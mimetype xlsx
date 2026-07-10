--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2480">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2839">
   <si>
     <t>uuid</t>
   </si>
   <si>
     <t>titulo</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>categoria</t>
   </si>
   <si>
     <t>numero</t>
   </si>
   <si>
     <t>texto</t>
   </si>
   <si>
     <t>publicacao</t>
   </si>
   <si>
     <t>aprovacao</t>
   </si>
   <si>
@@ -65,2024 +65,3101 @@
   <si>
     <t>alterado</t>
   </si>
   <si>
     <t>arquivos_0_nome</t>
   </si>
   <si>
     <t>arquivos_0_categoria</t>
   </si>
   <si>
     <t>arquivos_0_url</t>
   </si>
   <si>
     <t>arquivos_0_hash_sha1</t>
   </si>
   <si>
     <t>arquivos_0_hash_md5</t>
   </si>
   <si>
     <t>arquivos_0_criado</t>
   </si>
   <si>
     <t>arquivos_0_alterado</t>
   </si>
   <si>
+    <t>arquivos_1_nome</t>
+  </si>
+  <si>
+    <t>arquivos_1_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_1_url</t>
+  </si>
+  <si>
+    <t>arquivos_1_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_1_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_1_criado</t>
+  </si>
+  <si>
+    <t>arquivos_1_alterado</t>
+  </si>
+  <si>
+    <t>019f3cba-1d7a-7377-9481-790e11405d3a</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RESOLUÇÃO Nº 02, DE 16 DE JUNHO DE 2026. </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/resolucao-no-02-de-16-de-junho-de-2026/019f3cba-1d7a-7377-9481-790e11405d3a</t>
+  </si>
+  <si>
+    <t>Resolução</t>
+  </si>
+  <si>
+    <t>16/06/2026</t>
+  </si>
+  <si>
+    <t>16/06/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>07/07/2026 12:14:08</t>
+  </si>
+  <si>
+    <t>02_-_RESOLUCAO_N%C2%BA_02_2026_-_CONTRATACAO_DIRETA_assinado (1).pdf</t>
+  </si>
+  <si>
+    <t>Anexo</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019f3cba-1d7a-7377-9481-790e11405d3a/02-resolucao-n-c2-ba-02-2026-contratacao-direta-assinado-1_163a6a19-c958-412b-a0af-1968ccea1900.pdf</t>
+  </si>
+  <si>
+    <t>d1132377a4d67f5694f94528ac460175d6d83f13</t>
+  </si>
+  <si>
+    <t>7e1ac2386e1843bceb981038b0ac4712</t>
+  </si>
+  <si>
+    <t>07/07/2026 10:18:14</t>
+  </si>
+  <si>
+    <t>019f3cb6-79df-732f-871a-ad48654c81a7</t>
+  </si>
+  <si>
+    <t>RESOLUÇÃO Nº 01, DE 16 DE JUNHO DE 2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/resolucao-no-01-de-16-de-junho-de-2026/019f3cb6-79df-732f-871a-ad48654c81a7</t>
+  </si>
+  <si>
+    <t>07/07/2026 12:14:58</t>
+  </si>
+  <si>
+    <t>01_-_RESOLUCAO_N%C2%BA_01_2026_-_REGULAMENTACAO_PCA.docx_assinado (1).pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019f3cb6-79df-732f-871a-ad48654c81a7/01-resolucao-n-c2-ba-01-2026-regulamentacao-pca-docx-assinado-1_72d83054-450b-48b1-8b66-8620b883318a.pdf</t>
+  </si>
+  <si>
+    <t>0e9cd5c9830fd220b4ce4951883cec917282c89d</t>
+  </si>
+  <si>
+    <t>0d3ab2da03d96795bddcdd5ad3a3d458</t>
+  </si>
+  <si>
+    <t>07/07/2026 10:17:58</t>
+  </si>
+  <si>
+    <t>019e7412-8a86-7371-a7f4-81b5eaa647a4</t>
+  </si>
+  <si>
+    <t>10.2 - Quantitativos, Preços Unitários e Totais Contratados</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/10-2-quantitativos-precos-unitarios-e-totais-contratados/019e7412-8a86-7371-a7f4-81b5eaa647a4</t>
+  </si>
+  <si>
+    <t>Obras</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>29/05/2026 11:10:32</t>
+  </si>
+  <si>
+    <t>PLANILHA CONSOLIDADA - CPAC.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e7412-8a86-7371-a7f4-81b5eaa647a4/planilha-consolidada-cpac_47bdd2bf-0a0f-42e7-bee1-f3a651b1ec01.pdf</t>
+  </si>
+  <si>
+    <t>af6f0502c785c744766dce449cc78521c440af46</t>
+  </si>
+  <si>
+    <t>228f357f80474e3e8a0a67ef107d0d24</t>
+  </si>
+  <si>
+    <t>29/05/2026 11:11:18</t>
+  </si>
+  <si>
+    <t>019e7361-16f2-71ab-9fdd-e1abe2dc5f34</t>
+  </si>
+  <si>
+    <t>BALANÇO GERAL - 2024 - CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balanco-geral-2024-cpac/019e7361-16f2-71ab-9fdd-e1abe2dc5f34</t>
+  </si>
+  <si>
+    <t>Balanço Geral</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>29/05/2026 07:56:43</t>
+  </si>
+  <si>
+    <t>Balanço Geral 2024.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e7361-16f2-71ab-9fdd-e1abe2dc5f34/balanco-geral-2024_e2c51ec2-1e7c-4c39-8092-0aa3a713d6d5.pdf</t>
+  </si>
+  <si>
+    <t>d542e31500ee2059dec66065819d8e003e60b0ba</t>
+  </si>
+  <si>
+    <t>77152cf8adaab75f16657412929d6e27</t>
+  </si>
+  <si>
+    <t>29/05/2026 08:06:07</t>
+  </si>
+  <si>
+    <t>019e735c-d1bb-7075-845f-8f54cf7a69e3</t>
+  </si>
+  <si>
+    <t>BALANÇO GERAL - 2023 - CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balanco-geral-2023-cpac/019e735c-d1bb-7075-845f-8f54cf7a69e3</t>
+  </si>
+  <si>
+    <t>31/12/2023</t>
+  </si>
+  <si>
+    <t>29/05/2026 07:52:03</t>
+  </si>
+  <si>
+    <t>Balanço Geral 2023.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e735c-d1bb-7075-845f-8f54cf7a69e3/balanco-geral-2023_487f391c-ceec-48cb-8f25-e1e97ab4cf30.pdf</t>
+  </si>
+  <si>
+    <t>619d28c46aa5301bfb3e7d94c87786ea77924664</t>
+  </si>
+  <si>
+    <t>52ecfcd89d40fe7483632c9fbb93018f</t>
+  </si>
+  <si>
+    <t>29/05/2026 08:21:57</t>
+  </si>
+  <si>
+    <t>019e702e-81a1-7245-8b63-c3e2714f0e36</t>
+  </si>
+  <si>
+    <t>10.4 - Obras Paralisadas</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/10-4-obras-paralisadas/019e702e-81a1-7245-8b63-c3e2714f0e36</t>
+  </si>
+  <si>
+    <t>28/05/2026</t>
+  </si>
+  <si>
+    <t>28/05/2026 17:02:36</t>
+  </si>
+  <si>
+    <t>28/05/2026 17:09:07</t>
+  </si>
+  <si>
+    <t>DECLARACAO_DE_OBRAS_PARALASIDAS_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e702e-81a1-7245-8b63-c3e2714f0e36/declaracao-de-obras-paralasidas-assinado_f50511fa-3722-4130-89e5-9d68e9a30bfb.pdf</t>
+  </si>
+  <si>
+    <t>9522f07f7b9339f7f053b9c976b349b3110a60e7</t>
+  </si>
+  <si>
+    <t>3c5ad9b7ad8e17860b9940ff049ed54f</t>
+  </si>
+  <si>
+    <t>28/05/2026 17:02:57</t>
+  </si>
+  <si>
+    <t>019e702b-f807-71c8-8a71-0e3625551eae</t>
+  </si>
+  <si>
+    <t>10.3 -  Quantitativo Executado e Preço Pago</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/10-3-quantitativo-executado-e-preco-pago/019e702b-f807-71c8-8a71-0e3625551eae</t>
+  </si>
+  <si>
+    <t>02/02/2026</t>
+  </si>
+  <si>
+    <t>28/05/2026 16:59:50</t>
+  </si>
+  <si>
+    <t>28/05/2026 17:08:25</t>
+  </si>
+  <si>
+    <t>BM 02_signed.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e702b-f807-71c8-8a71-0e3625551eae/bm-02-signed_c82ed089-7836-4203-95c5-74d3c69c5dd3.pdf</t>
+  </si>
+  <si>
+    <t>4cc4ece928976486a5917ced766f71c5b50370ea</t>
+  </si>
+  <si>
+    <t>3a8d12774d5b0053ab82fef854bb0015</t>
+  </si>
+  <si>
+    <t>28/05/2026 17:00:30</t>
+  </si>
+  <si>
+    <t>BM01_CPAC_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e702b-f807-71c8-8a71-0e3625551eae/bm01-cpac-assinado_6c4a4090-af85-4c75-ac54-b0767c8c216f.pdf</t>
+  </si>
+  <si>
+    <t>d19701c52435f72905360f15b9d5bf7dd7d7f099</t>
+  </si>
+  <si>
+    <t>d8746283e22677d56107710ee6e3243e</t>
+  </si>
+  <si>
+    <t>28/05/2026 17:00:36</t>
+  </si>
+  <si>
+    <t>019e7029-46ad-709e-ab3f-e03619913374</t>
+  </si>
+  <si>
+    <t>10.1 - Relação de Obra</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/10-1-relacao-de-obra/019e7029-46ad-709e-ab3f-e03619913374</t>
+  </si>
+  <si>
+    <t>28/05/2026 16:56:53</t>
+  </si>
+  <si>
+    <t>RELACAO_DE_OBRAS_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e7029-46ad-709e-ab3f-e03619913374/relacao-de-obras-assinado_3b203e27-93f4-4c77-abbe-e348557f174c.pdf</t>
+  </si>
+  <si>
+    <t>a76bbfc25318bf678f1e69e1e91d139de26204e4</t>
+  </si>
+  <si>
+    <t>2b73377cced5142ce718a1f27a9623ee</t>
+  </si>
+  <si>
+    <t>28/05/2026 16:57:06</t>
+  </si>
+  <si>
+    <t>019e6f52-15e9-732e-b741-db0b10d3d4e6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.5 – DECLARAÇÃO DE NÃO OCORRÊNCIA DE TERCEIRIZADOS </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/6-5-declaracao-de-nao-ocorrencia-de-terceirizados/019e6f52-15e9-732e-b741-db0b10d3d4e6</t>
+  </si>
+  <si>
+    <t>Terceirizados</t>
+  </si>
+  <si>
+    <t>28/05/2026 13:01:51</t>
+  </si>
+  <si>
+    <t>6.5_-_DECLARACAO_-_PNTP_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6f52-15e9-732e-b741-db0b10d3d4e6/6-5-declaracao-pntp-assinado_0f33fcce-7423-4d51-a256-3b6ac4700574.pdf</t>
+  </si>
+  <si>
+    <t>699d6186966afc99d75e200471d8eb6bed90551d</t>
+  </si>
+  <si>
+    <t>82a68c94bda196dae0e126e9bbac87eb</t>
+  </si>
+  <si>
+    <t>28/05/2026 13:02:02</t>
+  </si>
+  <si>
+    <t>019e6ef8-4056-70e1-9b36-576e8ad53593</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECLARAÇÃO DE ATUALIDADE DE REMUNERAÇÃO DE CARGOS E FUNÇÕES </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/declaracao-de-atualidade-de-remuneracao-de-cargos-e-funcoes/019e6ef8-4056-70e1-9b36-576e8ad53593</t>
+  </si>
+  <si>
+    <t>Remuneração de Cargos e Funções</t>
+  </si>
+  <si>
+    <t>28/05/2026 11:23:43</t>
+  </si>
+  <si>
+    <t>28/05/2026 12:02:13</t>
+  </si>
+  <si>
+    <t>Declaracao_de_Atualiadade_da_Tabela_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6ef8-4056-70e1-9b36-576e8ad53593/declaracao-de-atualiadade-da-tabela-assinado_7fa3e455-332e-44f8-9787-aa3326d24a87.pdf</t>
+  </si>
+  <si>
+    <t>ec27da5927c2c37f655e861570374105773060a3</t>
+  </si>
+  <si>
+    <t>cd483d4079f4647a5f76ca0c6cbabf8f</t>
+  </si>
+  <si>
+    <t>28/05/2026 12:00:35</t>
+  </si>
+  <si>
+    <t>019e6ef2-0ec2-7082-a6b1-8b897f8b4084</t>
+  </si>
+  <si>
+    <t>QUADRO DE CARGOS E FUNÇÕES</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/quadro-de-cargos-e-funcoes/019e6ef2-0ec2-7082-a6b1-8b897f8b4084</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>28/05/2026 11:16:57</t>
+  </si>
+  <si>
+    <t>28/05/2026 12:09:52</t>
+  </si>
+  <si>
+    <t>Quadro de Cargos.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6ef2-0ec2-7082-a6b1-8b897f8b4084/quadro-de-cargos_c4cffa12-6687-47dd-a7a6-112df5b385dd.pdf</t>
+  </si>
+  <si>
+    <t>92e5658b539313ebe3892fe7b588ac665118e101</t>
+  </si>
+  <si>
+    <t>ab409529c8478b16d0a05b5fd4db11ad</t>
+  </si>
+  <si>
+    <t>28/05/2026 11:18:16</t>
+  </si>
+  <si>
+    <t>019e6eeb-ab2d-7342-87ca-baa089e7bc17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECRETO Nº 12.797 DE 23 DE DEZEMBRO DE 2025 </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/decreto-no-12-797-de-23-de-dezembro-de-2025/019e6eeb-ab2d-7342-87ca-baa089e7bc17</t>
+  </si>
+  <si>
+    <t>23/12/2025</t>
+  </si>
+  <si>
+    <t>28/05/2026 11:09:59</t>
+  </si>
+  <si>
+    <t>28/05/2026 11:11:24</t>
+  </si>
+  <si>
+    <t>Decreto 12.897 - 2025 Valor Salario Minímo.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6eeb-ab2d-7342-87ca-baa089e7bc17/decreto-12-897-2025-valor-salario-minimo_0a4aa6ed-27c1-4220-8dc6-09570ca77bad.pdf</t>
+  </si>
+  <si>
+    <t>27f13cde93c5b315b24aeb3afbfe58756f60a842</t>
+  </si>
+  <si>
+    <t>b1818ab40867758d3f45144fe980f4d3</t>
+  </si>
+  <si>
+    <t>28/05/2026 11:10:19</t>
+  </si>
+  <si>
+    <t>019e6ed5-7989-7373-9c57-d8a907e2df67</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECLARAÇÃO DE SITUAÇÃO DO JULGAMENTO DAS CONTAS ANUAIS </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/declaracao-de-situacao-do-julgamento-das-contas-anuais/019e6ed5-7989-7373-9c57-d8a907e2df67</t>
+  </si>
+  <si>
+    <t>Julgamento de Contas Anuais</t>
+  </si>
+  <si>
+    <t>27/05/2026</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:45:44</t>
+  </si>
+  <si>
+    <t>28/05/2026 11:00:36</t>
+  </si>
+  <si>
+    <t>Declaracao_Contas_CPAC_27maio2026.assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6ed5-7989-7373-9c57-d8a907e2df67/declaracao-contas-cpac-27maio2026-assinado_e16af03f-6c68-41b8-a54e-c31fa4ab6319.pdf</t>
+  </si>
+  <si>
+    <t>cb0ef1692a036185fdf17fc8bb47500fa519ac2f</t>
+  </si>
+  <si>
+    <t>cbfeda6f9d0ed07e60b4c117429f7213</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:45:56</t>
+  </si>
+  <si>
+    <t>019e6ed3-867b-71ad-b2d9-2d894f3c8851</t>
+  </si>
+  <si>
+    <t>RECIBO DE PRESTAÇÃO DE CONTAS ANUAL 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/recibo-de-prestacao-de-contas-anual-2025/019e6ed3-867b-71ad-b2d9-2d894f3c8851</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:43:36</t>
+  </si>
+  <si>
+    <t>Recibo-pca 2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6ed3-867b-71ad-b2d9-2d894f3c8851/recibo-pca-2025_1aa648bb-8bfe-48aa-90eb-d95f9a745594.pdf</t>
+  </si>
+  <si>
+    <t>b4d15f1c1f41a65c2817ee156aff406642b2745c</t>
+  </si>
+  <si>
+    <t>cc0e3e7276072bb62f93b7ff9f93c769</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:43:47</t>
+  </si>
+  <si>
+    <t>019e6ed2-5817-71c6-997c-7cc4aceb2487</t>
+  </si>
+  <si>
+    <t>RECIBO DE PRESTAÇÃO DE CONTAS ANUAL 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/recibo-de-prestacao-de-contas-anual-2024/019e6ed2-5817-71c6-997c-7cc4aceb2487</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:42:19</t>
+  </si>
+  <si>
+    <t>Recibo-pca 2024.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6ed2-5817-71c6-997c-7cc4aceb2487/recibo-pca-2024_64c847b0-c8fa-4e58-89e7-631927de0978.pdf</t>
+  </si>
+  <si>
+    <t>9db60a16b1ff1516e18ad488667cbd71bfb8c52b</t>
+  </si>
+  <si>
+    <t>6c9883124f4df19acd9b671b5e3f2156</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:42:33</t>
+  </si>
+  <si>
+    <t>019e6ed1-0b83-7245-bd26-745c675fcc55</t>
+  </si>
+  <si>
+    <t>RECIBO DE PRESTAÇÃO DE CONTAS ANUAL 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/recibo-de-prestacao-de-contas-anual-2023/019e6ed1-0b83-7245-bd26-745c675fcc55</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:40:54</t>
+  </si>
+  <si>
+    <t>Recibo-pca 2023.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6ed1-0b83-7245-bd26-745c675fcc55/recibo-pca-2023_d3d62e03-6c83-47a1-b77a-3718e483400d.pdf</t>
+  </si>
+  <si>
+    <t>67c06b16da1088b06a1534ffd4a2e1636394aa65</t>
+  </si>
+  <si>
+    <t>697edc12aad508b35e0c3cd9b56c7288</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:41:04</t>
+  </si>
+  <si>
+    <t>019e6ece-13fd-7393-9ad3-300b131a91ec</t>
+  </si>
+  <si>
+    <t>DECISÃO DE JULGAMENTO CONTA ANUAL 2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/decisao-de-julgamento-conta-anual-2022/019e6ece-13fd-7393-9ad3-300b131a91ec</t>
+  </si>
+  <si>
+    <t>31/12/2022</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:37:39</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:47:38</t>
+  </si>
+  <si>
+    <t>Decisão Julgamento de Conta Anual 2022.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6ece-13fd-7393-9ad3-300b131a91ec/decisao-julgamento-de-conta-anual-2022_a543d8c5-a8fc-4457-aa2a-1c56a8e46b5b.pdf</t>
+  </si>
+  <si>
+    <t>1b55495bfa555d9713ba164bdcec0e113f434edf</t>
+  </si>
+  <si>
+    <t>99dcbf226d876f1d7d30925161414c24</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:37:50</t>
+  </si>
+  <si>
+    <t>019e6ecc-dcaa-72b9-963e-81f94780d690</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECISÃO DE JULGAMENTO CONTA ANUAL 2021 </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/decisao-de-julgamento-conta-anual-2021/019e6ecc-dcaa-72b9-963e-81f94780d690</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:36:20</t>
+  </si>
+  <si>
+    <t>Decisão Julgamento de Conta Anual 2021.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6ecc-dcaa-72b9-963e-81f94780d690/decisao-julgamento-de-conta-anual-2021_8097d187-03c3-42a6-ac8b-5bf356236134.pdf</t>
+  </si>
+  <si>
+    <t>9c8dcd1064652f8a98ccb0643ed297662550ab6e</t>
+  </si>
+  <si>
+    <t>d441c870012b2c89c2f8800b934c2d64</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:36:29</t>
+  </si>
+  <si>
+    <t>019e6eca-76e8-700e-877c-a0fc0831e111</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECISÃO DE JULGAMENTO CONTA ANUAL 2020 </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/decisao-de-julgamento-conta-anual-2020/019e6eca-76e8-700e-877c-a0fc0831e111</t>
+  </si>
+  <si>
+    <t>31/12/2020</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:33:43</t>
+  </si>
+  <si>
+    <t>Decisão de Julgamento Conta Anual 2020.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6eca-76e8-700e-877c-a0fc0831e111/decisao-de-julgamento-conta-anual-2020_e5a1f458-8ed9-4d4b-93d3-6657bebe870f.pdf</t>
+  </si>
+  <si>
+    <t>9b558defed90b3b2974452f2d28145641bab16ae</t>
+  </si>
+  <si>
+    <t>32bd425d6eb6f895695f7465432fd669</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:34:00</t>
+  </si>
+  <si>
+    <t>019e6e76-c02f-701c-9392-d6f1c16ac6a0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.4 - DECLARAÇÃO DE NÃO OCORRÊNCIA DE ESTAGIÁRIOS </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/6-4-declaracao-de-nao-ocorrencia-de-estagiarios/019e6e76-c02f-701c-9392-d6f1c16ac6a0</t>
+  </si>
+  <si>
+    <t>Estagiários</t>
+  </si>
+  <si>
+    <t>28/05/2026 09:02:16</t>
+  </si>
+  <si>
+    <t>28/05/2026 09:03:20</t>
+  </si>
+  <si>
+    <t>6.4_-_DECLARACAO_-_ATUALIDADE_-_PNTP_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6e76-c02f-701c-9392-d6f1c16ac6a0/6-4-declaracao-atualidade-pntp-assinado_4333e7c5-ea3c-407b-a899-1c4bea07d6a2.pdf</t>
+  </si>
+  <si>
+    <t>e37a54e98713ae5b5184317243d5118d72832fe4</t>
+  </si>
+  <si>
+    <t>cca764d16d06f1ccac506e8782065eb4</t>
+  </si>
+  <si>
+    <t>28/05/2026 09:02:48</t>
+  </si>
+  <si>
+    <t>6.4_-_DECLARACAO_-_PNTP_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6e76-c02f-701c-9392-d6f1c16ac6a0/6-4-declaracao-pntp-assinado_279bddfc-8084-4762-a0ad-490c04e02f10.pdf</t>
+  </si>
+  <si>
+    <t>08bfdbe0f9c3976c59d247d45f7ff28317c1170e</t>
+  </si>
+  <si>
+    <t>c2fbc145b59d2875c917a475f3b6c7af</t>
+  </si>
+  <si>
+    <t>019e6e5f-9173-71ec-a7e7-85ff170c0548</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.3- DECLARAÇÃO DE NÃO OCORRÊNCIA DE ACORDOS SEM  TRANSFERÊNCIA DE RECURSOS </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/5-3-declaracao-de-nao-ocorrencia-de-acordos-sem-transferencia-de-recursos/019e6e5f-9173-71ec-a7e7-85ff170c0548</t>
+  </si>
+  <si>
+    <t>Convênios e Transferências</t>
+  </si>
+  <si>
+    <t>28/05/2026 08:36:57</t>
+  </si>
+  <si>
+    <t>5.3_-_DECLARACAO_-_ATUALIDADE_-_PNTP_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6e5f-9173-71ec-a7e7-85ff170c0548/5-3-declaracao-atualidade-pntp-assinado_906a94bb-5a21-41df-810e-df1d93bae361.pdf</t>
+  </si>
+  <si>
+    <t>ca29cf8bc3fd53e4e968bd06fb93ae9d1060ed51</t>
+  </si>
+  <si>
+    <t>41489f14ed7ca3bd2a09ee678ab05f7d</t>
+  </si>
+  <si>
+    <t>28/05/2026 08:37:08</t>
+  </si>
+  <si>
+    <t>5.3_-_DECLARACAO_-_PNTP_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6e5f-9173-71ec-a7e7-85ff170c0548/5-3-declaracao-pntp-assinado_6ee77d90-ca43-4c61-96f0-34abdce714af.pdf</t>
+  </si>
+  <si>
+    <t>db83046413b84e32ee417174c2d64d17b5f49a01</t>
+  </si>
+  <si>
+    <t>8acfb1d85dbf40583e47adaf3f44713f</t>
+  </si>
+  <si>
+    <t>019e6e5c-af92-713b-b2e0-15ba1671ae75</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.2 - DECLARAÇÃO DE NÃO OCORRÊNCIA DE CONVÊNIOS, ACORDOS,  AJUSTES E TRANSFERÊNCIAS </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/5-2-declaracao-de-nao-ocorrencia-de-convenios-acordos-ajustes-e-transferencias/019e6e5c-af92-713b-b2e0-15ba1671ae75</t>
+  </si>
+  <si>
+    <t>28/05/2026 08:33:48</t>
+  </si>
+  <si>
+    <t>5.2_-_DECLARACAO_-_ATUALIDADE_-_PNTP_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6e5c-af92-713b-b2e0-15ba1671ae75/5-2-declaracao-atualidade-pntp-assinado_aae9e016-df8e-48e9-a281-04f099db695f.pdf</t>
+  </si>
+  <si>
+    <t>2829e4296e71415d55275110141f6c971208a482</t>
+  </si>
+  <si>
+    <t>bd0ce4e1850c4a3919416056f450f60d</t>
+  </si>
+  <si>
+    <t>28/05/2026 08:35:53</t>
+  </si>
+  <si>
+    <t>5.2_-_DECLARACAO_-_PNTP_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6e5c-af92-713b-b2e0-15ba1671ae75/5-2-declaracao-pntp-assinado_2fb91361-0ae7-430b-ac44-f7b57ea840a7.pdf</t>
+  </si>
+  <si>
+    <t>344882ed6a9fd225749c1210d124341310e8bd77</t>
+  </si>
+  <si>
+    <t>474045f1e20cecd212d18c74527d75a8</t>
+  </si>
+  <si>
+    <t>019e6e58-cd9c-70fb-b23a-0b90f7d87612</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.1 - DECLARAÇÃO DE NÃO OCORRÊNCIA DE CONVÊNIOS E  TRANSFERÊNCIAS </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/5-1-declaracao-de-nao-ocorrencia-de-convenios-e-transferencias/019e6e58-cd9c-70fb-b23a-0b90f7d87612</t>
+  </si>
+  <si>
+    <t>28/05/2026 08:29:34</t>
+  </si>
+  <si>
+    <t>28/05/2026 12:16:54</t>
+  </si>
+  <si>
+    <t>5.1_-_DECLARACAO_-_ATUALIDADE-_PNTP_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6e58-cd9c-70fb-b23a-0b90f7d87612/5-1-declaracao-atualidade-pntp-assinado_8e105c84-333c-4b3d-af14-dc18acdb5a78.pdf</t>
+  </si>
+  <si>
+    <t>9b68364d00a2ec1ebd2cd6ae6f5c074ea900be5b</t>
+  </si>
+  <si>
+    <t>30e65dd15934032e496be9200f69ec78</t>
+  </si>
+  <si>
+    <t>28/05/2026 08:29:49</t>
+  </si>
+  <si>
+    <t>5.1_-_DECLARACAO_-_PNTP_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6e58-cd9c-70fb-b23a-0b90f7d87612/5-1-declaracao-pntp-assinado_9d9a31a0-44f1-456e-9523-9e6f849e11b5.pdf</t>
+  </si>
+  <si>
+    <t>2a1d8c45d9ea97733f06300d20547f8d767fa467</t>
+  </si>
+  <si>
+    <t>831c24eaa404ad2f924b5a25ef48c68d</t>
+  </si>
+  <si>
+    <t>019f1859-9ad4-71f3-8b51-55b603a5001a</t>
+  </si>
+  <si>
+    <t>RGF - PRIMEIRO QUADRIMESTRE DE 2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/rgf-primeiro-quadrimestre-de-2026/019f1859-9ad4-71f3-8b51-55b603a5001a</t>
+  </si>
+  <si>
+    <t>Relatório de Gestão Fiscal - RGF</t>
+  </si>
+  <si>
+    <t>28/05/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>RGF - Primeiro Quadrimestre.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019f1859-9ad4-71f3-8b51-55b603a5001a/rgf-primeiro-quadrimestre_13a1421e-0b27-4a8e-b4f0-1d6838d446ac.pdf</t>
+  </si>
+  <si>
+    <t>97d155d0ffe25fc5b9c5c68a4fc1f92a32736008</t>
+  </si>
+  <si>
+    <t>b0d31d772250d961c2867a3ece07d049</t>
+  </si>
+  <si>
+    <t>30/06/2026 08:46:10</t>
+  </si>
+  <si>
+    <t>019f1854-8dc9-7171-88d5-8930b12dc120</t>
+  </si>
+  <si>
+    <t>RREO - SEGUNDO BIMESTRE DE 2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/rreo-segundo-bimestre-de-2026/019f1854-8dc9-7171-88d5-8930b12dc120</t>
+  </si>
+  <si>
+    <t>Relatório Resumido da Execução Orçamentária - RREO</t>
+  </si>
+  <si>
+    <t>RREO - Segundo Bimestre 2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019f1854-8dc9-7171-88d5-8930b12dc120/rreo-segundo-bimestre-2026_50fe31a0-7400-40cb-8744-72c53c196efd.pdf</t>
+  </si>
+  <si>
+    <t>6ac7a18d266f4ceaa5bbfbd0e01a396695b7c95b</t>
+  </si>
+  <si>
+    <t>026e6b3529908d6228b4bf84b2e23540</t>
+  </si>
+  <si>
+    <t>30/06/2026 08:40:34</t>
+  </si>
+  <si>
+    <t>019e6a03-4ad7-7202-bc42-0a7cd6b24fed</t>
+  </si>
+  <si>
+    <t>ATA DE ASSEMBLEIA EXTRAORDINÁRIA DE 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-de-assembleia-extraordinaria-de-2024/019e6a03-4ad7-7202-bc42-0a7cd6b24fed</t>
+  </si>
+  <si>
+    <t>Atas das Assembleias</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>27/05/2026 12:17:41</t>
+  </si>
+  <si>
+    <t>27/05/2026 12:30:54</t>
+  </si>
+  <si>
+    <t>Ata Assembleia Homologação Superintendente Evanilson.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6a03-4ad7-7202-bc42-0a7cd6b24fed/ata-assembleia-homologacao-superintendente-evanilson_daf8785e-9b61-40e1-a738-326107db9286.pdf</t>
+  </si>
+  <si>
+    <t>c4d0045af307cab1c4e71b3de704f1a9f3a0bd0f</t>
+  </si>
+  <si>
+    <t>99c1067f905f3bb5e8fdf51e2d2c1696</t>
+  </si>
+  <si>
+    <t>27/05/2026 12:29:24</t>
+  </si>
+  <si>
+    <t>019e6a00-2325-73de-98e5-d9fae66d42da</t>
+  </si>
+  <si>
+    <t>ATA DA ASSEMBLEIA GERAL ORDINÁRIA DE 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-da-assembleia-geral-ordinaria-de-2025/019e6a00-2325-73de-98e5-d9fae66d42da</t>
+  </si>
+  <si>
+    <t>Atas de Dirigentes</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>27/05/2026 12:14:14</t>
+  </si>
+  <si>
+    <t>Ata e Termo de Posse Presidente CPAC 2025 (2).pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6a00-2325-73de-98e5-d9fae66d42da/ata-e-termo-de-posse-presidente-cpac-2025-2_5c740880-07b2-4255-8155-ab3b3929834f.pdf</t>
+  </si>
+  <si>
+    <t>160c3cf43bef4ec74a0ebe243f42fb8342d8ac52</t>
+  </si>
+  <si>
+    <t>632bfdd4093c20ff4f04118a4bf173d1</t>
+  </si>
+  <si>
+    <t>27/05/2026 12:14:46</t>
+  </si>
+  <si>
+    <t>019e69f9-3bfb-72fc-9fae-5db2097b5aae</t>
+  </si>
+  <si>
+    <t>ATA DA ASSEMBLEIA GERAL EXTRAORDINÁRIA DE 2021</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-da-assembleia-geral-extraordinaria-de-2021/019e69f9-3bfb-72fc-9fae-5db2097b5aae</t>
+  </si>
+  <si>
+    <t>08/01/2021</t>
+  </si>
+  <si>
+    <t>27/05/2026 12:06:42</t>
+  </si>
+  <si>
+    <t>27/05/2026 12:10:37</t>
+  </si>
+  <si>
+    <t>ata-e-termo-de-posse-do-presidente_1d6a0ee8cc40e57c7f3a1f.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e69f9-3bfb-72fc-9fae-5db2097b5aae/ata-e-termo-de-posse-do-presidente-1d6a0ee8cc40e57c7f3a1f_0ba57fb0-fb98-48ab-a9bc-7f55c3555b63.pdf</t>
+  </si>
+  <si>
+    <t>977046594d4d14086148650ab5e177f525218bfc</t>
+  </si>
+  <si>
+    <t>2ed772ad7b5dd1ef9cd2fdbbc3b9a029</t>
+  </si>
+  <si>
+    <t>27/05/2026 12:07:36</t>
+  </si>
+  <si>
+    <t>019e69cc-98db-719d-ad5d-094d9f7e7347</t>
+  </si>
+  <si>
+    <t>TABELA DE DIÁRIAS - 2026 - CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/tabela-de-diarias-2026-cpac/019e69cc-98db-719d-ad5d-094d9f7e7347</t>
+  </si>
+  <si>
+    <t>Tabela de Diárias</t>
+  </si>
+  <si>
+    <t>27/05/2026 11:17:56</t>
+  </si>
+  <si>
+    <t>Tabela de Diárias 2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e69cc-98db-719d-ad5d-094d9f7e7347/tabela-de-diarias-2026_c70fb265-121f-4b90-b72c-f77621874dc1.pdf</t>
+  </si>
+  <si>
+    <t>8fdc78c406a96d1ef03b13a2058ade1da6762220</t>
+  </si>
+  <si>
+    <t>c9a99a297858710f1cf4dc3151026247</t>
+  </si>
+  <si>
+    <t>27/05/2026 11:18:33</t>
+  </si>
+  <si>
+    <t>019e69cb-8c16-716c-b5eb-ed35eac9751e</t>
+  </si>
+  <si>
+    <t>TABELA DE DIÁRIAS - 2025 - CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/tabela-de-diarias-2025-cpac/019e69cb-8c16-716c-b5eb-ed35eac9751e</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>27/05/2026 11:16:47</t>
+  </si>
+  <si>
+    <t>27/05/2026 11:20:05</t>
+  </si>
+  <si>
+    <t>Tabela de Diárias 2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e69cb-8c16-716c-b5eb-ed35eac9751e/tabela-de-diarias-2025_bd2d7e73-a5b6-4d1b-ba35-ccfc955fe23d.pdf</t>
+  </si>
+  <si>
+    <t>27/05/2026 11:16:58</t>
+  </si>
+  <si>
+    <t>019e69c9-356d-7214-80e9-bf33e039e9ba</t>
+  </si>
+  <si>
+    <t>TABELA DE DIÁRIAS - 2024 - CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/tabela-de-diarias-2024-cpac/019e69c9-356d-7214-80e9-bf33e039e9ba</t>
+  </si>
+  <si>
+    <t>01/01/2024</t>
+  </si>
+  <si>
+    <t>27/05/2026 11:14:14</t>
+  </si>
+  <si>
+    <t>Tabela de Diárias 2024.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e69c9-356d-7214-80e9-bf33e039e9ba/tabela-de-diarias-2024_5ed68877-caac-400e-8f64-565567dc897f.pdf</t>
+  </si>
+  <si>
+    <t>9b93bb73465e133048d09902ec7bf86ecad980a1</t>
+  </si>
+  <si>
+    <t>8bfc2c6745237b3134c64ea63f1db6f2</t>
+  </si>
+  <si>
+    <t>27/05/2026 11:14:33</t>
+  </si>
+  <si>
+    <t>019e69ba-9fb4-72e5-a49f-92d825309d4b</t>
+  </si>
+  <si>
+    <t>TABELA DE DIÁRIAS - 2023 - CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/tabela-de-diarias-2023-cpac/019e69ba-9fb4-72e5-a49f-92d825309d4b</t>
+  </si>
+  <si>
+    <t>01/01/2023</t>
+  </si>
+  <si>
+    <t>27/05/2026 10:58:18</t>
+  </si>
+  <si>
+    <t>Tabela de Diárias 2023.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e69ba-9fb4-72e5-a49f-92d825309d4b/tabela-de-diarias-2023_60f2ac4b-701a-4530-8e87-c07b903e5d95.pdf</t>
+  </si>
+  <si>
+    <t>27/05/2026 10:58:44</t>
+  </si>
+  <si>
+    <t>019e698c-06f1-70a4-8c7c-a99192821ce8</t>
+  </si>
+  <si>
+    <t>BALANÇO GERAL - 2025 - CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balanco-geral-2025-cpac/019e698c-06f1-70a4-8c7c-a99192821ce8</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>27/05/2026 10:07:25</t>
+  </si>
+  <si>
+    <t>27/05/2026 10:07:45</t>
+  </si>
+  <si>
+    <t>BALANÇO GERAL - 2025 - CPAC.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e698c-06f1-70a4-8c7c-a99192821ce8/balanco-geral-2025-cpac_dbede32e-4494-457e-9230-11fe983529f2.pdf</t>
+  </si>
+  <si>
+    <t>c6494770ec49ac807047370405379d261275e726</t>
+  </si>
+  <si>
+    <t>73210f6d26738e0c8f04878e8327802c</t>
+  </si>
+  <si>
+    <t>27/05/2026 10:21:26</t>
+  </si>
+  <si>
     <t>019e648b-a882-73d5-8973-c7f038be584c</t>
   </si>
   <si>
     <t>PLANO DE CONTRATAÇÃO ANUAL - PCA</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/plano-de-contratacao-anual-pca/019e648b-a882-73d5-8973-c7f038be584c</t>
   </si>
   <si>
     <t>Plano de Contratação Anual - PCA</t>
   </si>
   <si>
-    <t>01/01/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>26/05/2026 10:48:54</t>
   </si>
   <si>
     <t>26/05/2026 12:07:57</t>
   </si>
   <si>
     <t>PLANO_CONTRATACAO_ANUAL.jasper.pdf</t>
   </si>
   <si>
-    <t>Anexo</t>
-[...1 lines deleted...]
-  <si>
     <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e648b-a882-73d5-8973-c7f038be584c/plano-contratacao-anual-jasper_fbe56563-aea8-4c39-b222-12462f5d1f72.pdf</t>
   </si>
   <si>
     <t>8bff05f7c552dda6a2b2e79aa6819e9eee4dcaea</t>
   </si>
   <si>
     <t>5b24bc782dc373a94429c99d91ba914e</t>
   </si>
   <si>
     <t>26/05/2026 10:57:04</t>
   </si>
   <si>
     <t>019e510d-78e8-72a5-996c-7e0c0b60cd3e</t>
   </si>
   <si>
     <t>RELATÓRIO ANUAL DE GESTÃO 2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/relatorio-anual-de-gestao-2025/019e510d-78e8-72a5-996c-7e0c0b60cd3e</t>
   </si>
   <si>
     <t>Relatório de Gestão Anual</t>
   </si>
   <si>
-    <t>29/04/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>14/05/2026 10:26:00</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/relatorio-anual-de-gestao-2025-cpac_a33d2d60dd626b13906b69f3.pdf</t>
   </si>
   <si>
     <t>019e510d-78be-720a-b91b-0599b930b1ea</t>
   </si>
   <si>
     <t>RELATÓRIO TRIMESTRAL DO CONTROLE  INTERNO DE 2026 - CPAC</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/relatorio-trimestral-do-controle-interno-de-2026-cpac/019e510d-78be-720a-b91b-0599b930b1ea</t>
   </si>
   <si>
     <t>Relatório e Certificado do Controle Interno</t>
   </si>
   <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>05/05/2026 09:35:08</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/rtci-cpac-1o-trimestre-2026_5a0f303830704ad7934e25dd9c.pdf</t>
   </si>
   <si>
     <t>019e510d-787c-7136-b386-d15e3141c623</t>
   </si>
   <si>
     <t>ATA DA ASSEMBLEIA GERAL ORDINÁRIA DO CPAC - 2024</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-da-assembleia-geral-ordinaria-do-cpac-2024/019e510d-787c-7136-b386-d15e3141c623</t>
   </si>
   <si>
-    <t>Atas das Assembleias</t>
-[...1 lines deleted...]
-  <si>
     <t>11/04/2024</t>
   </si>
   <si>
+    <t>22/04/2026 10:24:24</t>
+  </si>
+  <si>
+    <t>27/05/2026 12:11:09</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/ata-da-assembleia-geral-2024-cpac_954c5e28c2b2ef9ec512.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-71f1-7316-80da-0b1a76dda825</t>
+  </si>
+  <si>
+    <t>CONTRATO DE PROGRAMA RSU 2026 DO MUNICÍPIO DE CAMPO DO BRITO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-programa-rsu-2026-do-municipio-de-campo-do-brito/019e510d-71f1-7316-80da-0b1a76dda825</t>
+  </si>
+  <si>
+    <t>Contrato de Programa</t>
+  </si>
+  <si>
+    <t>12/01/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026 09:54:16</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-programa-rsu-2026-campo-do-brito_23ebb086d797da56d85657db.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-722b-738d-8fce-082177ed677d</t>
+  </si>
+  <si>
+    <t>CONTRATO DE PROGRAMA RSU 2026 DO MUNICÍPIO DE FREI PAULO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-programa-rsu-2026-do-municipio-de-frei-paulo/019e510d-722b-738d-8fce-082177ed677d</t>
+  </si>
+  <si>
+    <t>06/04/2026 09:53:49</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-programa-rsu-2026-frei-paulo_020b237c54a6fed9ffaadb1e03b.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-728e-7392-9917-a322a10403fc</t>
+  </si>
+  <si>
+    <t>CONTRATO DE PROGRAMA RSU 2026 DO MUNICÍPIO DE NOSSA SENHORA APARECIDA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-programa-rsu-2026-do-municipio-de-nossa-senhora-aparecida/019e510d-728e-7392-9917-a322a10403fc</t>
+  </si>
+  <si>
+    <t>05/01/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026 09:53:24</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-programa-rsu-2026-nossa-senhora-aparecida_deb6aae539a70cba289d4.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-731c-7107-86ce-81ce49b5d99d</t>
+  </si>
+  <si>
+    <t>CONTRATO DE PROGRAMA RSU 2026 DO MUNICÍPIO DE RIBEIRÓPOLIS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-programa-rsu-2026-do-municipio-de-ribeiropolis/019e510d-731c-7107-86ce-81ce49b5d99d</t>
+  </si>
+  <si>
+    <t>06/04/2026 09:53:05</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-programa-rsu-2026-ribeiropolis_33903132a98dbf0d20f1c7bdacf.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-7346-70b8-a4b3-f490c8ef946c</t>
+  </si>
+  <si>
+    <t>CONTRATO DE PROGRAMA RSU 2026 DO MUNICÍPIO DE SÃO DOMINGOS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-programa-rsu-2026-do-municipio-de-sao-domingos/019e510d-7346-70b8-a4b3-f490c8ef946c</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026 09:52:26</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-programa-rsu-2026-sao-domingos_24008951e02a08fa95dad.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-7838-7051-a03f-5a9e20545bde</t>
+  </si>
+  <si>
+    <t>CONTRATO DE PROGRAMA RSU 2026 DO MUNICÍPIO DE SANTA ROSA DE LIMA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-programa-rsu-2026-do-municipio-de-santa-rosa-de-lima/019e510d-7838-7051-a03f-5a9e20545bde</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026 09:51:37</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-programa-rsu-2026-santa-rosa-de-lima_7d96319c2887bb191536c93f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-77fe-73f4-9bb5-298a339d5918</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2026 DO MUNICÍPIO DE SANTA ROSA DE LIMA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2026-do-municipio-de-santa-rosa-de-lima/019e510d-77fe-73f4-9bb5-298a339d5918</t>
+  </si>
+  <si>
+    <t>Contratos de Rateios de Destinação RSU dos Munícipios</t>
+  </si>
+  <si>
+    <t>06/04/2026 09:47:48</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2026-santa-rosa-de-lima_291df7d532bd10966db2c5471f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-77ac-73e8-87d4-143e43d729c8</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2026 MUNICÍPIO DE SANTA ROSA DE LIMA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2026-municipio-de-santa-rosa-de-lima/019e510d-77ac-73e8-87d4-143e43d729c8</t>
+  </si>
+  <si>
+    <t>Contratos de Rateio dos Municípios Consorciados</t>
+  </si>
+  <si>
+    <t>06/04/2026 09:44:55</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2026-santa-rosa-de-lima_733c041e9080f876786e75.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-7757-70e2-8901-684351911ea8</t>
+  </si>
+  <si>
+    <t>RGF - TERCEIRO QUADRIMESTRE DE 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/rgf-terceiro-quadrimestre-de-2025/019e510d-7757-70e2-8901-684351911ea8</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026 08:10:58</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rgf-terceiro-quadrimestre-2025_f52aabc44737475d1a4e426e2a146.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-76f3-71c9-96a1-b4409fa79254</t>
+  </si>
+  <si>
+    <t>RGF - SEGUNDO QUADRIMESTRE DE 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/rgf-segundo-quadrimestre-de-2025/019e510d-76f3-71c9-96a1-b4409fa79254</t>
+  </si>
+  <si>
+    <t>30/09/2025</t>
+  </si>
+  <si>
+    <t>06/04/2026 08:08:57</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rgf-segundo-quadrimestre-2025_b1150af19bd9fbbc151a7c4d35.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-76b1-70b9-8fa8-2bdc03fc06cb</t>
+  </si>
+  <si>
+    <t>RREO - PRIMEIRO BIMESTRE DE 2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/rreo-primeiro-bimestre-de-2026/019e510d-76b1-70b9-8fa8-2bdc03fc06cb</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026 08:04:48</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rreo-primeiro-bimestre-2026_e77fda071c927487880555.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-7676-725e-aa5a-455bb40b2bc6</t>
+  </si>
+  <si>
+    <t>RREO - SEXTO BIMESTRE DE 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/rreo-sexto-bimestre-de-2025/019e510d-7676-725e-aa5a-455bb40b2bc6</t>
+  </si>
+  <si>
+    <t>06/04/2026 07:52:12</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rreo-sexto-bimestre-2025_43edfd9c44ac17ff2c73.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-7623-71c3-9328-151d6191f667</t>
+  </si>
+  <si>
+    <t>RREO - QUINTO BIMESTRE DE 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/rreo-quinto-bimestre-de-2025/019e510d-7623-71c3-9328-151d6191f667</t>
+  </si>
+  <si>
+    <t>28/11/2025</t>
+  </si>
+  <si>
+    <t>06/04/2026 07:51:20</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rreo-quinto-bimestre-2025_8ffeeca333648b4e2508b3.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-75c0-70e4-8408-6eb9457761b1</t>
+  </si>
+  <si>
+    <t>RREO - QUARTO BIMESTRE DE 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/rreo-quarto-bimestre-de-2025/019e510d-75c0-70e4-8408-6eb9457761b1</t>
+  </si>
+  <si>
+    <t>06/04/2026 07:50:17</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rreo-quarto-bimestre-2025_baa4ba69d717fd9a20ada559e292.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6053-73de-8de4-92e4ad8ea892</t>
+  </si>
+  <si>
+    <t>RREO - TERCEIRO BIMESTRE DE 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/rreo-terceiro-bimestre-de-2025/019e510d-6053-73de-8de4-92e4ad8ea892</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>01/04/2026 12:34:38</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rreo-terceiro-bimestre-de-2025_98bda3c8b87c1e4ca968f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6294-7371-bc68-2221473c6db4</t>
+  </si>
+  <si>
+    <t>BALANCETE MAIO 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-maio-2025/019e510d-6294-7371-bc68-2221473c6db4</t>
+  </si>
+  <si>
+    <t>Balancetes</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>31/03/2026 10:31:12</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-consorcio-agreste-maio-2025_e5386194f92ef25d57cd6dd5dfa7.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-758e-71de-a4c6-bb96db82233e</t>
+  </si>
+  <si>
+    <t>BALANCETE JANEIRO 2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-janeiro-2026/019e510d-758e-71de-a4c6-bb96db82233e</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026 10:14:07</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-consorcio-agreste-janeiro-2026_2cb71642afd890e71bc5cf33a9.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-755c-72c6-9376-4b1359f65a6e</t>
+  </si>
+  <si>
+    <t>BALANCETE DEZEMBRO 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-dezembro-2025/019e510d-755c-72c6-9376-4b1359f65a6e</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026 10:10:54</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-consorcio-agreste-dezembro-2025_938787c814b9c08d0fdfcc29619e.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-7519-725a-8151-402d935c9dfc</t>
+  </si>
+  <si>
+    <t>BALANCETE NOVEMBRO 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-novembro-2025/019e510d-7519-725a-8151-402d935c9dfc</t>
+  </si>
+  <si>
+    <t>17/12/2025</t>
+  </si>
+  <si>
+    <t>31/03/2026 10:09:17</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-consorcio-agreste-novembro-2025_a0d6d295ca7551ca3a2cbe97ec46.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-74df-71c0-aca4-e50de157850b</t>
+  </si>
+  <si>
+    <t>BALANCETE OUTUBRO 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-outubro-2025/019e510d-74df-71c0-aca4-e50de157850b</t>
+  </si>
+  <si>
+    <t>24/11/2025</t>
+  </si>
+  <si>
+    <t>31/03/2026 10:06:12</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-consorcio-agreste-outubro-2025_1c23ef37a2dca9f71f644ee.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-74a4-734c-9aea-52a5a7d4f537</t>
+  </si>
+  <si>
+    <t>BALANCETE SETEMBRO 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-setembro-2025/019e510d-74a4-734c-9aea-52a5a7d4f537</t>
+  </si>
+  <si>
+    <t>20/10/2025</t>
+  </si>
+  <si>
+    <t>31/03/2026 10:04:24</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-consorcio-agreste-setembro-2025_2208fadf5ecbba15749ea.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-7462-7188-bab7-758d759cc578</t>
+  </si>
+  <si>
+    <t>BALANCETE AGOSTO 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-agosto-2025/019e510d-7462-7188-bab7-758d759cc578</t>
+  </si>
+  <si>
+    <t>22/09/2025</t>
+  </si>
+  <si>
+    <t>31/03/2026 10:02:18</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-consorcio-agreste-agosto-2025_e516244732d901973e8a1.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-7417-7264-8d60-a6ea77a61b91</t>
+  </si>
+  <si>
+    <t>BALANCETE JULHO 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-julho-2025/019e510d-7417-7264-8d60-a6ea77a61b91</t>
+  </si>
+  <si>
+    <t>26/08/2025</t>
+  </si>
+  <si>
+    <t>31/03/2026 09:58:52</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-consorcio-agreste-julho-2025_8672e798eff745b181616.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-73d4-736a-917f-9e242a510738</t>
+  </si>
+  <si>
+    <t>BALANCETE JUNHO 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-junho-2025/019e510d-73d4-736a-917f-9e242a510738</t>
+  </si>
+  <si>
+    <t>21/07/2025</t>
+  </si>
+  <si>
+    <t>31/03/2026 09:57:10</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-consorcio-agreste-junho-2025_14a67ec79e32fe5f9e2f14a4f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-7389-7265-937c-869e3e55e83c</t>
+  </si>
+  <si>
+    <t>BALANCETE ABRIL 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-abril-2025/019e510d-7389-7265-937c-869e3e55e83c</t>
+  </si>
+  <si>
+    <t>27/05/2025</t>
+  </si>
+  <si>
+    <t>31/03/2026 09:52:37</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-consorcio-agreste-abril-2025_01433be810e6146936bf108.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-72f2-733b-810d-77b44548ae3d</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2026 DO MUNICÍPIO DE PINHÃO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2026-do-municipio-de-pinhao/019e510d-72f2-733b-810d-77b44548ae3d</t>
+  </si>
+  <si>
+    <t>19/01/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026 11:15:14</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2026-pinhao_927b6a4f462802f9c7a7dab8.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-72c0-705b-aa7c-43584fdd5b7f</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2026 DO MUNICÍPIO DE PINHÃO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2026-do-municipio-de-pinhao/019e510d-72c0-705b-aa7c-43584fdd5b7f</t>
+  </si>
+  <si>
+    <t>19/03/2026 11:13:43</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2026-pinhao_eca4d0112c77efbee0bb9.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-71b6-736b-a41c-3d9e3b56317e</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2026 DO MUNICÍPIO DE  FREI PAULO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2026-do-municipio-de-frei-paulo/019e510d-71b6-736b-a41c-3d9e3b56317e</t>
+  </si>
+  <si>
+    <t>19/03/2026 10:09:49</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2026-frei-paulo_96658102087c8208ab9dc2.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-7174-73a9-893d-d9e807fc0a02</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2026 DO MUNICÍPIO DE FREI PAULO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2026-do-municipio-de-frei-paulo/019e510d-7174-73a9-893d-d9e807fc0a02</t>
+  </si>
+  <si>
+    <t>19/03/2026 10:07:06</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2026-frei-paulo_1ac63b429ff349c87a438.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-7131-72d1-a129-41b2bf3db915</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2026 DO MUNICÍPIO DE SÃO DOMINGOS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2026-do-municipio-de-sao-domingos/019e510d-7131-72d1-a129-41b2bf3db915</t>
+  </si>
+  <si>
+    <t>19/03/2026 10:03:13</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2026-sao-domingos_a136fab1a5b4b116b28b4.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-70ee-710a-a027-fae0dfb2fe32</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2026 DO MUNICÍPIO DE SÃO DOMINGOS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2026-do-municipio-de-sao-domingos/019e510d-70ee-710a-a027-fae0dfb2fe32</t>
+  </si>
+  <si>
+    <t>19/03/2026 10:01:02</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2026-sao-domingos_9fe0b2e08baa6042d9906e.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-7093-725f-9213-170185ef5528</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2026 DO MUNICÍPIO DE NOSSA SENHORA DAS DORES</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2026-do-municipio-de-nossa-senhora-das-dores/019e510d-7093-725f-9213-170185ef5528</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026 09:59:24</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2026-nossa-senhora-das-dores_9881c390f03a08cad63e72a.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-7058-737e-8c66-ec0a78eaa8f4</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2026 DO MUNICÍPIO DE MALHADOR</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2026-do-municipio-de-malhador/019e510d-7058-737e-8c66-ec0a78eaa8f4</t>
+  </si>
+  <si>
+    <t>19/03/2026 09:54:53</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2026-malhador_bfcaa1a4fba9ebfd4eee2b.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-702f-7321-a0c9-6e43183ce394</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2026 DO MUNICÍPIO DE MALHADOR</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2026-do-municipio-de-malhador/019e510d-702f-7321-a0c9-6e43183ce394</t>
+  </si>
+  <si>
+    <t>19/03/2026 09:52:07</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2026-malhador_e64d3ea3d02d537fc105c216.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6ff4-7249-beb2-4bfd5acd5488</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2026 DO MUNICÍPIO DE SÃO MIGUEL DO ALEIXO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2026-do-municipio-de-sao-miguel-do-aleixo/019e510d-6ff4-7249-beb2-4bfd5acd5488</t>
+  </si>
+  <si>
+    <t>19/03/2026 09:45:42</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2026-sao-miguel-do-aleixo_4ade4f185a1a8ea5fcb9fdc4f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6fba-7100-8516-8b6e954572f4</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2026 DO MUNICÍPIO DE RIBEIRÓPOLIS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2026-do-municipio-de-ribeiropolis/019e510d-6fba-7100-8516-8b6e954572f4</t>
+  </si>
+  <si>
+    <t>19/03/2026 09:33:54</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2026-ribeiropolis_6ca06f4578e20dd3b426b18.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6f80-73d3-9376-56def552239c</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2026 DO MUNICÍPIO DE PEDRA MOLE</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2026-do-municipio-de-pedra-mole/019e510d-6f80-73d3-9376-56def552239c</t>
+  </si>
+  <si>
+    <t>15/01/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026 09:22:44</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2026-pedra-mole_a416eacfe61e5e43c3b525c.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6f12-739f-8eb8-434356a1dfc0</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2026 DO MUNICÍPIO DE NOSSA SENHORA DAS DORES</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2026-do-municipio-de-nossa-senhora-das-dores/019e510d-6f12-739f-8eb8-434356a1dfc0</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026 09:19:40</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2026-nossa-senhora-das-dores_87bf9032d43f35f3eeccacde.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6ed8-7043-9b26-859cbdfbb67d</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2026 DO MUNICÍPIO DE NOSSA SENHORA APARECIDA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2026-do-municipio-de-nossa-senhora-aparecida/019e510d-6ed8-7043-9b26-859cbdfbb67d</t>
+  </si>
+  <si>
+    <t>19/03/2026 09:03:58</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2026-nossa-senhora-aparecida_ca6c8e2cbc8abf3305fb9acd77.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6e8d-737a-832a-0313dc93d205</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2026 DO MUNICÍPIO DE MOITA BONITA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2026-do-municipio-de-moita-bonita/019e510d-6e8d-737a-832a-0313dc93d205</t>
+  </si>
+  <si>
+    <t>29/01/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026 08:59:58</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2026-moita-bonita_b62c49430e4f72766b28d28a7.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6e43-708f-9008-5c7fbedc2318</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2026 DO MUNICÍPIO DE CARIRA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2026-do-municipio-de-carira/019e510d-6e43-708f-9008-5c7fbedc2318</t>
+  </si>
+  <si>
+    <t>11/02/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026 08:56:36</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2026-carira_a083ba458f99faa9d6c9dc.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6e00-728c-9f85-010be904d065</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2026 DO MUNICÍPIO DE CAMPO DO BRITO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2026-do-municipio-de-campo-do-brito/019e510d-6e00-728c-9f85-010be904d065</t>
+  </si>
+  <si>
+    <t>19/03/2026 08:55:09</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2026-campo-do-brito_cc9db0a79d9bce8d768b472ab70.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6dd7-738b-ba66-a820b258d120</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2026 DO MUNICÍPIO DE CAMPO DO BRITO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2026-do-municipio-de-campo-do-brito/019e510d-6dd7-738b-ba66-a820b258d120</t>
+  </si>
+  <si>
+    <t>19/03/2026 08:41:38</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2026-campo-do-brito_1c763fd57abbbaae38fadb.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6d9c-72ff-842e-c038c2915c97</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2026 DO MUNICÍPIO DE SÃO MIGUEL DO ALEIXO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2026-do-municipio-de-sao-miguel-do-aleixo/019e510d-6d9c-72ff-842e-c038c2915c97</t>
+  </si>
+  <si>
+    <t>19/03/2026 08:33:51</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2026-sao-miguel-do-aleixo_87cbca4d479caafe53c3e4e8.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6d49-701d-b042-b256de940a11</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2026 DO MUNICÍPIO DE RIBEIRÓPOLIS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2026-do-municipio-de-ribeiropolis/019e510d-6d49-701d-b042-b256de940a11</t>
+  </si>
+  <si>
+    <t>18/03/2026 13:02:08</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2026-ribeiropolis_b385add24d2db510480a.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6d0f-71af-b288-6a18ece73886</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2026 DO MUNICÍPIO DE PEDRA MOLE</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2026-do-municipio-de-pedra-mole/019e510d-6d0f-71af-b288-6a18ece73886</t>
+  </si>
+  <si>
+    <t>09/01/2026</t>
+  </si>
+  <si>
+    <t>18/03/2026 12:50:33</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2026-pedra-mole_72d02401dcee09647e3f096b.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6cbb-7369-93e4-259d53c7e93e</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2026 DO MUNICÍPIO DE NOSSA SENHORA APARECIDA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2026-do-municipio-de-nossa-senhora-aparecida/019e510d-6cbb-7369-93e4-259d53c7e93e</t>
+  </si>
+  <si>
+    <t>18/03/2026 12:44:12</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2026-nossa-senhora-aparecida_9bdbaed3caea70a2bc28e44b1.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6c92-7325-a233-4b65aab43f60</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2026 DO MUNICÍPIO DE MOITA BONITA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2026-do-municipio-de-moita-bonita/019e510d-6c92-7325-a233-4b65aab43f60</t>
+  </si>
+  <si>
+    <t>18/03/2026 12:40:13</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2026-moita-bonita_f9534d6866b5090f59da4a4.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6c60-7318-870c-034d4f097df8</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2026 DO MUNICÍPIO DE CARIRA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2026-do-municipio-de-carira/019e510d-6c60-7318-870c-034d4f097df8</t>
+  </si>
+  <si>
+    <t>18/03/2026 12:36:04</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2026-carira_35326970aa0c22d8604b08.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6c0c-734b-8b56-a8f24973af82</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICÍPIO DE SIRIRI</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-siriri/019e510d-6c0c-734b-8b56-a8f24973af82</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:56:29</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-siriri_cd38cc782af109c1038734.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6bca-70d5-a344-be926597be00</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICÍPIO DE SÃO DOMINGOS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-sao-domingos/019e510d-6bca-70d5-a344-be926597be00</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:54:32</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-sao-domingos_72d6677faadee1468a7cfd1401832.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6b6e-73f6-a168-8a2c916d2fc7</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICÍPIO DE SANTA ROSA DE LIMA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-santa-rosa-de-lima/019e510d-6b6e-73f6-a168-8a2c916d2fc7</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:44:45</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-santa-rosa-de-lima_cd3f344b01a843dcda15d7.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6b2b-7076-8787-32337772a5c3</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICÍPIO DE SÃO MIGUEL DO ALEIXO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-sao-miguel-do-aleixo/019e510d-6b2b-7076-8787-32337772a5c3</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:29:31</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-sao-miguel-do-aleixo_c56b678805e1f39be1859.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6af1-70ac-bb16-4bafa4ce6c3a</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICÍPIO DE RIBEIRÓPLIS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-ribeiroplis/019e510d-6af1-70ac-bb16-4bafa4ce6c3a</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:27:05</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-ribeiropolis_ccbb576c765e07703193ed07b56cc.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6ab7-720b-89b7-37d9b99806dd</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICÍPIO DE PINHÃO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-pinhao/019e510d-6ab7-720b-89b7-37d9b99806dd</t>
+  </si>
+  <si>
+    <t>23/01/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:18:26</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-pinhao_fba2b3681fac6f50f896a860.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6a7c-7090-bf26-d80a7618b103</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICÍPIO DE PEDRA MOLE</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-pedra-mole/019e510d-6a7c-7090-bf26-d80a7618b103</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:16:16</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-pedra-mole_d6da493ca33d706922a1129a.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6a29-7136-9b06-3e577b28c6f8</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICÍPIO DE NOSSA SENHORA DAS DORES</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-nossa-senhora-das-dores/019e510d-6a29-7136-9b06-3e577b28c6f8</t>
+  </si>
+  <si>
+    <t>11/02/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:12:40</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-nossa-senhora-das-dores_70d35a45fc87c7ac38747e4004d147.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-69ef-7390-8613-4af421f4ef39</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICÍPIO DE NOSSA SENHORA APARECIDA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-nossa-senhora-aparecida/019e510d-69ef-7390-8613-4af421f4ef39</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:10:46</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-nossa-senhora-aparecida_e44e81a0f4dd13191ea9.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-699b-72c3-b470-e8939b7d8a97</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICIPIO DE MOITA BONITA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-moita-bonita/019e510d-699b-72c3-b470-e8939b7d8a97</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:06:41</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-moita-bonita_5baf9ef8642cb39ae8caa04de28b.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6961-72b7-a3e7-db060499542a</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICIPIO DE MALHADOR</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-malhador/019e510d-6961-72b7-a3e7-db060499542a</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 11:59:35</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-malhador_81d8c007b8f1bf9d387866324cd.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-691e-721f-a6c1-c44b1fc40c7f</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICIPIO DE MACAMBIRA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-macambira/019e510d-691e-721f-a6c1-c44b1fc40c7f</t>
+  </si>
+  <si>
+    <t>17/03/2026 11:56:00</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-macambira_d45062fbdfb33d37d00ca2bf.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6888-73fb-86d0-20419551f87a</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICIPIO DE CUMBE</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-cumbe/019e510d-6888-73fb-86d0-20419551f87a</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 11:54:04</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-cumbe_cb8a7c6d2e1db022ac59.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-68c3-73f4-a54f-eb4e7903d2b9</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICIPIO DE FREI PAULO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-frei-paulo/019e510d-68c3-73f4-a54f-eb4e7903d2b9</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 11:53:51</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-frei-paulo_f8938edb359b6063533ee.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6856-725c-8ee5-ff0e82fa6c2a</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICIPIO DE CARIRA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-carira/019e510d-6856-725c-8ee5-ff0e82fa6c2a</t>
+  </si>
+  <si>
+    <t>17/03/2026 11:42:55</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-carira_1497e5e079b21577c1fce46.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-681c-7281-84e2-bddd52b7a035</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO DE RSU 2025 MUNICIPIO DE CAMPO DO BRITO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-de-rsu-2025-municipio-de-campo-do-brito/019e510d-681c-7281-84e2-bddd52b7a035</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 11:38:10</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-rateio-destinacao-rsu-2025-campo-do-brito_d584776c863bed45116251.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-67c9-736e-9aa5-b51d96ff2e25</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE SIRIRI</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-siriri/019e510d-67c9-736e-9aa5-b51d96ff2e25</t>
+  </si>
+  <si>
+    <t>17/03/2026 11:20:25</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-siriri_f3cadcb088a32c7734e2.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6786-73f8-89e2-752f10a20550</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE SÃO DOMINGOS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-sao-domingos/019e510d-6786-73f8-89e2-752f10a20550</t>
+  </si>
+  <si>
+    <t>17/03/2026 11:17:34</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-sao-domingos_e75242782b700e38c81da2c.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6743-72d3-a39c-fa8322a8637d</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE SANTA ROSA DE LIMA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-santa-rosa-de-lima/019e510d-6743-72d3-a39c-fa8322a8637d</t>
+  </si>
+  <si>
+    <t>17/03/2026 11:11:10</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-santa-rosa-de-lima_1e971a34c1e49a267dfabd.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-66e8-73e3-ae30-d46f0cdb963c</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE SÃO MIGUEL DO ALEIXO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-sao-miguel-do-aleixo/019e510d-66e8-73e3-ae30-d46f0cdb963c</t>
+  </si>
+  <si>
+    <t>17/03/2026 11:07:55</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrata-de-rateio-2025-aleixo_06d510e62eff6fa94d7fc953.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-66a4-71a2-a9c7-0dc9220fd12c</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE RIBEIRÓPOLIS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-ribeiropolis/019e510d-66a4-71a2-a9c7-0dc9220fd12c</t>
+  </si>
+  <si>
+    <t>17/03/2026 11:01:30</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-rateio-2025-ribeiropolis_c9798063129f1f5d74868160fe7.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-665a-7183-af2e-8e7639047c7a</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE RIACHUELO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-riachuelo/019e510d-665a-7183-af2e-8e7639047c7a</t>
+  </si>
+  <si>
+    <t>05/02/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 10:58:19</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-riachuelo_05f0b74ebd16a2bb73cd740714.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-660f-71da-9153-6e003b469da5</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE PINHÃO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-pinhao/019e510d-660f-71da-9153-6e003b469da5</t>
+  </si>
+  <si>
+    <t>17/03/2026 10:54:54</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-pinhao_e0965f6172d081887756a0a3354.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-65e6-70cb-bde1-3d9b93e12721</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE PEDRA MOLE</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-pedra-mole/019e510d-65e6-70cb-bde1-3d9b93e12721</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 10:51:00</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-pedra-mole_1a07b8b66e8870320d7dc.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6599-7059-99c5-f5a0cda54e8f</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE NOSSA SENHORA DAS DORES</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-nossa-senhora-das-dores/019e510d-6599-7059-99c5-f5a0cda54e8f</t>
+  </si>
+  <si>
+    <t>17/03/2026 10:47:51</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-dores_f7e7bd49b61e2eb80adb4f2a3ad.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6557-718f-b33d-7facddc1c540</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE NOSSA SENHORA APARECIDA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-nossa-senhora-aparecida/019e510d-6557-718f-b33d-7facddc1c540</t>
+  </si>
+  <si>
+    <t>17/02/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 10:44:20</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-aparecida_f3ba94d86a4630345fa36d1.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-650c-7004-b46d-027ccdbc9d03</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE MOITA BONITA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-moita-bonita/019e510d-650c-7004-b46d-027ccdbc9d03</t>
+  </si>
+  <si>
+    <t>17/03/2026 10:40:24</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-moita-bonita_1518dfbd42d371e3c56ba43748.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-64c9-7243-b8b0-fc29666b7a91</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE MALHADOR</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-malhador/019e510d-64c9-7243-b8b0-fc29666b7a91</t>
+  </si>
+  <si>
+    <t>17/03/2026 10:35:28</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-malhador_23353002d55c7b5ac1bb0a.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6433-73c6-99a9-ab249c4a295e</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE FREI PAULO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-frei-paulo/019e510d-6433-73c6-99a9-ab249c4a295e</t>
+  </si>
+  <si>
+    <t>17/03/2026 10:31:37</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-frei-paulo_b60316daff83eb2c0eb61c.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6476-70af-a952-45ff2d985ca7</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE MACAMBIRA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-macambira/019e510d-6476-70af-a952-45ff2d985ca7</t>
+  </si>
+  <si>
+    <t>17/03/2026 10:26:53</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-macambira_5066da1381e9be907df44d5cd.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6401-73f7-9794-4937bde582ad</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE CUMBE</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-cumbe/019e510d-6401-73f7-9794-4937bde582ad</t>
+  </si>
+  <si>
+    <t>17/03/2026 10:19:21</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-cumbe_125815682820cfccb99f9d298ac.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-63cf-72f8-9dab-f63c1dd1f363</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE CARIRA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-carira/019e510d-63cf-72f8-9dab-f63c1dd1f363</t>
+  </si>
+  <si>
+    <t>17/03/2026 10:10:43</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-carira_93d5812759e4532cc61b08cb.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-638e-72da-bca5-6c6c5bacfd5f</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE CAMPO DO BRITO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-campo-do-brito/019e510d-638e-72da-bca5-6c6c5bacfd5f</t>
+  </si>
+  <si>
+    <t>17/03/2026 10:05:16</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-campo-de-brito_5e9435742a4e45ca2dea330ec3.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6343-7234-914b-f2bb0645c7a9</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO  2025 MUNICIPIO DE RIBEIROPOLIS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-ribeiropolis/019e510d-6343-7234-914b-f2bb0645c7a9</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>11/02/2026 15:22:26</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-rateio-2025-ribeiropolis_f42c40caf22da12eef6d856.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6311-7326-b0b8-5c6ebf16fbae</t>
+  </si>
+  <si>
+    <t>RELATÓRIO E CERTIFICADO QUARTO TRIMESTRE 2025 CONTROLE INTERNO CONSÓRCIO PÚBLICO CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/relatorio-e-certificado-quarto-trimestre-2025-controle-interno-consorcio-publico-cpac/019e510d-6311-7326-b0b8-5c6ebf16fbae</t>
+  </si>
+  <si>
+    <t>11/02/2026 15:14:29</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rci-4-trimestre-2025-assinado_33f42fa8613b33eab79311c33.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-62e7-72e8-9c1a-a0d4b4a93737</t>
+  </si>
+  <si>
+    <t>RELATÓRIO E CERTIFICADO TERCEIRO TRIMESTRE 2025 CONTROLE INTERNO CONSÓRCIO PÚBLICO CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/relatorio-e-certificado-terceiro-trimestre-2025-controle-interno-consorcio-publico-cpac/019e510d-62e7-72e8-9c1a-a0d4b4a93737</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>11/02/2026 15:13:16</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rci-3o-trimestre-cpac-2025-assinado-assinado_9556814da712b2cbe173dd.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6241-7034-9a6c-a515f0a64894</t>
+  </si>
+  <si>
+    <t>BALANCETE MARÇO 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-marco-2025/019e510d-6241-7034-9a6c-a515f0a64894</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>20/01/2026 12:06:15</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-consorcio-agreste-marco-2025_46bad6172c355bfb71d8d6fd4b27e8.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-61d7-70fb-a282-85d4f1718cd4</t>
+  </si>
+  <si>
+    <t>BALANCETE JANEIRO 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-janeiro-2025/019e510d-61d7-70fb-a282-85d4f1718cd4</t>
+  </si>
+  <si>
+    <t>20/01/2026 12:03:56</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-consorcio-agreste-janeiro-2025-1_f40d9b81a7417e5028890be7b1da.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-620d-7201-9fc2-542f9a9cfc2a</t>
+  </si>
+  <si>
+    <t>BALANCETE FEVEREIRO 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-fevereiro-2025/019e510d-620d-7201-9fc2-542f9a9cfc2a</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>20/01/2026 12:02:49</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-consorcio-agreste-fevereiro-2025_f62b5c88dcce57a3e43bc6.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6160-7347-9364-5203439402d8</t>
+  </si>
+  <si>
+    <t>RESOLUÇÃO ORÇAMENTARIA 2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/resolucao-orcamentaria-2026/019e510d-6160-7347-9364-5203439402d8</t>
+  </si>
+  <si>
+    <t>LOA - Lei Orçamentária Anual</t>
+  </si>
+  <si>
+    <t>15/01/2026 12:17:14</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/resolucao-orcamentaria-anual-2026-consorcio-publico-cpac_3b046ab27cb43cfcf0a8.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-611d-72f1-87b7-526a3c12aecf</t>
+  </si>
+  <si>
+    <t>RESOLUÇÃO DE DIRETRIZES ORÇAMENTARIAS 2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/resolucao-de-diretrizes-orcamentarias-2026/019e510d-611d-72f1-87b7-526a3c12aecf</t>
+  </si>
+  <si>
+    <t>LDO - Lei de Diretrizes Orçamentárias</t>
+  </si>
+  <si>
+    <t>15/01/2026 11:28:09</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/resolucao-de-diretrizes-orcamentarias-2026-consorcio-publico-cpac_f4548cb8eb384d9163a948.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-60f3-73e6-a681-6567d77326bb</t>
+  </si>
+  <si>
+    <t>PLANO PLURIANUAL 2026 - 2029</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/plano-plurianual-2026-2029/019e510d-60f3-73e6-a681-6567d77326bb</t>
+  </si>
+  <si>
+    <t>PPA - Plano Plurianual</t>
+  </si>
+  <si>
+    <t>15/01/2026 11:10:05</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/plano-plurianual-consorcio-publico-cpac-2026-2029_49c757779b6875c98b56542649.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-60b9-7248-a02a-6d0ef25c8a51</t>
+  </si>
+  <si>
+    <t>Nota Técnica nº 01/2025 do Consórcio Público do Agreste Central Sergipano (CPAC)</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/nota-tecnica-no-01-2025-do-consorcio-publico-do-agreste-central-sergipano-cpac/019e510d-60b9-7248-a02a-6d0ef25c8a51</t>
+  </si>
+  <si>
+    <t>NOTA TÉCNICA</t>
+  </si>
+  <si>
+    <t>08/12/2025</t>
+  </si>
+  <si>
+    <t>11/12/2025 20:56:56</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/cpac-nota-tecnica-consorcio-publico-assinado-assinado_e3a88bf9153b2dd579806a51e.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-608f-710b-87e0-a511f743d544</t>
+  </si>
+  <si>
+    <t>Ata 4ª Reunião SEP CPAC MIP 01-2023 - 02-07-2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-4a-reuniao-sep-cpac-mip-01-2023-02-07-2025/019e510d-608f-710b-87e0-a511f743d544</t>
+  </si>
+  <si>
+    <t>MIP RSU 2023 Processo 01/2023</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>26/08/2025 11:36:18</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/ata-4a-reuniao-2025-sep-mip-2023-docx_b5f63e4b82291b051be97f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5e57-7358-b2e7-c873fc717702</t>
+  </si>
+  <si>
+    <t>RELATÓRIO E CERTIFICADO PRIMEIRO TRIMESTRE 2025 CONTROLE INTERNO CONSÓRCIO PÚBLICO CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/relatorio-e-certificado-primeiro-trimestre-2025-controle-interno-consorcio-publico-cpac/019e510d-5e57-7358-b2e7-c873fc717702</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>31/07/2025 10:19:05</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/relatorio-e-certificado-trimestral-controle-interno-consorcio-publico-cpac-2025_25415aaca32dac337a4796eac17e60.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6008-70a9-9814-74dd47331dbe</t>
+  </si>
+  <si>
+    <t>RELATÓRIO E CERTIFICADO SEGUNDO TRIMESTRE 2025 CONTROLE INTERNO CONSÓRCIO PÚBLICO CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/relatorio-e-certificado-segundo-trimestre-2025-controle-interno-consorcio-publico-cpac/019e510d-6008-70a9-9814-74dd47331dbe</t>
+  </si>
+  <si>
+    <t>31/07/2025 10:17:27</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rci-2o-trimestre-2025_c1c65d0fede5271111e2d.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5fce-735f-b134-c9507417001b</t>
+  </si>
+  <si>
+    <t>RGF - PRIMEIRO QUADRIMESTRE DE 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/rgf-primeiro-quadrimestre-de-2025/019e510d-5fce-735f-b134-c9507417001b</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>05/06/2025 09:08:34</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/relatorio-de-gestao-fiscal-10-quadrimestre-2025_67f7c8b7ca0c67f522cd6.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5f8b-70e1-85fa-32cc845eaeeb</t>
+  </si>
+  <si>
+    <t>RREO - SEGUNDO BIMESTRE DE 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/rreo-segundo-bimestre-de-2025/019e510d-5f8b-70e1-85fa-32cc845eaeeb</t>
+  </si>
+  <si>
+    <t>05/06/2025 09:06:22</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/relatorio-resumido-da-execucao-orcamentaria-2-bimestre-de-2025_2abdbe52f9709062bd231e2ebe.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5f38-733e-93ca-dfbc96260a71</t>
+  </si>
+  <si>
+    <t>RREO - PRIMEIRO BIMESTRE DE 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/rreo-primeiro-bimestre-de-2025/019e510d-5f38-733e-93ca-dfbc96260a71</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>05/06/2025 09:04:45</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/relatorio-resumido-da-execucao-orcamentaria-1-bimestre-de-2025_848f9daf02347e76d770c34f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5ede-73d7-a260-17e8b99d81ed</t>
+  </si>
+  <si>
+    <t>RELATORIO RESUMIDO DA EXECUÇÃO ORÇAMENTARIA SEXTO BIMESTRE DE 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/relatorio-resumido-da-execucao-orcamentaria-sexto-bimestre-de-2024/019e510d-5ede-73d7-a260-17e8b99d81ed</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
+  </si>
+  <si>
+    <t>05/06/2025 09:01:49</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/relatorio-resumido-da-execucao-orcamentaria-6-bimestre-2024_d942c4ff6ba05b98cc63c.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5ea2-713a-8e13-7ec8893fa21c</t>
+  </si>
+  <si>
+    <t>RELATORIO RESUMIDO DA EXECUÇÃO ORÇAMENTARIA  QUINTO BIMESTRE DE 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/relatorio-resumido-da-execucao-orcamentaria-quinto-bimestre-de-2024/019e510d-5ea2-713a-8e13-7ec8893fa21c</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>05/06/2025 08:59:59</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/relatorio-resumido-da-execucao-orcamentaria-5-bimestre-2024_e778dabd515ed765e9a12.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5db8-71a8-8a80-407cc087d794</t>
+  </si>
+  <si>
+    <t>RELATÓRIO ANUAL DE CONTROLE INTERNO 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/relatorio-anual-de-controle-interno-2024/019e510d-5db8-71a8-8a80-407cc087d794</t>
+  </si>
+  <si>
+    <t>29/04/2025</t>
+  </si>
+  <si>
+    <t>13/05/2025 13:16:31</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/relatorio-anual-de-controle-interno-anual-2024-assinado_7b2c4ad88013717ebdc9699b9a9f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5dfd-723b-ad81-e3ea862e92b0</t>
+  </si>
+  <si>
+    <t>RELATÓRIO ANUAL DE GESTÃO 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/relatorio-anual-de-gestao-2024/019e510d-5dfd-723b-ad81-e3ea862e92b0</t>
+  </si>
+  <si>
+    <t>13/05/2025 13:15:53</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/relatorio-anual-das-acoes-realizadas-no-ano-de-2024-assinado_484ea623880ea79e31d11d5b8bf.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5d7e-7376-8b4e-7b1573e1e565</t>
+  </si>
+  <si>
+    <t>1º ADITIVO CT 02-2023 -PREFEITURA DE NOSSA SENHORA DAS DORES (DESTINAÇÃO FINAL DE RESÍDUOS SÓLIDOS)</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/1o-aditivo-ct-02-2023-prefeitura-de-nossa-senhora-das-dores-destinacao-final-de-residuos-solidos/019e510d-5d7e-7376-8b4e-7b1573e1e565</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>06/12/2024 12:27:50</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/aditivo-de-dores_fe424baac78c9cf0d9a42.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5c43-734b-ad11-661863b9ff7f</t>
+  </si>
+  <si>
+    <t>1º ADITIVO CT 15-2024 -PREFEITURA DE AREIA BRANCA (DESTINAÇÃO FINAL DE RESÍDUOS SÓLIDOS)</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/1o-aditivo-ct-15-2024-prefeitura-de-areia-branca-destinacao-final-de-residuos-solidos/019e510d-5c43-734b-ad11-661863b9ff7f</t>
+  </si>
+  <si>
+    <t>14/10/2024</t>
+  </si>
+  <si>
+    <t>06/12/2024 12:27:02</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/1o-aditivo-ct-15-2024-prefeitura-de-areia-branca-destinacao-final-de-residuos-solidos_c99f6b23e18c291301fd64fba5.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4c12-7178-b237-51cd9fd0a14b</t>
+  </si>
+  <si>
+    <t>CERTIDÃO NEGATIVA DE DÉBITOS TRABALHISTAS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/certidao-negativa-de-debitos-trabalhistas/019e510d-4c12-7178-b237-51cd9fd0a14b</t>
+  </si>
+  <si>
+    <t>Certidões Negativas</t>
+  </si>
+  <si>
+    <t>20/05/2024</t>
+  </si>
+  <si>
+    <t>27/11/2024 12:45:47</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/certidao-15314802000143-1_ae10f316d5934954b86d0.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4ce2-7108-8f53-3af5986ff673</t>
+  </si>
+  <si>
+    <t>DECLARAÇÃO DE RECOLHIMENTO DO ICMS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/declaracao-de-recolhimento-do-icms/019e510d-4ce2-7108-8f53-3af5986ff673</t>
+  </si>
+  <si>
+    <t>27/11/2024 12:42:09</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/recolhimento-icms-3_7a1cfa837aab0d954f5b436.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4bd8-7394-9cd3-af69fd45a371</t>
+  </si>
+  <si>
+    <t>CERTIDÃO NEGATIVA DE DÉBITOS ESTADUAIS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/certidao-negativa-de-debitos-estaduais/019e510d-4bd8-7394-9cd3-af69fd45a371</t>
+  </si>
+  <si>
+    <t>27/11/2024 12:41:00</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/certidao-negativa-2_f5da299c063e80d5df1db6.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5cfa-732e-97f3-3363359bdfcc</t>
+  </si>
+  <si>
+    <t>TERCEIRO TRIMESTRE DE 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/terceiro-trimestre-de-2024/019e510d-5cfa-732e-97f3-3363359bdfcc</t>
+  </si>
+  <si>
+    <t>27/11/2024</t>
+  </si>
+  <si>
+    <t>27/11/2024 09:23:53</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/terceiro-trimestre-de-2024_384b83005cf3f289e286bd5cc.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4ded-706a-aabd-46346645e649</t>
+  </si>
+  <si>
+    <t>CERTIDÃO FALÊNCIA E CONCORDATA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/certidao-falencia-e-concordata/019e510d-4ded-706a-aabd-46346645e649</t>
+  </si>
+  <si>
+    <t>22/05/2024</t>
+  </si>
+  <si>
+    <t>21/11/2024 11:23:00</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/certidao-judicial-3_c2df780da403be14878e6aa4d422.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5ca7-7279-88ee-3b6fa7c7d3c0</t>
+  </si>
+  <si>
+    <t>ATA E TERMO DE POSSE DO PRESIDENTE</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-e-termo-de-posse-do-presidente/019e510d-5ca7-7279-88ee-3b6fa7c7d3c0</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
     <t>31/12/1969</t>
   </si>
   <si>
-    <t>22/04/2026 10:24:24</t>
-[...1873 lines deleted...]
-  <si>
     <t>19/11/2024 11:11:59</t>
   </si>
   <si>
     <t>26/05/2026 14:12:31</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/ata-e-termo-de-posse-do-presidente-1_d5f9b0f1e96a76169b18329a4b0.pdf</t>
   </si>
   <si>
     <t>019e510d-4c5d-7213-99a5-af4515331d93</t>
   </si>
   <si>
     <t>CERTIDÃO POSITIVA COM EFEITOS DE NEGATIVA DE DÉBITOS RELATIVOS AOS TRIBUTOS</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/certidao-positiva-com-efeitos-de-negativa-de-debitos-relativos-aos-tributos/019e510d-4c5d-7213-99a5-af4515331d93</t>
   </si>
   <si>
     <t>14/11/2024 11:05:22</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/certidao-15314802000143-1_05c248609ab5d20426585.pdf</t>
   </si>
   <si>
     <t>019e510d-4c9f-72aa-9228-4bc83d7b649d</t>
@@ -4202,89 +5279,92 @@
   <si>
     <t>PLANO INTERMUNICIPAL DO CPAC</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/plano-intermunicipal-do-cpac/019e510d-3348-70ac-a60a-bcbabe8cbea5</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>28/02/2023 08:43:02</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/plano-intermunicipal-de-residuos-solidos-02-8d22a9c8d16623ad55ff47d-1-d2f8c825dd0da892aa06c1-6d906e93166f78d47465_5a194bd8d3c13354483f.pdf</t>
   </si>
   <si>
     <t>019e510d-32fd-73e3-ba33-03eba39b7cd9</t>
   </si>
   <si>
     <t>PROTOCOLO DE INTENÇÕES CPAC</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/protocolo-de-intencoes-cpac/019e510d-32fd-73e3-ba33-03eba39b7cd9</t>
   </si>
   <si>
-    <t>Estatuto e Protocolo de Intenções do CPAC</t>
+    <t>Protocolo de Intenções</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
     <t>23/02/2023 10:45:29</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/protocolo-de-intencoes-cpac_baa08f552b4fb07c17a6be62.pdf</t>
   </si>
   <si>
     <t>019e510d-32a5-7287-8ef4-40457ec87888</t>
   </si>
   <si>
     <t>ESTATUTO CPAC 2018</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/estatuto-cpac-2018/019e510d-32a5-7287-8ef4-40457ec87888</t>
   </si>
   <si>
+    <t>Estatuto Social</t>
+  </si>
+  <si>
     <t>23/02/2023 10:43:41</t>
   </si>
   <si>
+    <t>27/05/2026 11:29:41</t>
+  </si>
+  <si>
     <t>https://consorcioagreste.se.gov.br/download/estatuto-cpac-2018_8563e5603396a96700eea.pdf</t>
   </si>
   <si>
     <t>019e510d-3256-70c6-84ad-9f93e984f0e4</t>
   </si>
   <si>
     <t>QUARTO TRIMESTRE DE 2022</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/quarto-trimestre-de-2022/019e510d-3256-70c6-84ad-9f93e984f0e4</t>
   </si>
   <si>
-    <t>31/12/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>14/02/2023 08:55:07</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/4o-trimestre-1-152a54c255501540bf79_628c7ac8eda53b4915f71def33.pdf</t>
   </si>
   <si>
     <t>019e510d-3213-71db-b669-1dfca4e66583</t>
   </si>
   <si>
     <t>TERCEIRO TRIMESTRE DE 2022</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/terceiro-trimestre-de-2022/019e510d-3213-71db-b669-1dfca4e66583</t>
   </si>
   <si>
     <t>30/09/2022</t>
   </si>
   <si>
     <t>14/02/2023 08:52:51</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/3o-trimestre-5076acef8b9845a81a2e8dcc_8b80a54045795780c0f62d2.pdf</t>
   </si>
   <si>
     <t>019e510d-31e1-70f3-b49f-1ffde8b1c880</t>
@@ -4995,53 +6075,50 @@
     <t>019e510d-21c8-7343-a536-4edef8441325</t>
   </si>
   <si>
     <t>QUARTO BIMESTRE DE 2022</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/quarto-bimestre-de-2022/019e510d-21c8-7343-a536-4edef8441325</t>
   </si>
   <si>
     <t>05/10/2022</t>
   </si>
   <si>
     <t>28/11/2022 08:44:59</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/consorcio-4-bimestre-de-2022_91d6f61dcc1eff91eff337bc0b9d.pdf</t>
   </si>
   <si>
     <t>019e510d-0d96-7082-963e-b3fc111812e2</t>
   </si>
   <si>
     <t>PROTOCOLO DE INTENÇÕES</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/protocolo-de-intencoes/019e510d-0d96-7082-963e-b3fc111812e2</t>
-  </si>
-[...1 lines deleted...]
-    <t>Protocolo de Intenções</t>
   </si>
   <si>
     <t>01/09/2021</t>
   </si>
   <si>
     <t>17/11/2022 10:13:13</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/protocolo-de-intencoes_4a24636b24a3ca1344811.pdf</t>
   </si>
   <si>
     <t>019e510d-2643-7017-b914-de9462293f9e</t>
   </si>
   <si>
     <t>Esclarecimentos sobre o Edital disponibilizado para Consulta Pública</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/esclarecimentos-sobre-o-edital-disponibilizado-para-consulta-publica/019e510d-2643-7017-b914-de9462293f9e</t>
   </si>
   <si>
     <t>09/11/2022</t>
   </si>
   <si>
     <t>09/11/2022 08:28:30</t>
   </si>
@@ -7799,59 +8876,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q456"/>
+  <dimension ref="A1:X489"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -7859,17357 +8936,18779 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="B2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="D2" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="G2" t="s">
-        <v>21</v>
+        <v>28</v>
+      </c>
+      <c r="H2" t="s">
+        <v>28</v>
       </c>
       <c r="I2" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="J2" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="K2" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="L2" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="M2" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="N2" t="s">
+        <v>34</v>
+      </c>
+      <c r="O2" t="s">
+        <v>35</v>
+      </c>
+      <c r="P2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="A3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D3" t="s">
         <v>27</v>
       </c>
-      <c r="O2" t="s">
+      <c r="G3" t="s">
         <v>28</v>
       </c>
-      <c r="P2" t="s">
+      <c r="H3" t="s">
+        <v>28</v>
+      </c>
+      <c r="I3" t="s">
         <v>29</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      </c>
       <c r="J3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="K3" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="L3" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="M3" t="s">
-        <v>36</v>
+        <v>42</v>
+      </c>
+      <c r="N3" t="s">
+        <v>43</v>
+      </c>
+      <c r="O3" t="s">
+        <v>44</v>
       </c>
       <c r="P3" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:17">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="D4" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="I4" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="K4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="L4" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="M4" t="s">
-        <v>43</v>
+        <v>53</v>
+      </c>
+      <c r="N4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O4" t="s">
+        <v>55</v>
       </c>
       <c r="P4" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:17">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="C5" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="D5" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="G5" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="H5" t="s">
+        <v>61</v>
+      </c>
+      <c r="I5" t="s">
+        <v>62</v>
+      </c>
+      <c r="K5" t="s">
+        <v>63</v>
+      </c>
+      <c r="L5" t="s">
+        <v>32</v>
+      </c>
+      <c r="M5" t="s">
+        <v>64</v>
+      </c>
+      <c r="N5" t="s">
+        <v>65</v>
+      </c>
+      <c r="O5" t="s">
+        <v>66</v>
+      </c>
+      <c r="P5" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B6" t="s">
+        <v>69</v>
+      </c>
+      <c r="C6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D6" t="s">
+        <v>60</v>
+      </c>
+      <c r="G6" t="s">
+        <v>71</v>
+      </c>
+      <c r="I6" t="s">
+        <v>72</v>
+      </c>
+      <c r="K6" t="s">
+        <v>73</v>
+      </c>
+      <c r="L6" t="s">
+        <v>32</v>
+      </c>
+      <c r="M6" t="s">
+        <v>74</v>
+      </c>
+      <c r="N6" t="s">
+        <v>75</v>
+      </c>
+      <c r="O6" t="s">
+        <v>76</v>
+      </c>
+      <c r="P6" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
+      <c r="A7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B7" t="s">
+        <v>79</v>
+      </c>
+      <c r="C7" t="s">
+        <v>80</v>
+      </c>
+      <c r="D7" t="s">
         <v>49</v>
       </c>
-      <c r="I5" t="s">
-[...60 lines deleted...]
-      <c r="A7" t="s">
+      <c r="G7" t="s">
+        <v>81</v>
+      </c>
+      <c r="I7" t="s">
+        <v>82</v>
+      </c>
+      <c r="J7" t="s">
+        <v>83</v>
+      </c>
+      <c r="K7" t="s">
+        <v>84</v>
+      </c>
+      <c r="L7" t="s">
+        <v>32</v>
+      </c>
+      <c r="M7" t="s">
+        <v>85</v>
+      </c>
+      <c r="N7" t="s">
+        <v>86</v>
+      </c>
+      <c r="O7" t="s">
+        <v>87</v>
+      </c>
+      <c r="P7" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
+      <c r="A8" t="s">
+        <v>89</v>
+      </c>
+      <c r="B8" t="s">
+        <v>90</v>
+      </c>
+      <c r="C8" t="s">
+        <v>91</v>
+      </c>
+      <c r="D8" t="s">
+        <v>49</v>
+      </c>
+      <c r="G8" t="s">
+        <v>92</v>
+      </c>
+      <c r="I8" t="s">
+        <v>93</v>
+      </c>
+      <c r="J8" t="s">
+        <v>94</v>
+      </c>
+      <c r="K8" t="s">
+        <v>95</v>
+      </c>
+      <c r="L8" t="s">
+        <v>32</v>
+      </c>
+      <c r="M8" t="s">
+        <v>96</v>
+      </c>
+      <c r="N8" t="s">
+        <v>97</v>
+      </c>
+      <c r="O8" t="s">
+        <v>98</v>
+      </c>
+      <c r="P8" t="s">
+        <v>99</v>
+      </c>
+      <c r="R8" t="s">
+        <v>100</v>
+      </c>
+      <c r="S8" t="s">
+        <v>32</v>
+      </c>
+      <c r="T8" t="s">
+        <v>101</v>
+      </c>
+      <c r="U8" t="s">
+        <v>102</v>
+      </c>
+      <c r="V8" t="s">
+        <v>103</v>
+      </c>
+      <c r="W8" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
+      <c r="A9" t="s">
+        <v>105</v>
+      </c>
+      <c r="B9" t="s">
+        <v>106</v>
+      </c>
+      <c r="C9" t="s">
+        <v>107</v>
+      </c>
+      <c r="D9" t="s">
+        <v>49</v>
+      </c>
+      <c r="G9" t="s">
+        <v>81</v>
+      </c>
+      <c r="I9" t="s">
+        <v>108</v>
+      </c>
+      <c r="K9" t="s">
+        <v>109</v>
+      </c>
+      <c r="L9" t="s">
+        <v>32</v>
+      </c>
+      <c r="M9" t="s">
+        <v>110</v>
+      </c>
+      <c r="N9" t="s">
+        <v>111</v>
+      </c>
+      <c r="O9" t="s">
+        <v>112</v>
+      </c>
+      <c r="P9" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
+      <c r="A10" t="s">
+        <v>114</v>
+      </c>
+      <c r="B10" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" t="s">
+        <v>116</v>
+      </c>
+      <c r="D10" t="s">
+        <v>117</v>
+      </c>
+      <c r="G10" t="s">
+        <v>81</v>
+      </c>
+      <c r="I10" t="s">
+        <v>118</v>
+      </c>
+      <c r="K10" t="s">
+        <v>119</v>
+      </c>
+      <c r="L10" t="s">
+        <v>32</v>
+      </c>
+      <c r="M10" t="s">
+        <v>120</v>
+      </c>
+      <c r="N10" t="s">
+        <v>121</v>
+      </c>
+      <c r="O10" t="s">
+        <v>122</v>
+      </c>
+      <c r="P10" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
+      <c r="A11" t="s">
+        <v>124</v>
+      </c>
+      <c r="B11" t="s">
+        <v>125</v>
+      </c>
+      <c r="C11" t="s">
+        <v>126</v>
+      </c>
+      <c r="D11" t="s">
+        <v>127</v>
+      </c>
+      <c r="G11" t="s">
+        <v>81</v>
+      </c>
+      <c r="I11" t="s">
+        <v>128</v>
+      </c>
+      <c r="J11" t="s">
+        <v>129</v>
+      </c>
+      <c r="K11" t="s">
+        <v>130</v>
+      </c>
+      <c r="L11" t="s">
+        <v>32</v>
+      </c>
+      <c r="M11" t="s">
+        <v>131</v>
+      </c>
+      <c r="N11" t="s">
+        <v>132</v>
+      </c>
+      <c r="O11" t="s">
+        <v>133</v>
+      </c>
+      <c r="P11" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
+      <c r="A12" t="s">
+        <v>135</v>
+      </c>
+      <c r="B12" t="s">
+        <v>136</v>
+      </c>
+      <c r="C12" t="s">
+        <v>137</v>
+      </c>
+      <c r="D12" t="s">
+        <v>127</v>
+      </c>
+      <c r="G12" t="s">
+        <v>138</v>
+      </c>
+      <c r="I12" t="s">
+        <v>139</v>
+      </c>
+      <c r="J12" t="s">
+        <v>140</v>
+      </c>
+      <c r="K12" t="s">
+        <v>141</v>
+      </c>
+      <c r="L12" t="s">
+        <v>32</v>
+      </c>
+      <c r="M12" t="s">
+        <v>142</v>
+      </c>
+      <c r="N12" t="s">
+        <v>143</v>
+      </c>
+      <c r="O12" t="s">
+        <v>144</v>
+      </c>
+      <c r="P12" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
+      <c r="A13" t="s">
+        <v>146</v>
+      </c>
+      <c r="B13" t="s">
+        <v>147</v>
+      </c>
+      <c r="C13" t="s">
+        <v>148</v>
+      </c>
+      <c r="D13" t="s">
+        <v>127</v>
+      </c>
+      <c r="G13" t="s">
+        <v>149</v>
+      </c>
+      <c r="I13" t="s">
+        <v>150</v>
+      </c>
+      <c r="J13" t="s">
+        <v>151</v>
+      </c>
+      <c r="K13" t="s">
+        <v>152</v>
+      </c>
+      <c r="L13" t="s">
+        <v>32</v>
+      </c>
+      <c r="M13" t="s">
+        <v>153</v>
+      </c>
+      <c r="N13" t="s">
+        <v>154</v>
+      </c>
+      <c r="O13" t="s">
+        <v>155</v>
+      </c>
+      <c r="P13" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24">
+      <c r="A14" t="s">
+        <v>157</v>
+      </c>
+      <c r="B14" t="s">
+        <v>158</v>
+      </c>
+      <c r="C14" t="s">
+        <v>159</v>
+      </c>
+      <c r="D14" t="s">
+        <v>160</v>
+      </c>
+      <c r="G14" t="s">
+        <v>161</v>
+      </c>
+      <c r="I14" t="s">
+        <v>162</v>
+      </c>
+      <c r="J14" t="s">
+        <v>163</v>
+      </c>
+      <c r="K14" t="s">
+        <v>164</v>
+      </c>
+      <c r="L14" t="s">
+        <v>32</v>
+      </c>
+      <c r="M14" t="s">
+        <v>165</v>
+      </c>
+      <c r="N14" t="s">
+        <v>166</v>
+      </c>
+      <c r="O14" t="s">
+        <v>167</v>
+      </c>
+      <c r="P14" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
+      <c r="A15" t="s">
+        <v>169</v>
+      </c>
+      <c r="B15" t="s">
+        <v>170</v>
+      </c>
+      <c r="C15" t="s">
+        <v>171</v>
+      </c>
+      <c r="D15" t="s">
+        <v>160</v>
+      </c>
+      <c r="G15" t="s">
+        <v>172</v>
+      </c>
+      <c r="I15" t="s">
+        <v>173</v>
+      </c>
+      <c r="K15" t="s">
+        <v>174</v>
+      </c>
+      <c r="L15" t="s">
+        <v>32</v>
+      </c>
+      <c r="M15" t="s">
+        <v>175</v>
+      </c>
+      <c r="N15" t="s">
+        <v>176</v>
+      </c>
+      <c r="O15" t="s">
+        <v>177</v>
+      </c>
+      <c r="P15" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="A16" t="s">
+        <v>179</v>
+      </c>
+      <c r="B16" t="s">
+        <v>180</v>
+      </c>
+      <c r="C16" t="s">
+        <v>181</v>
+      </c>
+      <c r="D16" t="s">
+        <v>160</v>
+      </c>
+      <c r="G16" t="s">
+        <v>61</v>
+      </c>
+      <c r="I16" t="s">
+        <v>182</v>
+      </c>
+      <c r="K16" t="s">
+        <v>183</v>
+      </c>
+      <c r="L16" t="s">
+        <v>32</v>
+      </c>
+      <c r="M16" t="s">
+        <v>184</v>
+      </c>
+      <c r="N16" t="s">
+        <v>185</v>
+      </c>
+      <c r="O16" t="s">
+        <v>186</v>
+      </c>
+      <c r="P16" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
+      <c r="A17" t="s">
+        <v>188</v>
+      </c>
+      <c r="B17" t="s">
+        <v>189</v>
+      </c>
+      <c r="C17" t="s">
+        <v>190</v>
+      </c>
+      <c r="D17" t="s">
+        <v>160</v>
+      </c>
+      <c r="G17" t="s">
+        <v>71</v>
+      </c>
+      <c r="I17" t="s">
+        <v>191</v>
+      </c>
+      <c r="K17" t="s">
+        <v>192</v>
+      </c>
+      <c r="L17" t="s">
+        <v>32</v>
+      </c>
+      <c r="M17" t="s">
+        <v>193</v>
+      </c>
+      <c r="N17" t="s">
+        <v>194</v>
+      </c>
+      <c r="O17" t="s">
+        <v>195</v>
+      </c>
+      <c r="P17" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24">
+      <c r="A18" t="s">
+        <v>197</v>
+      </c>
+      <c r="B18" t="s">
+        <v>198</v>
+      </c>
+      <c r="C18" t="s">
+        <v>199</v>
+      </c>
+      <c r="D18" t="s">
+        <v>160</v>
+      </c>
+      <c r="G18" t="s">
+        <v>200</v>
+      </c>
+      <c r="I18" t="s">
+        <v>201</v>
+      </c>
+      <c r="J18" t="s">
+        <v>202</v>
+      </c>
+      <c r="K18" t="s">
+        <v>203</v>
+      </c>
+      <c r="L18" t="s">
+        <v>32</v>
+      </c>
+      <c r="M18" t="s">
+        <v>204</v>
+      </c>
+      <c r="N18" t="s">
+        <v>205</v>
+      </c>
+      <c r="O18" t="s">
+        <v>206</v>
+      </c>
+      <c r="P18" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24">
+      <c r="A19" t="s">
+        <v>208</v>
+      </c>
+      <c r="B19" t="s">
+        <v>209</v>
+      </c>
+      <c r="C19" t="s">
+        <v>210</v>
+      </c>
+      <c r="D19" t="s">
+        <v>160</v>
+      </c>
+      <c r="G19" t="s">
+        <v>211</v>
+      </c>
+      <c r="I19" t="s">
+        <v>212</v>
+      </c>
+      <c r="K19" t="s">
+        <v>213</v>
+      </c>
+      <c r="L19" t="s">
+        <v>32</v>
+      </c>
+      <c r="M19" t="s">
+        <v>214</v>
+      </c>
+      <c r="N19" t="s">
+        <v>215</v>
+      </c>
+      <c r="O19" t="s">
+        <v>216</v>
+      </c>
+      <c r="P19" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24">
+      <c r="A20" t="s">
+        <v>218</v>
+      </c>
+      <c r="B20" t="s">
+        <v>219</v>
+      </c>
+      <c r="C20" t="s">
+        <v>220</v>
+      </c>
+      <c r="D20" t="s">
+        <v>160</v>
+      </c>
+      <c r="G20" t="s">
+        <v>221</v>
+      </c>
+      <c r="I20" t="s">
+        <v>222</v>
+      </c>
+      <c r="K20" t="s">
+        <v>223</v>
+      </c>
+      <c r="L20" t="s">
+        <v>32</v>
+      </c>
+      <c r="M20" t="s">
+        <v>224</v>
+      </c>
+      <c r="N20" t="s">
+        <v>225</v>
+      </c>
+      <c r="O20" t="s">
+        <v>226</v>
+      </c>
+      <c r="P20" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24">
+      <c r="A21" t="s">
+        <v>228</v>
+      </c>
+      <c r="B21" t="s">
+        <v>229</v>
+      </c>
+      <c r="C21" t="s">
+        <v>230</v>
+      </c>
+      <c r="D21" t="s">
+        <v>231</v>
+      </c>
+      <c r="G21" t="s">
+        <v>161</v>
+      </c>
+      <c r="I21" t="s">
+        <v>232</v>
+      </c>
+      <c r="J21" t="s">
+        <v>233</v>
+      </c>
+      <c r="K21" t="s">
+        <v>234</v>
+      </c>
+      <c r="L21" t="s">
+        <v>32</v>
+      </c>
+      <c r="M21" t="s">
+        <v>235</v>
+      </c>
+      <c r="N21" t="s">
+        <v>236</v>
+      </c>
+      <c r="O21" t="s">
+        <v>237</v>
+      </c>
+      <c r="P21" t="s">
+        <v>238</v>
+      </c>
+      <c r="R21" t="s">
+        <v>239</v>
+      </c>
+      <c r="S21" t="s">
+        <v>32</v>
+      </c>
+      <c r="T21" t="s">
+        <v>240</v>
+      </c>
+      <c r="U21" t="s">
+        <v>241</v>
+      </c>
+      <c r="V21" t="s">
+        <v>242</v>
+      </c>
+      <c r="W21" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
+      <c r="A22" t="s">
+        <v>243</v>
+      </c>
+      <c r="B22" t="s">
+        <v>244</v>
+      </c>
+      <c r="C22" t="s">
+        <v>245</v>
+      </c>
+      <c r="D22" t="s">
+        <v>246</v>
+      </c>
+      <c r="G22" t="s">
+        <v>161</v>
+      </c>
+      <c r="I22" t="s">
+        <v>247</v>
+      </c>
+      <c r="K22" t="s">
+        <v>248</v>
+      </c>
+      <c r="L22" t="s">
+        <v>32</v>
+      </c>
+      <c r="M22" t="s">
+        <v>249</v>
+      </c>
+      <c r="N22" t="s">
+        <v>250</v>
+      </c>
+      <c r="O22" t="s">
+        <v>251</v>
+      </c>
+      <c r="P22" t="s">
+        <v>252</v>
+      </c>
+      <c r="R22" t="s">
+        <v>253</v>
+      </c>
+      <c r="S22" t="s">
+        <v>32</v>
+      </c>
+      <c r="T22" t="s">
+        <v>254</v>
+      </c>
+      <c r="U22" t="s">
+        <v>255</v>
+      </c>
+      <c r="V22" t="s">
+        <v>256</v>
+      </c>
+      <c r="W22" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24">
+      <c r="A23" t="s">
+        <v>257</v>
+      </c>
+      <c r="B23" t="s">
+        <v>258</v>
+      </c>
+      <c r="C23" t="s">
+        <v>259</v>
+      </c>
+      <c r="D23" t="s">
+        <v>246</v>
+      </c>
+      <c r="G23" t="s">
+        <v>161</v>
+      </c>
+      <c r="I23" t="s">
+        <v>260</v>
+      </c>
+      <c r="K23" t="s">
+        <v>261</v>
+      </c>
+      <c r="L23" t="s">
+        <v>32</v>
+      </c>
+      <c r="M23" t="s">
+        <v>262</v>
+      </c>
+      <c r="N23" t="s">
+        <v>263</v>
+      </c>
+      <c r="O23" t="s">
+        <v>264</v>
+      </c>
+      <c r="P23" t="s">
+        <v>265</v>
+      </c>
+      <c r="R23" t="s">
+        <v>266</v>
+      </c>
+      <c r="S23" t="s">
+        <v>32</v>
+      </c>
+      <c r="T23" t="s">
+        <v>267</v>
+      </c>
+      <c r="U23" t="s">
+        <v>268</v>
+      </c>
+      <c r="V23" t="s">
+        <v>269</v>
+      </c>
+      <c r="W23" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
+      <c r="A24" t="s">
+        <v>270</v>
+      </c>
+      <c r="B24" t="s">
+        <v>271</v>
+      </c>
+      <c r="C24" t="s">
+        <v>272</v>
+      </c>
+      <c r="D24" t="s">
+        <v>246</v>
+      </c>
+      <c r="G24" t="s">
+        <v>161</v>
+      </c>
+      <c r="I24" t="s">
+        <v>273</v>
+      </c>
+      <c r="J24" t="s">
+        <v>274</v>
+      </c>
+      <c r="K24" t="s">
+        <v>275</v>
+      </c>
+      <c r="L24" t="s">
+        <v>32</v>
+      </c>
+      <c r="M24" t="s">
+        <v>276</v>
+      </c>
+      <c r="N24" t="s">
+        <v>277</v>
+      </c>
+      <c r="O24" t="s">
+        <v>278</v>
+      </c>
+      <c r="P24" t="s">
+        <v>279</v>
+      </c>
+      <c r="R24" t="s">
+        <v>280</v>
+      </c>
+      <c r="S24" t="s">
+        <v>32</v>
+      </c>
+      <c r="T24" t="s">
+        <v>281</v>
+      </c>
+      <c r="U24" t="s">
+        <v>282</v>
+      </c>
+      <c r="V24" t="s">
+        <v>283</v>
+      </c>
+      <c r="W24" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24">
+      <c r="A25" t="s">
+        <v>284</v>
+      </c>
+      <c r="B25" t="s">
+        <v>285</v>
+      </c>
+      <c r="C25" t="s">
+        <v>286</v>
+      </c>
+      <c r="D25" t="s">
+        <v>287</v>
+      </c>
+      <c r="G25" t="s">
+        <v>81</v>
+      </c>
+      <c r="H25" t="s">
+        <v>81</v>
+      </c>
+      <c r="I25" t="s">
+        <v>288</v>
+      </c>
+      <c r="K25" t="s">
+        <v>289</v>
+      </c>
+      <c r="L25" t="s">
+        <v>32</v>
+      </c>
+      <c r="M25" t="s">
+        <v>290</v>
+      </c>
+      <c r="N25" t="s">
+        <v>291</v>
+      </c>
+      <c r="O25" t="s">
+        <v>292</v>
+      </c>
+      <c r="P25" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24">
+      <c r="A26" t="s">
+        <v>294</v>
+      </c>
+      <c r="B26" t="s">
+        <v>295</v>
+      </c>
+      <c r="C26" t="s">
+        <v>296</v>
+      </c>
+      <c r="D26" t="s">
+        <v>297</v>
+      </c>
+      <c r="G26" t="s">
+        <v>81</v>
+      </c>
+      <c r="H26" t="s">
+        <v>81</v>
+      </c>
+      <c r="I26" t="s">
+        <v>288</v>
+      </c>
+      <c r="K26" t="s">
+        <v>298</v>
+      </c>
+      <c r="L26" t="s">
+        <v>32</v>
+      </c>
+      <c r="M26" t="s">
+        <v>299</v>
+      </c>
+      <c r="N26" t="s">
+        <v>300</v>
+      </c>
+      <c r="O26" t="s">
+        <v>301</v>
+      </c>
+      <c r="P26" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24">
+      <c r="A27" t="s">
+        <v>303</v>
+      </c>
+      <c r="B27" t="s">
+        <v>304</v>
+      </c>
+      <c r="C27" t="s">
+        <v>305</v>
+      </c>
+      <c r="D27" t="s">
+        <v>306</v>
+      </c>
+      <c r="G27" t="s">
+        <v>307</v>
+      </c>
+      <c r="I27" t="s">
+        <v>308</v>
+      </c>
+      <c r="J27" t="s">
+        <v>309</v>
+      </c>
+      <c r="K27" t="s">
+        <v>310</v>
+      </c>
+      <c r="L27" t="s">
+        <v>32</v>
+      </c>
+      <c r="M27" t="s">
+        <v>311</v>
+      </c>
+      <c r="N27" t="s">
+        <v>312</v>
+      </c>
+      <c r="O27" t="s">
+        <v>313</v>
+      </c>
+      <c r="P27" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24">
+      <c r="A28" t="s">
+        <v>315</v>
+      </c>
+      <c r="B28" t="s">
+        <v>316</v>
+      </c>
+      <c r="C28" t="s">
+        <v>317</v>
+      </c>
+      <c r="D28" t="s">
+        <v>318</v>
+      </c>
+      <c r="G28" t="s">
+        <v>319</v>
+      </c>
+      <c r="I28" t="s">
+        <v>320</v>
+      </c>
+      <c r="K28" t="s">
+        <v>321</v>
+      </c>
+      <c r="L28" t="s">
+        <v>32</v>
+      </c>
+      <c r="M28" t="s">
+        <v>322</v>
+      </c>
+      <c r="N28" t="s">
+        <v>323</v>
+      </c>
+      <c r="O28" t="s">
+        <v>324</v>
+      </c>
+      <c r="P28" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24">
+      <c r="A29" t="s">
+        <v>326</v>
+      </c>
+      <c r="B29" t="s">
+        <v>327</v>
+      </c>
+      <c r="C29" t="s">
+        <v>328</v>
+      </c>
+      <c r="D29" t="s">
+        <v>306</v>
+      </c>
+      <c r="G29" t="s">
+        <v>329</v>
+      </c>
+      <c r="I29" t="s">
+        <v>330</v>
+      </c>
+      <c r="J29" t="s">
+        <v>331</v>
+      </c>
+      <c r="K29" t="s">
+        <v>332</v>
+      </c>
+      <c r="L29" t="s">
+        <v>32</v>
+      </c>
+      <c r="M29" t="s">
+        <v>333</v>
+      </c>
+      <c r="N29" t="s">
+        <v>334</v>
+      </c>
+      <c r="O29" t="s">
+        <v>335</v>
+      </c>
+      <c r="P29" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24">
+      <c r="A30" t="s">
+        <v>337</v>
+      </c>
+      <c r="B30" t="s">
+        <v>338</v>
+      </c>
+      <c r="C30" t="s">
+        <v>339</v>
+      </c>
+      <c r="D30" t="s">
+        <v>340</v>
+      </c>
+      <c r="G30" t="s">
+        <v>138</v>
+      </c>
+      <c r="I30" t="s">
+        <v>341</v>
+      </c>
+      <c r="K30" t="s">
+        <v>342</v>
+      </c>
+      <c r="L30" t="s">
+        <v>32</v>
+      </c>
+      <c r="M30" t="s">
+        <v>343</v>
+      </c>
+      <c r="N30" t="s">
+        <v>344</v>
+      </c>
+      <c r="O30" t="s">
+        <v>345</v>
+      </c>
+      <c r="P30" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24">
+      <c r="A31" t="s">
+        <v>347</v>
+      </c>
+      <c r="B31" t="s">
+        <v>348</v>
+      </c>
+      <c r="C31" t="s">
+        <v>349</v>
+      </c>
+      <c r="D31" t="s">
+        <v>340</v>
+      </c>
+      <c r="G31" t="s">
+        <v>350</v>
+      </c>
+      <c r="I31" t="s">
+        <v>351</v>
+      </c>
+      <c r="J31" t="s">
+        <v>352</v>
+      </c>
+      <c r="K31" t="s">
+        <v>353</v>
+      </c>
+      <c r="L31" t="s">
+        <v>32</v>
+      </c>
+      <c r="M31" t="s">
+        <v>354</v>
+      </c>
+      <c r="N31" t="s">
+        <v>344</v>
+      </c>
+      <c r="O31" t="s">
+        <v>345</v>
+      </c>
+      <c r="P31" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24">
+      <c r="A32" t="s">
+        <v>356</v>
+      </c>
+      <c r="B32" t="s">
+        <v>357</v>
+      </c>
+      <c r="C32" t="s">
+        <v>358</v>
+      </c>
+      <c r="D32" t="s">
+        <v>340</v>
+      </c>
+      <c r="G32" t="s">
+        <v>359</v>
+      </c>
+      <c r="I32" t="s">
+        <v>360</v>
+      </c>
+      <c r="K32" t="s">
+        <v>361</v>
+      </c>
+      <c r="L32" t="s">
+        <v>32</v>
+      </c>
+      <c r="M32" t="s">
+        <v>362</v>
+      </c>
+      <c r="N32" t="s">
+        <v>363</v>
+      </c>
+      <c r="O32" t="s">
+        <v>364</v>
+      </c>
+      <c r="P32" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24">
+      <c r="A33" t="s">
+        <v>366</v>
+      </c>
+      <c r="B33" t="s">
+        <v>367</v>
+      </c>
+      <c r="C33" t="s">
+        <v>368</v>
+      </c>
+      <c r="D33" t="s">
+        <v>340</v>
+      </c>
+      <c r="G33" t="s">
+        <v>369</v>
+      </c>
+      <c r="I33" t="s">
+        <v>370</v>
+      </c>
+      <c r="K33" t="s">
+        <v>371</v>
+      </c>
+      <c r="L33" t="s">
+        <v>32</v>
+      </c>
+      <c r="M33" t="s">
+        <v>372</v>
+      </c>
+      <c r="N33" t="s">
+        <v>363</v>
+      </c>
+      <c r="O33" t="s">
+        <v>364</v>
+      </c>
+      <c r="P33" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24">
+      <c r="A34" t="s">
+        <v>374</v>
+      </c>
+      <c r="B34" t="s">
+        <v>375</v>
+      </c>
+      <c r="C34" t="s">
+        <v>376</v>
+      </c>
+      <c r="D34" t="s">
         <v>60</v>
       </c>
-      <c r="B7" t="s">
-[...496 lines deleted...]
-      <c r="C20" t="s">
+      <c r="G34" t="s">
+        <v>377</v>
+      </c>
+      <c r="I34" t="s">
+        <v>378</v>
+      </c>
+      <c r="J34" t="s">
+        <v>379</v>
+      </c>
+      <c r="K34" t="s">
+        <v>380</v>
+      </c>
+      <c r="L34" t="s">
+        <v>32</v>
+      </c>
+      <c r="M34" t="s">
+        <v>381</v>
+      </c>
+      <c r="N34" t="s">
+        <v>382</v>
+      </c>
+      <c r="O34" t="s">
+        <v>383</v>
+      </c>
+      <c r="P34" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24">
+      <c r="A35" t="s">
+        <v>385</v>
+      </c>
+      <c r="B35" t="s">
+        <v>386</v>
+      </c>
+      <c r="C35" t="s">
+        <v>387</v>
+      </c>
+      <c r="D35" t="s">
+        <v>388</v>
+      </c>
+      <c r="G35" t="s">
         <v>138</v>
       </c>
-      <c r="D20" t="s">
-[...382 lines deleted...]
-      <c r="G30" t="s">
+      <c r="I35" t="s">
+        <v>389</v>
+      </c>
+      <c r="J35" t="s">
+        <v>390</v>
+      </c>
+      <c r="K35" t="s">
+        <v>391</v>
+      </c>
+      <c r="L35" t="s">
+        <v>32</v>
+      </c>
+      <c r="M35" t="s">
+        <v>392</v>
+      </c>
+      <c r="N35" t="s">
+        <v>393</v>
+      </c>
+      <c r="O35" t="s">
+        <v>394</v>
+      </c>
+      <c r="P35" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="36" spans="1:24">
+      <c r="A36" t="s">
+        <v>396</v>
+      </c>
+      <c r="B36" t="s">
+        <v>397</v>
+      </c>
+      <c r="C36" t="s">
+        <v>398</v>
+      </c>
+      <c r="D36" t="s">
+        <v>399</v>
+      </c>
+      <c r="G36" t="s">
+        <v>377</v>
+      </c>
+      <c r="I36" t="s">
+        <v>400</v>
+      </c>
+      <c r="J36" t="s">
+        <v>400</v>
+      </c>
+      <c r="K36" t="s">
+        <v>397</v>
+      </c>
+      <c r="L36" t="s">
+        <v>32</v>
+      </c>
+      <c r="M36" t="s">
+        <v>401</v>
+      </c>
+      <c r="P36" t="s">
+        <v>400</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24">
+      <c r="A37" t="s">
+        <v>402</v>
+      </c>
+      <c r="B37" t="s">
+        <v>403</v>
+      </c>
+      <c r="C37" t="s">
+        <v>404</v>
+      </c>
+      <c r="D37" t="s">
+        <v>405</v>
+      </c>
+      <c r="G37" t="s">
+        <v>406</v>
+      </c>
+      <c r="I37" t="s">
+        <v>407</v>
+      </c>
+      <c r="J37" t="s">
+        <v>407</v>
+      </c>
+      <c r="K37" t="s">
+        <v>403</v>
+      </c>
+      <c r="L37" t="s">
+        <v>32</v>
+      </c>
+      <c r="M37" t="s">
+        <v>408</v>
+      </c>
+      <c r="P37" t="s">
+        <v>407</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24">
+      <c r="A38" t="s">
+        <v>409</v>
+      </c>
+      <c r="B38" t="s">
+        <v>410</v>
+      </c>
+      <c r="C38" t="s">
+        <v>411</v>
+      </c>
+      <c r="D38" t="s">
+        <v>306</v>
+      </c>
+      <c r="G38" t="s">
+        <v>412</v>
+      </c>
+      <c r="I38" t="s">
+        <v>413</v>
+      </c>
+      <c r="J38" t="s">
+        <v>414</v>
+      </c>
+      <c r="K38" t="s">
+        <v>410</v>
+      </c>
+      <c r="L38" t="s">
+        <v>32</v>
+      </c>
+      <c r="M38" t="s">
+        <v>415</v>
+      </c>
+      <c r="P38" t="s">
+        <v>413</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="39" spans="1:24">
+      <c r="A39" t="s">
+        <v>416</v>
+      </c>
+      <c r="B39" t="s">
+        <v>417</v>
+      </c>
+      <c r="C39" t="s">
+        <v>418</v>
+      </c>
+      <c r="D39" t="s">
+        <v>419</v>
+      </c>
+      <c r="G39" t="s">
+        <v>420</v>
+      </c>
+      <c r="I39" t="s">
+        <v>421</v>
+      </c>
+      <c r="J39" t="s">
+        <v>421</v>
+      </c>
+      <c r="K39" t="s">
+        <v>417</v>
+      </c>
+      <c r="L39" t="s">
+        <v>32</v>
+      </c>
+      <c r="M39" t="s">
+        <v>422</v>
+      </c>
+      <c r="P39" t="s">
+        <v>421</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24">
+      <c r="A40" t="s">
+        <v>423</v>
+      </c>
+      <c r="B40" t="s">
+        <v>424</v>
+      </c>
+      <c r="C40" t="s">
+        <v>425</v>
+      </c>
+      <c r="D40" t="s">
+        <v>419</v>
+      </c>
+      <c r="G40" t="s">
+        <v>420</v>
+      </c>
+      <c r="I40" t="s">
+        <v>426</v>
+      </c>
+      <c r="J40" t="s">
+        <v>426</v>
+      </c>
+      <c r="K40" t="s">
+        <v>424</v>
+      </c>
+      <c r="L40" t="s">
+        <v>32</v>
+      </c>
+      <c r="M40" t="s">
+        <v>427</v>
+      </c>
+      <c r="P40" t="s">
+        <v>426</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="41" spans="1:24">
+      <c r="A41" t="s">
+        <v>428</v>
+      </c>
+      <c r="B41" t="s">
+        <v>429</v>
+      </c>
+      <c r="C41" t="s">
+        <v>430</v>
+      </c>
+      <c r="D41" t="s">
+        <v>419</v>
+      </c>
+      <c r="G41" t="s">
+        <v>431</v>
+      </c>
+      <c r="I41" t="s">
+        <v>432</v>
+      </c>
+      <c r="J41" t="s">
+        <v>432</v>
+      </c>
+      <c r="K41" t="s">
+        <v>429</v>
+      </c>
+      <c r="L41" t="s">
+        <v>32</v>
+      </c>
+      <c r="M41" t="s">
+        <v>433</v>
+      </c>
+      <c r="P41" t="s">
+        <v>432</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="42" spans="1:24">
+      <c r="A42" t="s">
+        <v>434</v>
+      </c>
+      <c r="B42" t="s">
+        <v>435</v>
+      </c>
+      <c r="C42" t="s">
+        <v>436</v>
+      </c>
+      <c r="D42" t="s">
+        <v>419</v>
+      </c>
+      <c r="G42" t="s">
+        <v>431</v>
+      </c>
+      <c r="I42" t="s">
+        <v>437</v>
+      </c>
+      <c r="J42" t="s">
+        <v>437</v>
+      </c>
+      <c r="K42" t="s">
+        <v>435</v>
+      </c>
+      <c r="L42" t="s">
+        <v>32</v>
+      </c>
+      <c r="M42" t="s">
+        <v>438</v>
+      </c>
+      <c r="P42" t="s">
+        <v>437</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="43" spans="1:24">
+      <c r="A43" t="s">
+        <v>439</v>
+      </c>
+      <c r="B43" t="s">
+        <v>440</v>
+      </c>
+      <c r="C43" t="s">
+        <v>441</v>
+      </c>
+      <c r="D43" t="s">
+        <v>419</v>
+      </c>
+      <c r="G43" t="s">
+        <v>442</v>
+      </c>
+      <c r="I43" t="s">
+        <v>443</v>
+      </c>
+      <c r="J43" t="s">
+        <v>443</v>
+      </c>
+      <c r="K43" t="s">
+        <v>440</v>
+      </c>
+      <c r="L43" t="s">
+        <v>32</v>
+      </c>
+      <c r="M43" t="s">
+        <v>444</v>
+      </c>
+      <c r="P43" t="s">
+        <v>443</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="44" spans="1:24">
+      <c r="A44" t="s">
+        <v>445</v>
+      </c>
+      <c r="B44" t="s">
+        <v>446</v>
+      </c>
+      <c r="C44" t="s">
+        <v>447</v>
+      </c>
+      <c r="D44" t="s">
+        <v>419</v>
+      </c>
+      <c r="G44" t="s">
+        <v>448</v>
+      </c>
+      <c r="I44" t="s">
+        <v>449</v>
+      </c>
+      <c r="J44" t="s">
+        <v>449</v>
+      </c>
+      <c r="K44" t="s">
+        <v>446</v>
+      </c>
+      <c r="L44" t="s">
+        <v>32</v>
+      </c>
+      <c r="M44" t="s">
+        <v>450</v>
+      </c>
+      <c r="P44" t="s">
+        <v>449</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="45" spans="1:24">
+      <c r="A45" t="s">
+        <v>451</v>
+      </c>
+      <c r="B45" t="s">
+        <v>452</v>
+      </c>
+      <c r="C45" t="s">
+        <v>453</v>
+      </c>
+      <c r="D45" t="s">
+        <v>454</v>
+      </c>
+      <c r="G45" t="s">
+        <v>448</v>
+      </c>
+      <c r="I45" t="s">
+        <v>455</v>
+      </c>
+      <c r="J45" t="s">
+        <v>455</v>
+      </c>
+      <c r="K45" t="s">
+        <v>452</v>
+      </c>
+      <c r="L45" t="s">
+        <v>32</v>
+      </c>
+      <c r="M45" t="s">
+        <v>456</v>
+      </c>
+      <c r="P45" t="s">
+        <v>455</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="46" spans="1:24">
+      <c r="A46" t="s">
+        <v>457</v>
+      </c>
+      <c r="B46" t="s">
+        <v>458</v>
+      </c>
+      <c r="C46" t="s">
+        <v>459</v>
+      </c>
+      <c r="D46" t="s">
+        <v>460</v>
+      </c>
+      <c r="G46" t="s">
+        <v>448</v>
+      </c>
+      <c r="I46" t="s">
+        <v>461</v>
+      </c>
+      <c r="J46" t="s">
+        <v>461</v>
+      </c>
+      <c r="K46" t="s">
+        <v>458</v>
+      </c>
+      <c r="L46" t="s">
+        <v>32</v>
+      </c>
+      <c r="M46" t="s">
+        <v>462</v>
+      </c>
+      <c r="P46" t="s">
+        <v>461</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="47" spans="1:24">
+      <c r="A47" t="s">
+        <v>463</v>
+      </c>
+      <c r="B47" t="s">
+        <v>464</v>
+      </c>
+      <c r="C47" t="s">
+        <v>465</v>
+      </c>
+      <c r="D47" t="s">
+        <v>287</v>
+      </c>
+      <c r="G47" t="s">
+        <v>466</v>
+      </c>
+      <c r="I47" t="s">
+        <v>467</v>
+      </c>
+      <c r="J47" t="s">
+        <v>467</v>
+      </c>
+      <c r="K47" t="s">
+        <v>464</v>
+      </c>
+      <c r="L47" t="s">
+        <v>32</v>
+      </c>
+      <c r="M47" t="s">
+        <v>468</v>
+      </c>
+      <c r="P47" t="s">
+        <v>467</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="48" spans="1:24">
+      <c r="A48" t="s">
+        <v>469</v>
+      </c>
+      <c r="B48" t="s">
+        <v>470</v>
+      </c>
+      <c r="C48" t="s">
+        <v>471</v>
+      </c>
+      <c r="D48" t="s">
+        <v>287</v>
+      </c>
+      <c r="G48" t="s">
+        <v>472</v>
+      </c>
+      <c r="I48" t="s">
+        <v>473</v>
+      </c>
+      <c r="J48" t="s">
+        <v>473</v>
+      </c>
+      <c r="K48" t="s">
+        <v>470</v>
+      </c>
+      <c r="L48" t="s">
+        <v>32</v>
+      </c>
+      <c r="M48" t="s">
+        <v>474</v>
+      </c>
+      <c r="P48" t="s">
+        <v>473</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="49" spans="1:24">
+      <c r="A49" t="s">
+        <v>475</v>
+      </c>
+      <c r="B49" t="s">
+        <v>476</v>
+      </c>
+      <c r="C49" t="s">
+        <v>477</v>
+      </c>
+      <c r="D49" t="s">
+        <v>297</v>
+      </c>
+      <c r="G49" t="s">
+        <v>478</v>
+      </c>
+      <c r="I49" t="s">
+        <v>479</v>
+      </c>
+      <c r="J49" t="s">
+        <v>479</v>
+      </c>
+      <c r="K49" t="s">
+        <v>476</v>
+      </c>
+      <c r="L49" t="s">
+        <v>32</v>
+      </c>
+      <c r="M49" t="s">
+        <v>480</v>
+      </c>
+      <c r="P49" t="s">
+        <v>479</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="50" spans="1:24">
+      <c r="A50" t="s">
+        <v>481</v>
+      </c>
+      <c r="B50" t="s">
+        <v>482</v>
+      </c>
+      <c r="C50" t="s">
+        <v>483</v>
+      </c>
+      <c r="D50" t="s">
+        <v>297</v>
+      </c>
+      <c r="G50" t="s">
+        <v>466</v>
+      </c>
+      <c r="I50" t="s">
+        <v>484</v>
+      </c>
+      <c r="J50" t="s">
+        <v>484</v>
+      </c>
+      <c r="K50" t="s">
+        <v>482</v>
+      </c>
+      <c r="L50" t="s">
+        <v>32</v>
+      </c>
+      <c r="M50" t="s">
+        <v>485</v>
+      </c>
+      <c r="P50" t="s">
+        <v>484</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="51" spans="1:24">
+      <c r="A51" t="s">
+        <v>486</v>
+      </c>
+      <c r="B51" t="s">
+        <v>487</v>
+      </c>
+      <c r="C51" t="s">
+        <v>488</v>
+      </c>
+      <c r="D51" t="s">
+        <v>297</v>
+      </c>
+      <c r="G51" t="s">
+        <v>489</v>
+      </c>
+      <c r="I51" t="s">
+        <v>490</v>
+      </c>
+      <c r="J51" t="s">
+        <v>490</v>
+      </c>
+      <c r="K51" t="s">
+        <v>487</v>
+      </c>
+      <c r="L51" t="s">
+        <v>32</v>
+      </c>
+      <c r="M51" t="s">
+        <v>491</v>
+      </c>
+      <c r="P51" t="s">
+        <v>490</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="52" spans="1:24">
+      <c r="A52" t="s">
+        <v>492</v>
+      </c>
+      <c r="B52" t="s">
+        <v>493</v>
+      </c>
+      <c r="C52" t="s">
+        <v>494</v>
+      </c>
+      <c r="D52" t="s">
+        <v>297</v>
+      </c>
+      <c r="G52" t="s">
+        <v>472</v>
+      </c>
+      <c r="I52" t="s">
+        <v>495</v>
+      </c>
+      <c r="J52" t="s">
+        <v>495</v>
+      </c>
+      <c r="K52" t="s">
+        <v>493</v>
+      </c>
+      <c r="L52" t="s">
+        <v>32</v>
+      </c>
+      <c r="M52" t="s">
+        <v>496</v>
+      </c>
+      <c r="P52" t="s">
+        <v>495</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="53" spans="1:24">
+      <c r="A53" t="s">
+        <v>497</v>
+      </c>
+      <c r="B53" t="s">
+        <v>498</v>
+      </c>
+      <c r="C53" t="s">
+        <v>499</v>
+      </c>
+      <c r="D53" t="s">
+        <v>297</v>
+      </c>
+      <c r="G53" t="s">
+        <v>500</v>
+      </c>
+      <c r="I53" t="s">
+        <v>501</v>
+      </c>
+      <c r="J53" t="s">
+        <v>501</v>
+      </c>
+      <c r="K53" t="s">
+        <v>498</v>
+      </c>
+      <c r="L53" t="s">
+        <v>32</v>
+      </c>
+      <c r="M53" t="s">
+        <v>502</v>
+      </c>
+      <c r="P53" t="s">
+        <v>501</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="54" spans="1:24">
+      <c r="A54" t="s">
+        <v>503</v>
+      </c>
+      <c r="B54" t="s">
+        <v>504</v>
+      </c>
+      <c r="C54" t="s">
+        <v>505</v>
+      </c>
+      <c r="D54" t="s">
+        <v>506</v>
+      </c>
+      <c r="G54" t="s">
+        <v>507</v>
+      </c>
+      <c r="I54" t="s">
+        <v>508</v>
+      </c>
+      <c r="J54" t="s">
+        <v>508</v>
+      </c>
+      <c r="K54" t="s">
+        <v>504</v>
+      </c>
+      <c r="L54" t="s">
+        <v>32</v>
+      </c>
+      <c r="M54" t="s">
+        <v>509</v>
+      </c>
+      <c r="P54" t="s">
+        <v>508</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="55" spans="1:24">
+      <c r="A55" t="s">
+        <v>510</v>
+      </c>
+      <c r="B55" t="s">
+        <v>511</v>
+      </c>
+      <c r="C55" t="s">
+        <v>512</v>
+      </c>
+      <c r="D55" t="s">
+        <v>506</v>
+      </c>
+      <c r="G55" t="s">
+        <v>513</v>
+      </c>
+      <c r="I55" t="s">
+        <v>514</v>
+      </c>
+      <c r="J55" t="s">
+        <v>514</v>
+      </c>
+      <c r="K55" t="s">
+        <v>511</v>
+      </c>
+      <c r="L55" t="s">
+        <v>32</v>
+      </c>
+      <c r="M55" t="s">
+        <v>515</v>
+      </c>
+      <c r="P55" t="s">
+        <v>514</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="56" spans="1:24">
+      <c r="A56" t="s">
+        <v>516</v>
+      </c>
+      <c r="B56" t="s">
+        <v>517</v>
+      </c>
+      <c r="C56" t="s">
+        <v>518</v>
+      </c>
+      <c r="D56" t="s">
+        <v>506</v>
+      </c>
+      <c r="G56" t="s">
+        <v>519</v>
+      </c>
+      <c r="I56" t="s">
+        <v>520</v>
+      </c>
+      <c r="J56" t="s">
+        <v>520</v>
+      </c>
+      <c r="K56" t="s">
+        <v>517</v>
+      </c>
+      <c r="L56" t="s">
+        <v>32</v>
+      </c>
+      <c r="M56" t="s">
+        <v>521</v>
+      </c>
+      <c r="P56" t="s">
+        <v>520</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="57" spans="1:24">
+      <c r="A57" t="s">
+        <v>522</v>
+      </c>
+      <c r="B57" t="s">
+        <v>523</v>
+      </c>
+      <c r="C57" t="s">
+        <v>524</v>
+      </c>
+      <c r="D57" t="s">
+        <v>506</v>
+      </c>
+      <c r="G57" t="s">
+        <v>525</v>
+      </c>
+      <c r="I57" t="s">
+        <v>526</v>
+      </c>
+      <c r="J57" t="s">
+        <v>526</v>
+      </c>
+      <c r="K57" t="s">
+        <v>523</v>
+      </c>
+      <c r="L57" t="s">
+        <v>32</v>
+      </c>
+      <c r="M57" t="s">
+        <v>527</v>
+      </c>
+      <c r="P57" t="s">
+        <v>526</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="58" spans="1:24">
+      <c r="A58" t="s">
+        <v>528</v>
+      </c>
+      <c r="B58" t="s">
+        <v>529</v>
+      </c>
+      <c r="C58" t="s">
+        <v>530</v>
+      </c>
+      <c r="D58" t="s">
+        <v>506</v>
+      </c>
+      <c r="G58" t="s">
+        <v>531</v>
+      </c>
+      <c r="I58" t="s">
+        <v>532</v>
+      </c>
+      <c r="J58" t="s">
+        <v>532</v>
+      </c>
+      <c r="K58" t="s">
+        <v>529</v>
+      </c>
+      <c r="L58" t="s">
+        <v>32</v>
+      </c>
+      <c r="M58" t="s">
+        <v>533</v>
+      </c>
+      <c r="P58" t="s">
+        <v>532</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="59" spans="1:24">
+      <c r="A59" t="s">
+        <v>534</v>
+      </c>
+      <c r="B59" t="s">
+        <v>535</v>
+      </c>
+      <c r="C59" t="s">
+        <v>536</v>
+      </c>
+      <c r="D59" t="s">
+        <v>506</v>
+      </c>
+      <c r="G59" t="s">
+        <v>537</v>
+      </c>
+      <c r="I59" t="s">
+        <v>538</v>
+      </c>
+      <c r="J59" t="s">
+        <v>538</v>
+      </c>
+      <c r="K59" t="s">
+        <v>535</v>
+      </c>
+      <c r="L59" t="s">
+        <v>32</v>
+      </c>
+      <c r="M59" t="s">
+        <v>539</v>
+      </c>
+      <c r="P59" t="s">
+        <v>538</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="60" spans="1:24">
+      <c r="A60" t="s">
+        <v>540</v>
+      </c>
+      <c r="B60" t="s">
+        <v>541</v>
+      </c>
+      <c r="C60" t="s">
+        <v>542</v>
+      </c>
+      <c r="D60" t="s">
+        <v>506</v>
+      </c>
+      <c r="G60" t="s">
+        <v>543</v>
+      </c>
+      <c r="I60" t="s">
+        <v>544</v>
+      </c>
+      <c r="J60" t="s">
+        <v>544</v>
+      </c>
+      <c r="K60" t="s">
+        <v>541</v>
+      </c>
+      <c r="L60" t="s">
+        <v>32</v>
+      </c>
+      <c r="M60" t="s">
+        <v>545</v>
+      </c>
+      <c r="P60" t="s">
+        <v>544</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="61" spans="1:24">
+      <c r="A61" t="s">
+        <v>546</v>
+      </c>
+      <c r="B61" t="s">
+        <v>547</v>
+      </c>
+      <c r="C61" t="s">
+        <v>548</v>
+      </c>
+      <c r="D61" t="s">
+        <v>506</v>
+      </c>
+      <c r="G61" t="s">
+        <v>549</v>
+      </c>
+      <c r="I61" t="s">
+        <v>550</v>
+      </c>
+      <c r="J61" t="s">
+        <v>550</v>
+      </c>
+      <c r="K61" t="s">
+        <v>547</v>
+      </c>
+      <c r="L61" t="s">
+        <v>32</v>
+      </c>
+      <c r="M61" t="s">
+        <v>551</v>
+      </c>
+      <c r="P61" t="s">
+        <v>550</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="62" spans="1:24">
+      <c r="A62" t="s">
+        <v>552</v>
+      </c>
+      <c r="B62" t="s">
+        <v>553</v>
+      </c>
+      <c r="C62" t="s">
+        <v>554</v>
+      </c>
+      <c r="D62" t="s">
+        <v>506</v>
+      </c>
+      <c r="G62" t="s">
+        <v>555</v>
+      </c>
+      <c r="I62" t="s">
+        <v>556</v>
+      </c>
+      <c r="J62" t="s">
+        <v>556</v>
+      </c>
+      <c r="K62" t="s">
+        <v>553</v>
+      </c>
+      <c r="L62" t="s">
+        <v>32</v>
+      </c>
+      <c r="M62" t="s">
+        <v>557</v>
+      </c>
+      <c r="P62" t="s">
+        <v>556</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="63" spans="1:24">
+      <c r="A63" t="s">
+        <v>558</v>
+      </c>
+      <c r="B63" t="s">
+        <v>559</v>
+      </c>
+      <c r="C63" t="s">
+        <v>560</v>
+      </c>
+      <c r="D63" t="s">
+        <v>506</v>
+      </c>
+      <c r="G63" t="s">
+        <v>561</v>
+      </c>
+      <c r="I63" t="s">
+        <v>562</v>
+      </c>
+      <c r="J63" t="s">
+        <v>562</v>
+      </c>
+      <c r="K63" t="s">
+        <v>559</v>
+      </c>
+      <c r="L63" t="s">
+        <v>32</v>
+      </c>
+      <c r="M63" t="s">
+        <v>563</v>
+      </c>
+      <c r="P63" t="s">
+        <v>562</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="64" spans="1:24">
+      <c r="A64" t="s">
+        <v>564</v>
+      </c>
+      <c r="B64" t="s">
+        <v>565</v>
+      </c>
+      <c r="C64" t="s">
+        <v>566</v>
+      </c>
+      <c r="D64" t="s">
+        <v>454</v>
+      </c>
+      <c r="G64" t="s">
+        <v>567</v>
+      </c>
+      <c r="I64" t="s">
+        <v>568</v>
+      </c>
+      <c r="J64" t="s">
+        <v>568</v>
+      </c>
+      <c r="K64" t="s">
+        <v>565</v>
+      </c>
+      <c r="L64" t="s">
+        <v>32</v>
+      </c>
+      <c r="M64" t="s">
+        <v>569</v>
+      </c>
+      <c r="P64" t="s">
+        <v>568</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="65" spans="1:24">
+      <c r="A65" t="s">
+        <v>570</v>
+      </c>
+      <c r="B65" t="s">
+        <v>571</v>
+      </c>
+      <c r="C65" t="s">
+        <v>572</v>
+      </c>
+      <c r="D65" t="s">
+        <v>460</v>
+      </c>
+      <c r="G65" t="s">
+        <v>567</v>
+      </c>
+      <c r="I65" t="s">
+        <v>573</v>
+      </c>
+      <c r="J65" t="s">
+        <v>573</v>
+      </c>
+      <c r="K65" t="s">
+        <v>571</v>
+      </c>
+      <c r="L65" t="s">
+        <v>32</v>
+      </c>
+      <c r="M65" t="s">
+        <v>574</v>
+      </c>
+      <c r="P65" t="s">
+        <v>573</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="66" spans="1:24">
+      <c r="A66" t="s">
+        <v>575</v>
+      </c>
+      <c r="B66" t="s">
+        <v>576</v>
+      </c>
+      <c r="C66" t="s">
+        <v>577</v>
+      </c>
+      <c r="D66" t="s">
+        <v>454</v>
+      </c>
+      <c r="G66" t="s">
+        <v>420</v>
+      </c>
+      <c r="I66" t="s">
+        <v>578</v>
+      </c>
+      <c r="J66" t="s">
+        <v>578</v>
+      </c>
+      <c r="K66" t="s">
+        <v>576</v>
+      </c>
+      <c r="L66" t="s">
+        <v>32</v>
+      </c>
+      <c r="M66" t="s">
+        <v>579</v>
+      </c>
+      <c r="P66" t="s">
+        <v>578</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="67" spans="1:24">
+      <c r="A67" t="s">
+        <v>580</v>
+      </c>
+      <c r="B67" t="s">
+        <v>581</v>
+      </c>
+      <c r="C67" t="s">
+        <v>582</v>
+      </c>
+      <c r="D67" t="s">
+        <v>460</v>
+      </c>
+      <c r="G67" t="s">
+        <v>420</v>
+      </c>
+      <c r="I67" t="s">
+        <v>583</v>
+      </c>
+      <c r="J67" t="s">
+        <v>583</v>
+      </c>
+      <c r="K67" t="s">
+        <v>581</v>
+      </c>
+      <c r="L67" t="s">
+        <v>32</v>
+      </c>
+      <c r="M67" t="s">
+        <v>584</v>
+      </c>
+      <c r="P67" t="s">
+        <v>583</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="68" spans="1:24">
+      <c r="A68" t="s">
+        <v>585</v>
+      </c>
+      <c r="B68" t="s">
+        <v>586</v>
+      </c>
+      <c r="C68" t="s">
+        <v>587</v>
+      </c>
+      <c r="D68" t="s">
+        <v>454</v>
+      </c>
+      <c r="G68" t="s">
+        <v>442</v>
+      </c>
+      <c r="I68" t="s">
+        <v>588</v>
+      </c>
+      <c r="J68" t="s">
+        <v>588</v>
+      </c>
+      <c r="K68" t="s">
+        <v>586</v>
+      </c>
+      <c r="L68" t="s">
+        <v>32</v>
+      </c>
+      <c r="M68" t="s">
+        <v>589</v>
+      </c>
+      <c r="P68" t="s">
+        <v>588</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="69" spans="1:24">
+      <c r="A69" t="s">
+        <v>590</v>
+      </c>
+      <c r="B69" t="s">
+        <v>591</v>
+      </c>
+      <c r="C69" t="s">
+        <v>592</v>
+      </c>
+      <c r="D69" t="s">
+        <v>460</v>
+      </c>
+      <c r="G69" t="s">
+        <v>442</v>
+      </c>
+      <c r="I69" t="s">
+        <v>593</v>
+      </c>
+      <c r="J69" t="s">
+        <v>593</v>
+      </c>
+      <c r="K69" t="s">
+        <v>591</v>
+      </c>
+      <c r="L69" t="s">
+        <v>32</v>
+      </c>
+      <c r="M69" t="s">
+        <v>594</v>
+      </c>
+      <c r="P69" t="s">
+        <v>593</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="70" spans="1:24">
+      <c r="A70" t="s">
+        <v>595</v>
+      </c>
+      <c r="B70" t="s">
+        <v>596</v>
+      </c>
+      <c r="C70" t="s">
+        <v>597</v>
+      </c>
+      <c r="D70" t="s">
+        <v>460</v>
+      </c>
+      <c r="G70" t="s">
+        <v>598</v>
+      </c>
+      <c r="I70" t="s">
+        <v>599</v>
+      </c>
+      <c r="J70" t="s">
+        <v>599</v>
+      </c>
+      <c r="K70" t="s">
+        <v>596</v>
+      </c>
+      <c r="L70" t="s">
+        <v>32</v>
+      </c>
+      <c r="M70" t="s">
+        <v>600</v>
+      </c>
+      <c r="P70" t="s">
+        <v>599</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="71" spans="1:24">
+      <c r="A71" t="s">
+        <v>601</v>
+      </c>
+      <c r="B71" t="s">
+        <v>602</v>
+      </c>
+      <c r="C71" t="s">
+        <v>603</v>
+      </c>
+      <c r="D71" t="s">
+        <v>454</v>
+      </c>
+      <c r="G71" t="s">
+        <v>448</v>
+      </c>
+      <c r="I71" t="s">
+        <v>604</v>
+      </c>
+      <c r="J71" t="s">
+        <v>604</v>
+      </c>
+      <c r="K71" t="s">
+        <v>602</v>
+      </c>
+      <c r="L71" t="s">
+        <v>32</v>
+      </c>
+      <c r="M71" t="s">
+        <v>605</v>
+      </c>
+      <c r="P71" t="s">
+        <v>604</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="72" spans="1:24">
+      <c r="A72" t="s">
+        <v>606</v>
+      </c>
+      <c r="B72" t="s">
+        <v>607</v>
+      </c>
+      <c r="C72" t="s">
+        <v>608</v>
+      </c>
+      <c r="D72" t="s">
+        <v>460</v>
+      </c>
+      <c r="G72" t="s">
+        <v>448</v>
+      </c>
+      <c r="I72" t="s">
+        <v>609</v>
+      </c>
+      <c r="J72" t="s">
+        <v>609</v>
+      </c>
+      <c r="K72" t="s">
+        <v>607</v>
+      </c>
+      <c r="L72" t="s">
+        <v>32</v>
+      </c>
+      <c r="M72" t="s">
+        <v>610</v>
+      </c>
+      <c r="P72" t="s">
+        <v>609</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="73" spans="1:24">
+      <c r="A73" t="s">
+        <v>611</v>
+      </c>
+      <c r="B73" t="s">
+        <v>612</v>
+      </c>
+      <c r="C73" t="s">
+        <v>613</v>
+      </c>
+      <c r="D73" t="s">
+        <v>454</v>
+      </c>
+      <c r="G73" t="s">
+        <v>431</v>
+      </c>
+      <c r="I73" t="s">
+        <v>614</v>
+      </c>
+      <c r="J73" t="s">
+        <v>614</v>
+      </c>
+      <c r="K73" t="s">
+        <v>612</v>
+      </c>
+      <c r="L73" t="s">
+        <v>32</v>
+      </c>
+      <c r="M73" t="s">
+        <v>615</v>
+      </c>
+      <c r="P73" t="s">
+        <v>614</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="74" spans="1:24">
+      <c r="A74" t="s">
+        <v>616</v>
+      </c>
+      <c r="B74" t="s">
+        <v>617</v>
+      </c>
+      <c r="C74" t="s">
+        <v>618</v>
+      </c>
+      <c r="D74" t="s">
+        <v>454</v>
+      </c>
+      <c r="G74" t="s">
+        <v>431</v>
+      </c>
+      <c r="I74" t="s">
+        <v>619</v>
+      </c>
+      <c r="J74" t="s">
+        <v>619</v>
+      </c>
+      <c r="K74" t="s">
+        <v>617</v>
+      </c>
+      <c r="L74" t="s">
+        <v>32</v>
+      </c>
+      <c r="M74" t="s">
+        <v>620</v>
+      </c>
+      <c r="P74" t="s">
+        <v>619</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="75" spans="1:24">
+      <c r="A75" t="s">
+        <v>621</v>
+      </c>
+      <c r="B75" t="s">
+        <v>622</v>
+      </c>
+      <c r="C75" t="s">
+        <v>623</v>
+      </c>
+      <c r="D75" t="s">
+        <v>454</v>
+      </c>
+      <c r="G75" t="s">
+        <v>624</v>
+      </c>
+      <c r="I75" t="s">
+        <v>625</v>
+      </c>
+      <c r="J75" t="s">
+        <v>625</v>
+      </c>
+      <c r="K75" t="s">
+        <v>622</v>
+      </c>
+      <c r="L75" t="s">
+        <v>32</v>
+      </c>
+      <c r="M75" t="s">
+        <v>626</v>
+      </c>
+      <c r="P75" t="s">
+        <v>625</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="76" spans="1:24">
+      <c r="A76" t="s">
+        <v>627</v>
+      </c>
+      <c r="B76" t="s">
+        <v>628</v>
+      </c>
+      <c r="C76" t="s">
+        <v>629</v>
+      </c>
+      <c r="D76" t="s">
+        <v>454</v>
+      </c>
+      <c r="G76" t="s">
+        <v>630</v>
+      </c>
+      <c r="I76" t="s">
+        <v>631</v>
+      </c>
+      <c r="J76" t="s">
+        <v>631</v>
+      </c>
+      <c r="K76" t="s">
+        <v>628</v>
+      </c>
+      <c r="L76" t="s">
+        <v>32</v>
+      </c>
+      <c r="M76" t="s">
+        <v>632</v>
+      </c>
+      <c r="P76" t="s">
+        <v>631</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="77" spans="1:24">
+      <c r="A77" t="s">
+        <v>633</v>
+      </c>
+      <c r="B77" t="s">
+        <v>634</v>
+      </c>
+      <c r="C77" t="s">
+        <v>635</v>
+      </c>
+      <c r="D77" t="s">
+        <v>454</v>
+      </c>
+      <c r="G77" t="s">
+        <v>431</v>
+      </c>
+      <c r="I77" t="s">
+        <v>636</v>
+      </c>
+      <c r="J77" t="s">
+        <v>636</v>
+      </c>
+      <c r="K77" t="s">
+        <v>634</v>
+      </c>
+      <c r="L77" t="s">
+        <v>32</v>
+      </c>
+      <c r="M77" t="s">
+        <v>637</v>
+      </c>
+      <c r="P77" t="s">
+        <v>636</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="78" spans="1:24">
+      <c r="A78" t="s">
+        <v>638</v>
+      </c>
+      <c r="B78" t="s">
+        <v>639</v>
+      </c>
+      <c r="C78" t="s">
+        <v>640</v>
+      </c>
+      <c r="D78" t="s">
+        <v>454</v>
+      </c>
+      <c r="G78" t="s">
+        <v>641</v>
+      </c>
+      <c r="I78" t="s">
+        <v>642</v>
+      </c>
+      <c r="J78" t="s">
+        <v>642</v>
+      </c>
+      <c r="K78" t="s">
+        <v>639</v>
+      </c>
+      <c r="L78" t="s">
+        <v>32</v>
+      </c>
+      <c r="M78" t="s">
+        <v>643</v>
+      </c>
+      <c r="P78" t="s">
+        <v>642</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="79" spans="1:24">
+      <c r="A79" t="s">
+        <v>644</v>
+      </c>
+      <c r="B79" t="s">
+        <v>645</v>
+      </c>
+      <c r="C79" t="s">
+        <v>646</v>
+      </c>
+      <c r="D79" t="s">
+        <v>454</v>
+      </c>
+      <c r="G79" t="s">
+        <v>647</v>
+      </c>
+      <c r="I79" t="s">
+        <v>648</v>
+      </c>
+      <c r="J79" t="s">
+        <v>648</v>
+      </c>
+      <c r="K79" t="s">
+        <v>645</v>
+      </c>
+      <c r="L79" t="s">
+        <v>32</v>
+      </c>
+      <c r="M79" t="s">
+        <v>649</v>
+      </c>
+      <c r="P79" t="s">
+        <v>648</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="80" spans="1:24">
+      <c r="A80" t="s">
+        <v>650</v>
+      </c>
+      <c r="B80" t="s">
+        <v>651</v>
+      </c>
+      <c r="C80" t="s">
+        <v>652</v>
+      </c>
+      <c r="D80" t="s">
+        <v>454</v>
+      </c>
+      <c r="G80" t="s">
+        <v>420</v>
+      </c>
+      <c r="I80" t="s">
+        <v>653</v>
+      </c>
+      <c r="J80" t="s">
+        <v>653</v>
+      </c>
+      <c r="K80" t="s">
+        <v>651</v>
+      </c>
+      <c r="L80" t="s">
+        <v>32</v>
+      </c>
+      <c r="M80" t="s">
+        <v>654</v>
+      </c>
+      <c r="P80" t="s">
+        <v>653</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="81" spans="1:24">
+      <c r="A81" t="s">
+        <v>655</v>
+      </c>
+      <c r="B81" t="s">
+        <v>656</v>
+      </c>
+      <c r="C81" t="s">
+        <v>657</v>
+      </c>
+      <c r="D81" t="s">
+        <v>460</v>
+      </c>
+      <c r="G81" t="s">
+        <v>420</v>
+      </c>
+      <c r="I81" t="s">
+        <v>658</v>
+      </c>
+      <c r="J81" t="s">
+        <v>658</v>
+      </c>
+      <c r="K81" t="s">
+        <v>656</v>
+      </c>
+      <c r="L81" t="s">
+        <v>32</v>
+      </c>
+      <c r="M81" t="s">
+        <v>659</v>
+      </c>
+      <c r="P81" t="s">
+        <v>658</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="82" spans="1:24">
+      <c r="A82" t="s">
+        <v>660</v>
+      </c>
+      <c r="B82" t="s">
+        <v>661</v>
+      </c>
+      <c r="C82" t="s">
+        <v>662</v>
+      </c>
+      <c r="D82" t="s">
+        <v>460</v>
+      </c>
+      <c r="G82" t="s">
+        <v>431</v>
+      </c>
+      <c r="I82" t="s">
+        <v>663</v>
+      </c>
+      <c r="J82" t="s">
+        <v>663</v>
+      </c>
+      <c r="K82" t="s">
+        <v>661</v>
+      </c>
+      <c r="L82" t="s">
+        <v>32</v>
+      </c>
+      <c r="M82" t="s">
+        <v>664</v>
+      </c>
+      <c r="P82" t="s">
+        <v>663</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="83" spans="1:24">
+      <c r="A83" t="s">
+        <v>665</v>
+      </c>
+      <c r="B83" t="s">
+        <v>666</v>
+      </c>
+      <c r="C83" t="s">
+        <v>667</v>
+      </c>
+      <c r="D83" t="s">
+        <v>460</v>
+      </c>
+      <c r="G83" t="s">
+        <v>431</v>
+      </c>
+      <c r="I83" t="s">
+        <v>668</v>
+      </c>
+      <c r="J83" t="s">
+        <v>668</v>
+      </c>
+      <c r="K83" t="s">
+        <v>666</v>
+      </c>
+      <c r="L83" t="s">
+        <v>32</v>
+      </c>
+      <c r="M83" t="s">
+        <v>669</v>
+      </c>
+      <c r="P83" t="s">
+        <v>668</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="84" spans="1:24">
+      <c r="A84" t="s">
+        <v>670</v>
+      </c>
+      <c r="B84" t="s">
+        <v>671</v>
+      </c>
+      <c r="C84" t="s">
+        <v>672</v>
+      </c>
+      <c r="D84" t="s">
+        <v>460</v>
+      </c>
+      <c r="G84" t="s">
+        <v>673</v>
+      </c>
+      <c r="I84" t="s">
+        <v>674</v>
+      </c>
+      <c r="J84" t="s">
+        <v>674</v>
+      </c>
+      <c r="K84" t="s">
+        <v>671</v>
+      </c>
+      <c r="L84" t="s">
+        <v>32</v>
+      </c>
+      <c r="M84" t="s">
+        <v>675</v>
+      </c>
+      <c r="P84" t="s">
+        <v>674</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="85" spans="1:24">
+      <c r="A85" t="s">
+        <v>676</v>
+      </c>
+      <c r="B85" t="s">
+        <v>677</v>
+      </c>
+      <c r="C85" t="s">
+        <v>678</v>
+      </c>
+      <c r="D85" t="s">
+        <v>460</v>
+      </c>
+      <c r="G85" t="s">
+        <v>431</v>
+      </c>
+      <c r="I85" t="s">
+        <v>679</v>
+      </c>
+      <c r="J85" t="s">
+        <v>679</v>
+      </c>
+      <c r="K85" t="s">
+        <v>677</v>
+      </c>
+      <c r="L85" t="s">
+        <v>32</v>
+      </c>
+      <c r="M85" t="s">
+        <v>680</v>
+      </c>
+      <c r="P85" t="s">
+        <v>679</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="86" spans="1:24">
+      <c r="A86" t="s">
+        <v>681</v>
+      </c>
+      <c r="B86" t="s">
+        <v>682</v>
+      </c>
+      <c r="C86" t="s">
+        <v>683</v>
+      </c>
+      <c r="D86" t="s">
+        <v>460</v>
+      </c>
+      <c r="G86" t="s">
+        <v>641</v>
+      </c>
+      <c r="I86" t="s">
+        <v>684</v>
+      </c>
+      <c r="J86" t="s">
+        <v>684</v>
+      </c>
+      <c r="K86" t="s">
+        <v>682</v>
+      </c>
+      <c r="L86" t="s">
+        <v>32</v>
+      </c>
+      <c r="M86" t="s">
+        <v>685</v>
+      </c>
+      <c r="P86" t="s">
+        <v>684</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="87" spans="1:24">
+      <c r="A87" t="s">
+        <v>686</v>
+      </c>
+      <c r="B87" t="s">
+        <v>687</v>
+      </c>
+      <c r="C87" t="s">
+        <v>688</v>
+      </c>
+      <c r="D87" t="s">
+        <v>460</v>
+      </c>
+      <c r="G87" t="s">
+        <v>647</v>
+      </c>
+      <c r="I87" t="s">
+        <v>689</v>
+      </c>
+      <c r="J87" t="s">
+        <v>689</v>
+      </c>
+      <c r="K87" t="s">
+        <v>687</v>
+      </c>
+      <c r="L87" t="s">
+        <v>32</v>
+      </c>
+      <c r="M87" t="s">
+        <v>690</v>
+      </c>
+      <c r="P87" t="s">
+        <v>689</v>
+      </c>
+      <c r="Q87" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="88" spans="1:24">
+      <c r="A88" t="s">
+        <v>691</v>
+      </c>
+      <c r="B88" t="s">
+        <v>692</v>
+      </c>
+      <c r="C88" t="s">
+        <v>693</v>
+      </c>
+      <c r="D88" t="s">
+        <v>454</v>
+      </c>
+      <c r="G88" t="s">
+        <v>694</v>
+      </c>
+      <c r="I88" t="s">
+        <v>695</v>
+      </c>
+      <c r="J88" t="s">
+        <v>695</v>
+      </c>
+      <c r="K88" t="s">
+        <v>692</v>
+      </c>
+      <c r="L88" t="s">
+        <v>32</v>
+      </c>
+      <c r="M88" t="s">
+        <v>696</v>
+      </c>
+      <c r="P88" t="s">
+        <v>695</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="89" spans="1:24">
+      <c r="A89" t="s">
+        <v>697</v>
+      </c>
+      <c r="B89" t="s">
+        <v>698</v>
+      </c>
+      <c r="C89" t="s">
+        <v>699</v>
+      </c>
+      <c r="D89" t="s">
+        <v>454</v>
+      </c>
+      <c r="G89" t="s">
+        <v>700</v>
+      </c>
+      <c r="I89" t="s">
+        <v>701</v>
+      </c>
+      <c r="J89" t="s">
+        <v>701</v>
+      </c>
+      <c r="K89" t="s">
+        <v>698</v>
+      </c>
+      <c r="L89" t="s">
+        <v>32</v>
+      </c>
+      <c r="M89" t="s">
+        <v>702</v>
+      </c>
+      <c r="P89" t="s">
+        <v>701</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="90" spans="1:24">
+      <c r="A90" t="s">
+        <v>703</v>
+      </c>
+      <c r="B90" t="s">
+        <v>704</v>
+      </c>
+      <c r="C90" t="s">
+        <v>705</v>
+      </c>
+      <c r="D90" t="s">
+        <v>454</v>
+      </c>
+      <c r="G90" t="s">
+        <v>706</v>
+      </c>
+      <c r="I90" t="s">
+        <v>707</v>
+      </c>
+      <c r="J90" t="s">
+        <v>707</v>
+      </c>
+      <c r="K90" t="s">
+        <v>704</v>
+      </c>
+      <c r="L90" t="s">
+        <v>32</v>
+      </c>
+      <c r="M90" t="s">
+        <v>708</v>
+      </c>
+      <c r="P90" t="s">
+        <v>707</v>
+      </c>
+      <c r="Q90" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="91" spans="1:24">
+      <c r="A91" t="s">
+        <v>709</v>
+      </c>
+      <c r="B91" t="s">
+        <v>710</v>
+      </c>
+      <c r="C91" t="s">
+        <v>711</v>
+      </c>
+      <c r="D91" t="s">
+        <v>454</v>
+      </c>
+      <c r="G91" t="s">
+        <v>712</v>
+      </c>
+      <c r="I91" t="s">
+        <v>713</v>
+      </c>
+      <c r="J91" t="s">
+        <v>713</v>
+      </c>
+      <c r="K91" t="s">
+        <v>710</v>
+      </c>
+      <c r="L91" t="s">
+        <v>32</v>
+      </c>
+      <c r="M91" t="s">
+        <v>714</v>
+      </c>
+      <c r="P91" t="s">
+        <v>713</v>
+      </c>
+      <c r="Q91" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="92" spans="1:24">
+      <c r="A92" t="s">
+        <v>715</v>
+      </c>
+      <c r="B92" t="s">
+        <v>716</v>
+      </c>
+      <c r="C92" t="s">
+        <v>717</v>
+      </c>
+      <c r="D92" t="s">
+        <v>454</v>
+      </c>
+      <c r="G92" t="s">
+        <v>350</v>
+      </c>
+      <c r="I92" t="s">
+        <v>718</v>
+      </c>
+      <c r="J92" t="s">
+        <v>718</v>
+      </c>
+      <c r="K92" t="s">
+        <v>716</v>
+      </c>
+      <c r="L92" t="s">
+        <v>32</v>
+      </c>
+      <c r="M92" t="s">
+        <v>719</v>
+      </c>
+      <c r="P92" t="s">
+        <v>718</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="93" spans="1:24">
+      <c r="A93" t="s">
+        <v>720</v>
+      </c>
+      <c r="B93" t="s">
+        <v>721</v>
+      </c>
+      <c r="C93" t="s">
+        <v>722</v>
+      </c>
+      <c r="D93" t="s">
+        <v>454</v>
+      </c>
+      <c r="G93" t="s">
+        <v>723</v>
+      </c>
+      <c r="I93" t="s">
+        <v>724</v>
+      </c>
+      <c r="J93" t="s">
+        <v>724</v>
+      </c>
+      <c r="K93" t="s">
+        <v>721</v>
+      </c>
+      <c r="L93" t="s">
+        <v>32</v>
+      </c>
+      <c r="M93" t="s">
+        <v>725</v>
+      </c>
+      <c r="P93" t="s">
+        <v>724</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="94" spans="1:24">
+      <c r="A94" t="s">
+        <v>726</v>
+      </c>
+      <c r="B94" t="s">
+        <v>727</v>
+      </c>
+      <c r="C94" t="s">
+        <v>728</v>
+      </c>
+      <c r="D94" t="s">
+        <v>454</v>
+      </c>
+      <c r="G94" t="s">
+        <v>729</v>
+      </c>
+      <c r="I94" t="s">
+        <v>730</v>
+      </c>
+      <c r="J94" t="s">
+        <v>730</v>
+      </c>
+      <c r="K94" t="s">
+        <v>727</v>
+      </c>
+      <c r="L94" t="s">
+        <v>32</v>
+      </c>
+      <c r="M94" t="s">
+        <v>731</v>
+      </c>
+      <c r="P94" t="s">
+        <v>730</v>
+      </c>
+      <c r="Q94" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="95" spans="1:24">
+      <c r="A95" t="s">
+        <v>732</v>
+      </c>
+      <c r="B95" t="s">
+        <v>733</v>
+      </c>
+      <c r="C95" t="s">
+        <v>734</v>
+      </c>
+      <c r="D95" t="s">
+        <v>454</v>
+      </c>
+      <c r="G95" t="s">
+        <v>735</v>
+      </c>
+      <c r="I95" t="s">
+        <v>736</v>
+      </c>
+      <c r="J95" t="s">
+        <v>736</v>
+      </c>
+      <c r="K95" t="s">
+        <v>733</v>
+      </c>
+      <c r="L95" t="s">
+        <v>32</v>
+      </c>
+      <c r="M95" t="s">
+        <v>737</v>
+      </c>
+      <c r="P95" t="s">
+        <v>736</v>
+      </c>
+      <c r="Q95" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="96" spans="1:24">
+      <c r="A96" t="s">
+        <v>738</v>
+      </c>
+      <c r="B96" t="s">
+        <v>739</v>
+      </c>
+      <c r="C96" t="s">
+        <v>740</v>
+      </c>
+      <c r="D96" t="s">
+        <v>454</v>
+      </c>
+      <c r="G96" t="s">
+        <v>712</v>
+      </c>
+      <c r="I96" t="s">
+        <v>741</v>
+      </c>
+      <c r="J96" t="s">
+        <v>741</v>
+      </c>
+      <c r="K96" t="s">
+        <v>739</v>
+      </c>
+      <c r="L96" t="s">
+        <v>32</v>
+      </c>
+      <c r="M96" t="s">
+        <v>742</v>
+      </c>
+      <c r="P96" t="s">
+        <v>741</v>
+      </c>
+      <c r="Q96" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="97" spans="1:24">
+      <c r="A97" t="s">
+        <v>743</v>
+      </c>
+      <c r="B97" t="s">
+        <v>744</v>
+      </c>
+      <c r="C97" t="s">
+        <v>745</v>
+      </c>
+      <c r="D97" t="s">
+        <v>454</v>
+      </c>
+      <c r="G97" t="s">
+        <v>746</v>
+      </c>
+      <c r="I97" t="s">
+        <v>747</v>
+      </c>
+      <c r="J97" t="s">
+        <v>747</v>
+      </c>
+      <c r="K97" t="s">
+        <v>744</v>
+      </c>
+      <c r="L97" t="s">
+        <v>32</v>
+      </c>
+      <c r="M97" t="s">
+        <v>748</v>
+      </c>
+      <c r="P97" t="s">
+        <v>747</v>
+      </c>
+      <c r="Q97" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="98" spans="1:24">
+      <c r="A98" t="s">
+        <v>749</v>
+      </c>
+      <c r="B98" t="s">
+        <v>750</v>
+      </c>
+      <c r="C98" t="s">
+        <v>751</v>
+      </c>
+      <c r="D98" t="s">
+        <v>454</v>
+      </c>
+      <c r="G98" t="s">
+        <v>752</v>
+      </c>
+      <c r="I98" t="s">
+        <v>753</v>
+      </c>
+      <c r="J98" t="s">
+        <v>753</v>
+      </c>
+      <c r="K98" t="s">
+        <v>750</v>
+      </c>
+      <c r="L98" t="s">
+        <v>32</v>
+      </c>
+      <c r="M98" t="s">
+        <v>754</v>
+      </c>
+      <c r="P98" t="s">
+        <v>753</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="99" spans="1:24">
+      <c r="A99" t="s">
+        <v>755</v>
+      </c>
+      <c r="B99" t="s">
+        <v>756</v>
+      </c>
+      <c r="C99" t="s">
+        <v>757</v>
+      </c>
+      <c r="D99" t="s">
+        <v>454</v>
+      </c>
+      <c r="G99" t="s">
+        <v>700</v>
+      </c>
+      <c r="I99" t="s">
+        <v>758</v>
+      </c>
+      <c r="J99" t="s">
+        <v>758</v>
+      </c>
+      <c r="K99" t="s">
+        <v>756</v>
+      </c>
+      <c r="L99" t="s">
+        <v>32</v>
+      </c>
+      <c r="M99" t="s">
+        <v>759</v>
+      </c>
+      <c r="P99" t="s">
+        <v>758</v>
+      </c>
+      <c r="Q99" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="100" spans="1:24">
+      <c r="A100" t="s">
+        <v>760</v>
+      </c>
+      <c r="B100" t="s">
+        <v>761</v>
+      </c>
+      <c r="C100" t="s">
+        <v>762</v>
+      </c>
+      <c r="D100" t="s">
+        <v>454</v>
+      </c>
+      <c r="G100" t="s">
+        <v>763</v>
+      </c>
+      <c r="I100" t="s">
+        <v>764</v>
+      </c>
+      <c r="J100" t="s">
+        <v>764</v>
+      </c>
+      <c r="K100" t="s">
+        <v>761</v>
+      </c>
+      <c r="L100" t="s">
+        <v>32</v>
+      </c>
+      <c r="M100" t="s">
+        <v>765</v>
+      </c>
+      <c r="P100" t="s">
+        <v>764</v>
+      </c>
+      <c r="Q100" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="101" spans="1:24">
+      <c r="A101" t="s">
+        <v>766</v>
+      </c>
+      <c r="B101" t="s">
+        <v>767</v>
+      </c>
+      <c r="C101" t="s">
+        <v>768</v>
+      </c>
+      <c r="D101" t="s">
+        <v>454</v>
+      </c>
+      <c r="G101" t="s">
+        <v>769</v>
+      </c>
+      <c r="I101" t="s">
+        <v>770</v>
+      </c>
+      <c r="J101" t="s">
+        <v>770</v>
+      </c>
+      <c r="K101" t="s">
+        <v>767</v>
+      </c>
+      <c r="L101" t="s">
+        <v>32</v>
+      </c>
+      <c r="M101" t="s">
+        <v>771</v>
+      </c>
+      <c r="P101" t="s">
+        <v>770</v>
+      </c>
+      <c r="Q101" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="102" spans="1:24">
+      <c r="A102" t="s">
+        <v>772</v>
+      </c>
+      <c r="B102" t="s">
+        <v>773</v>
+      </c>
+      <c r="C102" t="s">
+        <v>774</v>
+      </c>
+      <c r="D102" t="s">
+        <v>454</v>
+      </c>
+      <c r="G102" t="s">
+        <v>729</v>
+      </c>
+      <c r="I102" t="s">
+        <v>775</v>
+      </c>
+      <c r="J102" t="s">
+        <v>775</v>
+      </c>
+      <c r="K102" t="s">
+        <v>773</v>
+      </c>
+      <c r="L102" t="s">
+        <v>32</v>
+      </c>
+      <c r="M102" t="s">
+        <v>776</v>
+      </c>
+      <c r="P102" t="s">
+        <v>775</v>
+      </c>
+      <c r="Q102" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="103" spans="1:24">
+      <c r="A103" t="s">
+        <v>777</v>
+      </c>
+      <c r="B103" t="s">
+        <v>778</v>
+      </c>
+      <c r="C103" t="s">
+        <v>779</v>
+      </c>
+      <c r="D103" t="s">
+        <v>454</v>
+      </c>
+      <c r="G103" t="s">
+        <v>780</v>
+      </c>
+      <c r="I103" t="s">
+        <v>781</v>
+      </c>
+      <c r="J103" t="s">
+        <v>781</v>
+      </c>
+      <c r="K103" t="s">
+        <v>778</v>
+      </c>
+      <c r="L103" t="s">
+        <v>32</v>
+      </c>
+      <c r="M103" t="s">
+        <v>782</v>
+      </c>
+      <c r="P103" t="s">
+        <v>781</v>
+      </c>
+      <c r="Q103" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="104" spans="1:24">
+      <c r="A104" t="s">
+        <v>783</v>
+      </c>
+      <c r="B104" t="s">
+        <v>784</v>
+      </c>
+      <c r="C104" t="s">
+        <v>785</v>
+      </c>
+      <c r="D104" t="s">
+        <v>460</v>
+      </c>
+      <c r="G104" t="s">
+        <v>723</v>
+      </c>
+      <c r="I104" t="s">
+        <v>786</v>
+      </c>
+      <c r="J104" t="s">
+        <v>786</v>
+      </c>
+      <c r="K104" t="s">
+        <v>784</v>
+      </c>
+      <c r="L104" t="s">
+        <v>32</v>
+      </c>
+      <c r="M104" t="s">
+        <v>787</v>
+      </c>
+      <c r="P104" t="s">
+        <v>786</v>
+      </c>
+      <c r="Q104" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="105" spans="1:24">
+      <c r="A105" t="s">
+        <v>788</v>
+      </c>
+      <c r="B105" t="s">
+        <v>789</v>
+      </c>
+      <c r="C105" t="s">
+        <v>790</v>
+      </c>
+      <c r="D105" t="s">
+        <v>460</v>
+      </c>
+      <c r="G105" t="s">
+        <v>700</v>
+      </c>
+      <c r="I105" t="s">
+        <v>791</v>
+      </c>
+      <c r="J105" t="s">
+        <v>791</v>
+      </c>
+      <c r="K105" t="s">
+        <v>789</v>
+      </c>
+      <c r="L105" t="s">
+        <v>32</v>
+      </c>
+      <c r="M105" t="s">
+        <v>792</v>
+      </c>
+      <c r="P105" t="s">
+        <v>791</v>
+      </c>
+      <c r="Q105" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="106" spans="1:24">
+      <c r="A106" t="s">
+        <v>793</v>
+      </c>
+      <c r="B106" t="s">
+        <v>794</v>
+      </c>
+      <c r="C106" t="s">
+        <v>795</v>
+      </c>
+      <c r="D106" t="s">
+        <v>460</v>
+      </c>
+      <c r="G106" t="s">
+        <v>706</v>
+      </c>
+      <c r="I106" t="s">
+        <v>796</v>
+      </c>
+      <c r="J106" t="s">
+        <v>796</v>
+      </c>
+      <c r="K106" t="s">
+        <v>794</v>
+      </c>
+      <c r="L106" t="s">
+        <v>32</v>
+      </c>
+      <c r="M106" t="s">
+        <v>797</v>
+      </c>
+      <c r="P106" t="s">
+        <v>796</v>
+      </c>
+      <c r="Q106" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="107" spans="1:24">
+      <c r="A107" t="s">
+        <v>798</v>
+      </c>
+      <c r="B107" t="s">
+        <v>799</v>
+      </c>
+      <c r="C107" t="s">
+        <v>800</v>
+      </c>
+      <c r="D107" t="s">
+        <v>460</v>
+      </c>
+      <c r="G107" t="s">
+        <v>712</v>
+      </c>
+      <c r="I107" t="s">
+        <v>801</v>
+      </c>
+      <c r="J107" t="s">
+        <v>801</v>
+      </c>
+      <c r="K107" t="s">
+        <v>799</v>
+      </c>
+      <c r="L107" t="s">
+        <v>32</v>
+      </c>
+      <c r="M107" t="s">
+        <v>802</v>
+      </c>
+      <c r="P107" t="s">
+        <v>801</v>
+      </c>
+      <c r="Q107" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="108" spans="1:24">
+      <c r="A108" t="s">
+        <v>803</v>
+      </c>
+      <c r="B108" t="s">
+        <v>804</v>
+      </c>
+      <c r="C108" t="s">
+        <v>805</v>
+      </c>
+      <c r="D108" t="s">
+        <v>460</v>
+      </c>
+      <c r="G108" t="s">
+        <v>319</v>
+      </c>
+      <c r="I108" t="s">
+        <v>806</v>
+      </c>
+      <c r="J108" t="s">
+        <v>806</v>
+      </c>
+      <c r="K108" t="s">
+        <v>804</v>
+      </c>
+      <c r="L108" t="s">
+        <v>32</v>
+      </c>
+      <c r="M108" t="s">
+        <v>807</v>
+      </c>
+      <c r="P108" t="s">
+        <v>806</v>
+      </c>
+      <c r="Q108" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="109" spans="1:24">
+      <c r="A109" t="s">
+        <v>808</v>
+      </c>
+      <c r="B109" t="s">
+        <v>809</v>
+      </c>
+      <c r="C109" t="s">
+        <v>810</v>
+      </c>
+      <c r="D109" t="s">
+        <v>460</v>
+      </c>
+      <c r="G109" t="s">
+        <v>811</v>
+      </c>
+      <c r="I109" t="s">
+        <v>812</v>
+      </c>
+      <c r="J109" t="s">
+        <v>812</v>
+      </c>
+      <c r="K109" t="s">
+        <v>809</v>
+      </c>
+      <c r="L109" t="s">
+        <v>32</v>
+      </c>
+      <c r="M109" t="s">
+        <v>813</v>
+      </c>
+      <c r="P109" t="s">
+        <v>812</v>
+      </c>
+      <c r="Q109" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="110" spans="1:24">
+      <c r="A110" t="s">
+        <v>814</v>
+      </c>
+      <c r="B110" t="s">
+        <v>815</v>
+      </c>
+      <c r="C110" t="s">
+        <v>816</v>
+      </c>
+      <c r="D110" t="s">
+        <v>460</v>
+      </c>
+      <c r="G110" t="s">
+        <v>723</v>
+      </c>
+      <c r="I110" t="s">
+        <v>817</v>
+      </c>
+      <c r="J110" t="s">
+        <v>817</v>
+      </c>
+      <c r="K110" t="s">
+        <v>815</v>
+      </c>
+      <c r="L110" t="s">
+        <v>32</v>
+      </c>
+      <c r="M110" t="s">
+        <v>818</v>
+      </c>
+      <c r="P110" t="s">
+        <v>817</v>
+      </c>
+      <c r="Q110" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="111" spans="1:24">
+      <c r="A111" t="s">
+        <v>819</v>
+      </c>
+      <c r="B111" t="s">
+        <v>820</v>
+      </c>
+      <c r="C111" t="s">
+        <v>821</v>
+      </c>
+      <c r="D111" t="s">
+        <v>460</v>
+      </c>
+      <c r="G111" t="s">
+        <v>822</v>
+      </c>
+      <c r="I111" t="s">
+        <v>823</v>
+      </c>
+      <c r="J111" t="s">
+        <v>823</v>
+      </c>
+      <c r="K111" t="s">
+        <v>820</v>
+      </c>
+      <c r="L111" t="s">
+        <v>32</v>
+      </c>
+      <c r="M111" t="s">
+        <v>824</v>
+      </c>
+      <c r="P111" t="s">
+        <v>823</v>
+      </c>
+      <c r="Q111" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="112" spans="1:24">
+      <c r="A112" t="s">
+        <v>825</v>
+      </c>
+      <c r="B112" t="s">
+        <v>826</v>
+      </c>
+      <c r="C112" t="s">
+        <v>827</v>
+      </c>
+      <c r="D112" t="s">
+        <v>460</v>
+      </c>
+      <c r="G112" t="s">
+        <v>735</v>
+      </c>
+      <c r="I112" t="s">
+        <v>828</v>
+      </c>
+      <c r="J112" t="s">
+        <v>828</v>
+      </c>
+      <c r="K112" t="s">
+        <v>826</v>
+      </c>
+      <c r="L112" t="s">
+        <v>32</v>
+      </c>
+      <c r="M112" t="s">
+        <v>829</v>
+      </c>
+      <c r="P112" t="s">
+        <v>828</v>
+      </c>
+      <c r="Q112" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="113" spans="1:24">
+      <c r="A113" t="s">
+        <v>830</v>
+      </c>
+      <c r="B113" t="s">
+        <v>831</v>
+      </c>
+      <c r="C113" t="s">
+        <v>832</v>
+      </c>
+      <c r="D113" t="s">
+        <v>460</v>
+      </c>
+      <c r="G113" t="s">
+        <v>833</v>
+      </c>
+      <c r="I113" t="s">
+        <v>834</v>
+      </c>
+      <c r="J113" t="s">
+        <v>834</v>
+      </c>
+      <c r="K113" t="s">
+        <v>831</v>
+      </c>
+      <c r="L113" t="s">
+        <v>32</v>
+      </c>
+      <c r="M113" t="s">
+        <v>835</v>
+      </c>
+      <c r="P113" t="s">
+        <v>834</v>
+      </c>
+      <c r="Q113" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="114" spans="1:24">
+      <c r="A114" t="s">
+        <v>836</v>
+      </c>
+      <c r="B114" t="s">
+        <v>837</v>
+      </c>
+      <c r="C114" t="s">
+        <v>838</v>
+      </c>
+      <c r="D114" t="s">
+        <v>460</v>
+      </c>
+      <c r="G114" t="s">
+        <v>746</v>
+      </c>
+      <c r="I114" t="s">
+        <v>839</v>
+      </c>
+      <c r="J114" t="s">
+        <v>839</v>
+      </c>
+      <c r="K114" t="s">
+        <v>837</v>
+      </c>
+      <c r="L114" t="s">
+        <v>32</v>
+      </c>
+      <c r="M114" t="s">
+        <v>840</v>
+      </c>
+      <c r="P114" t="s">
+        <v>839</v>
+      </c>
+      <c r="Q114" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="115" spans="1:24">
+      <c r="A115" t="s">
+        <v>841</v>
+      </c>
+      <c r="B115" t="s">
+        <v>842</v>
+      </c>
+      <c r="C115" t="s">
+        <v>843</v>
+      </c>
+      <c r="D115" t="s">
+        <v>460</v>
+      </c>
+      <c r="G115" t="s">
+        <v>752</v>
+      </c>
+      <c r="I115" t="s">
+        <v>844</v>
+      </c>
+      <c r="J115" t="s">
+        <v>844</v>
+      </c>
+      <c r="K115" t="s">
+        <v>842</v>
+      </c>
+      <c r="L115" t="s">
+        <v>32</v>
+      </c>
+      <c r="M115" t="s">
+        <v>845</v>
+      </c>
+      <c r="P115" t="s">
+        <v>844</v>
+      </c>
+      <c r="Q115" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="116" spans="1:24">
+      <c r="A116" t="s">
+        <v>846</v>
+      </c>
+      <c r="B116" t="s">
+        <v>847</v>
+      </c>
+      <c r="C116" t="s">
+        <v>848</v>
+      </c>
+      <c r="D116" t="s">
+        <v>460</v>
+      </c>
+      <c r="G116" t="s">
+        <v>769</v>
+      </c>
+      <c r="I116" t="s">
+        <v>849</v>
+      </c>
+      <c r="J116" t="s">
+        <v>849</v>
+      </c>
+      <c r="K116" t="s">
+        <v>847</v>
+      </c>
+      <c r="L116" t="s">
+        <v>32</v>
+      </c>
+      <c r="M116" t="s">
+        <v>850</v>
+      </c>
+      <c r="P116" t="s">
+        <v>849</v>
+      </c>
+      <c r="Q116" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="117" spans="1:24">
+      <c r="A117" t="s">
+        <v>851</v>
+      </c>
+      <c r="B117" t="s">
+        <v>852</v>
+      </c>
+      <c r="C117" t="s">
+        <v>853</v>
+      </c>
+      <c r="D117" t="s">
+        <v>460</v>
+      </c>
+      <c r="G117" t="s">
+        <v>700</v>
+      </c>
+      <c r="I117" t="s">
+        <v>854</v>
+      </c>
+      <c r="J117" t="s">
+        <v>854</v>
+      </c>
+      <c r="K117" t="s">
+        <v>852</v>
+      </c>
+      <c r="L117" t="s">
+        <v>32</v>
+      </c>
+      <c r="M117" t="s">
+        <v>855</v>
+      </c>
+      <c r="P117" t="s">
+        <v>854</v>
+      </c>
+      <c r="Q117" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="118" spans="1:24">
+      <c r="A118" t="s">
+        <v>856</v>
+      </c>
+      <c r="B118" t="s">
+        <v>857</v>
+      </c>
+      <c r="C118" t="s">
+        <v>858</v>
+      </c>
+      <c r="D118" t="s">
+        <v>460</v>
+      </c>
+      <c r="G118" t="s">
+        <v>763</v>
+      </c>
+      <c r="I118" t="s">
+        <v>859</v>
+      </c>
+      <c r="J118" t="s">
+        <v>859</v>
+      </c>
+      <c r="K118" t="s">
+        <v>857</v>
+      </c>
+      <c r="L118" t="s">
+        <v>32</v>
+      </c>
+      <c r="M118" t="s">
+        <v>860</v>
+      </c>
+      <c r="P118" t="s">
+        <v>859</v>
+      </c>
+      <c r="Q118" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="119" spans="1:24">
+      <c r="A119" t="s">
+        <v>861</v>
+      </c>
+      <c r="B119" t="s">
+        <v>862</v>
+      </c>
+      <c r="C119" t="s">
+        <v>863</v>
+      </c>
+      <c r="D119" t="s">
+        <v>460</v>
+      </c>
+      <c r="G119" t="s">
+        <v>729</v>
+      </c>
+      <c r="I119" t="s">
+        <v>864</v>
+      </c>
+      <c r="J119" t="s">
+        <v>864</v>
+      </c>
+      <c r="K119" t="s">
+        <v>862</v>
+      </c>
+      <c r="L119" t="s">
+        <v>32</v>
+      </c>
+      <c r="M119" t="s">
+        <v>865</v>
+      </c>
+      <c r="P119" t="s">
+        <v>864</v>
+      </c>
+      <c r="Q119" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="120" spans="1:24">
+      <c r="A120" t="s">
+        <v>866</v>
+      </c>
+      <c r="B120" t="s">
+        <v>867</v>
+      </c>
+      <c r="C120" t="s">
+        <v>868</v>
+      </c>
+      <c r="D120" t="s">
+        <v>460</v>
+      </c>
+      <c r="G120" t="s">
+        <v>780</v>
+      </c>
+      <c r="I120" t="s">
+        <v>869</v>
+      </c>
+      <c r="J120" t="s">
+        <v>869</v>
+      </c>
+      <c r="K120" t="s">
+        <v>867</v>
+      </c>
+      <c r="L120" t="s">
+        <v>32</v>
+      </c>
+      <c r="M120" t="s">
+        <v>870</v>
+      </c>
+      <c r="P120" t="s">
+        <v>869</v>
+      </c>
+      <c r="Q120" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="121" spans="1:24">
+      <c r="A121" t="s">
+        <v>871</v>
+      </c>
+      <c r="B121" t="s">
+        <v>872</v>
+      </c>
+      <c r="C121" t="s">
+        <v>873</v>
+      </c>
+      <c r="D121" t="s">
+        <v>460</v>
+      </c>
+      <c r="G121" t="s">
+        <v>874</v>
+      </c>
+      <c r="I121" t="s">
+        <v>875</v>
+      </c>
+      <c r="J121" t="s">
+        <v>875</v>
+      </c>
+      <c r="K121" t="s">
+        <v>872</v>
+      </c>
+      <c r="L121" t="s">
+        <v>32</v>
+      </c>
+      <c r="M121" t="s">
+        <v>876</v>
+      </c>
+      <c r="P121" t="s">
+        <v>875</v>
+      </c>
+      <c r="Q121" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="122" spans="1:24">
+      <c r="A122" t="s">
+        <v>877</v>
+      </c>
+      <c r="B122" t="s">
+        <v>878</v>
+      </c>
+      <c r="C122" t="s">
+        <v>879</v>
+      </c>
+      <c r="D122" t="s">
+        <v>405</v>
+      </c>
+      <c r="G122" t="s">
+        <v>647</v>
+      </c>
+      <c r="I122" t="s">
+        <v>880</v>
+      </c>
+      <c r="J122" t="s">
+        <v>880</v>
+      </c>
+      <c r="K122" t="s">
+        <v>878</v>
+      </c>
+      <c r="L122" t="s">
+        <v>32</v>
+      </c>
+      <c r="M122" t="s">
+        <v>881</v>
+      </c>
+      <c r="P122" t="s">
+        <v>880</v>
+      </c>
+      <c r="Q122" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="123" spans="1:24">
+      <c r="A123" t="s">
+        <v>882</v>
+      </c>
+      <c r="B123" t="s">
+        <v>883</v>
+      </c>
+      <c r="C123" t="s">
+        <v>884</v>
+      </c>
+      <c r="D123" t="s">
+        <v>405</v>
+      </c>
+      <c r="G123" t="s">
+        <v>885</v>
+      </c>
+      <c r="I123" t="s">
+        <v>886</v>
+      </c>
+      <c r="J123" t="s">
+        <v>886</v>
+      </c>
+      <c r="K123" t="s">
+        <v>883</v>
+      </c>
+      <c r="L123" t="s">
+        <v>32</v>
+      </c>
+      <c r="M123" t="s">
+        <v>887</v>
+      </c>
+      <c r="P123" t="s">
+        <v>886</v>
+      </c>
+      <c r="Q123" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="124" spans="1:24">
+      <c r="A124" t="s">
+        <v>888</v>
+      </c>
+      <c r="B124" t="s">
+        <v>889</v>
+      </c>
+      <c r="C124" t="s">
+        <v>890</v>
+      </c>
+      <c r="D124" t="s">
+        <v>506</v>
+      </c>
+      <c r="G124" t="s">
+        <v>891</v>
+      </c>
+      <c r="I124" t="s">
+        <v>892</v>
+      </c>
+      <c r="J124" t="s">
+        <v>892</v>
+      </c>
+      <c r="K124" t="s">
+        <v>889</v>
+      </c>
+      <c r="L124" t="s">
+        <v>32</v>
+      </c>
+      <c r="M124" t="s">
+        <v>893</v>
+      </c>
+      <c r="P124" t="s">
+        <v>892</v>
+      </c>
+      <c r="Q124" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="125" spans="1:24">
+      <c r="A125" t="s">
+        <v>894</v>
+      </c>
+      <c r="B125" t="s">
+        <v>895</v>
+      </c>
+      <c r="C125" t="s">
+        <v>896</v>
+      </c>
+      <c r="D125" t="s">
+        <v>506</v>
+      </c>
+      <c r="G125" t="s">
+        <v>706</v>
+      </c>
+      <c r="I125" t="s">
+        <v>897</v>
+      </c>
+      <c r="J125" t="s">
+        <v>897</v>
+      </c>
+      <c r="K125" t="s">
+        <v>895</v>
+      </c>
+      <c r="L125" t="s">
+        <v>32</v>
+      </c>
+      <c r="M125" t="s">
+        <v>898</v>
+      </c>
+      <c r="P125" t="s">
+        <v>897</v>
+      </c>
+      <c r="Q125" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="126" spans="1:24">
+      <c r="A126" t="s">
+        <v>899</v>
+      </c>
+      <c r="B126" t="s">
+        <v>900</v>
+      </c>
+      <c r="C126" t="s">
+        <v>901</v>
+      </c>
+      <c r="D126" t="s">
+        <v>506</v>
+      </c>
+      <c r="G126" t="s">
+        <v>902</v>
+      </c>
+      <c r="I126" t="s">
+        <v>903</v>
+      </c>
+      <c r="J126" t="s">
+        <v>903</v>
+      </c>
+      <c r="K126" t="s">
+        <v>900</v>
+      </c>
+      <c r="L126" t="s">
+        <v>32</v>
+      </c>
+      <c r="M126" t="s">
+        <v>904</v>
+      </c>
+      <c r="P126" t="s">
+        <v>903</v>
+      </c>
+      <c r="Q126" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="127" spans="1:24">
+      <c r="A127" t="s">
+        <v>905</v>
+      </c>
+      <c r="B127" t="s">
+        <v>906</v>
+      </c>
+      <c r="C127" t="s">
+        <v>907</v>
+      </c>
+      <c r="D127" t="s">
+        <v>908</v>
+      </c>
+      <c r="G127" t="s">
+        <v>624</v>
+      </c>
+      <c r="I127" t="s">
+        <v>909</v>
+      </c>
+      <c r="J127" t="s">
+        <v>909</v>
+      </c>
+      <c r="K127" t="s">
+        <v>906</v>
+      </c>
+      <c r="L127" t="s">
+        <v>32</v>
+      </c>
+      <c r="M127" t="s">
+        <v>910</v>
+      </c>
+      <c r="P127" t="s">
+        <v>909</v>
+      </c>
+      <c r="Q127" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="128" spans="1:24">
+      <c r="A128" t="s">
+        <v>911</v>
+      </c>
+      <c r="B128" t="s">
+        <v>912</v>
+      </c>
+      <c r="C128" t="s">
+        <v>913</v>
+      </c>
+      <c r="D128" t="s">
+        <v>914</v>
+      </c>
+      <c r="G128" t="s">
+        <v>624</v>
+      </c>
+      <c r="I128" t="s">
+        <v>915</v>
+      </c>
+      <c r="J128" t="s">
+        <v>915</v>
+      </c>
+      <c r="K128" t="s">
+        <v>912</v>
+      </c>
+      <c r="L128" t="s">
+        <v>32</v>
+      </c>
+      <c r="M128" t="s">
+        <v>916</v>
+      </c>
+      <c r="P128" t="s">
+        <v>915</v>
+      </c>
+      <c r="Q128" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="129" spans="1:24">
+      <c r="A129" t="s">
+        <v>917</v>
+      </c>
+      <c r="B129" t="s">
+        <v>918</v>
+      </c>
+      <c r="C129" t="s">
+        <v>919</v>
+      </c>
+      <c r="D129" t="s">
+        <v>920</v>
+      </c>
+      <c r="G129" t="s">
+        <v>624</v>
+      </c>
+      <c r="I129" t="s">
+        <v>921</v>
+      </c>
+      <c r="J129" t="s">
+        <v>921</v>
+      </c>
+      <c r="K129" t="s">
+        <v>918</v>
+      </c>
+      <c r="L129" t="s">
+        <v>32</v>
+      </c>
+      <c r="M129" t="s">
+        <v>922</v>
+      </c>
+      <c r="P129" t="s">
+        <v>921</v>
+      </c>
+      <c r="Q129" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="130" spans="1:24">
+      <c r="A130" t="s">
+        <v>923</v>
+      </c>
+      <c r="B130" t="s">
+        <v>924</v>
+      </c>
+      <c r="C130" t="s">
+        <v>925</v>
+      </c>
+      <c r="D130" t="s">
+        <v>926</v>
+      </c>
+      <c r="G130" t="s">
+        <v>927</v>
+      </c>
+      <c r="I130" t="s">
+        <v>928</v>
+      </c>
+      <c r="J130" t="s">
+        <v>928</v>
+      </c>
+      <c r="K130" t="s">
+        <v>924</v>
+      </c>
+      <c r="L130" t="s">
+        <v>32</v>
+      </c>
+      <c r="M130" t="s">
+        <v>929</v>
+      </c>
+      <c r="P130" t="s">
+        <v>928</v>
+      </c>
+      <c r="Q130" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="131" spans="1:24">
+      <c r="A131" t="s">
+        <v>930</v>
+      </c>
+      <c r="B131" t="s">
+        <v>931</v>
+      </c>
+      <c r="C131" t="s">
+        <v>932</v>
+      </c>
+      <c r="D131" t="s">
+        <v>933</v>
+      </c>
+      <c r="G131" t="s">
+        <v>934</v>
+      </c>
+      <c r="I131" t="s">
+        <v>935</v>
+      </c>
+      <c r="J131" t="s">
+        <v>935</v>
+      </c>
+      <c r="K131" t="s">
+        <v>931</v>
+      </c>
+      <c r="L131" t="s">
+        <v>32</v>
+      </c>
+      <c r="M131" t="s">
+        <v>936</v>
+      </c>
+      <c r="P131" t="s">
+        <v>935</v>
+      </c>
+      <c r="Q131" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="132" spans="1:24">
+      <c r="A132" t="s">
+        <v>937</v>
+      </c>
+      <c r="B132" t="s">
+        <v>938</v>
+      </c>
+      <c r="C132" t="s">
+        <v>939</v>
+      </c>
+      <c r="D132" t="s">
+        <v>405</v>
+      </c>
+      <c r="G132" t="s">
+        <v>940</v>
+      </c>
+      <c r="I132" t="s">
+        <v>941</v>
+      </c>
+      <c r="J132" t="s">
+        <v>941</v>
+      </c>
+      <c r="K132" t="s">
+        <v>938</v>
+      </c>
+      <c r="L132" t="s">
+        <v>32</v>
+      </c>
+      <c r="M132" t="s">
+        <v>942</v>
+      </c>
+      <c r="P132" t="s">
+        <v>941</v>
+      </c>
+      <c r="Q132" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="133" spans="1:24">
+      <c r="A133" t="s">
+        <v>943</v>
+      </c>
+      <c r="B133" t="s">
+        <v>944</v>
+      </c>
+      <c r="C133" t="s">
+        <v>945</v>
+      </c>
+      <c r="D133" t="s">
+        <v>405</v>
+      </c>
+      <c r="G133" t="s">
+        <v>500</v>
+      </c>
+      <c r="I133" t="s">
+        <v>946</v>
+      </c>
+      <c r="J133" t="s">
+        <v>946</v>
+      </c>
+      <c r="K133" t="s">
+        <v>944</v>
+      </c>
+      <c r="L133" t="s">
+        <v>32</v>
+      </c>
+      <c r="M133" t="s">
+        <v>947</v>
+      </c>
+      <c r="P133" t="s">
+        <v>946</v>
+      </c>
+      <c r="Q133" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="134" spans="1:24">
+      <c r="A134" t="s">
+        <v>948</v>
+      </c>
+      <c r="B134" t="s">
+        <v>949</v>
+      </c>
+      <c r="C134" t="s">
+        <v>950</v>
+      </c>
+      <c r="D134" t="s">
+        <v>287</v>
+      </c>
+      <c r="G134" t="s">
+        <v>951</v>
+      </c>
+      <c r="I134" t="s">
+        <v>952</v>
+      </c>
+      <c r="J134" t="s">
+        <v>952</v>
+      </c>
+      <c r="K134" t="s">
+        <v>949</v>
+      </c>
+      <c r="L134" t="s">
+        <v>32</v>
+      </c>
+      <c r="M134" t="s">
+        <v>953</v>
+      </c>
+      <c r="P134" t="s">
+        <v>952</v>
+      </c>
+      <c r="Q134" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="135" spans="1:24">
+      <c r="A135" t="s">
+        <v>954</v>
+      </c>
+      <c r="B135" t="s">
+        <v>955</v>
+      </c>
+      <c r="C135" t="s">
+        <v>956</v>
+      </c>
+      <c r="D135" t="s">
+        <v>297</v>
+      </c>
+      <c r="G135" t="s">
+        <v>951</v>
+      </c>
+      <c r="I135" t="s">
+        <v>957</v>
+      </c>
+      <c r="J135" t="s">
+        <v>957</v>
+      </c>
+      <c r="K135" t="s">
+        <v>955</v>
+      </c>
+      <c r="L135" t="s">
+        <v>32</v>
+      </c>
+      <c r="M135" t="s">
+        <v>958</v>
+      </c>
+      <c r="P135" t="s">
+        <v>957</v>
+      </c>
+      <c r="Q135" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="136" spans="1:24">
+      <c r="A136" t="s">
+        <v>959</v>
+      </c>
+      <c r="B136" t="s">
+        <v>960</v>
+      </c>
+      <c r="C136" t="s">
+        <v>961</v>
+      </c>
+      <c r="D136" t="s">
+        <v>297</v>
+      </c>
+      <c r="G136" t="s">
+        <v>962</v>
+      </c>
+      <c r="I136" t="s">
+        <v>963</v>
+      </c>
+      <c r="J136" t="s">
+        <v>963</v>
+      </c>
+      <c r="K136" t="s">
+        <v>960</v>
+      </c>
+      <c r="L136" t="s">
+        <v>32</v>
+      </c>
+      <c r="M136" t="s">
+        <v>964</v>
+      </c>
+      <c r="P136" t="s">
+        <v>963</v>
+      </c>
+      <c r="Q136" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="137" spans="1:24">
+      <c r="A137" t="s">
+        <v>965</v>
+      </c>
+      <c r="B137" t="s">
+        <v>966</v>
+      </c>
+      <c r="C137" t="s">
+        <v>967</v>
+      </c>
+      <c r="D137" t="s">
+        <v>297</v>
+      </c>
+      <c r="G137" t="s">
+        <v>968</v>
+      </c>
+      <c r="I137" t="s">
+        <v>969</v>
+      </c>
+      <c r="J137" t="s">
+        <v>969</v>
+      </c>
+      <c r="K137" t="s">
+        <v>966</v>
+      </c>
+      <c r="L137" t="s">
+        <v>32</v>
+      </c>
+      <c r="M137" t="s">
+        <v>970</v>
+      </c>
+      <c r="P137" t="s">
+        <v>969</v>
+      </c>
+      <c r="Q137" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="138" spans="1:24">
+      <c r="A138" t="s">
+        <v>971</v>
+      </c>
+      <c r="B138" t="s">
+        <v>972</v>
+      </c>
+      <c r="C138" t="s">
+        <v>973</v>
+      </c>
+      <c r="D138" t="s">
+        <v>297</v>
+      </c>
+      <c r="G138" t="s">
+        <v>974</v>
+      </c>
+      <c r="I138" t="s">
+        <v>975</v>
+      </c>
+      <c r="J138" t="s">
+        <v>975</v>
+      </c>
+      <c r="K138" t="s">
+        <v>972</v>
+      </c>
+      <c r="L138" t="s">
+        <v>32</v>
+      </c>
+      <c r="M138" t="s">
+        <v>976</v>
+      </c>
+      <c r="P138" t="s">
+        <v>975</v>
+      </c>
+      <c r="Q138" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="139" spans="1:24">
+      <c r="A139" t="s">
+        <v>977</v>
+      </c>
+      <c r="B139" t="s">
+        <v>978</v>
+      </c>
+      <c r="C139" t="s">
+        <v>979</v>
+      </c>
+      <c r="D139" t="s">
+        <v>405</v>
+      </c>
+      <c r="G139" t="s">
+        <v>980</v>
+      </c>
+      <c r="I139" t="s">
+        <v>981</v>
+      </c>
+      <c r="J139" t="s">
+        <v>981</v>
+      </c>
+      <c r="K139" t="s">
+        <v>978</v>
+      </c>
+      <c r="L139" t="s">
+        <v>32</v>
+      </c>
+      <c r="M139" t="s">
+        <v>982</v>
+      </c>
+      <c r="P139" t="s">
+        <v>981</v>
+      </c>
+      <c r="Q139" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="140" spans="1:24">
+      <c r="A140" t="s">
+        <v>983</v>
+      </c>
+      <c r="B140" t="s">
+        <v>984</v>
+      </c>
+      <c r="C140" t="s">
+        <v>985</v>
+      </c>
+      <c r="D140" t="s">
+        <v>399</v>
+      </c>
+      <c r="G140" t="s">
+        <v>980</v>
+      </c>
+      <c r="I140" t="s">
+        <v>986</v>
+      </c>
+      <c r="J140" t="s">
+        <v>986</v>
+      </c>
+      <c r="K140" t="s">
+        <v>984</v>
+      </c>
+      <c r="L140" t="s">
+        <v>32</v>
+      </c>
+      <c r="M140" t="s">
+        <v>987</v>
+      </c>
+      <c r="P140" t="s">
+        <v>986</v>
+      </c>
+      <c r="Q140" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="141" spans="1:24">
+      <c r="A141" t="s">
+        <v>988</v>
+      </c>
+      <c r="B141" t="s">
+        <v>989</v>
+      </c>
+      <c r="C141" t="s">
+        <v>990</v>
+      </c>
+      <c r="D141" t="s">
+        <v>454</v>
+      </c>
+      <c r="G141" t="s">
+        <v>991</v>
+      </c>
+      <c r="I141" t="s">
+        <v>992</v>
+      </c>
+      <c r="J141" t="s">
+        <v>992</v>
+      </c>
+      <c r="K141" t="s">
+        <v>989</v>
+      </c>
+      <c r="L141" t="s">
+        <v>32</v>
+      </c>
+      <c r="M141" t="s">
+        <v>993</v>
+      </c>
+      <c r="P141" t="s">
+        <v>992</v>
+      </c>
+      <c r="Q141" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="142" spans="1:24">
+      <c r="A142" t="s">
+        <v>994</v>
+      </c>
+      <c r="B142" t="s">
+        <v>995</v>
+      </c>
+      <c r="C142" t="s">
+        <v>996</v>
+      </c>
+      <c r="D142" t="s">
+        <v>454</v>
+      </c>
+      <c r="G142" t="s">
+        <v>997</v>
+      </c>
+      <c r="I142" t="s">
+        <v>998</v>
+      </c>
+      <c r="J142" t="s">
+        <v>998</v>
+      </c>
+      <c r="K142" t="s">
+        <v>995</v>
+      </c>
+      <c r="L142" t="s">
+        <v>32</v>
+      </c>
+      <c r="M142" t="s">
+        <v>999</v>
+      </c>
+      <c r="P142" t="s">
+        <v>998</v>
+      </c>
+      <c r="Q142" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="143" spans="1:24">
+      <c r="A143" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B143" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C143" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D143" t="s">
+        <v>1003</v>
+      </c>
+      <c r="G143" t="s">
+        <v>1004</v>
+      </c>
+      <c r="I143" t="s">
+        <v>1005</v>
+      </c>
+      <c r="J143" t="s">
+        <v>1005</v>
+      </c>
+      <c r="K143" t="s">
+        <v>1001</v>
+      </c>
+      <c r="L143" t="s">
+        <v>32</v>
+      </c>
+      <c r="M143" t="s">
+        <v>1006</v>
+      </c>
+      <c r="P143" t="s">
+        <v>1005</v>
+      </c>
+      <c r="Q143" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="144" spans="1:24">
+      <c r="A144" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B144" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C144" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D144" t="s">
+        <v>1003</v>
+      </c>
+      <c r="G144" t="s">
+        <v>1004</v>
+      </c>
+      <c r="I144" t="s">
+        <v>1010</v>
+      </c>
+      <c r="J144" t="s">
+        <v>1010</v>
+      </c>
+      <c r="K144" t="s">
+        <v>1008</v>
+      </c>
+      <c r="L144" t="s">
+        <v>32</v>
+      </c>
+      <c r="M144" t="s">
+        <v>1011</v>
+      </c>
+      <c r="P144" t="s">
+        <v>1010</v>
+      </c>
+      <c r="Q144" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="145" spans="1:24">
+      <c r="A145" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B145" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C145" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D145" t="s">
+        <v>1003</v>
+      </c>
+      <c r="G145" t="s">
+        <v>1004</v>
+      </c>
+      <c r="I145" t="s">
+        <v>1015</v>
+      </c>
+      <c r="J145" t="s">
+        <v>1015</v>
+      </c>
+      <c r="K145" t="s">
+        <v>1013</v>
+      </c>
+      <c r="L145" t="s">
+        <v>32</v>
+      </c>
+      <c r="M145" t="s">
+        <v>1016</v>
+      </c>
+      <c r="P145" t="s">
+        <v>1015</v>
+      </c>
+      <c r="Q145" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="146" spans="1:24">
+      <c r="A146" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B146" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C146" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D146" t="s">
+        <v>405</v>
+      </c>
+      <c r="G146" t="s">
+        <v>1020</v>
+      </c>
+      <c r="I146" t="s">
+        <v>1021</v>
+      </c>
+      <c r="J146" t="s">
+        <v>1021</v>
+      </c>
+      <c r="K146" t="s">
+        <v>1018</v>
+      </c>
+      <c r="L146" t="s">
+        <v>32</v>
+      </c>
+      <c r="M146" t="s">
+        <v>1022</v>
+      </c>
+      <c r="P146" t="s">
+        <v>1021</v>
+      </c>
+      <c r="Q146" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="147" spans="1:24">
+      <c r="A147" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B147" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C147" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D147" t="s">
+        <v>1003</v>
+      </c>
+      <c r="G147" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I147" t="s">
+        <v>1027</v>
+      </c>
+      <c r="J147" t="s">
+        <v>1027</v>
+      </c>
+      <c r="K147" t="s">
+        <v>1024</v>
+      </c>
+      <c r="L147" t="s">
+        <v>32</v>
+      </c>
+      <c r="M147" t="s">
+        <v>1028</v>
+      </c>
+      <c r="P147" t="s">
+        <v>1027</v>
+      </c>
+      <c r="Q147" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="148" spans="1:24">
+      <c r="A148" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B148" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C148" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D148" t="s">
+        <v>318</v>
+      </c>
+      <c r="G148" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H148" t="s">
+        <v>1033</v>
+      </c>
+      <c r="I148" t="s">
+        <v>1034</v>
+      </c>
+      <c r="J148" t="s">
+        <v>1035</v>
+      </c>
+      <c r="K148" t="s">
+        <v>1030</v>
+      </c>
+      <c r="L148" t="s">
+        <v>32</v>
+      </c>
+      <c r="M148" t="s">
+        <v>1036</v>
+      </c>
+      <c r="P148" t="s">
+        <v>1034</v>
+      </c>
+      <c r="Q148" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="149" spans="1:24">
+      <c r="A149" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B149" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C149" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D149" t="s">
+        <v>1003</v>
+      </c>
+      <c r="G149" t="s">
+        <v>1004</v>
+      </c>
+      <c r="I149" t="s">
+        <v>1040</v>
+      </c>
+      <c r="J149" t="s">
+        <v>1040</v>
+      </c>
+      <c r="K149" t="s">
+        <v>1038</v>
+      </c>
+      <c r="L149" t="s">
+        <v>32</v>
+      </c>
+      <c r="M149" t="s">
+        <v>1041</v>
+      </c>
+      <c r="P149" t="s">
+        <v>1040</v>
+      </c>
+      <c r="Q149" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="150" spans="1:24">
+      <c r="A150" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B150" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C150" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D150" t="s">
+        <v>1003</v>
+      </c>
+      <c r="G150" t="s">
+        <v>1004</v>
+      </c>
+      <c r="I150" t="s">
+        <v>1045</v>
+      </c>
+      <c r="J150" t="s">
+        <v>1045</v>
+      </c>
+      <c r="K150" t="s">
+        <v>1043</v>
+      </c>
+      <c r="L150" t="s">
+        <v>32</v>
+      </c>
+      <c r="M150" t="s">
+        <v>1046</v>
+      </c>
+      <c r="P150" t="s">
+        <v>1045</v>
+      </c>
+      <c r="Q150" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="151" spans="1:24">
+      <c r="A151" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B151" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C151" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D151" t="s">
+        <v>933</v>
+      </c>
+      <c r="G151" t="s">
+        <v>1050</v>
+      </c>
+      <c r="I151" t="s">
+        <v>1051</v>
+      </c>
+      <c r="J151" t="s">
+        <v>1051</v>
+      </c>
+      <c r="K151" t="s">
+        <v>1048</v>
+      </c>
+      <c r="L151" t="s">
+        <v>32</v>
+      </c>
+      <c r="M151" t="s">
+        <v>1052</v>
+      </c>
+      <c r="P151" t="s">
+        <v>1051</v>
+      </c>
+      <c r="Q151" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="152" spans="1:24">
+      <c r="A152" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B152" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C152" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D152" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I152" t="s">
+        <v>1056</v>
+      </c>
+      <c r="J152" t="s">
+        <v>1056</v>
+      </c>
+      <c r="K152" t="s">
+        <v>1054</v>
+      </c>
+      <c r="L152" t="s">
+        <v>32</v>
+      </c>
+      <c r="M152" t="s">
+        <v>1057</v>
+      </c>
+      <c r="P152" t="s">
+        <v>1056</v>
+      </c>
+      <c r="Q152" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="153" spans="1:24">
+      <c r="A153" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B153" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C153" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D153" t="s">
+        <v>454</v>
+      </c>
+      <c r="G153" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I153" t="s">
+        <v>1062</v>
+      </c>
+      <c r="J153" t="s">
+        <v>1062</v>
+      </c>
+      <c r="K153" t="s">
+        <v>1059</v>
+      </c>
+      <c r="L153" t="s">
+        <v>32</v>
+      </c>
+      <c r="M153" t="s">
+        <v>1063</v>
+      </c>
+      <c r="P153" t="s">
+        <v>1062</v>
+      </c>
+      <c r="Q153" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="154" spans="1:24">
+      <c r="A154" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B154" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C154" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D154" t="s">
+        <v>1003</v>
+      </c>
+      <c r="G154" t="s">
+        <v>1004</v>
+      </c>
+      <c r="I154" t="s">
+        <v>1067</v>
+      </c>
+      <c r="J154" t="s">
+        <v>1067</v>
+      </c>
+      <c r="K154" t="s">
+        <v>1065</v>
+      </c>
+      <c r="L154" t="s">
+        <v>32</v>
+      </c>
+      <c r="M154" t="s">
+        <v>1068</v>
+      </c>
+      <c r="P154" t="s">
+        <v>1067</v>
+      </c>
+      <c r="Q154" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="155" spans="1:24">
+      <c r="A155" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B155" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C155" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D155" t="s">
+        <v>460</v>
+      </c>
+      <c r="G155" t="s">
+        <v>1072</v>
+      </c>
+      <c r="I155" t="s">
+        <v>1073</v>
+      </c>
+      <c r="J155" t="s">
+        <v>1073</v>
+      </c>
+      <c r="K155" t="s">
+        <v>1070</v>
+      </c>
+      <c r="L155" t="s">
+        <v>32</v>
+      </c>
+      <c r="M155" t="s">
+        <v>1074</v>
+      </c>
+      <c r="P155" t="s">
+        <v>1073</v>
+      </c>
+      <c r="Q155" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="156" spans="1:24">
+      <c r="A156" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B156" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C156" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D156" t="s">
+        <v>297</v>
+      </c>
+      <c r="G156" t="s">
+        <v>1072</v>
+      </c>
+      <c r="I156" t="s">
+        <v>1078</v>
+      </c>
+      <c r="J156" t="s">
+        <v>1078</v>
+      </c>
+      <c r="K156" t="s">
+        <v>1076</v>
+      </c>
+      <c r="L156" t="s">
+        <v>32</v>
+      </c>
+      <c r="M156" t="s">
+        <v>1079</v>
+      </c>
+      <c r="P156" t="s">
+        <v>1078</v>
+      </c>
+      <c r="Q156" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="157" spans="1:24">
+      <c r="A157" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B157" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C157" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D157" t="s">
+        <v>287</v>
+      </c>
+      <c r="G157" t="s">
+        <v>1072</v>
+      </c>
+      <c r="I157" t="s">
+        <v>1083</v>
+      </c>
+      <c r="J157" t="s">
+        <v>1083</v>
+      </c>
+      <c r="K157" t="s">
+        <v>1081</v>
+      </c>
+      <c r="L157" t="s">
+        <v>32</v>
+      </c>
+      <c r="M157" t="s">
+        <v>1084</v>
+      </c>
+      <c r="P157" t="s">
+        <v>1083</v>
+      </c>
+      <c r="Q157" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="158" spans="1:24">
+      <c r="A158" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B158" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C158" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D158" t="s">
+        <v>405</v>
+      </c>
+      <c r="G158" t="s">
+        <v>1088</v>
+      </c>
+      <c r="I158" t="s">
+        <v>1089</v>
+      </c>
+      <c r="J158" t="s">
+        <v>1089</v>
+      </c>
+      <c r="K158" t="s">
+        <v>1086</v>
+      </c>
+      <c r="L158" t="s">
+        <v>32</v>
+      </c>
+      <c r="M158" t="s">
+        <v>1090</v>
+      </c>
+      <c r="P158" t="s">
+        <v>1089</v>
+      </c>
+      <c r="Q158" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="159" spans="1:24">
+      <c r="A159" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B159" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C159" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D159" t="s">
+        <v>297</v>
+      </c>
+      <c r="G159" t="s">
+        <v>1094</v>
+      </c>
+      <c r="I159" t="s">
+        <v>1095</v>
+      </c>
+      <c r="J159" t="s">
+        <v>1095</v>
+      </c>
+      <c r="K159" t="s">
+        <v>1092</v>
+      </c>
+      <c r="L159" t="s">
+        <v>32</v>
+      </c>
+      <c r="M159" t="s">
+        <v>1096</v>
+      </c>
+      <c r="P159" t="s">
+        <v>1095</v>
+      </c>
+      <c r="Q159" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="160" spans="1:24">
+      <c r="A160" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B160" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C160" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D160" t="s">
+        <v>454</v>
+      </c>
+      <c r="G160" t="s">
+        <v>1100</v>
+      </c>
+      <c r="I160" t="s">
+        <v>1101</v>
+      </c>
+      <c r="J160" t="s">
+        <v>1101</v>
+      </c>
+      <c r="K160" t="s">
+        <v>1098</v>
+      </c>
+      <c r="L160" t="s">
+        <v>32</v>
+      </c>
+      <c r="M160" t="s">
+        <v>1102</v>
+      </c>
+      <c r="P160" t="s">
+        <v>1101</v>
+      </c>
+      <c r="Q160" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="161" spans="1:24">
+      <c r="A161" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B161" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C161" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D161" t="s">
+        <v>454</v>
+      </c>
+      <c r="G161" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I161" t="s">
+        <v>1106</v>
+      </c>
+      <c r="J161" t="s">
+        <v>1106</v>
+      </c>
+      <c r="K161" t="s">
+        <v>1104</v>
+      </c>
+      <c r="L161" t="s">
+        <v>32</v>
+      </c>
+      <c r="M161" t="s">
+        <v>1107</v>
+      </c>
+      <c r="P161" t="s">
+        <v>1106</v>
+      </c>
+      <c r="Q161" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="162" spans="1:24">
+      <c r="A162" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B162" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C162" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D162" t="s">
+        <v>454</v>
+      </c>
+      <c r="G162" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I162" t="s">
+        <v>1111</v>
+      </c>
+      <c r="J162" t="s">
+        <v>1111</v>
+      </c>
+      <c r="K162" t="s">
+        <v>1109</v>
+      </c>
+      <c r="L162" t="s">
+        <v>32</v>
+      </c>
+      <c r="M162" t="s">
+        <v>1112</v>
+      </c>
+      <c r="P162" t="s">
+        <v>1111</v>
+      </c>
+      <c r="Q162" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="163" spans="1:24">
+      <c r="A163" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B163" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C163" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D163" t="s">
+        <v>454</v>
+      </c>
+      <c r="G163" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I163" t="s">
+        <v>1116</v>
+      </c>
+      <c r="J163" t="s">
+        <v>1116</v>
+      </c>
+      <c r="K163" t="s">
+        <v>1114</v>
+      </c>
+      <c r="L163" t="s">
+        <v>32</v>
+      </c>
+      <c r="M163" t="s">
+        <v>1117</v>
+      </c>
+      <c r="P163" t="s">
+        <v>1116</v>
+      </c>
+      <c r="Q163" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="164" spans="1:24">
+      <c r="A164" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B164" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C164" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D164" t="s">
+        <v>454</v>
+      </c>
+      <c r="G164" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I164" t="s">
+        <v>1121</v>
+      </c>
+      <c r="J164" t="s">
+        <v>1121</v>
+      </c>
+      <c r="K164" t="s">
+        <v>1119</v>
+      </c>
+      <c r="L164" t="s">
+        <v>32</v>
+      </c>
+      <c r="M164" t="s">
+        <v>1122</v>
+      </c>
+      <c r="P164" t="s">
+        <v>1121</v>
+      </c>
+      <c r="Q164" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="165" spans="1:24">
+      <c r="A165" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B165" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C165" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D165" t="s">
+        <v>454</v>
+      </c>
+      <c r="G165" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I165" t="s">
+        <v>1126</v>
+      </c>
+      <c r="J165" t="s">
+        <v>1126</v>
+      </c>
+      <c r="K165" t="s">
+        <v>1124</v>
+      </c>
+      <c r="L165" t="s">
+        <v>32</v>
+      </c>
+      <c r="M165" t="s">
+        <v>1127</v>
+      </c>
+      <c r="P165" t="s">
+        <v>1126</v>
+      </c>
+      <c r="Q165" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="166" spans="1:24">
+      <c r="A166" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B166" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C166" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D166" t="s">
+        <v>454</v>
+      </c>
+      <c r="G166" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I166" t="s">
+        <v>1131</v>
+      </c>
+      <c r="J166" t="s">
+        <v>1131</v>
+      </c>
+      <c r="K166" t="s">
+        <v>1129</v>
+      </c>
+      <c r="L166" t="s">
+        <v>32</v>
+      </c>
+      <c r="M166" t="s">
+        <v>1132</v>
+      </c>
+      <c r="P166" t="s">
+        <v>1131</v>
+      </c>
+      <c r="Q166" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="167" spans="1:24">
+      <c r="A167" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B167" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C167" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D167" t="s">
+        <v>454</v>
+      </c>
+      <c r="G167" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I167" t="s">
+        <v>1136</v>
+      </c>
+      <c r="J167" t="s">
+        <v>1136</v>
+      </c>
+      <c r="K167" t="s">
+        <v>1134</v>
+      </c>
+      <c r="L167" t="s">
+        <v>32</v>
+      </c>
+      <c r="M167" t="s">
+        <v>1137</v>
+      </c>
+      <c r="P167" t="s">
+        <v>1136</v>
+      </c>
+      <c r="Q167" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="168" spans="1:24">
+      <c r="A168" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B168" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C168" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D168" t="s">
+        <v>454</v>
+      </c>
+      <c r="G168" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I168" t="s">
+        <v>1141</v>
+      </c>
+      <c r="J168" t="s">
+        <v>1141</v>
+      </c>
+      <c r="K168" t="s">
+        <v>1139</v>
+      </c>
+      <c r="L168" t="s">
+        <v>32</v>
+      </c>
+      <c r="M168" t="s">
+        <v>1142</v>
+      </c>
+      <c r="P168" t="s">
+        <v>1141</v>
+      </c>
+      <c r="Q168" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="169" spans="1:24">
+      <c r="A169" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B169" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C169" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D169" t="s">
+        <v>454</v>
+      </c>
+      <c r="G169" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I169" t="s">
+        <v>1146</v>
+      </c>
+      <c r="J169" t="s">
+        <v>1146</v>
+      </c>
+      <c r="K169" t="s">
+        <v>1144</v>
+      </c>
+      <c r="L169" t="s">
+        <v>32</v>
+      </c>
+      <c r="M169" t="s">
+        <v>1147</v>
+      </c>
+      <c r="P169" t="s">
+        <v>1146</v>
+      </c>
+      <c r="Q169" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="170" spans="1:24">
+      <c r="A170" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B170" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C170" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D170" t="s">
+        <v>454</v>
+      </c>
+      <c r="G170" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I170" t="s">
+        <v>1151</v>
+      </c>
+      <c r="J170" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K170" t="s">
+        <v>1149</v>
+      </c>
+      <c r="L170" t="s">
+        <v>32</v>
+      </c>
+      <c r="M170" t="s">
+        <v>1152</v>
+      </c>
+      <c r="P170" t="s">
+        <v>1151</v>
+      </c>
+      <c r="Q170" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="171" spans="1:24">
+      <c r="A171" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B171" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C171" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D171" t="s">
+        <v>454</v>
+      </c>
+      <c r="G171" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I171" t="s">
+        <v>1156</v>
+      </c>
+      <c r="J171" t="s">
+        <v>1156</v>
+      </c>
+      <c r="K171" t="s">
+        <v>1154</v>
+      </c>
+      <c r="L171" t="s">
+        <v>32</v>
+      </c>
+      <c r="M171" t="s">
+        <v>1157</v>
+      </c>
+      <c r="P171" t="s">
+        <v>1156</v>
+      </c>
+      <c r="Q171" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="172" spans="1:24">
+      <c r="A172" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B172" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C172" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D172" t="s">
+        <v>454</v>
+      </c>
+      <c r="G172" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I172" t="s">
+        <v>1161</v>
+      </c>
+      <c r="J172" t="s">
+        <v>1161</v>
+      </c>
+      <c r="K172" t="s">
+        <v>1159</v>
+      </c>
+      <c r="L172" t="s">
+        <v>32</v>
+      </c>
+      <c r="M172" t="s">
+        <v>1162</v>
+      </c>
+      <c r="P172" t="s">
+        <v>1161</v>
+      </c>
+      <c r="Q172" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="173" spans="1:24">
+      <c r="A173" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B173" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C173" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D173" t="s">
+        <v>454</v>
+      </c>
+      <c r="G173" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I173" t="s">
+        <v>1166</v>
+      </c>
+      <c r="J173" t="s">
+        <v>1166</v>
+      </c>
+      <c r="K173" t="s">
+        <v>1164</v>
+      </c>
+      <c r="L173" t="s">
+        <v>32</v>
+      </c>
+      <c r="M173" t="s">
+        <v>1167</v>
+      </c>
+      <c r="P173" t="s">
+        <v>1166</v>
+      </c>
+      <c r="Q173" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="174" spans="1:24">
+      <c r="A174" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B174" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C174" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D174" t="s">
+        <v>454</v>
+      </c>
+      <c r="G174" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I174" t="s">
+        <v>1171</v>
+      </c>
+      <c r="J174" t="s">
+        <v>1171</v>
+      </c>
+      <c r="K174" t="s">
+        <v>1169</v>
+      </c>
+      <c r="L174" t="s">
+        <v>32</v>
+      </c>
+      <c r="M174" t="s">
+        <v>1172</v>
+      </c>
+      <c r="P174" t="s">
+        <v>1171</v>
+      </c>
+      <c r="Q174" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="175" spans="1:24">
+      <c r="A175" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B175" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C175" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D175" t="s">
+        <v>454</v>
+      </c>
+      <c r="G175" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I175" t="s">
+        <v>1176</v>
+      </c>
+      <c r="J175" t="s">
+        <v>1176</v>
+      </c>
+      <c r="K175" t="s">
+        <v>1174</v>
+      </c>
+      <c r="L175" t="s">
+        <v>32</v>
+      </c>
+      <c r="M175" t="s">
+        <v>1177</v>
+      </c>
+      <c r="P175" t="s">
+        <v>1176</v>
+      </c>
+      <c r="Q175" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="176" spans="1:24">
+      <c r="A176" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B176" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C176" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D176" t="s">
+        <v>454</v>
+      </c>
+      <c r="G176" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I176" t="s">
+        <v>1181</v>
+      </c>
+      <c r="J176" t="s">
+        <v>1181</v>
+      </c>
+      <c r="K176" t="s">
+        <v>1179</v>
+      </c>
+      <c r="L176" t="s">
+        <v>32</v>
+      </c>
+      <c r="M176" t="s">
+        <v>1182</v>
+      </c>
+      <c r="P176" t="s">
+        <v>1181</v>
+      </c>
+      <c r="Q176" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="177" spans="1:24">
+      <c r="A177" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B177" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C177" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D177" t="s">
+        <v>460</v>
+      </c>
+      <c r="G177" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I177" t="s">
+        <v>1186</v>
+      </c>
+      <c r="J177" t="s">
+        <v>1186</v>
+      </c>
+      <c r="K177" t="s">
+        <v>1184</v>
+      </c>
+      <c r="L177" t="s">
+        <v>32</v>
+      </c>
+      <c r="M177" t="s">
+        <v>1187</v>
+      </c>
+      <c r="P177" t="s">
+        <v>1186</v>
+      </c>
+      <c r="Q177" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="178" spans="1:24">
+      <c r="A178" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B178" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C178" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D178" t="s">
+        <v>460</v>
+      </c>
+      <c r="G178" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I178" t="s">
+        <v>1191</v>
+      </c>
+      <c r="J178" t="s">
+        <v>1191</v>
+      </c>
+      <c r="K178" t="s">
+        <v>1189</v>
+      </c>
+      <c r="L178" t="s">
+        <v>32</v>
+      </c>
+      <c r="M178" t="s">
+        <v>1192</v>
+      </c>
+      <c r="P178" t="s">
+        <v>1191</v>
+      </c>
+      <c r="Q178" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="179" spans="1:24">
+      <c r="A179" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B179" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C179" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D179" t="s">
+        <v>460</v>
+      </c>
+      <c r="G179" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I179" t="s">
+        <v>1196</v>
+      </c>
+      <c r="J179" t="s">
+        <v>1196</v>
+      </c>
+      <c r="K179" t="s">
+        <v>1194</v>
+      </c>
+      <c r="L179" t="s">
+        <v>32</v>
+      </c>
+      <c r="M179" t="s">
+        <v>1197</v>
+      </c>
+      <c r="P179" t="s">
+        <v>1196</v>
+      </c>
+      <c r="Q179" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="180" spans="1:24">
+      <c r="A180" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B180" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C180" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D180" t="s">
+        <v>287</v>
+      </c>
+      <c r="G180" t="s">
+        <v>1201</v>
+      </c>
+      <c r="I180" t="s">
+        <v>1202</v>
+      </c>
+      <c r="J180" t="s">
+        <v>1202</v>
+      </c>
+      <c r="K180" t="s">
+        <v>1199</v>
+      </c>
+      <c r="L180" t="s">
+        <v>32</v>
+      </c>
+      <c r="M180" t="s">
+        <v>1203</v>
+      </c>
+      <c r="P180" t="s">
+        <v>1202</v>
+      </c>
+      <c r="Q180" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="181" spans="1:24">
+      <c r="A181" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B181" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C181" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D181" t="s">
+        <v>297</v>
+      </c>
+      <c r="G181" t="s">
+        <v>1201</v>
+      </c>
+      <c r="I181" t="s">
+        <v>1207</v>
+      </c>
+      <c r="J181" t="s">
+        <v>1207</v>
+      </c>
+      <c r="K181" t="s">
+        <v>1205</v>
+      </c>
+      <c r="L181" t="s">
+        <v>32</v>
+      </c>
+      <c r="M181" t="s">
+        <v>1208</v>
+      </c>
+      <c r="P181" t="s">
+        <v>1207</v>
+      </c>
+      <c r="Q181" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="182" spans="1:24">
+      <c r="A182" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B182" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C182" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D182" t="s">
+        <v>419</v>
+      </c>
+      <c r="G182" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I182" t="s">
+        <v>1212</v>
+      </c>
+      <c r="J182" t="s">
+        <v>1212</v>
+      </c>
+      <c r="K182" t="s">
+        <v>1210</v>
+      </c>
+      <c r="L182" t="s">
+        <v>32</v>
+      </c>
+      <c r="M182" t="s">
+        <v>1213</v>
+      </c>
+      <c r="P182" t="s">
+        <v>1212</v>
+      </c>
+      <c r="Q182" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="183" spans="1:24">
+      <c r="A183" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B183" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C183" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D183" t="s">
+        <v>419</v>
+      </c>
+      <c r="G183" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I183" t="s">
+        <v>1217</v>
+      </c>
+      <c r="J183" t="s">
+        <v>1217</v>
+      </c>
+      <c r="K183" t="s">
+        <v>1215</v>
+      </c>
+      <c r="L183" t="s">
+        <v>32</v>
+      </c>
+      <c r="M183" t="s">
+        <v>1218</v>
+      </c>
+      <c r="P183" t="s">
+        <v>1217</v>
+      </c>
+      <c r="Q183" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="184" spans="1:24">
+      <c r="A184" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B184" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C184" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D184" t="s">
+        <v>419</v>
+      </c>
+      <c r="G184" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I184" t="s">
+        <v>1222</v>
+      </c>
+      <c r="J184" t="s">
+        <v>1222</v>
+      </c>
+      <c r="K184" t="s">
+        <v>1220</v>
+      </c>
+      <c r="L184" t="s">
+        <v>32</v>
+      </c>
+      <c r="M184" t="s">
+        <v>1223</v>
+      </c>
+      <c r="P184" t="s">
+        <v>1222</v>
+      </c>
+      <c r="Q184" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="185" spans="1:24">
+      <c r="A185" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B185" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C185" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D185" t="s">
+        <v>419</v>
+      </c>
+      <c r="G185" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I185" t="s">
+        <v>1227</v>
+      </c>
+      <c r="J185" t="s">
+        <v>1227</v>
+      </c>
+      <c r="K185" t="s">
+        <v>1225</v>
+      </c>
+      <c r="L185" t="s">
+        <v>32</v>
+      </c>
+      <c r="M185" t="s">
+        <v>1228</v>
+      </c>
+      <c r="P185" t="s">
+        <v>1227</v>
+      </c>
+      <c r="Q185" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="186" spans="1:24">
+      <c r="A186" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B186" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C186" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D186" t="s">
+        <v>419</v>
+      </c>
+      <c r="G186" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I186" t="s">
+        <v>1232</v>
+      </c>
+      <c r="J186" t="s">
+        <v>1232</v>
+      </c>
+      <c r="K186" t="s">
+        <v>1230</v>
+      </c>
+      <c r="L186" t="s">
+        <v>32</v>
+      </c>
+      <c r="M186" t="s">
+        <v>1233</v>
+      </c>
+      <c r="P186" t="s">
+        <v>1232</v>
+      </c>
+      <c r="Q186" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="187" spans="1:24">
+      <c r="A187" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B187" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C187" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D187" t="s">
+        <v>419</v>
+      </c>
+      <c r="G187" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I187" t="s">
+        <v>1237</v>
+      </c>
+      <c r="J187" t="s">
+        <v>1237</v>
+      </c>
+      <c r="K187" t="s">
+        <v>1235</v>
+      </c>
+      <c r="L187" t="s">
+        <v>32</v>
+      </c>
+      <c r="M187" t="s">
+        <v>1238</v>
+      </c>
+      <c r="P187" t="s">
+        <v>1237</v>
+      </c>
+      <c r="Q187" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="188" spans="1:24">
+      <c r="A188" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B188" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C188" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D188" t="s">
+        <v>419</v>
+      </c>
+      <c r="G188" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I188" t="s">
+        <v>1242</v>
+      </c>
+      <c r="J188" t="s">
+        <v>1242</v>
+      </c>
+      <c r="K188" t="s">
+        <v>1240</v>
+      </c>
+      <c r="L188" t="s">
+        <v>32</v>
+      </c>
+      <c r="M188" t="s">
+        <v>1243</v>
+      </c>
+      <c r="P188" t="s">
+        <v>1242</v>
+      </c>
+      <c r="Q188" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="189" spans="1:24">
+      <c r="A189" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B189" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C189" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D189" t="s">
+        <v>419</v>
+      </c>
+      <c r="G189" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I189" t="s">
+        <v>1247</v>
+      </c>
+      <c r="J189" t="s">
+        <v>1247</v>
+      </c>
+      <c r="K189" t="s">
+        <v>1245</v>
+      </c>
+      <c r="L189" t="s">
+        <v>32</v>
+      </c>
+      <c r="M189" t="s">
+        <v>1248</v>
+      </c>
+      <c r="P189" t="s">
+        <v>1247</v>
+      </c>
+      <c r="Q189" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="190" spans="1:24">
+      <c r="A190" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B190" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C190" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D190" t="s">
+        <v>419</v>
+      </c>
+      <c r="G190" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I190" t="s">
+        <v>1252</v>
+      </c>
+      <c r="J190" t="s">
+        <v>1252</v>
+      </c>
+      <c r="K190" t="s">
+        <v>1250</v>
+      </c>
+      <c r="L190" t="s">
+        <v>32</v>
+      </c>
+      <c r="M190" t="s">
+        <v>1253</v>
+      </c>
+      <c r="P190" t="s">
+        <v>1252</v>
+      </c>
+      <c r="Q190" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="191" spans="1:24">
+      <c r="A191" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B191" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C191" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D191" t="s">
+        <v>419</v>
+      </c>
+      <c r="G191" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I191" t="s">
+        <v>1257</v>
+      </c>
+      <c r="J191" t="s">
+        <v>1257</v>
+      </c>
+      <c r="K191" t="s">
+        <v>1255</v>
+      </c>
+      <c r="L191" t="s">
+        <v>32</v>
+      </c>
+      <c r="M191" t="s">
+        <v>1258</v>
+      </c>
+      <c r="P191" t="s">
+        <v>1257</v>
+      </c>
+      <c r="Q191" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="192" spans="1:24">
+      <c r="A192" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B192" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C192" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D192" t="s">
+        <v>460</v>
+      </c>
+      <c r="G192" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I192" t="s">
+        <v>1262</v>
+      </c>
+      <c r="J192" t="s">
+        <v>1262</v>
+      </c>
+      <c r="K192" t="s">
+        <v>1260</v>
+      </c>
+      <c r="L192" t="s">
+        <v>32</v>
+      </c>
+      <c r="M192" t="s">
+        <v>1263</v>
+      </c>
+      <c r="P192" t="s">
+        <v>1262</v>
+      </c>
+      <c r="Q192" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="193" spans="1:24">
+      <c r="A193" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B193" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C193" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D193" t="s">
+        <v>460</v>
+      </c>
+      <c r="G193" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I193" t="s">
+        <v>1267</v>
+      </c>
+      <c r="J193" t="s">
+        <v>1267</v>
+      </c>
+      <c r="K193" t="s">
+        <v>1265</v>
+      </c>
+      <c r="L193" t="s">
+        <v>32</v>
+      </c>
+      <c r="M193" t="s">
+        <v>1268</v>
+      </c>
+      <c r="P193" t="s">
+        <v>1267</v>
+      </c>
+      <c r="Q193" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="194" spans="1:24">
+      <c r="A194" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B194" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C194" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D194" t="s">
+        <v>460</v>
+      </c>
+      <c r="G194" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I194" t="s">
+        <v>1272</v>
+      </c>
+      <c r="J194" t="s">
+        <v>1272</v>
+      </c>
+      <c r="K194" t="s">
+        <v>1270</v>
+      </c>
+      <c r="L194" t="s">
+        <v>32</v>
+      </c>
+      <c r="M194" t="s">
+        <v>1273</v>
+      </c>
+      <c r="P194" t="s">
+        <v>1272</v>
+      </c>
+      <c r="Q194" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="195" spans="1:24">
+      <c r="A195" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B195" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C195" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D195" t="s">
+        <v>460</v>
+      </c>
+      <c r="G195" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I195" t="s">
+        <v>1277</v>
+      </c>
+      <c r="J195" t="s">
+        <v>1277</v>
+      </c>
+      <c r="K195" t="s">
+        <v>1275</v>
+      </c>
+      <c r="L195" t="s">
+        <v>32</v>
+      </c>
+      <c r="M195" t="s">
+        <v>1278</v>
+      </c>
+      <c r="P195" t="s">
+        <v>1277</v>
+      </c>
+      <c r="Q195" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="196" spans="1:24">
+      <c r="A196" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B196" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C196" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D196" t="s">
+        <v>460</v>
+      </c>
+      <c r="G196" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I196" t="s">
+        <v>1282</v>
+      </c>
+      <c r="J196" t="s">
+        <v>1282</v>
+      </c>
+      <c r="K196" t="s">
+        <v>1280</v>
+      </c>
+      <c r="L196" t="s">
+        <v>32</v>
+      </c>
+      <c r="M196" t="s">
+        <v>1283</v>
+      </c>
+      <c r="P196" t="s">
+        <v>1282</v>
+      </c>
+      <c r="Q196" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="197" spans="1:24">
+      <c r="A197" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B197" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C197" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D197" t="s">
+        <v>460</v>
+      </c>
+      <c r="G197" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I197" t="s">
+        <v>1287</v>
+      </c>
+      <c r="J197" t="s">
+        <v>1287</v>
+      </c>
+      <c r="K197" t="s">
+        <v>1285</v>
+      </c>
+      <c r="L197" t="s">
+        <v>32</v>
+      </c>
+      <c r="M197" t="s">
+        <v>1288</v>
+      </c>
+      <c r="P197" t="s">
+        <v>1287</v>
+      </c>
+      <c r="Q197" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="198" spans="1:24">
+      <c r="A198" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B198" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C198" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D198" t="s">
+        <v>460</v>
+      </c>
+      <c r="G198" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I198" t="s">
+        <v>1292</v>
+      </c>
+      <c r="J198" t="s">
+        <v>1292</v>
+      </c>
+      <c r="K198" t="s">
+        <v>1290</v>
+      </c>
+      <c r="L198" t="s">
+        <v>32</v>
+      </c>
+      <c r="M198" t="s">
+        <v>1293</v>
+      </c>
+      <c r="P198" t="s">
+        <v>1292</v>
+      </c>
+      <c r="Q198" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="199" spans="1:24">
+      <c r="A199" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B199" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C199" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D199" t="s">
+        <v>460</v>
+      </c>
+      <c r="G199" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I199" t="s">
+        <v>1297</v>
+      </c>
+      <c r="J199" t="s">
+        <v>1297</v>
+      </c>
+      <c r="K199" t="s">
+        <v>1295</v>
+      </c>
+      <c r="L199" t="s">
+        <v>32</v>
+      </c>
+      <c r="M199" t="s">
+        <v>1298</v>
+      </c>
+      <c r="P199" t="s">
+        <v>1297</v>
+      </c>
+      <c r="Q199" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="200" spans="1:24">
+      <c r="A200" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B200" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C200" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D200" t="s">
+        <v>460</v>
+      </c>
+      <c r="G200" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I200" t="s">
+        <v>1302</v>
+      </c>
+      <c r="J200" t="s">
+        <v>1302</v>
+      </c>
+      <c r="K200" t="s">
+        <v>1300</v>
+      </c>
+      <c r="L200" t="s">
+        <v>32</v>
+      </c>
+      <c r="M200" t="s">
+        <v>1303</v>
+      </c>
+      <c r="P200" t="s">
+        <v>1302</v>
+      </c>
+      <c r="Q200" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="201" spans="1:24">
+      <c r="A201" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B201" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C201" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D201" t="s">
+        <v>460</v>
+      </c>
+      <c r="G201" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I201" t="s">
+        <v>1307</v>
+      </c>
+      <c r="J201" t="s">
+        <v>1307</v>
+      </c>
+      <c r="K201" t="s">
+        <v>1305</v>
+      </c>
+      <c r="L201" t="s">
+        <v>32</v>
+      </c>
+      <c r="M201" t="s">
+        <v>1308</v>
+      </c>
+      <c r="P201" t="s">
+        <v>1307</v>
+      </c>
+      <c r="Q201" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="202" spans="1:24">
+      <c r="A202" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B202" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C202" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D202" t="s">
+        <v>460</v>
+      </c>
+      <c r="G202" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I202" t="s">
+        <v>1312</v>
+      </c>
+      <c r="J202" t="s">
+        <v>1312</v>
+      </c>
+      <c r="K202" t="s">
+        <v>1310</v>
+      </c>
+      <c r="L202" t="s">
+        <v>32</v>
+      </c>
+      <c r="M202" t="s">
+        <v>1313</v>
+      </c>
+      <c r="P202" t="s">
+        <v>1312</v>
+      </c>
+      <c r="Q202" t="s">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="203" spans="1:24">
+      <c r="A203" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B203" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C203" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D203" t="s">
+        <v>460</v>
+      </c>
+      <c r="G203" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I203" t="s">
+        <v>1317</v>
+      </c>
+      <c r="J203" t="s">
+        <v>1317</v>
+      </c>
+      <c r="K203" t="s">
+        <v>1315</v>
+      </c>
+      <c r="L203" t="s">
+        <v>32</v>
+      </c>
+      <c r="M203" t="s">
+        <v>1318</v>
+      </c>
+      <c r="P203" t="s">
+        <v>1317</v>
+      </c>
+      <c r="Q203" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="204" spans="1:24">
+      <c r="A204" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B204" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C204" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D204" t="s">
+        <v>460</v>
+      </c>
+      <c r="G204" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I204" t="s">
+        <v>1322</v>
+      </c>
+      <c r="J204" t="s">
+        <v>1322</v>
+      </c>
+      <c r="K204" t="s">
+        <v>1320</v>
+      </c>
+      <c r="L204" t="s">
+        <v>32</v>
+      </c>
+      <c r="M204" t="s">
+        <v>1323</v>
+      </c>
+      <c r="P204" t="s">
+        <v>1322</v>
+      </c>
+      <c r="Q204" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="205" spans="1:24">
+      <c r="A205" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B205" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C205" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D205" t="s">
+        <v>460</v>
+      </c>
+      <c r="G205" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I205" t="s">
+        <v>1327</v>
+      </c>
+      <c r="J205" t="s">
+        <v>1327</v>
+      </c>
+      <c r="K205" t="s">
+        <v>1325</v>
+      </c>
+      <c r="L205" t="s">
+        <v>32</v>
+      </c>
+      <c r="M205" t="s">
+        <v>1328</v>
+      </c>
+      <c r="P205" t="s">
+        <v>1327</v>
+      </c>
+      <c r="Q205" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="206" spans="1:24">
+      <c r="A206" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B206" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C206" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D206" t="s">
+        <v>405</v>
+      </c>
+      <c r="G206" t="s">
+        <v>1004</v>
+      </c>
+      <c r="I206" t="s">
+        <v>1332</v>
+      </c>
+      <c r="J206" t="s">
+        <v>1332</v>
+      </c>
+      <c r="K206" t="s">
+        <v>1330</v>
+      </c>
+      <c r="L206" t="s">
+        <v>32</v>
+      </c>
+      <c r="M206" t="s">
+        <v>1333</v>
+      </c>
+      <c r="P206" t="s">
+        <v>1332</v>
+      </c>
+      <c r="Q206" t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="207" spans="1:24">
+      <c r="A207" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B207" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C207" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D207" t="s">
+        <v>1003</v>
+      </c>
+      <c r="G207" t="s">
+        <v>1004</v>
+      </c>
+      <c r="I207" t="s">
+        <v>1337</v>
+      </c>
+      <c r="J207" t="s">
+        <v>1337</v>
+      </c>
+      <c r="K207" t="s">
+        <v>1335</v>
+      </c>
+      <c r="L207" t="s">
+        <v>32</v>
+      </c>
+      <c r="M207" t="s">
+        <v>1338</v>
+      </c>
+      <c r="P207" t="s">
+        <v>1337</v>
+      </c>
+      <c r="Q207" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="208" spans="1:24">
+      <c r="A208" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B208" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C208" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D208" t="s">
+        <v>318</v>
+      </c>
+      <c r="G208" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H208" t="s">
+        <v>1033</v>
+      </c>
+      <c r="I208" t="s">
+        <v>1343</v>
+      </c>
+      <c r="J208" t="s">
+        <v>1344</v>
+      </c>
+      <c r="K208" t="s">
+        <v>1340</v>
+      </c>
+      <c r="L208" t="s">
+        <v>32</v>
+      </c>
+      <c r="M208" t="s">
+        <v>1345</v>
+      </c>
+      <c r="P208" t="s">
+        <v>1343</v>
+      </c>
+      <c r="Q208" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="209" spans="1:24">
+      <c r="A209" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B209" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C209" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D209" t="s">
+        <v>399</v>
+      </c>
+      <c r="G209" t="s">
+        <v>1349</v>
+      </c>
+      <c r="I209" t="s">
+        <v>1350</v>
+      </c>
+      <c r="J209" t="s">
+        <v>1350</v>
+      </c>
+      <c r="K209" t="s">
+        <v>1347</v>
+      </c>
+      <c r="L209" t="s">
+        <v>32</v>
+      </c>
+      <c r="M209" t="s">
+        <v>1351</v>
+      </c>
+      <c r="P209" t="s">
+        <v>1350</v>
+      </c>
+      <c r="Q209" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="210" spans="1:24">
+      <c r="A210" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B210" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C210" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D210" t="s">
+        <v>297</v>
+      </c>
+      <c r="G210" t="s">
+        <v>1349</v>
+      </c>
+      <c r="I210" t="s">
+        <v>1355</v>
+      </c>
+      <c r="J210" t="s">
+        <v>1355</v>
+      </c>
+      <c r="K210" t="s">
+        <v>1353</v>
+      </c>
+      <c r="L210" t="s">
+        <v>32</v>
+      </c>
+      <c r="M210" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P210" t="s">
+        <v>1355</v>
+      </c>
+      <c r="Q210" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="211" spans="1:24">
+      <c r="A211" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B211" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C211" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D211" t="s">
+        <v>1360</v>
+      </c>
+      <c r="G211" t="s">
+        <v>1361</v>
+      </c>
+      <c r="H211" t="s">
+        <v>1033</v>
+      </c>
+      <c r="I211" t="s">
+        <v>1362</v>
+      </c>
+      <c r="J211" t="s">
+        <v>1363</v>
+      </c>
+      <c r="K211" t="s">
+        <v>1358</v>
+      </c>
+      <c r="L211" t="s">
+        <v>32</v>
+      </c>
+      <c r="M211" t="s">
+        <v>1364</v>
+      </c>
+      <c r="P211" t="s">
+        <v>1362</v>
+      </c>
+      <c r="Q211" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="212" spans="1:24">
+      <c r="A212" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B212" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C212" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D212" t="s">
+        <v>1360</v>
+      </c>
+      <c r="G212" t="s">
+        <v>1361</v>
+      </c>
+      <c r="H212" t="s">
+        <v>1033</v>
+      </c>
+      <c r="I212" t="s">
+        <v>1368</v>
+      </c>
+      <c r="J212" t="s">
+        <v>1369</v>
+      </c>
+      <c r="K212" t="s">
+        <v>1366</v>
+      </c>
+      <c r="L212" t="s">
+        <v>32</v>
+      </c>
+      <c r="M212" t="s">
+        <v>1370</v>
+      </c>
+      <c r="P212" t="s">
+        <v>1368</v>
+      </c>
+      <c r="Q212" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="213" spans="1:24">
+      <c r="A213" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B213" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C213" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D213" t="s">
+        <v>405</v>
+      </c>
+      <c r="G213" t="s">
+        <v>1374</v>
+      </c>
+      <c r="I213" t="s">
+        <v>1375</v>
+      </c>
+      <c r="J213" t="s">
+        <v>1375</v>
+      </c>
+      <c r="K213" t="s">
+        <v>1372</v>
+      </c>
+      <c r="L213" t="s">
+        <v>32</v>
+      </c>
+      <c r="M213" t="s">
+        <v>1376</v>
+      </c>
+      <c r="P213" t="s">
+        <v>1375</v>
+      </c>
+      <c r="Q213" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="214" spans="1:24">
+      <c r="A214" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B214" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C214" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D214" t="s">
+        <v>1380</v>
+      </c>
+      <c r="G214" t="s">
+        <v>1381</v>
+      </c>
+      <c r="I214" t="s">
+        <v>1382</v>
+      </c>
+      <c r="J214" t="s">
+        <v>1382</v>
+      </c>
+      <c r="K214" t="s">
+        <v>1378</v>
+      </c>
+      <c r="L214" t="s">
+        <v>32</v>
+      </c>
+      <c r="M214" t="s">
+        <v>1383</v>
+      </c>
+      <c r="P214" t="s">
+        <v>1382</v>
+      </c>
+      <c r="Q214" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="215" spans="1:24">
+      <c r="A215" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B215" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C215" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D215" t="s">
+        <v>933</v>
+      </c>
+      <c r="G215" t="s">
+        <v>1381</v>
+      </c>
+      <c r="I215" t="s">
+        <v>1386</v>
+      </c>
+      <c r="J215" t="s">
+        <v>1386</v>
+      </c>
+      <c r="K215" t="s">
+        <v>1378</v>
+      </c>
+      <c r="L215" t="s">
+        <v>32</v>
+      </c>
+      <c r="M215" t="s">
+        <v>1387</v>
+      </c>
+      <c r="P215" t="s">
+        <v>1386</v>
+      </c>
+      <c r="Q215" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="216" spans="1:24">
+      <c r="A216" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B216" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C216" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D216" t="s">
+        <v>908</v>
+      </c>
+      <c r="G216" t="s">
+        <v>1391</v>
+      </c>
+      <c r="I216" t="s">
+        <v>1392</v>
+      </c>
+      <c r="J216" t="s">
+        <v>1392</v>
+      </c>
+      <c r="K216" t="s">
+        <v>1389</v>
+      </c>
+      <c r="L216" t="s">
+        <v>32</v>
+      </c>
+      <c r="M216" t="s">
+        <v>1393</v>
+      </c>
+      <c r="P216" t="s">
+        <v>1392</v>
+      </c>
+      <c r="Q216" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="217" spans="1:24">
+      <c r="A217" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B217" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C217" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D217" t="s">
+        <v>908</v>
+      </c>
+      <c r="G217" t="s">
+        <v>1391</v>
+      </c>
+      <c r="I217" t="s">
+        <v>1397</v>
+      </c>
+      <c r="J217" t="s">
+        <v>1397</v>
+      </c>
+      <c r="K217" t="s">
+        <v>1395</v>
+      </c>
+      <c r="L217" t="s">
+        <v>32</v>
+      </c>
+      <c r="M217" t="s">
+        <v>1398</v>
+      </c>
+      <c r="P217" t="s">
+        <v>1397</v>
+      </c>
+      <c r="Q217" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="218" spans="1:24">
+      <c r="A218" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B218" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C218" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D218" t="s">
+        <v>287</v>
+      </c>
+      <c r="G218" t="s">
+        <v>1391</v>
+      </c>
+      <c r="I218" t="s">
+        <v>1402</v>
+      </c>
+      <c r="J218" t="s">
+        <v>1402</v>
+      </c>
+      <c r="K218" t="s">
+        <v>1400</v>
+      </c>
+      <c r="L218" t="s">
+        <v>32</v>
+      </c>
+      <c r="M218" t="s">
+        <v>1403</v>
+      </c>
+      <c r="P218" t="s">
+        <v>1402</v>
+      </c>
+      <c r="Q218" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="219" spans="1:24">
+      <c r="A219" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B219" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C219" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D219" t="s">
+        <v>297</v>
+      </c>
+      <c r="G219" t="s">
+        <v>1391</v>
+      </c>
+      <c r="I219" t="s">
+        <v>1407</v>
+      </c>
+      <c r="J219" t="s">
+        <v>1407</v>
+      </c>
+      <c r="K219" t="s">
+        <v>1405</v>
+      </c>
+      <c r="L219" t="s">
+        <v>32</v>
+      </c>
+      <c r="M219" t="s">
+        <v>1408</v>
+      </c>
+      <c r="P219" t="s">
+        <v>1407</v>
+      </c>
+      <c r="Q219" t="s">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="220" spans="1:24">
+      <c r="A220" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B220" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C220" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D220" t="s">
+        <v>1380</v>
+      </c>
+      <c r="G220" t="s">
+        <v>1391</v>
+      </c>
+      <c r="I220" t="s">
+        <v>1412</v>
+      </c>
+      <c r="J220" t="s">
+        <v>1412</v>
+      </c>
+      <c r="K220" t="s">
+        <v>1410</v>
+      </c>
+      <c r="L220" t="s">
+        <v>32</v>
+      </c>
+      <c r="M220" t="s">
+        <v>1413</v>
+      </c>
+      <c r="P220" t="s">
+        <v>1412</v>
+      </c>
+      <c r="Q220" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="221" spans="1:24">
+      <c r="A221" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B221" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C221" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D221" t="s">
+        <v>933</v>
+      </c>
+      <c r="G221" t="s">
+        <v>1391</v>
+      </c>
+      <c r="I221" t="s">
+        <v>1416</v>
+      </c>
+      <c r="J221" t="s">
+        <v>1416</v>
+      </c>
+      <c r="K221" t="s">
+        <v>1410</v>
+      </c>
+      <c r="L221" t="s">
+        <v>32</v>
+      </c>
+      <c r="M221" t="s">
+        <v>1417</v>
+      </c>
+      <c r="P221" t="s">
+        <v>1416</v>
+      </c>
+      <c r="Q221" t="s">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="222" spans="1:24">
+      <c r="A222" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B222" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C222" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D222" t="s">
+        <v>933</v>
+      </c>
+      <c r="G222" t="s">
+        <v>1391</v>
+      </c>
+      <c r="I222" t="s">
+        <v>1421</v>
+      </c>
+      <c r="J222" t="s">
+        <v>1421</v>
+      </c>
+      <c r="K222" t="s">
+        <v>1419</v>
+      </c>
+      <c r="L222" t="s">
+        <v>32</v>
+      </c>
+      <c r="M222" t="s">
+        <v>1422</v>
+      </c>
+      <c r="P222" t="s">
+        <v>1421</v>
+      </c>
+      <c r="Q222" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="223" spans="1:24">
+      <c r="A223" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B223" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C223" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D223" t="s">
+        <v>1380</v>
+      </c>
+      <c r="G223" t="s">
+        <v>1391</v>
+      </c>
+      <c r="I223" t="s">
+        <v>1425</v>
+      </c>
+      <c r="J223" t="s">
+        <v>1425</v>
+      </c>
+      <c r="K223" t="s">
+        <v>1419</v>
+      </c>
+      <c r="L223" t="s">
+        <v>32</v>
+      </c>
+      <c r="M223" t="s">
+        <v>1426</v>
+      </c>
+      <c r="P223" t="s">
+        <v>1425</v>
+      </c>
+      <c r="Q223" t="s">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="224" spans="1:24">
+      <c r="A224" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B224" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C224" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D224" t="s">
+        <v>933</v>
+      </c>
+      <c r="G224" t="s">
+        <v>1430</v>
+      </c>
+      <c r="I224" t="s">
+        <v>1431</v>
+      </c>
+      <c r="J224" t="s">
+        <v>1431</v>
+      </c>
+      <c r="K224" t="s">
+        <v>1428</v>
+      </c>
+      <c r="L224" t="s">
+        <v>32</v>
+      </c>
+      <c r="M224" t="s">
+        <v>1432</v>
+      </c>
+      <c r="P224" t="s">
+        <v>1431</v>
+      </c>
+      <c r="Q224" t="s">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="225" spans="1:24">
+      <c r="A225" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B225" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C225" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D225" t="s">
+        <v>1380</v>
+      </c>
+      <c r="G225" t="s">
+        <v>1430</v>
+      </c>
+      <c r="I225" t="s">
+        <v>1435</v>
+      </c>
+      <c r="J225" t="s">
+        <v>1435</v>
+      </c>
+      <c r="K225" t="s">
+        <v>1428</v>
+      </c>
+      <c r="L225" t="s">
+        <v>32</v>
+      </c>
+      <c r="M225" t="s">
+        <v>1436</v>
+      </c>
+      <c r="P225" t="s">
+        <v>1435</v>
+      </c>
+      <c r="Q225" t="s">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="226" spans="1:24">
+      <c r="A226" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B226" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C226" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D226" t="s">
+        <v>933</v>
+      </c>
+      <c r="G226" t="s">
+        <v>1430</v>
+      </c>
+      <c r="I226" t="s">
+        <v>1440</v>
+      </c>
+      <c r="J226" t="s">
+        <v>1440</v>
+      </c>
+      <c r="K226" t="s">
+        <v>1438</v>
+      </c>
+      <c r="L226" t="s">
+        <v>32</v>
+      </c>
+      <c r="M226" t="s">
+        <v>1441</v>
+      </c>
+      <c r="P226" t="s">
+        <v>1440</v>
+      </c>
+      <c r="Q226" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="227" spans="1:24">
+      <c r="A227" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B227" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C227" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D227" t="s">
+        <v>1380</v>
+      </c>
+      <c r="G227" t="s">
+        <v>1430</v>
+      </c>
+      <c r="I227" t="s">
+        <v>1444</v>
+      </c>
+      <c r="J227" t="s">
+        <v>1444</v>
+      </c>
+      <c r="K227" t="s">
+        <v>1438</v>
+      </c>
+      <c r="L227" t="s">
+        <v>32</v>
+      </c>
+      <c r="M227" t="s">
+        <v>1445</v>
+      </c>
+      <c r="P227" t="s">
+        <v>1444</v>
+      </c>
+      <c r="Q227" t="s">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="228" spans="1:24">
+      <c r="A228" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B228" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C228" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D228" t="s">
+        <v>297</v>
+      </c>
+      <c r="G228" t="s">
+        <v>1449</v>
+      </c>
+      <c r="I228" t="s">
+        <v>1450</v>
+      </c>
+      <c r="J228" t="s">
+        <v>1450</v>
+      </c>
+      <c r="K228" t="s">
+        <v>1447</v>
+      </c>
+      <c r="L228" t="s">
+        <v>32</v>
+      </c>
+      <c r="M228" t="s">
+        <v>1451</v>
+      </c>
+      <c r="P228" t="s">
+        <v>1450</v>
+      </c>
+      <c r="Q228" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="229" spans="1:24">
+      <c r="A229" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B229" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C229" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D229" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G229" t="s">
+        <v>1456</v>
+      </c>
+      <c r="I229" t="s">
+        <v>1457</v>
+      </c>
+      <c r="J229" t="s">
+        <v>1457</v>
+      </c>
+      <c r="K229" t="s">
+        <v>1453</v>
+      </c>
+      <c r="L229" t="s">
+        <v>32</v>
+      </c>
+      <c r="M229" t="s">
+        <v>1458</v>
+      </c>
+      <c r="P229" t="s">
+        <v>1457</v>
+      </c>
+      <c r="Q229" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="230" spans="1:24">
+      <c r="A230" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B230" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C230" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D230" t="s">
+        <v>933</v>
+      </c>
+      <c r="G230" t="s">
+        <v>1462</v>
+      </c>
+      <c r="I230" t="s">
+        <v>1463</v>
+      </c>
+      <c r="J230" t="s">
+        <v>1463</v>
+      </c>
+      <c r="K230" t="s">
+        <v>1460</v>
+      </c>
+      <c r="L230" t="s">
+        <v>32</v>
+      </c>
+      <c r="M230" t="s">
+        <v>1464</v>
+      </c>
+      <c r="P230" t="s">
+        <v>1463</v>
+      </c>
+      <c r="Q230" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="231" spans="1:24">
+      <c r="A231" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B231" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C231" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D231" t="s">
+        <v>933</v>
+      </c>
+      <c r="G231" t="s">
+        <v>1462</v>
+      </c>
+      <c r="I231" t="s">
+        <v>1468</v>
+      </c>
+      <c r="J231" t="s">
+        <v>1468</v>
+      </c>
+      <c r="K231" t="s">
+        <v>1466</v>
+      </c>
+      <c r="L231" t="s">
+        <v>32</v>
+      </c>
+      <c r="M231" t="s">
+        <v>1469</v>
+      </c>
+      <c r="P231" t="s">
+        <v>1468</v>
+      </c>
+      <c r="Q231" t="s">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="232" spans="1:24">
+      <c r="A232" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B232" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C232" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D232" t="s">
+        <v>933</v>
+      </c>
+      <c r="G232" t="s">
+        <v>1462</v>
+      </c>
+      <c r="I232" t="s">
+        <v>1473</v>
+      </c>
+      <c r="J232" t="s">
+        <v>1473</v>
+      </c>
+      <c r="K232" t="s">
+        <v>1471</v>
+      </c>
+      <c r="L232" t="s">
+        <v>32</v>
+      </c>
+      <c r="M232" t="s">
+        <v>1474</v>
+      </c>
+      <c r="P232" t="s">
+        <v>1473</v>
+      </c>
+      <c r="Q232" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="233" spans="1:24">
+      <c r="A233" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B233" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C233" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D233" t="s">
+        <v>933</v>
+      </c>
+      <c r="G233" t="s">
+        <v>1462</v>
+      </c>
+      <c r="I233" t="s">
+        <v>1478</v>
+      </c>
+      <c r="J233" t="s">
+        <v>1478</v>
+      </c>
+      <c r="K233" t="s">
+        <v>1476</v>
+      </c>
+      <c r="L233" t="s">
+        <v>32</v>
+      </c>
+      <c r="M233" t="s">
+        <v>1479</v>
+      </c>
+      <c r="P233" t="s">
+        <v>1478</v>
+      </c>
+      <c r="Q233" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="234" spans="1:24">
+      <c r="A234" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B234" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C234" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D234" t="s">
+        <v>933</v>
+      </c>
+      <c r="G234" t="s">
+        <v>1462</v>
+      </c>
+      <c r="I234" t="s">
+        <v>1483</v>
+      </c>
+      <c r="J234" t="s">
+        <v>1483</v>
+      </c>
+      <c r="K234" t="s">
+        <v>1481</v>
+      </c>
+      <c r="L234" t="s">
+        <v>32</v>
+      </c>
+      <c r="M234" t="s">
+        <v>1484</v>
+      </c>
+      <c r="P234" t="s">
+        <v>1483</v>
+      </c>
+      <c r="Q234" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="235" spans="1:24">
+      <c r="A235" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B235" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C235" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D235" t="s">
+        <v>933</v>
+      </c>
+      <c r="G235" t="s">
+        <v>1462</v>
+      </c>
+      <c r="I235" t="s">
+        <v>1488</v>
+      </c>
+      <c r="J235" t="s">
+        <v>1488</v>
+      </c>
+      <c r="K235" t="s">
+        <v>1486</v>
+      </c>
+      <c r="L235" t="s">
+        <v>32</v>
+      </c>
+      <c r="M235" t="s">
+        <v>1489</v>
+      </c>
+      <c r="P235" t="s">
+        <v>1488</v>
+      </c>
+      <c r="Q235" t="s">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="236" spans="1:24">
+      <c r="A236" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B236" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C236" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D236" t="s">
+        <v>933</v>
+      </c>
+      <c r="G236" t="s">
+        <v>1462</v>
+      </c>
+      <c r="I236" t="s">
+        <v>1493</v>
+      </c>
+      <c r="J236" t="s">
+        <v>1493</v>
+      </c>
+      <c r="K236" t="s">
+        <v>1491</v>
+      </c>
+      <c r="L236" t="s">
+        <v>32</v>
+      </c>
+      <c r="M236" t="s">
+        <v>1494</v>
+      </c>
+      <c r="P236" t="s">
+        <v>1493</v>
+      </c>
+      <c r="Q236" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="237" spans="1:24">
+      <c r="A237" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B237" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C237" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D237" t="s">
+        <v>933</v>
+      </c>
+      <c r="G237" t="s">
+        <v>1462</v>
+      </c>
+      <c r="I237" t="s">
+        <v>1498</v>
+      </c>
+      <c r="J237" t="s">
+        <v>1498</v>
+      </c>
+      <c r="K237" t="s">
+        <v>1496</v>
+      </c>
+      <c r="L237" t="s">
+        <v>32</v>
+      </c>
+      <c r="M237" t="s">
+        <v>1499</v>
+      </c>
+      <c r="P237" t="s">
+        <v>1498</v>
+      </c>
+      <c r="Q237" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="238" spans="1:24">
+      <c r="A238" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B238" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C238" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D238" t="s">
+        <v>306</v>
+      </c>
+      <c r="G238" t="s">
+        <v>1503</v>
+      </c>
+      <c r="I238" t="s">
+        <v>1504</v>
+      </c>
+      <c r="J238" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K238" t="s">
+        <v>1501</v>
+      </c>
+      <c r="L238" t="s">
+        <v>32</v>
+      </c>
+      <c r="M238" t="s">
+        <v>1505</v>
+      </c>
+      <c r="P238" t="s">
+        <v>1504</v>
+      </c>
+      <c r="Q238" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="239" spans="1:24">
+      <c r="A239" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B239" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C239" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D239" t="s">
+        <v>306</v>
+      </c>
+      <c r="G239" t="s">
+        <v>1503</v>
+      </c>
+      <c r="I239" t="s">
+        <v>1509</v>
+      </c>
+      <c r="J239" t="s">
+        <v>1509</v>
+      </c>
+      <c r="K239" t="s">
+        <v>1507</v>
+      </c>
+      <c r="L239" t="s">
+        <v>32</v>
+      </c>
+      <c r="M239" t="s">
+        <v>1510</v>
+      </c>
+      <c r="P239" t="s">
+        <v>1509</v>
+      </c>
+      <c r="Q239" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="240" spans="1:24">
+      <c r="A240" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B240" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C240" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D240" t="s">
+        <v>306</v>
+      </c>
+      <c r="G240" t="s">
+        <v>1503</v>
+      </c>
+      <c r="I240" t="s">
+        <v>1514</v>
+      </c>
+      <c r="J240" t="s">
+        <v>1514</v>
+      </c>
+      <c r="K240" t="s">
+        <v>1512</v>
+      </c>
+      <c r="L240" t="s">
+        <v>32</v>
+      </c>
+      <c r="M240" t="s">
+        <v>1515</v>
+      </c>
+      <c r="P240" t="s">
+        <v>1514</v>
+      </c>
+      <c r="Q240" t="s">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="241" spans="1:24">
+      <c r="A241" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B241" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C241" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D241" t="s">
+        <v>1380</v>
+      </c>
+      <c r="G241" t="s">
+        <v>1462</v>
+      </c>
+      <c r="I241" t="s">
+        <v>1518</v>
+      </c>
+      <c r="J241" t="s">
+        <v>1518</v>
+      </c>
+      <c r="K241" t="s">
+        <v>1460</v>
+      </c>
+      <c r="L241" t="s">
+        <v>32</v>
+      </c>
+      <c r="M241" t="s">
+        <v>1519</v>
+      </c>
+      <c r="P241" t="s">
+        <v>1518</v>
+      </c>
+      <c r="Q241" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="242" spans="1:24">
+      <c r="A242" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B242" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C242" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D242" t="s">
+        <v>933</v>
+      </c>
+      <c r="G242" t="s">
+        <v>1523</v>
+      </c>
+      <c r="I242" t="s">
+        <v>1524</v>
+      </c>
+      <c r="J242" t="s">
+        <v>1524</v>
+      </c>
+      <c r="K242" t="s">
+        <v>1521</v>
+      </c>
+      <c r="L242" t="s">
+        <v>32</v>
+      </c>
+      <c r="M242" t="s">
+        <v>1525</v>
+      </c>
+      <c r="P242" t="s">
+        <v>1524</v>
+      </c>
+      <c r="Q242" t="s">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="243" spans="1:24">
+      <c r="A243" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B243" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C243" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D243" t="s">
+        <v>405</v>
+      </c>
+      <c r="G243" t="s">
+        <v>1529</v>
+      </c>
+      <c r="I243" t="s">
+        <v>1530</v>
+      </c>
+      <c r="J243" t="s">
+        <v>1530</v>
+      </c>
+      <c r="K243" t="s">
+        <v>1527</v>
+      </c>
+      <c r="L243" t="s">
+        <v>32</v>
+      </c>
+      <c r="M243" t="s">
+        <v>1531</v>
+      </c>
+      <c r="P243" t="s">
+        <v>1530</v>
+      </c>
+      <c r="Q243" t="s">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="244" spans="1:24">
+      <c r="A244" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B244" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C244" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D244" t="s">
+        <v>287</v>
+      </c>
+      <c r="G244" t="s">
+        <v>1535</v>
+      </c>
+      <c r="I244" t="s">
+        <v>1536</v>
+      </c>
+      <c r="J244" t="s">
+        <v>1536</v>
+      </c>
+      <c r="K244" t="s">
+        <v>1533</v>
+      </c>
+      <c r="L244" t="s">
+        <v>32</v>
+      </c>
+      <c r="M244" t="s">
+        <v>1537</v>
+      </c>
+      <c r="P244" t="s">
+        <v>1536</v>
+      </c>
+      <c r="Q244" t="s">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="245" spans="1:24">
+      <c r="A245" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B245" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C245" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D245" t="s">
+        <v>297</v>
+      </c>
+      <c r="G245" t="s">
+        <v>1535</v>
+      </c>
+      <c r="I245" t="s">
+        <v>1541</v>
+      </c>
+      <c r="J245" t="s">
+        <v>1541</v>
+      </c>
+      <c r="K245" t="s">
+        <v>1539</v>
+      </c>
+      <c r="L245" t="s">
+        <v>32</v>
+      </c>
+      <c r="M245" t="s">
+        <v>1542</v>
+      </c>
+      <c r="P245" t="s">
+        <v>1541</v>
+      </c>
+      <c r="Q245" t="s">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="246" spans="1:24">
+      <c r="A246" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B246" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C246" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D246" t="s">
+        <v>1546</v>
+      </c>
+      <c r="G246" t="s">
+        <v>1547</v>
+      </c>
+      <c r="I246" t="s">
+        <v>1548</v>
+      </c>
+      <c r="J246" t="s">
+        <v>1548</v>
+      </c>
+      <c r="K246" t="s">
+        <v>1544</v>
+      </c>
+      <c r="L246" t="s">
+        <v>32</v>
+      </c>
+      <c r="M246" t="s">
+        <v>1549</v>
+      </c>
+      <c r="P246" t="s">
+        <v>1548</v>
+      </c>
+      <c r="Q246" t="s">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="247" spans="1:24">
+      <c r="A247" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B247" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C247" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D247" t="s">
+        <v>933</v>
+      </c>
+      <c r="G247" t="s">
+        <v>1553</v>
+      </c>
+      <c r="I247" t="s">
+        <v>1554</v>
+      </c>
+      <c r="J247" t="s">
+        <v>1554</v>
+      </c>
+      <c r="K247" t="s">
+        <v>1551</v>
+      </c>
+      <c r="L247" t="s">
+        <v>32</v>
+      </c>
+      <c r="M247" t="s">
+        <v>1555</v>
+      </c>
+      <c r="P247" t="s">
+        <v>1554</v>
+      </c>
+      <c r="Q247" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="248" spans="1:24">
+      <c r="A248" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B248" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C248" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D248" t="s">
+        <v>933</v>
+      </c>
+      <c r="G248" t="s">
+        <v>1553</v>
+      </c>
+      <c r="I248" t="s">
+        <v>1559</v>
+      </c>
+      <c r="J248" t="s">
+        <v>1559</v>
+      </c>
+      <c r="K248" t="s">
+        <v>1557</v>
+      </c>
+      <c r="L248" t="s">
+        <v>32</v>
+      </c>
+      <c r="M248" t="s">
+        <v>1560</v>
+      </c>
+      <c r="P248" t="s">
+        <v>1559</v>
+      </c>
+      <c r="Q248" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="249" spans="1:24">
+      <c r="A249" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B249" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C249" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D249" t="s">
+        <v>933</v>
+      </c>
+      <c r="G249" t="s">
+        <v>1553</v>
+      </c>
+      <c r="I249" t="s">
+        <v>1564</v>
+      </c>
+      <c r="J249" t="s">
+        <v>1564</v>
+      </c>
+      <c r="K249" t="s">
+        <v>1562</v>
+      </c>
+      <c r="L249" t="s">
+        <v>32</v>
+      </c>
+      <c r="M249" t="s">
+        <v>1565</v>
+      </c>
+      <c r="P249" t="s">
+        <v>1564</v>
+      </c>
+      <c r="Q249" t="s">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="250" spans="1:24">
+      <c r="A250" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B250" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C250" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D250" t="s">
+        <v>933</v>
+      </c>
+      <c r="G250" t="s">
+        <v>1553</v>
+      </c>
+      <c r="I250" t="s">
+        <v>1569</v>
+      </c>
+      <c r="J250" t="s">
+        <v>1569</v>
+      </c>
+      <c r="K250" t="s">
+        <v>1567</v>
+      </c>
+      <c r="L250" t="s">
+        <v>32</v>
+      </c>
+      <c r="M250" t="s">
+        <v>1570</v>
+      </c>
+      <c r="P250" t="s">
+        <v>1569</v>
+      </c>
+      <c r="Q250" t="s">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="251" spans="1:24">
+      <c r="A251" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B251" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D251" t="s">
+        <v>933</v>
+      </c>
+      <c r="G251" t="s">
+        <v>1553</v>
+      </c>
+      <c r="I251" t="s">
+        <v>1574</v>
+      </c>
+      <c r="J251" t="s">
+        <v>1574</v>
+      </c>
+      <c r="K251" t="s">
+        <v>1572</v>
+      </c>
+      <c r="L251" t="s">
+        <v>32</v>
+      </c>
+      <c r="M251" t="s">
+        <v>1575</v>
+      </c>
+      <c r="P251" t="s">
+        <v>1574</v>
+      </c>
+      <c r="Q251" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="252" spans="1:24">
+      <c r="A252" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B252" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D252" t="s">
+        <v>460</v>
+      </c>
+      <c r="G252" t="s">
+        <v>1579</v>
+      </c>
+      <c r="I252" t="s">
+        <v>1580</v>
+      </c>
+      <c r="J252" t="s">
+        <v>1580</v>
+      </c>
+      <c r="K252" t="s">
+        <v>1577</v>
+      </c>
+      <c r="L252" t="s">
+        <v>32</v>
+      </c>
+      <c r="M252" t="s">
+        <v>1581</v>
+      </c>
+      <c r="P252" t="s">
+        <v>1580</v>
+      </c>
+      <c r="Q252" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="253" spans="1:24">
+      <c r="A253" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B253" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D253" t="s">
+        <v>460</v>
+      </c>
+      <c r="G253" t="s">
+        <v>1579</v>
+      </c>
+      <c r="I253" t="s">
+        <v>1585</v>
+      </c>
+      <c r="J253" t="s">
+        <v>1585</v>
+      </c>
+      <c r="K253" t="s">
+        <v>1583</v>
+      </c>
+      <c r="L253" t="s">
+        <v>32</v>
+      </c>
+      <c r="M253" t="s">
+        <v>1586</v>
+      </c>
+      <c r="P253" t="s">
+        <v>1585</v>
+      </c>
+      <c r="Q253" t="s">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="254" spans="1:24">
+      <c r="A254" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B254" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D254" t="s">
+        <v>460</v>
+      </c>
+      <c r="G254" t="s">
+        <v>1579</v>
+      </c>
+      <c r="I254" t="s">
+        <v>1590</v>
+      </c>
+      <c r="J254" t="s">
+        <v>1590</v>
+      </c>
+      <c r="K254" t="s">
+        <v>1588</v>
+      </c>
+      <c r="L254" t="s">
+        <v>32</v>
+      </c>
+      <c r="M254" t="s">
+        <v>1591</v>
+      </c>
+      <c r="P254" t="s">
+        <v>1590</v>
+      </c>
+      <c r="Q254" t="s">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="255" spans="1:24">
+      <c r="A255" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B255" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D255" t="s">
+        <v>460</v>
+      </c>
+      <c r="G255" t="s">
+        <v>1579</v>
+      </c>
+      <c r="I255" t="s">
+        <v>1595</v>
+      </c>
+      <c r="J255" t="s">
+        <v>1595</v>
+      </c>
+      <c r="K255" t="s">
+        <v>1593</v>
+      </c>
+      <c r="L255" t="s">
+        <v>32</v>
+      </c>
+      <c r="M255" t="s">
+        <v>1596</v>
+      </c>
+      <c r="P255" t="s">
+        <v>1595</v>
+      </c>
+      <c r="Q255" t="s">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="256" spans="1:24">
+      <c r="A256" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B256" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D256" t="s">
+        <v>460</v>
+      </c>
+      <c r="G256" t="s">
+        <v>1579</v>
+      </c>
+      <c r="I256" t="s">
+        <v>1600</v>
+      </c>
+      <c r="J256" t="s">
+        <v>1600</v>
+      </c>
+      <c r="K256" t="s">
+        <v>1598</v>
+      </c>
+      <c r="L256" t="s">
+        <v>32</v>
+      </c>
+      <c r="M256" t="s">
+        <v>1601</v>
+      </c>
+      <c r="P256" t="s">
+        <v>1600</v>
+      </c>
+      <c r="Q256" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="257" spans="1:24">
+      <c r="A257" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B257" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C257" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D257" t="s">
+        <v>460</v>
+      </c>
+      <c r="G257" t="s">
+        <v>1579</v>
+      </c>
+      <c r="I257" t="s">
+        <v>1605</v>
+      </c>
+      <c r="J257" t="s">
+        <v>1605</v>
+      </c>
+      <c r="K257" t="s">
+        <v>1603</v>
+      </c>
+      <c r="L257" t="s">
+        <v>32</v>
+      </c>
+      <c r="M257" t="s">
+        <v>1606</v>
+      </c>
+      <c r="P257" t="s">
+        <v>1605</v>
+      </c>
+      <c r="Q257" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="258" spans="1:24">
+      <c r="A258" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B258" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D258" t="s">
+        <v>460</v>
+      </c>
+      <c r="G258" t="s">
+        <v>1579</v>
+      </c>
+      <c r="I258" t="s">
+        <v>1610</v>
+      </c>
+      <c r="J258" t="s">
+        <v>1610</v>
+      </c>
+      <c r="K258" t="s">
+        <v>1608</v>
+      </c>
+      <c r="L258" t="s">
+        <v>32</v>
+      </c>
+      <c r="M258" t="s">
+        <v>1611</v>
+      </c>
+      <c r="P258" t="s">
+        <v>1610</v>
+      </c>
+      <c r="Q258" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="259" spans="1:24">
+      <c r="A259" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B259" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D259" t="s">
+        <v>460</v>
+      </c>
+      <c r="G259" t="s">
+        <v>1579</v>
+      </c>
+      <c r="I259" t="s">
+        <v>1615</v>
+      </c>
+      <c r="J259" t="s">
+        <v>1615</v>
+      </c>
+      <c r="K259" t="s">
+        <v>1613</v>
+      </c>
+      <c r="L259" t="s">
+        <v>32</v>
+      </c>
+      <c r="M259" t="s">
+        <v>1616</v>
+      </c>
+      <c r="P259" t="s">
+        <v>1615</v>
+      </c>
+      <c r="Q259" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="260" spans="1:24">
+      <c r="A260" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B260" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D260" t="s">
+        <v>460</v>
+      </c>
+      <c r="G260" t="s">
+        <v>1579</v>
+      </c>
+      <c r="I260" t="s">
+        <v>1620</v>
+      </c>
+      <c r="J260" t="s">
+        <v>1620</v>
+      </c>
+      <c r="K260" t="s">
+        <v>1618</v>
+      </c>
+      <c r="L260" t="s">
+        <v>32</v>
+      </c>
+      <c r="M260" t="s">
+        <v>1621</v>
+      </c>
+      <c r="P260" t="s">
+        <v>1620</v>
+      </c>
+      <c r="Q260" t="s">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="261" spans="1:24">
+      <c r="A261" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B261" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D261" t="s">
+        <v>460</v>
+      </c>
+      <c r="G261" t="s">
+        <v>1579</v>
+      </c>
+      <c r="I261" t="s">
+        <v>1625</v>
+      </c>
+      <c r="J261" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K261" t="s">
+        <v>1623</v>
+      </c>
+      <c r="L261" t="s">
+        <v>32</v>
+      </c>
+      <c r="M261" t="s">
+        <v>1626</v>
+      </c>
+      <c r="P261" t="s">
+        <v>1625</v>
+      </c>
+      <c r="Q261" t="s">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="262" spans="1:24">
+      <c r="A262" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B262" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D262" t="s">
+        <v>460</v>
+      </c>
+      <c r="G262" t="s">
+        <v>1579</v>
+      </c>
+      <c r="I262" t="s">
+        <v>1630</v>
+      </c>
+      <c r="J262" t="s">
+        <v>1630</v>
+      </c>
+      <c r="K262" t="s">
+        <v>1628</v>
+      </c>
+      <c r="L262" t="s">
+        <v>32</v>
+      </c>
+      <c r="M262" t="s">
+        <v>1631</v>
+      </c>
+      <c r="P262" t="s">
+        <v>1630</v>
+      </c>
+      <c r="Q262" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="263" spans="1:24">
+      <c r="A263" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B263" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D263" t="s">
+        <v>460</v>
+      </c>
+      <c r="G263" t="s">
+        <v>1579</v>
+      </c>
+      <c r="I263" t="s">
+        <v>1635</v>
+      </c>
+      <c r="J263" t="s">
+        <v>1635</v>
+      </c>
+      <c r="K263" t="s">
+        <v>1633</v>
+      </c>
+      <c r="L263" t="s">
+        <v>32</v>
+      </c>
+      <c r="M263" t="s">
+        <v>1636</v>
+      </c>
+      <c r="P263" t="s">
+        <v>1635</v>
+      </c>
+      <c r="Q263" t="s">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="264" spans="1:24">
+      <c r="A264" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B264" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D264" t="s">
+        <v>460</v>
+      </c>
+      <c r="G264" t="s">
+        <v>1579</v>
+      </c>
+      <c r="I264" t="s">
+        <v>1640</v>
+      </c>
+      <c r="J264" t="s">
+        <v>1640</v>
+      </c>
+      <c r="K264" t="s">
+        <v>1638</v>
+      </c>
+      <c r="L264" t="s">
+        <v>32</v>
+      </c>
+      <c r="M264" t="s">
+        <v>1641</v>
+      </c>
+      <c r="P264" t="s">
+        <v>1640</v>
+      </c>
+      <c r="Q264" t="s">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="265" spans="1:24">
+      <c r="A265" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B265" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D265" t="s">
+        <v>460</v>
+      </c>
+      <c r="G265" t="s">
+        <v>1579</v>
+      </c>
+      <c r="I265" t="s">
+        <v>1645</v>
+      </c>
+      <c r="J265" t="s">
+        <v>1645</v>
+      </c>
+      <c r="K265" t="s">
+        <v>1643</v>
+      </c>
+      <c r="L265" t="s">
+        <v>32</v>
+      </c>
+      <c r="M265" t="s">
+        <v>1646</v>
+      </c>
+      <c r="P265" t="s">
+        <v>1645</v>
+      </c>
+      <c r="Q265" t="s">
+        <v>1645</v>
+      </c>
+    </row>
+    <row r="266" spans="1:24">
+      <c r="A266" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B266" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D266" t="s">
+        <v>460</v>
+      </c>
+      <c r="G266" t="s">
+        <v>1579</v>
+      </c>
+      <c r="I266" t="s">
+        <v>1650</v>
+      </c>
+      <c r="J266" t="s">
+        <v>1650</v>
+      </c>
+      <c r="K266" t="s">
+        <v>1648</v>
+      </c>
+      <c r="L266" t="s">
+        <v>32</v>
+      </c>
+      <c r="M266" t="s">
+        <v>1651</v>
+      </c>
+      <c r="P266" t="s">
+        <v>1650</v>
+      </c>
+      <c r="Q266" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="267" spans="1:24">
+      <c r="A267" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B267" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D267" t="s">
+        <v>460</v>
+      </c>
+      <c r="G267" t="s">
+        <v>1579</v>
+      </c>
+      <c r="I267" t="s">
+        <v>1655</v>
+      </c>
+      <c r="J267" t="s">
+        <v>1655</v>
+      </c>
+      <c r="K267" t="s">
+        <v>1653</v>
+      </c>
+      <c r="L267" t="s">
+        <v>32</v>
+      </c>
+      <c r="M267" t="s">
+        <v>1656</v>
+      </c>
+      <c r="P267" t="s">
+        <v>1655</v>
+      </c>
+      <c r="Q267" t="s">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="268" spans="1:24">
+      <c r="A268" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B268" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D268" t="s">
+        <v>933</v>
+      </c>
+      <c r="G268" t="s">
+        <v>1660</v>
+      </c>
+      <c r="I268" t="s">
+        <v>1661</v>
+      </c>
+      <c r="J268" t="s">
+        <v>1661</v>
+      </c>
+      <c r="K268" t="s">
+        <v>1658</v>
+      </c>
+      <c r="L268" t="s">
+        <v>32</v>
+      </c>
+      <c r="M268" t="s">
+        <v>1662</v>
+      </c>
+      <c r="P268" t="s">
+        <v>1661</v>
+      </c>
+      <c r="Q268" t="s">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="269" spans="1:24">
+      <c r="A269" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B269" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D269" t="s">
+        <v>933</v>
+      </c>
+      <c r="G269" t="s">
+        <v>1660</v>
+      </c>
+      <c r="I269" t="s">
+        <v>1666</v>
+      </c>
+      <c r="J269" t="s">
+        <v>1666</v>
+      </c>
+      <c r="K269" t="s">
+        <v>1664</v>
+      </c>
+      <c r="L269" t="s">
+        <v>32</v>
+      </c>
+      <c r="M269" t="s">
+        <v>1667</v>
+      </c>
+      <c r="P269" t="s">
+        <v>1666</v>
+      </c>
+      <c r="Q269" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="270" spans="1:24">
+      <c r="A270" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B270" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D270" t="s">
+        <v>933</v>
+      </c>
+      <c r="G270" t="s">
+        <v>1671</v>
+      </c>
+      <c r="I270" t="s">
+        <v>1672</v>
+      </c>
+      <c r="J270" t="s">
+        <v>1672</v>
+      </c>
+      <c r="K270" t="s">
+        <v>1669</v>
+      </c>
+      <c r="L270" t="s">
+        <v>32</v>
+      </c>
+      <c r="M270" t="s">
+        <v>1673</v>
+      </c>
+      <c r="P270" t="s">
+        <v>1672</v>
+      </c>
+      <c r="Q270" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="271" spans="1:24">
+      <c r="A271" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B271" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D271" t="s">
+        <v>933</v>
+      </c>
+      <c r="G271" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I271" t="s">
+        <v>1678</v>
+      </c>
+      <c r="J271" t="s">
+        <v>1678</v>
+      </c>
+      <c r="K271" t="s">
+        <v>1675</v>
+      </c>
+      <c r="L271" t="s">
+        <v>32</v>
+      </c>
+      <c r="M271" t="s">
+        <v>1679</v>
+      </c>
+      <c r="P271" t="s">
+        <v>1678</v>
+      </c>
+      <c r="Q271" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="272" spans="1:24">
+      <c r="A272" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B272" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D272" t="s">
+        <v>933</v>
+      </c>
+      <c r="G272" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I272" t="s">
+        <v>1683</v>
+      </c>
+      <c r="J272" t="s">
+        <v>1683</v>
+      </c>
+      <c r="K272" t="s">
+        <v>1681</v>
+      </c>
+      <c r="L272" t="s">
+        <v>32</v>
+      </c>
+      <c r="M272" t="s">
+        <v>1684</v>
+      </c>
+      <c r="P272" t="s">
+        <v>1683</v>
+      </c>
+      <c r="Q272" t="s">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="273" spans="1:24">
+      <c r="A273" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B273" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D273" t="s">
+        <v>933</v>
+      </c>
+      <c r="G273" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I273" t="s">
+        <v>1688</v>
+      </c>
+      <c r="J273" t="s">
+        <v>1688</v>
+      </c>
+      <c r="K273" t="s">
+        <v>1686</v>
+      </c>
+      <c r="L273" t="s">
+        <v>32</v>
+      </c>
+      <c r="M273" t="s">
+        <v>1689</v>
+      </c>
+      <c r="P273" t="s">
+        <v>1688</v>
+      </c>
+      <c r="Q273" t="s">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="274" spans="1:24">
+      <c r="A274" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B274" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D274" t="s">
+        <v>933</v>
+      </c>
+      <c r="G274" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I274" t="s">
+        <v>1693</v>
+      </c>
+      <c r="J274" t="s">
+        <v>1693</v>
+      </c>
+      <c r="K274" t="s">
+        <v>1691</v>
+      </c>
+      <c r="L274" t="s">
+        <v>32</v>
+      </c>
+      <c r="M274" t="s">
+        <v>1694</v>
+      </c>
+      <c r="P274" t="s">
+        <v>1693</v>
+      </c>
+      <c r="Q274" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="275" spans="1:24">
+      <c r="A275" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B275" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D275" t="s">
+        <v>933</v>
+      </c>
+      <c r="G275" t="s">
+        <v>1698</v>
+      </c>
+      <c r="I275" t="s">
+        <v>1699</v>
+      </c>
+      <c r="J275" t="s">
+        <v>1699</v>
+      </c>
+      <c r="K275" t="s">
+        <v>1696</v>
+      </c>
+      <c r="L275" t="s">
+        <v>32</v>
+      </c>
+      <c r="M275" t="s">
+        <v>1700</v>
+      </c>
+      <c r="P275" t="s">
+        <v>1699</v>
+      </c>
+      <c r="Q275" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="276" spans="1:24">
+      <c r="A276" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B276" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D276" t="s">
+        <v>297</v>
+      </c>
+      <c r="G276" t="s">
+        <v>1704</v>
+      </c>
+      <c r="I276" t="s">
+        <v>1705</v>
+      </c>
+      <c r="J276" t="s">
+        <v>1705</v>
+      </c>
+      <c r="K276" t="s">
+        <v>1702</v>
+      </c>
+      <c r="L276" t="s">
+        <v>32</v>
+      </c>
+      <c r="M276" t="s">
+        <v>1706</v>
+      </c>
+      <c r="P276" t="s">
+        <v>1705</v>
+      </c>
+      <c r="Q276" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="277" spans="1:24">
+      <c r="A277" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B277" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D277" t="s">
+        <v>405</v>
+      </c>
+      <c r="G277" t="s">
+        <v>1710</v>
+      </c>
+      <c r="I277" t="s">
+        <v>1711</v>
+      </c>
+      <c r="J277" t="s">
+        <v>1711</v>
+      </c>
+      <c r="K277" t="s">
+        <v>1708</v>
+      </c>
+      <c r="L277" t="s">
+        <v>32</v>
+      </c>
+      <c r="M277" t="s">
+        <v>1712</v>
+      </c>
+      <c r="P277" t="s">
+        <v>1711</v>
+      </c>
+      <c r="Q277" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="278" spans="1:24">
+      <c r="A278" t="s">
+        <v>1713</v>
+      </c>
+      <c r="B278" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D278" t="s">
+        <v>306</v>
+      </c>
+      <c r="G278" t="s">
+        <v>1716</v>
+      </c>
+      <c r="I278" t="s">
+        <v>1717</v>
+      </c>
+      <c r="J278" t="s">
+        <v>1717</v>
+      </c>
+      <c r="K278" t="s">
+        <v>1714</v>
+      </c>
+      <c r="L278" t="s">
+        <v>32</v>
+      </c>
+      <c r="M278" t="s">
+        <v>1718</v>
+      </c>
+      <c r="P278" t="s">
+        <v>1717</v>
+      </c>
+      <c r="Q278" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="279" spans="1:24">
+      <c r="A279" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B279" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1721</v>
+      </c>
+      <c r="G279" t="s">
+        <v>1716</v>
+      </c>
+      <c r="I279" t="s">
+        <v>1722</v>
+      </c>
+      <c r="J279" t="s">
+        <v>1722</v>
+      </c>
+      <c r="K279" t="s">
+        <v>1714</v>
+      </c>
+      <c r="L279" t="s">
+        <v>32</v>
+      </c>
+      <c r="M279" t="s">
+        <v>1723</v>
+      </c>
+      <c r="P279" t="s">
+        <v>1722</v>
+      </c>
+      <c r="Q279" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="280" spans="1:24">
+      <c r="A280" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B280" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D280" t="s">
+        <v>287</v>
+      </c>
+      <c r="G280" t="s">
+        <v>1727</v>
+      </c>
+      <c r="I280" t="s">
+        <v>1728</v>
+      </c>
+      <c r="J280" t="s">
+        <v>1728</v>
+      </c>
+      <c r="K280" t="s">
+        <v>1725</v>
+      </c>
+      <c r="L280" t="s">
+        <v>32</v>
+      </c>
+      <c r="M280" t="s">
+        <v>1729</v>
+      </c>
+      <c r="P280" t="s">
+        <v>1728</v>
+      </c>
+      <c r="Q280" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="281" spans="1:24">
+      <c r="A281" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B281" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D281" t="s">
+        <v>297</v>
+      </c>
+      <c r="G281" t="s">
+        <v>1727</v>
+      </c>
+      <c r="I281" t="s">
+        <v>1733</v>
+      </c>
+      <c r="J281" t="s">
+        <v>1733</v>
+      </c>
+      <c r="K281" t="s">
+        <v>1731</v>
+      </c>
+      <c r="L281" t="s">
+        <v>32</v>
+      </c>
+      <c r="M281" t="s">
+        <v>1734</v>
+      </c>
+      <c r="P281" t="s">
+        <v>1733</v>
+      </c>
+      <c r="Q281" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="282" spans="1:24">
+      <c r="A282" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B282" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1737</v>
+      </c>
+      <c r="D282" t="s">
+        <v>405</v>
+      </c>
+      <c r="G282" t="s">
+        <v>1738</v>
+      </c>
+      <c r="I282" t="s">
+        <v>1739</v>
+      </c>
+      <c r="J282" t="s">
+        <v>1739</v>
+      </c>
+      <c r="K282" t="s">
+        <v>1736</v>
+      </c>
+      <c r="L282" t="s">
+        <v>32</v>
+      </c>
+      <c r="M282" t="s">
+        <v>1740</v>
+      </c>
+      <c r="P282" t="s">
+        <v>1739</v>
+      </c>
+      <c r="Q282" t="s">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="283" spans="1:24">
+      <c r="A283" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B283" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D283" t="s">
+        <v>297</v>
+      </c>
+      <c r="G283" t="s">
+        <v>1738</v>
+      </c>
+      <c r="I283" t="s">
+        <v>1744</v>
+      </c>
+      <c r="J283" t="s">
+        <v>1744</v>
+      </c>
+      <c r="K283" t="s">
+        <v>1742</v>
+      </c>
+      <c r="L283" t="s">
+        <v>32</v>
+      </c>
+      <c r="M283" t="s">
+        <v>1745</v>
+      </c>
+      <c r="P283" t="s">
+        <v>1744</v>
+      </c>
+      <c r="Q283" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="284" spans="1:24">
+      <c r="A284" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B284" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D284" t="s">
+        <v>1546</v>
+      </c>
+      <c r="G284" t="s">
+        <v>1749</v>
+      </c>
+      <c r="I284" t="s">
+        <v>1750</v>
+      </c>
+      <c r="J284" t="s">
+        <v>1750</v>
+      </c>
+      <c r="K284" t="s">
+        <v>1747</v>
+      </c>
+      <c r="L284" t="s">
+        <v>32</v>
+      </c>
+      <c r="M284" t="s">
+        <v>1751</v>
+      </c>
+      <c r="P284" t="s">
+        <v>1750</v>
+      </c>
+      <c r="Q284" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="285" spans="1:24">
+      <c r="A285" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B285" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D285" t="s">
+        <v>1755</v>
+      </c>
+      <c r="G285" t="s">
+        <v>1756</v>
+      </c>
+      <c r="I285" t="s">
+        <v>1757</v>
+      </c>
+      <c r="J285" t="s">
+        <v>1757</v>
+      </c>
+      <c r="K285" t="s">
+        <v>1753</v>
+      </c>
+      <c r="L285" t="s">
+        <v>32</v>
+      </c>
+      <c r="M285" t="s">
+        <v>1758</v>
+      </c>
+      <c r="P285" t="s">
+        <v>1757</v>
+      </c>
+      <c r="Q285" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="286" spans="1:24">
+      <c r="A286" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B286" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1762</v>
+      </c>
+      <c r="G286" t="s">
+        <v>1756</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1033</v>
+      </c>
+      <c r="I286" t="s">
+        <v>1763</v>
+      </c>
+      <c r="J286" t="s">
+        <v>1764</v>
+      </c>
+      <c r="K286" t="s">
+        <v>1760</v>
+      </c>
+      <c r="L286" t="s">
+        <v>32</v>
+      </c>
+      <c r="M286" t="s">
+        <v>1765</v>
+      </c>
+      <c r="P286" t="s">
+        <v>1763</v>
+      </c>
+      <c r="Q286" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="287" spans="1:24">
+      <c r="A287" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B287" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D287" t="s">
+        <v>405</v>
+      </c>
+      <c r="G287" t="s">
         <v>200</v>
       </c>
-      <c r="I30" t="s">
-[...607 lines deleted...]
-      <c r="I46" t="s">
+      <c r="I287" t="s">
+        <v>1769</v>
+      </c>
+      <c r="J287" t="s">
+        <v>1769</v>
+      </c>
+      <c r="K287" t="s">
+        <v>1767</v>
+      </c>
+      <c r="L287" t="s">
+        <v>32</v>
+      </c>
+      <c r="M287" t="s">
+        <v>1770</v>
+      </c>
+      <c r="P287" t="s">
+        <v>1769</v>
+      </c>
+      <c r="Q287" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="288" spans="1:24">
+      <c r="A288" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B288" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D288" t="s">
+        <v>405</v>
+      </c>
+      <c r="G288" t="s">
+        <v>1774</v>
+      </c>
+      <c r="I288" t="s">
+        <v>1775</v>
+      </c>
+      <c r="J288" t="s">
+        <v>1775</v>
+      </c>
+      <c r="K288" t="s">
+        <v>1772</v>
+      </c>
+      <c r="L288" t="s">
+        <v>32</v>
+      </c>
+      <c r="M288" t="s">
+        <v>1776</v>
+      </c>
+      <c r="P288" t="s">
+        <v>1775</v>
+      </c>
+      <c r="Q288" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="289" spans="1:24">
+      <c r="A289" t="s">
+        <v>1777</v>
+      </c>
+      <c r="B289" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D289" t="s">
+        <v>405</v>
+      </c>
+      <c r="G289" t="s">
+        <v>1780</v>
+      </c>
+      <c r="I289" t="s">
+        <v>1781</v>
+      </c>
+      <c r="J289" t="s">
+        <v>1781</v>
+      </c>
+      <c r="K289" t="s">
+        <v>1778</v>
+      </c>
+      <c r="L289" t="s">
+        <v>32</v>
+      </c>
+      <c r="M289" t="s">
+        <v>1782</v>
+      </c>
+      <c r="P289" t="s">
+        <v>1781</v>
+      </c>
+      <c r="Q289" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="290" spans="1:24">
+      <c r="A290" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B290" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D290" t="s">
+        <v>405</v>
+      </c>
+      <c r="G290" t="s">
+        <v>1786</v>
+      </c>
+      <c r="I290" t="s">
+        <v>1787</v>
+      </c>
+      <c r="J290" t="s">
+        <v>1787</v>
+      </c>
+      <c r="K290" t="s">
+        <v>1784</v>
+      </c>
+      <c r="L290" t="s">
+        <v>32</v>
+      </c>
+      <c r="M290" t="s">
+        <v>1788</v>
+      </c>
+      <c r="P290" t="s">
+        <v>1787</v>
+      </c>
+      <c r="Q290" t="s">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="291" spans="1:24">
+      <c r="A291" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B291" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D291" t="s">
+        <v>405</v>
+      </c>
+      <c r="G291" t="s">
+        <v>1792</v>
+      </c>
+      <c r="I291" t="s">
+        <v>1793</v>
+      </c>
+      <c r="J291" t="s">
+        <v>1793</v>
+      </c>
+      <c r="K291" t="s">
+        <v>1790</v>
+      </c>
+      <c r="L291" t="s">
+        <v>32</v>
+      </c>
+      <c r="M291" t="s">
+        <v>1794</v>
+      </c>
+      <c r="P291" t="s">
+        <v>1793</v>
+      </c>
+      <c r="Q291" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="292" spans="1:24">
+      <c r="A292" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B292" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D292" t="s">
         <v>287</v>
       </c>
-      <c r="J46" t="s">
+      <c r="G292" t="s">
+        <v>1798</v>
+      </c>
+      <c r="I292" t="s">
+        <v>1799</v>
+      </c>
+      <c r="J292" t="s">
+        <v>1799</v>
+      </c>
+      <c r="K292" t="s">
+        <v>1796</v>
+      </c>
+      <c r="L292" t="s">
+        <v>32</v>
+      </c>
+      <c r="M292" t="s">
+        <v>1800</v>
+      </c>
+      <c r="P292" t="s">
+        <v>1799</v>
+      </c>
+      <c r="Q292" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="293" spans="1:24">
+      <c r="A293" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B293" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D293" t="s">
+        <v>297</v>
+      </c>
+      <c r="G293" t="s">
+        <v>1798</v>
+      </c>
+      <c r="I293" t="s">
+        <v>1804</v>
+      </c>
+      <c r="J293" t="s">
+        <v>1804</v>
+      </c>
+      <c r="K293" t="s">
+        <v>1802</v>
+      </c>
+      <c r="L293" t="s">
+        <v>32</v>
+      </c>
+      <c r="M293" t="s">
+        <v>1805</v>
+      </c>
+      <c r="P293" t="s">
+        <v>1804</v>
+      </c>
+      <c r="Q293" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="294" spans="1:24">
+      <c r="A294" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B294" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D294" t="s">
         <v>287</v>
       </c>
-      <c r="K46" t="s">
-[...8 lines deleted...]
-      <c r="P46" t="s">
+      <c r="G294" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I294" t="s">
+        <v>1810</v>
+      </c>
+      <c r="J294" t="s">
+        <v>1810</v>
+      </c>
+      <c r="K294" t="s">
+        <v>1807</v>
+      </c>
+      <c r="L294" t="s">
+        <v>32</v>
+      </c>
+      <c r="M294" t="s">
+        <v>1811</v>
+      </c>
+      <c r="P294" t="s">
+        <v>1810</v>
+      </c>
+      <c r="Q294" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="295" spans="1:24">
+      <c r="A295" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B295" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D295" t="s">
+        <v>399</v>
+      </c>
+      <c r="G295" t="s">
+        <v>1798</v>
+      </c>
+      <c r="I295" t="s">
+        <v>1815</v>
+      </c>
+      <c r="J295" t="s">
+        <v>1815</v>
+      </c>
+      <c r="K295" t="s">
+        <v>1813</v>
+      </c>
+      <c r="L295" t="s">
+        <v>32</v>
+      </c>
+      <c r="M295" t="s">
+        <v>1816</v>
+      </c>
+      <c r="P295" t="s">
+        <v>1815</v>
+      </c>
+      <c r="Q295" t="s">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="296" spans="1:24">
+      <c r="A296" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B296" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D296" t="s">
+        <v>908</v>
+      </c>
+      <c r="G296" t="s">
+        <v>1820</v>
+      </c>
+      <c r="I296" t="s">
+        <v>1821</v>
+      </c>
+      <c r="J296" t="s">
+        <v>1821</v>
+      </c>
+      <c r="K296" t="s">
+        <v>1818</v>
+      </c>
+      <c r="L296" t="s">
+        <v>32</v>
+      </c>
+      <c r="M296" t="s">
+        <v>1822</v>
+      </c>
+      <c r="P296" t="s">
+        <v>1821</v>
+      </c>
+      <c r="Q296" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="297" spans="1:24">
+      <c r="A297" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B297" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G297" t="s">
+        <v>1827</v>
+      </c>
+      <c r="I297" t="s">
+        <v>1828</v>
+      </c>
+      <c r="J297" t="s">
+        <v>1828</v>
+      </c>
+      <c r="K297" t="s">
+        <v>1824</v>
+      </c>
+      <c r="L297" t="s">
+        <v>32</v>
+      </c>
+      <c r="M297" t="s">
+        <v>1829</v>
+      </c>
+      <c r="P297" t="s">
+        <v>1828</v>
+      </c>
+      <c r="Q297" t="s">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="298" spans="1:24">
+      <c r="A298" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B298" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G298" t="s">
+        <v>1833</v>
+      </c>
+      <c r="I298" t="s">
+        <v>1834</v>
+      </c>
+      <c r="J298" t="s">
+        <v>1834</v>
+      </c>
+      <c r="K298" t="s">
+        <v>1831</v>
+      </c>
+      <c r="L298" t="s">
+        <v>32</v>
+      </c>
+      <c r="M298" t="s">
+        <v>1835</v>
+      </c>
+      <c r="P298" t="s">
+        <v>1834</v>
+      </c>
+      <c r="Q298" t="s">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="299" spans="1:24">
+      <c r="A299" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B299" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G299" t="s">
+        <v>1827</v>
+      </c>
+      <c r="I299" t="s">
+        <v>1839</v>
+      </c>
+      <c r="J299" t="s">
+        <v>1839</v>
+      </c>
+      <c r="K299" t="s">
+        <v>1837</v>
+      </c>
+      <c r="L299" t="s">
+        <v>32</v>
+      </c>
+      <c r="M299" t="s">
+        <v>1840</v>
+      </c>
+      <c r="P299" t="s">
+        <v>1839</v>
+      </c>
+      <c r="Q299" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="300" spans="1:24">
+      <c r="A300" t="s">
+        <v>1841</v>
+      </c>
+      <c r="B300" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G300" t="s">
+        <v>1827</v>
+      </c>
+      <c r="I300" t="s">
+        <v>1844</v>
+      </c>
+      <c r="J300" t="s">
+        <v>1844</v>
+      </c>
+      <c r="K300" t="s">
+        <v>1842</v>
+      </c>
+      <c r="L300" t="s">
+        <v>32</v>
+      </c>
+      <c r="M300" t="s">
+        <v>1845</v>
+      </c>
+      <c r="P300" t="s">
+        <v>1844</v>
+      </c>
+      <c r="Q300" t="s">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="301" spans="1:24">
+      <c r="A301" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B301" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G301" t="s">
+        <v>1827</v>
+      </c>
+      <c r="I301" t="s">
+        <v>1849</v>
+      </c>
+      <c r="J301" t="s">
+        <v>1849</v>
+      </c>
+      <c r="K301" t="s">
+        <v>1847</v>
+      </c>
+      <c r="L301" t="s">
+        <v>32</v>
+      </c>
+      <c r="M301" t="s">
+        <v>1850</v>
+      </c>
+      <c r="P301" t="s">
+        <v>1849</v>
+      </c>
+      <c r="Q301" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="302" spans="1:24">
+      <c r="A302" t="s">
+        <v>1851</v>
+      </c>
+      <c r="B302" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G302" t="s">
+        <v>1827</v>
+      </c>
+      <c r="I302" t="s">
+        <v>1854</v>
+      </c>
+      <c r="J302" t="s">
+        <v>1854</v>
+      </c>
+      <c r="K302" t="s">
+        <v>1852</v>
+      </c>
+      <c r="L302" t="s">
+        <v>32</v>
+      </c>
+      <c r="M302" t="s">
+        <v>1855</v>
+      </c>
+      <c r="P302" t="s">
+        <v>1854</v>
+      </c>
+      <c r="Q302" t="s">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="303" spans="1:24">
+      <c r="A303" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B303" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D303" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G303" t="s">
+        <v>1859</v>
+      </c>
+      <c r="I303" t="s">
+        <v>1860</v>
+      </c>
+      <c r="J303" t="s">
+        <v>1860</v>
+      </c>
+      <c r="K303" t="s">
+        <v>1857</v>
+      </c>
+      <c r="L303" t="s">
+        <v>32</v>
+      </c>
+      <c r="M303" t="s">
+        <v>1861</v>
+      </c>
+      <c r="P303" t="s">
+        <v>1860</v>
+      </c>
+      <c r="Q303" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="304" spans="1:24">
+      <c r="A304" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B304" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G304" t="s">
+        <v>1865</v>
+      </c>
+      <c r="I304" t="s">
+        <v>1866</v>
+      </c>
+      <c r="J304" t="s">
+        <v>1866</v>
+      </c>
+      <c r="K304" t="s">
+        <v>1863</v>
+      </c>
+      <c r="L304" t="s">
+        <v>32</v>
+      </c>
+      <c r="M304" t="s">
+        <v>1867</v>
+      </c>
+      <c r="P304" t="s">
+        <v>1866</v>
+      </c>
+      <c r="Q304" t="s">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="305" spans="1:24">
+      <c r="A305" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B305" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1871</v>
+      </c>
+      <c r="G305" t="s">
+        <v>1865</v>
+      </c>
+      <c r="I305" t="s">
+        <v>1872</v>
+      </c>
+      <c r="J305" t="s">
+        <v>1872</v>
+      </c>
+      <c r="K305" t="s">
+        <v>1869</v>
+      </c>
+      <c r="L305" t="s">
+        <v>32</v>
+      </c>
+      <c r="M305" t="s">
+        <v>1873</v>
+      </c>
+      <c r="P305" t="s">
+        <v>1872</v>
+      </c>
+      <c r="Q305" t="s">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="306" spans="1:24">
+      <c r="A306" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B306" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D306" t="s">
+        <v>1871</v>
+      </c>
+      <c r="G306" t="s">
+        <v>1865</v>
+      </c>
+      <c r="I306" t="s">
+        <v>1877</v>
+      </c>
+      <c r="J306" t="s">
+        <v>1877</v>
+      </c>
+      <c r="K306" t="s">
+        <v>1875</v>
+      </c>
+      <c r="L306" t="s">
+        <v>32</v>
+      </c>
+      <c r="M306" t="s">
+        <v>1878</v>
+      </c>
+      <c r="P306" t="s">
+        <v>1877</v>
+      </c>
+      <c r="Q306" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="307" spans="1:24">
+      <c r="A307" t="s">
+        <v>1879</v>
+      </c>
+      <c r="B307" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D307" t="s">
+        <v>1871</v>
+      </c>
+      <c r="G307" t="s">
+        <v>1865</v>
+      </c>
+      <c r="I307" t="s">
+        <v>1882</v>
+      </c>
+      <c r="J307" t="s">
+        <v>1882</v>
+      </c>
+      <c r="K307" t="s">
+        <v>1880</v>
+      </c>
+      <c r="L307" t="s">
+        <v>32</v>
+      </c>
+      <c r="M307" t="s">
+        <v>1883</v>
+      </c>
+      <c r="P307" t="s">
+        <v>1882</v>
+      </c>
+      <c r="Q307" t="s">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="308" spans="1:24">
+      <c r="A308" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B308" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1871</v>
+      </c>
+      <c r="G308" t="s">
+        <v>1865</v>
+      </c>
+      <c r="I308" t="s">
+        <v>1887</v>
+      </c>
+      <c r="J308" t="s">
+        <v>1887</v>
+      </c>
+      <c r="K308" t="s">
+        <v>1885</v>
+      </c>
+      <c r="L308" t="s">
+        <v>32</v>
+      </c>
+      <c r="M308" t="s">
+        <v>1888</v>
+      </c>
+      <c r="P308" t="s">
+        <v>1887</v>
+      </c>
+      <c r="Q308" t="s">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="309" spans="1:24">
+      <c r="A309" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B309" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1871</v>
+      </c>
+      <c r="G309" t="s">
+        <v>1865</v>
+      </c>
+      <c r="I309" t="s">
+        <v>1892</v>
+      </c>
+      <c r="J309" t="s">
+        <v>1892</v>
+      </c>
+      <c r="K309" t="s">
+        <v>1890</v>
+      </c>
+      <c r="L309" t="s">
+        <v>32</v>
+      </c>
+      <c r="M309" t="s">
+        <v>1893</v>
+      </c>
+      <c r="P309" t="s">
+        <v>1892</v>
+      </c>
+      <c r="Q309" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="310" spans="1:24">
+      <c r="A310" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B310" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D310" t="s">
+        <v>1871</v>
+      </c>
+      <c r="G310" t="s">
+        <v>1865</v>
+      </c>
+      <c r="I310" t="s">
+        <v>1897</v>
+      </c>
+      <c r="J310" t="s">
+        <v>1897</v>
+      </c>
+      <c r="K310" t="s">
+        <v>1895</v>
+      </c>
+      <c r="L310" t="s">
+        <v>32</v>
+      </c>
+      <c r="M310" t="s">
+        <v>1898</v>
+      </c>
+      <c r="P310" t="s">
+        <v>1897</v>
+      </c>
+      <c r="Q310" t="s">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="311" spans="1:24">
+      <c r="A311" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B311" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1871</v>
+      </c>
+      <c r="G311" t="s">
+        <v>1865</v>
+      </c>
+      <c r="I311" t="s">
+        <v>1902</v>
+      </c>
+      <c r="J311" t="s">
+        <v>1902</v>
+      </c>
+      <c r="K311" t="s">
+        <v>1900</v>
+      </c>
+      <c r="L311" t="s">
+        <v>32</v>
+      </c>
+      <c r="M311" t="s">
+        <v>1903</v>
+      </c>
+      <c r="P311" t="s">
+        <v>1902</v>
+      </c>
+      <c r="Q311" t="s">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="312" spans="1:24">
+      <c r="A312" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B312" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1871</v>
+      </c>
+      <c r="G312" t="s">
+        <v>1865</v>
+      </c>
+      <c r="I312" t="s">
+        <v>1907</v>
+      </c>
+      <c r="J312" t="s">
+        <v>1907</v>
+      </c>
+      <c r="K312" t="s">
+        <v>1905</v>
+      </c>
+      <c r="L312" t="s">
+        <v>32</v>
+      </c>
+      <c r="M312" t="s">
+        <v>1908</v>
+      </c>
+      <c r="P312" t="s">
+        <v>1907</v>
+      </c>
+      <c r="Q312" t="s">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="313" spans="1:24">
+      <c r="A313" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B313" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G313" t="s">
+        <v>1912</v>
+      </c>
+      <c r="I313" t="s">
+        <v>1913</v>
+      </c>
+      <c r="J313" t="s">
+        <v>1913</v>
+      </c>
+      <c r="K313" t="s">
+        <v>1910</v>
+      </c>
+      <c r="L313" t="s">
+        <v>32</v>
+      </c>
+      <c r="M313" t="s">
+        <v>1914</v>
+      </c>
+      <c r="P313" t="s">
+        <v>1913</v>
+      </c>
+      <c r="Q313" t="s">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="314" spans="1:24">
+      <c r="A314" t="s">
+        <v>1915</v>
+      </c>
+      <c r="B314" t="s">
+        <v>1916</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G314" t="s">
+        <v>1912</v>
+      </c>
+      <c r="I314" t="s">
+        <v>1918</v>
+      </c>
+      <c r="J314" t="s">
+        <v>1918</v>
+      </c>
+      <c r="K314" t="s">
+        <v>1916</v>
+      </c>
+      <c r="L314" t="s">
+        <v>32</v>
+      </c>
+      <c r="M314" t="s">
+        <v>1919</v>
+      </c>
+      <c r="P314" t="s">
+        <v>1918</v>
+      </c>
+      <c r="Q314" t="s">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="315" spans="1:24">
+      <c r="A315" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B315" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G315" t="s">
+        <v>1912</v>
+      </c>
+      <c r="I315" t="s">
+        <v>1923</v>
+      </c>
+      <c r="J315" t="s">
+        <v>1923</v>
+      </c>
+      <c r="K315" t="s">
+        <v>1921</v>
+      </c>
+      <c r="L315" t="s">
+        <v>32</v>
+      </c>
+      <c r="M315" t="s">
+        <v>1924</v>
+      </c>
+      <c r="P315" t="s">
+        <v>1923</v>
+      </c>
+      <c r="Q315" t="s">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="316" spans="1:24">
+      <c r="A316" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B316" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G316" t="s">
+        <v>1912</v>
+      </c>
+      <c r="I316" t="s">
+        <v>1928</v>
+      </c>
+      <c r="J316" t="s">
+        <v>1928</v>
+      </c>
+      <c r="K316" t="s">
+        <v>1926</v>
+      </c>
+      <c r="L316" t="s">
+        <v>32</v>
+      </c>
+      <c r="M316" t="s">
+        <v>1929</v>
+      </c>
+      <c r="P316" t="s">
+        <v>1928</v>
+      </c>
+      <c r="Q316" t="s">
+        <v>1928</v>
+      </c>
+    </row>
+    <row r="317" spans="1:24">
+      <c r="A317" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B317" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G317" t="s">
+        <v>1912</v>
+      </c>
+      <c r="I317" t="s">
+        <v>1933</v>
+      </c>
+      <c r="J317" t="s">
+        <v>1933</v>
+      </c>
+      <c r="K317" t="s">
+        <v>1931</v>
+      </c>
+      <c r="L317" t="s">
+        <v>32</v>
+      </c>
+      <c r="M317" t="s">
+        <v>1934</v>
+      </c>
+      <c r="P317" t="s">
+        <v>1933</v>
+      </c>
+      <c r="Q317" t="s">
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="318" spans="1:24">
+      <c r="A318" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B318" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G318" t="s">
+        <v>1912</v>
+      </c>
+      <c r="I318" t="s">
+        <v>1938</v>
+      </c>
+      <c r="J318" t="s">
+        <v>1938</v>
+      </c>
+      <c r="K318" t="s">
+        <v>1936</v>
+      </c>
+      <c r="L318" t="s">
+        <v>32</v>
+      </c>
+      <c r="M318" t="s">
+        <v>1939</v>
+      </c>
+      <c r="P318" t="s">
+        <v>1938</v>
+      </c>
+      <c r="Q318" t="s">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="319" spans="1:24">
+      <c r="A319" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B319" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G319" t="s">
+        <v>1912</v>
+      </c>
+      <c r="I319" t="s">
+        <v>1943</v>
+      </c>
+      <c r="J319" t="s">
+        <v>1943</v>
+      </c>
+      <c r="K319" t="s">
+        <v>1941</v>
+      </c>
+      <c r="L319" t="s">
+        <v>32</v>
+      </c>
+      <c r="M319" t="s">
+        <v>1944</v>
+      </c>
+      <c r="P319" t="s">
+        <v>1943</v>
+      </c>
+      <c r="Q319" t="s">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="320" spans="1:24">
+      <c r="A320" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B320" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G320" t="s">
+        <v>1912</v>
+      </c>
+      <c r="I320" t="s">
+        <v>1948</v>
+      </c>
+      <c r="J320" t="s">
+        <v>1948</v>
+      </c>
+      <c r="K320" t="s">
+        <v>1946</v>
+      </c>
+      <c r="L320" t="s">
+        <v>32</v>
+      </c>
+      <c r="M320" t="s">
+        <v>1949</v>
+      </c>
+      <c r="P320" t="s">
+        <v>1948</v>
+      </c>
+      <c r="Q320" t="s">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="321" spans="1:24">
+      <c r="A321" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B321" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G321" t="s">
+        <v>1912</v>
+      </c>
+      <c r="I321" t="s">
+        <v>1953</v>
+      </c>
+      <c r="J321" t="s">
+        <v>1953</v>
+      </c>
+      <c r="K321" t="s">
+        <v>1951</v>
+      </c>
+      <c r="L321" t="s">
+        <v>32</v>
+      </c>
+      <c r="M321" t="s">
+        <v>1954</v>
+      </c>
+      <c r="P321" t="s">
+        <v>1953</v>
+      </c>
+      <c r="Q321" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="322" spans="1:24">
+      <c r="A322" t="s">
+        <v>1955</v>
+      </c>
+      <c r="B322" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G322" t="s">
+        <v>1912</v>
+      </c>
+      <c r="I322" t="s">
+        <v>1958</v>
+      </c>
+      <c r="J322" t="s">
+        <v>1958</v>
+      </c>
+      <c r="K322" t="s">
+        <v>1956</v>
+      </c>
+      <c r="L322" t="s">
+        <v>32</v>
+      </c>
+      <c r="M322" t="s">
+        <v>1959</v>
+      </c>
+      <c r="P322" t="s">
+        <v>1958</v>
+      </c>
+      <c r="Q322" t="s">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="323" spans="1:24">
+      <c r="A323" t="s">
+        <v>1960</v>
+      </c>
+      <c r="B323" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1962</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G323" t="s">
+        <v>1912</v>
+      </c>
+      <c r="I323" t="s">
+        <v>1963</v>
+      </c>
+      <c r="J323" t="s">
+        <v>1963</v>
+      </c>
+      <c r="K323" t="s">
+        <v>1961</v>
+      </c>
+      <c r="L323" t="s">
+        <v>32</v>
+      </c>
+      <c r="M323" t="s">
+        <v>1964</v>
+      </c>
+      <c r="P323" t="s">
+        <v>1963</v>
+      </c>
+      <c r="Q323" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="324" spans="1:24">
+      <c r="A324" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B324" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G324" t="s">
+        <v>1912</v>
+      </c>
+      <c r="I324" t="s">
+        <v>1968</v>
+      </c>
+      <c r="J324" t="s">
+        <v>1968</v>
+      </c>
+      <c r="K324" t="s">
+        <v>1966</v>
+      </c>
+      <c r="L324" t="s">
+        <v>32</v>
+      </c>
+      <c r="M324" t="s">
+        <v>1969</v>
+      </c>
+      <c r="P324" t="s">
+        <v>1968</v>
+      </c>
+      <c r="Q324" t="s">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="325" spans="1:24">
+      <c r="A325" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B325" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G325" t="s">
+        <v>1912</v>
+      </c>
+      <c r="I325" t="s">
+        <v>1973</v>
+      </c>
+      <c r="J325" t="s">
+        <v>1973</v>
+      </c>
+      <c r="K325" t="s">
+        <v>1971</v>
+      </c>
+      <c r="L325" t="s">
+        <v>32</v>
+      </c>
+      <c r="M325" t="s">
+        <v>1974</v>
+      </c>
+      <c r="P325" t="s">
+        <v>1973</v>
+      </c>
+      <c r="Q325" t="s">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="326" spans="1:24">
+      <c r="A326" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B326" t="s">
+        <v>1976</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G326" t="s">
+        <v>1912</v>
+      </c>
+      <c r="I326" t="s">
+        <v>1978</v>
+      </c>
+      <c r="J326" t="s">
+        <v>1978</v>
+      </c>
+      <c r="K326" t="s">
+        <v>1976</v>
+      </c>
+      <c r="L326" t="s">
+        <v>32</v>
+      </c>
+      <c r="M326" t="s">
+        <v>1979</v>
+      </c>
+      <c r="P326" t="s">
+        <v>1978</v>
+      </c>
+      <c r="Q326" t="s">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="327" spans="1:24">
+      <c r="A327" t="s">
+        <v>1980</v>
+      </c>
+      <c r="B327" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1982</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G327" t="s">
+        <v>1912</v>
+      </c>
+      <c r="I327" t="s">
+        <v>1983</v>
+      </c>
+      <c r="J327" t="s">
+        <v>1983</v>
+      </c>
+      <c r="K327" t="s">
+        <v>1981</v>
+      </c>
+      <c r="L327" t="s">
+        <v>32</v>
+      </c>
+      <c r="M327" t="s">
+        <v>1984</v>
+      </c>
+      <c r="P327" t="s">
+        <v>1983</v>
+      </c>
+      <c r="Q327" t="s">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="328" spans="1:24">
+      <c r="A328" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B328" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G328" t="s">
+        <v>1912</v>
+      </c>
+      <c r="I328" t="s">
+        <v>1988</v>
+      </c>
+      <c r="J328" t="s">
+        <v>1988</v>
+      </c>
+      <c r="K328" t="s">
+        <v>1986</v>
+      </c>
+      <c r="L328" t="s">
+        <v>32</v>
+      </c>
+      <c r="M328" t="s">
+        <v>1989</v>
+      </c>
+      <c r="P328" t="s">
+        <v>1988</v>
+      </c>
+      <c r="Q328" t="s">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="329" spans="1:24">
+      <c r="A329" t="s">
+        <v>1990</v>
+      </c>
+      <c r="B329" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G329" t="s">
+        <v>1912</v>
+      </c>
+      <c r="I329" t="s">
+        <v>1993</v>
+      </c>
+      <c r="J329" t="s">
+        <v>1993</v>
+      </c>
+      <c r="K329" t="s">
+        <v>1991</v>
+      </c>
+      <c r="L329" t="s">
+        <v>32</v>
+      </c>
+      <c r="M329" t="s">
+        <v>1994</v>
+      </c>
+      <c r="P329" t="s">
+        <v>1993</v>
+      </c>
+      <c r="Q329" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="330" spans="1:24">
+      <c r="A330" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B330" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G330" t="s">
+        <v>1998</v>
+      </c>
+      <c r="I330" t="s">
+        <v>1999</v>
+      </c>
+      <c r="J330" t="s">
+        <v>1999</v>
+      </c>
+      <c r="K330" t="s">
+        <v>1996</v>
+      </c>
+      <c r="L330" t="s">
+        <v>32</v>
+      </c>
+      <c r="M330" t="s">
+        <v>2000</v>
+      </c>
+      <c r="P330" t="s">
+        <v>1999</v>
+      </c>
+      <c r="Q330" t="s">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="331" spans="1:24">
+      <c r="A331" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B331" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C331" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G331" t="s">
+        <v>1912</v>
+      </c>
+      <c r="I331" t="s">
+        <v>2004</v>
+      </c>
+      <c r="J331" t="s">
+        <v>2004</v>
+      </c>
+      <c r="K331" t="s">
+        <v>2002</v>
+      </c>
+      <c r="L331" t="s">
+        <v>32</v>
+      </c>
+      <c r="M331" t="s">
+        <v>2005</v>
+      </c>
+      <c r="P331" t="s">
+        <v>2004</v>
+      </c>
+      <c r="Q331" t="s">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="332" spans="1:24">
+      <c r="A332" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B332" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C332" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D332" t="s">
+        <v>297</v>
+      </c>
+      <c r="G332" t="s">
+        <v>2009</v>
+      </c>
+      <c r="I332" t="s">
+        <v>2010</v>
+      </c>
+      <c r="J332" t="s">
+        <v>2010</v>
+      </c>
+      <c r="K332" t="s">
+        <v>2007</v>
+      </c>
+      <c r="L332" t="s">
+        <v>32</v>
+      </c>
+      <c r="M332" t="s">
+        <v>2011</v>
+      </c>
+      <c r="P332" t="s">
+        <v>2010</v>
+      </c>
+      <c r="Q332" t="s">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="333" spans="1:24">
+      <c r="A333" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B333" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C333" t="s">
+        <v>2014</v>
+      </c>
+      <c r="D333" t="s">
+        <v>297</v>
+      </c>
+      <c r="G333" t="s">
+        <v>2015</v>
+      </c>
+      <c r="I333" t="s">
+        <v>2016</v>
+      </c>
+      <c r="J333" t="s">
+        <v>2016</v>
+      </c>
+      <c r="K333" t="s">
+        <v>2013</v>
+      </c>
+      <c r="L333" t="s">
+        <v>32</v>
+      </c>
+      <c r="M333" t="s">
+        <v>2017</v>
+      </c>
+      <c r="P333" t="s">
+        <v>2016</v>
+      </c>
+      <c r="Q333" t="s">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="334" spans="1:24">
+      <c r="A334" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B334" t="s">
+        <v>2019</v>
+      </c>
+      <c r="C334" t="s">
+        <v>2020</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1755</v>
+      </c>
+      <c r="G334" t="s">
+        <v>2021</v>
+      </c>
+      <c r="I334" t="s">
+        <v>2022</v>
+      </c>
+      <c r="J334" t="s">
+        <v>2022</v>
+      </c>
+      <c r="K334" t="s">
+        <v>2019</v>
+      </c>
+      <c r="L334" t="s">
+        <v>32</v>
+      </c>
+      <c r="M334" t="s">
+        <v>2023</v>
+      </c>
+      <c r="P334" t="s">
+        <v>2022</v>
+      </c>
+      <c r="Q334" t="s">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="335" spans="1:24">
+      <c r="A335" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B335" t="s">
+        <v>2025</v>
+      </c>
+      <c r="C335" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G335" t="s">
+        <v>2027</v>
+      </c>
+      <c r="I335" t="s">
+        <v>2028</v>
+      </c>
+      <c r="J335" t="s">
+        <v>2028</v>
+      </c>
+      <c r="K335" t="s">
+        <v>2025</v>
+      </c>
+      <c r="L335" t="s">
+        <v>32</v>
+      </c>
+      <c r="M335" t="s">
+        <v>2029</v>
+      </c>
+      <c r="P335" t="s">
+        <v>2028</v>
+      </c>
+      <c r="Q335" t="s">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="336" spans="1:24">
+      <c r="A336" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B336" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C336" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G336" t="s">
+        <v>2033</v>
+      </c>
+      <c r="I336" t="s">
+        <v>2034</v>
+      </c>
+      <c r="J336" t="s">
+        <v>2034</v>
+      </c>
+      <c r="K336" t="s">
+        <v>2031</v>
+      </c>
+      <c r="L336" t="s">
+        <v>32</v>
+      </c>
+      <c r="M336" t="s">
+        <v>2035</v>
+      </c>
+      <c r="P336" t="s">
+        <v>2034</v>
+      </c>
+      <c r="Q336" t="s">
+        <v>2034</v>
+      </c>
+    </row>
+    <row r="337" spans="1:24">
+      <c r="A337" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B337" t="s">
+        <v>2037</v>
+      </c>
+      <c r="C337" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G337" t="s">
+        <v>2039</v>
+      </c>
+      <c r="I337" t="s">
+        <v>2040</v>
+      </c>
+      <c r="J337" t="s">
+        <v>2040</v>
+      </c>
+      <c r="K337" t="s">
+        <v>2037</v>
+      </c>
+      <c r="L337" t="s">
+        <v>32</v>
+      </c>
+      <c r="M337" t="s">
+        <v>2041</v>
+      </c>
+      <c r="P337" t="s">
+        <v>2040</v>
+      </c>
+      <c r="Q337" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="338" spans="1:24">
+      <c r="A338" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B338" t="s">
+        <v>2043</v>
+      </c>
+      <c r="C338" t="s">
+        <v>2044</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G338" t="s">
+        <v>2045</v>
+      </c>
+      <c r="I338" t="s">
+        <v>2046</v>
+      </c>
+      <c r="J338" t="s">
+        <v>2046</v>
+      </c>
+      <c r="K338" t="s">
+        <v>2043</v>
+      </c>
+      <c r="L338" t="s">
+        <v>32</v>
+      </c>
+      <c r="M338" t="s">
+        <v>2047</v>
+      </c>
+      <c r="P338" t="s">
+        <v>2046</v>
+      </c>
+      <c r="Q338" t="s">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="339" spans="1:24">
+      <c r="A339" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B339" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C339" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G339" t="s">
+        <v>2015</v>
+      </c>
+      <c r="I339" t="s">
+        <v>2051</v>
+      </c>
+      <c r="J339" t="s">
+        <v>2051</v>
+      </c>
+      <c r="K339" t="s">
+        <v>2049</v>
+      </c>
+      <c r="L339" t="s">
+        <v>32</v>
+      </c>
+      <c r="M339" t="s">
+        <v>2052</v>
+      </c>
+      <c r="P339" t="s">
+        <v>2051</v>
+      </c>
+      <c r="Q339" t="s">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="340" spans="1:24">
+      <c r="A340" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B340" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C340" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G340" t="s">
+        <v>2015</v>
+      </c>
+      <c r="I340" t="s">
+        <v>2056</v>
+      </c>
+      <c r="J340" t="s">
+        <v>2056</v>
+      </c>
+      <c r="K340" t="s">
+        <v>2054</v>
+      </c>
+      <c r="L340" t="s">
+        <v>32</v>
+      </c>
+      <c r="M340" t="s">
+        <v>2057</v>
+      </c>
+      <c r="P340" t="s">
+        <v>2056</v>
+      </c>
+      <c r="Q340" t="s">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="341" spans="1:24">
+      <c r="A341" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B341" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C341" t="s">
+        <v>2060</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G341" t="s">
+        <v>2015</v>
+      </c>
+      <c r="I341" t="s">
+        <v>2061</v>
+      </c>
+      <c r="J341" t="s">
+        <v>2061</v>
+      </c>
+      <c r="K341" t="s">
+        <v>2059</v>
+      </c>
+      <c r="L341" t="s">
+        <v>32</v>
+      </c>
+      <c r="M341" t="s">
+        <v>2062</v>
+      </c>
+      <c r="P341" t="s">
+        <v>2061</v>
+      </c>
+      <c r="Q341" t="s">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="342" spans="1:24">
+      <c r="A342" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B342" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C342" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D342" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G342" t="s">
+        <v>2015</v>
+      </c>
+      <c r="I342" t="s">
+        <v>2066</v>
+      </c>
+      <c r="J342" t="s">
+        <v>2066</v>
+      </c>
+      <c r="K342" t="s">
+        <v>2064</v>
+      </c>
+      <c r="L342" t="s">
+        <v>32</v>
+      </c>
+      <c r="M342" t="s">
+        <v>2067</v>
+      </c>
+      <c r="P342" t="s">
+        <v>2066</v>
+      </c>
+      <c r="Q342" t="s">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="343" spans="1:24">
+      <c r="A343" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B343" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C343" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G343" t="s">
+        <v>2015</v>
+      </c>
+      <c r="I343" t="s">
+        <v>2071</v>
+      </c>
+      <c r="J343" t="s">
+        <v>2071</v>
+      </c>
+      <c r="K343" t="s">
+        <v>2069</v>
+      </c>
+      <c r="L343" t="s">
+        <v>32</v>
+      </c>
+      <c r="M343" t="s">
+        <v>2072</v>
+      </c>
+      <c r="P343" t="s">
+        <v>2071</v>
+      </c>
+      <c r="Q343" t="s">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="344" spans="1:24">
+      <c r="A344" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B344" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C344" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G344" t="s">
+        <v>2015</v>
+      </c>
+      <c r="I344" t="s">
+        <v>2076</v>
+      </c>
+      <c r="J344" t="s">
+        <v>2076</v>
+      </c>
+      <c r="K344" t="s">
+        <v>2074</v>
+      </c>
+      <c r="L344" t="s">
+        <v>32</v>
+      </c>
+      <c r="M344" t="s">
+        <v>2077</v>
+      </c>
+      <c r="P344" t="s">
+        <v>2076</v>
+      </c>
+      <c r="Q344" t="s">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="345" spans="1:24">
+      <c r="A345" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B345" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C345" t="s">
+        <v>2080</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G345" t="s">
+        <v>2015</v>
+      </c>
+      <c r="I345" t="s">
+        <v>2081</v>
+      </c>
+      <c r="J345" t="s">
+        <v>2081</v>
+      </c>
+      <c r="K345" t="s">
+        <v>2079</v>
+      </c>
+      <c r="L345" t="s">
+        <v>32</v>
+      </c>
+      <c r="M345" t="s">
+        <v>2082</v>
+      </c>
+      <c r="P345" t="s">
+        <v>2081</v>
+      </c>
+      <c r="Q345" t="s">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="346" spans="1:24">
+      <c r="A346" t="s">
+        <v>2083</v>
+      </c>
+      <c r="B346" t="s">
+        <v>2084</v>
+      </c>
+      <c r="C346" t="s">
+        <v>2085</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G346" t="s">
+        <v>2015</v>
+      </c>
+      <c r="I346" t="s">
+        <v>2086</v>
+      </c>
+      <c r="J346" t="s">
+        <v>2086</v>
+      </c>
+      <c r="K346" t="s">
+        <v>2084</v>
+      </c>
+      <c r="L346" t="s">
+        <v>32</v>
+      </c>
+      <c r="M346" t="s">
+        <v>2087</v>
+      </c>
+      <c r="P346" t="s">
+        <v>2086</v>
+      </c>
+      <c r="Q346" t="s">
+        <v>2086</v>
+      </c>
+    </row>
+    <row r="347" spans="1:24">
+      <c r="A347" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B347" t="s">
+        <v>2089</v>
+      </c>
+      <c r="C347" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G347" t="s">
+        <v>2015</v>
+      </c>
+      <c r="I347" t="s">
+        <v>2091</v>
+      </c>
+      <c r="J347" t="s">
+        <v>2091</v>
+      </c>
+      <c r="K347" t="s">
+        <v>2089</v>
+      </c>
+      <c r="L347" t="s">
+        <v>32</v>
+      </c>
+      <c r="M347" t="s">
+        <v>2092</v>
+      </c>
+      <c r="P347" t="s">
+        <v>2091</v>
+      </c>
+      <c r="Q347" t="s">
+        <v>2091</v>
+      </c>
+    </row>
+    <row r="348" spans="1:24">
+      <c r="A348" t="s">
+        <v>2093</v>
+      </c>
+      <c r="B348" t="s">
+        <v>2094</v>
+      </c>
+      <c r="C348" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G348" t="s">
+        <v>2015</v>
+      </c>
+      <c r="I348" t="s">
+        <v>2096</v>
+      </c>
+      <c r="J348" t="s">
+        <v>2096</v>
+      </c>
+      <c r="K348" t="s">
+        <v>2094</v>
+      </c>
+      <c r="L348" t="s">
+        <v>32</v>
+      </c>
+      <c r="M348" t="s">
+        <v>2097</v>
+      </c>
+      <c r="P348" t="s">
+        <v>2096</v>
+      </c>
+      <c r="Q348" t="s">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="349" spans="1:24">
+      <c r="A349" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B349" t="s">
+        <v>2099</v>
+      </c>
+      <c r="C349" t="s">
+        <v>2100</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G349" t="s">
+        <v>2015</v>
+      </c>
+      <c r="I349" t="s">
+        <v>2101</v>
+      </c>
+      <c r="J349" t="s">
+        <v>2101</v>
+      </c>
+      <c r="K349" t="s">
+        <v>2099</v>
+      </c>
+      <c r="L349" t="s">
+        <v>32</v>
+      </c>
+      <c r="M349" t="s">
+        <v>2102</v>
+      </c>
+      <c r="P349" t="s">
+        <v>2101</v>
+      </c>
+      <c r="Q349" t="s">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="350" spans="1:24">
+      <c r="A350" t="s">
+        <v>2103</v>
+      </c>
+      <c r="B350" t="s">
+        <v>2104</v>
+      </c>
+      <c r="C350" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G350" t="s">
+        <v>2015</v>
+      </c>
+      <c r="I350" t="s">
+        <v>2106</v>
+      </c>
+      <c r="J350" t="s">
+        <v>2106</v>
+      </c>
+      <c r="K350" t="s">
+        <v>2104</v>
+      </c>
+      <c r="L350" t="s">
+        <v>32</v>
+      </c>
+      <c r="M350" t="s">
+        <v>2107</v>
+      </c>
+      <c r="P350" t="s">
+        <v>2106</v>
+      </c>
+      <c r="Q350" t="s">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="351" spans="1:24">
+      <c r="A351" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B351" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C351" t="s">
+        <v>2110</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G351" t="s">
+        <v>2015</v>
+      </c>
+      <c r="I351" t="s">
+        <v>2111</v>
+      </c>
+      <c r="J351" t="s">
+        <v>2111</v>
+      </c>
+      <c r="K351" t="s">
+        <v>2109</v>
+      </c>
+      <c r="L351" t="s">
+        <v>32</v>
+      </c>
+      <c r="M351" t="s">
+        <v>2112</v>
+      </c>
+      <c r="P351" t="s">
+        <v>2111</v>
+      </c>
+      <c r="Q351" t="s">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="352" spans="1:24">
+      <c r="A352" t="s">
+        <v>2113</v>
+      </c>
+      <c r="B352" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C352" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D352" t="s">
         <v>287</v>
       </c>
-      <c r="Q46" t="s">
+      <c r="G352" t="s">
+        <v>2116</v>
+      </c>
+      <c r="I352" t="s">
+        <v>2117</v>
+      </c>
+      <c r="J352" t="s">
+        <v>2117</v>
+      </c>
+      <c r="K352" t="s">
+        <v>2114</v>
+      </c>
+      <c r="L352" t="s">
+        <v>32</v>
+      </c>
+      <c r="M352" t="s">
+        <v>2118</v>
+      </c>
+      <c r="P352" t="s">
+        <v>2117</v>
+      </c>
+      <c r="Q352" t="s">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="353" spans="1:24">
+      <c r="A353" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B353" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C353" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D353" t="s">
         <v>287</v>
       </c>
-    </row>
-[...54 lines deleted...]
-      <c r="I48" t="s">
+      <c r="G353" t="s">
+        <v>2015</v>
+      </c>
+      <c r="I353" t="s">
+        <v>2117</v>
+      </c>
+      <c r="J353" t="s">
+        <v>2117</v>
+      </c>
+      <c r="K353" t="s">
+        <v>2120</v>
+      </c>
+      <c r="L353" t="s">
+        <v>32</v>
+      </c>
+      <c r="M353" t="s">
+        <v>2122</v>
+      </c>
+      <c r="P353" t="s">
+        <v>2117</v>
+      </c>
+      <c r="Q353" t="s">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="354" spans="1:24">
+      <c r="A354" t="s">
+        <v>2123</v>
+      </c>
+      <c r="B354" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C354" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G354" t="s">
+        <v>2126</v>
+      </c>
+      <c r="I354" t="s">
+        <v>2127</v>
+      </c>
+      <c r="J354" t="s">
+        <v>2127</v>
+      </c>
+      <c r="K354" t="s">
+        <v>2124</v>
+      </c>
+      <c r="L354" t="s">
+        <v>32</v>
+      </c>
+      <c r="M354" t="s">
+        <v>2128</v>
+      </c>
+      <c r="P354" t="s">
+        <v>2127</v>
+      </c>
+      <c r="Q354" t="s">
+        <v>2127</v>
+      </c>
+    </row>
+    <row r="355" spans="1:24">
+      <c r="A355" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B355" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C355" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G355" t="s">
+        <v>2132</v>
+      </c>
+      <c r="I355" t="s">
+        <v>2133</v>
+      </c>
+      <c r="J355" t="s">
+        <v>2133</v>
+      </c>
+      <c r="K355" t="s">
+        <v>2130</v>
+      </c>
+      <c r="L355" t="s">
+        <v>32</v>
+      </c>
+      <c r="M355" t="s">
+        <v>2134</v>
+      </c>
+      <c r="P355" t="s">
+        <v>2133</v>
+      </c>
+      <c r="Q355" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="356" spans="1:24">
+      <c r="A356" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B356" t="s">
+        <v>2136</v>
+      </c>
+      <c r="C356" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G356" t="s">
+        <v>2132</v>
+      </c>
+      <c r="I356" t="s">
+        <v>2138</v>
+      </c>
+      <c r="J356" t="s">
+        <v>2138</v>
+      </c>
+      <c r="K356" t="s">
+        <v>2136</v>
+      </c>
+      <c r="L356" t="s">
+        <v>32</v>
+      </c>
+      <c r="M356" t="s">
+        <v>2139</v>
+      </c>
+      <c r="P356" t="s">
+        <v>2138</v>
+      </c>
+      <c r="Q356" t="s">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="357" spans="1:24">
+      <c r="A357" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B357" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C357" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G357" t="s">
+        <v>2132</v>
+      </c>
+      <c r="I357" t="s">
+        <v>2143</v>
+      </c>
+      <c r="J357" t="s">
+        <v>2143</v>
+      </c>
+      <c r="K357" t="s">
+        <v>2141</v>
+      </c>
+      <c r="L357" t="s">
+        <v>32</v>
+      </c>
+      <c r="M357" t="s">
+        <v>2144</v>
+      </c>
+      <c r="P357" t="s">
+        <v>2143</v>
+      </c>
+      <c r="Q357" t="s">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="358" spans="1:24">
+      <c r="A358" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B358" t="s">
+        <v>2146</v>
+      </c>
+      <c r="C358" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G358" t="s">
+        <v>2132</v>
+      </c>
+      <c r="I358" t="s">
+        <v>2148</v>
+      </c>
+      <c r="J358" t="s">
+        <v>2148</v>
+      </c>
+      <c r="K358" t="s">
+        <v>2146</v>
+      </c>
+      <c r="L358" t="s">
+        <v>32</v>
+      </c>
+      <c r="M358" t="s">
+        <v>2149</v>
+      </c>
+      <c r="P358" t="s">
+        <v>2148</v>
+      </c>
+      <c r="Q358" t="s">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="359" spans="1:24">
+      <c r="A359" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B359" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C359" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G359" t="s">
+        <v>2132</v>
+      </c>
+      <c r="I359" t="s">
+        <v>2153</v>
+      </c>
+      <c r="J359" t="s">
+        <v>2153</v>
+      </c>
+      <c r="K359" t="s">
+        <v>2151</v>
+      </c>
+      <c r="L359" t="s">
+        <v>32</v>
+      </c>
+      <c r="M359" t="s">
+        <v>2154</v>
+      </c>
+      <c r="P359" t="s">
+        <v>2153</v>
+      </c>
+      <c r="Q359" t="s">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="360" spans="1:24">
+      <c r="A360" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B360" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C360" t="s">
+        <v>2157</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G360" t="s">
+        <v>2158</v>
+      </c>
+      <c r="I360" t="s">
+        <v>2159</v>
+      </c>
+      <c r="J360" t="s">
+        <v>2159</v>
+      </c>
+      <c r="K360" t="s">
+        <v>2156</v>
+      </c>
+      <c r="L360" t="s">
+        <v>32</v>
+      </c>
+      <c r="M360" t="s">
+        <v>2160</v>
+      </c>
+      <c r="P360" t="s">
+        <v>2159</v>
+      </c>
+      <c r="Q360" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="361" spans="1:24">
+      <c r="A361" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B361" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C361" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G361" t="s">
+        <v>2158</v>
+      </c>
+      <c r="I361" t="s">
+        <v>2164</v>
+      </c>
+      <c r="J361" t="s">
+        <v>2164</v>
+      </c>
+      <c r="K361" t="s">
+        <v>2162</v>
+      </c>
+      <c r="L361" t="s">
+        <v>32</v>
+      </c>
+      <c r="M361" t="s">
+        <v>2165</v>
+      </c>
+      <c r="P361" t="s">
+        <v>2164</v>
+      </c>
+      <c r="Q361" t="s">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="362" spans="1:24">
+      <c r="A362" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B362" t="s">
+        <v>2167</v>
+      </c>
+      <c r="C362" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G362" t="s">
+        <v>2158</v>
+      </c>
+      <c r="I362" t="s">
+        <v>2169</v>
+      </c>
+      <c r="J362" t="s">
+        <v>2169</v>
+      </c>
+      <c r="K362" t="s">
+        <v>2167</v>
+      </c>
+      <c r="L362" t="s">
+        <v>32</v>
+      </c>
+      <c r="M362" t="s">
+        <v>2170</v>
+      </c>
+      <c r="P362" t="s">
+        <v>2169</v>
+      </c>
+      <c r="Q362" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="363" spans="1:24">
+      <c r="A363" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B363" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C363" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G363" t="s">
+        <v>2158</v>
+      </c>
+      <c r="I363" t="s">
+        <v>2174</v>
+      </c>
+      <c r="J363" t="s">
+        <v>2174</v>
+      </c>
+      <c r="K363" t="s">
+        <v>2172</v>
+      </c>
+      <c r="L363" t="s">
+        <v>32</v>
+      </c>
+      <c r="M363" t="s">
+        <v>2175</v>
+      </c>
+      <c r="P363" t="s">
+        <v>2174</v>
+      </c>
+      <c r="Q363" t="s">
+        <v>2174</v>
+      </c>
+    </row>
+    <row r="364" spans="1:24">
+      <c r="A364" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B364" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C364" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G364" t="s">
+        <v>2158</v>
+      </c>
+      <c r="I364" t="s">
+        <v>2179</v>
+      </c>
+      <c r="J364" t="s">
+        <v>2179</v>
+      </c>
+      <c r="K364" t="s">
+        <v>2177</v>
+      </c>
+      <c r="L364" t="s">
+        <v>32</v>
+      </c>
+      <c r="M364" t="s">
+        <v>2180</v>
+      </c>
+      <c r="P364" t="s">
+        <v>2179</v>
+      </c>
+      <c r="Q364" t="s">
+        <v>2179</v>
+      </c>
+    </row>
+    <row r="365" spans="1:24">
+      <c r="A365" t="s">
+        <v>2181</v>
+      </c>
+      <c r="B365" t="s">
+        <v>2182</v>
+      </c>
+      <c r="C365" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G365" t="s">
+        <v>2158</v>
+      </c>
+      <c r="I365" t="s">
+        <v>2184</v>
+      </c>
+      <c r="J365" t="s">
+        <v>2184</v>
+      </c>
+      <c r="K365" t="s">
+        <v>2182</v>
+      </c>
+      <c r="L365" t="s">
+        <v>32</v>
+      </c>
+      <c r="M365" t="s">
+        <v>2185</v>
+      </c>
+      <c r="P365" t="s">
+        <v>2184</v>
+      </c>
+      <c r="Q365" t="s">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="366" spans="1:24">
+      <c r="A366" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B366" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C366" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G366" t="s">
+        <v>2158</v>
+      </c>
+      <c r="I366" t="s">
+        <v>2189</v>
+      </c>
+      <c r="J366" t="s">
+        <v>2189</v>
+      </c>
+      <c r="K366" t="s">
+        <v>2187</v>
+      </c>
+      <c r="L366" t="s">
+        <v>32</v>
+      </c>
+      <c r="M366" t="s">
+        <v>2190</v>
+      </c>
+      <c r="P366" t="s">
+        <v>2189</v>
+      </c>
+      <c r="Q366" t="s">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="367" spans="1:24">
+      <c r="A367" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B367" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C367" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G367" t="s">
+        <v>2158</v>
+      </c>
+      <c r="I367" t="s">
+        <v>2194</v>
+      </c>
+      <c r="J367" t="s">
+        <v>2194</v>
+      </c>
+      <c r="K367" t="s">
+        <v>2192</v>
+      </c>
+      <c r="L367" t="s">
+        <v>32</v>
+      </c>
+      <c r="M367" t="s">
+        <v>2195</v>
+      </c>
+      <c r="P367" t="s">
+        <v>2194</v>
+      </c>
+      <c r="Q367" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="368" spans="1:24">
+      <c r="A368" t="s">
+        <v>2196</v>
+      </c>
+      <c r="B368" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C368" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D368" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G368" t="s">
+        <v>2158</v>
+      </c>
+      <c r="I368" t="s">
+        <v>2199</v>
+      </c>
+      <c r="J368" t="s">
+        <v>2199</v>
+      </c>
+      <c r="K368" t="s">
+        <v>2197</v>
+      </c>
+      <c r="L368" t="s">
+        <v>32</v>
+      </c>
+      <c r="M368" t="s">
+        <v>2200</v>
+      </c>
+      <c r="P368" t="s">
+        <v>2199</v>
+      </c>
+      <c r="Q368" t="s">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="369" spans="1:24">
+      <c r="A369" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B369" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C369" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D369" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G369" t="s">
+        <v>2158</v>
+      </c>
+      <c r="I369" t="s">
+        <v>2204</v>
+      </c>
+      <c r="J369" t="s">
+        <v>2204</v>
+      </c>
+      <c r="K369" t="s">
+        <v>2202</v>
+      </c>
+      <c r="L369" t="s">
+        <v>32</v>
+      </c>
+      <c r="M369" t="s">
+        <v>2205</v>
+      </c>
+      <c r="P369" t="s">
+        <v>2204</v>
+      </c>
+      <c r="Q369" t="s">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="370" spans="1:24">
+      <c r="A370" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B370" t="s">
+        <v>2207</v>
+      </c>
+      <c r="C370" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D370" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G370" t="s">
+        <v>2158</v>
+      </c>
+      <c r="I370" t="s">
+        <v>2209</v>
+      </c>
+      <c r="J370" t="s">
+        <v>2209</v>
+      </c>
+      <c r="K370" t="s">
+        <v>2207</v>
+      </c>
+      <c r="L370" t="s">
+        <v>32</v>
+      </c>
+      <c r="M370" t="s">
+        <v>2210</v>
+      </c>
+      <c r="P370" t="s">
+        <v>2209</v>
+      </c>
+      <c r="Q370" t="s">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="371" spans="1:24">
+      <c r="A371" t="s">
+        <v>2211</v>
+      </c>
+      <c r="B371" t="s">
+        <v>2212</v>
+      </c>
+      <c r="C371" t="s">
+        <v>2213</v>
+      </c>
+      <c r="D371" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G371" t="s">
+        <v>2158</v>
+      </c>
+      <c r="I371" t="s">
+        <v>2214</v>
+      </c>
+      <c r="J371" t="s">
+        <v>2214</v>
+      </c>
+      <c r="K371" t="s">
+        <v>2212</v>
+      </c>
+      <c r="L371" t="s">
+        <v>32</v>
+      </c>
+      <c r="M371" t="s">
+        <v>2215</v>
+      </c>
+      <c r="P371" t="s">
+        <v>2214</v>
+      </c>
+      <c r="Q371" t="s">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="372" spans="1:24">
+      <c r="A372" t="s">
+        <v>2216</v>
+      </c>
+      <c r="B372" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C372" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G372" t="s">
+        <v>2158</v>
+      </c>
+      <c r="I372" t="s">
+        <v>2219</v>
+      </c>
+      <c r="J372" t="s">
+        <v>2219</v>
+      </c>
+      <c r="K372" t="s">
+        <v>2217</v>
+      </c>
+      <c r="L372" t="s">
+        <v>32</v>
+      </c>
+      <c r="M372" t="s">
+        <v>2220</v>
+      </c>
+      <c r="P372" t="s">
+        <v>2219</v>
+      </c>
+      <c r="Q372" t="s">
+        <v>2219</v>
+      </c>
+    </row>
+    <row r="373" spans="1:24">
+      <c r="A373" t="s">
+        <v>2221</v>
+      </c>
+      <c r="B373" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C373" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G373" t="s">
+        <v>2158</v>
+      </c>
+      <c r="I373" t="s">
+        <v>2224</v>
+      </c>
+      <c r="J373" t="s">
+        <v>2224</v>
+      </c>
+      <c r="K373" t="s">
+        <v>2222</v>
+      </c>
+      <c r="L373" t="s">
+        <v>32</v>
+      </c>
+      <c r="M373" t="s">
+        <v>2225</v>
+      </c>
+      <c r="P373" t="s">
+        <v>2224</v>
+      </c>
+      <c r="Q373" t="s">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="374" spans="1:24">
+      <c r="A374" t="s">
+        <v>2226</v>
+      </c>
+      <c r="B374" t="s">
+        <v>2227</v>
+      </c>
+      <c r="C374" t="s">
+        <v>2228</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G374" t="s">
+        <v>2158</v>
+      </c>
+      <c r="I374" t="s">
+        <v>2229</v>
+      </c>
+      <c r="J374" t="s">
+        <v>2229</v>
+      </c>
+      <c r="K374" t="s">
+        <v>2227</v>
+      </c>
+      <c r="L374" t="s">
+        <v>32</v>
+      </c>
+      <c r="M374" t="s">
+        <v>2230</v>
+      </c>
+      <c r="P374" t="s">
+        <v>2229</v>
+      </c>
+      <c r="Q374" t="s">
+        <v>2229</v>
+      </c>
+    </row>
+    <row r="375" spans="1:24">
+      <c r="A375" t="s">
+        <v>2231</v>
+      </c>
+      <c r="B375" t="s">
+        <v>2232</v>
+      </c>
+      <c r="C375" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D375" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G375" t="s">
+        <v>2158</v>
+      </c>
+      <c r="I375" t="s">
+        <v>2234</v>
+      </c>
+      <c r="J375" t="s">
+        <v>2234</v>
+      </c>
+      <c r="K375" t="s">
+        <v>2232</v>
+      </c>
+      <c r="L375" t="s">
+        <v>32</v>
+      </c>
+      <c r="M375" t="s">
+        <v>2235</v>
+      </c>
+      <c r="P375" t="s">
+        <v>2234</v>
+      </c>
+      <c r="Q375" t="s">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="376" spans="1:24">
+      <c r="A376" t="s">
+        <v>2236</v>
+      </c>
+      <c r="B376" t="s">
+        <v>2237</v>
+      </c>
+      <c r="C376" t="s">
+        <v>2238</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G376" t="s">
+        <v>2158</v>
+      </c>
+      <c r="I376" t="s">
+        <v>2239</v>
+      </c>
+      <c r="J376" t="s">
+        <v>2239</v>
+      </c>
+      <c r="K376" t="s">
+        <v>2237</v>
+      </c>
+      <c r="L376" t="s">
+        <v>32</v>
+      </c>
+      <c r="M376" t="s">
+        <v>2240</v>
+      </c>
+      <c r="P376" t="s">
+        <v>2239</v>
+      </c>
+      <c r="Q376" t="s">
+        <v>2239</v>
+      </c>
+    </row>
+    <row r="377" spans="1:24">
+      <c r="A377" t="s">
+        <v>2241</v>
+      </c>
+      <c r="B377" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C377" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D377" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G377" t="s">
+        <v>2158</v>
+      </c>
+      <c r="I377" t="s">
+        <v>2244</v>
+      </c>
+      <c r="J377" t="s">
+        <v>2244</v>
+      </c>
+      <c r="K377" t="s">
+        <v>2242</v>
+      </c>
+      <c r="L377" t="s">
+        <v>32</v>
+      </c>
+      <c r="M377" t="s">
+        <v>2245</v>
+      </c>
+      <c r="P377" t="s">
+        <v>2244</v>
+      </c>
+      <c r="Q377" t="s">
+        <v>2244</v>
+      </c>
+    </row>
+    <row r="378" spans="1:24">
+      <c r="A378" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B378" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C378" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G378" t="s">
+        <v>2158</v>
+      </c>
+      <c r="I378" t="s">
+        <v>2249</v>
+      </c>
+      <c r="J378" t="s">
+        <v>2249</v>
+      </c>
+      <c r="K378" t="s">
+        <v>2247</v>
+      </c>
+      <c r="L378" t="s">
+        <v>32</v>
+      </c>
+      <c r="M378" t="s">
+        <v>2250</v>
+      </c>
+      <c r="P378" t="s">
+        <v>2249</v>
+      </c>
+      <c r="Q378" t="s">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="379" spans="1:24">
+      <c r="A379" t="s">
+        <v>2251</v>
+      </c>
+      <c r="B379" t="s">
+        <v>2252</v>
+      </c>
+      <c r="C379" t="s">
+        <v>2253</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G379" t="s">
+        <v>2158</v>
+      </c>
+      <c r="I379" t="s">
+        <v>2254</v>
+      </c>
+      <c r="J379" t="s">
+        <v>2254</v>
+      </c>
+      <c r="K379" t="s">
+        <v>2252</v>
+      </c>
+      <c r="L379" t="s">
+        <v>32</v>
+      </c>
+      <c r="M379" t="s">
+        <v>2255</v>
+      </c>
+      <c r="P379" t="s">
+        <v>2254</v>
+      </c>
+      <c r="Q379" t="s">
+        <v>2254</v>
+      </c>
+    </row>
+    <row r="380" spans="1:24">
+      <c r="A380" t="s">
+        <v>2256</v>
+      </c>
+      <c r="B380" t="s">
+        <v>2257</v>
+      </c>
+      <c r="C380" t="s">
+        <v>2258</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1721</v>
+      </c>
+      <c r="G380" t="s">
+        <v>2259</v>
+      </c>
+      <c r="I380" t="s">
+        <v>2260</v>
+      </c>
+      <c r="J380" t="s">
+        <v>2260</v>
+      </c>
+      <c r="K380" t="s">
+        <v>2257</v>
+      </c>
+      <c r="L380" t="s">
+        <v>32</v>
+      </c>
+      <c r="M380" t="s">
+        <v>2261</v>
+      </c>
+      <c r="P380" t="s">
+        <v>2260</v>
+      </c>
+      <c r="Q380" t="s">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="381" spans="1:24">
+      <c r="A381" t="s">
+        <v>2262</v>
+      </c>
+      <c r="B381" t="s">
+        <v>2263</v>
+      </c>
+      <c r="C381" t="s">
+        <v>2264</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1721</v>
+      </c>
+      <c r="G381" t="s">
+        <v>2265</v>
+      </c>
+      <c r="I381" t="s">
+        <v>2266</v>
+      </c>
+      <c r="J381" t="s">
+        <v>2266</v>
+      </c>
+      <c r="K381" t="s">
+        <v>2263</v>
+      </c>
+      <c r="L381" t="s">
+        <v>32</v>
+      </c>
+      <c r="M381" t="s">
+        <v>2267</v>
+      </c>
+      <c r="P381" t="s">
+        <v>2266</v>
+      </c>
+      <c r="Q381" t="s">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="382" spans="1:24">
+      <c r="A382" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B382" t="s">
+        <v>2269</v>
+      </c>
+      <c r="C382" t="s">
+        <v>2270</v>
+      </c>
+      <c r="D382" t="s">
         <v>297</v>
       </c>
-      <c r="J48" t="s">
+      <c r="G382" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I382" t="s">
+        <v>2271</v>
+      </c>
+      <c r="J382" t="s">
+        <v>2271</v>
+      </c>
+      <c r="K382" t="s">
+        <v>2269</v>
+      </c>
+      <c r="L382" t="s">
+        <v>32</v>
+      </c>
+      <c r="M382" t="s">
+        <v>2272</v>
+      </c>
+      <c r="P382" t="s">
+        <v>2271</v>
+      </c>
+      <c r="Q382" t="s">
+        <v>2271</v>
+      </c>
+    </row>
+    <row r="383" spans="1:24">
+      <c r="A383" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B383" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C383" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D383" t="s">
         <v>297</v>
       </c>
-      <c r="K48" t="s">
-[...8 lines deleted...]
-      <c r="P48" t="s">
+      <c r="G383" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I383" t="s">
+        <v>2276</v>
+      </c>
+      <c r="J383" t="s">
+        <v>2276</v>
+      </c>
+      <c r="K383" t="s">
+        <v>2274</v>
+      </c>
+      <c r="L383" t="s">
+        <v>32</v>
+      </c>
+      <c r="M383" t="s">
+        <v>2277</v>
+      </c>
+      <c r="P383" t="s">
+        <v>2276</v>
+      </c>
+      <c r="Q383" t="s">
+        <v>2276</v>
+      </c>
+    </row>
+    <row r="384" spans="1:24">
+      <c r="A384" t="s">
+        <v>2278</v>
+      </c>
+      <c r="B384" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C384" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D384" t="s">
         <v>297</v>
       </c>
-      <c r="Q48" t="s">
+      <c r="G384" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I384" t="s">
+        <v>2281</v>
+      </c>
+      <c r="J384" t="s">
+        <v>2281</v>
+      </c>
+      <c r="K384" t="s">
+        <v>2279</v>
+      </c>
+      <c r="L384" t="s">
+        <v>32</v>
+      </c>
+      <c r="M384" t="s">
+        <v>2282</v>
+      </c>
+      <c r="P384" t="s">
+        <v>2281</v>
+      </c>
+      <c r="Q384" t="s">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="385" spans="1:24">
+      <c r="A385" t="s">
+        <v>2283</v>
+      </c>
+      <c r="B385" t="s">
+        <v>2284</v>
+      </c>
+      <c r="C385" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D385" t="s">
         <v>297</v>
       </c>
-    </row>
-[...712 lines deleted...]
-      <c r="M67" t="s">
+      <c r="G385" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I385" t="s">
+        <v>2286</v>
+      </c>
+      <c r="J385" t="s">
+        <v>2286</v>
+      </c>
+      <c r="K385" t="s">
+        <v>2284</v>
+      </c>
+      <c r="L385" t="s">
+        <v>32</v>
+      </c>
+      <c r="M385" t="s">
+        <v>2287</v>
+      </c>
+      <c r="P385" t="s">
+        <v>2286</v>
+      </c>
+      <c r="Q385" t="s">
+        <v>2286</v>
+      </c>
+    </row>
+    <row r="386" spans="1:24">
+      <c r="A386" t="s">
+        <v>2288</v>
+      </c>
+      <c r="B386" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C386" t="s">
+        <v>2290</v>
+      </c>
+      <c r="D386" t="s">
+        <v>297</v>
+      </c>
+      <c r="G386" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I386" t="s">
+        <v>2291</v>
+      </c>
+      <c r="J386" t="s">
+        <v>2291</v>
+      </c>
+      <c r="K386" t="s">
+        <v>2289</v>
+      </c>
+      <c r="L386" t="s">
+        <v>32</v>
+      </c>
+      <c r="M386" t="s">
+        <v>2292</v>
+      </c>
+      <c r="P386" t="s">
+        <v>2291</v>
+      </c>
+      <c r="Q386" t="s">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="387" spans="1:24">
+      <c r="A387" t="s">
+        <v>2293</v>
+      </c>
+      <c r="B387" t="s">
+        <v>2294</v>
+      </c>
+      <c r="C387" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D387" t="s">
+        <v>297</v>
+      </c>
+      <c r="G387" t="s">
+        <v>2296</v>
+      </c>
+      <c r="I387" t="s">
+        <v>2297</v>
+      </c>
+      <c r="J387" t="s">
+        <v>2297</v>
+      </c>
+      <c r="K387" t="s">
+        <v>2294</v>
+      </c>
+      <c r="L387" t="s">
+        <v>32</v>
+      </c>
+      <c r="M387" t="s">
+        <v>2298</v>
+      </c>
+      <c r="P387" t="s">
+        <v>2297</v>
+      </c>
+      <c r="Q387" t="s">
+        <v>2297</v>
+      </c>
+    </row>
+    <row r="388" spans="1:24">
+      <c r="A388" t="s">
+        <v>2299</v>
+      </c>
+      <c r="B388" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C388" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D388" t="s">
+        <v>297</v>
+      </c>
+      <c r="G388" t="s">
+        <v>1792</v>
+      </c>
+      <c r="I388" t="s">
+        <v>2302</v>
+      </c>
+      <c r="J388" t="s">
+        <v>2302</v>
+      </c>
+      <c r="K388" t="s">
+        <v>2300</v>
+      </c>
+      <c r="L388" t="s">
+        <v>32</v>
+      </c>
+      <c r="M388" t="s">
+        <v>2303</v>
+      </c>
+      <c r="P388" t="s">
+        <v>2302</v>
+      </c>
+      <c r="Q388" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="389" spans="1:24">
+      <c r="A389" t="s">
+        <v>2304</v>
+      </c>
+      <c r="B389" t="s">
+        <v>2305</v>
+      </c>
+      <c r="C389" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D389" t="s">
+        <v>297</v>
+      </c>
+      <c r="G389" t="s">
+        <v>2307</v>
+      </c>
+      <c r="I389" t="s">
+        <v>2308</v>
+      </c>
+      <c r="J389" t="s">
+        <v>2308</v>
+      </c>
+      <c r="K389" t="s">
+        <v>2305</v>
+      </c>
+      <c r="L389" t="s">
+        <v>32</v>
+      </c>
+      <c r="M389" t="s">
+        <v>2309</v>
+      </c>
+      <c r="P389" t="s">
+        <v>2308</v>
+      </c>
+      <c r="Q389" t="s">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="390" spans="1:24">
+      <c r="A390" t="s">
+        <v>2310</v>
+      </c>
+      <c r="B390" t="s">
+        <v>2311</v>
+      </c>
+      <c r="C390" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D390" t="s">
+        <v>297</v>
+      </c>
+      <c r="G390" t="s">
+        <v>2116</v>
+      </c>
+      <c r="I390" t="s">
+        <v>2313</v>
+      </c>
+      <c r="J390" t="s">
+        <v>2313</v>
+      </c>
+      <c r="K390" t="s">
+        <v>2311</v>
+      </c>
+      <c r="L390" t="s">
+        <v>32</v>
+      </c>
+      <c r="M390" t="s">
+        <v>2314</v>
+      </c>
+      <c r="P390" t="s">
+        <v>2313</v>
+      </c>
+      <c r="Q390" t="s">
+        <v>2313</v>
+      </c>
+    </row>
+    <row r="391" spans="1:24">
+      <c r="A391" t="s">
+        <v>2315</v>
+      </c>
+      <c r="B391" t="s">
+        <v>2316</v>
+      </c>
+      <c r="C391" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D391" t="s">
+        <v>297</v>
+      </c>
+      <c r="G391" t="s">
+        <v>2318</v>
+      </c>
+      <c r="I391" t="s">
+        <v>2319</v>
+      </c>
+      <c r="J391" t="s">
+        <v>2319</v>
+      </c>
+      <c r="K391" t="s">
+        <v>2316</v>
+      </c>
+      <c r="L391" t="s">
+        <v>32</v>
+      </c>
+      <c r="M391" t="s">
+        <v>2320</v>
+      </c>
+      <c r="P391" t="s">
+        <v>2319</v>
+      </c>
+      <c r="Q391" t="s">
+        <v>2319</v>
+      </c>
+    </row>
+    <row r="392" spans="1:24">
+      <c r="A392" t="s">
+        <v>2321</v>
+      </c>
+      <c r="B392" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C392" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1721</v>
+      </c>
+      <c r="G392" t="s">
+        <v>2324</v>
+      </c>
+      <c r="I392" t="s">
+        <v>2325</v>
+      </c>
+      <c r="J392" t="s">
+        <v>2325</v>
+      </c>
+      <c r="K392" t="s">
+        <v>2322</v>
+      </c>
+      <c r="L392" t="s">
+        <v>32</v>
+      </c>
+      <c r="M392" t="s">
+        <v>2326</v>
+      </c>
+      <c r="P392" t="s">
+        <v>2325</v>
+      </c>
+      <c r="Q392" t="s">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="393" spans="1:24">
+      <c r="A393" t="s">
+        <v>2327</v>
+      </c>
+      <c r="B393" t="s">
+        <v>2328</v>
+      </c>
+      <c r="C393" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1721</v>
+      </c>
+      <c r="G393" t="s">
+        <v>2330</v>
+      </c>
+      <c r="I393" t="s">
+        <v>2331</v>
+      </c>
+      <c r="J393" t="s">
+        <v>2331</v>
+      </c>
+      <c r="K393" t="s">
+        <v>2328</v>
+      </c>
+      <c r="L393" t="s">
+        <v>32</v>
+      </c>
+      <c r="M393" t="s">
+        <v>2332</v>
+      </c>
+      <c r="P393" t="s">
+        <v>2331</v>
+      </c>
+      <c r="Q393" t="s">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="394" spans="1:24">
+      <c r="A394" t="s">
+        <v>2333</v>
+      </c>
+      <c r="B394" t="s">
+        <v>2334</v>
+      </c>
+      <c r="C394" t="s">
+        <v>2335</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1721</v>
+      </c>
+      <c r="G394" t="s">
+        <v>2336</v>
+      </c>
+      <c r="I394" t="s">
+        <v>2337</v>
+      </c>
+      <c r="J394" t="s">
+        <v>2337</v>
+      </c>
+      <c r="K394" t="s">
+        <v>2334</v>
+      </c>
+      <c r="L394" t="s">
+        <v>32</v>
+      </c>
+      <c r="M394" t="s">
+        <v>2338</v>
+      </c>
+      <c r="P394" t="s">
+        <v>2337</v>
+      </c>
+      <c r="Q394" t="s">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="395" spans="1:24">
+      <c r="A395" t="s">
+        <v>2339</v>
+      </c>
+      <c r="B395" t="s">
+        <v>2340</v>
+      </c>
+      <c r="C395" t="s">
+        <v>2341</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1721</v>
+      </c>
+      <c r="G395" t="s">
+        <v>2342</v>
+      </c>
+      <c r="I395" t="s">
+        <v>2343</v>
+      </c>
+      <c r="J395" t="s">
+        <v>2343</v>
+      </c>
+      <c r="K395" t="s">
+        <v>2340</v>
+      </c>
+      <c r="L395" t="s">
+        <v>32</v>
+      </c>
+      <c r="M395" t="s">
+        <v>2344</v>
+      </c>
+      <c r="P395" t="s">
+        <v>2343</v>
+      </c>
+      <c r="Q395" t="s">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="396" spans="1:24">
+      <c r="A396" t="s">
+        <v>2345</v>
+      </c>
+      <c r="B396" t="s">
+        <v>2346</v>
+      </c>
+      <c r="C396" t="s">
+        <v>2347</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1721</v>
+      </c>
+      <c r="G396" t="s">
+        <v>2348</v>
+      </c>
+      <c r="I396" t="s">
+        <v>2349</v>
+      </c>
+      <c r="J396" t="s">
+        <v>2349</v>
+      </c>
+      <c r="K396" t="s">
+        <v>2346</v>
+      </c>
+      <c r="L396" t="s">
+        <v>32</v>
+      </c>
+      <c r="M396" t="s">
+        <v>2350</v>
+      </c>
+      <c r="P396" t="s">
+        <v>2349</v>
+      </c>
+      <c r="Q396" t="s">
+        <v>2349</v>
+      </c>
+    </row>
+    <row r="397" spans="1:24">
+      <c r="A397" t="s">
+        <v>2351</v>
+      </c>
+      <c r="B397" t="s">
+        <v>2352</v>
+      </c>
+      <c r="C397" t="s">
+        <v>2353</v>
+      </c>
+      <c r="D397" t="s">
+        <v>506</v>
+      </c>
+      <c r="G397" t="s">
+        <v>2348</v>
+      </c>
+      <c r="I397" t="s">
+        <v>2354</v>
+      </c>
+      <c r="J397" t="s">
+        <v>2354</v>
+      </c>
+      <c r="K397" t="s">
+        <v>2352</v>
+      </c>
+      <c r="L397" t="s">
+        <v>32</v>
+      </c>
+      <c r="M397" t="s">
+        <v>2355</v>
+      </c>
+      <c r="P397" t="s">
+        <v>2354</v>
+      </c>
+      <c r="Q397" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="398" spans="1:24">
+      <c r="A398" t="s">
+        <v>2356</v>
+      </c>
+      <c r="B398" t="s">
+        <v>2357</v>
+      </c>
+      <c r="C398" t="s">
+        <v>2358</v>
+      </c>
+      <c r="D398" t="s">
+        <v>506</v>
+      </c>
+      <c r="G398" t="s">
+        <v>2348</v>
+      </c>
+      <c r="I398" t="s">
+        <v>2359</v>
+      </c>
+      <c r="J398" t="s">
+        <v>2359</v>
+      </c>
+      <c r="K398" t="s">
+        <v>2357</v>
+      </c>
+      <c r="L398" t="s">
+        <v>32</v>
+      </c>
+      <c r="M398" t="s">
+        <v>2360</v>
+      </c>
+      <c r="P398" t="s">
+        <v>2359</v>
+      </c>
+      <c r="Q398" t="s">
+        <v>2359</v>
+      </c>
+    </row>
+    <row r="399" spans="1:24">
+      <c r="A399" t="s">
+        <v>2361</v>
+      </c>
+      <c r="B399" t="s">
+        <v>2362</v>
+      </c>
+      <c r="C399" t="s">
+        <v>2363</v>
+      </c>
+      <c r="D399" t="s">
+        <v>506</v>
+      </c>
+      <c r="G399" t="s">
+        <v>2348</v>
+      </c>
+      <c r="I399" t="s">
+        <v>2364</v>
+      </c>
+      <c r="J399" t="s">
+        <v>2364</v>
+      </c>
+      <c r="K399" t="s">
+        <v>2362</v>
+      </c>
+      <c r="L399" t="s">
+        <v>32</v>
+      </c>
+      <c r="M399" t="s">
+        <v>2365</v>
+      </c>
+      <c r="P399" t="s">
+        <v>2364</v>
+      </c>
+      <c r="Q399" t="s">
+        <v>2364</v>
+      </c>
+    </row>
+    <row r="400" spans="1:24">
+      <c r="A400" t="s">
+        <v>2366</v>
+      </c>
+      <c r="B400" t="s">
+        <v>2367</v>
+      </c>
+      <c r="C400" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D400" t="s">
+        <v>506</v>
+      </c>
+      <c r="G400" t="s">
+        <v>2348</v>
+      </c>
+      <c r="I400" t="s">
+        <v>2369</v>
+      </c>
+      <c r="J400" t="s">
+        <v>2369</v>
+      </c>
+      <c r="K400" t="s">
+        <v>2367</v>
+      </c>
+      <c r="L400" t="s">
+        <v>32</v>
+      </c>
+      <c r="M400" t="s">
+        <v>2370</v>
+      </c>
+      <c r="P400" t="s">
+        <v>2369</v>
+      </c>
+      <c r="Q400" t="s">
+        <v>2369</v>
+      </c>
+    </row>
+    <row r="401" spans="1:24">
+      <c r="A401" t="s">
+        <v>2371</v>
+      </c>
+      <c r="B401" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C401" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D401" t="s">
+        <v>506</v>
+      </c>
+      <c r="G401" t="s">
+        <v>2348</v>
+      </c>
+      <c r="I401" t="s">
+        <v>2374</v>
+      </c>
+      <c r="J401" t="s">
+        <v>2374</v>
+      </c>
+      <c r="K401" t="s">
+        <v>2372</v>
+      </c>
+      <c r="L401" t="s">
+        <v>32</v>
+      </c>
+      <c r="M401" t="s">
+        <v>2375</v>
+      </c>
+      <c r="P401" t="s">
+        <v>2374</v>
+      </c>
+      <c r="Q401" t="s">
+        <v>2374</v>
+      </c>
+    </row>
+    <row r="402" spans="1:24">
+      <c r="A402" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B402" t="s">
+        <v>2377</v>
+      </c>
+      <c r="C402" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D402" t="s">
+        <v>506</v>
+      </c>
+      <c r="G402" t="s">
+        <v>2348</v>
+      </c>
+      <c r="I402" t="s">
+        <v>2379</v>
+      </c>
+      <c r="J402" t="s">
+        <v>2379</v>
+      </c>
+      <c r="K402" t="s">
+        <v>2377</v>
+      </c>
+      <c r="L402" t="s">
+        <v>32</v>
+      </c>
+      <c r="M402" t="s">
+        <v>2380</v>
+      </c>
+      <c r="P402" t="s">
+        <v>2379</v>
+      </c>
+      <c r="Q402" t="s">
+        <v>2379</v>
+      </c>
+    </row>
+    <row r="403" spans="1:24">
+      <c r="A403" t="s">
+        <v>2381</v>
+      </c>
+      <c r="B403" t="s">
+        <v>2382</v>
+      </c>
+      <c r="C403" t="s">
+        <v>2383</v>
+      </c>
+      <c r="D403" t="s">
+        <v>506</v>
+      </c>
+      <c r="G403" t="s">
+        <v>2348</v>
+      </c>
+      <c r="I403" t="s">
+        <v>2384</v>
+      </c>
+      <c r="J403" t="s">
+        <v>2384</v>
+      </c>
+      <c r="K403" t="s">
+        <v>2382</v>
+      </c>
+      <c r="L403" t="s">
+        <v>32</v>
+      </c>
+      <c r="M403" t="s">
+        <v>2385</v>
+      </c>
+      <c r="P403" t="s">
+        <v>2384</v>
+      </c>
+      <c r="Q403" t="s">
+        <v>2384</v>
+      </c>
+    </row>
+    <row r="404" spans="1:24">
+      <c r="A404" t="s">
+        <v>2386</v>
+      </c>
+      <c r="B404" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C404" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1721</v>
+      </c>
+      <c r="G404" t="s">
+        <v>2348</v>
+      </c>
+      <c r="I404" t="s">
+        <v>2389</v>
+      </c>
+      <c r="J404" t="s">
+        <v>2389</v>
+      </c>
+      <c r="K404" t="s">
+        <v>2387</v>
+      </c>
+      <c r="L404" t="s">
+        <v>32</v>
+      </c>
+      <c r="M404" t="s">
+        <v>2390</v>
+      </c>
+      <c r="P404" t="s">
+        <v>2389</v>
+      </c>
+      <c r="Q404" t="s">
+        <v>2389</v>
+      </c>
+    </row>
+    <row r="405" spans="1:24">
+      <c r="A405" t="s">
+        <v>2391</v>
+      </c>
+      <c r="B405" t="s">
+        <v>2392</v>
+      </c>
+      <c r="C405" t="s">
+        <v>2393</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1721</v>
+      </c>
+      <c r="G405" t="s">
+        <v>2348</v>
+      </c>
+      <c r="I405" t="s">
+        <v>2394</v>
+      </c>
+      <c r="J405" t="s">
+        <v>2394</v>
+      </c>
+      <c r="K405" t="s">
+        <v>2392</v>
+      </c>
+      <c r="L405" t="s">
+        <v>32</v>
+      </c>
+      <c r="M405" t="s">
+        <v>2395</v>
+      </c>
+      <c r="P405" t="s">
+        <v>2394</v>
+      </c>
+      <c r="Q405" t="s">
+        <v>2394</v>
+      </c>
+    </row>
+    <row r="406" spans="1:24">
+      <c r="A406" t="s">
+        <v>2396</v>
+      </c>
+      <c r="B406" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C406" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1721</v>
+      </c>
+      <c r="G406" t="s">
+        <v>2399</v>
+      </c>
+      <c r="I406" t="s">
+        <v>2400</v>
+      </c>
+      <c r="J406" t="s">
+        <v>2400</v>
+      </c>
+      <c r="K406" t="s">
+        <v>2397</v>
+      </c>
+      <c r="L406" t="s">
+        <v>32</v>
+      </c>
+      <c r="M406" t="s">
+        <v>2401</v>
+      </c>
+      <c r="P406" t="s">
+        <v>2400</v>
+      </c>
+      <c r="Q406" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="407" spans="1:24">
+      <c r="A407" t="s">
+        <v>2402</v>
+      </c>
+      <c r="B407" t="s">
+        <v>2403</v>
+      </c>
+      <c r="C407" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1721</v>
+      </c>
+      <c r="G407" t="s">
+        <v>2348</v>
+      </c>
+      <c r="I407" t="s">
+        <v>2405</v>
+      </c>
+      <c r="J407" t="s">
+        <v>2405</v>
+      </c>
+      <c r="K407" t="s">
+        <v>2403</v>
+      </c>
+      <c r="L407" t="s">
+        <v>32</v>
+      </c>
+      <c r="M407" t="s">
+        <v>2406</v>
+      </c>
+      <c r="P407" t="s">
+        <v>2405</v>
+      </c>
+      <c r="Q407" t="s">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="408" spans="1:24">
+      <c r="A408" t="s">
+        <v>2407</v>
+      </c>
+      <c r="B408" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C408" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D408" t="s">
+        <v>1721</v>
+      </c>
+      <c r="G408" t="s">
+        <v>2410</v>
+      </c>
+      <c r="I408" t="s">
+        <v>2411</v>
+      </c>
+      <c r="J408" t="s">
+        <v>2411</v>
+      </c>
+      <c r="K408" t="s">
+        <v>2408</v>
+      </c>
+      <c r="L408" t="s">
+        <v>32</v>
+      </c>
+      <c r="M408" t="s">
+        <v>2412</v>
+      </c>
+      <c r="P408" t="s">
+        <v>2411</v>
+      </c>
+      <c r="Q408" t="s">
+        <v>2411</v>
+      </c>
+    </row>
+    <row r="409" spans="1:24">
+      <c r="A409" t="s">
+        <v>2413</v>
+      </c>
+      <c r="B409" t="s">
+        <v>2414</v>
+      </c>
+      <c r="C409" t="s">
+        <v>2415</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1721</v>
+      </c>
+      <c r="G409" t="s">
+        <v>2410</v>
+      </c>
+      <c r="I409" t="s">
+        <v>2416</v>
+      </c>
+      <c r="J409" t="s">
+        <v>2416</v>
+      </c>
+      <c r="K409" t="s">
+        <v>2414</v>
+      </c>
+      <c r="L409" t="s">
+        <v>32</v>
+      </c>
+      <c r="M409" t="s">
+        <v>2417</v>
+      </c>
+      <c r="P409" t="s">
+        <v>2416</v>
+      </c>
+      <c r="Q409" t="s">
+        <v>2416</v>
+      </c>
+    </row>
+    <row r="410" spans="1:24">
+      <c r="A410" t="s">
+        <v>2418</v>
+      </c>
+      <c r="B410" t="s">
+        <v>2419</v>
+      </c>
+      <c r="C410" t="s">
+        <v>2420</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1721</v>
+      </c>
+      <c r="G410" t="s">
+        <v>2410</v>
+      </c>
+      <c r="I410" t="s">
+        <v>2421</v>
+      </c>
+      <c r="J410" t="s">
+        <v>2421</v>
+      </c>
+      <c r="K410" t="s">
+        <v>2419</v>
+      </c>
+      <c r="L410" t="s">
+        <v>32</v>
+      </c>
+      <c r="M410" t="s">
+        <v>2422</v>
+      </c>
+      <c r="P410" t="s">
+        <v>2421</v>
+      </c>
+      <c r="Q410" t="s">
+        <v>2421</v>
+      </c>
+    </row>
+    <row r="411" spans="1:24">
+      <c r="A411" t="s">
+        <v>2423</v>
+      </c>
+      <c r="B411" t="s">
+        <v>2424</v>
+      </c>
+      <c r="C411" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1721</v>
+      </c>
+      <c r="G411" t="s">
+        <v>2410</v>
+      </c>
+      <c r="I411" t="s">
+        <v>2426</v>
+      </c>
+      <c r="J411" t="s">
+        <v>2426</v>
+      </c>
+      <c r="K411" t="s">
+        <v>2424</v>
+      </c>
+      <c r="L411" t="s">
+        <v>32</v>
+      </c>
+      <c r="M411" t="s">
+        <v>2427</v>
+      </c>
+      <c r="P411" t="s">
+        <v>2426</v>
+      </c>
+      <c r="Q411" t="s">
+        <v>2426</v>
+      </c>
+    </row>
+    <row r="412" spans="1:24">
+      <c r="A412" t="s">
+        <v>2428</v>
+      </c>
+      <c r="B412" t="s">
+        <v>2429</v>
+      </c>
+      <c r="C412" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1721</v>
+      </c>
+      <c r="G412" t="s">
+        <v>2410</v>
+      </c>
+      <c r="I412" t="s">
+        <v>2431</v>
+      </c>
+      <c r="J412" t="s">
+        <v>2431</v>
+      </c>
+      <c r="K412" t="s">
+        <v>2429</v>
+      </c>
+      <c r="L412" t="s">
+        <v>32</v>
+      </c>
+      <c r="M412" t="s">
+        <v>2432</v>
+      </c>
+      <c r="P412" t="s">
+        <v>2431</v>
+      </c>
+      <c r="Q412" t="s">
+        <v>2431</v>
+      </c>
+    </row>
+    <row r="413" spans="1:24">
+      <c r="A413" t="s">
+        <v>2433</v>
+      </c>
+      <c r="B413" t="s">
+        <v>2434</v>
+      </c>
+      <c r="C413" t="s">
+        <v>2435</v>
+      </c>
+      <c r="D413" t="s">
+        <v>287</v>
+      </c>
+      <c r="G413" t="s">
+        <v>1792</v>
+      </c>
+      <c r="I413" t="s">
+        <v>2436</v>
+      </c>
+      <c r="J413" t="s">
+        <v>2436</v>
+      </c>
+      <c r="K413" t="s">
+        <v>2434</v>
+      </c>
+      <c r="L413" t="s">
+        <v>32</v>
+      </c>
+      <c r="M413" t="s">
+        <v>2437</v>
+      </c>
+      <c r="P413" t="s">
+        <v>2436</v>
+      </c>
+      <c r="Q413" t="s">
+        <v>2436</v>
+      </c>
+    </row>
+    <row r="414" spans="1:24">
+      <c r="A414" t="s">
+        <v>2438</v>
+      </c>
+      <c r="B414" t="s">
+        <v>2439</v>
+      </c>
+      <c r="C414" t="s">
+        <v>2440</v>
+      </c>
+      <c r="D414" t="s">
+        <v>506</v>
+      </c>
+      <c r="G414" t="s">
+        <v>2441</v>
+      </c>
+      <c r="I414" t="s">
+        <v>2442</v>
+      </c>
+      <c r="J414" t="s">
+        <v>2442</v>
+      </c>
+      <c r="K414" t="s">
+        <v>2439</v>
+      </c>
+      <c r="L414" t="s">
+        <v>32</v>
+      </c>
+      <c r="M414" t="s">
+        <v>2443</v>
+      </c>
+      <c r="P414" t="s">
+        <v>2442</v>
+      </c>
+      <c r="Q414" t="s">
+        <v>2442</v>
+      </c>
+    </row>
+    <row r="415" spans="1:24">
+      <c r="A415" t="s">
+        <v>2444</v>
+      </c>
+      <c r="B415" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C415" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D415" t="s">
+        <v>506</v>
+      </c>
+      <c r="G415" t="s">
+        <v>2447</v>
+      </c>
+      <c r="I415" t="s">
+        <v>2448</v>
+      </c>
+      <c r="J415" t="s">
+        <v>2448</v>
+      </c>
+      <c r="K415" t="s">
+        <v>2445</v>
+      </c>
+      <c r="L415" t="s">
+        <v>32</v>
+      </c>
+      <c r="M415" t="s">
+        <v>2449</v>
+      </c>
+      <c r="P415" t="s">
+        <v>2448</v>
+      </c>
+      <c r="Q415" t="s">
+        <v>2448</v>
+      </c>
+    </row>
+    <row r="416" spans="1:24">
+      <c r="A416" t="s">
+        <v>2450</v>
+      </c>
+      <c r="B416" t="s">
+        <v>2451</v>
+      </c>
+      <c r="C416" t="s">
+        <v>2452</v>
+      </c>
+      <c r="D416" t="s">
+        <v>506</v>
+      </c>
+      <c r="G416" t="s">
+        <v>2447</v>
+      </c>
+      <c r="I416" t="s">
+        <v>2453</v>
+      </c>
+      <c r="J416" t="s">
+        <v>2453</v>
+      </c>
+      <c r="K416" t="s">
+        <v>2451</v>
+      </c>
+      <c r="L416" t="s">
+        <v>32</v>
+      </c>
+      <c r="M416" t="s">
+        <v>2454</v>
+      </c>
+      <c r="P416" t="s">
+        <v>2453</v>
+      </c>
+      <c r="Q416" t="s">
+        <v>2453</v>
+      </c>
+    </row>
+    <row r="417" spans="1:24">
+      <c r="A417" t="s">
+        <v>2455</v>
+      </c>
+      <c r="B417" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C417" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D417" t="s">
+        <v>506</v>
+      </c>
+      <c r="G417" t="s">
+        <v>2447</v>
+      </c>
+      <c r="I417" t="s">
+        <v>2458</v>
+      </c>
+      <c r="J417" t="s">
+        <v>2458</v>
+      </c>
+      <c r="K417" t="s">
+        <v>2456</v>
+      </c>
+      <c r="L417" t="s">
+        <v>32</v>
+      </c>
+      <c r="M417" t="s">
+        <v>2459</v>
+      </c>
+      <c r="P417" t="s">
+        <v>2458</v>
+      </c>
+      <c r="Q417" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="418" spans="1:24">
+      <c r="A418" t="s">
+        <v>2460</v>
+      </c>
+      <c r="B418" t="s">
+        <v>2461</v>
+      </c>
+      <c r="C418" t="s">
+        <v>2462</v>
+      </c>
+      <c r="D418" t="s">
         <v>405</v>
       </c>
-      <c r="P67" t="s">
-[...718 lines deleted...]
-      <c r="M86" t="s">
+      <c r="G418" t="s">
+        <v>2463</v>
+      </c>
+      <c r="I418" t="s">
+        <v>2464</v>
+      </c>
+      <c r="J418" t="s">
+        <v>2464</v>
+      </c>
+      <c r="K418" t="s">
+        <v>2461</v>
+      </c>
+      <c r="L418" t="s">
+        <v>32</v>
+      </c>
+      <c r="M418" t="s">
+        <v>2465</v>
+      </c>
+      <c r="P418" t="s">
+        <v>2464</v>
+      </c>
+      <c r="Q418" t="s">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="419" spans="1:24">
+      <c r="A419" t="s">
+        <v>2466</v>
+      </c>
+      <c r="B419" t="s">
+        <v>2467</v>
+      </c>
+      <c r="C419" t="s">
+        <v>2468</v>
+      </c>
+      <c r="D419" t="s">
+        <v>287</v>
+      </c>
+      <c r="G419" t="s">
+        <v>2469</v>
+      </c>
+      <c r="I419" t="s">
+        <v>2470</v>
+      </c>
+      <c r="J419" t="s">
+        <v>2470</v>
+      </c>
+      <c r="K419" t="s">
+        <v>2467</v>
+      </c>
+      <c r="L419" t="s">
+        <v>32</v>
+      </c>
+      <c r="M419" t="s">
+        <v>2471</v>
+      </c>
+      <c r="P419" t="s">
+        <v>2470</v>
+      </c>
+      <c r="Q419" t="s">
+        <v>2470</v>
+      </c>
+    </row>
+    <row r="420" spans="1:24">
+      <c r="A420" t="s">
+        <v>2472</v>
+      </c>
+      <c r="B420" t="s">
+        <v>2473</v>
+      </c>
+      <c r="C420" t="s">
+        <v>2474</v>
+      </c>
+      <c r="D420" t="s">
+        <v>297</v>
+      </c>
+      <c r="G420" t="s">
+        <v>2469</v>
+      </c>
+      <c r="I420" t="s">
+        <v>2475</v>
+      </c>
+      <c r="J420" t="s">
+        <v>2475</v>
+      </c>
+      <c r="K420" t="s">
+        <v>2473</v>
+      </c>
+      <c r="L420" t="s">
+        <v>32</v>
+      </c>
+      <c r="M420" t="s">
+        <v>2476</v>
+      </c>
+      <c r="P420" t="s">
+        <v>2475</v>
+      </c>
+      <c r="Q420" t="s">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="421" spans="1:24">
+      <c r="A421" t="s">
+        <v>2477</v>
+      </c>
+      <c r="B421" t="s">
+        <v>2478</v>
+      </c>
+      <c r="C421" t="s">
+        <v>2479</v>
+      </c>
+      <c r="D421" t="s">
         <v>506</v>
       </c>
-      <c r="P86" t="s">
-[...2799 lines deleted...]
-      <c r="I160" t="s">
+      <c r="G421" t="s">
+        <v>2441</v>
+      </c>
+      <c r="I421" t="s">
+        <v>2480</v>
+      </c>
+      <c r="J421" t="s">
+        <v>2480</v>
+      </c>
+      <c r="K421" t="s">
+        <v>2478</v>
+      </c>
+      <c r="L421" t="s">
+        <v>32</v>
+      </c>
+      <c r="M421" t="s">
+        <v>2481</v>
+      </c>
+      <c r="P421" t="s">
+        <v>2480</v>
+      </c>
+      <c r="Q421" t="s">
+        <v>2480</v>
+      </c>
+    </row>
+    <row r="422" spans="1:24">
+      <c r="A422" t="s">
+        <v>2482</v>
+      </c>
+      <c r="B422" t="s">
+        <v>2483</v>
+      </c>
+      <c r="C422" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D422" t="s">
+        <v>506</v>
+      </c>
+      <c r="G422" t="s">
+        <v>2441</v>
+      </c>
+      <c r="I422" t="s">
+        <v>2485</v>
+      </c>
+      <c r="J422" t="s">
+        <v>2485</v>
+      </c>
+      <c r="K422" t="s">
+        <v>2483</v>
+      </c>
+      <c r="L422" t="s">
+        <v>32</v>
+      </c>
+      <c r="M422" t="s">
+        <v>2486</v>
+      </c>
+      <c r="P422" t="s">
+        <v>2485</v>
+      </c>
+      <c r="Q422" t="s">
+        <v>2485</v>
+      </c>
+    </row>
+    <row r="423" spans="1:24">
+      <c r="A423" t="s">
+        <v>2487</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C423" t="s">
+        <v>2488</v>
+      </c>
+      <c r="D423" t="s">
+        <v>287</v>
+      </c>
+      <c r="G423" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I423" t="s">
+        <v>2489</v>
+      </c>
+      <c r="J423" t="s">
+        <v>2489</v>
+      </c>
+      <c r="K423" t="s">
+        <v>1807</v>
+      </c>
+      <c r="L423" t="s">
+        <v>32</v>
+      </c>
+      <c r="M423" t="s">
+        <v>2490</v>
+      </c>
+      <c r="P423" t="s">
+        <v>2489</v>
+      </c>
+      <c r="Q423" t="s">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="424" spans="1:24">
+      <c r="A424" t="s">
+        <v>2491</v>
+      </c>
+      <c r="B424" t="s">
+        <v>2492</v>
+      </c>
+      <c r="C424" t="s">
+        <v>2493</v>
+      </c>
+      <c r="D424" t="s">
+        <v>405</v>
+      </c>
+      <c r="G424" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I424" t="s">
+        <v>2494</v>
+      </c>
+      <c r="J424" t="s">
+        <v>2494</v>
+      </c>
+      <c r="K424" t="s">
+        <v>2492</v>
+      </c>
+      <c r="L424" t="s">
+        <v>32</v>
+      </c>
+      <c r="M424" t="s">
+        <v>2495</v>
+      </c>
+      <c r="P424" t="s">
+        <v>2494</v>
+      </c>
+      <c r="Q424" t="s">
+        <v>2494</v>
+      </c>
+    </row>
+    <row r="425" spans="1:24">
+      <c r="A425" t="s">
+        <v>2496</v>
+      </c>
+      <c r="B425" t="s">
+        <v>2497</v>
+      </c>
+      <c r="C425" t="s">
+        <v>2498</v>
+      </c>
+      <c r="D425" t="s">
+        <v>297</v>
+      </c>
+      <c r="G425" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I425" t="s">
+        <v>2499</v>
+      </c>
+      <c r="J425" t="s">
+        <v>2499</v>
+      </c>
+      <c r="K425" t="s">
+        <v>2497</v>
+      </c>
+      <c r="L425" t="s">
+        <v>32</v>
+      </c>
+      <c r="M425" t="s">
+        <v>2500</v>
+      </c>
+      <c r="P425" t="s">
+        <v>2499</v>
+      </c>
+      <c r="Q425" t="s">
+        <v>2499</v>
+      </c>
+    </row>
+    <row r="426" spans="1:24">
+      <c r="A426" t="s">
+        <v>2501</v>
+      </c>
+      <c r="B426" t="s">
+        <v>2502</v>
+      </c>
+      <c r="C426" t="s">
+        <v>2503</v>
+      </c>
+      <c r="D426" t="s">
+        <v>297</v>
+      </c>
+      <c r="G426" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I426" t="s">
+        <v>2504</v>
+      </c>
+      <c r="J426" t="s">
+        <v>2504</v>
+      </c>
+      <c r="K426" t="s">
+        <v>2502</v>
+      </c>
+      <c r="L426" t="s">
+        <v>32</v>
+      </c>
+      <c r="M426" t="s">
+        <v>2505</v>
+      </c>
+      <c r="P426" t="s">
+        <v>2504</v>
+      </c>
+      <c r="Q426" t="s">
+        <v>2504</v>
+      </c>
+    </row>
+    <row r="427" spans="1:24">
+      <c r="A427" t="s">
+        <v>2506</v>
+      </c>
+      <c r="B427" t="s">
+        <v>2507</v>
+      </c>
+      <c r="C427" t="s">
+        <v>2508</v>
+      </c>
+      <c r="D427" t="s">
+        <v>297</v>
+      </c>
+      <c r="G427" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I427" t="s">
+        <v>2509</v>
+      </c>
+      <c r="J427" t="s">
+        <v>2509</v>
+      </c>
+      <c r="K427" t="s">
+        <v>2507</v>
+      </c>
+      <c r="L427" t="s">
+        <v>32</v>
+      </c>
+      <c r="M427" t="s">
+        <v>2510</v>
+      </c>
+      <c r="P427" t="s">
+        <v>2509</v>
+      </c>
+      <c r="Q427" t="s">
+        <v>2509</v>
+      </c>
+    </row>
+    <row r="428" spans="1:24">
+      <c r="A428" t="s">
+        <v>2511</v>
+      </c>
+      <c r="B428" t="s">
+        <v>2512</v>
+      </c>
+      <c r="C428" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D428" t="s">
+        <v>297</v>
+      </c>
+      <c r="G428" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I428" t="s">
+        <v>2514</v>
+      </c>
+      <c r="J428" t="s">
+        <v>2514</v>
+      </c>
+      <c r="K428" t="s">
+        <v>2512</v>
+      </c>
+      <c r="L428" t="s">
+        <v>32</v>
+      </c>
+      <c r="M428" t="s">
+        <v>2515</v>
+      </c>
+      <c r="P428" t="s">
+        <v>2514</v>
+      </c>
+      <c r="Q428" t="s">
+        <v>2514</v>
+      </c>
+    </row>
+    <row r="429" spans="1:24">
+      <c r="A429" t="s">
+        <v>2516</v>
+      </c>
+      <c r="B429" t="s">
+        <v>2517</v>
+      </c>
+      <c r="C429" t="s">
+        <v>2518</v>
+      </c>
+      <c r="D429" t="s">
+        <v>297</v>
+      </c>
+      <c r="G429" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I429" t="s">
+        <v>2519</v>
+      </c>
+      <c r="J429" t="s">
+        <v>2519</v>
+      </c>
+      <c r="K429" t="s">
+        <v>2517</v>
+      </c>
+      <c r="L429" t="s">
+        <v>32</v>
+      </c>
+      <c r="M429" t="s">
+        <v>2520</v>
+      </c>
+      <c r="P429" t="s">
+        <v>2519</v>
+      </c>
+      <c r="Q429" t="s">
+        <v>2519</v>
+      </c>
+    </row>
+    <row r="430" spans="1:24">
+      <c r="A430" t="s">
+        <v>2521</v>
+      </c>
+      <c r="B430" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C430" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D430" t="s">
+        <v>297</v>
+      </c>
+      <c r="G430" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I430" t="s">
+        <v>2524</v>
+      </c>
+      <c r="J430" t="s">
+        <v>2524</v>
+      </c>
+      <c r="K430" t="s">
+        <v>2522</v>
+      </c>
+      <c r="L430" t="s">
+        <v>32</v>
+      </c>
+      <c r="M430" t="s">
+        <v>2525</v>
+      </c>
+      <c r="P430" t="s">
+        <v>2524</v>
+      </c>
+      <c r="Q430" t="s">
+        <v>2524</v>
+      </c>
+    </row>
+    <row r="431" spans="1:24">
+      <c r="A431" t="s">
+        <v>2526</v>
+      </c>
+      <c r="B431" t="s">
+        <v>2527</v>
+      </c>
+      <c r="C431" t="s">
+        <v>2528</v>
+      </c>
+      <c r="D431" t="s">
+        <v>297</v>
+      </c>
+      <c r="G431" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I431" t="s">
+        <v>2529</v>
+      </c>
+      <c r="J431" t="s">
+        <v>2529</v>
+      </c>
+      <c r="K431" t="s">
+        <v>2527</v>
+      </c>
+      <c r="L431" t="s">
+        <v>32</v>
+      </c>
+      <c r="M431" t="s">
+        <v>2530</v>
+      </c>
+      <c r="P431" t="s">
+        <v>2529</v>
+      </c>
+      <c r="Q431" t="s">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="432" spans="1:24">
+      <c r="A432" t="s">
+        <v>2531</v>
+      </c>
+      <c r="B432" t="s">
+        <v>2532</v>
+      </c>
+      <c r="C432" t="s">
+        <v>2533</v>
+      </c>
+      <c r="D432" t="s">
+        <v>297</v>
+      </c>
+      <c r="G432" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I432" t="s">
+        <v>2534</v>
+      </c>
+      <c r="J432" t="s">
+        <v>2534</v>
+      </c>
+      <c r="K432" t="s">
+        <v>2532</v>
+      </c>
+      <c r="L432" t="s">
+        <v>32</v>
+      </c>
+      <c r="M432" t="s">
+        <v>2535</v>
+      </c>
+      <c r="P432" t="s">
+        <v>2534</v>
+      </c>
+      <c r="Q432" t="s">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="433" spans="1:24">
+      <c r="A433" t="s">
+        <v>2536</v>
+      </c>
+      <c r="B433" t="s">
+        <v>2537</v>
+      </c>
+      <c r="C433" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D433" t="s">
+        <v>297</v>
+      </c>
+      <c r="G433" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I433" t="s">
+        <v>2539</v>
+      </c>
+      <c r="J433" t="s">
+        <v>2539</v>
+      </c>
+      <c r="K433" t="s">
+        <v>2537</v>
+      </c>
+      <c r="L433" t="s">
+        <v>32</v>
+      </c>
+      <c r="M433" t="s">
+        <v>2540</v>
+      </c>
+      <c r="P433" t="s">
+        <v>2539</v>
+      </c>
+      <c r="Q433" t="s">
+        <v>2539</v>
+      </c>
+    </row>
+    <row r="434" spans="1:24">
+      <c r="A434" t="s">
+        <v>2541</v>
+      </c>
+      <c r="B434" t="s">
+        <v>2542</v>
+      </c>
+      <c r="C434" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D434" t="s">
+        <v>297</v>
+      </c>
+      <c r="G434" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I434" t="s">
+        <v>2544</v>
+      </c>
+      <c r="J434" t="s">
+        <v>2544</v>
+      </c>
+      <c r="K434" t="s">
+        <v>2542</v>
+      </c>
+      <c r="L434" t="s">
+        <v>32</v>
+      </c>
+      <c r="M434" t="s">
+        <v>2545</v>
+      </c>
+      <c r="P434" t="s">
+        <v>2544</v>
+      </c>
+      <c r="Q434" t="s">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="435" spans="1:24">
+      <c r="A435" t="s">
+        <v>2546</v>
+      </c>
+      <c r="B435" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C435" t="s">
+        <v>2548</v>
+      </c>
+      <c r="D435" t="s">
+        <v>297</v>
+      </c>
+      <c r="G435" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I435" t="s">
+        <v>2549</v>
+      </c>
+      <c r="J435" t="s">
+        <v>2549</v>
+      </c>
+      <c r="K435" t="s">
+        <v>2547</v>
+      </c>
+      <c r="L435" t="s">
+        <v>32</v>
+      </c>
+      <c r="M435" t="s">
+        <v>2550</v>
+      </c>
+      <c r="P435" t="s">
+        <v>2549</v>
+      </c>
+      <c r="Q435" t="s">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="436" spans="1:24">
+      <c r="A436" t="s">
+        <v>2551</v>
+      </c>
+      <c r="B436" t="s">
+        <v>2552</v>
+      </c>
+      <c r="C436" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D436" t="s">
+        <v>297</v>
+      </c>
+      <c r="G436" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I436" t="s">
+        <v>2554</v>
+      </c>
+      <c r="J436" t="s">
+        <v>2554</v>
+      </c>
+      <c r="K436" t="s">
+        <v>2552</v>
+      </c>
+      <c r="L436" t="s">
+        <v>32</v>
+      </c>
+      <c r="M436" t="s">
+        <v>2555</v>
+      </c>
+      <c r="P436" t="s">
+        <v>2554</v>
+      </c>
+      <c r="Q436" t="s">
+        <v>2554</v>
+      </c>
+    </row>
+    <row r="437" spans="1:24">
+      <c r="A437" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B437" t="s">
+        <v>2557</v>
+      </c>
+      <c r="C437" t="s">
+        <v>2558</v>
+      </c>
+      <c r="D437" t="s">
+        <v>297</v>
+      </c>
+      <c r="G437" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I437" t="s">
+        <v>2559</v>
+      </c>
+      <c r="J437" t="s">
+        <v>2559</v>
+      </c>
+      <c r="K437" t="s">
+        <v>2557</v>
+      </c>
+      <c r="L437" t="s">
+        <v>32</v>
+      </c>
+      <c r="M437" t="s">
+        <v>2560</v>
+      </c>
+      <c r="P437" t="s">
+        <v>2559</v>
+      </c>
+      <c r="Q437" t="s">
+        <v>2559</v>
+      </c>
+    </row>
+    <row r="438" spans="1:24">
+      <c r="A438" t="s">
+        <v>2561</v>
+      </c>
+      <c r="B438" t="s">
+        <v>2562</v>
+      </c>
+      <c r="C438" t="s">
+        <v>2563</v>
+      </c>
+      <c r="D438" t="s">
+        <v>297</v>
+      </c>
+      <c r="G438" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I438" t="s">
+        <v>2564</v>
+      </c>
+      <c r="J438" t="s">
+        <v>2564</v>
+      </c>
+      <c r="K438" t="s">
+        <v>2562</v>
+      </c>
+      <c r="L438" t="s">
+        <v>32</v>
+      </c>
+      <c r="M438" t="s">
+        <v>2565</v>
+      </c>
+      <c r="P438" t="s">
+        <v>2564</v>
+      </c>
+      <c r="Q438" t="s">
+        <v>2564</v>
+      </c>
+    </row>
+    <row r="439" spans="1:24">
+      <c r="A439" t="s">
+        <v>2566</v>
+      </c>
+      <c r="B439" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C439" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D439" t="s">
+        <v>297</v>
+      </c>
+      <c r="G439" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I439" t="s">
+        <v>2569</v>
+      </c>
+      <c r="J439" t="s">
+        <v>2569</v>
+      </c>
+      <c r="K439" t="s">
+        <v>2567</v>
+      </c>
+      <c r="L439" t="s">
+        <v>32</v>
+      </c>
+      <c r="M439" t="s">
+        <v>2570</v>
+      </c>
+      <c r="P439" t="s">
+        <v>2569</v>
+      </c>
+      <c r="Q439" t="s">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="440" spans="1:24">
+      <c r="A440" t="s">
+        <v>2571</v>
+      </c>
+      <c r="B440" t="s">
+        <v>2572</v>
+      </c>
+      <c r="C440" t="s">
+        <v>2573</v>
+      </c>
+      <c r="D440" t="s">
+        <v>297</v>
+      </c>
+      <c r="G440" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I440" t="s">
+        <v>2574</v>
+      </c>
+      <c r="J440" t="s">
+        <v>2574</v>
+      </c>
+      <c r="K440" t="s">
+        <v>2572</v>
+      </c>
+      <c r="L440" t="s">
+        <v>32</v>
+      </c>
+      <c r="M440" t="s">
+        <v>2575</v>
+      </c>
+      <c r="P440" t="s">
+        <v>2574</v>
+      </c>
+      <c r="Q440" t="s">
+        <v>2574</v>
+      </c>
+    </row>
+    <row r="441" spans="1:24">
+      <c r="A441" t="s">
+        <v>2576</v>
+      </c>
+      <c r="B441" t="s">
+        <v>2577</v>
+      </c>
+      <c r="C441" t="s">
+        <v>2578</v>
+      </c>
+      <c r="D441" t="s">
+        <v>297</v>
+      </c>
+      <c r="G441" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I441" t="s">
+        <v>2579</v>
+      </c>
+      <c r="J441" t="s">
+        <v>2579</v>
+      </c>
+      <c r="K441" t="s">
+        <v>2577</v>
+      </c>
+      <c r="L441" t="s">
+        <v>32</v>
+      </c>
+      <c r="M441" t="s">
+        <v>2580</v>
+      </c>
+      <c r="P441" t="s">
+        <v>2579</v>
+      </c>
+      <c r="Q441" t="s">
+        <v>2579</v>
+      </c>
+    </row>
+    <row r="442" spans="1:24">
+      <c r="A442" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B442" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C442" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D442" t="s">
+        <v>297</v>
+      </c>
+      <c r="G442" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I442" t="s">
+        <v>2584</v>
+      </c>
+      <c r="J442" t="s">
+        <v>2584</v>
+      </c>
+      <c r="K442" t="s">
+        <v>2582</v>
+      </c>
+      <c r="L442" t="s">
+        <v>32</v>
+      </c>
+      <c r="M442" t="s">
+        <v>2585</v>
+      </c>
+      <c r="P442" t="s">
+        <v>2584</v>
+      </c>
+      <c r="Q442" t="s">
+        <v>2584</v>
+      </c>
+    </row>
+    <row r="443" spans="1:24">
+      <c r="A443" t="s">
+        <v>2586</v>
+      </c>
+      <c r="B443" t="s">
+        <v>2587</v>
+      </c>
+      <c r="C443" t="s">
+        <v>2588</v>
+      </c>
+      <c r="D443" t="s">
+        <v>297</v>
+      </c>
+      <c r="G443" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I443" t="s">
+        <v>2589</v>
+      </c>
+      <c r="J443" t="s">
+        <v>2589</v>
+      </c>
+      <c r="K443" t="s">
+        <v>2587</v>
+      </c>
+      <c r="L443" t="s">
+        <v>32</v>
+      </c>
+      <c r="M443" t="s">
+        <v>2590</v>
+      </c>
+      <c r="P443" t="s">
+        <v>2589</v>
+      </c>
+      <c r="Q443" t="s">
+        <v>2589</v>
+      </c>
+    </row>
+    <row r="444" spans="1:24">
+      <c r="A444" t="s">
+        <v>2591</v>
+      </c>
+      <c r="B444" t="s">
+        <v>2592</v>
+      </c>
+      <c r="C444" t="s">
+        <v>2593</v>
+      </c>
+      <c r="D444" t="s">
+        <v>297</v>
+      </c>
+      <c r="G444" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I444" t="s">
+        <v>2594</v>
+      </c>
+      <c r="J444" t="s">
+        <v>2594</v>
+      </c>
+      <c r="K444" t="s">
+        <v>2592</v>
+      </c>
+      <c r="L444" t="s">
+        <v>32</v>
+      </c>
+      <c r="M444" t="s">
+        <v>2595</v>
+      </c>
+      <c r="P444" t="s">
+        <v>2594</v>
+      </c>
+      <c r="Q444" t="s">
+        <v>2594</v>
+      </c>
+    </row>
+    <row r="445" spans="1:24">
+      <c r="A445" t="s">
+        <v>2596</v>
+      </c>
+      <c r="B445" t="s">
+        <v>2597</v>
+      </c>
+      <c r="C445" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D445" t="s">
+        <v>297</v>
+      </c>
+      <c r="G445" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I445" t="s">
+        <v>2599</v>
+      </c>
+      <c r="J445" t="s">
+        <v>2599</v>
+      </c>
+      <c r="K445" t="s">
+        <v>2597</v>
+      </c>
+      <c r="L445" t="s">
+        <v>32</v>
+      </c>
+      <c r="M445" t="s">
+        <v>2600</v>
+      </c>
+      <c r="P445" t="s">
+        <v>2599</v>
+      </c>
+      <c r="Q445" t="s">
+        <v>2599</v>
+      </c>
+    </row>
+    <row r="446" spans="1:24">
+      <c r="A446" t="s">
+        <v>2601</v>
+      </c>
+      <c r="B446" t="s">
+        <v>2602</v>
+      </c>
+      <c r="C446" t="s">
+        <v>2603</v>
+      </c>
+      <c r="D446" t="s">
+        <v>297</v>
+      </c>
+      <c r="G446" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I446" t="s">
+        <v>2604</v>
+      </c>
+      <c r="J446" t="s">
+        <v>2604</v>
+      </c>
+      <c r="K446" t="s">
+        <v>2602</v>
+      </c>
+      <c r="L446" t="s">
+        <v>32</v>
+      </c>
+      <c r="M446" t="s">
+        <v>2605</v>
+      </c>
+      <c r="P446" t="s">
+        <v>2604</v>
+      </c>
+      <c r="Q446" t="s">
+        <v>2604</v>
+      </c>
+    </row>
+    <row r="447" spans="1:24">
+      <c r="A447" t="s">
+        <v>2606</v>
+      </c>
+      <c r="B447" t="s">
+        <v>2607</v>
+      </c>
+      <c r="C447" t="s">
+        <v>2608</v>
+      </c>
+      <c r="D447" t="s">
+        <v>287</v>
+      </c>
+      <c r="G447" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I447" t="s">
+        <v>2609</v>
+      </c>
+      <c r="J447" t="s">
+        <v>2609</v>
+      </c>
+      <c r="K447" t="s">
+        <v>2607</v>
+      </c>
+      <c r="L447" t="s">
+        <v>32</v>
+      </c>
+      <c r="M447" t="s">
+        <v>2610</v>
+      </c>
+      <c r="P447" t="s">
+        <v>2609</v>
+      </c>
+      <c r="Q447" t="s">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="448" spans="1:24">
+      <c r="A448" t="s">
+        <v>2611</v>
+      </c>
+      <c r="B448" t="s">
+        <v>2612</v>
+      </c>
+      <c r="C448" t="s">
+        <v>2613</v>
+      </c>
+      <c r="D448" t="s">
+        <v>287</v>
+      </c>
+      <c r="G448" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I448" t="s">
+        <v>2614</v>
+      </c>
+      <c r="J448" t="s">
+        <v>2614</v>
+      </c>
+      <c r="K448" t="s">
+        <v>2612</v>
+      </c>
+      <c r="L448" t="s">
+        <v>32</v>
+      </c>
+      <c r="M448" t="s">
+        <v>2615</v>
+      </c>
+      <c r="P448" t="s">
+        <v>2614</v>
+      </c>
+      <c r="Q448" t="s">
+        <v>2614</v>
+      </c>
+    </row>
+    <row r="449" spans="1:24">
+      <c r="A449" t="s">
+        <v>2616</v>
+      </c>
+      <c r="B449" t="s">
+        <v>2617</v>
+      </c>
+      <c r="C449" t="s">
+        <v>2618</v>
+      </c>
+      <c r="D449" t="s">
+        <v>287</v>
+      </c>
+      <c r="G449" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I449" t="s">
+        <v>2619</v>
+      </c>
+      <c r="J449" t="s">
+        <v>2619</v>
+      </c>
+      <c r="K449" t="s">
+        <v>2617</v>
+      </c>
+      <c r="L449" t="s">
+        <v>32</v>
+      </c>
+      <c r="M449" t="s">
+        <v>2620</v>
+      </c>
+      <c r="P449" t="s">
+        <v>2619</v>
+      </c>
+      <c r="Q449" t="s">
+        <v>2619</v>
+      </c>
+    </row>
+    <row r="450" spans="1:24">
+      <c r="A450" t="s">
+        <v>2621</v>
+      </c>
+      <c r="B450" t="s">
+        <v>2622</v>
+      </c>
+      <c r="C450" t="s">
+        <v>2623</v>
+      </c>
+      <c r="D450" t="s">
+        <v>287</v>
+      </c>
+      <c r="G450" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I450" t="s">
+        <v>2624</v>
+      </c>
+      <c r="J450" t="s">
+        <v>2624</v>
+      </c>
+      <c r="K450" t="s">
+        <v>2622</v>
+      </c>
+      <c r="L450" t="s">
+        <v>32</v>
+      </c>
+      <c r="M450" t="s">
+        <v>2625</v>
+      </c>
+      <c r="P450" t="s">
+        <v>2624</v>
+      </c>
+      <c r="Q450" t="s">
+        <v>2624</v>
+      </c>
+    </row>
+    <row r="451" spans="1:24">
+      <c r="A451" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B451" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C451" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D451" t="s">
+        <v>287</v>
+      </c>
+      <c r="G451" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I451" t="s">
+        <v>2629</v>
+      </c>
+      <c r="J451" t="s">
+        <v>2629</v>
+      </c>
+      <c r="K451" t="s">
+        <v>2627</v>
+      </c>
+      <c r="L451" t="s">
+        <v>32</v>
+      </c>
+      <c r="M451" t="s">
+        <v>2630</v>
+      </c>
+      <c r="P451" t="s">
+        <v>2629</v>
+      </c>
+      <c r="Q451" t="s">
+        <v>2629</v>
+      </c>
+    </row>
+    <row r="452" spans="1:24">
+      <c r="A452" t="s">
+        <v>2631</v>
+      </c>
+      <c r="B452" t="s">
+        <v>2632</v>
+      </c>
+      <c r="C452" t="s">
+        <v>2633</v>
+      </c>
+      <c r="D452" t="s">
+        <v>287</v>
+      </c>
+      <c r="G452" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I452" t="s">
+        <v>2634</v>
+      </c>
+      <c r="J452" t="s">
+        <v>2634</v>
+      </c>
+      <c r="K452" t="s">
+        <v>2632</v>
+      </c>
+      <c r="L452" t="s">
+        <v>32</v>
+      </c>
+      <c r="M452" t="s">
+        <v>2635</v>
+      </c>
+      <c r="P452" t="s">
+        <v>2634</v>
+      </c>
+      <c r="Q452" t="s">
+        <v>2634</v>
+      </c>
+    </row>
+    <row r="453" spans="1:24">
+      <c r="A453" t="s">
+        <v>2636</v>
+      </c>
+      <c r="B453" t="s">
+        <v>2637</v>
+      </c>
+      <c r="C453" t="s">
+        <v>2638</v>
+      </c>
+      <c r="D453" t="s">
+        <v>287</v>
+      </c>
+      <c r="G453" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I453" t="s">
+        <v>2639</v>
+      </c>
+      <c r="J453" t="s">
+        <v>2639</v>
+      </c>
+      <c r="K453" t="s">
+        <v>2637</v>
+      </c>
+      <c r="L453" t="s">
+        <v>32</v>
+      </c>
+      <c r="M453" t="s">
+        <v>2640</v>
+      </c>
+      <c r="P453" t="s">
+        <v>2639</v>
+      </c>
+      <c r="Q453" t="s">
+        <v>2639</v>
+      </c>
+    </row>
+    <row r="454" spans="1:24">
+      <c r="A454" t="s">
+        <v>2641</v>
+      </c>
+      <c r="B454" t="s">
+        <v>2642</v>
+      </c>
+      <c r="C454" t="s">
+        <v>2643</v>
+      </c>
+      <c r="D454" t="s">
+        <v>287</v>
+      </c>
+      <c r="G454" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I454" t="s">
+        <v>2644</v>
+      </c>
+      <c r="J454" t="s">
+        <v>2644</v>
+      </c>
+      <c r="K454" t="s">
+        <v>2642</v>
+      </c>
+      <c r="L454" t="s">
+        <v>32</v>
+      </c>
+      <c r="M454" t="s">
+        <v>2645</v>
+      </c>
+      <c r="P454" t="s">
+        <v>2644</v>
+      </c>
+      <c r="Q454" t="s">
+        <v>2644</v>
+      </c>
+    </row>
+    <row r="455" spans="1:24">
+      <c r="A455" t="s">
+        <v>2646</v>
+      </c>
+      <c r="B455" t="s">
+        <v>2647</v>
+      </c>
+      <c r="C455" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D455" t="s">
+        <v>287</v>
+      </c>
+      <c r="G455" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I455" t="s">
+        <v>2649</v>
+      </c>
+      <c r="J455" t="s">
+        <v>2649</v>
+      </c>
+      <c r="K455" t="s">
+        <v>2647</v>
+      </c>
+      <c r="L455" t="s">
+        <v>32</v>
+      </c>
+      <c r="M455" t="s">
+        <v>2650</v>
+      </c>
+      <c r="P455" t="s">
+        <v>2649</v>
+      </c>
+      <c r="Q455" t="s">
+        <v>2649</v>
+      </c>
+    </row>
+    <row r="456" spans="1:24">
+      <c r="A456" t="s">
+        <v>2651</v>
+      </c>
+      <c r="B456" t="s">
+        <v>2652</v>
+      </c>
+      <c r="C456" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D456" t="s">
+        <v>287</v>
+      </c>
+      <c r="G456" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I456" t="s">
+        <v>2654</v>
+      </c>
+      <c r="J456" t="s">
+        <v>2654</v>
+      </c>
+      <c r="K456" t="s">
+        <v>2652</v>
+      </c>
+      <c r="L456" t="s">
+        <v>32</v>
+      </c>
+      <c r="M456" t="s">
+        <v>2655</v>
+      </c>
+      <c r="P456" t="s">
+        <v>2654</v>
+      </c>
+      <c r="Q456" t="s">
+        <v>2654</v>
+      </c>
+    </row>
+    <row r="457" spans="1:24">
+      <c r="A457" t="s">
+        <v>2656</v>
+      </c>
+      <c r="B457" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C457" t="s">
+        <v>2658</v>
+      </c>
+      <c r="D457" t="s">
+        <v>287</v>
+      </c>
+      <c r="G457" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I457" t="s">
+        <v>2659</v>
+      </c>
+      <c r="J457" t="s">
+        <v>2659</v>
+      </c>
+      <c r="K457" t="s">
+        <v>2657</v>
+      </c>
+      <c r="L457" t="s">
+        <v>32</v>
+      </c>
+      <c r="M457" t="s">
+        <v>2660</v>
+      </c>
+      <c r="P457" t="s">
+        <v>2659</v>
+      </c>
+      <c r="Q457" t="s">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="458" spans="1:24">
+      <c r="A458" t="s">
+        <v>2661</v>
+      </c>
+      <c r="B458" t="s">
+        <v>2662</v>
+      </c>
+      <c r="C458" t="s">
+        <v>2663</v>
+      </c>
+      <c r="D458" t="s">
+        <v>405</v>
+      </c>
+      <c r="G458" t="s">
+        <v>2664</v>
+      </c>
+      <c r="I458" t="s">
+        <v>2665</v>
+      </c>
+      <c r="J458" t="s">
+        <v>2665</v>
+      </c>
+      <c r="K458" t="s">
+        <v>2662</v>
+      </c>
+      <c r="L458" t="s">
+        <v>32</v>
+      </c>
+      <c r="M458" t="s">
+        <v>2666</v>
+      </c>
+      <c r="P458" t="s">
+        <v>2665</v>
+      </c>
+      <c r="Q458" t="s">
+        <v>2665</v>
+      </c>
+    </row>
+    <row r="459" spans="1:24">
+      <c r="A459" t="s">
+        <v>2667</v>
+      </c>
+      <c r="B459" t="s">
+        <v>2668</v>
+      </c>
+      <c r="C459" t="s">
+        <v>2669</v>
+      </c>
+      <c r="D459" t="s">
+        <v>506</v>
+      </c>
+      <c r="G459" t="s">
+        <v>2670</v>
+      </c>
+      <c r="I459" t="s">
+        <v>2671</v>
+      </c>
+      <c r="J459" t="s">
+        <v>2671</v>
+      </c>
+      <c r="K459" t="s">
+        <v>2668</v>
+      </c>
+      <c r="L459" t="s">
+        <v>32</v>
+      </c>
+      <c r="M459" t="s">
+        <v>2672</v>
+      </c>
+      <c r="P459" t="s">
+        <v>2671</v>
+      </c>
+      <c r="Q459" t="s">
+        <v>2671</v>
+      </c>
+    </row>
+    <row r="460" spans="1:24">
+      <c r="A460" t="s">
+        <v>2673</v>
+      </c>
+      <c r="B460" t="s">
+        <v>2674</v>
+      </c>
+      <c r="C460" t="s">
+        <v>2675</v>
+      </c>
+      <c r="D460" t="s">
+        <v>506</v>
+      </c>
+      <c r="G460" t="s">
+        <v>2670</v>
+      </c>
+      <c r="I460" t="s">
+        <v>2676</v>
+      </c>
+      <c r="J460" t="s">
+        <v>2676</v>
+      </c>
+      <c r="K460" t="s">
+        <v>2674</v>
+      </c>
+      <c r="L460" t="s">
+        <v>32</v>
+      </c>
+      <c r="M460" t="s">
+        <v>2677</v>
+      </c>
+      <c r="P460" t="s">
+        <v>2676</v>
+      </c>
+      <c r="Q460" t="s">
+        <v>2676</v>
+      </c>
+    </row>
+    <row r="461" spans="1:24">
+      <c r="A461" t="s">
+        <v>2678</v>
+      </c>
+      <c r="B461" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C461" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D461" t="s">
+        <v>506</v>
+      </c>
+      <c r="G461" t="s">
+        <v>2670</v>
+      </c>
+      <c r="I461" t="s">
+        <v>2681</v>
+      </c>
+      <c r="J461" t="s">
+        <v>2681</v>
+      </c>
+      <c r="K461" t="s">
+        <v>2679</v>
+      </c>
+      <c r="L461" t="s">
+        <v>32</v>
+      </c>
+      <c r="M461" t="s">
+        <v>2682</v>
+      </c>
+      <c r="P461" t="s">
+        <v>2681</v>
+      </c>
+      <c r="Q461" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="462" spans="1:24">
+      <c r="A462" t="s">
+        <v>2683</v>
+      </c>
+      <c r="B462" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C462" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D462" t="s">
+        <v>506</v>
+      </c>
+      <c r="G462" t="s">
+        <v>2670</v>
+      </c>
+      <c r="I462" t="s">
+        <v>2686</v>
+      </c>
+      <c r="J462" t="s">
+        <v>2686</v>
+      </c>
+      <c r="K462" t="s">
+        <v>2684</v>
+      </c>
+      <c r="L462" t="s">
+        <v>32</v>
+      </c>
+      <c r="M462" t="s">
+        <v>2687</v>
+      </c>
+      <c r="P462" t="s">
+        <v>2686</v>
+      </c>
+      <c r="Q462" t="s">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="463" spans="1:24">
+      <c r="A463" t="s">
+        <v>2688</v>
+      </c>
+      <c r="B463" t="s">
+        <v>2689</v>
+      </c>
+      <c r="C463" t="s">
+        <v>2690</v>
+      </c>
+      <c r="D463" t="s">
+        <v>506</v>
+      </c>
+      <c r="G463" t="s">
+        <v>2691</v>
+      </c>
+      <c r="I463" t="s">
+        <v>2692</v>
+      </c>
+      <c r="J463" t="s">
+        <v>2692</v>
+      </c>
+      <c r="K463" t="s">
+        <v>2689</v>
+      </c>
+      <c r="L463" t="s">
+        <v>32</v>
+      </c>
+      <c r="M463" t="s">
+        <v>2693</v>
+      </c>
+      <c r="P463" t="s">
+        <v>2692</v>
+      </c>
+      <c r="Q463" t="s">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="464" spans="1:24">
+      <c r="A464" t="s">
+        <v>2694</v>
+      </c>
+      <c r="B464" t="s">
+        <v>2695</v>
+      </c>
+      <c r="C464" t="s">
+        <v>2696</v>
+      </c>
+      <c r="D464" t="s">
+        <v>506</v>
+      </c>
+      <c r="G464" t="s">
+        <v>2697</v>
+      </c>
+      <c r="I464" t="s">
+        <v>2698</v>
+      </c>
+      <c r="J464" t="s">
+        <v>2698</v>
+      </c>
+      <c r="K464" t="s">
+        <v>2695</v>
+      </c>
+      <c r="L464" t="s">
+        <v>32</v>
+      </c>
+      <c r="M464" t="s">
+        <v>2699</v>
+      </c>
+      <c r="P464" t="s">
+        <v>2698</v>
+      </c>
+      <c r="Q464" t="s">
+        <v>2698</v>
+      </c>
+    </row>
+    <row r="465" spans="1:24">
+      <c r="A465" t="s">
+        <v>2700</v>
+      </c>
+      <c r="B465" t="s">
+        <v>2701</v>
+      </c>
+      <c r="C465" t="s">
+        <v>2702</v>
+      </c>
+      <c r="D465" t="s">
         <v>908</v>
       </c>
-      <c r="J160" t="s">
+      <c r="G465" t="s">
+        <v>2703</v>
+      </c>
+      <c r="I465" t="s">
+        <v>2704</v>
+      </c>
+      <c r="J465" t="s">
+        <v>2704</v>
+      </c>
+      <c r="K465" t="s">
+        <v>2701</v>
+      </c>
+      <c r="L465" t="s">
+        <v>32</v>
+      </c>
+      <c r="M465" t="s">
+        <v>2705</v>
+      </c>
+      <c r="P465" t="s">
+        <v>2704</v>
+      </c>
+      <c r="Q465" t="s">
+        <v>2704</v>
+      </c>
+    </row>
+    <row r="466" spans="1:24">
+      <c r="A466" t="s">
+        <v>2706</v>
+      </c>
+      <c r="B466" t="s">
+        <v>2707</v>
+      </c>
+      <c r="C466" t="s">
+        <v>2708</v>
+      </c>
+      <c r="D466" t="s">
         <v>908</v>
       </c>
-      <c r="K160" t="s">
-[...8 lines deleted...]
-      <c r="P160" t="s">
+      <c r="G466" t="s">
+        <v>2709</v>
+      </c>
+      <c r="I466" t="s">
+        <v>2710</v>
+      </c>
+      <c r="J466" t="s">
+        <v>2710</v>
+      </c>
+      <c r="K466" t="s">
+        <v>2707</v>
+      </c>
+      <c r="L466" t="s">
+        <v>32</v>
+      </c>
+      <c r="M466" t="s">
+        <v>2711</v>
+      </c>
+      <c r="P466" t="s">
+        <v>2710</v>
+      </c>
+      <c r="Q466" t="s">
+        <v>2710</v>
+      </c>
+    </row>
+    <row r="467" spans="1:24">
+      <c r="A467" t="s">
+        <v>2712</v>
+      </c>
+      <c r="B467" t="s">
+        <v>2713</v>
+      </c>
+      <c r="C467" t="s">
+        <v>2714</v>
+      </c>
+      <c r="D467" t="s">
+        <v>405</v>
+      </c>
+      <c r="G467" t="s">
+        <v>2715</v>
+      </c>
+      <c r="I467" t="s">
+        <v>2716</v>
+      </c>
+      <c r="J467" t="s">
+        <v>2716</v>
+      </c>
+      <c r="K467" t="s">
+        <v>2713</v>
+      </c>
+      <c r="L467" t="s">
+        <v>32</v>
+      </c>
+      <c r="M467" t="s">
+        <v>2717</v>
+      </c>
+      <c r="P467" t="s">
+        <v>2716</v>
+      </c>
+      <c r="Q467" t="s">
+        <v>2716</v>
+      </c>
+    </row>
+    <row r="468" spans="1:24">
+      <c r="A468" t="s">
+        <v>2718</v>
+      </c>
+      <c r="B468" t="s">
+        <v>2719</v>
+      </c>
+      <c r="C468" t="s">
+        <v>2720</v>
+      </c>
+      <c r="D468" t="s">
+        <v>405</v>
+      </c>
+      <c r="G468" t="s">
+        <v>2721</v>
+      </c>
+      <c r="I468" t="s">
+        <v>2722</v>
+      </c>
+      <c r="J468" t="s">
+        <v>2722</v>
+      </c>
+      <c r="K468" t="s">
+        <v>2719</v>
+      </c>
+      <c r="L468" t="s">
+        <v>32</v>
+      </c>
+      <c r="M468" t="s">
+        <v>2723</v>
+      </c>
+      <c r="P468" t="s">
+        <v>2722</v>
+      </c>
+      <c r="Q468" t="s">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="469" spans="1:24">
+      <c r="A469" t="s">
+        <v>2724</v>
+      </c>
+      <c r="B469" t="s">
+        <v>2725</v>
+      </c>
+      <c r="C469" t="s">
+        <v>2726</v>
+      </c>
+      <c r="D469" t="s">
+        <v>506</v>
+      </c>
+      <c r="G469" t="s">
+        <v>2727</v>
+      </c>
+      <c r="I469" t="s">
+        <v>2728</v>
+      </c>
+      <c r="J469" t="s">
+        <v>2728</v>
+      </c>
+      <c r="K469" t="s">
+        <v>2725</v>
+      </c>
+      <c r="L469" t="s">
+        <v>32</v>
+      </c>
+      <c r="M469" t="s">
+        <v>2729</v>
+      </c>
+      <c r="P469" t="s">
+        <v>2728</v>
+      </c>
+      <c r="Q469" t="s">
+        <v>2728</v>
+      </c>
+    </row>
+    <row r="470" spans="1:24">
+      <c r="A470" t="s">
+        <v>2730</v>
+      </c>
+      <c r="B470" t="s">
+        <v>2731</v>
+      </c>
+      <c r="C470" t="s">
+        <v>2732</v>
+      </c>
+      <c r="D470" t="s">
+        <v>506</v>
+      </c>
+      <c r="G470" t="s">
+        <v>2727</v>
+      </c>
+      <c r="I470" t="s">
+        <v>2733</v>
+      </c>
+      <c r="J470" t="s">
+        <v>2733</v>
+      </c>
+      <c r="K470" t="s">
+        <v>2731</v>
+      </c>
+      <c r="L470" t="s">
+        <v>32</v>
+      </c>
+      <c r="M470" t="s">
+        <v>2734</v>
+      </c>
+      <c r="P470" t="s">
+        <v>2733</v>
+      </c>
+      <c r="Q470" t="s">
+        <v>2733</v>
+      </c>
+    </row>
+    <row r="471" spans="1:24">
+      <c r="A471" t="s">
+        <v>2735</v>
+      </c>
+      <c r="B471" t="s">
+        <v>2736</v>
+      </c>
+      <c r="C471" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D471" t="s">
+        <v>506</v>
+      </c>
+      <c r="G471" t="s">
+        <v>2727</v>
+      </c>
+      <c r="I471" t="s">
+        <v>2738</v>
+      </c>
+      <c r="J471" t="s">
+        <v>2738</v>
+      </c>
+      <c r="K471" t="s">
+        <v>2736</v>
+      </c>
+      <c r="L471" t="s">
+        <v>32</v>
+      </c>
+      <c r="M471" t="s">
+        <v>2739</v>
+      </c>
+      <c r="P471" t="s">
+        <v>2738</v>
+      </c>
+      <c r="Q471" t="s">
+        <v>2738</v>
+      </c>
+    </row>
+    <row r="472" spans="1:24">
+      <c r="A472" t="s">
+        <v>2740</v>
+      </c>
+      <c r="B472" t="s">
+        <v>2741</v>
+      </c>
+      <c r="C472" t="s">
+        <v>2742</v>
+      </c>
+      <c r="D472" t="s">
+        <v>506</v>
+      </c>
+      <c r="G472" t="s">
+        <v>2743</v>
+      </c>
+      <c r="I472" t="s">
+        <v>2744</v>
+      </c>
+      <c r="J472" t="s">
+        <v>2744</v>
+      </c>
+      <c r="K472" t="s">
+        <v>2741</v>
+      </c>
+      <c r="L472" t="s">
+        <v>32</v>
+      </c>
+      <c r="M472" t="s">
+        <v>2745</v>
+      </c>
+      <c r="P472" t="s">
+        <v>2744</v>
+      </c>
+      <c r="Q472" t="s">
+        <v>2744</v>
+      </c>
+    </row>
+    <row r="473" spans="1:24">
+      <c r="A473" t="s">
+        <v>2746</v>
+      </c>
+      <c r="B473" t="s">
+        <v>2747</v>
+      </c>
+      <c r="C473" t="s">
+        <v>2748</v>
+      </c>
+      <c r="D473" t="s">
+        <v>506</v>
+      </c>
+      <c r="G473" t="s">
+        <v>2743</v>
+      </c>
+      <c r="I473" t="s">
+        <v>2749</v>
+      </c>
+      <c r="J473" t="s">
+        <v>2749</v>
+      </c>
+      <c r="K473" t="s">
+        <v>2747</v>
+      </c>
+      <c r="L473" t="s">
+        <v>32</v>
+      </c>
+      <c r="M473" t="s">
+        <v>2750</v>
+      </c>
+      <c r="P473" t="s">
+        <v>2749</v>
+      </c>
+      <c r="Q473" t="s">
+        <v>2749</v>
+      </c>
+    </row>
+    <row r="474" spans="1:24">
+      <c r="A474" t="s">
+        <v>2751</v>
+      </c>
+      <c r="B474" t="s">
+        <v>2752</v>
+      </c>
+      <c r="C474" t="s">
+        <v>2753</v>
+      </c>
+      <c r="D474" t="s">
+        <v>506</v>
+      </c>
+      <c r="G474" t="s">
+        <v>2743</v>
+      </c>
+      <c r="I474" t="s">
+        <v>2754</v>
+      </c>
+      <c r="J474" t="s">
+        <v>2754</v>
+      </c>
+      <c r="K474" t="s">
+        <v>2752</v>
+      </c>
+      <c r="L474" t="s">
+        <v>32</v>
+      </c>
+      <c r="M474" t="s">
+        <v>2755</v>
+      </c>
+      <c r="P474" t="s">
+        <v>2754</v>
+      </c>
+      <c r="Q474" t="s">
+        <v>2754</v>
+      </c>
+    </row>
+    <row r="475" spans="1:24">
+      <c r="A475" t="s">
+        <v>2756</v>
+      </c>
+      <c r="B475" t="s">
+        <v>2757</v>
+      </c>
+      <c r="C475" t="s">
+        <v>2758</v>
+      </c>
+      <c r="D475" t="s">
+        <v>506</v>
+      </c>
+      <c r="G475" t="s">
+        <v>2743</v>
+      </c>
+      <c r="I475" t="s">
+        <v>2759</v>
+      </c>
+      <c r="J475" t="s">
+        <v>2759</v>
+      </c>
+      <c r="K475" t="s">
+        <v>2757</v>
+      </c>
+      <c r="L475" t="s">
+        <v>32</v>
+      </c>
+      <c r="M475" t="s">
+        <v>2760</v>
+      </c>
+      <c r="P475" t="s">
+        <v>2759</v>
+      </c>
+      <c r="Q475" t="s">
+        <v>2759</v>
+      </c>
+    </row>
+    <row r="476" spans="1:24">
+      <c r="A476" t="s">
+        <v>2761</v>
+      </c>
+      <c r="B476" t="s">
+        <v>2762</v>
+      </c>
+      <c r="C476" t="s">
+        <v>2763</v>
+      </c>
+      <c r="D476" t="s">
+        <v>506</v>
+      </c>
+      <c r="G476" t="s">
+        <v>2743</v>
+      </c>
+      <c r="I476" t="s">
+        <v>2764</v>
+      </c>
+      <c r="J476" t="s">
+        <v>2764</v>
+      </c>
+      <c r="K476" t="s">
+        <v>2762</v>
+      </c>
+      <c r="L476" t="s">
+        <v>32</v>
+      </c>
+      <c r="M476" t="s">
+        <v>2765</v>
+      </c>
+      <c r="P476" t="s">
+        <v>2764</v>
+      </c>
+      <c r="Q476" t="s">
+        <v>2764</v>
+      </c>
+    </row>
+    <row r="477" spans="1:24">
+      <c r="A477" t="s">
+        <v>2766</v>
+      </c>
+      <c r="B477" t="s">
+        <v>2767</v>
+      </c>
+      <c r="C477" t="s">
+        <v>2768</v>
+      </c>
+      <c r="D477" t="s">
+        <v>506</v>
+      </c>
+      <c r="G477" t="s">
+        <v>2743</v>
+      </c>
+      <c r="I477" t="s">
+        <v>2769</v>
+      </c>
+      <c r="J477" t="s">
+        <v>2769</v>
+      </c>
+      <c r="K477" t="s">
+        <v>2767</v>
+      </c>
+      <c r="L477" t="s">
+        <v>32</v>
+      </c>
+      <c r="M477" t="s">
+        <v>2770</v>
+      </c>
+      <c r="P477" t="s">
+        <v>2769</v>
+      </c>
+      <c r="Q477" t="s">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="478" spans="1:24">
+      <c r="A478" t="s">
+        <v>2771</v>
+      </c>
+      <c r="B478" t="s">
+        <v>2772</v>
+      </c>
+      <c r="C478" t="s">
+        <v>2773</v>
+      </c>
+      <c r="D478" t="s">
+        <v>506</v>
+      </c>
+      <c r="G478" t="s">
+        <v>2743</v>
+      </c>
+      <c r="I478" t="s">
+        <v>2774</v>
+      </c>
+      <c r="J478" t="s">
+        <v>2774</v>
+      </c>
+      <c r="K478" t="s">
+        <v>2772</v>
+      </c>
+      <c r="L478" t="s">
+        <v>32</v>
+      </c>
+      <c r="M478" t="s">
+        <v>2775</v>
+      </c>
+      <c r="P478" t="s">
+        <v>2774</v>
+      </c>
+      <c r="Q478" t="s">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="479" spans="1:24">
+      <c r="A479" t="s">
+        <v>2776</v>
+      </c>
+      <c r="B479" t="s">
+        <v>2777</v>
+      </c>
+      <c r="C479" t="s">
+        <v>2778</v>
+      </c>
+      <c r="D479" t="s">
+        <v>405</v>
+      </c>
+      <c r="G479" t="s">
+        <v>2779</v>
+      </c>
+      <c r="I479" t="s">
+        <v>2780</v>
+      </c>
+      <c r="J479" t="s">
+        <v>2780</v>
+      </c>
+      <c r="K479" t="s">
+        <v>2777</v>
+      </c>
+      <c r="L479" t="s">
+        <v>32</v>
+      </c>
+      <c r="M479" t="s">
+        <v>2781</v>
+      </c>
+      <c r="P479" t="s">
+        <v>2780</v>
+      </c>
+      <c r="Q479" t="s">
+        <v>2780</v>
+      </c>
+    </row>
+    <row r="480" spans="1:24">
+      <c r="A480" t="s">
+        <v>2782</v>
+      </c>
+      <c r="B480" t="s">
+        <v>2783</v>
+      </c>
+      <c r="C480" t="s">
+        <v>2784</v>
+      </c>
+      <c r="D480" t="s">
+        <v>405</v>
+      </c>
+      <c r="G480" t="s">
+        <v>2779</v>
+      </c>
+      <c r="I480" t="s">
+        <v>2785</v>
+      </c>
+      <c r="J480" t="s">
+        <v>2785</v>
+      </c>
+      <c r="K480" t="s">
+        <v>2783</v>
+      </c>
+      <c r="L480" t="s">
+        <v>32</v>
+      </c>
+      <c r="M480" t="s">
+        <v>2786</v>
+      </c>
+      <c r="P480" t="s">
+        <v>2785</v>
+      </c>
+      <c r="Q480" t="s">
+        <v>2785</v>
+      </c>
+    </row>
+    <row r="481" spans="1:24">
+      <c r="A481" t="s">
+        <v>2787</v>
+      </c>
+      <c r="B481" t="s">
+        <v>2788</v>
+      </c>
+      <c r="C481" t="s">
+        <v>2789</v>
+      </c>
+      <c r="D481" t="s">
+        <v>405</v>
+      </c>
+      <c r="G481" t="s">
+        <v>2790</v>
+      </c>
+      <c r="I481" t="s">
+        <v>2791</v>
+      </c>
+      <c r="J481" t="s">
+        <v>2791</v>
+      </c>
+      <c r="K481" t="s">
+        <v>2788</v>
+      </c>
+      <c r="L481" t="s">
+        <v>32</v>
+      </c>
+      <c r="M481" t="s">
+        <v>2792</v>
+      </c>
+      <c r="P481" t="s">
+        <v>2791</v>
+      </c>
+      <c r="Q481" t="s">
+        <v>2791</v>
+      </c>
+    </row>
+    <row r="482" spans="1:24">
+      <c r="A482" t="s">
+        <v>2793</v>
+      </c>
+      <c r="B482" t="s">
+        <v>2794</v>
+      </c>
+      <c r="C482" t="s">
+        <v>2795</v>
+      </c>
+      <c r="D482" t="s">
+        <v>405</v>
+      </c>
+      <c r="G482" t="s">
+        <v>2796</v>
+      </c>
+      <c r="I482" t="s">
+        <v>2797</v>
+      </c>
+      <c r="J482" t="s">
+        <v>2797</v>
+      </c>
+      <c r="K482" t="s">
+        <v>2794</v>
+      </c>
+      <c r="L482" t="s">
+        <v>32</v>
+      </c>
+      <c r="M482" t="s">
+        <v>2798</v>
+      </c>
+      <c r="P482" t="s">
+        <v>2797</v>
+      </c>
+      <c r="Q482" t="s">
+        <v>2797</v>
+      </c>
+    </row>
+    <row r="483" spans="1:24">
+      <c r="A483" t="s">
+        <v>2799</v>
+      </c>
+      <c r="B483" t="s">
+        <v>2800</v>
+      </c>
+      <c r="C483" t="s">
+        <v>2801</v>
+      </c>
+      <c r="D483" t="s">
+        <v>405</v>
+      </c>
+      <c r="G483" t="s">
+        <v>2802</v>
+      </c>
+      <c r="I483" t="s">
+        <v>2803</v>
+      </c>
+      <c r="J483" t="s">
+        <v>2803</v>
+      </c>
+      <c r="K483" t="s">
+        <v>2800</v>
+      </c>
+      <c r="L483" t="s">
+        <v>32</v>
+      </c>
+      <c r="M483" t="s">
+        <v>2804</v>
+      </c>
+      <c r="P483" t="s">
+        <v>2803</v>
+      </c>
+      <c r="Q483" t="s">
+        <v>2803</v>
+      </c>
+    </row>
+    <row r="484" spans="1:24">
+      <c r="A484" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B484" t="s">
+        <v>2806</v>
+      </c>
+      <c r="C484" t="s">
+        <v>2807</v>
+      </c>
+      <c r="D484" t="s">
+        <v>405</v>
+      </c>
+      <c r="G484" t="s">
+        <v>2808</v>
+      </c>
+      <c r="I484" t="s">
+        <v>2809</v>
+      </c>
+      <c r="J484" t="s">
+        <v>2809</v>
+      </c>
+      <c r="K484" t="s">
+        <v>2806</v>
+      </c>
+      <c r="L484" t="s">
+        <v>32</v>
+      </c>
+      <c r="M484" t="s">
+        <v>2810</v>
+      </c>
+      <c r="P484" t="s">
+        <v>2809</v>
+      </c>
+      <c r="Q484" t="s">
+        <v>2809</v>
+      </c>
+    </row>
+    <row r="485" spans="1:24">
+      <c r="A485" t="s">
+        <v>2811</v>
+      </c>
+      <c r="B485" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C485" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D485" t="s">
         <v>908</v>
       </c>
-      <c r="Q160" t="s">
-[...80 lines deleted...]
-      <c r="A163" t="s">
+      <c r="G485" t="s">
+        <v>2814</v>
+      </c>
+      <c r="I485" t="s">
+        <v>2815</v>
+      </c>
+      <c r="J485" t="s">
+        <v>2815</v>
+      </c>
+      <c r="K485" t="s">
+        <v>2812</v>
+      </c>
+      <c r="L485" t="s">
+        <v>32</v>
+      </c>
+      <c r="M485" t="s">
+        <v>2816</v>
+      </c>
+      <c r="P485" t="s">
+        <v>2815</v>
+      </c>
+      <c r="Q485" t="s">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="486" spans="1:24">
+      <c r="A486" t="s">
+        <v>2817</v>
+      </c>
+      <c r="B486" t="s">
+        <v>2818</v>
+      </c>
+      <c r="C486" t="s">
+        <v>2819</v>
+      </c>
+      <c r="D486" t="s">
         <v>920</v>
       </c>
-      <c r="B163" t="s">
-[...11173 lines deleted...]
-        <v>2478</v>
+      <c r="G486" t="s">
+        <v>2814</v>
+      </c>
+      <c r="I486" t="s">
+        <v>2820</v>
+      </c>
+      <c r="J486" t="s">
+        <v>2820</v>
+      </c>
+      <c r="K486" t="s">
+        <v>2818</v>
+      </c>
+      <c r="L486" t="s">
+        <v>32</v>
+      </c>
+      <c r="M486" t="s">
+        <v>2821</v>
+      </c>
+      <c r="P486" t="s">
+        <v>2820</v>
+      </c>
+      <c r="Q486" t="s">
+        <v>2820</v>
+      </c>
+    </row>
+    <row r="487" spans="1:24">
+      <c r="A487" t="s">
+        <v>2822</v>
+      </c>
+      <c r="B487" t="s">
+        <v>2823</v>
+      </c>
+      <c r="C487" t="s">
+        <v>2824</v>
+      </c>
+      <c r="D487" t="s">
+        <v>297</v>
+      </c>
+      <c r="G487" t="s">
+        <v>2796</v>
+      </c>
+      <c r="I487" t="s">
+        <v>2825</v>
+      </c>
+      <c r="J487" t="s">
+        <v>2825</v>
+      </c>
+      <c r="K487" t="s">
+        <v>2823</v>
+      </c>
+      <c r="L487" t="s">
+        <v>32</v>
+      </c>
+      <c r="M487" t="s">
+        <v>2826</v>
+      </c>
+      <c r="P487" t="s">
+        <v>2825</v>
+      </c>
+      <c r="Q487" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="488" spans="1:24">
+      <c r="A488" t="s">
+        <v>2827</v>
+      </c>
+      <c r="B488" t="s">
+        <v>2828</v>
+      </c>
+      <c r="C488" t="s">
+        <v>2829</v>
+      </c>
+      <c r="D488" t="s">
+        <v>297</v>
+      </c>
+      <c r="G488" t="s">
+        <v>2830</v>
+      </c>
+      <c r="I488" t="s">
+        <v>2831</v>
+      </c>
+      <c r="J488" t="s">
+        <v>2831</v>
+      </c>
+      <c r="K488" t="s">
+        <v>2828</v>
+      </c>
+      <c r="L488" t="s">
+        <v>32</v>
+      </c>
+      <c r="M488" t="s">
+        <v>2832</v>
+      </c>
+      <c r="P488" t="s">
+        <v>2831</v>
+      </c>
+      <c r="Q488" t="s">
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="489" spans="1:24">
+      <c r="A489" t="s">
+        <v>2833</v>
+      </c>
+      <c r="B489" t="s">
+        <v>2834</v>
+      </c>
+      <c r="C489" t="s">
+        <v>2835</v>
+      </c>
+      <c r="D489" t="s">
+        <v>297</v>
+      </c>
+      <c r="G489" t="s">
+        <v>2836</v>
+      </c>
+      <c r="I489" t="s">
+        <v>2837</v>
+      </c>
+      <c r="J489" t="s">
+        <v>2837</v>
+      </c>
+      <c r="K489" t="s">
+        <v>2834</v>
+      </c>
+      <c r="L489" t="s">
+        <v>32</v>
+      </c>
+      <c r="M489" t="s">
+        <v>2838</v>
+      </c>
+      <c r="P489" t="s">
+        <v>2837</v>
+      </c>
+      <c r="Q489" t="s">
+        <v>2837</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>