--- v1 (2026-07-10)
+++ v2 (2026-09-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2839">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2953">
   <si>
     <t>uuid</t>
   </si>
   <si>
     <t>titulo</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>categoria</t>
   </si>
   <si>
     <t>numero</t>
   </si>
   <si>
     <t>texto</t>
   </si>
   <si>
     <t>publicacao</t>
   </si>
   <si>
     <t>aprovacao</t>
   </si>
   <si>
@@ -86,77 +86,179 @@
   <si>
     <t>arquivos_0_alterado</t>
   </si>
   <si>
     <t>arquivos_1_nome</t>
   </si>
   <si>
     <t>arquivos_1_categoria</t>
   </si>
   <si>
     <t>arquivos_1_url</t>
   </si>
   <si>
     <t>arquivos_1_hash_sha1</t>
   </si>
   <si>
     <t>arquivos_1_hash_md5</t>
   </si>
   <si>
     <t>arquivos_1_criado</t>
   </si>
   <si>
     <t>arquivos_1_alterado</t>
   </si>
   <si>
+    <t>arquivos</t>
+  </si>
+  <si>
+    <t>019faeeb-6df2-7243-802a-2bea8aaa61bc</t>
+  </si>
+  <si>
+    <t>ANO 2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ano-2026/019faeeb-6df2-7243-802a-2bea8aaa61bc</t>
+  </si>
+  <si>
+    <t>Sanção Administrativa</t>
+  </si>
+  <si>
+    <t>29/07/2026</t>
+  </si>
+  <si>
+    <t>31/12/1969</t>
+  </si>
+  <si>
+    <t>29/07/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>29/07/2026 14:49:05</t>
+  </si>
+  <si>
+    <t>Declaracao Licitantes_2026_CPAC.pdf</t>
+  </si>
+  <si>
+    <t>Anexo</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019faeeb-6df2-7243-802a-2bea8aaa61bc/declaracao-licitantes-2026-cpac_c92775a7-549a-4a8a-8251-7b3bd1b29865.pdf</t>
+  </si>
+  <si>
+    <t>983829595fdcf817657a4ea5ba2d54ac321e810b</t>
+  </si>
+  <si>
+    <t>9419d765041a94c5ba5e8bacc2754e34</t>
+  </si>
+  <si>
+    <t>29/07/2026 14:39:43</t>
+  </si>
+  <si>
+    <t>019fae8e-7ebd-73ef-ac74-bdd3d89799ce</t>
+  </si>
+  <si>
+    <t>ATA DA ASSEMBLEIA GERAL ORDINÁRIA DE 2026 - CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-da-assembleia-geral-ordinaria-de-2026-cpac/019fae8e-7ebd-73ef-ac74-bdd3d89799ce</t>
+  </si>
+  <si>
+    <t>Atas das Assembleias</t>
+  </si>
+  <si>
+    <t>Declaracao Atas _2026_CPAC.docx.pdf.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019fae8e-7ebd-73ef-ac74-bdd3d89799ce/declaracao-atas-2026-cpac-docx_932c6907-f6c7-4231-9d85-09adee1958b8.pdf</t>
+  </si>
+  <si>
+    <t>e44300ae5ca9afd46c71bd0a497ca1a5c9844140</t>
+  </si>
+  <si>
+    <t>3fdf8b1c6fd45711a0f88b8b89985e11</t>
+  </si>
+  <si>
+    <t>05/08/2026 11:23:53</t>
+  </si>
+  <si>
+    <t>019fadfb-f952-71e2-9803-d776e53cd426</t>
+  </si>
+  <si>
+    <t>RELATÓRIO TRIMESTRAL DE CONTROLE  INTERNO  DO 2º TRIMESTRE DE 2026 - CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/relatorio-trimestral-de-controle-interno-do-2o-trimestre-de-2026-cpac/019fadfb-f952-71e2-9803-d776e53cd426</t>
+  </si>
+  <si>
+    <t>Relatório e Certificado do Controle Interno</t>
+  </si>
+  <si>
+    <t>28/07/2026</t>
+  </si>
+  <si>
+    <t>28/07/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>RTCI Consorcio Publico CPAC 2T -2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019fadfb-f952-71e2-9803-d776e53cd426/rtci-consorcio-publico-cpac-2t-2026_f743688e-49dd-4f8d-950f-2336b50c44f9.pdf</t>
+  </si>
+  <si>
+    <t>ac6c8d951ee33b69047632871abfc3b411ed4e12</t>
+  </si>
+  <si>
+    <t>dc4f27f437e4434bf4cd420a2aa27b67</t>
+  </si>
+  <si>
+    <t>29/07/2026 10:06:53</t>
+  </si>
+  <si>
     <t>019f3cba-1d7a-7377-9481-790e11405d3a</t>
   </si>
   <si>
     <t xml:space="preserve">RESOLUÇÃO Nº 02, DE 16 DE JUNHO DE 2026. </t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/resolucao-no-02-de-16-de-junho-de-2026/019f3cba-1d7a-7377-9481-790e11405d3a</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>16/06/2026 00:00:00</t>
   </si>
   <si>
     <t>07/07/2026 12:14:08</t>
   </si>
   <si>
     <t>02_-_RESOLUCAO_N%C2%BA_02_2026_-_CONTRATACAO_DIRETA_assinado (1).pdf</t>
   </si>
   <si>
-    <t>Anexo</t>
-[...1 lines deleted...]
-  <si>
     <t>https://consorcioagreste.se.gov.br/assets/relatorio/019f3cba-1d7a-7377-9481-790e11405d3a/02-resolucao-n-c2-ba-02-2026-contratacao-direta-assinado-1_163a6a19-c958-412b-a0af-1968ccea1900.pdf</t>
   </si>
   <si>
     <t>d1132377a4d67f5694f94528ac460175d6d83f13</t>
   </si>
   <si>
     <t>7e1ac2386e1843bceb981038b0ac4712</t>
   </si>
   <si>
     <t>07/07/2026 10:18:14</t>
   </si>
   <si>
     <t>019f3cb6-79df-732f-871a-ad48654c81a7</t>
   </si>
   <si>
     <t>RESOLUÇÃO Nº 01, DE 16 DE JUNHO DE 2026</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/resolucao-no-01-de-16-de-junho-de-2026/019f3cb6-79df-732f-871a-ad48654c81a7</t>
   </si>
   <si>
     <t>07/07/2026 12:14:58</t>
   </si>
   <si>
     <t>01_-_RESOLUCAO_N%C2%BA_01_2026_-_REGULAMENTACAO_PCA.docx_assinado (1).pdf</t>
@@ -185,8031 +287,8271 @@
   <si>
     <t>Obras</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>29/05/2026 11:10:32</t>
   </si>
   <si>
     <t>PLANILHA CONSOLIDADA - CPAC.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e7412-8a86-7371-a7f4-81b5eaa647a4/planilha-consolidada-cpac_47bdd2bf-0a0f-42e7-bee1-f3a651b1ec01.pdf</t>
   </si>
   <si>
     <t>af6f0502c785c744766dce449cc78521c440af46</t>
   </si>
   <si>
     <t>228f357f80474e3e8a0a67ef107d0d24</t>
   </si>
   <si>
     <t>29/05/2026 11:11:18</t>
   </si>
   <si>
+    <t>019e702e-81a1-7245-8b63-c3e2714f0e36</t>
+  </si>
+  <si>
+    <t>10.4 - Obras Paralisadas</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/10-4-obras-paralisadas/019e702e-81a1-7245-8b63-c3e2714f0e36</t>
+  </si>
+  <si>
+    <t>28/05/2026</t>
+  </si>
+  <si>
+    <t>28/05/2026 17:02:36</t>
+  </si>
+  <si>
+    <t>28/05/2026 17:09:07</t>
+  </si>
+  <si>
+    <t>DECLARACAO_DE_OBRAS_PARALASIDAS_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e702e-81a1-7245-8b63-c3e2714f0e36/declaracao-de-obras-paralasidas-assinado_f50511fa-3722-4130-89e5-9d68e9a30bfb.pdf</t>
+  </si>
+  <si>
+    <t>9522f07f7b9339f7f053b9c976b349b3110a60e7</t>
+  </si>
+  <si>
+    <t>3c5ad9b7ad8e17860b9940ff049ed54f</t>
+  </si>
+  <si>
+    <t>28/05/2026 17:02:57</t>
+  </si>
+  <si>
+    <t>019e702b-f807-71c8-8a71-0e3625551eae</t>
+  </si>
+  <si>
+    <t>10.3 -  Quantitativo Executado e Preço Pago</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/10-3-quantitativo-executado-e-preco-pago/019e702b-f807-71c8-8a71-0e3625551eae</t>
+  </si>
+  <si>
+    <t>02/02/2026</t>
+  </si>
+  <si>
+    <t>28/05/2026 16:59:50</t>
+  </si>
+  <si>
+    <t>28/05/2026 17:08:25</t>
+  </si>
+  <si>
+    <t>BM 02_signed.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e702b-f807-71c8-8a71-0e3625551eae/bm-02-signed_c82ed089-7836-4203-95c5-74d3c69c5dd3.pdf</t>
+  </si>
+  <si>
+    <t>4cc4ece928976486a5917ced766f71c5b50370ea</t>
+  </si>
+  <si>
+    <t>3a8d12774d5b0053ab82fef854bb0015</t>
+  </si>
+  <si>
+    <t>28/05/2026 17:00:30</t>
+  </si>
+  <si>
+    <t>BM01_CPAC_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e702b-f807-71c8-8a71-0e3625551eae/bm01-cpac-assinado_6c4a4090-af85-4c75-ac54-b0767c8c216f.pdf</t>
+  </si>
+  <si>
+    <t>d19701c52435f72905360f15b9d5bf7dd7d7f099</t>
+  </si>
+  <si>
+    <t>d8746283e22677d56107710ee6e3243e</t>
+  </si>
+  <si>
+    <t>28/05/2026 17:00:36</t>
+  </si>
+  <si>
+    <t>019e7029-46ad-709e-ab3f-e03619913374</t>
+  </si>
+  <si>
+    <t>10.1 - Relação de Obra</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/10-1-relacao-de-obra/019e7029-46ad-709e-ab3f-e03619913374</t>
+  </si>
+  <si>
+    <t>28/05/2026 16:56:53</t>
+  </si>
+  <si>
+    <t>RELACAO_DE_OBRAS_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e7029-46ad-709e-ab3f-e03619913374/relacao-de-obras-assinado_3b203e27-93f4-4c77-abbe-e348557f174c.pdf</t>
+  </si>
+  <si>
+    <t>a76bbfc25318bf678f1e69e1e91d139de26204e4</t>
+  </si>
+  <si>
+    <t>2b73377cced5142ce718a1f27a9623ee</t>
+  </si>
+  <si>
+    <t>28/05/2026 16:57:06</t>
+  </si>
+  <si>
+    <t>019e6f52-15e9-732e-b741-db0b10d3d4e6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.5 – DECLARAÇÃO DE NÃO OCORRÊNCIA DE TERCEIRIZADOS </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/6-5-declaracao-de-nao-ocorrencia-de-terceirizados/019e6f52-15e9-732e-b741-db0b10d3d4e6</t>
+  </si>
+  <si>
+    <t>Terceirizados</t>
+  </si>
+  <si>
+    <t>28/05/2026 13:01:51</t>
+  </si>
+  <si>
+    <t>6.5_-_DECLARACAO_-_PNTP_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6f52-15e9-732e-b741-db0b10d3d4e6/6-5-declaracao-pntp-assinado_0f33fcce-7423-4d51-a256-3b6ac4700574.pdf</t>
+  </si>
+  <si>
+    <t>699d6186966afc99d75e200471d8eb6bed90551d</t>
+  </si>
+  <si>
+    <t>82a68c94bda196dae0e126e9bbac87eb</t>
+  </si>
+  <si>
+    <t>28/05/2026 13:02:02</t>
+  </si>
+  <si>
+    <t>019e6ef8-4056-70e1-9b36-576e8ad53593</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECLARAÇÃO DE ATUALIDADE DE REMUNERAÇÃO DE CARGOS E FUNÇÕES </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/declaracao-de-atualidade-de-remuneracao-de-cargos-e-funcoes/019e6ef8-4056-70e1-9b36-576e8ad53593</t>
+  </si>
+  <si>
+    <t>Remuneração de Cargos e Funções</t>
+  </si>
+  <si>
+    <t>28/05/2026 11:23:43</t>
+  </si>
+  <si>
+    <t>28/05/2026 12:02:13</t>
+  </si>
+  <si>
+    <t>Declaracao_de_Atualiadade_da_Tabela_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6ef8-4056-70e1-9b36-576e8ad53593/declaracao-de-atualiadade-da-tabela-assinado_7fa3e455-332e-44f8-9787-aa3326d24a87.pdf</t>
+  </si>
+  <si>
+    <t>ec27da5927c2c37f655e861570374105773060a3</t>
+  </si>
+  <si>
+    <t>cd483d4079f4647a5f76ca0c6cbabf8f</t>
+  </si>
+  <si>
+    <t>28/05/2026 12:00:35</t>
+  </si>
+  <si>
+    <t>019e6ef2-0ec2-7082-a6b1-8b897f8b4084</t>
+  </si>
+  <si>
+    <t>QUADRO DE CARGOS E FUNÇÕES</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/quadro-de-cargos-e-funcoes/019e6ef2-0ec2-7082-a6b1-8b897f8b4084</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>28/05/2026 11:16:57</t>
+  </si>
+  <si>
+    <t>28/05/2026 12:09:52</t>
+  </si>
+  <si>
+    <t>Quadro de Cargos.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6ef2-0ec2-7082-a6b1-8b897f8b4084/quadro-de-cargos_c4cffa12-6687-47dd-a7a6-112df5b385dd.pdf</t>
+  </si>
+  <si>
+    <t>92e5658b539313ebe3892fe7b588ac665118e101</t>
+  </si>
+  <si>
+    <t>ab409529c8478b16d0a05b5fd4db11ad</t>
+  </si>
+  <si>
+    <t>28/05/2026 11:18:16</t>
+  </si>
+  <si>
+    <t>019e6eeb-ab2d-7342-87ca-baa089e7bc17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECRETO Nº 12.797 DE 23 DE DEZEMBRO DE 2025 </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/decreto-no-12-797-de-23-de-dezembro-de-2025/019e6eeb-ab2d-7342-87ca-baa089e7bc17</t>
+  </si>
+  <si>
+    <t>23/12/2025</t>
+  </si>
+  <si>
+    <t>28/05/2026 11:09:59</t>
+  </si>
+  <si>
+    <t>28/05/2026 11:11:24</t>
+  </si>
+  <si>
+    <t>Decreto 12.897 - 2025 Valor Salario Minímo.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6eeb-ab2d-7342-87ca-baa089e7bc17/decreto-12-897-2025-valor-salario-minimo_0a4aa6ed-27c1-4220-8dc6-09570ca77bad.pdf</t>
+  </si>
+  <si>
+    <t>27f13cde93c5b315b24aeb3afbfe58756f60a842</t>
+  </si>
+  <si>
+    <t>b1818ab40867758d3f45144fe980f4d3</t>
+  </si>
+  <si>
+    <t>28/05/2026 11:10:19</t>
+  </si>
+  <si>
+    <t>019e6ed5-7989-7373-9c57-d8a907e2df67</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECLARAÇÃO DE SITUAÇÃO DO JULGAMENTO DAS CONTAS ANUAIS </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/declaracao-de-situacao-do-julgamento-das-contas-anuais/019e6ed5-7989-7373-9c57-d8a907e2df67</t>
+  </si>
+  <si>
+    <t>Julgamento de Contas Anuais</t>
+  </si>
+  <si>
+    <t>27/05/2026</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:45:44</t>
+  </si>
+  <si>
+    <t>28/05/2026 11:00:36</t>
+  </si>
+  <si>
+    <t>Declaracao_Contas_CPAC_27maio2026.assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6ed5-7989-7373-9c57-d8a907e2df67/declaracao-contas-cpac-27maio2026-assinado_e16af03f-6c68-41b8-a54e-c31fa4ab6319.pdf</t>
+  </si>
+  <si>
+    <t>cb0ef1692a036185fdf17fc8bb47500fa519ac2f</t>
+  </si>
+  <si>
+    <t>cbfeda6f9d0ed07e60b4c117429f7213</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:45:56</t>
+  </si>
+  <si>
+    <t>019e6ed3-867b-71ad-b2d9-2d894f3c8851</t>
+  </si>
+  <si>
+    <t>RECIBO DE PRESTAÇÃO DE CONTAS ANUAL 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/recibo-de-prestacao-de-contas-anual-2025/019e6ed3-867b-71ad-b2d9-2d894f3c8851</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:43:36</t>
+  </si>
+  <si>
+    <t>Recibo-pca 2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6ed3-867b-71ad-b2d9-2d894f3c8851/recibo-pca-2025_1aa648bb-8bfe-48aa-90eb-d95f9a745594.pdf</t>
+  </si>
+  <si>
+    <t>b4d15f1c1f41a65c2817ee156aff406642b2745c</t>
+  </si>
+  <si>
+    <t>cc0e3e7276072bb62f93b7ff9f93c769</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:43:47</t>
+  </si>
+  <si>
+    <t>019e6ed2-5817-71c6-997c-7cc4aceb2487</t>
+  </si>
+  <si>
+    <t>RECIBO DE PRESTAÇÃO DE CONTAS ANUAL 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/recibo-de-prestacao-de-contas-anual-2024/019e6ed2-5817-71c6-997c-7cc4aceb2487</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:42:19</t>
+  </si>
+  <si>
+    <t>Recibo-pca 2024.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6ed2-5817-71c6-997c-7cc4aceb2487/recibo-pca-2024_64c847b0-c8fa-4e58-89e7-631927de0978.pdf</t>
+  </si>
+  <si>
+    <t>9db60a16b1ff1516e18ad488667cbd71bfb8c52b</t>
+  </si>
+  <si>
+    <t>6c9883124f4df19acd9b671b5e3f2156</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:42:33</t>
+  </si>
+  <si>
+    <t>019e6ed1-0b83-7245-bd26-745c675fcc55</t>
+  </si>
+  <si>
+    <t>RECIBO DE PRESTAÇÃO DE CONTAS ANUAL 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/recibo-de-prestacao-de-contas-anual-2023/019e6ed1-0b83-7245-bd26-745c675fcc55</t>
+  </si>
+  <si>
+    <t>31/12/2023</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:40:54</t>
+  </si>
+  <si>
+    <t>Recibo-pca 2023.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6ed1-0b83-7245-bd26-745c675fcc55/recibo-pca-2023_d3d62e03-6c83-47a1-b77a-3718e483400d.pdf</t>
+  </si>
+  <si>
+    <t>67c06b16da1088b06a1534ffd4a2e1636394aa65</t>
+  </si>
+  <si>
+    <t>697edc12aad508b35e0c3cd9b56c7288</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:41:04</t>
+  </si>
+  <si>
+    <t>019e6ece-13fd-7393-9ad3-300b131a91ec</t>
+  </si>
+  <si>
+    <t>DECISÃO DE JULGAMENTO CONTA ANUAL 2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/decisao-de-julgamento-conta-anual-2022/019e6ece-13fd-7393-9ad3-300b131a91ec</t>
+  </si>
+  <si>
+    <t>31/12/2022</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:37:39</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:47:38</t>
+  </si>
+  <si>
+    <t>Decisão Julgamento de Conta Anual 2022.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6ece-13fd-7393-9ad3-300b131a91ec/decisao-julgamento-de-conta-anual-2022_a543d8c5-a8fc-4457-aa2a-1c56a8e46b5b.pdf</t>
+  </si>
+  <si>
+    <t>1b55495bfa555d9713ba164bdcec0e113f434edf</t>
+  </si>
+  <si>
+    <t>99dcbf226d876f1d7d30925161414c24</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:37:50</t>
+  </si>
+  <si>
+    <t>019e6ecc-dcaa-72b9-963e-81f94780d690</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECISÃO DE JULGAMENTO CONTA ANUAL 2021 </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/decisao-de-julgamento-conta-anual-2021/019e6ecc-dcaa-72b9-963e-81f94780d690</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:36:20</t>
+  </si>
+  <si>
+    <t>Decisão Julgamento de Conta Anual 2021.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6ecc-dcaa-72b9-963e-81f94780d690/decisao-julgamento-de-conta-anual-2021_8097d187-03c3-42a6-ac8b-5bf356236134.pdf</t>
+  </si>
+  <si>
+    <t>9c8dcd1064652f8a98ccb0643ed297662550ab6e</t>
+  </si>
+  <si>
+    <t>d441c870012b2c89c2f8800b934c2d64</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:36:29</t>
+  </si>
+  <si>
+    <t>019e6eca-76e8-700e-877c-a0fc0831e111</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECISÃO DE JULGAMENTO CONTA ANUAL 2020 </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/decisao-de-julgamento-conta-anual-2020/019e6eca-76e8-700e-877c-a0fc0831e111</t>
+  </si>
+  <si>
+    <t>31/12/2020</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:33:43</t>
+  </si>
+  <si>
+    <t>Decisão de Julgamento Conta Anual 2020.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6eca-76e8-700e-877c-a0fc0831e111/decisao-de-julgamento-conta-anual-2020_e5a1f458-8ed9-4d4b-93d3-6657bebe870f.pdf</t>
+  </si>
+  <si>
+    <t>9b558defed90b3b2974452f2d28145641bab16ae</t>
+  </si>
+  <si>
+    <t>32bd425d6eb6f895695f7465432fd669</t>
+  </si>
+  <si>
+    <t>28/05/2026 10:34:00</t>
+  </si>
+  <si>
+    <t>019e6e76-c02f-701c-9392-d6f1c16ac6a0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.4 - DECLARAÇÃO DE NÃO OCORRÊNCIA DE ESTAGIÁRIOS </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/6-4-declaracao-de-nao-ocorrencia-de-estagiarios/019e6e76-c02f-701c-9392-d6f1c16ac6a0</t>
+  </si>
+  <si>
+    <t>Estagiários</t>
+  </si>
+  <si>
+    <t>28/05/2026 09:02:16</t>
+  </si>
+  <si>
+    <t>28/05/2026 09:03:20</t>
+  </si>
+  <si>
+    <t>6.4_-_DECLARACAO_-_ATUALIDADE_-_PNTP_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6e76-c02f-701c-9392-d6f1c16ac6a0/6-4-declaracao-atualidade-pntp-assinado_4333e7c5-ea3c-407b-a899-1c4bea07d6a2.pdf</t>
+  </si>
+  <si>
+    <t>e37a54e98713ae5b5184317243d5118d72832fe4</t>
+  </si>
+  <si>
+    <t>cca764d16d06f1ccac506e8782065eb4</t>
+  </si>
+  <si>
+    <t>28/05/2026 09:02:48</t>
+  </si>
+  <si>
+    <t>6.4_-_DECLARACAO_-_PNTP_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6e76-c02f-701c-9392-d6f1c16ac6a0/6-4-declaracao-pntp-assinado_279bddfc-8084-4762-a0ad-490c04e02f10.pdf</t>
+  </si>
+  <si>
+    <t>08bfdbe0f9c3976c59d247d45f7ff28317c1170e</t>
+  </si>
+  <si>
+    <t>c2fbc145b59d2875c917a475f3b6c7af</t>
+  </si>
+  <si>
+    <t>019e6e5f-9173-71ec-a7e7-85ff170c0548</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.3- DECLARAÇÃO DE NÃO OCORRÊNCIA DE ACORDOS SEM  TRANSFERÊNCIA DE RECURSOS </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/5-3-declaracao-de-nao-ocorrencia-de-acordos-sem-transferencia-de-recursos/019e6e5f-9173-71ec-a7e7-85ff170c0548</t>
+  </si>
+  <si>
+    <t>Convênios e Transferências</t>
+  </si>
+  <si>
+    <t>28/05/2026 08:36:57</t>
+  </si>
+  <si>
+    <t>5.3_-_DECLARACAO_-_ATUALIDADE_-_PNTP_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6e5f-9173-71ec-a7e7-85ff170c0548/5-3-declaracao-atualidade-pntp-assinado_906a94bb-5a21-41df-810e-df1d93bae361.pdf</t>
+  </si>
+  <si>
+    <t>ca29cf8bc3fd53e4e968bd06fb93ae9d1060ed51</t>
+  </si>
+  <si>
+    <t>41489f14ed7ca3bd2a09ee678ab05f7d</t>
+  </si>
+  <si>
+    <t>28/05/2026 08:37:08</t>
+  </si>
+  <si>
+    <t>5.3_-_DECLARACAO_-_PNTP_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6e5f-9173-71ec-a7e7-85ff170c0548/5-3-declaracao-pntp-assinado_6ee77d90-ca43-4c61-96f0-34abdce714af.pdf</t>
+  </si>
+  <si>
+    <t>db83046413b84e32ee417174c2d64d17b5f49a01</t>
+  </si>
+  <si>
+    <t>8acfb1d85dbf40583e47adaf3f44713f</t>
+  </si>
+  <si>
+    <t>019e6e5c-af92-713b-b2e0-15ba1671ae75</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.2 - DECLARAÇÃO DE NÃO OCORRÊNCIA DE CONVÊNIOS, ACORDOS,  AJUSTES E TRANSFERÊNCIAS </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/5-2-declaracao-de-nao-ocorrencia-de-convenios-acordos-ajustes-e-transferencias/019e6e5c-af92-713b-b2e0-15ba1671ae75</t>
+  </si>
+  <si>
+    <t>28/05/2026 08:33:48</t>
+  </si>
+  <si>
+    <t>5.2_-_DECLARACAO_-_ATUALIDADE_-_PNTP_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6e5c-af92-713b-b2e0-15ba1671ae75/5-2-declaracao-atualidade-pntp-assinado_aae9e016-df8e-48e9-a281-04f099db695f.pdf</t>
+  </si>
+  <si>
+    <t>2829e4296e71415d55275110141f6c971208a482</t>
+  </si>
+  <si>
+    <t>bd0ce4e1850c4a3919416056f450f60d</t>
+  </si>
+  <si>
+    <t>28/05/2026 08:35:53</t>
+  </si>
+  <si>
+    <t>5.2_-_DECLARACAO_-_PNTP_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6e5c-af92-713b-b2e0-15ba1671ae75/5-2-declaracao-pntp-assinado_2fb91361-0ae7-430b-ac44-f7b57ea840a7.pdf</t>
+  </si>
+  <si>
+    <t>344882ed6a9fd225749c1210d124341310e8bd77</t>
+  </si>
+  <si>
+    <t>474045f1e20cecd212d18c74527d75a8</t>
+  </si>
+  <si>
+    <t>019e6e58-cd9c-70fb-b23a-0b90f7d87612</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.1 - DECLARAÇÃO DE NÃO OCORRÊNCIA DE CONVÊNIOS E  TRANSFERÊNCIAS </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/5-1-declaracao-de-nao-ocorrencia-de-convenios-e-transferencias/019e6e58-cd9c-70fb-b23a-0b90f7d87612</t>
+  </si>
+  <si>
+    <t>28/05/2026 08:29:34</t>
+  </si>
+  <si>
+    <t>28/05/2026 12:16:54</t>
+  </si>
+  <si>
+    <t>5.1_-_DECLARACAO_-_ATUALIDADE-_PNTP_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6e58-cd9c-70fb-b23a-0b90f7d87612/5-1-declaracao-atualidade-pntp-assinado_8e105c84-333c-4b3d-af14-dc18acdb5a78.pdf</t>
+  </si>
+  <si>
+    <t>9b68364d00a2ec1ebd2cd6ae6f5c074ea900be5b</t>
+  </si>
+  <si>
+    <t>30e65dd15934032e496be9200f69ec78</t>
+  </si>
+  <si>
+    <t>28/05/2026 08:29:49</t>
+  </si>
+  <si>
+    <t>5.1_-_DECLARACAO_-_PNTP_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6e58-cd9c-70fb-b23a-0b90f7d87612/5-1-declaracao-pntp-assinado_9d9a31a0-44f1-456e-9523-9e6f849e11b5.pdf</t>
+  </si>
+  <si>
+    <t>2a1d8c45d9ea97733f06300d20547f8d767fa467</t>
+  </si>
+  <si>
+    <t>831c24eaa404ad2f924b5a25ef48c68d</t>
+  </si>
+  <si>
+    <t>019f1859-9ad4-71f3-8b51-55b603a5001a</t>
+  </si>
+  <si>
+    <t>RGF - PRIMEIRO QUADRIMESTRE DE 2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/rgf-primeiro-quadrimestre-de-2026/019f1859-9ad4-71f3-8b51-55b603a5001a</t>
+  </si>
+  <si>
+    <t>Relatório de Gestão Fiscal - RGF</t>
+  </si>
+  <si>
+    <t>28/05/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>RGF - Primeiro Quadrimestre.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019f1859-9ad4-71f3-8b51-55b603a5001a/rgf-primeiro-quadrimestre_13a1421e-0b27-4a8e-b4f0-1d6838d446ac.pdf</t>
+  </si>
+  <si>
+    <t>97d155d0ffe25fc5b9c5c68a4fc1f92a32736008</t>
+  </si>
+  <si>
+    <t>b0d31d772250d961c2867a3ece07d049</t>
+  </si>
+  <si>
+    <t>30/06/2026 08:46:10</t>
+  </si>
+  <si>
+    <t>019f1854-8dc9-7171-88d5-8930b12dc120</t>
+  </si>
+  <si>
+    <t>RREO - SEGUNDO BIMESTRE DE 2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/rreo-segundo-bimestre-de-2026/019f1854-8dc9-7171-88d5-8930b12dc120</t>
+  </si>
+  <si>
+    <t>Relatório Resumido da Execução Orçamentária - RREO</t>
+  </si>
+  <si>
+    <t>RREO - Segundo Bimestre 2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019f1854-8dc9-7171-88d5-8930b12dc120/rreo-segundo-bimestre-2026_50fe31a0-7400-40cb-8744-72c53c196efd.pdf</t>
+  </si>
+  <si>
+    <t>6ac7a18d266f4ceaa5bbfbd0e01a396695b7c95b</t>
+  </si>
+  <si>
+    <t>026e6b3529908d6228b4bf84b2e23540</t>
+  </si>
+  <si>
+    <t>30/06/2026 08:40:34</t>
+  </si>
+  <si>
+    <t>019e6a00-2325-73de-98e5-d9fae66d42da</t>
+  </si>
+  <si>
+    <t>ATA DA ASSEMBLEIA GERAL ORDINÁRIA DE 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-da-assembleia-geral-ordinaria-de-2025/019e6a00-2325-73de-98e5-d9fae66d42da</t>
+  </si>
+  <si>
+    <t>Atas de Dirigentes</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>27/05/2026 12:14:14</t>
+  </si>
+  <si>
+    <t>Ata e Termo de Posse Presidente CPAC 2025 (2).pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6a00-2325-73de-98e5-d9fae66d42da/ata-e-termo-de-posse-presidente-cpac-2025-2_5c740880-07b2-4255-8155-ab3b3929834f.pdf</t>
+  </si>
+  <si>
+    <t>160c3cf43bef4ec74a0ebe243f42fb8342d8ac52</t>
+  </si>
+  <si>
+    <t>632bfdd4093c20ff4f04118a4bf173d1</t>
+  </si>
+  <si>
+    <t>27/05/2026 12:14:46</t>
+  </si>
+  <si>
+    <t>019e69cc-98db-719d-ad5d-094d9f7e7347</t>
+  </si>
+  <si>
+    <t>TABELA DE DIÁRIAS - 2026 - CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/tabela-de-diarias-2026-cpac/019e69cc-98db-719d-ad5d-094d9f7e7347</t>
+  </si>
+  <si>
+    <t>Tabela de Diárias</t>
+  </si>
+  <si>
+    <t>27/05/2026 11:17:56</t>
+  </si>
+  <si>
+    <t>Tabela de Diárias 2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e69cc-98db-719d-ad5d-094d9f7e7347/tabela-de-diarias-2026_c70fb265-121f-4b90-b72c-f77621874dc1.pdf</t>
+  </si>
+  <si>
+    <t>8fdc78c406a96d1ef03b13a2058ade1da6762220</t>
+  </si>
+  <si>
+    <t>c9a99a297858710f1cf4dc3151026247</t>
+  </si>
+  <si>
+    <t>27/05/2026 11:18:33</t>
+  </si>
+  <si>
+    <t>019e69cb-8c16-716c-b5eb-ed35eac9751e</t>
+  </si>
+  <si>
+    <t>TABELA DE DIÁRIAS - 2025 - CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/tabela-de-diarias-2025-cpac/019e69cb-8c16-716c-b5eb-ed35eac9751e</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>27/05/2026 11:16:47</t>
+  </si>
+  <si>
+    <t>27/05/2026 11:20:05</t>
+  </si>
+  <si>
+    <t>Tabela de Diárias 2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e69cb-8c16-716c-b5eb-ed35eac9751e/tabela-de-diarias-2025_bd2d7e73-a5b6-4d1b-ba35-ccfc955fe23d.pdf</t>
+  </si>
+  <si>
+    <t>27/05/2026 11:16:58</t>
+  </si>
+  <si>
+    <t>019e69c9-356d-7214-80e9-bf33e039e9ba</t>
+  </si>
+  <si>
+    <t>TABELA DE DIÁRIAS - 2024 - CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/tabela-de-diarias-2024-cpac/019e69c9-356d-7214-80e9-bf33e039e9ba</t>
+  </si>
+  <si>
+    <t>01/01/2024</t>
+  </si>
+  <si>
+    <t>27/05/2026 11:14:14</t>
+  </si>
+  <si>
+    <t>Tabela de Diárias 2024.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e69c9-356d-7214-80e9-bf33e039e9ba/tabela-de-diarias-2024_5ed68877-caac-400e-8f64-565567dc897f.pdf</t>
+  </si>
+  <si>
+    <t>9b93bb73465e133048d09902ec7bf86ecad980a1</t>
+  </si>
+  <si>
+    <t>8bfc2c6745237b3134c64ea63f1db6f2</t>
+  </si>
+  <si>
+    <t>27/05/2026 11:14:33</t>
+  </si>
+  <si>
+    <t>019e69ba-9fb4-72e5-a49f-92d825309d4b</t>
+  </si>
+  <si>
+    <t>TABELA DE DIÁRIAS - 2023 - CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/tabela-de-diarias-2023-cpac/019e69ba-9fb4-72e5-a49f-92d825309d4b</t>
+  </si>
+  <si>
+    <t>01/01/2023</t>
+  </si>
+  <si>
+    <t>27/05/2026 10:58:18</t>
+  </si>
+  <si>
+    <t>Tabela de Diárias 2023.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e69ba-9fb4-72e5-a49f-92d825309d4b/tabela-de-diarias-2023_60f2ac4b-701a-4530-8e87-c07b903e5d95.pdf</t>
+  </si>
+  <si>
+    <t>27/05/2026 10:58:44</t>
+  </si>
+  <si>
+    <t>019e648b-a882-73d5-8973-c7f038be584c</t>
+  </si>
+  <si>
+    <t>PLANO DE CONTRATAÇÃO ANUAL - PCA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/plano-de-contratacao-anual-pca/019e648b-a882-73d5-8973-c7f038be584c</t>
+  </si>
+  <si>
+    <t>Plano de Contratação Anual - PCA</t>
+  </si>
+  <si>
+    <t>26/05/2026 10:48:54</t>
+  </si>
+  <si>
+    <t>26/05/2026 12:07:57</t>
+  </si>
+  <si>
+    <t>PLANO_CONTRATACAO_ANUAL.jasper.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e648b-a882-73d5-8973-c7f038be584c/plano-contratacao-anual-jasper_fbe56563-aea8-4c39-b222-12462f5d1f72.pdf</t>
+  </si>
+  <si>
+    <t>8bff05f7c552dda6a2b2e79aa6819e9eee4dcaea</t>
+  </si>
+  <si>
+    <t>5b24bc782dc373a94429c99d91ba914e</t>
+  </si>
+  <si>
+    <t>26/05/2026 10:57:04</t>
+  </si>
+  <si>
+    <t>019e510d-78e8-72a5-996c-7e0c0b60cd3e</t>
+  </si>
+  <si>
+    <t>RELATÓRIO ANUAL DE GESTÃO 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/relatorio-anual-de-gestao-2025/019e510d-78e8-72a5-996c-7e0c0b60cd3e</t>
+  </si>
+  <si>
+    <t>Relatório de Gestão Anual</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>14/05/2026 10:26:00</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/relatorio-anual-de-gestao-2025-cpac_a33d2d60dd626b13906b69f3.pdf</t>
+  </si>
+  <si>
+    <t>019e698c-06f1-70a4-8c7c-a99192821ce8</t>
+  </si>
+  <si>
+    <t>BALANÇO GERAL - 2025 - CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balanco-geral-2025-cpac/019e698c-06f1-70a4-8c7c-a99192821ce8</t>
+  </si>
+  <si>
+    <t>Balanço Geral</t>
+  </si>
+  <si>
+    <t>29/04/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>29/07/2026 11:10:47</t>
+  </si>
+  <si>
+    <t>BALANÇO GERAL - 2025 - CPAC.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e698c-06f1-70a4-8c7c-a99192821ce8/balanco-geral-2025-cpac_dbede32e-4494-457e-9230-11fe983529f2.pdf</t>
+  </si>
+  <si>
+    <t>c6494770ec49ac807047370405379d261275e726</t>
+  </si>
+  <si>
+    <t>73210f6d26738e0c8f04878e8327802c</t>
+  </si>
+  <si>
+    <t>27/05/2026 10:21:26</t>
+  </si>
+  <si>
+    <t>019e510d-78be-720a-b91b-0599b930b1ea</t>
+  </si>
+  <si>
+    <t>RELATÓRIO TRIMESTRAL DO CONTROLE  INTERNO DO 1º TRIMESTRE DE 2026  - CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/relatorio-trimestral-do-controle-interno-do-1o-trimestre-de-2026-cpac/019e510d-78be-720a-b91b-0599b930b1ea</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>24/04/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>29/07/2026 10:04:31</t>
+  </si>
+  <si>
+    <t>RELATÓRIO TRIMESTRAL DO CONTROLE  INTERNO DE 2026 - CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rtci-cpac-1o-trimestre-2026_5a0f303830704ad7934e25dd9c.pdf</t>
+  </si>
+  <si>
+    <t>05/05/2026 09:35:08</t>
+  </si>
+  <si>
+    <t>019e510d-71f1-7316-80da-0b1a76dda825</t>
+  </si>
+  <si>
+    <t>CONTRATO DE PROGRAMA RSU 2026 DO MUNICÍPIO DE CAMPO DO BRITO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-programa-rsu-2026-do-municipio-de-campo-do-brito/019e510d-71f1-7316-80da-0b1a76dda825</t>
+  </si>
+  <si>
+    <t>Contrato de Programa</t>
+  </si>
+  <si>
+    <t>12/01/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026 09:54:16</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-programa-rsu-2026-campo-do-brito_23ebb086d797da56d85657db.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-722b-738d-8fce-082177ed677d</t>
+  </si>
+  <si>
+    <t>CONTRATO DE PROGRAMA RSU 2026 DO MUNICÍPIO DE FREI PAULO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-programa-rsu-2026-do-municipio-de-frei-paulo/019e510d-722b-738d-8fce-082177ed677d</t>
+  </si>
+  <si>
+    <t>06/04/2026 09:53:49</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-programa-rsu-2026-frei-paulo_020b237c54a6fed9ffaadb1e03b.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-728e-7392-9917-a322a10403fc</t>
+  </si>
+  <si>
+    <t>CONTRATO DE PROGRAMA RSU 2026 DO MUNICÍPIO DE NOSSA SENHORA APARECIDA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-programa-rsu-2026-do-municipio-de-nossa-senhora-aparecida/019e510d-728e-7392-9917-a322a10403fc</t>
+  </si>
+  <si>
+    <t>05/01/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026 09:53:24</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-programa-rsu-2026-nossa-senhora-aparecida_deb6aae539a70cba289d4.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-731c-7107-86ce-81ce49b5d99d</t>
+  </si>
+  <si>
+    <t>CONTRATO DE PROGRAMA RSU 2026 DO MUNICÍPIO DE RIBEIRÓPOLIS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-programa-rsu-2026-do-municipio-de-ribeiropolis/019e510d-731c-7107-86ce-81ce49b5d99d</t>
+  </si>
+  <si>
+    <t>06/04/2026 09:53:05</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-programa-rsu-2026-ribeiropolis_33903132a98dbf0d20f1c7bdacf.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-7346-70b8-a4b3-f490c8ef946c</t>
+  </si>
+  <si>
+    <t>CONTRATO DE PROGRAMA RSU 2026 DO MUNICÍPIO DE SÃO DOMINGOS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-programa-rsu-2026-do-municipio-de-sao-domingos/019e510d-7346-70b8-a4b3-f490c8ef946c</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026 09:52:26</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-programa-rsu-2026-sao-domingos_24008951e02a08fa95dad.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-7838-7051-a03f-5a9e20545bde</t>
+  </si>
+  <si>
+    <t>CONTRATO DE PROGRAMA RSU 2026 DO MUNICÍPIO DE SANTA ROSA DE LIMA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-programa-rsu-2026-do-municipio-de-santa-rosa-de-lima/019e510d-7838-7051-a03f-5a9e20545bde</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026 09:51:37</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-programa-rsu-2026-santa-rosa-de-lima_7d96319c2887bb191536c93f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-77fe-73f4-9bb5-298a339d5918</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2026 DO MUNICÍPIO DE SANTA ROSA DE LIMA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2026-do-municipio-de-santa-rosa-de-lima/019e510d-77fe-73f4-9bb5-298a339d5918</t>
+  </si>
+  <si>
+    <t>Contratos de Rateios de Destinação RSU dos Munícipios</t>
+  </si>
+  <si>
+    <t>06/04/2026 09:47:48</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2026-santa-rosa-de-lima_291df7d532bd10966db2c5471f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-77ac-73e8-87d4-143e43d729c8</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2026 MUNICÍPIO DE SANTA ROSA DE LIMA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2026-municipio-de-santa-rosa-de-lima/019e510d-77ac-73e8-87d4-143e43d729c8</t>
+  </si>
+  <si>
+    <t>Contratos de Rateio dos Municípios Consorciados</t>
+  </si>
+  <si>
+    <t>06/04/2026 09:44:55</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2026-santa-rosa-de-lima_733c041e9080f876786e75.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-7757-70e2-8901-684351911ea8</t>
+  </si>
+  <si>
+    <t>RGF - TERCEIRO QUADRIMESTRE DE 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/rgf-terceiro-quadrimestre-de-2025/019e510d-7757-70e2-8901-684351911ea8</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026 08:10:58</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rgf-terceiro-quadrimestre-2025_f52aabc44737475d1a4e426e2a146.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-76f3-71c9-96a1-b4409fa79254</t>
+  </si>
+  <si>
+    <t>RGF - SEGUNDO QUADRIMESTRE DE 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/rgf-segundo-quadrimestre-de-2025/019e510d-76f3-71c9-96a1-b4409fa79254</t>
+  </si>
+  <si>
+    <t>30/09/2025</t>
+  </si>
+  <si>
+    <t>06/04/2026 08:08:57</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rgf-segundo-quadrimestre-2025_b1150af19bd9fbbc151a7c4d35.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-76b1-70b9-8fa8-2bdc03fc06cb</t>
+  </si>
+  <si>
+    <t>RREO - PRIMEIRO BIMESTRE DE 2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/rreo-primeiro-bimestre-de-2026/019e510d-76b1-70b9-8fa8-2bdc03fc06cb</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026 08:04:48</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rreo-primeiro-bimestre-2026_e77fda071c927487880555.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-7676-725e-aa5a-455bb40b2bc6</t>
+  </si>
+  <si>
+    <t>RREO - SEXTO BIMESTRE DE 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/rreo-sexto-bimestre-de-2025/019e510d-7676-725e-aa5a-455bb40b2bc6</t>
+  </si>
+  <si>
+    <t>06/04/2026 07:52:12</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rreo-sexto-bimestre-2025_43edfd9c44ac17ff2c73.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-7623-71c3-9328-151d6191f667</t>
+  </si>
+  <si>
+    <t>RREO - QUINTO BIMESTRE DE 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/rreo-quinto-bimestre-de-2025/019e510d-7623-71c3-9328-151d6191f667</t>
+  </si>
+  <si>
+    <t>28/11/2025</t>
+  </si>
+  <si>
+    <t>06/04/2026 07:51:20</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rreo-quinto-bimestre-2025_8ffeeca333648b4e2508b3.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-75c0-70e4-8408-6eb9457761b1</t>
+  </si>
+  <si>
+    <t>RREO - QUARTO BIMESTRE DE 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/rreo-quarto-bimestre-de-2025/019e510d-75c0-70e4-8408-6eb9457761b1</t>
+  </si>
+  <si>
+    <t>06/04/2026 07:50:17</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rreo-quarto-bimestre-2025_baa4ba69d717fd9a20ada559e292.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6053-73de-8de4-92e4ad8ea892</t>
+  </si>
+  <si>
+    <t>RREO - TERCEIRO BIMESTRE DE 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/rreo-terceiro-bimestre-de-2025/019e510d-6053-73de-8de4-92e4ad8ea892</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>01/04/2026 12:34:38</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rreo-terceiro-bimestre-de-2025_98bda3c8b87c1e4ca968f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6294-7371-bc68-2221473c6db4</t>
+  </si>
+  <si>
+    <t>BALANCETE MAIO 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-maio-2025/019e510d-6294-7371-bc68-2221473c6db4</t>
+  </si>
+  <si>
+    <t>Balancetes</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>31/03/2026 10:31:12</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-consorcio-agreste-maio-2025_e5386194f92ef25d57cd6dd5dfa7.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-758e-71de-a4c6-bb96db82233e</t>
+  </si>
+  <si>
+    <t>BALANCETE JANEIRO 2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-janeiro-2026/019e510d-758e-71de-a4c6-bb96db82233e</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026 10:14:07</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-consorcio-agreste-janeiro-2026_2cb71642afd890e71bc5cf33a9.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-755c-72c6-9376-4b1359f65a6e</t>
+  </si>
+  <si>
+    <t>BALANCETE DEZEMBRO 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-dezembro-2025/019e510d-755c-72c6-9376-4b1359f65a6e</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026 10:10:54</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-consorcio-agreste-dezembro-2025_938787c814b9c08d0fdfcc29619e.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-7519-725a-8151-402d935c9dfc</t>
+  </si>
+  <si>
+    <t>BALANCETE NOVEMBRO 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-novembro-2025/019e510d-7519-725a-8151-402d935c9dfc</t>
+  </si>
+  <si>
+    <t>17/12/2025</t>
+  </si>
+  <si>
+    <t>31/03/2026 10:09:17</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-consorcio-agreste-novembro-2025_a0d6d295ca7551ca3a2cbe97ec46.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-74df-71c0-aca4-e50de157850b</t>
+  </si>
+  <si>
+    <t>BALANCETE OUTUBRO 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-outubro-2025/019e510d-74df-71c0-aca4-e50de157850b</t>
+  </si>
+  <si>
+    <t>24/11/2025</t>
+  </si>
+  <si>
+    <t>31/03/2026 10:06:12</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-consorcio-agreste-outubro-2025_1c23ef37a2dca9f71f644ee.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-74a4-734c-9aea-52a5a7d4f537</t>
+  </si>
+  <si>
+    <t>BALANCETE SETEMBRO 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-setembro-2025/019e510d-74a4-734c-9aea-52a5a7d4f537</t>
+  </si>
+  <si>
+    <t>20/10/2025</t>
+  </si>
+  <si>
+    <t>31/03/2026 10:04:24</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-consorcio-agreste-setembro-2025_2208fadf5ecbba15749ea.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-7462-7188-bab7-758d759cc578</t>
+  </si>
+  <si>
+    <t>BALANCETE AGOSTO 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-agosto-2025/019e510d-7462-7188-bab7-758d759cc578</t>
+  </si>
+  <si>
+    <t>22/09/2025</t>
+  </si>
+  <si>
+    <t>31/03/2026 10:02:18</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-consorcio-agreste-agosto-2025_e516244732d901973e8a1.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-7417-7264-8d60-a6ea77a61b91</t>
+  </si>
+  <si>
+    <t>BALANCETE JULHO 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-julho-2025/019e510d-7417-7264-8d60-a6ea77a61b91</t>
+  </si>
+  <si>
+    <t>26/08/2025</t>
+  </si>
+  <si>
+    <t>31/03/2026 09:58:52</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-consorcio-agreste-julho-2025_8672e798eff745b181616.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-73d4-736a-917f-9e242a510738</t>
+  </si>
+  <si>
+    <t>BALANCETE JUNHO 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-junho-2025/019e510d-73d4-736a-917f-9e242a510738</t>
+  </si>
+  <si>
+    <t>21/07/2025</t>
+  </si>
+  <si>
+    <t>31/03/2026 09:57:10</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-consorcio-agreste-junho-2025_14a67ec79e32fe5f9e2f14a4f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-7389-7265-937c-869e3e55e83c</t>
+  </si>
+  <si>
+    <t>BALANCETE ABRIL 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-abril-2025/019e510d-7389-7265-937c-869e3e55e83c</t>
+  </si>
+  <si>
+    <t>27/05/2025</t>
+  </si>
+  <si>
+    <t>31/03/2026 09:52:37</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-consorcio-agreste-abril-2025_01433be810e6146936bf108.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-72f2-733b-810d-77b44548ae3d</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2026 DO MUNICÍPIO DE PINHÃO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2026-do-municipio-de-pinhao/019e510d-72f2-733b-810d-77b44548ae3d</t>
+  </si>
+  <si>
+    <t>19/01/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026 11:15:14</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2026-pinhao_927b6a4f462802f9c7a7dab8.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-72c0-705b-aa7c-43584fdd5b7f</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2026 DO MUNICÍPIO DE PINHÃO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2026-do-municipio-de-pinhao/019e510d-72c0-705b-aa7c-43584fdd5b7f</t>
+  </si>
+  <si>
+    <t>19/03/2026 11:13:43</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2026-pinhao_eca4d0112c77efbee0bb9.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-71b6-736b-a41c-3d9e3b56317e</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2026 DO MUNICÍPIO DE  FREI PAULO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2026-do-municipio-de-frei-paulo/019e510d-71b6-736b-a41c-3d9e3b56317e</t>
+  </si>
+  <si>
+    <t>19/03/2026 10:09:49</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2026-frei-paulo_96658102087c8208ab9dc2.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-7174-73a9-893d-d9e807fc0a02</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2026 DO MUNICÍPIO DE FREI PAULO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2026-do-municipio-de-frei-paulo/019e510d-7174-73a9-893d-d9e807fc0a02</t>
+  </si>
+  <si>
+    <t>19/03/2026 10:07:06</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2026-frei-paulo_1ac63b429ff349c87a438.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-7131-72d1-a129-41b2bf3db915</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2026 DO MUNICÍPIO DE SÃO DOMINGOS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2026-do-municipio-de-sao-domingos/019e510d-7131-72d1-a129-41b2bf3db915</t>
+  </si>
+  <si>
+    <t>19/03/2026 10:03:13</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2026-sao-domingos_a136fab1a5b4b116b28b4.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-70ee-710a-a027-fae0dfb2fe32</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2026 DO MUNICÍPIO DE SÃO DOMINGOS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2026-do-municipio-de-sao-domingos/019e510d-70ee-710a-a027-fae0dfb2fe32</t>
+  </si>
+  <si>
+    <t>19/03/2026 10:01:02</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2026-sao-domingos_9fe0b2e08baa6042d9906e.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-7093-725f-9213-170185ef5528</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2026 DO MUNICÍPIO DE NOSSA SENHORA DAS DORES</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2026-do-municipio-de-nossa-senhora-das-dores/019e510d-7093-725f-9213-170185ef5528</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026 09:59:24</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2026-nossa-senhora-das-dores_9881c390f03a08cad63e72a.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-7058-737e-8c66-ec0a78eaa8f4</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2026 DO MUNICÍPIO DE MALHADOR</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2026-do-municipio-de-malhador/019e510d-7058-737e-8c66-ec0a78eaa8f4</t>
+  </si>
+  <si>
+    <t>19/03/2026 09:54:53</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2026-malhador_bfcaa1a4fba9ebfd4eee2b.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-702f-7321-a0c9-6e43183ce394</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2026 DO MUNICÍPIO DE MALHADOR</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2026-do-municipio-de-malhador/019e510d-702f-7321-a0c9-6e43183ce394</t>
+  </si>
+  <si>
+    <t>19/03/2026 09:52:07</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2026-malhador_e64d3ea3d02d537fc105c216.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6ff4-7249-beb2-4bfd5acd5488</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2026 DO MUNICÍPIO DE SÃO MIGUEL DO ALEIXO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2026-do-municipio-de-sao-miguel-do-aleixo/019e510d-6ff4-7249-beb2-4bfd5acd5488</t>
+  </si>
+  <si>
+    <t>19/03/2026 09:45:42</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2026-sao-miguel-do-aleixo_4ade4f185a1a8ea5fcb9fdc4f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6fba-7100-8516-8b6e954572f4</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2026 DO MUNICÍPIO DE RIBEIRÓPOLIS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2026-do-municipio-de-ribeiropolis/019e510d-6fba-7100-8516-8b6e954572f4</t>
+  </si>
+  <si>
+    <t>19/03/2026 09:33:54</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2026-ribeiropolis_6ca06f4578e20dd3b426b18.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6f80-73d3-9376-56def552239c</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2026 DO MUNICÍPIO DE PEDRA MOLE</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2026-do-municipio-de-pedra-mole/019e510d-6f80-73d3-9376-56def552239c</t>
+  </si>
+  <si>
+    <t>15/01/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026 09:22:44</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2026-pedra-mole_a416eacfe61e5e43c3b525c.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6f12-739f-8eb8-434356a1dfc0</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2026 DO MUNICÍPIO DE NOSSA SENHORA DAS DORES</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2026-do-municipio-de-nossa-senhora-das-dores/019e510d-6f12-739f-8eb8-434356a1dfc0</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026 09:19:40</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2026-nossa-senhora-das-dores_87bf9032d43f35f3eeccacde.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6ed8-7043-9b26-859cbdfbb67d</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2026 DO MUNICÍPIO DE NOSSA SENHORA APARECIDA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2026-do-municipio-de-nossa-senhora-aparecida/019e510d-6ed8-7043-9b26-859cbdfbb67d</t>
+  </si>
+  <si>
+    <t>19/03/2026 09:03:58</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2026-nossa-senhora-aparecida_ca6c8e2cbc8abf3305fb9acd77.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6e8d-737a-832a-0313dc93d205</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2026 DO MUNICÍPIO DE MOITA BONITA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2026-do-municipio-de-moita-bonita/019e510d-6e8d-737a-832a-0313dc93d205</t>
+  </si>
+  <si>
+    <t>29/01/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026 08:59:58</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2026-moita-bonita_b62c49430e4f72766b28d28a7.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6e43-708f-9008-5c7fbedc2318</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2026 DO MUNICÍPIO DE CARIRA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2026-do-municipio-de-carira/019e510d-6e43-708f-9008-5c7fbedc2318</t>
+  </si>
+  <si>
+    <t>11/02/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026 08:56:36</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2026-carira_a083ba458f99faa9d6c9dc.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6e00-728c-9f85-010be904d065</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2026 DO MUNICÍPIO DE CAMPO DO BRITO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2026-do-municipio-de-campo-do-brito/019e510d-6e00-728c-9f85-010be904d065</t>
+  </si>
+  <si>
+    <t>19/03/2026 08:55:09</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2026-campo-do-brito_cc9db0a79d9bce8d768b472ab70.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6dd7-738b-ba66-a820b258d120</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2026 DO MUNICÍPIO DE CAMPO DO BRITO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2026-do-municipio-de-campo-do-brito/019e510d-6dd7-738b-ba66-a820b258d120</t>
+  </si>
+  <si>
+    <t>19/03/2026 08:41:38</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2026-campo-do-brito_1c763fd57abbbaae38fadb.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6d9c-72ff-842e-c038c2915c97</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2026 DO MUNICÍPIO DE SÃO MIGUEL DO ALEIXO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2026-do-municipio-de-sao-miguel-do-aleixo/019e510d-6d9c-72ff-842e-c038c2915c97</t>
+  </si>
+  <si>
+    <t>19/03/2026 08:33:51</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2026-sao-miguel-do-aleixo_87cbca4d479caafe53c3e4e8.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6d49-701d-b042-b256de940a11</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2026 DO MUNICÍPIO DE RIBEIRÓPOLIS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2026-do-municipio-de-ribeiropolis/019e510d-6d49-701d-b042-b256de940a11</t>
+  </si>
+  <si>
+    <t>18/03/2026 13:02:08</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2026-ribeiropolis_b385add24d2db510480a.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6d0f-71af-b288-6a18ece73886</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2026 DO MUNICÍPIO DE PEDRA MOLE</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2026-do-municipio-de-pedra-mole/019e510d-6d0f-71af-b288-6a18ece73886</t>
+  </si>
+  <si>
+    <t>09/01/2026</t>
+  </si>
+  <si>
+    <t>18/03/2026 12:50:33</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2026-pedra-mole_72d02401dcee09647e3f096b.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6cbb-7369-93e4-259d53c7e93e</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2026 DO MUNICÍPIO DE NOSSA SENHORA APARECIDA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2026-do-municipio-de-nossa-senhora-aparecida/019e510d-6cbb-7369-93e4-259d53c7e93e</t>
+  </si>
+  <si>
+    <t>18/03/2026 12:44:12</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2026-nossa-senhora-aparecida_9bdbaed3caea70a2bc28e44b1.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6c92-7325-a233-4b65aab43f60</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2026 DO MUNICÍPIO DE MOITA BONITA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2026-do-municipio-de-moita-bonita/019e510d-6c92-7325-a233-4b65aab43f60</t>
+  </si>
+  <si>
+    <t>18/03/2026 12:40:13</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2026-moita-bonita_f9534d6866b5090f59da4a4.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6c60-7318-870c-034d4f097df8</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2026 DO MUNICÍPIO DE CARIRA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2026-do-municipio-de-carira/019e510d-6c60-7318-870c-034d4f097df8</t>
+  </si>
+  <si>
+    <t>18/03/2026 12:36:04</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2026-carira_35326970aa0c22d8604b08.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6c0c-734b-8b56-a8f24973af82</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICÍPIO DE SIRIRI</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-siriri/019e510d-6c0c-734b-8b56-a8f24973af82</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:56:29</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-siriri_cd38cc782af109c1038734.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6bca-70d5-a344-be926597be00</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICÍPIO DE SÃO DOMINGOS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-sao-domingos/019e510d-6bca-70d5-a344-be926597be00</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:54:32</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-sao-domingos_72d6677faadee1468a7cfd1401832.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6b6e-73f6-a168-8a2c916d2fc7</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICÍPIO DE SANTA ROSA DE LIMA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-santa-rosa-de-lima/019e510d-6b6e-73f6-a168-8a2c916d2fc7</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:44:45</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-santa-rosa-de-lima_cd3f344b01a843dcda15d7.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6b2b-7076-8787-32337772a5c3</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICÍPIO DE SÃO MIGUEL DO ALEIXO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-sao-miguel-do-aleixo/019e510d-6b2b-7076-8787-32337772a5c3</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:29:31</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-sao-miguel-do-aleixo_c56b678805e1f39be1859.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6af1-70ac-bb16-4bafa4ce6c3a</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICÍPIO DE RIBEIRÓPLIS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-ribeiroplis/019e510d-6af1-70ac-bb16-4bafa4ce6c3a</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:27:05</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-ribeiropolis_ccbb576c765e07703193ed07b56cc.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6ab7-720b-89b7-37d9b99806dd</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICÍPIO DE PINHÃO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-pinhao/019e510d-6ab7-720b-89b7-37d9b99806dd</t>
+  </si>
+  <si>
+    <t>23/01/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:18:26</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-pinhao_fba2b3681fac6f50f896a860.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6a7c-7090-bf26-d80a7618b103</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICÍPIO DE PEDRA MOLE</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-pedra-mole/019e510d-6a7c-7090-bf26-d80a7618b103</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:16:16</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-pedra-mole_d6da493ca33d706922a1129a.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6a29-7136-9b06-3e577b28c6f8</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICÍPIO DE NOSSA SENHORA DAS DORES</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-nossa-senhora-das-dores/019e510d-6a29-7136-9b06-3e577b28c6f8</t>
+  </si>
+  <si>
+    <t>11/02/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:12:40</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-nossa-senhora-das-dores_70d35a45fc87c7ac38747e4004d147.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-69ef-7390-8613-4af421f4ef39</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICÍPIO DE NOSSA SENHORA APARECIDA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-nossa-senhora-aparecida/019e510d-69ef-7390-8613-4af421f4ef39</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:10:46</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-nossa-senhora-aparecida_e44e81a0f4dd13191ea9.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-699b-72c3-b470-e8939b7d8a97</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICIPIO DE MOITA BONITA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-moita-bonita/019e510d-699b-72c3-b470-e8939b7d8a97</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:06:41</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-moita-bonita_5baf9ef8642cb39ae8caa04de28b.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6961-72b7-a3e7-db060499542a</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICIPIO DE MALHADOR</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-malhador/019e510d-6961-72b7-a3e7-db060499542a</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 11:59:35</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-malhador_81d8c007b8f1bf9d387866324cd.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-691e-721f-a6c1-c44b1fc40c7f</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICIPIO DE MACAMBIRA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-macambira/019e510d-691e-721f-a6c1-c44b1fc40c7f</t>
+  </si>
+  <si>
+    <t>17/03/2026 11:56:00</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-macambira_d45062fbdfb33d37d00ca2bf.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6888-73fb-86d0-20419551f87a</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICIPIO DE CUMBE</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-cumbe/019e510d-6888-73fb-86d0-20419551f87a</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 11:54:04</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-cumbe_cb8a7c6d2e1db022ac59.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-68c3-73f4-a54f-eb4e7903d2b9</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICIPIO DE FREI PAULO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-frei-paulo/019e510d-68c3-73f4-a54f-eb4e7903d2b9</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 11:53:51</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-frei-paulo_f8938edb359b6063533ee.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6856-725c-8ee5-ff0e82fa6c2a</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO RSU 2025 MUNICIPIO DE CARIRA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-rsu-2025-municipio-de-carira/019e510d-6856-725c-8ee5-ff0e82fa6c2a</t>
+  </si>
+  <si>
+    <t>17/03/2026 11:42:55</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-destinacao-rsu-2025-carira_1497e5e079b21577c1fce46.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-681c-7281-84e2-bddd52b7a035</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DESTINAÇÃO DE RSU 2025 MUNICIPIO DE CAMPO DO BRITO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-destinacao-de-rsu-2025-municipio-de-campo-do-brito/019e510d-681c-7281-84e2-bddd52b7a035</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 11:38:10</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-rateio-destinacao-rsu-2025-campo-do-brito_d584776c863bed45116251.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-67c9-736e-9aa5-b51d96ff2e25</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE SIRIRI</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-siriri/019e510d-67c9-736e-9aa5-b51d96ff2e25</t>
+  </si>
+  <si>
+    <t>17/03/2026 11:20:25</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-siriri_f3cadcb088a32c7734e2.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6786-73f8-89e2-752f10a20550</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE SÃO DOMINGOS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-sao-domingos/019e510d-6786-73f8-89e2-752f10a20550</t>
+  </si>
+  <si>
+    <t>17/03/2026 11:17:34</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-sao-domingos_e75242782b700e38c81da2c.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6743-72d3-a39c-fa8322a8637d</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE SANTA ROSA DE LIMA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-santa-rosa-de-lima/019e510d-6743-72d3-a39c-fa8322a8637d</t>
+  </si>
+  <si>
+    <t>17/03/2026 11:11:10</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-santa-rosa-de-lima_1e971a34c1e49a267dfabd.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-66e8-73e3-ae30-d46f0cdb963c</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE SÃO MIGUEL DO ALEIXO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-sao-miguel-do-aleixo/019e510d-66e8-73e3-ae30-d46f0cdb963c</t>
+  </si>
+  <si>
+    <t>17/03/2026 11:07:55</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrata-de-rateio-2025-aleixo_06d510e62eff6fa94d7fc953.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-66a4-71a2-a9c7-0dc9220fd12c</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE RIBEIRÓPOLIS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-ribeiropolis/019e510d-66a4-71a2-a9c7-0dc9220fd12c</t>
+  </si>
+  <si>
+    <t>17/03/2026 11:01:30</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-rateio-2025-ribeiropolis_c9798063129f1f5d74868160fe7.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-665a-7183-af2e-8e7639047c7a</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE RIACHUELO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-riachuelo/019e510d-665a-7183-af2e-8e7639047c7a</t>
+  </si>
+  <si>
+    <t>05/02/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 10:58:19</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-riachuelo_05f0b74ebd16a2bb73cd740714.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-660f-71da-9153-6e003b469da5</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE PINHÃO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-pinhao/019e510d-660f-71da-9153-6e003b469da5</t>
+  </si>
+  <si>
+    <t>17/03/2026 10:54:54</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-pinhao_e0965f6172d081887756a0a3354.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-65e6-70cb-bde1-3d9b93e12721</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE PEDRA MOLE</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-pedra-mole/019e510d-65e6-70cb-bde1-3d9b93e12721</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 10:51:00</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-pedra-mole_1a07b8b66e8870320d7dc.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6599-7059-99c5-f5a0cda54e8f</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE NOSSA SENHORA DAS DORES</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-nossa-senhora-das-dores/019e510d-6599-7059-99c5-f5a0cda54e8f</t>
+  </si>
+  <si>
+    <t>17/03/2026 10:47:51</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-dores_f7e7bd49b61e2eb80adb4f2a3ad.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6557-718f-b33d-7facddc1c540</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE NOSSA SENHORA APARECIDA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-nossa-senhora-aparecida/019e510d-6557-718f-b33d-7facddc1c540</t>
+  </si>
+  <si>
+    <t>17/02/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026 10:44:20</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-aparecida_f3ba94d86a4630345fa36d1.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-650c-7004-b46d-027ccdbc9d03</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE MOITA BONITA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-moita-bonita/019e510d-650c-7004-b46d-027ccdbc9d03</t>
+  </si>
+  <si>
+    <t>17/03/2026 10:40:24</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-moita-bonita_1518dfbd42d371e3c56ba43748.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-64c9-7243-b8b0-fc29666b7a91</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE MALHADOR</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-malhador/019e510d-64c9-7243-b8b0-fc29666b7a91</t>
+  </si>
+  <si>
+    <t>17/03/2026 10:35:28</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-malhador_23353002d55c7b5ac1bb0a.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6433-73c6-99a9-ab249c4a295e</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE FREI PAULO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-frei-paulo/019e510d-6433-73c6-99a9-ab249c4a295e</t>
+  </si>
+  <si>
+    <t>17/03/2026 10:31:37</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-frei-paulo_b60316daff83eb2c0eb61c.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6476-70af-a952-45ff2d985ca7</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE MACAMBIRA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-macambira/019e510d-6476-70af-a952-45ff2d985ca7</t>
+  </si>
+  <si>
+    <t>17/03/2026 10:26:53</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-macambira_5066da1381e9be907df44d5cd.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6401-73f7-9794-4937bde582ad</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE CUMBE</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-cumbe/019e510d-6401-73f7-9794-4937bde582ad</t>
+  </si>
+  <si>
+    <t>17/03/2026 10:19:21</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-cumbe_125815682820cfccb99f9d298ac.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-63cf-72f8-9dab-f63c1dd1f363</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE CARIRA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-carira/019e510d-63cf-72f8-9dab-f63c1dd1f363</t>
+  </si>
+  <si>
+    <t>17/03/2026 10:10:43</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-carira_93d5812759e4532cc61b08cb.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-638e-72da-bca5-6c6c5bacfd5f</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO 2025 MUNICIPIO DE CAMPO DO BRITO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-campo-do-brito/019e510d-638e-72da-bca5-6c6c5bacfd5f</t>
+  </si>
+  <si>
+    <t>17/03/2026 10:05:16</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-2025-campo-de-brito_5e9435742a4e45ca2dea330ec3.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6343-7234-914b-f2bb0645c7a9</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO  2025 MUNICIPIO DE RIBEIROPOLIS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-2025-municipio-de-ribeiropolis/019e510d-6343-7234-914b-f2bb0645c7a9</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>11/02/2026 15:22:26</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-rateio-2025-ribeiropolis_f42c40caf22da12eef6d856.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6311-7326-b0b8-5c6ebf16fbae</t>
+  </si>
+  <si>
+    <t>RELATÓRIO E CERTIFICADO QUARTO TRIMESTRE 2025 CONTROLE INTERNO CONSÓRCIO PÚBLICO CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/relatorio-e-certificado-quarto-trimestre-2025-controle-interno-consorcio-publico-cpac/019e510d-6311-7326-b0b8-5c6ebf16fbae</t>
+  </si>
+  <si>
+    <t>11/02/2026 15:14:29</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rci-4-trimestre-2025-assinado_33f42fa8613b33eab79311c33.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-62e7-72e8-9c1a-a0d4b4a93737</t>
+  </si>
+  <si>
+    <t>RELATÓRIO E CERTIFICADO TERCEIRO TRIMESTRE 2025 CONTROLE INTERNO CONSÓRCIO PÚBLICO CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/relatorio-e-certificado-terceiro-trimestre-2025-controle-interno-consorcio-publico-cpac/019e510d-62e7-72e8-9c1a-a0d4b4a93737</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>11/02/2026 15:13:16</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rci-3o-trimestre-cpac-2025-assinado-assinado_9556814da712b2cbe173dd.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6241-7034-9a6c-a515f0a64894</t>
+  </si>
+  <si>
+    <t>BALANCETE MARÇO 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-marco-2025/019e510d-6241-7034-9a6c-a515f0a64894</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>20/01/2026 12:06:15</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-consorcio-agreste-marco-2025_46bad6172c355bfb71d8d6fd4b27e8.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-61d7-70fb-a282-85d4f1718cd4</t>
+  </si>
+  <si>
+    <t>BALANCETE JANEIRO 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-janeiro-2025/019e510d-61d7-70fb-a282-85d4f1718cd4</t>
+  </si>
+  <si>
+    <t>20/01/2026 12:03:56</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-consorcio-agreste-janeiro-2025-1_f40d9b81a7417e5028890be7b1da.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-620d-7201-9fc2-542f9a9cfc2a</t>
+  </si>
+  <si>
+    <t>BALANCETE FEVEREIRO 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-fevereiro-2025/019e510d-620d-7201-9fc2-542f9a9cfc2a</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>20/01/2026 12:02:49</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-consorcio-agreste-fevereiro-2025_f62b5c88dcce57a3e43bc6.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6160-7347-9364-5203439402d8</t>
+  </si>
+  <si>
+    <t>RESOLUÇÃO ORÇAMENTARIA 2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/resolucao-orcamentaria-2026/019e510d-6160-7347-9364-5203439402d8</t>
+  </si>
+  <si>
+    <t>LOA - Lei Orçamentária Anual</t>
+  </si>
+  <si>
+    <t>15/01/2026 12:17:14</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/resolucao-orcamentaria-anual-2026-consorcio-publico-cpac_3b046ab27cb43cfcf0a8.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-611d-72f1-87b7-526a3c12aecf</t>
+  </si>
+  <si>
+    <t>RESOLUÇÃO DE DIRETRIZES ORÇAMENTARIAS 2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/resolucao-de-diretrizes-orcamentarias-2026/019e510d-611d-72f1-87b7-526a3c12aecf</t>
+  </si>
+  <si>
+    <t>LDO - Lei de Diretrizes Orçamentárias</t>
+  </si>
+  <si>
+    <t>15/01/2026 11:28:09</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/resolucao-de-diretrizes-orcamentarias-2026-consorcio-publico-cpac_f4548cb8eb384d9163a948.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-60f3-73e6-a681-6567d77326bb</t>
+  </si>
+  <si>
+    <t>PLANO PLURIANUAL 2026 - 2029</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/plano-plurianual-2026-2029/019e510d-60f3-73e6-a681-6567d77326bb</t>
+  </si>
+  <si>
+    <t>PPA - Plano Plurianual</t>
+  </si>
+  <si>
+    <t>15/01/2026 11:10:05</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/plano-plurianual-consorcio-publico-cpac-2026-2029_49c757779b6875c98b56542649.pdf</t>
+  </si>
+  <si>
+    <t>019faee9-f7ec-72da-bcbb-a3ee4da40286</t>
+  </si>
+  <si>
+    <t>ANO 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ano-2025/019faee9-f7ec-72da-bcbb-a3ee4da40286</t>
+  </si>
+  <si>
+    <t>31/12/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>29/07/2026 14:47:36</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019faee9-f7ec-72da-bcbb-a3ee4da40286/declaracao-licitantes-2026-cpac_8c0e041c-20a1-45e4-966b-1ee73c7a318b.pdf</t>
+  </si>
+  <si>
+    <t>29/07/2026 14:39:22</t>
+  </si>
+  <si>
+    <t>019e510d-60b9-7248-a02a-6d0ef25c8a51</t>
+  </si>
+  <si>
+    <t>Nota Técnica nº 01/2025 do Consórcio Público do Agreste Central Sergipano (CPAC)</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/nota-tecnica-no-01-2025-do-consorcio-publico-do-agreste-central-sergipano-cpac/019e510d-60b9-7248-a02a-6d0ef25c8a51</t>
+  </si>
+  <si>
+    <t>NOTA TÉCNICA</t>
+  </si>
+  <si>
+    <t>08/12/2025</t>
+  </si>
+  <si>
+    <t>11/12/2025 20:56:56</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/cpac-nota-tecnica-consorcio-publico-assinado-assinado_e3a88bf9153b2dd579806a51e.pdf</t>
+  </si>
+  <si>
+    <t>019fae85-1b70-70ad-ad77-0c41e4cf6d53</t>
+  </si>
+  <si>
+    <t>ATA DA ASSEMBLEIA GERAL ORDINÁRIA DE 2025 - CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-da-assembleia-geral-ordinaria-de-2025-cpac/019fae85-1b70-70ad-ad77-0c41e4cf6d53</t>
+  </si>
+  <si>
+    <t>26/11/2025</t>
+  </si>
+  <si>
+    <t>26/11/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>29/07/2026 12:37:31</t>
+  </si>
+  <si>
+    <t>ATA ASSEMBLEIA GERAL ORDINÁRIA 26 11 2025.pdf.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019fae85-1b70-70ad-ad77-0c41e4cf6d53/ata-assembleia-geral-ordina-ria-26-11-2025_0b53c3ed-fb5d-4180-9db6-dbc562015543.pdf</t>
+  </si>
+  <si>
+    <t>bb8af1a0937b0a90e49dad83c3f09e38de660315</t>
+  </si>
+  <si>
+    <t>fd7e24f8406d4e63083f0a3d74521a9f</t>
+  </si>
+  <si>
+    <t>29/07/2026 12:36:44</t>
+  </si>
+  <si>
+    <t>019e510d-608f-710b-87e0-a511f743d544</t>
+  </si>
+  <si>
+    <t>Ata 4ª Reunião SEP CPAC MIP 01-2023 - 02-07-2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-4a-reuniao-sep-cpac-mip-01-2023-02-07-2025/019e510d-608f-710b-87e0-a511f743d544</t>
+  </si>
+  <si>
+    <t>MIP RSU 2023 Processo 01/2023</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>26/08/2025 11:36:18</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/ata-4a-reuniao-2025-sep-mip-2023-docx_b5f63e4b82291b051be97f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5e57-7358-b2e7-c873fc717702</t>
+  </si>
+  <si>
+    <t>RELATÓRIO E CERTIFICADO PRIMEIRO TRIMESTRE 2025 CONTROLE INTERNO CONSÓRCIO PÚBLICO CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/relatorio-e-certificado-primeiro-trimestre-2025-controle-interno-consorcio-publico-cpac/019e510d-5e57-7358-b2e7-c873fc717702</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>31/07/2025 10:19:05</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/relatorio-e-certificado-trimestral-controle-interno-consorcio-publico-cpac-2025_25415aaca32dac337a4796eac17e60.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-6008-70a9-9814-74dd47331dbe</t>
+  </si>
+  <si>
+    <t>RELATÓRIO E CERTIFICADO SEGUNDO TRIMESTRE 2025 CONTROLE INTERNO CONSÓRCIO PÚBLICO CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/relatorio-e-certificado-segundo-trimestre-2025-controle-interno-consorcio-publico-cpac/019e510d-6008-70a9-9814-74dd47331dbe</t>
+  </si>
+  <si>
+    <t>31/07/2025 10:17:27</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rci-2o-trimestre-2025_c1c65d0fede5271111e2d.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5fce-735f-b134-c9507417001b</t>
+  </si>
+  <si>
+    <t>RGF - PRIMEIRO QUADRIMESTRE DE 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/rgf-primeiro-quadrimestre-de-2025/019e510d-5fce-735f-b134-c9507417001b</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>05/06/2025 09:08:34</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/relatorio-de-gestao-fiscal-10-quadrimestre-2025_67f7c8b7ca0c67f522cd6.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5f8b-70e1-85fa-32cc845eaeeb</t>
+  </si>
+  <si>
+    <t>RREO - SEGUNDO BIMESTRE DE 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/rreo-segundo-bimestre-de-2025/019e510d-5f8b-70e1-85fa-32cc845eaeeb</t>
+  </si>
+  <si>
+    <t>05/06/2025 09:06:22</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/relatorio-resumido-da-execucao-orcamentaria-2-bimestre-de-2025_2abdbe52f9709062bd231e2ebe.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5f38-733e-93ca-dfbc96260a71</t>
+  </si>
+  <si>
+    <t>RREO - PRIMEIRO BIMESTRE DE 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/rreo-primeiro-bimestre-de-2025/019e510d-5f38-733e-93ca-dfbc96260a71</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>05/06/2025 09:04:45</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/relatorio-resumido-da-execucao-orcamentaria-1-bimestre-de-2025_848f9daf02347e76d770c34f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5ede-73d7-a260-17e8b99d81ed</t>
+  </si>
+  <si>
+    <t>RELATORIO RESUMIDO DA EXECUÇÃO ORÇAMENTARIA SEXTO BIMESTRE DE 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/relatorio-resumido-da-execucao-orcamentaria-sexto-bimestre-de-2024/019e510d-5ede-73d7-a260-17e8b99d81ed</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
+  </si>
+  <si>
+    <t>05/06/2025 09:01:49</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/relatorio-resumido-da-execucao-orcamentaria-6-bimestre-2024_d942c4ff6ba05b98cc63c.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5ea2-713a-8e13-7ec8893fa21c</t>
+  </si>
+  <si>
+    <t>RELATORIO RESUMIDO DA EXECUÇÃO ORÇAMENTARIA  QUINTO BIMESTRE DE 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/relatorio-resumido-da-execucao-orcamentaria-quinto-bimestre-de-2024/019e510d-5ea2-713a-8e13-7ec8893fa21c</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>05/06/2025 08:59:59</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/relatorio-resumido-da-execucao-orcamentaria-5-bimestre-2024_e778dabd515ed765e9a12.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5db8-71a8-8a80-407cc087d794</t>
+  </si>
+  <si>
+    <t>RELATÓRIO ANUAL DE CONTROLE INTERNO 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/relatorio-anual-de-controle-interno-2024/019e510d-5db8-71a8-8a80-407cc087d794</t>
+  </si>
+  <si>
+    <t>29/04/2025</t>
+  </si>
+  <si>
+    <t>13/05/2025 13:16:31</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/relatorio-anual-de-controle-interno-anual-2024-assinado_7b2c4ad88013717ebdc9699b9a9f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5dfd-723b-ad81-e3ea862e92b0</t>
+  </si>
+  <si>
+    <t>RELATÓRIO ANUAL DE GESTÃO 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/relatorio-anual-de-gestao-2024/019e510d-5dfd-723b-ad81-e3ea862e92b0</t>
+  </si>
+  <si>
+    <t>13/05/2025 13:15:53</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/relatorio-anual-das-acoes-realizadas-no-ano-de-2024-assinado_484ea623880ea79e31d11d5b8bf.pdf</t>
+  </si>
+  <si>
+    <t>019fae12-b96d-72fe-a6af-93f054d38178</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-da-assembleia-geral-ordinaria-de-2025-cpac/019fae12-b96d-72fe-a6af-93f054d38178</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>09/01/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>ATA DA ASSEMBLEIA GERAL 2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019fae12-b96d-72fe-a6af-93f054d38178/ata-da-assembleia-geral-2025_076419f8-26c1-44ea-a66b-833ac5a8e856.pdf</t>
+  </si>
+  <si>
+    <t>8cf060afeac4941f9bb16fce3fbcb97ccc132a49</t>
+  </si>
+  <si>
+    <t>381f89bd8208d0cdaf5a227a448a5565</t>
+  </si>
+  <si>
+    <t>29/07/2026 10:31:47</t>
+  </si>
+  <si>
+    <t>019fadbe-9f4c-70f8-b56c-9568a0bc925d</t>
+  </si>
+  <si>
+    <t>LOA 2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/loa-2025/019fadbe-9f4c-70f8-b56c-9568a0bc925d</t>
+  </si>
+  <si>
+    <t>01/04/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>29/07/2026 09:03:32</t>
+  </si>
+  <si>
+    <t>Resolução Orçamentária Anual 2025 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019fadbe-9f4c-70f8-b56c-9568a0bc925d/resolucao-orcamentaria-anual-2025-1_9efc4822-7716-4842-97aa-20477631d333.pdf</t>
+  </si>
+  <si>
+    <t>02a892fdd7a9387194cdfcb3792130b6248e3b4b</t>
+  </si>
+  <si>
+    <t>b20c4f62214acd62252d4df35c12537c</t>
+  </si>
+  <si>
+    <t>29/07/2026 09:00:42</t>
+  </si>
+  <si>
+    <t>019faee8-39e3-71da-897a-feabc5f74675</t>
+  </si>
+  <si>
+    <t>ANO 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ano-2024/019faee8-39e3-71da-897a-feabc5f74675</t>
+  </si>
+  <si>
+    <t>31/12/2024 00:00:00</t>
+  </si>
+  <si>
+    <t>29/07/2026 14:47:52</t>
+  </si>
+  <si>
     <t>019e7361-16f2-71ab-9fdd-e1abe2dc5f34</t>
   </si>
   <si>
     <t>BALANÇO GERAL - 2024 - CPAC</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balanco-geral-2024-cpac/019e7361-16f2-71ab-9fdd-e1abe2dc5f34</t>
   </si>
   <si>
-    <t>Balanço Geral</t>
-[...5 lines deleted...]
-    <t>29/05/2026 07:56:43</t>
+    <t>29/07/2026 11:08:53</t>
   </si>
   <si>
     <t>Balanço Geral 2024.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e7361-16f2-71ab-9fdd-e1abe2dc5f34/balanco-geral-2024_e2c51ec2-1e7c-4c39-8092-0aa3a713d6d5.pdf</t>
   </si>
   <si>
     <t>d542e31500ee2059dec66065819d8e003e60b0ba</t>
   </si>
   <si>
     <t>77152cf8adaab75f16657412929d6e27</t>
   </si>
   <si>
     <t>29/05/2026 08:06:07</t>
   </si>
   <si>
+    <t>019e6a03-4ad7-7202-bc42-0a7cd6b24fed</t>
+  </si>
+  <si>
+    <t>ATA DA ASSEMBLEIA EXTRAORDINÁRIA DE 2024 - CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-da-assembleia-extraordinaria-de-2024-cpac/019e6a03-4ad7-7202-bc42-0a7cd6b24fed</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>23/12/2024 00:00:00</t>
+  </si>
+  <si>
+    <t>29/07/2026 10:49:48</t>
+  </si>
+  <si>
+    <t>Ata Assembleia Homologação Superintendente Evanilson.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e6a03-4ad7-7202-bc42-0a7cd6b24fed/ata-assembleia-homologacao-superintendente-evanilson_daf8785e-9b61-40e1-a738-326107db9286.pdf</t>
+  </si>
+  <si>
+    <t>c4d0045af307cab1c4e71b3de704f1a9f3a0bd0f</t>
+  </si>
+  <si>
+    <t>99c1067f905f3bb5e8fdf51e2d2c1696</t>
+  </si>
+  <si>
+    <t>27/05/2026 12:29:24</t>
+  </si>
+  <si>
+    <t>019e510d-5d7e-7376-8b4e-7b1573e1e565</t>
+  </si>
+  <si>
+    <t>1º ADITIVO CT 02-2023 -PREFEITURA DE NOSSA SENHORA DAS DORES (DESTINAÇÃO FINAL DE RESÍDUOS SÓLIDOS)</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/1o-aditivo-ct-02-2023-prefeitura-de-nossa-senhora-das-dores-destinacao-final-de-residuos-solidos/019e510d-5d7e-7376-8b4e-7b1573e1e565</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>06/12/2024 12:27:50</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/aditivo-de-dores_fe424baac78c9cf0d9a42.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5c43-734b-ad11-661863b9ff7f</t>
+  </si>
+  <si>
+    <t>1º ADITIVO CT 15-2024 -PREFEITURA DE AREIA BRANCA (DESTINAÇÃO FINAL DE RESÍDUOS SÓLIDOS)</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/1o-aditivo-ct-15-2024-prefeitura-de-areia-branca-destinacao-final-de-residuos-solidos/019e510d-5c43-734b-ad11-661863b9ff7f</t>
+  </si>
+  <si>
+    <t>14/10/2024</t>
+  </si>
+  <si>
+    <t>06/12/2024 12:27:02</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/1o-aditivo-ct-15-2024-prefeitura-de-areia-branca-destinacao-final-de-residuos-solidos_c99f6b23e18c291301fd64fba5.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4c12-7178-b237-51cd9fd0a14b</t>
+  </si>
+  <si>
+    <t>CERTIDÃO NEGATIVA DE DÉBITOS TRABALHISTAS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/certidao-negativa-de-debitos-trabalhistas/019e510d-4c12-7178-b237-51cd9fd0a14b</t>
+  </si>
+  <si>
+    <t>Certidões Negativas</t>
+  </si>
+  <si>
+    <t>20/05/2024</t>
+  </si>
+  <si>
+    <t>27/11/2024 12:45:47</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/certidao-15314802000143-1_ae10f316d5934954b86d0.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4ce2-7108-8f53-3af5986ff673</t>
+  </si>
+  <si>
+    <t>DECLARAÇÃO DE RECOLHIMENTO DO ICMS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/declaracao-de-recolhimento-do-icms/019e510d-4ce2-7108-8f53-3af5986ff673</t>
+  </si>
+  <si>
+    <t>27/11/2024 12:42:09</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/recolhimento-icms-3_7a1cfa837aab0d954f5b436.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4bd8-7394-9cd3-af69fd45a371</t>
+  </si>
+  <si>
+    <t>CERTIDÃO NEGATIVA DE DÉBITOS ESTADUAIS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/certidao-negativa-de-debitos-estaduais/019e510d-4bd8-7394-9cd3-af69fd45a371</t>
+  </si>
+  <si>
+    <t>27/11/2024 12:41:00</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/certidao-negativa-2_f5da299c063e80d5df1db6.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5cfa-732e-97f3-3363359bdfcc</t>
+  </si>
+  <si>
+    <t>TERCEIRO TRIMESTRE DE 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/terceiro-trimestre-de-2024/019e510d-5cfa-732e-97f3-3363359bdfcc</t>
+  </si>
+  <si>
+    <t>27/11/2024</t>
+  </si>
+  <si>
+    <t>27/11/2024 09:23:53</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/terceiro-trimestre-de-2024_384b83005cf3f289e286bd5cc.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4ded-706a-aabd-46346645e649</t>
+  </si>
+  <si>
+    <t>CERTIDÃO FALÊNCIA E CONCORDATA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/certidao-falencia-e-concordata/019e510d-4ded-706a-aabd-46346645e649</t>
+  </si>
+  <si>
+    <t>22/05/2024</t>
+  </si>
+  <si>
+    <t>21/11/2024 11:23:00</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/certidao-judicial-3_c2df780da403be14878e6aa4d422.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5ca7-7279-88ee-3b6fa7c7d3c0</t>
+  </si>
+  <si>
+    <t>ATA E TERMO DE POSSE DO PRESIDENTE</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-e-termo-de-posse-do-presidente/019e510d-5ca7-7279-88ee-3b6fa7c7d3c0</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>19/11/2024 11:11:59</t>
+  </si>
+  <si>
+    <t>26/05/2026 14:12:31</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/ata-e-termo-de-posse-do-presidente-1_d5f9b0f1e96a76169b18329a4b0.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4c5d-7213-99a5-af4515331d93</t>
+  </si>
+  <si>
+    <t>CERTIDÃO POSITIVA COM EFEITOS DE NEGATIVA DE DÉBITOS RELATIVOS AOS TRIBUTOS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/certidao-positiva-com-efeitos-de-negativa-de-debitos-relativos-aos-tributos/019e510d-4c5d-7213-99a5-af4515331d93</t>
+  </si>
+  <si>
+    <t>14/11/2024 11:05:22</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/certidao-15314802000143-1_05c248609ab5d20426585.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4c9f-72aa-9228-4bc83d7b649d</t>
+  </si>
+  <si>
+    <t>CERTIFICADO DE REGULARIDADE DO FGTS – CRF</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/certificado-de-regularidade-do-fgts-crf/019e510d-4c9f-72aa-9228-4bc83d7b649d</t>
+  </si>
+  <si>
+    <t>14/11/2024 09:55:34</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/consulta-regularidade-do-empregador_191e17612fa6722f823d16b0a.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5c75-71fd-9423-62b4b061b89f</t>
+  </si>
+  <si>
+    <t>ATA DE REUNIÃO DO PROCESSO DE MANIFESTAÇÃO DE INTERESSE PRIVADO - MIP - 01/2023 RSU DOS GRUPOS DE TRABALHOS GTE E SEP COM O CONSÓRCIO ORIZON-SUNOAK, REALIZADA NO DIA 11 DE  MARÇO DE 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-de-reuniao-do-processo-de-manifestacao-de-interesse-privado-mip-01-2023-rsu-dos-grupos-de-trabalhos-gte-e-sep-com-o-consorcio-orizon-sunoak-realizada-no-dia-11-de-marco-de-2024/019e510d-5c75-71fd-9423-62b4b061b89f</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>29/10/2024 09:22:24</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/11-1-ata-reuniao-conjunta-revisada_2788be8b4d44a31e0a4f70.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-523d-7095-848c-df521514e722</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO SÃO MIGUEL DO ALEIXO 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-sao-miguel-do-aleixo-2024/019e510d-523d-7095-848c-df521514e722</t>
+  </si>
+  <si>
+    <t>22/10/2024 11:50:32</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-de-sao-miguel-do-aleixo-2024_118a5d4dadbe8aa624a5075.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5a70-72ae-a9fb-3bdd054471dc</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RSU DE SÃO MIGUEL DO ALEIXO 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rsu-de-sao-miguel-do-aleixo-2024/019e510d-5a70-72ae-a9fb-3bdd054471dc</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>22/10/2024 11:48:41</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-rateio-de-rsu-sao-miguel-do-aleixo_8480ac500728c4c76dbc6ed632b57.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4d81-7257-825a-e7863113c292</t>
+  </si>
+  <si>
+    <t>CERTIDÃO MUNICIPAL</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/certidao-municipal/019e510d-4d81-7257-825a-e7863113c292</t>
+  </si>
+  <si>
+    <t>21/10/2024 09:34:43</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/certidao-municipal_8fdfae4b3177b42405f144b.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5c19-735a-840a-f0991ce55731</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DE ITABAIANA 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-de-itabaiana-2024/019e510d-5c19-735a-840a-f0991ce55731</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>21/10/2024 09:03:42</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-de-itabaina-2024_93fb1f6a16ad2c1c9f1aea4.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5bdf-70f5-8188-833762fe6f78</t>
+  </si>
+  <si>
+    <t>QUARTO BIMESTRE DE 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/quarto-bimestre-de-2024/019e510d-5bdf-70f5-8188-833762fe6f78</t>
+  </si>
+  <si>
+    <t>26/09/2024 09:14:51</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/quarto-bimestre-de-2024_1e2c81ef44c3f8ec8c9a32b28116c1.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5b9c-724f-a38e-2a85cef06976</t>
+  </si>
+  <si>
+    <t>SEGUNDO QUADRIMESTRE DE 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/segundo-quadrimestre-de-2024/019e510d-5b9c-724f-a38e-2a85cef06976</t>
+  </si>
+  <si>
+    <t>26/09/2024 09:11:58</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/segundo-quadrimestre-de-2024_5fc6ef4b46864bd816fa1d0f35.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5b41-721a-a46f-5eaf7bdc5050</t>
+  </si>
+  <si>
+    <t>SEGUNDO TRIMESTRE DE 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/segundo-trimestre-de-2024/019e510d-5b41-721a-a46f-5eaf7bdc5050</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>27/08/2024 09:25:33</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/segundo-trimestre-de-2024_49a2d243f9b9394ba07727b27.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5af6-704c-8af8-070bbae485ba</t>
+  </si>
+  <si>
+    <t>TERCEIRO BIMESTRE DE 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/terceiro-bimestre-de-2024/019e510d-5af6-704c-8af8-070bbae485ba</t>
+  </si>
+  <si>
+    <t>08/08/2024</t>
+  </si>
+  <si>
+    <t>08/08/2024 12:29:11</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/terceiro-bimestre-de-2024_db14e07b9b3bce4da7b0048f1e.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5ab3-70e1-82a6-f5af51f5a633</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RSU DE FREI PAULO 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rsu-de-frei-paulo-2024/019e510d-5ab3-70e1-82a6-f5af51f5a633</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>25/06/2024 10:07:26</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rsu-de-frei-paulo-2024_8959797ad25832ce08729df942c.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-566c-7334-92ee-2f221c0e8c4e</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RSU DE AREIA BRANCA 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rsu-de-areia-branca-2024/019e510d-566c-7334-92ee-2f221c0e8c4e</t>
+  </si>
+  <si>
+    <t>19/06/2024 11:32:14</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rsu-de-areia-branca-2024-1_a315e7e1b2d76f555adf9b8.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-58f9-73f2-b203-1117166855d1</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO RSU NOSSA SENHORA DAS DORES 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-rsu-nossa-senhora-das-dores-2024/019e510d-58f9-73f2-b203-1117166855d1</t>
+  </si>
+  <si>
+    <t>19/06/2024 11:32:02</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-rsu-nossa-senhora-das-dores_d8c0021443d563ddf24df90.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5a47-705e-a2fe-33d10b49a34f</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO RSU DE SIRIRI 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-rsu-de-siriri-2024/019e510d-5a47-705e-a2fe-33d10b49a34f</t>
+  </si>
+  <si>
+    <t>19/06/2024 11:28:15</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-rsu-de-siriri-2024_2d257fc5dab469704d61f2.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5a0c-72a4-8232-3ff287ca6af6</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RSU DE SÃO DOMINGOS 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rsu-de-sao-domingos-2024/019e510d-5a0c-72a4-8232-3ff287ca6af6</t>
+  </si>
+  <si>
+    <t>19/06/2024 11:27:11</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rsu-de-sao-domingos-2024-1_287dc137ed0d6be61ed32376e0.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-59ca-72e4-864f-62ed967a8bea</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO RSU DE SANTA ROSA DE LIMA 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-rsu-de-santa-rosa-de-lima-2024/019e510d-59ca-72e4-864f-62ed967a8bea</t>
+  </si>
+  <si>
+    <t>19/06/2024 11:26:33</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-rsu-de-santa-rosa-de-lima-2024-1_aca510ba16e1c1c891a1f3fb.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-59a0-7191-9cbd-376ae6b852bb</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO RSU DE RIBEIROPOLIS 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-rsu-de-ribeiropolis-2024/019e510d-59a0-7191-9cbd-376ae6b852bb</t>
+  </si>
+  <si>
+    <t>19/06/2024 11:25:40</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-rsu-de-ribeiropolis-2024_cc5ca541d94e0b136ce788f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5966-72db-ad50-8e2d17ac6e1f</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RSU DE PINHÃO 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rsu-de-pinhao-2024/019e510d-5966-72db-ad50-8e2d17ac6e1f</t>
+  </si>
+  <si>
+    <t>19/06/2024 11:24:57</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rsu-de-pinhao-2024-1_58bd2230b683d9bdb9b4a0e.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5934-702c-b9ee-cf1e29088977</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO RSU DE PEDRA MOLE 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-rsu-de-pedra-mole-2024/019e510d-5934-702c-b9ee-cf1e29088977</t>
+  </si>
+  <si>
+    <t>19/06/2024 11:24:20</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-rsu-de-pedra-mole-2024_e45cb42873db19f49a3f56b3ea4b99.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-58ae-70a7-893b-fc6e7a535cdf</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DE RSU DE N. S. APARECIDA 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-de-rsu-de-n-s-aparecida-2024/019e510d-58ae-70a7-893b-fc6e7a535cdf</t>
+  </si>
+  <si>
+    <t>19/06/2024 11:23:07</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-de-rsu-de-n-s-aparecida-2024_cb05377e655d4005a54bc3d644193e.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-585b-70a3-9508-41b08745b10c</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO RSU DE MOITA BONITA 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-rsu-de-moita-bonita-2024/019e510d-585b-70a3-9508-41b08745b10c</t>
+  </si>
+  <si>
+    <t>19/06/2024 11:22:14</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-rsu-de-moita-bonita-2024_ab83c206625ad522cb8105cc.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5821-7088-87a3-5260f0ff73c3</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO RSU DE MALHADOR 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-rsu-de-malhador-2024/019e510d-5821-7088-87a3-5260f0ff73c3</t>
+  </si>
+  <si>
+    <t>19/06/2024 11:21:00</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-rsu-de-malhador-2024_6a02a56a7f20f20a497437b45.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-57ce-71c4-8e8f-a22e7670bd74</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RSU DE MACAMBIRA 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rsu-de-macambira-2024/019e510d-57ce-71c4-8e8f-a22e7670bd74</t>
+  </si>
+  <si>
+    <t>19/06/2024 11:20:20</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rsu-de-macambira2024-1_d9157168d671f8617f641bb1116.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5793-73d6-94de-f52b85f3c3db</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DE RSU DE FREI PAULO 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-de-rsu-de-frei-paulo-2024/019e510d-5793-73d6-94de-f52b85f3c3db</t>
+  </si>
+  <si>
+    <t>19/06/2024 11:19:44</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-de-rsu-de-frei-paulo-2024_fb1e58f978d36984d6926.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5759-712c-971d-382ca5acfbf2</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DE RSU DE CUMBE 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-de-rsu-de-cumbe-2024/019e510d-5759-712c-971d-382ca5acfbf2</t>
+  </si>
+  <si>
+    <t>19/06/2024 11:18:08</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-de-rsu-de-cumbe-2024_3d3be9340c96da1cd7203ea9991.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-570a-7239-8025-95572bc8140a</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO RSU DE CARIRA 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-rsu-de-carira-2024/019e510d-570a-7239-8025-95572bc8140a</t>
+  </si>
+  <si>
+    <t>19/06/2024 11:15:21</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-rsu-de-carira-2024_f7ab81513c64b9ed86c582.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-56af-7255-b000-24245d824d1a</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO RSU DE CAMPO DO BRITO 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-rsu-de-campo-do-brito-2024/019e510d-56af-7255-b000-24245d824d1a</t>
+  </si>
+  <si>
+    <t>19/06/2024 11:14:37</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-rsu-de-campo-do-brito-2024_10ab03c5318fe11ab012c0e784.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5027-724c-ac2e-59cec910c024</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO N. SENHORA DAS DORES 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-n-senhora-das-dores-2024/019e510d-5027-724c-ac2e-59cec910c024</t>
+  </si>
+  <si>
+    <t>19/06/2024 11:06:26</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-n-senhoa-das-dores-2024_73bbf0cfdf1dada6a66bee.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5642-7395-80bc-16e5205854a5</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DE FREI PAULO 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-de-frei-paulo-2024/019e510d-5642-7395-80bc-16e5205854a5</t>
+  </si>
+  <si>
+    <t>19/06/2024 11:02:53</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-de-frei-paulo-2024_c58ef34ee97ebd3b59d92e98.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-55f7-70a4-a0c1-dec8ce63a08a</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DE MACAMBIRA 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-de-macambira-2024/019e510d-55f7-70a4-a0c1-dec8ce63a08a</t>
+  </si>
+  <si>
+    <t>19/06/2024 11:00:47</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-de-macambira-2024_0a853bcfd904d160501ba3.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-55bd-732a-a8db-cc9b91979945</t>
+  </si>
+  <si>
+    <t>PRIMEIRO QUADRIMESTRE DE 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/primeiro-quadrimestre-de-2024/019e510d-55bd-732a-a8db-cc9b91979945</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>29/05/2024 08:32:38</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/primeiro-quadrimestre-de-2024_991e1ffa016035eb5ed10224da.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5583-73b8-9a9d-9b35985e3f02</t>
+  </si>
+  <si>
+    <t>SEGUNDO BIMESTRE DE 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/segundo-bimestre-de-2024/019e510d-5583-73b8-9a9d-9b35985e3f02</t>
+  </si>
+  <si>
+    <t>29/05/2024 08:31:10</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/segundo-bimestre-de-2024_5c8df81d0a08e2962a6b8966.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5548-712a-940d-72e7f0eb04da</t>
+  </si>
+  <si>
+    <t>CONTRATO DE PROGRAMA DE SIRIRI 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-programa-de-siriri-2024/019e510d-5548-712a-940d-72e7f0eb04da</t>
+  </si>
+  <si>
+    <t>22/05/2024 10:09:06</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-programa-de-siriri-2024_0eeb15365b443734f3efa63d35f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-551f-719d-ae03-6c4cf752f3b4</t>
+  </si>
+  <si>
+    <t>CONTRATO DE PROGRAMA DE SÃO DOMINGOS 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-programa-de-sao-domingos-2024/019e510d-551f-719d-ae03-6c4cf752f3b4</t>
+  </si>
+  <si>
+    <t>22/05/2024 10:07:45</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-programa-de-sao-domingos-2024_e064a52cca51eb5984b971.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-54cc-70ad-8e49-b1f1cadc49db</t>
+  </si>
+  <si>
+    <t>CONTRATO DE PROGRAMA DE SANTA ROSA DE LIMA 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-programa-de-santa-rosa-de-lima-2024/019e510d-54cc-70ad-8e49-b1f1cadc49db</t>
+  </si>
+  <si>
+    <t>22/05/2024 10:06:24</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-programa-de-santa-rosa-de-lima-2024_b0e18f8da346f291e3a8599f5e51.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5489-73fb-90cf-6d8883380937</t>
+  </si>
+  <si>
+    <t>CONTRATO DE PROGRAMA DE PEDRA MOLE 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-programa-de-pedra-mole-2024/019e510d-5489-73fb-90cf-6d8883380937</t>
+  </si>
+  <si>
+    <t>22/05/2024 10:05:09</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-programa-de-pedra-mole-2024_683cc062eabfdd427b47dd36.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-544e-7315-a88f-6be162cdca80</t>
+  </si>
+  <si>
+    <t>CONTRATO DE PROGRAMA RSU NOSSA SENHORA DAS DORES</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-programa-rsu-nossa-senhora-das-dores/019e510d-544e-7315-a88f-6be162cdca80</t>
+  </si>
+  <si>
+    <t>22/05/2024 10:04:18</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-programa-rsu-nossa-senhora-das-dores_0d1dfac577e8e7a7c824dba8c.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5414-72a6-a00c-9a643440f5fd</t>
+  </si>
+  <si>
+    <t>CONTRATO DE PROGRAMA DE N. S. APARECIDA 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-programa-de-n-s-aparecida-2024/019e510d-5414-72a6-a00c-9a643440f5fd</t>
+  </si>
+  <si>
+    <t>22/05/2024 10:03:39</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-programa-de-n-s-aparecida-2024_ac76a448a8d219ef0a43907.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-53d2-73d5-806a-c90310a3747f</t>
+  </si>
+  <si>
+    <t>CONTRATO DE PROGRAMA DE MOITA BONITA 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-programa-de-moita-bonita-2024/019e510d-53d2-73d5-806a-c90310a3747f</t>
+  </si>
+  <si>
+    <t>22/05/2024 10:02:38</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-programa-de-moita-bonita-2024_002c648503dbc745b87e7.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5386-727d-9f4f-a8731717b485</t>
+  </si>
+  <si>
+    <t>CONTRATO DE PROGRAMA DE CARIRA 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-programa-de-carira-2024/019e510d-5386-727d-9f4f-a8731717b485</t>
+  </si>
+  <si>
+    <t>22/05/2024 09:56:53</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-programa-de-carira-2024_7ea4f2f7061bb74f9b64959e6.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-533b-703a-8e1a-224c96e821d8</t>
+  </si>
+  <si>
+    <t>CONTRATO DE PROGRAMA DE CAMPO DO BRITO 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-programa-de-campo-do-brito-2024/019e510d-533b-703a-8e1a-224c96e821d8</t>
+  </si>
+  <si>
+    <t>22/05/2024 09:56:12</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-programa-de-campo-do-brito-2024_1b88024080f770558750b960f66350.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-52d7-70e5-896f-5baa16974ccc</t>
+  </si>
+  <si>
+    <t>CONTRATO DE PROGRAMA DE AREIA BRANCA 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-programa-de-areia-branca-2024/019e510d-52d7-70e5-896f-5baa16974ccc</t>
+  </si>
+  <si>
+    <t>22/05/2024 09:54:47</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-programa-de-areia-branca-2024_3af8eee47d0dcf7730e17337ab1.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5288-7066-9422-7c280a84d23e</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO SIRIRI 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-siriri-2024/019e510d-5288-7066-9422-7c280a84d23e</t>
+  </si>
+  <si>
+    <t>22/05/2024 09:15:25</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-siriri-2024_12d131bb3d5c313a83cc7db1.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-51f2-72a3-82af-9a9dc5d6aa2e</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DE SÃO DOMINGOS 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-de-sao-domingos-2024/019e510d-51f2-72a3-82af-9a9dc5d6aa2e</t>
+  </si>
+  <si>
+    <t>22/05/2024 09:14:28</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-de-sao-domingos-2024_dc8b5ece23131d5a95d72f57bb.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-51af-7276-bc94-75caf56e7465</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DE SANTA ROSA DE LIMA 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-de-santa-rosa-de-lima-2024/019e510d-51af-7276-bc94-75caf56e7465</t>
+  </si>
+  <si>
+    <t>22/05/2024 09:13:50</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-de-santa-rosa-de-lima-2024_686371afa929b1f283c3c.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5164-728f-87a4-732a2340a7a2</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DE RIBEIROPOLIS 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-de-ribeiropolis-2024/019e510d-5164-728f-87a4-732a2340a7a2</t>
+  </si>
+  <si>
+    <t>22/05/2024 09:13:03</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-de-ribeiropolis-2024_4c841756038a41025bd0563f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-5119-715b-8e96-ffca3114c24b</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DE RIACHUELO 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-de-riachuelo-2024/019e510d-5119-715b-8e96-ffca3114c24b</t>
+  </si>
+  <si>
+    <t>22/05/2024 09:12:12</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-de-riachuelo-2024_15f329163dab581102685a5.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-50d6-7274-9fc9-5573ad2bc950</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DE PINHÃO 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-de-pinhao-2024/019e510d-50d6-7274-9fc9-5573ad2bc950</t>
+  </si>
+  <si>
+    <t>22/05/2024 09:11:47</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-de-pinhao-2024_eeb3d9dcb2395cad880f82f5.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-507b-725b-bf17-f202c6362fd5</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO PEDRA MOLE 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-pedra-mole-2024/019e510d-507b-725b-bf17-f202c6362fd5</t>
+  </si>
+  <si>
+    <t>22/05/2024 09:11:18</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-pedra-mole-2024_054e8fd8dc6228f40cd23e.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4ff5-73ff-977e-9526b84e3de8</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DE N. S. APARECIDA 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-de-n-s-aparecida-2024/019e510d-4ff5-73ff-977e-9526b84e3de8</t>
+  </si>
+  <si>
+    <t>22/05/2024 09:10:15</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-de-n-s-aparecida-2024_58a9c8bdf81f99b6906837c.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4fb3-7252-9c64-846c74820cdd</t>
+  </si>
+  <si>
+    <t>CONTRATO RATEIO MOITA BONITA 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-rateio-moita-bonita-2024/019e510d-4fb3-7252-9c64-846c74820cdd</t>
+  </si>
+  <si>
+    <t>22/05/2024 09:09:34</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-rateio-moita-bonita-2024_4d79d3c6d54334c4cdb1429.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4f78-7345-b23a-91c3707a3088</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DE MALHADOR 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-de-malhador-2024/019e510d-4f78-7345-b23a-91c3707a3088</t>
+  </si>
+  <si>
+    <t>22/05/2024 09:08:58</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-de-malhador-2024_8171e8e2cce0e9341bfcb2.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4f3e-7200-b987-4692e8254b4b</t>
+  </si>
+  <si>
+    <t>CONTRATO D RATEIO DE CUMBE 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-d-rateio-de-cumbe-2024/019e510d-4f3e-7200-b987-4692e8254b4b</t>
+  </si>
+  <si>
+    <t>22/05/2024 09:07:24</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-d-rateio-de-cumbe-2024_35bbaf198c567924ddf1.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4ed6-726b-9cf0-fe70cf022fb2</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DE CARIRA 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-de-carira-2024/019e510d-4ed6-726b-9cf0-fe70cf022fb2</t>
+  </si>
+  <si>
+    <t>22/05/2024 09:06:40</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-de-carira-2024_7f961b214179e8e3af064c.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4e83-73f0-bbbf-680d738d21fd</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO CAMPO DO BRITO 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-campo-do-brito-2024/019e510d-4e83-73f0-bbbf-680d738d21fd</t>
+  </si>
+  <si>
+    <t>22/05/2024 09:05:54</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-campo-do-brito-2024_749a3becced261edfb86005b.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4e38-73cc-a5b3-d1276c06c87a</t>
+  </si>
+  <si>
+    <t>CONTRATO DE RATEIO DE AREIA BRANCA 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-de-areia-branca-2024/019e510d-4e38-73cc-a5b3-d1276c06c87a</t>
+  </si>
+  <si>
+    <t>22/05/2024 09:04:24</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-de-areia-branca-2024_ba264d0badad0e3332482542b.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4dc3-72aa-abdb-b5080887d9e7</t>
+  </si>
+  <si>
+    <t>PRIMEIRO TRIMESTRE DE 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/primeiro-trimestre-de-2024/019e510d-4dc3-72aa-abdb-b5080887d9e7</t>
+  </si>
+  <si>
+    <t>20/05/2024 12:36:46</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/primeiro-trimestre-de-2024_aca384b97da6d2126aef1a9eb.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4d4f-7140-a67f-ddda73045a0b</t>
+  </si>
+  <si>
+    <t>ALVARÁ 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/alvara-2024/019e510d-4d4f-7140-a67f-ddda73045a0b</t>
+  </si>
+  <si>
+    <t>20/05/2024 11:54:08</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/alvara-2024_2325e88d0d39d9f25dffd225931.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4730-713c-be3e-7805d40d4959</t>
+  </si>
+  <si>
+    <t>ATA E TERMO DE POSSE DO SUPERINTENDENTE</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-e-termo-de-posse-do-superintendente/019e510d-4730-713c-be3e-7805d40d4959</t>
+  </si>
+  <si>
+    <t>12/04/2024</t>
+  </si>
+  <si>
+    <t>12/04/2024 21:26:56</t>
+  </si>
+  <si>
+    <t>26/05/2026 14:12:13</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/ata-e-termo-de-posse-do-superintendente_b866b7a4edf9febb58b2b161a94.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-787c-7136-b386-d15e3141c623</t>
+  </si>
+  <si>
+    <t>ATA DA ASSEMBLEIA GERAL ORDINÁRIA DE 2024 - CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-da-assembleia-geral-ordinaria-de-2024-cpac/019e510d-787c-7136-b386-d15e3141c623</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024 00:00:00</t>
+  </si>
+  <si>
+    <t>29/07/2026 10:50:48</t>
+  </si>
+  <si>
+    <t>ATA DA ASSEMBLEIA GERAL ORDINÁRIA DO CPAC - 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/ata-da-assembleia-geral-2024-cpac_954c5e28c2b2ef9ec512.pdf</t>
+  </si>
+  <si>
+    <t>22/04/2026 10:24:24</t>
+  </si>
+  <si>
+    <t>019e510d-46e5-7367-82dd-4bdc7ba5697e</t>
+  </si>
+  <si>
+    <t>RELATÓRIO ANUAL DAS AÇÕES REALIZADAS NOS MUNICÍPIOS CONSORCIADOS AO CPAC -2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/relatorio-anual-das-acoes-realizadas-nos-municipios-consorciados-ao-cpac-2023/019e510d-46e5-7367-82dd-4bdc7ba5697e</t>
+  </si>
+  <si>
+    <t>09/04/2024</t>
+  </si>
+  <si>
+    <t>09/04/2024 09:01:16</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/relatorio-anual-das-acoes-realizadas-nos-municipios-consorciados-ao-cpac-2023_b0c0e2154312cc0968c0e.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-46bb-73d2-83b7-64f71a839279</t>
+  </si>
+  <si>
+    <t>PRIMEIRO BIMESTRE DE 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/primeiro-bimestre-de-2024/019e510d-46bb-73d2-83b7-64f71a839279</t>
+  </si>
+  <si>
+    <t>09/04/2024 08:57:39</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/primeiro-bimestre-de-2024_2892f17ef5f820d6baedccf.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4670-7377-a7d5-d6479dc8033d</t>
+  </si>
+  <si>
+    <t>EDITAL DE CONVOCAÇÂO Nº02-2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/edital-de-convocacao-no02-2024/019e510d-4670-7377-a7d5-d6479dc8033d</t>
+  </si>
+  <si>
+    <t>Edital da Assembleia</t>
+  </si>
+  <si>
+    <t>03/04/2024</t>
+  </si>
+  <si>
+    <t>03/04/2024 12:38:23</t>
+  </si>
+  <si>
+    <t>26/05/2026 14:16:28</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/edital-de-convocacao-no02-2024_c77789913541bc0c71e05f34.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-45ff-719e-8a41-ba051fc97bb1</t>
+  </si>
+  <si>
+    <t>EDITAL DE CONVOCAÇÂO Nº01-2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/edital-de-convocacao-no01-2024/019e510d-45ff-719e-8a41-ba051fc97bb1</t>
+  </si>
+  <si>
+    <t>03/04/2024 12:36:43</t>
+  </si>
+  <si>
+    <t>26/05/2026 14:15:51</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/edital-de-convocacao-no01-2024_131f2e9d280dab864dc7cd.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-45bc-7002-acc1-766c359bf8c9</t>
+  </si>
+  <si>
+    <t>QUARTO TRIMESTRE DE 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/quarto-trimestre-de-2023/019e510d-45bc-7002-acc1-766c359bf8c9</t>
+  </si>
+  <si>
+    <t>27/03/2024</t>
+  </si>
+  <si>
+    <t>27/03/2024 08:38:36</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/quarto-trimestre-de-2023_33f5b71580f0b2dcda6ba52.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4501-70e9-b26b-aed0c98ac9a0</t>
+  </si>
+  <si>
+    <t>Certidão SEP-MIP 01.2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/certidao-sep-mip-01-2023/019e510d-4501-70e9-b26b-aed0c98ac9a0</t>
+  </si>
+  <si>
+    <t>Consulta Pública Processo MIP RSU 01-2023</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>15/02/2024 10:23:11</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/certidao-sep-mip-01-2023_84378d2f69bde51b8401f084.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-44bf-7395-9858-4362b7a0bcca</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/certidao-sep-mip-01-2023/019e510d-44bf-7395-9858-4362b7a0bcca</t>
+  </si>
+  <si>
+    <t>15/02/2024 10:22:52</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/certidao-sep-mip-01-2023_ab8c29c2b8cdcdfe29758a4.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4477-720b-80bf-98e65d4fd650</t>
+  </si>
+  <si>
+    <t>LOA 2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/loa-2024/019e510d-4477-720b-80bf-98e65d4fd650</t>
+  </si>
+  <si>
+    <t>16/01/2024</t>
+  </si>
+  <si>
+    <t>16/01/2024 09:39:16</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/loa-2024_413f09f468774c186af828dc9f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-441c-7249-8105-66681a45df50</t>
+  </si>
+  <si>
+    <t>LOA 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/loa-2023/019e510d-441c-7249-8105-66681a45df50</t>
+  </si>
+  <si>
+    <t>16/01/2024 09:35:18</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/loa-2023_ca9190a10d744312897dd1.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-43d1-7062-90b5-67ef188ef99e</t>
+  </si>
+  <si>
+    <t>TERCEIRO QUADRIMESTRE 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/terceiro-quadrimestre-2023/019e510d-43d1-7062-90b5-67ef188ef99e</t>
+  </si>
+  <si>
+    <t>16/01/2024 08:54:57</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/terceiro-quadrimestre-2023_671bb6bd716d7f6d3366af6.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-43a7-73c1-86b7-ed9c17c93616</t>
+  </si>
+  <si>
+    <t>SEXTO BIMESTRE DE 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/sexto-bimestre-de-2023/019e510d-43a7-73c1-86b7-ed9c17c93616</t>
+  </si>
+  <si>
+    <t>16/01/2024 08:49:28</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/sexto-bimestre-de-2023_f1e592e9914caa4780e99ec.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4364-7390-a291-eb5ad4f4943e</t>
+  </si>
+  <si>
+    <t>Termo de Encerramento Consulta Pública MIP 2023 (GTE)</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/termo-de-encerramento-consulta-publica-mip-2023-gte/019e510d-4364-7390-a291-eb5ad4f4943e</t>
+  </si>
+  <si>
+    <t>16/01/2024 08:43:29</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/termo-de-encerramento-consulta-publica-mip-2023-gte_75a16d690a2dac91b3379.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-433b-73e0-8bfd-e80d89adafb8</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/termo-de-encerramento-consulta-publica-mip-2023-gte/019e510d-433b-73e0-8bfd-e80d89adafb8</t>
+  </si>
+  <si>
+    <t>16/01/2024 08:42:28</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/termo-de-encerramento-consulta-publica-mip-2023-gte_f3ae39a32f5ea73f6a18ce1.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-42cf-720d-b689-524a4ccc93a9</t>
+  </si>
+  <si>
+    <t>Termo de Encerramento Consulta Pública MIP 01- 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/termo-de-encerramento-consulta-publica-mip-01-2023/019e510d-42cf-720d-b689-524a4ccc93a9</t>
+  </si>
+  <si>
+    <t>16/01/2024 08:41:09</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/termo-de-encerramento-consulta-publica-mip-2023_218cbe95b0f67fd13f78f16e9.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4311-71c3-b1c2-cea3137a5490</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/termo-de-encerramento-consulta-publica-mip-01-2023/019e510d-4311-71c3-b1c2-cea3137a5490</t>
+  </si>
+  <si>
+    <t>16/01/2024 08:40:37</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/termo-de-encerramento-consulta-publica-mip-2023_b5599197e017b3899a5cebd37d.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-41f6-72f8-8fd4-67d3dfc039f3</t>
+  </si>
+  <si>
+    <t>Termo de Recebimento de Contribuição da Consulta Pública MIP 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/termo-de-recebimento-de-contribuicao-da-consulta-publica-mip-2023/019e510d-41f6-72f8-8fd4-67d3dfc039f3</t>
+  </si>
+  <si>
+    <t>15/01/2024</t>
+  </si>
+  <si>
+    <t>16/01/2024 08:26:56</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/termo-de-recebimento-de-contribuicao-consulta-publica-mip-2023_b6313bfacfa8690673fb38.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-41cd-72ee-a474-9912be44f108</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/termo-de-recebimento-de-contribuicao-da-consulta-publica-mip-2023/019e510d-41cd-72ee-a474-9912be44f108</t>
+  </si>
+  <si>
+    <t>16/01/2024 08:26:27</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/termo-de-recebimento-de-contribuicao-consulta-publica-mip-2023_3ece7b734b7a83d9d0fac6.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4288-7239-843c-68c6c0a71b56</t>
+  </si>
+  <si>
+    <t>Contribuição MIP 01.2023 - TERMOCLAVE</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contribuicao-mip-01-2023-termoclave/019e510d-4288-7239-843c-68c6c0a71b56</t>
+  </si>
+  <si>
+    <t>15/01/2024 11:57:50</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contribuic-a-o-mip-01-2023-termoclave_dfad126c75b8e711b7594d33.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4220-707c-8373-b6c70a8a50c4</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contribuicao-mip-01-2023-termoclave/019e510d-4220-707c-8373-b6c70a8a50c4</t>
+  </si>
+  <si>
+    <t>15/01/2024 11:56:36</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contribuic-a-o-mip-01-2023-termoclave_4ef2b2bea4ac44305d7912b611.pdf</t>
+  </si>
+  <si>
+    <t>019faee6-50d4-734f-9aea-e38b4c05936f</t>
+  </si>
+  <si>
+    <t>ANO 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ano-2023/019faee6-50d4-734f-9aea-e38b4c05936f</t>
+  </si>
+  <si>
+    <t>31/12/2023 00:00:00</t>
+  </si>
+  <si>
+    <t>29/07/2026 14:48:06</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019faee6-50d4-734f-9aea-e38b4c05936f/declaracao-licitantes-2026-cpac_278074fe-8017-42f4-8a01-c4337ab1158c.pdf</t>
+  </si>
+  <si>
+    <t>29/07/2026 14:38:36</t>
+  </si>
+  <si>
     <t>019e735c-d1bb-7075-845f-8f54cf7a69e3</t>
   </si>
   <si>
     <t>BALANÇO GERAL - 2023 - CPAC</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balanco-geral-2023-cpac/019e735c-d1bb-7075-845f-8f54cf7a69e3</t>
   </si>
   <si>
-    <t>31/12/2023</t>
-[...2 lines deleted...]
-    <t>29/05/2026 07:52:03</t>
+    <t>29/07/2026 11:11:46</t>
   </si>
   <si>
     <t>Balanço Geral 2023.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e735c-d1bb-7075-845f-8f54cf7a69e3/balanco-geral-2023_487f391c-ceec-48cb-8f25-e1e97ab4cf30.pdf</t>
   </si>
   <si>
     <t>619d28c46aa5301bfb3e7d94c87786ea77924664</t>
   </si>
   <si>
     <t>52ecfcd89d40fe7483632c9fbb93018f</t>
   </si>
   <si>
     <t>29/05/2026 08:21:57</t>
   </si>
   <si>
-    <t>019e702e-81a1-7245-8b63-c3e2714f0e36</t>
-[...740 lines deleted...]
-    <t>27/05/2026 12:14:46</t>
+    <t>019e510d-4171-7252-8d2f-9ef44b8980e4</t>
+  </si>
+  <si>
+    <t>QUINTO BIMESTRE DE 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/quinto-bimestre-de-2023/019e510d-4171-7252-8d2f-9ef44b8980e4</t>
+  </si>
+  <si>
+    <t>26/12/2023</t>
+  </si>
+  <si>
+    <t>26/12/2023 11:39:37</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/quinto-bimestre-de-2023_35139c6d91395e27fbf8c0721.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4137-707b-b993-c8b0990694f9</t>
+  </si>
+  <si>
+    <t>Extrato da Publicação da Consulta, Publicação da Consulta Pública e Regulamento Consulta Pública Processo MIP nº01/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/extrato-da-publicacao-da-consulta-publicacao-da-consulta-publica-e-regulamento-consulta-publica-processo-mip-no01-2023/019e510d-4137-707b-b993-c8b0990694f9</t>
+  </si>
+  <si>
+    <t>Consultas Públicas</t>
+  </si>
+  <si>
+    <t>14/12/2023</t>
+  </si>
+  <si>
+    <t>14/12/2023 11:14:37</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/extrato-da-publicacao-da-consulta-publicacao-da-consulta-publica-e-regulamento-consulta-publica_b6c3e44b8f088eead8820.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-40fc-7381-ad3b-8de532eab2d7</t>
+  </si>
+  <si>
+    <t>Extrato da Publicação da Consulta, Publicação da Consulta Pública e Regulamento Consulta Pública</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/extrato-da-publicacao-da-consulta-publicacao-da-consulta-publica-e-regulamento-consulta-publica/019e510d-40fc-7381-ad3b-8de532eab2d7</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
+    <t>08/12/2023 12:44:35</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/extrato-da-publicacao-da-consulta-publicacao-da-consulta-publica-e-regulamento-consulta-publica_badbe64ff2807d2c694901e86.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-40d3-7172-ad94-c23e2a203865</t>
+  </si>
+  <si>
+    <t>ATA  1ª Reunião- CGP 05-12-2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-1a-reuniao-cgp-05-12-2023/019e510d-40d3-7172-ad94-c23e2a203865</t>
+  </si>
+  <si>
+    <t>08/12/2023 12:42:18</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/ata-1a-reuniao-cgp-05-12-2023_15f418ce04ac40296dadc9208.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4090-705a-9847-05f2f4c6a986</t>
+  </si>
+  <si>
+    <t>ATA 3ª Reunião-GTE-MIP-31-10-2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-3a-reuniao-gte-mip-31-10-2023/019e510d-4090-705a-9847-05f2f4c6a986</t>
+  </si>
+  <si>
+    <t>08/12/2023 12:40:39</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/ata-3a-reuniao-gte-mip-31-10-2023_a67e88191ce37d7d604c8e931105.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-4056-712e-9959-667a31363038</t>
+  </si>
+  <si>
+    <t>ATA 2ª Reunião-GTE-MIP-27-10-2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-2a-reuniao-gte-mip-27-10-2023/019e510d-4056-712e-9959-667a31363038</t>
+  </si>
+  <si>
+    <t>08/12/2023 12:40:10</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/ata-2a-reuniao-gte-mip-27-10-2023_414c10ea53ab2a26ade8e38ab1.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3ffa-7193-a4ad-2674f3e44480</t>
+  </si>
+  <si>
+    <t>ATA 1ª Reunião-GTE-MIP-15-09-2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-1a-reuniao-gte-mip-15-09-2023/019e510d-3ffa-7193-a4ad-2674f3e44480</t>
+  </si>
+  <si>
+    <t>08/12/2023 12:39:51</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/ata-1a-reuniao-gte-mip-15-09-2023_25628d0a502127eac1c3bcfbaf.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3fc0-72aa-bf73-5336a19069de</t>
+  </si>
+  <si>
+    <t>ATA 3ª Reunião -SEP -MIP- 31-10-2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-3a-reuniao-sep-mip-31-10-2023/019e510d-3fc0-72aa-bf73-5336a19069de</t>
+  </si>
+  <si>
+    <t>08/12/2023 12:37:16</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/ata-3a-reuniao-sep-mip-31-10-2023_3808da0716b749b5b7db27eec.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3f7d-7008-aa7e-bfc119ad589f</t>
+  </si>
+  <si>
+    <t>ATA 2ª Reunião -SEP -MIP- 27-10-2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-2a-reuniao-sep-mip-27-10-2023/019e510d-3f7d-7008-aa7e-bfc119ad589f</t>
+  </si>
+  <si>
+    <t>08/12/2023 12:36:59</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/ata-2a-reuniao-sep-mip-27-10-2023_3c8a000ef9087192263502.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3f4b-73d8-8e17-4b690a0b4ab4</t>
+  </si>
+  <si>
+    <t>ATA 1ª Reunião -SEP -MIP- 15-09-2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-1a-reuniao-sep-mip-15-09-2023/019e510d-3f4b-73d8-8e17-4b690a0b4ab4</t>
+  </si>
+  <si>
+    <t>08/12/2023 12:36:42</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/ata-1a-reuniao-sep-mip-15-09-2023_a17646f86b24853e79f07556.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3f21-7360-9e11-de1e165a3290</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/extrato-da-publicacao-da-consulta-publicacao-da-consulta-publica-e-regulamento-consulta-publica/019e510d-3f21-7360-9e11-de1e165a3290</t>
+  </si>
+  <si>
+    <t>08/12/2023 12:15:45</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/extrato-da-publicacao-da-consulta-publicacao-da-consulta-publica-e-regulamento-consulta-publica_19ab464edcdd09af56a6.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3e1f-732b-8f7c-7eca465f52d0</t>
+  </si>
+  <si>
+    <t>Informativo - SEP MIP RSU 2023 CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/informativo-sep-mip-rsu-2023-cpac/019e510d-3e1f-732b-8f7c-7eca465f52d0</t>
+  </si>
+  <si>
+    <t>14/11/2023</t>
+  </si>
+  <si>
+    <t>14/11/2023 11:57:04</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/informativo-sep-mip-rsu-2023-cpac-2_3a9af645055317691e90fb9.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3df5-71e1-a378-1a77095527f9</t>
+  </si>
+  <si>
+    <t>TERCEIRO TRIMESTRE DE 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/terceiro-trimestre-de-2023/019e510d-3df5-71e1-a378-1a77095527f9</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>16/10/2023 09:13:20</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/terceiro-trimestre-de-2023_0916445cf55d5968e0a661.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3d9e-711f-a4a5-57a697b47468</t>
+  </si>
+  <si>
+    <t>SEGUNDO QUADRIMESTRE DE 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/segundo-quadrimestre-de-2023/019e510d-3d9e-711f-a4a5-57a697b47468</t>
+  </si>
+  <si>
+    <t>04/10/2023</t>
+  </si>
+  <si>
+    <t>04/10/2023 10:13:26</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/segundo-quadrimestre-de-2023_9c08050673de6c3a01f52e.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3d53-730a-bf8f-c41f58a1df93</t>
+  </si>
+  <si>
+    <t>QUARTO BIMESTRE DE 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/quarto-bimestre-de-2023/019e510d-3d53-730a-bf8f-c41f58a1df93</t>
+  </si>
+  <si>
+    <t>04/10/2023 10:12:14</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/quarto-bimestre-de-2023_360b5d9085d0196c93e3.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-337a-7032-9945-4a76e879dc62</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 30.524-2017 -DISPÕE SOBRE  AS HOMOLOGAÇÃO DO PLANO INTERMUNICIPAL DE RESÍDUOS SÓLIDOS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/decreto-no-30-524-2017-dispoe-sobre-as-homologacao-do-plano-intermunicipal-de-residuos-solidos/019e510d-337a-7032-9945-4a76e879dc62</t>
+  </si>
+  <si>
+    <t>Plano Intermunicipal Resíduos Sólidos Urbano CPAC</t>
+  </si>
+  <si>
+    <t>28/02/2023</t>
+  </si>
+  <si>
+    <t>29/09/2023 11:50:32</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/decreto-no-30-524-2017-dispoes-sobre-as-homologacoes-dos-planos-intermunicipais-1_1b2cedd81bbbee9b2cfdd6c.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3c26-71f8-b546-f536ab4ca6da</t>
+  </si>
+  <si>
+    <t>MIP Consórcio Orizon-Sunoak - CPAC Entrega dos estudos</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/mip-consorcio-orizon-sunoak-cpac-entrega-dos-estudos/019e510d-3c26-71f8-b546-f536ab4ca6da</t>
+  </si>
+  <si>
+    <t>28/09/2023</t>
+  </si>
+  <si>
+    <t>28/09/2023 11:03:29</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/mip-orizon-cpac-entrega-dos-estudos_9df94bca3837c5eae8c1.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3c9b-719f-9561-cfce0e886ddf</t>
+  </si>
+  <si>
+    <t>Caderno CPAC-Diagnóstico e Estudos preliminares</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/caderno-cpac-diagnostico-e-estudos-preliminares/019e510d-3c9b-719f-9561-cfce0e886ddf</t>
+  </si>
+  <si>
+    <t>28/09/2023 08:41:06</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/caderno-cpac-diagnostico-e-estudos-preliminares_faecf19099490feaa21ad75172.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3d10-70da-8f50-3ea177f03048</t>
+  </si>
+  <si>
+    <t>Caderno CPAC-Modelo Econômico</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/caderno-cpac-modelo-economico/019e510d-3d10-70da-8f50-3ea177f03048</t>
+  </si>
+  <si>
+    <t>28/09/2023 08:40:49</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/caderno-cpac-modelo-economico_e6f910422ca74c849019b9.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3cd6-70aa-9c49-71d954af0bcb</t>
+  </si>
+  <si>
+    <t>Caderno CPAC - Modelo Jurídico</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/caderno-cpac-modelo-juridico/019e510d-3cd6-70aa-9c49-71d954af0bcb</t>
+  </si>
+  <si>
+    <t>28/09/2023 08:39:59</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/caderno-cpac-modelo-juridico_4e9d32deac68ef55045bc435.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3c72-7266-84c5-f3c76331e6a2</t>
+  </si>
+  <si>
+    <t>Caderno CPAC-Modelagem Operacional</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/caderno-cpac-modelagem-operacional/019e510d-3c72-7266-84c5-f3c76331e6a2</t>
+  </si>
+  <si>
+    <t>28/09/2023 08:37:15</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/caderno-cpac-modelagem-operacional_742999ad21bef2945155261d.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3eb5-7117-a494-2098e2523ff9</t>
+  </si>
+  <si>
+    <t>ATA DA ASSEMBLEIA GERAL ORDINÁRIA DE 2023 - CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-da-assembleia-geral-ordinaria-de-2023-cpac/019e510d-3eb5-7117-a494-2098e2523ff9</t>
+  </si>
+  <si>
+    <t>27/09/2023</t>
+  </si>
+  <si>
+    <t>27/09/2023 00:00:00</t>
+  </si>
+  <si>
+    <t>29/07/2026 10:43:49</t>
+  </si>
+  <si>
+    <t>ATA DA ASSEMBLEIA GERAL ORDINÁRIA DE 2023-27-09-2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/ata-da-assembleia-geral-ordinaria-de-2023-27-09-2023_e2442f87a47909d237763bcc87af.pdf</t>
+  </si>
+  <si>
+    <t>08/12/2023 12:31:18</t>
+  </si>
+  <si>
+    <t>019e510d-3ef8-716f-8278-37f65a689a9a</t>
+  </si>
+  <si>
+    <t>ATA DA ASSEMBLEIA GERAL EXTRAORDINÁRIA DE 2023 - CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-da-assembleia-geral-extraordinaria-de-2023-cpac/019e510d-3ef8-716f-8278-37f65a689a9a</t>
+  </si>
+  <si>
+    <t>27/11/2023</t>
+  </si>
+  <si>
+    <t>29/07/2026 10:40:17</t>
+  </si>
+  <si>
+    <t>ATA DA ASSEMBLEIA GERAL EXTRAORDINÁRIA DE 2023-27-09-2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/ata-da-assembleia-geral-extraordinaria-de-2023-27-09-2023_5090cc415822266c3c02.pdf</t>
+  </si>
+  <si>
+    <t>08/12/2023 12:31:02</t>
+  </si>
+  <si>
+    <t>019e510d-3be4-732d-9f77-34c252b6e4aa</t>
+  </si>
+  <si>
+    <t>Contrato de Rateio Siriri 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-siriri-2023/019e510d-3be4-732d-9f77-34c252b6e4aa</t>
+  </si>
+  <si>
+    <t>22/09/2023</t>
+  </si>
+  <si>
+    <t>22/09/2023 11:10:33</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-siriri-2023_e8c068599cd4dddb0b9e.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3ba9-7120-af38-c3b5ab844b22</t>
+  </si>
+  <si>
+    <t>Contrato de Rateio São Domingos 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-sao-domingos-2023/019e510d-3ba9-7120-af38-c3b5ab844b22</t>
+  </si>
+  <si>
+    <t>22/09/2023 11:07:30</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-sao-domingos-2023_543d5d310ca43c1ac91cb.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3b67-726b-82a4-bf7f319fa70d</t>
+  </si>
+  <si>
+    <t>Contrato de Rateio Santa Rosa de Lima 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-santa-rosa-de-lima-2023/019e510d-3b67-726b-82a4-bf7f319fa70d</t>
+  </si>
+  <si>
+    <t>22/09/2023 11:06:58</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-santa-rosa-de-lima-2023_e241c6504b51da700a95bf810.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3b2c-73a0-87df-0ab22728c443</t>
+  </si>
+  <si>
+    <t>Contrato de Rateio Ribeirópolis 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-ribeiropolis-2023/019e510d-3b2c-73a0-87df-0ab22728c443</t>
+  </si>
+  <si>
+    <t>22/09/2023 11:05:33</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-ribeiropolis-2023_469430670e927cb08d49.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3afa-73d5-9177-95cf83c2cffa</t>
+  </si>
+  <si>
+    <t>Contrato de Rateio Riachuelo 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-riachuelo-2023/019e510d-3afa-73d5-9177-95cf83c2cffa</t>
+  </si>
+  <si>
+    <t>22/09/2023 11:04:38</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-riachuelo-2023_d81912a87e7f569e1ef793f8.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3ac0-730d-96ca-c7d6b5c8eaf0</t>
+  </si>
+  <si>
+    <t>Contrato de Rateio Pinhão 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-pinhao-2023/019e510d-3ac0-730d-96ca-c7d6b5c8eaf0</t>
+  </si>
+  <si>
+    <t>22/09/2023 11:03:36</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-pinhao-2023_e28a5f3707e3c14308e12a.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3a6d-72f6-b683-3a7dc1d7ef8f</t>
+  </si>
+  <si>
+    <t>Contrato de Rateio Pedra Mole 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-pedra-mole-2023/019e510d-3a6d-72f6-b683-3a7dc1d7ef8f</t>
+  </si>
+  <si>
+    <t>22/09/2023 11:02:36</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-pedra-mole-2023_4c9a7282024aa848d62a96aa.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3a2a-72d0-acb8-f48314a7b25e</t>
+  </si>
+  <si>
+    <t>Contrato de Rateio Nossa Senhora das Dores 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-nossa-senhora-das-dores-2023/019e510d-3a2a-72d0-acb8-f48314a7b25e</t>
+  </si>
+  <si>
+    <t>22/09/2023 11:00:33</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-nossa-senhora-das-dores-2023_6f47cc93af2c6e01a05584e05381.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-39ce-727b-a28a-579e27967a12</t>
+  </si>
+  <si>
+    <t>Contrato de Rateio Nossa Senhora Aparecida 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-nossa-senhora-aparecida-2023/019e510d-39ce-727b-a28a-579e27967a12</t>
+  </si>
+  <si>
+    <t>22/09/2023 10:59:17</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-nossa-senhora-aparecida-2023_862e661f2248772f42e480e.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3983-71c3-9510-bd633db2eba0</t>
+  </si>
+  <si>
+    <t>Contrato de Rateio Moita Bonita 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-moita-bonita-2023/019e510d-3983-71c3-9510-bd633db2eba0</t>
+  </si>
+  <si>
+    <t>22/09/2023 10:58:01</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-moita-bonita-2023_69d76dd2b3a2c4244755d5.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3930-715a-9d61-c1640c0d0820</t>
+  </si>
+  <si>
+    <t>Contrato de Rateio Malhador 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-malhador-2023/019e510d-3930-715a-9d61-c1640c0d0820</t>
+  </si>
+  <si>
+    <t>22/09/2023 10:57:23</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-malhador-2023_e6a6b79287480ba45bc6.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-38e5-72c8-9f3e-bf930eaf857b</t>
+  </si>
+  <si>
+    <t>Contrato de Rateio Macambira 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-macambira-2023/019e510d-38e5-72c8-9f3e-bf930eaf857b</t>
+  </si>
+  <si>
+    <t>22/09/2023 10:56:01</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-macambira-2023_0fb7c50038ea49a9d3de6856.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-389a-721c-b774-94332661b848</t>
+  </si>
+  <si>
+    <t>Contrato de Rateio Frei Paulo 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-frei-paulo-2023/019e510d-389a-721c-b774-94332661b848</t>
+  </si>
+  <si>
+    <t>22/09/2023 10:54:12</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-frei-paulo-2023_70fc339d40b976b4aa5aa91.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3860-7235-8b5f-39551eef05f2</t>
+  </si>
+  <si>
+    <t>Contrato de Rateio Cumbe 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-cumbe-2023/019e510d-3860-7235-8b5f-39551eef05f2</t>
+  </si>
+  <si>
+    <t>22/09/2023 10:53:48</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-cumbe-2023_aa7914ccc8cd166e808d1793.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3836-7070-b37f-6002d5d2b675</t>
+  </si>
+  <si>
+    <t>Contrato de Rateio Campo do Brito 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-campo-do-brito-2023/019e510d-3836-7070-b37f-6002d5d2b675</t>
+  </si>
+  <si>
+    <t>22/09/2023 10:52:40</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-campo-do-brito-2023_f01e57bb0ced59a20736419c5da.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-380c-73d6-a69e-aaa123d424bc</t>
+  </si>
+  <si>
+    <t>Contrato de Rateio Areia Branca 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/contrato-de-rateio-areia-branca-2023/019e510d-380c-73d6-a69e-aaa123d424bc</t>
+  </si>
+  <si>
+    <t>22/09/2023 10:51:26</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-de-rateio-areia-branca-2023_f02946d4d8b870ef55fad73c9.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3e6a-738e-a733-7c8739d50295</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-da-assembleia-geral-extraordinaria-de-2023-cpac/019e510d-3e6a-738e-a733-7c8739d50295</t>
+  </si>
+  <si>
+    <t>18/09/2023</t>
+  </si>
+  <si>
+    <t>18/09/2023 00:00:00</t>
+  </si>
+  <si>
+    <t>29/07/2026 10:46:34</t>
+  </si>
+  <si>
+    <t>ATA DA ASSEMBLEIA GERAL EXTRAORDINÁRIA DE 2023-18-09-2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/ata-da-assembleia-geral-extraordinaria-de-2023-18-09-2023_50032d37ad4d18a8b87b104700d5d.pdf</t>
+  </si>
+  <si>
+    <t>08/12/2023 12:31:29</t>
+  </si>
+  <si>
+    <t>019e510d-3783-7330-b5c4-ef51b7a398d1</t>
+  </si>
+  <si>
+    <t>Solicitação de Prazo da MIP nº 01-2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/solicitacao-de-prazo-da-mip-no-01-2023/019e510d-3783-7330-b5c4-ef51b7a398d1</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>14/08/2023 09:53:59</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/solicitacao-de-prazo-mip-01-2023_8db5aee5db6962bb056a.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-37da-728e-903b-b62fc6cf183e</t>
+  </si>
+  <si>
+    <t>Concessão de Prazo da MIP nº 01-2023 (OFÍCIO Nº 39-2023)</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/concessao-de-prazo-da-mip-no-01-2023-oficio-no-39-2023/019e510d-37da-728e-903b-b62fc6cf183e</t>
+  </si>
+  <si>
+    <t>14/08/2023 09:52:09</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/oficio-no-39-2023-concessao-de-prazo-mip-01-2023_0fe9acf6dd19dcb93e3ef8.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3679-72c6-a9a1-588df0c4707a</t>
+  </si>
+  <si>
+    <t>Errata de Regulamento</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/errata-de-regulamento/019e510d-3679-72c6-a9a1-588df0c4707a</t>
+  </si>
+  <si>
+    <t>23/06/2023</t>
+  </si>
+  <si>
+    <t>02/08/2023 09:06:09</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/errata-regulamento_2625f3cc063d6678934cff3.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3636-705e-8ed8-7c31f6ef6afc</t>
+  </si>
+  <si>
+    <t>Regulamento Abertura MIP</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/regulamento-abertura-mip/019e510d-3636-705e-8ed8-7c31f6ef6afc</t>
+  </si>
+  <si>
+    <t>13/06/2023</t>
+  </si>
+  <si>
+    <t>02/08/2023 09:03:31</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/regulamento-abertura-mip_efb30651284847005244b65f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-35eb-70ce-ae10-879d8172fae1</t>
+  </si>
+  <si>
+    <t>Ata da Assembleia Geral Ordinária do Consórcio Público do Agreste Central Sergipano -CPAC -10-05-2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-da-assembleia-geral-ordinaria-do-consorcio-publico-do-agreste-central-sergipano-cpac-10-05-2023/019e510d-35eb-70ce-ae10-879d8172fae1</t>
+  </si>
+  <si>
+    <t>02/08/2023 09:02:50</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/ata-da-assembleia-geral-ordinaria-do-consorcio-publico-do-agreste-central-sergipano-cpac-10-05-2023_b24a22a1e044dc553e8e41001d7d6.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-35a4-7250-8873-f83698c9c95f</t>
+  </si>
+  <si>
+    <t>Certificado da DocuSign</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/certificado-da-docusign/019e510d-35a4-7250-8873-f83698c9c95f</t>
+  </si>
+  <si>
+    <t>02/08/2023 09:01:47</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/certificado-da-docusign_e77e90e35ea3ad70c991b3.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3569-704b-9f20-b5340dc312a4</t>
+  </si>
+  <si>
+    <t>MIP da Orizon-CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/mip-da-orizon-cpac/019e510d-3569-704b-9f20-b5340dc312a4</t>
+  </si>
+  <si>
+    <t>02/08/2023 09:01:21</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/mip-da-orizon-cpac_611285c68524b0a191706e9.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3741-700c-ad8c-17ef4d8e2274</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 02-2023-Dispõe sobre a constituição dos grupos especiais de trabalho para atuação no processo MIP 01-2023-CPAC e dá providências correlatas</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/portaria-no-02-2023-dispoe-sobre-a-constituicao-dos-grupos-especiais-de-trabalho-para-atuacao-no-processo-mip-01-2023-cpac-e-da-providencias-correlatas/019e510d-3741-700c-ad8c-17ef4d8e2274</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>02/08/2023 08:59:31</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/portaria-no-02-2023-dispoe-sobre-a-constituicao-dos-grupos-especiais-de-trabalho-para-atuacao-no-processo-mip-01-2023-cpac-e-da-providencias-correlatas_3c41d0f93026fc10ef6812.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-370f-707d-acf8-0ad92c05ef6e</t>
+  </si>
+  <si>
+    <t>TERCEIRO BIMESTRE DE 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/terceiro-bimestre-de-2023/019e510d-370f-707d-acf8-0ad92c05ef6e</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>01/08/2023 10:35:42</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/terceiro-bimestre-de-2023_cfaffa14a922dc2890dceb.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-36d4-71a0-88fa-20e0222c5a8b</t>
+  </si>
+  <si>
+    <t>SEGUNDO TRIMESTRE DE 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/segundo-trimestre-de-2023/019e510d-36d4-71a0-88fa-20e0222c5a8b</t>
+  </si>
+  <si>
+    <t>31/07/2023</t>
+  </si>
+  <si>
+    <t>31/07/2023 09:43:30</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/segundo-trimestre-de-2023_f77416aae462714b77db61be.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3463-714d-95ec-e4edbc60df2a</t>
+  </si>
+  <si>
+    <t>ATA DA ASSEMBLEIA GERAL ORDINÁRIA DO CPAC DO DIA 10-05-2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-da-assembleia-geral-ordinaria-do-cpac-do-dia-10-05-2023/019e510d-3463-714d-95ec-e4edbc60df2a</t>
+  </si>
+  <si>
+    <t>PMI Nº04/2018</t>
+  </si>
+  <si>
+    <t>24/05/2023</t>
+  </si>
+  <si>
+    <t>13/06/2023 17:52:29</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/ata-da-assembleia-geral-ordinaria-do-consorcio-publico-do-agreste-central-sergipano-cpac-10-05-2023_f98b3d361dfc354acb24b910.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-352f-700e-aef3-bf4d845600d8</t>
+  </si>
+  <si>
+    <t>PRIMEIRO QUADRIMESTRE DE 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/primeiro-quadrimestre-de-2023/019e510d-352f-700e-aef3-bf4d845600d8</t>
+  </si>
+  <si>
+    <t>02/06/2023</t>
+  </si>
+  <si>
+    <t>02/06/2023 11:08:36</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/primeiro-quadrimestre-de-2023_2d1b32aea84de3201cd363f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-34ae-71ae-9804-cc9e1285191a</t>
+  </si>
+  <si>
+    <t>SEGUNDO BIMESTRE DE 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/segundo-bimestre-de-2023/019e510d-34ae-71ae-9804-cc9e1285191a</t>
+  </si>
+  <si>
+    <t>02/06/2023 11:07:17</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/segundo-bimestre-de-2023_deee97d2fba9dcb6726702b538.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3420-7339-ba7f-a1b3fd2ef58c</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-da-assembleia-geral-ordinaria-de-2023-cpac/019e510d-3420-7339-ba7f-a1b3fd2ef58c</t>
+  </si>
+  <si>
+    <t>10/05/2023</t>
+  </si>
+  <si>
+    <t>10/05/2023 00:00:00</t>
+  </si>
+  <si>
+    <t>29/07/2026 10:37:11</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/ata-da-assembleia-geral-ordinaria-do-consorcio-publico-do-agreste-central-sergipano-cpac-10-05-2023_e2f08b93b40156563acd6915d8c.pdf</t>
+  </si>
+  <si>
+    <t>13/06/2023 17:53:57</t>
+  </si>
+  <si>
+    <t>019e510d-33ef-7129-a556-e0577181b95d</t>
+  </si>
+  <si>
+    <t>PRIMEIRO TRIMESTRE DE 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/primeiro-trimestre-de-2023/019e510d-33ef-7129-a556-e0577181b95d</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>27/04/2023 09:55:28</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/primeiro-trimestre-de-2023_226e529151ab148bef4fb1997.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-33c5-73cd-aab0-6fb0a888e854</t>
+  </si>
+  <si>
+    <t>PRIMEIRO BIMESTRE DE 2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/primeiro-bimestre-de-2023/019e510d-33c5-73cd-aab0-6fb0a888e854</t>
+  </si>
+  <si>
+    <t>27/04/2023 09:52:46</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/primeiro-bimestre-de-2023_90e575b7251f07a3435f251f39.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3348-70ac-a60a-bcbabe8cbea5</t>
+  </si>
+  <si>
+    <t>PLANO INTERMUNICIPAL DO CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/plano-intermunicipal-do-cpac/019e510d-3348-70ac-a60a-bcbabe8cbea5</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>28/02/2023 08:43:02</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/plano-intermunicipal-de-residuos-solidos-02-8d22a9c8d16623ad55ff47d-1-d2f8c825dd0da892aa06c1-6d906e93166f78d47465_5a194bd8d3c13354483f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-32fd-73e3-ba33-03eba39b7cd9</t>
+  </si>
+  <si>
+    <t>PROTOCOLO DE INTENÇÕES CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/protocolo-de-intencoes-cpac/019e510d-32fd-73e3-ba33-03eba39b7cd9</t>
+  </si>
+  <si>
+    <t>Protocolo de Intenções</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>23/02/2023 10:45:29</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/protocolo-de-intencoes-cpac_baa08f552b4fb07c17a6be62.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-32a5-7287-8ef4-40457ec87888</t>
+  </si>
+  <si>
+    <t>ESTATUTO CPAC 2018</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/estatuto-cpac-2018/019e510d-32a5-7287-8ef4-40457ec87888</t>
+  </si>
+  <si>
+    <t>Estatuto Social</t>
+  </si>
+  <si>
+    <t>23/02/2023 10:43:41</t>
+  </si>
+  <si>
+    <t>27/05/2026 11:29:41</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/estatuto-cpac-2018_8563e5603396a96700eea.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3256-70c6-84ad-9f93e984f0e4</t>
+  </si>
+  <si>
+    <t>QUARTO TRIMESTRE DE 2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/quarto-trimestre-de-2022/019e510d-3256-70c6-84ad-9f93e984f0e4</t>
+  </si>
+  <si>
+    <t>14/02/2023 08:55:07</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/4o-trimestre-1-152a54c255501540bf79_628c7ac8eda53b4915f71def33.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3213-71db-b669-1dfca4e66583</t>
+  </si>
+  <si>
+    <t>TERCEIRO TRIMESTRE DE 2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/terceiro-trimestre-de-2022/019e510d-3213-71db-b669-1dfca4e66583</t>
+  </si>
+  <si>
+    <t>30/09/2022</t>
+  </si>
+  <si>
+    <t>14/02/2023 08:52:51</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/3o-trimestre-5076acef8b9845a81a2e8dcc_8b80a54045795780c0f62d2.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-31e1-70f3-b49f-1ffde8b1c880</t>
+  </si>
+  <si>
+    <t>SEGUNDO TRIMESTRE DE 2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/segundo-trimestre-de-2022/019e510d-31e1-70f3-b49f-1ffde8b1c880</t>
+  </si>
+  <si>
+    <t>30/06/2022</t>
+  </si>
+  <si>
+    <t>14/02/2023 08:51:34</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2o-trimestre-416c2d03e8f2586bb6f90_ffad7e9143dd6947b96e4823.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-31b0-723b-9996-1a7e2721cbeb</t>
+  </si>
+  <si>
+    <t>PRIMEIRO TRIMESTRE DE 2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/primeiro-trimestre-de-2022/019e510d-31b0-723b-9996-1a7e2721cbeb</t>
+  </si>
+  <si>
+    <t>27/03/2022</t>
+  </si>
+  <si>
+    <t>14/02/2023 08:48:44</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/1a-trimestre-de-2022-relatorio-e-certificado-de-controle-interno-a4661e6291fbea9eac1b931676_2ef4517a51fbfde2b7182e.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-316d-7105-90ca-0be46d293e73</t>
+  </si>
+  <si>
+    <t>QUARTO TRIMESTRE DE 2021</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/quarto-trimestre-de-2021/019e510d-316d-7105-90ca-0be46d293e73</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
+    <t>14/02/2023 08:47:02</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/4o-trimestre-de-2021_9950ab7cfae17bf60ff0f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-312a-735c-9874-26d85695f7f4</t>
+  </si>
+  <si>
+    <t>TERCEIRO DE QUADRIMESTRE DE 2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/terceiro-de-quadrimestre-de-2022/019e510d-312a-735c-9874-26d85695f7f4</t>
+  </si>
+  <si>
+    <t>09/02/2023</t>
+  </si>
+  <si>
+    <t>09/02/2023 10:26:29</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rgf-3o-quadrimestre-001_04100f0ea6cab197dd1d875dbd8.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-30f8-7162-b318-172f7963b4c2</t>
+  </si>
+  <si>
+    <t>SEXTO BIMESTRE DE 2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/sexto-bimestre-de-2022/019e510d-30f8-7162-b318-172f7963b4c2</t>
+  </si>
+  <si>
+    <t>09/02/2023 10:23:47</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rreo-6o-bimestre-001_a0f811ff3882bd85050104.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-041e-734b-884e-a747891d26ee</t>
+  </si>
+  <si>
+    <t>PRIMEIRO QUADRIMESTRE 2021</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/primeiro-quadrimestre-2021/019e510d-041e-734b-884e-a747891d26ee</t>
+  </si>
+  <si>
+    <t>05/08/2021</t>
+  </si>
+  <si>
+    <t>09/02/2023 10:17:19</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/consorcio-1-quadrimestre-2021_72607e914b8d074ebfa98.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-30ad-721a-a5f1-9702bbb57956</t>
+  </si>
+  <si>
+    <t>RELATÓRIO ANUAL DAS AÇÕES REALIZADAS NOS MUNICÍPIOS CONSORCIADOS AO CPAC -2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/relatorio-anual-das-acoes-realizadas-nos-municipios-consorciados-ao-cpac-2022/019e510d-30ad-721a-a5f1-9702bbb57956</t>
+  </si>
+  <si>
+    <t>09/02/2023 09:49:12</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/relatorio-anual-das-acoes-realizadas-nos-municipios-consorciados-ao-cpac-2022_c7ee4a51efeafb0185f4a689.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-3062-729e-b519-5cc8f3a1166f</t>
+  </si>
+  <si>
+    <t>LOA 2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/loa-2022/019e510d-3062-729e-b519-5cc8f3a1166f</t>
+  </si>
+  <si>
+    <t>31/01/2023</t>
+  </si>
+  <si>
+    <t>31/01/2023 09:43:57</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/loa-e-qdd-2022_df1ee2975ad051ba6037ebabf50.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2f68-707a-9b21-e070dbc73b32</t>
+  </si>
+  <si>
+    <t>IMPUGNAÇÃO REALIZADA PELA EMPRESA PLANETA SUSTENTÁVEL GERENCIAMENTO DE RESÍDUOS E URBANIZAÇÃO EIRELI, ACERCA DA CONCORRÊNCIA PÚBLICA Nº001/2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/impugnacao-realizada-pela-empresa-planeta-sustentavel-gerenciamento-de-residuos-e-urbanizacao-eireli-acerca-da-concorrencia-publica-no001-2022/019e510d-2f68-707a-9b21-e070dbc73b32</t>
+  </si>
+  <si>
+    <t>Concorrência Pública Nº001/2022</t>
+  </si>
+  <si>
+    <t>09/01/2023</t>
+  </si>
+  <si>
+    <t>12/01/2023 12:08:57</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/impugnacao-da-empresa-planeta-sustentavel-gerenciamento-de-residuos-e-urbanizacao-eireli_d8b8b0c9bf256b0c3ff1f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-301f-7328-98d7-f7354e42c56c</t>
+  </si>
+  <si>
+    <t>IMPUGNAÇÃO REALIZADA PELA  EMPRESA ECO TUWA CONTRUÇÕES E MEIO AMBIENTE LTDA, ACERCA DA DA CONCORRÊNCIA PÚBLICA Nº0012022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/impugnacao-realizada-pela-empresa-eco-tuwa-contrucoes-e-meio-ambiente-ltda-acerca-da-da-concorrencia-publica-no0012022/019e510d-301f-7328-98d7-f7354e42c56c</t>
+  </si>
+  <si>
+    <t>12/01/2023</t>
+  </si>
+  <si>
+    <t>12/01/2023 12:05:10</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/impugnacao-da-empresa-eco-tuwa-contrucoes-e-meio-ambiente-ltda_4649f53932b404980c0248f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2fdd-705c-ac0b-13b8f2361469</t>
+  </si>
+  <si>
+    <t>IMPUGNAÇÃO REALIZADA PELA  EMPRESA AEGEA SANEAMENTO E PARTICIPAÇÕES S.A, ACERCA DA DA CONCORRÊNCIA PÚBLICA Nº0012022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/impugnacao-realizada-pela-empresa-aegea-saneamento-e-participacoes-s-a-acerca-da-da-concorrencia-publica-no0012022/019e510d-2fdd-705c-ac0b-13b8f2361469</t>
+  </si>
+  <si>
+    <t>12/01/2023 12:03:39</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/impugnacao-da-empresa-aegea-saneamento-e-participacoes-s-a_740428c5ccbdf52a9af853b17.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2fb3-73c1-ade9-aeff344b488b</t>
+  </si>
+  <si>
+    <t>IMPUGNAÇÃO REALIZADA PELA  EMPRESA EWA ENGENHARIA AMBIENTAL LTDA, ACERCA  DA CONCORRÊNCIA PÚBLICA Nº001/2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/impugnacao-realizada-pela-empresa-ewa-engenharia-ambiental-ltda-acerca-da-concorrencia-publica-no001-2022/019e510d-2fb3-73c1-ade9-aeff344b488b</t>
+  </si>
+  <si>
+    <t>09/01/2023 12:32:02</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/impugnacao-da-empresa-ewa-engenharia-ambiental-ltda_e2d55c414b59a9c02c96a615711f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2f15-70ed-9480-7be753a52c8c</t>
+  </si>
+  <si>
+    <t>TERMO DE REVOGAÇÃO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/termo-de-revogacao/019e510d-2f15-70ed-9480-7be753a52c8c</t>
+  </si>
+  <si>
+    <t>09/01/2023 11:12:27</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/termo-de-revogacao_9108590f090fa42f62b8151eacb.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2eda-731a-aacb-a7ecfeec8c98</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA DE REVOGAÇÃO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/justificativa-de-revogacao/019e510d-2eda-731a-aacb-a7ecfeec8c98</t>
+  </si>
+  <si>
+    <t>09/01/2023 11:12:09</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/justificativa-de-revogacao_8cc5ebe4bceea0a59ac68a5e8.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2ea0-70d3-a1bf-da89f9c56d7f</t>
+  </si>
+  <si>
+    <t>AVISO DE REVOGAÇÃO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/aviso-de-revogacao/019e510d-2ea0-70d3-a1bf-da89f9c56d7f</t>
+  </si>
+  <si>
+    <t>06/01/2023</t>
+  </si>
+  <si>
+    <t>06/01/2023 13:43:08</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/aviso-de-revogacao_0b8ab2f006cd25d107cf4.pdf</t>
+  </si>
+  <si>
+    <t>019faee1-88f5-71b5-a74a-d6838264faea</t>
+  </si>
+  <si>
+    <t>ANO 2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ano-2022/019faee1-88f5-71b5-a74a-d6838264faea</t>
+  </si>
+  <si>
+    <t>31/12/2022 00:00:00</t>
+  </si>
+  <si>
+    <t>29/07/2026 14:48:19</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019faee1-88f5-71b5-a74a-d6838264faea/declaracao-licitantes-2026-cpac_b085fb3b-c126-4fff-894d-5cf35d768fbe.pdf</t>
+  </si>
+  <si>
+    <t>29/07/2026 14:37:57</t>
+  </si>
+  <si>
+    <t>019fae2b-6e5f-730c-85ee-da8a0426f403</t>
+  </si>
+  <si>
+    <t>BALANÇO GERAL - 2022 - CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balanco-geral-2022-cpac/019fae2b-6e5f-730c-85ee-da8a0426f403</t>
+  </si>
+  <si>
+    <t>29/07/2026 11:11:11</t>
+  </si>
+  <si>
+    <t>BALANÇO GERAL 2022.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/relatorio/019fae2b-6e5f-730c-85ee-da8a0426f403/balanco-geral-2022_c6c6d3ca-9d26-411c-9143-cebced8c74ca.pdf</t>
+  </si>
+  <si>
+    <t>a013f2db43622b95e0e69c6db86324674839f575</t>
+  </si>
+  <si>
+    <t>7be2a1703dc45c8367ddab71e601c14e</t>
+  </si>
+  <si>
+    <t>29/07/2026 11:05:24</t>
+  </si>
+  <si>
+    <t>019e510d-2e34-7139-b0fc-b6a172a709fa</t>
+  </si>
+  <si>
+    <t>2.1 - Edital PMI - CPAC - Anexo I - Minuta Contratual</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/2-1-edital-pmi-cpac-anexo-i-minuta-contratual/019e510d-2e34-7139-b0fc-b6a172a709fa</t>
+  </si>
+  <si>
+    <t>15/12/2022</t>
+  </si>
+  <si>
+    <t>15/12/2022 19:24:48</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-1-edital-pmi-cpac-anexo-i-minuta-contratual_88e18863f8c9876d9375.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2e0a-72f5-9183-05563c4a172a</t>
+  </si>
+  <si>
+    <t>PO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/po/019e510d-2e0a-72f5-9183-05563c4a172a</t>
+  </si>
+  <si>
+    <t>Tomada de Preço Nº 03/2022</t>
+  </si>
+  <si>
+    <t>15/12/2022 10:18:41</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/po_dec330689c07a33dc6e604e55af.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2d96-727b-a317-f43b78649b3a</t>
+  </si>
+  <si>
+    <t>PLQ</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/plq/019e510d-2d96-727b-a317-f43b78649b3a</t>
+  </si>
+  <si>
+    <t>15/12/2022 10:18:20</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/plq_8b0f4e81702cdcf16629c.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2d2d-7368-8199-3ab125c30e89</t>
+  </si>
+  <si>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ple/019e510d-2d2d-7368-8199-3ab125c30e89</t>
+  </si>
+  <si>
+    <t>15/12/2022 10:17:53</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/ple_05ba7450f2159d3d9c6e360f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2cf2-714a-8df0-adc3fb25651f</t>
+  </si>
+  <si>
+    <t>EVENTOS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/eventos/019e510d-2cf2-714a-8df0-adc3fb25651f</t>
+  </si>
+  <si>
+    <t>15/12/2022 10:17:32</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/eventos_79b98f55906d91b8bd12b4c9f1f44.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2cb5-712c-b32e-f21db85aff92</t>
+  </si>
+  <si>
+    <t>CRONO PREVISTO PLE</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/crono-previsto-ple/019e510d-2cb5-712c-b32e-f21db85aff92</t>
+  </si>
+  <si>
+    <t>15/12/2022 10:17:07</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/crono-previsto-ple_1e93cdfbaf877b63a6067a5.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2c7a-7289-95e0-0cd0449c55c4</t>
+  </si>
+  <si>
+    <t>CRONO FISICO-FINANCEIRO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/crono-fisico-financeiro/019e510d-2c7a-7289-95e0-0cd0449c55c4</t>
+  </si>
+  <si>
+    <t>15/12/2022 10:16:15</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/crono-fisico-financeiro_a6413c22da331fcbaf4497.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2c38-7228-8884-e92f3832662a</t>
+  </si>
+  <si>
+    <t>BDI</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/bdi/019e510d-2c38-7228-8884-e92f3832662a</t>
+  </si>
+  <si>
+    <t>15/12/2022 10:15:42</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/bdi_cf0147653bce8d8077c825b640e9.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2c06-7041-8095-913c449f321d</t>
+  </si>
+  <si>
+    <t>EDITAL TOMADA DE PREÇO Nº 03/2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/edital-tomada-de-preco-no-03-2022/019e510d-2c06-7041-8095-913c449f321d</t>
+  </si>
+  <si>
+    <t>15/12/2022 10:14:48</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/edital-tomada-de-preco-no-03-2022_24343dce9aac4e2dd307a.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2bc3-7107-a5d1-ddb7106199aa</t>
+  </si>
+  <si>
+    <t>ERRATA DO EDITAL Nº 001-2022 CONCORRÊNCIA PÚBLICA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/errata-do-edital-no-001-2022-concorrencia-publica/019e510d-2bc3-7107-a5d1-ddb7106199aa</t>
+  </si>
+  <si>
+    <t>08/12/2022</t>
+  </si>
+  <si>
+    <t>08/12/2022 11:34:48</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/errata-do-edital-no-001-2022-concorrencia-publica_69f70349dadf12d19ad11.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2b80-7294-9d25-d67a294011f5</t>
+  </si>
+  <si>
+    <t>2.17 - Edital PMI - CPAC - Anexo XVII - MODELO DE CARTA DE CREDENCIAMENTO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/2-17-edital-pmi-cpac-anexo-xvii-modelo-de-carta-de-credenciamento/019e510d-2b80-7294-9d25-d67a294011f5</t>
+  </si>
+  <si>
+    <t>08/12/2022 11:34:11</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-17-edital-pmi-cpac-anexo-xvii-modelo-de-carta-de-credenciamento_ef7281b3624a81c068fd0df.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2b3e-7190-824c-9ce60e9de1cd</t>
+  </si>
+  <si>
+    <t>2.16 - Edital PMI - CPAC - Anexo XVI - MODELO DE CARTA DE ENCAMINHAMENTO DA DOCUMENTAÇÃO DE HABILITAÇÃO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/2-16-edital-pmi-cpac-anexo-xvi-modelo-de-carta-de-encaminhamento-da-documentacao-de-habilitacao/019e510d-2b3e-7190-824c-9ce60e9de1cd</t>
+  </si>
+  <si>
+    <t>08/12/2022 11:33:30</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-16-edital-pmi-cpac-anexo-xvi-modelo-de-carta-de-encaminhamento-da-documentacao-de-habilitacao_11a7db39bf30785c7b87c37cdd.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2afb-701e-b25b-ab7fbe1d3d89</t>
+  </si>
+  <si>
+    <t>2.15 - Edital PMI - CPAC - Anexo XV - Declaração de elaboração Independente de Proposta</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/2-15-edital-pmi-cpac-anexo-xv-declaracao-de-elaboracao-independente-de-proposta/019e510d-2afb-701e-b25b-ab7fbe1d3d89</t>
+  </si>
+  <si>
+    <t>08/12/2022 11:32:45</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-15-edital-pmi-cpac-anexo-xv-declaracao-de-elaboracao-independente-de-proposta_4cc91d67e1f14f08d4ad04c5df.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2ac1-70dd-84be-6e343c6c7a1b</t>
+  </si>
+  <si>
+    <t>2.14 - Edital PMI - CPAC - Anexo XIV - Declaração atendimento ao inciso XXXIII</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/2-14-edital-pmi-cpac-anexo-xiv-declaracao-atendimento-ao-inciso-xxxiii/019e510d-2ac1-70dd-84be-6e343c6c7a1b</t>
+  </si>
+  <si>
+    <t>08/12/2022 11:32:24</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-14-edital-pmi-cpac-anexo-xiv-declaracao-atendimento-ao-inciso-xxxiii_3feadb136150ce95e0e1bda5e.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2a86-73c1-abd6-2da5b23527f7</t>
+  </si>
+  <si>
+    <t>2.13 - Edital PMI - CPAC - Anexo XIII - Declaração de Cumprimento dos requisitos de habilitação e inexistência de fatos</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/2-13-edital-pmi-cpac-anexo-xiii-declaracao-de-cumprimento-dos-requisitos-de-habilitacao-e-inexistencia-de-fatos/019e510d-2a86-73c1-abd6-2da5b23527f7</t>
+  </si>
+  <si>
+    <t>08/12/2022 11:32:04</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-13-edital-pmi-cpac-anexo-xiii-declaracao-de-cumprimento-dos-requisitos-de-habilitacao-e-inexistencia-de-fatos_c95b310b7b3c4a1cb23e6d.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2a44-7097-8912-968f02c9afbe</t>
+  </si>
+  <si>
+    <t>2.12 - Edital PMI - CPAC - Anexo XII - MODELO DE GOVERNANÇA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/2-12-edital-pmi-cpac-anexo-xii-modelo-de-governanca/019e510d-2a44-7097-8912-968f02c9afbe</t>
+  </si>
+  <si>
+    <t>08/12/2022 11:31:40</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-12-edital-pmi-cpac-anexo-xii-modelo-de-governanca_6a89462c1f523fe9566a8.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2a01-70b1-be42-679457b62a68</t>
+  </si>
+  <si>
+    <t>2.11 - Edital PMI - CPAC - Anexo XI - MINUTA DE CONTRATO DE DEPÓSITO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/2-11-edital-pmi-cpac-anexo-xi-minuta-de-contrato-de-deposito/019e510d-2a01-70b1-be42-679457b62a68</t>
+  </si>
+  <si>
+    <t>08/12/2022 11:31:01</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-11-edital-pmi-cpac-anexo-xi-minuta-de-contrato-de-deposito_317f7f278ccb7366066aab38a2c4c.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-29b1-70cf-b913-f0370c1ebcbc</t>
+  </si>
+  <si>
+    <t>2.10 - Edital PMI - CPAC - Anexo X - QUADRO DE INDICADORES DE DESEMPENHO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/2-10-edital-pmi-cpac-anexo-x-quadro-de-indicadores-de-desempenho/019e510d-29b1-70cf-b913-f0370c1ebcbc</t>
+  </si>
+  <si>
+    <t>08/12/2022 11:30:16</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-10-edital-pmi-cpac-anexo-x-quadro-de-indicadores-de-desempenho_b8b9d44e4e4c0648164abd0240aeb.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2977-729f-854c-64a0a5620084</t>
+  </si>
+  <si>
+    <t>2.9 - Edital PMI - CPAC - Anexo IX - DIRETRIZES PARA O LICENCIAMENTO AMBIENTAL</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/2-9-edital-pmi-cpac-anexo-ix-diretrizes-para-o-licenciamento-ambiental/019e510d-2977-729f-854c-64a0a5620084</t>
+  </si>
+  <si>
+    <t>08/12/2022 11:29:44</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-9-edital-pmi-cpac-anexo-ix-diretrizes-para-o-licenciamento-ambiental_2f37f476e215799b92f9d7b6ea9d.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-293c-73f9-80ff-eff466470cae</t>
+  </si>
+  <si>
+    <t>2.8 - Edital PMI - CPAC - Anexo VIII - Plano de Negócios</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/2-8-edital-pmi-cpac-anexo-viii-plano-de-negocios/019e510d-293c-73f9-80ff-eff466470cae</t>
+  </si>
+  <si>
+    <t>08/12/2022 11:28:53</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-8-edital-pmi-cpac-anexo-viii-plano-de-negocios_61ca5864be1971ead4c9cfb.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-28e9-7352-829e-abb636aac2d0</t>
+  </si>
+  <si>
+    <t>2.7 - Edital PMI - CPAC - Anexo VII - CADERNO DE ENCARGOS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/2-7-edital-pmi-cpac-anexo-vii-caderno-de-encargos/019e510d-28e9-7352-829e-abb636aac2d0</t>
+  </si>
+  <si>
+    <t>08/12/2022 11:28:30</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-7-edital-pmi-cpac-anexo-vii-caderno-de-encargos_cca5195e34d45a0626cf1a.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-289e-724b-adeb-6de18d58b0e1</t>
+  </si>
+  <si>
+    <t>2.6 - Edital PMI - CPAC - Anexo VI - Mecanismos de Reequilíbrio Econômico Financeiro</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/2-6-edital-pmi-cpac-anexo-vi-mecanismos-de-reequilibrio-economico-financeiro/019e510d-289e-724b-adeb-6de18d58b0e1</t>
+  </si>
+  <si>
+    <t>08/12/2022 11:28:07</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-6-edital-pmi-cpac-anexo-vi-mecanismos-de-reequilibrio-economico-financeiro_de8937637b889df0b5c09283f7.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-284b-717e-925c-6d821c0ad5ed</t>
+  </si>
+  <si>
+    <t>2.5 - Edital PMI - CPAC - Anexo V - Mecanismos de Pagamento</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/2-5-edital-pmi-cpac-anexo-v-mecanismos-de-pagamento/019e510d-284b-717e-925c-6d821c0ad5ed</t>
+  </si>
+  <si>
+    <t>08/12/2022 11:27:27</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-5-edital-pmi-cpac-anexo-v-mecanismos-de-pagamento_419b56c42f61bf4511ec28cf2.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-27f7-72d1-aa10-3b233d93816f</t>
+  </si>
+  <si>
+    <t>2.4 - Edital PMI - CPAC - Anexo IV - Termo de Referência</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/2-4-edital-pmi-cpac-anexo-iv-termo-de-referencia/019e510d-27f7-72d1-aa10-3b233d93816f</t>
+  </si>
+  <si>
+    <t>08/12/2022 11:27:00</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-4-edital-pmi-cpac-anexo-iv-termo-de-referencia_93524ef2c56899ee05e41.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-27a1-729a-aef4-87464512d58b</t>
+  </si>
+  <si>
+    <t>2.3 - Edital PMI - CPAC - Anexo III - Diretrizes da Proposta Comercial</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/2-3-edital-pmi-cpac-anexo-iii-diretrizes-da-proposta-comercial/019e510d-27a1-729a-aef4-87464512d58b</t>
+  </si>
+  <si>
+    <t>08/12/2022 11:25:42</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-3-edital-pmi-cpac-anexo-iii-diretrizes-da-proposta-comercial_0a41c5e35492cf08c2c4925078e14.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-275e-729a-83f3-904365bc2d87</t>
+  </si>
+  <si>
+    <t>2.2 - Edital PMI - CPAC - Anexo II - Diretrizes da Proposta Técnica</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/2-2-edital-pmi-cpac-anexo-ii-diretrizes-da-proposta-tecnica/019e510d-275e-729a-83f3-904365bc2d87</t>
+  </si>
+  <si>
+    <t>08/12/2022 11:25:06</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-2-edital-pmi-cpac-anexo-ii-diretrizes-da-proposta-tecnica_b577484e862ad5ce3277b.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-26b8-7301-9f4f-5db2f2c9bf1c</t>
+  </si>
+  <si>
+    <t>Aviso de Licitação Concorrência Nº 001/2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/aviso-de-licitacao-concorrencia-no-001-2022/019e510d-26b8-7301-9f4f-5db2f2c9bf1c</t>
+  </si>
+  <si>
+    <t>25/11/2022</t>
+  </si>
+  <si>
+    <t>08/12/2022 11:24:35</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/aviso-de-licitacao-concorrencia-no01-2022_54f1fe4f4e61d976eb7eaaa1.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-272c-71e6-a849-9cacf15e8fc6</t>
+  </si>
+  <si>
+    <t>2.0 - Edital PMI CPAC -</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/2-0-edital-pmi-cpac/019e510d-272c-71e6-a849-9cacf15e8fc6</t>
+  </si>
+  <si>
+    <t>08/12/2022 11:24:01</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-0-edital-pmi-cpac-ok_7c3a3e3535405a9062e3f368.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2703-71b2-a1af-99441a2e560f</t>
+  </si>
+  <si>
+    <t>QUINTO BIMESTRE DE 2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/quinto-bimestre-de-2022/019e510d-2703-71b2-a1af-99441a2e560f</t>
+  </si>
+  <si>
+    <t>28/11/2022</t>
+  </si>
+  <si>
+    <t>28/11/2022 08:45:32</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/5o-bimestre-2022_8e60172536f32bf359b452.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-21c8-7343-a536-4edef8441325</t>
+  </si>
+  <si>
+    <t>QUARTO BIMESTRE DE 2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/quarto-bimestre-de-2022/019e510d-21c8-7343-a536-4edef8441325</t>
+  </si>
+  <si>
+    <t>05/10/2022</t>
+  </si>
+  <si>
+    <t>28/11/2022 08:44:59</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/consorcio-4-bimestre-de-2022_91d6f61dcc1eff91eff337bc0b9d.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0d96-7082-963e-b3fc111812e2</t>
+  </si>
+  <si>
+    <t>PROTOCOLO DE INTENÇÕES</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/protocolo-de-intencoes/019e510d-0d96-7082-963e-b3fc111812e2</t>
+  </si>
+  <si>
+    <t>01/09/2021</t>
+  </si>
+  <si>
+    <t>17/11/2022 10:13:13</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/protocolo-de-intencoes_4a24636b24a3ca1344811.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2643-7017-b914-de9462293f9e</t>
+  </si>
+  <si>
+    <t>Esclarecimentos sobre o Edital disponibilizado para Consulta Pública</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/esclarecimentos-sobre-o-edital-disponibilizado-para-consulta-publica/019e510d-2643-7017-b914-de9462293f9e</t>
+  </si>
+  <si>
+    <t>09/11/2022</t>
+  </si>
+  <si>
+    <t>09/11/2022 08:28:30</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/esclarecimentos-sobre-o-edital_40a5c0895818f5604534a.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2619-72d0-92a4-653880e18adb</t>
+  </si>
+  <si>
+    <t>Ata de encerramento da Consulta Pública do Edital de Licitação do Procedimento de Manifestação de Interesse Nº 04/2018 Pelo Consórcio Público do Agreste Central– CPAC.</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-de-encerramento-da-consulta-publica-do-edital-de-licitacao-do-procedimento-de-manifestacao-de-interesse-no-04-2018-pelo-consorcio-publico-do-agreste-central-cpac/019e510d-2619-72d0-92a4-653880e18adb</t>
+  </si>
+  <si>
+    <t>04/11/2022</t>
+  </si>
+  <si>
+    <t>04/11/2022 16:28:49</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/ata-de-encerramento-da-consulta-publica-do-edital-de-licitacao-do-procedimento-de-manifestacao-de-interesse-no-04-2018-pelo-consorcio-publico-do-agreste-central-cpac_3968d32a0f79471fbc1ab8efa.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-258f-703c-8546-67670a1a5f65</t>
+  </si>
+  <si>
+    <t>Consulta Pública ao Edital de Concessão Administrativa (Publicação)</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/consulta-publica-ao-edital-de-concessao-administrativa-publicacao/019e510d-258f-703c-8546-67670a1a5f65</t>
+  </si>
+  <si>
+    <t>21/10/2022</t>
+  </si>
+  <si>
+    <t>24/10/2022 12:01:20</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/jornal-da-cidade-aju-se-ed-digital-06-10-2022-mail1_0a70ebc3986ae9434c328b.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-25d1-72fa-8d54-25356ab1b131</t>
+  </si>
+  <si>
+    <t>Link para participar da Consulta Pública ao Edital de Concessão Administrativa</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/link-para-participar-da-consulta-publica-ao-edital-de-concessao-administrativa/019e510d-25d1-72fa-8d54-25356ab1b131</t>
+  </si>
+  <si>
+    <t>24/10/2022</t>
+  </si>
+  <si>
+    <t>24/10/2022 12:00:27</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/link-para-participar-da-consulta-publica-ao-edital-de-concessao-administrativa_1008812f1099871c8fc91201df.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-254c-70f8-a090-6f37bceb0458</t>
+  </si>
+  <si>
+    <t>Invest. em Pre e Implantação</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/invest-em-pre-e-implantacao/019e510d-254c-70f8-a090-6f37bceb0458</t>
+  </si>
+  <si>
+    <t>05/10/2022 08:50:59</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/3-12-invest-em-pre-e-implantacao-atualizado_02ca973a88f633c7f0b5c36c5137d1.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-24f8-7189-a96e-ee93d7be999c</t>
+  </si>
+  <si>
+    <t>Reinvestimento</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/reinvestimento/019e510d-24f8-7189-a96e-ee93d7be999c</t>
+  </si>
+  <si>
+    <t>05/10/2022 08:50:22</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/3-11-reinvestimento-atualizado_7eba474d35e99b4985f08.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-24b6-71ba-9ddb-74c5e3817994</t>
+  </si>
+  <si>
+    <t>Encerramento e Monitoramento</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/encerramento-e-monitoramento/019e510d-24b6-71ba-9ddb-74c5e3817994</t>
+  </si>
+  <si>
+    <t>05/10/2022 08:49:39</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/3-10-encerramento-e-monitoramento-atualizado_a680dbe1efd5c96740a470.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2473-7222-8a0f-29fcfed7bb1c</t>
+  </si>
+  <si>
+    <t>Encargos Socias</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/encargos-socias/019e510d-2473-7222-8a0f-29fcfed7bb1c</t>
+  </si>
+  <si>
+    <t>05/10/2022 08:48:51</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/3-9-encargos-socias-atualizado_f1e2a75ee7ab6344e05a46d11.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2417-71be-bf2e-abad49db52b4</t>
+  </si>
+  <si>
+    <t>Vfm</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/vfm/019e510d-2417-71be-bf2e-abad49db52b4</t>
+  </si>
+  <si>
+    <t>05/10/2022 08:48:25</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/3-8-vfm-atualizado_a8ef522ed559d7a9cc0e927003.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-23d5-71c5-b0dd-832234635477</t>
+  </si>
+  <si>
+    <t>Custo de Capital - WACC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/custo-de-capital-wacc/019e510d-23d5-71c5-b0dd-832234635477</t>
+  </si>
+  <si>
+    <t>05/10/2022 08:48:04</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/3-7-custo-de-capital-wacc-atualizado_512f8f936217ce75e30c29.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-237e-7128-8c24-d40313545095</t>
+  </si>
+  <si>
+    <t>Capital Giro</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/capital-giro/019e510d-237e-7128-8c24-d40313545095</t>
+  </si>
+  <si>
+    <t>05/10/2022 08:47:40</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/3-6-capital-giro-atualizado_18b31ee25f660e5621967.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-233c-71ea-bad0-0cd5ba2f5b20</t>
+  </si>
+  <si>
+    <t>CAPEX</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/capex/019e510d-233c-71ea-bad0-0cd5ba2f5b20</t>
+  </si>
+  <si>
+    <t>05/10/2022 08:47:15</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/3-5-capex-atualizado_c4c985cd5d5748fed856374d7d.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-22f9-7184-93e2-ebf4a2b4656a</t>
+  </si>
+  <si>
+    <t>Fluxo de Caixa</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/fluxo-de-caixa/019e510d-22f9-7184-93e2-ebf4a2b4656a</t>
+  </si>
+  <si>
+    <t>05/10/2022 08:46:47</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/3-4-fluxo-de-caixa-atualizado_673e5b85a3cebe0aaa5436580de.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-22ae-70f4-b153-0e5cdfbe2da1</t>
+  </si>
+  <si>
+    <t>Resultado Financeiro</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/resultado-financeiro/019e510d-22ae-70f4-b153-0e5cdfbe2da1</t>
+  </si>
+  <si>
+    <t>05/10/2022 08:46:04</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/3-3-resultado-financeiro-atualizado_76e82b16d3a7238a097bec.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2274-7222-8d7a-bfb0e31b1ea6</t>
+  </si>
+  <si>
+    <t>Depreciacao</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/depreciacao/019e510d-2274-7222-8d7a-bfb0e31b1ea6</t>
+  </si>
+  <si>
+    <t>05/10/2022 08:45:37</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/3-2-depreciacao-atualizado_298c57bb20ecb6b63f4fe9c.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-224a-724e-a772-a05279c5256a</t>
+  </si>
+  <si>
+    <t>OPEX</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/opex/019e510d-224a-724e-a772-a05279c5256a</t>
+  </si>
+  <si>
+    <t>05/10/2022 08:45:17</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/3-1-opex-atualizado_45ea1419a28af7c5f1cf74.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-21fa-72da-9c36-98b37af500b6</t>
+  </si>
+  <si>
+    <t>DRE</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/dre/019e510d-21fa-72da-9c36-98b37af500b6</t>
+  </si>
+  <si>
+    <t>05/10/2022 08:44:55</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/3-0-dre-atualizado_bf61f0d158c312200d96.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0fe0-7365-9bba-5574f169c387</t>
+  </si>
+  <si>
+    <t>PRIMEIRO QUADRIMESTRE  DE 2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/primeiro-quadrimestre-de-2022/019e510d-0fe0-7365-9bba-5574f169c387</t>
+  </si>
+  <si>
+    <t>31/05/2022</t>
+  </si>
+  <si>
+    <t>05/10/2022 08:39:45</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/consorcio-1-quadrimestre-2022-2_029bae4187b15f92afd3cbb.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-218e-7043-8f05-d1f86a055667</t>
+  </si>
+  <si>
+    <t>SEGUNDO QUADRIMESTRE  DE 2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/segundo-quadrimestre-de-2022/019e510d-218e-7043-8f05-d1f86a055667</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/consorcio-2-quadrimestre_9ba5f78d6b484547e7b80d12ad3.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-1c05-700c-ba9d-bada3b58aa73</t>
+  </si>
+  <si>
+    <t>Capital de Giro</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/capital-de-giro/019e510d-1c05-700c-ba9d-bada3b58aa73</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
+    <t>04/10/2022 19:04:58</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/3-6-capital-giro-atualizado_946dc734e96c941db8898c27.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2105-7066-9568-cb7654d99235</t>
+  </si>
+  <si>
+    <t>CADERNO V - Modelo Jurídico Institucional</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/caderno-v-modelo-juridico-institucional/019e510d-2105-7066-9568-cb7654d99235</t>
+  </si>
+  <si>
+    <t>04/10/2022</t>
+  </si>
+  <si>
+    <t>04/10/2022 19:00:11</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/4-5-cpac-caderno-v-modelo-juridico-institucional-atualizado_07fde6a42347a3e565726.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-20dc-70e5-8009-3c4772ec6f4e</t>
+  </si>
+  <si>
+    <t>CADERNO IV - Modelo Econômico Financeiro</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/caderno-iv-modelo-economico-financeiro/019e510d-20dc-70e5-8009-3c4772ec6f4e</t>
+  </si>
+  <si>
+    <t>04/10/2022 18:59:12</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/4-4-cpac-caderno-iv-modelo-economico-financeiro-atualizado_7a2dd5061d7fc48b4f3fd.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-2099-7209-95e0-38fb46c6ab5e</t>
+  </si>
+  <si>
+    <t>CADERNO III - Modelo Operacional</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/caderno-iii-modelo-operacional/019e510d-2099-7209-95e0-38fb46c6ab5e</t>
+  </si>
+  <si>
+    <t>04/10/2022 18:58:43</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/4-3-cpac-caderno-iii-modelo-operacional-atualizado_f396e565a97dfe9ffff57eb6.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-206f-738e-862d-249b178cb7ba</t>
+  </si>
+  <si>
+    <t>CADERNO II - Projeto de Implantação</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/caderno-ii-projeto-de-implantacao/019e510d-206f-738e-862d-249b178cb7ba</t>
+  </si>
+  <si>
+    <t>04/10/2022 18:57:58</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/4-2-cpac-caderno-ii-projeto-de-implantacao-atualizado_b62fa1656498e3aa41e82.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-203d-72f1-b912-a9e2c8955b8d</t>
+  </si>
+  <si>
+    <t>CADERNO I - Síntese Projeto</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/caderno-i-sintese-projeto/019e510d-203d-72f1-b912-a9e2c8955b8d</t>
+  </si>
+  <si>
+    <t>04/10/2022 18:56:39</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/4-1-cpac-caderno-i-sintese-projeto-atualizado_e743210a9cfee163e992f862.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-19d6-70d5-8bcf-7fc97bc1cfc6</t>
+  </si>
+  <si>
+    <t>Edital PMI - CPAC - Anexo XIV - Declaração atendimento ao inciso XXXIII</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/edital-pmi-cpac-anexo-xiv-declaracao-atendimento-ao-inciso-xxxiii/019e510d-19d6-70d5-8bcf-7fc97bc1cfc6</t>
+  </si>
+  <si>
+    <t>26/09/2022</t>
+  </si>
+  <si>
+    <t>26/09/2022 12:48:26</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-14-edital-pmi-cpac-anexo-xiv-declaracao-atendimento-ao-inciso-xxxiii_1011a4c00c2e022b89b163786.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-1a9e-702c-b140-944bb3b2f0a8</t>
+  </si>
+  <si>
+    <t>Edital PMI - CPAC - Anexo XVII - MODELO DE CARTA DE CREDENCIAMENTO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/edital-pmi-cpac-anexo-xvii-modelo-de-carta-de-credenciamento/019e510d-1a9e-702c-b140-944bb3b2f0a8</t>
+  </si>
+  <si>
+    <t>26/09/2022 12:41:20</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-17-edital-pmi-cpac-anexo-xvii-modelo-de-carta-de-credenciamento_e89e860768bf445b3a7c31.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-1a64-7218-8470-18e7790562c7</t>
+  </si>
+  <si>
+    <t>Edital PMI - CPAC - Anexo XVI - MODELO DE CARTA DE ENCAMINHAMENTO DA DOCUMENTAÇÃO DE HABILITAÇÃO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/edital-pmi-cpac-anexo-xvi-modelo-de-carta-de-encaminhamento-da-documentacao-de-habilitacao/019e510d-1a64-7218-8470-18e7790562c7</t>
+  </si>
+  <si>
+    <t>26/09/2022 12:40:49</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-16-edital-pmi-cpac-anexo-xvi-modelo-de-carta-de-encaminhamento-da-documentacao-de-habilitacao_f53e4db681cd8ce2185d2ca.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-1a21-7343-b579-55137c02b505</t>
+  </si>
+  <si>
+    <t>Edital PMI - CPAC - Anexo XV - Declaração de elaboração Independente de Proposta</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/edital-pmi-cpac-anexo-xv-declaracao-de-elaboracao-independente-de-proposta/019e510d-1a21-7343-b579-55137c02b505</t>
+  </si>
+  <si>
+    <t>26/09/2022 12:40:22</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-15-edital-pmi-cpac-anexo-xv-declaracao-de-elaboracao-independente-de-proposta_acfa05cb65f2c8afbe86c9ea804.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-19a4-7234-8a3a-c6e59804582c</t>
+  </si>
+  <si>
+    <t>Edital PMI - CPAC - Anexo XIII - Declaração de Cumprimento dos requisitos de habilitação e inexistência de fatos</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/edital-pmi-cpac-anexo-xiii-declaracao-de-cumprimento-dos-requisitos-de-habilitacao-e-inexistencia-de-fatos/019e510d-19a4-7234-8a3a-c6e59804582c</t>
+  </si>
+  <si>
+    <t>26/09/2022 12:38:30</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-13-edital-pmi-cpac-anexo-xiii-declaracao-de-cumprimento-dos-requisitos-de-habilitacao-e-inexistencia-de-fatos_95d60935166655ca5822.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-1961-7230-9d70-d8e6d38f0d8b</t>
+  </si>
+  <si>
+    <t>Edital PMI - CPAC - Anexo XII - MODELO DE GOVERNANÇA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/edital-pmi-cpac-anexo-xii-modelo-de-governanca/019e510d-1961-7230-9d70-d8e6d38f0d8b</t>
+  </si>
+  <si>
+    <t>26/09/2022 12:38:09</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-12-edital-pmi-cpac-anexo-xii-modelo-de-governanca_c42c7dfc931f7b1324dbc12d.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-1927-700e-b61a-63576083a013</t>
+  </si>
+  <si>
+    <t>Edital PMI - CPAC - Anexo XI - MINUTA DE CONTRATO DE DEPÓSITO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/edital-pmi-cpac-anexo-xi-minuta-de-contrato-de-deposito/019e510d-1927-700e-b61a-63576083a013</t>
+  </si>
+  <si>
+    <t>26/09/2022 12:37:49</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-11-edital-pmi-cpac-anexo-xi-minuta-de-contrato-de-deposito_446c96decc701cee953fa10c0d8.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-18e5-7111-81bf-dc86beb3691b</t>
+  </si>
+  <si>
+    <t>Edital PMI - CPAC - Anexo X - QUADRO DE INDICADORES DE DESEMPENHO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/edital-pmi-cpac-anexo-x-quadro-de-indicadores-de-desempenho/019e510d-18e5-7111-81bf-dc86beb3691b</t>
+  </si>
+  <si>
+    <t>26/09/2022 12:37:27</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-10-edital-pmi-cpac-anexo-x-quadro-de-indicadores-de-desempenho_181346127855105efc05.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-18aa-71b2-889c-a492449a07c9</t>
+  </si>
+  <si>
+    <t>Edital PMI - CPAC - Anexo IX - DIRETRIZES PARA O LICENCIAMENTO AMBIENTAL</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/edital-pmi-cpac-anexo-ix-diretrizes-para-o-licenciamento-ambiental/019e510d-18aa-71b2-889c-a492449a07c9</t>
+  </si>
+  <si>
+    <t>26/09/2022 12:37:00</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-9-edital-pmi-cpac-anexo-ix-diretrizes-para-o-licenciamento-ambiental_3342212f2ef53cc11140473b4.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-1870-70e8-b5fe-3b5e5b5bf756</t>
+  </si>
+  <si>
+    <t>Edital PMI - CPAC - Anexo VIII - Plano de Negócios</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/edital-pmi-cpac-anexo-viii-plano-de-negocios/019e510d-1870-70e8-b5fe-3b5e5b5bf756</t>
+  </si>
+  <si>
+    <t>26/09/2022 12:36:42</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-8-edital-pmi-cpac-anexo-viii-plano-de-negocios_daa63207fc14bd898f34d05474.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-182d-7032-af38-775258845805</t>
+  </si>
+  <si>
+    <t>Edital PMI - CPAC - Anexo VII - CADERNO DE ENCARGOS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/edital-pmi-cpac-anexo-vii-caderno-de-encargos/019e510d-182d-7032-af38-775258845805</t>
+  </si>
+  <si>
+    <t>26/09/2022 12:35:45</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-7-edital-pmi-cpac-anexo-vii-caderno-de-encargos_0107745767ad9a3ab648cddbe.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-17f3-72a9-bb7e-d4f5cb079133</t>
+  </si>
+  <si>
+    <t>Edital PMI - CPAC - Anexo VI - Mecanismos de Reequilíbrio Econômico Financeiro</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/edital-pmi-cpac-anexo-vi-mecanismos-de-reequilibrio-economico-financeiro/019e510d-17f3-72a9-bb7e-d4f5cb079133</t>
+  </si>
+  <si>
+    <t>26/09/2022 12:35:24</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-6-edital-pmi-cpac-anexo-vi-mecanismos-de-reequilibrio-economico-financeiro_4ddbd4b28544f35b09fa3fc0b.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-17c9-70c3-8c63-1333283ae689</t>
+  </si>
+  <si>
+    <t>Edital PMI - CPAC - Anexo V - Mecanismos de Pagamento</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/edital-pmi-cpac-anexo-v-mecanismos-de-pagamento/019e510d-17c9-70c3-8c63-1333283ae689</t>
+  </si>
+  <si>
+    <t>26/09/2022 12:35:06</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-5-edital-pmi-cpac-anexo-v-mecanismos-de-pagamento_6429394935f2ba6cbdd5c54278.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-179f-7164-9db1-5012e1575298</t>
+  </si>
+  <si>
+    <t>Edital PMI - CPAC - Anexo IV - Termo de Referência</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/edital-pmi-cpac-anexo-iv-termo-de-referencia/019e510d-179f-7164-9db1-5012e1575298</t>
+  </si>
+  <si>
+    <t>26/09/2022 12:34:47</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-4-edital-pmi-cpac-anexo-iv-termo-de-referencia_1c360fbf07eb6179b94d3745.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-1765-7364-82cb-1f788cec0159</t>
+  </si>
+  <si>
+    <t>Edital PMI - CPAC - Anexo III - Diretrizes da Proposta Comercial</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/edital-pmi-cpac-anexo-iii-diretrizes-da-proposta-comercial/019e510d-1765-7364-82cb-1f788cec0159</t>
+  </si>
+  <si>
+    <t>26/09/2022 12:34:27</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-3-edital-pmi-cpac-anexo-iii-diretrizes-da-proposta-comercial_781c28e3b325285f70bb91bb.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-1709-736b-a6be-4ca8e7d0f54f</t>
+  </si>
+  <si>
+    <t>Edital PMI - CPAC - Anexo II - Diretrizes da Proposta Técnica</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/edital-pmi-cpac-anexo-ii-diretrizes-da-proposta-tecnica/019e510d-1709-736b-a6be-4ca8e7d0f54f</t>
+  </si>
+  <si>
+    <t>26/09/2022 12:34:09</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-2-edital-pmi-cpac-anexo-ii-diretrizes-da-proposta-tecnica_1035c4b1278b46adf1794.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-16b6-7102-a038-c0705fc9d7f2</t>
+  </si>
+  <si>
+    <t>Edital PMI - CPAC - Anexo I - Minuta Contratual</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/edital-pmi-cpac-anexo-i-minuta-contratual/019e510d-16b6-7102-a038-c0705fc9d7f2</t>
+  </si>
+  <si>
+    <t>26/09/2022 12:33:46</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-1-edital-pmi-cpac-anexo-i-minuta-contratual_9fe3ec42cce9f4802a350cc599c.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-167c-7208-a3ea-bc908bd6d387</t>
+  </si>
+  <si>
+    <t>Edital PMI CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/edital-pmi-cpac/019e510d-167c-7208-a3ea-bc908bd6d387</t>
+  </si>
+  <si>
+    <t>26/09/2022 12:33:25</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-0-edital-pmi-cpac_5e39a39084ddc2a0d5b7.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-162e-705a-a209-2f80d5cc18b9</t>
+  </si>
+  <si>
+    <t>Edital REGULAMENTO DA CONSULTA E DA AUDIÊNCIA PÚBLICA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/edital-regulamento-da-consulta-e-da-audiencia-publica/019e510d-162e-705a-a209-2f80d5cc18b9</t>
+  </si>
+  <si>
+    <t>26/09/2022 12:33:04</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/1-2-edital-regulamento-da-consulta-e-da-audiencia-publica_2a052f6b5b78e5434ee1cdb.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-15e3-7229-afa9-cf181bda1e5d</t>
+  </si>
+  <si>
+    <t>Edital Consulta - CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/edital-consulta-cpac/019e510d-15e3-7229-afa9-cf181bda1e5d</t>
+  </si>
+  <si>
+    <t>26/09/2022 12:31:54</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/1-1-edital-consulta-cpac_3ff0652b5098b6b0e8fe3f72708b5.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-1592-7395-ab38-32f6f7b5c1d0</t>
+  </si>
+  <si>
+    <t>ATA DE ENCERRAMENTO DA AUDIÊNCIA PÚBLICA Nº04 DA APRESENTAÇÃO DO PROCEDIMENTO DE MANIFESTAÇÃO DE INTERESSE N 04-2018 PELO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC.</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-de-encerramento-da-audiencia-publica-no04-da-apresentacao-do-procedimento-de-manifestacao-de-interesse-n-04-2018-pelo-consorcio-publico-do-agreste-central-sergipano-cpac/019e510d-1592-7395-ab38-32f6f7b5c1d0</t>
+  </si>
+  <si>
+    <t>02/09/2022</t>
+  </si>
+  <si>
+    <t>26/09/2022 12:04:51</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/ata-de-encerramento-da-audiencia-publica-no04-da-apresentacao-do-procedimento-de-manifestacao-de-interesse-n-04-2018-pelo-consorcio-publico-do-agreste-central-sergipano-cpac_41264fba379bb1cdb6c081291a8.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-1550-713a-8f56-092e181ef487</t>
+  </si>
+  <si>
+    <t>ATA DE ENCERRAMENTO DA AUDIÊNCIA PÚBLICA Nº03 DA APRESENTAÇÃO DO PROCEDIMENTO DE MANIFESTAÇÃO DE INTERESSE N 04-2018 PELO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC.</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-de-encerramento-da-audiencia-publica-no03-da-apresentacao-do-procedimento-de-manifestacao-de-interesse-n-04-2018-pelo-consorcio-publico-do-agreste-central-sergipano-cpac/019e510d-1550-713a-8f56-092e181ef487</t>
+  </si>
+  <si>
+    <t>03/08/2022</t>
+  </si>
+  <si>
+    <t>02/09/2022 18:29:41</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/ata-de-encerramento-da-audiencia-publica-no03-da-apresentacao-do-procedimento-de-manifestacao-de-interesse-n-04-2018-pelo-consorcio-publico-do-agreste-central-sergipano-cpac_a9dd01081b05b022cd84495a43.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-04b4-727b-ad8e-66a49f5bf493</t>
+  </si>
+  <si>
+    <t>SEGUNDO BIMESTRE 2017</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/segundo-bimestre-2017/019e510d-04b4-727b-ad8e-66a49f5bf493</t>
+  </si>
+  <si>
+    <t>28/07/2022 09:54:16</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/consorcio-2o-bim-1_3c0b2613826512a7492a034d345.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-07c5-73c1-b88d-b2b980120daf</t>
+  </si>
+  <si>
+    <t>SEGUNDO BIMESTRE 2019</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/segundo-bimestre-2019/019e510d-07c5-73c1-b88d-b2b980120daf</t>
+  </si>
+  <si>
+    <t>28/07/2022 09:53:50</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rreo-consorcio_bd6e392df14837b6cb8b44.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-065f-716a-a711-1bfd4417016e</t>
+  </si>
+  <si>
+    <t>SEGUNDO BIMESTRE 2018</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/segundo-bimestre-2018/019e510d-065f-716a-a711-1bfd4417016e</t>
+  </si>
+  <si>
+    <t>28/07/2022 09:53:25</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rreo-2-bimestre-1_0f26f77b672cb0564035.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-09c1-7262-8dfd-4c9d1551cd1c</t>
+  </si>
+  <si>
+    <t>SEGUNDO BIMESTRE 2020</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/segundo-bimestre-2020/019e510d-09c1-7262-8dfd-4c9d1551cd1c</t>
+  </si>
+  <si>
+    <t>28/07/2022 09:52:25</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-bim-rreo-cpac_f7b8964a84d275b996833233b5d81.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0b5a-72c4-9786-6fdb2bb1b62a</t>
+  </si>
+  <si>
+    <t>SEGUNDO BIMESTRE 2021</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/segundo-bimestre-2021/019e510d-0b5a-72c4-9786-6fdb2bb1b62a</t>
+  </si>
+  <si>
+    <t>28/07/2022 09:51:16</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/consorcio-2-bimestre-2021_537b00ae2696f015f1169f2f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0e99-70fe-b2e9-8a9041dd6a94</t>
+  </si>
+  <si>
+    <t>QUINTO BIMESTRE 2021</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/quinto-bimestre-2021/019e510d-0e99-70fe-b2e9-8a9041dd6a94</t>
+  </si>
+  <si>
+    <t>25/11/2021</t>
+  </si>
+  <si>
+    <t>28/07/2022 09:49:31</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/consorcio-5-bimestre-2021-1_f3797f79f26016a57818b7.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0ed3-709f-924d-89b57bbe455b</t>
+  </si>
+  <si>
+    <t>SEXTO BIMESTRE 2021</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/sexto-bimestre-2021/019e510d-0ed3-709f-924d-89b57bbe455b</t>
+  </si>
+  <si>
+    <t>28/07/2022 09:48:48</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/consorcio-6-bimestre-2021_06e2b9eebc6397d0554cfc051.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0f5b-73d0-be89-3e145835d951</t>
+  </si>
+  <si>
+    <t>PRIMEIRO BIMESTRE  DE 2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/primeiro-bimestre-de-2022/019e510d-0f5b-73d0-be89-3e145835d951</t>
+  </si>
+  <si>
+    <t>30/03/2022</t>
+  </si>
+  <si>
+    <t>28/07/2022 09:48:06</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/consorcio-1-bimestre-2022-1_555e67d0356f23cb4e87eb1e1f29c3.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0f9d-71ce-b419-cc7505d6ec28</t>
+  </si>
+  <si>
+    <t>SEGUNDO BIMESTRE  DE 2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/segundo-bimestre-de-2022/019e510d-0f9d-71ce-b419-cc7505d6ec28</t>
+  </si>
+  <si>
+    <t>28/07/2022 09:47:20</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/consorcio-2-bimestre-2022-1_0321674857e8c02a1c3497.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-1505-7085-bf82-5002454c3723</t>
+  </si>
+  <si>
+    <t>TERCEIRO BIMESTRE 2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/terceiro-bimestre-2022/019e510d-1505-7085-bf82-5002454c3723</t>
+  </si>
+  <si>
+    <t>28/07/2022</t>
+  </si>
+  <si>
+    <t>28/07/2022 09:46:48</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/relatorio-3-bimestre_9621c7b36a0f9bb528f55298.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-14c2-7125-8ee9-1e80042b0097</t>
+  </si>
+  <si>
+    <t>ATA DE ENCERRAMENTO DA AUDIÊNCIA PÚBLICA Nº02 DA APRESENTAÇÃO DO PROCEDIMENTO DE MANIFESTAÇÃO DE INTERESSE N 04-2018 PELO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC.</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-de-encerramento-da-audiencia-publica-no02-da-apresentacao-do-procedimento-de-manifestacao-de-interesse-n-04-2018-pelo-consorcio-publico-do-agreste-central-sergipano-cpac/019e510d-14c2-7125-8ee9-1e80042b0097</t>
+  </si>
+  <si>
+    <t>27/07/2022</t>
+  </si>
+  <si>
+    <t>27/07/2022 12:40:45</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/ata-de-encerramento-da-audiencia-publica-no01-da-apresentacao-do-procedimento-de-manifestacao-de-interesse-n-04-2018-pelo-consorcio-publico-do-agreste-central-sergipano-cpac_c3b353be52c017b3c53eef04f504.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-1488-71f5-bddb-64a2e56efffa</t>
+  </si>
+  <si>
+    <t>ATA DE ENCERRAMENTO DA AUDIÊNCIA PÚBLICA Nº01 DA APRESENTAÇÃO DO PROCEDIMENTO DE MANIFESTAÇÃO DE INTERESSE N 04-2018 PELO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC.</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-de-encerramento-da-audiencia-publica-no01-da-apresentacao-do-procedimento-de-manifestacao-de-interesse-n-04-2018-pelo-consorcio-publico-do-agreste-central-sergipano-cpac/019e510d-1488-71f5-bddb-64a2e56efffa</t>
+  </si>
+  <si>
+    <t>20/07/2022</t>
+  </si>
+  <si>
+    <t>20/07/2022 12:50:08</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/ata-de-encerramento-da-audiencia-publica-no01-da-apresentacao-do-procedimento-de-manifestacao-de-interesse-n-04-2018-pelo-consorcio-publico-do-agreste-central-sergipano-cpac_bb439f61ca296c1339c4fe3.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-143d-73ad-b155-68a1e1472f9d</t>
+  </si>
+  <si>
+    <t>ASPECTOS ECONÔMICOS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/aspectos-economicos/019e510d-143d-73ad-b155-68a1e1472f9d</t>
+  </si>
+  <si>
+    <t>19/07/2022</t>
+  </si>
+  <si>
+    <t>19/07/2022 19:14:38</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/cpac-aspectos-economicos-atualizada_9912960aa28178b0ff145e8a5.xlsx</t>
+  </si>
+  <si>
+    <t>019e510d-1403-7175-80cb-43f24cb3af3f</t>
+  </si>
+  <si>
+    <t>LINK DE INSCRIÇÃO PARA PARTICIPAR DA AUDIÊNCIA PÚBLICA PMI Nº 04/2018</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/link-de-inscricao-para-participar-da-audiencia-publica-pmi-no-04-2018/019e510d-1403-7175-80cb-43f24cb3af3f</t>
+  </si>
+  <si>
+    <t>15/07/2022</t>
+  </si>
+  <si>
+    <t>15/07/2022 20:40:39</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/audiencia-publica-no042018-3_a17a101f23d434e0d6ba7a0bf84e9.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-11aa-73b0-bdf3-00fa1528be26</t>
+  </si>
+  <si>
+    <t>PRESIDENTE DA COMISSÃO DA AUDIÊNCIA PÚBLICA PMI Nº 042/2018 (DECRETO Nº043/2022)</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/presidente-da-comissao-da-audiencia-publica-pmi-no-042-2018-decreto-no043-2022/019e510d-11aa-73b0-bdf3-00fa1528be26</t>
+  </si>
+  <si>
+    <t>13/07/2022</t>
+  </si>
+  <si>
+    <t>13/07/2022 19:24:41</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/extrato-de-publicacao-presidente-da-comissao-de-audiencia-publica-no-042-2018-decreto-no043-2022_e702fc86cf11e137c8f49f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-13d9-7163-91fa-f7411d68e1ea</t>
+  </si>
+  <si>
+    <t>BALANCETE MENSAL MAIO 2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-mensal-maio-2022/019e510d-13d9-7163-91fa-f7411d68e1ea</t>
+  </si>
+  <si>
+    <t>13/07/2022 15:57:01</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-maio-2022_0ae7a89ac7397a080a780b25.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-138e-706a-867c-5d436176e6e5</t>
+  </si>
+  <si>
+    <t>BALANCETE MENSAL ABRIL 2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-mensal-abril-2022/019e510d-138e-706a-867c-5d436176e6e5</t>
+  </si>
+  <si>
+    <t>13/07/2022 15:56:10</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-abril-2022_db55cb4be2f868323d772e61e10.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-1332-7296-9904-40e5f3c91e6e</t>
+  </si>
+  <si>
+    <t>BALANCETE MENSAL MARÇO 2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-mensal-marco-2022/019e510d-1332-7296-9904-40e5f3c91e6e</t>
+  </si>
+  <si>
+    <t>13/07/2022 15:54:57</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-marco-2022_b3c6d63e733cbd45efb130c1.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-1308-70ce-9e27-67c0490fc593</t>
+  </si>
+  <si>
+    <t>BALANCETE MENSAL FEVEREIRO 2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-mensal-fevereiro-2022/019e510d-1308-70ce-9e27-67c0490fc593</t>
+  </si>
+  <si>
+    <t>13/07/2022 15:54:04</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-fevereiro-2022_1efab6f926ab75b8de409bd13.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-12df-726a-a3e4-b384e52942e6</t>
+  </si>
+  <si>
+    <t>BALANCETE MENSAL JANEIRO 2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-mensal-janeiro-2022/019e510d-12df-726a-a3e4-b384e52942e6</t>
+  </si>
+  <si>
+    <t>13/07/2022 15:52:07</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-janeiro-2022_883b02baa08a931101f09c.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-12a5-7093-844b-7de511ac4342</t>
+  </si>
+  <si>
+    <t>BALANCETE MENSAL DEZEMBRO 2021</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-mensal-dezembro-2021/019e510d-12a5-7093-844b-7de511ac4342</t>
+  </si>
+  <si>
+    <t>13/07/2022 15:48:57</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-dezembro-de-2021_56cbf3831a4abfe07cb184da393.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-126a-72d3-93be-4087486d4c38</t>
+  </si>
+  <si>
+    <t>BALANCETE MENSAL NOVEMBRO 2021</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-mensal-novembro-2021/019e510d-126a-72d3-93be-4087486d4c38</t>
+  </si>
+  <si>
+    <t>13/07/2022 15:03:39</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-novembro-2021_90eecffe309bb0334b38e7.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-121f-722a-9264-8a4c10977c24</t>
+  </si>
+  <si>
+    <t>EDITAL DE CONVOCAÇÃO DE AUDIÊNCIA PÚBLICA-PMI Nº04/2018</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/edital-de-convocacao-de-audiencia-publica-pmi-no04-2018/019e510d-121f-722a-9264-8a4c10977c24</t>
+  </si>
+  <si>
+    <t>13/07/2022 09:20:34</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/edital-de-convocacao-de-audiencia-publica-pmi-no04-2018_b612042bbc2d9e20d09c62c2b.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-11e5-70c4-94f2-68941034241e</t>
+  </si>
+  <si>
+    <t>CONVOCAÇÃO DE AUDIÊNCIA PÚBLICA-PMI Nº04/2018</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/convocacao-de-audiencia-publica-pmi-no04-2018/019e510d-11e5-70c4-94f2-68941034241e</t>
+  </si>
+  <si>
+    <t>13/07/2022 09:12:32</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/convocacao-de-audiencia-publica-pmi-no04-2018_64c36ddd9c22e1f8c2c3fc3c8bab.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-1136-70c0-b938-6e99984f7055</t>
+  </si>
+  <si>
+    <t>TERMO DE ENCERRAMENTO DO PMI Nº 04/2018</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/termo-de-encerramento-do-pmi-no-04-2018/019e510d-1136-70c0-b938-6e99984f7055</t>
+  </si>
+  <si>
+    <t>11/07/2022</t>
+  </si>
+  <si>
+    <t>13/07/2022 08:51:01</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/termo-de-encerramento-do-pmi-2_d5734e1108e90e3630d61be.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-1170-704d-a590-2536fdeb6324</t>
+  </si>
+  <si>
+    <t>EXTRATO DE PUBLICAÇÃO DO ATO DE HOMOLOGAÇÃO DO TERMO DE ENCERRAMENTO DO PMI Nº 04/2018</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/extrato-de-publicacao-do-ato-de-homologacao-do-termo-de-encerramento-do-pmi-no-04-2018/019e510d-1170-704d-a590-2536fdeb6324</t>
+  </si>
+  <si>
+    <t>13/07/2022 08:49:07</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/diariopersonalizado-1-paginas-excluidas_6153a81885316ae9d42b.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-10f3-7349-9e71-6c202c549d57</t>
+  </si>
+  <si>
+    <t>CADERNO V – MODELO JURÍDICO-INSTITUCIONAL CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL – CPAC PROCEDIMENTO DE MANIFESTAÇÃO DE INTERESSE – PMI 004/2018</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/caderno-v-modelo-juridico-institucional-consorcio-publico-do-agreste-central-cpac-procedimento-de-manifestacao-de-interesse-pmi-004-2018/019e510d-10f3-7349-9e71-6c202c549d57</t>
+  </si>
+  <si>
+    <t>07/07/2022</t>
+  </si>
+  <si>
+    <t>11/07/2022 10:26:22</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/caderno-v-modelo-juridico-institucional-v01_110de151898c507aa0f4.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-10c1-726e-b654-ddb001818195</t>
+  </si>
+  <si>
+    <t>CADERNO IV – MODELAGEM ECONÔMICO FINANCEIRA E PLANO DE NÉGOCIOS CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL – CPAC PROCEDIMENTO DE MANIFESTAÇÃO DE INTERESSE – PMI 004/2018</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/caderno-iv-modelagem-economico-financeira-e-plano-de-negocios-consorcio-publico-do-agreste-central-cpac-procedimento-de-manifestacao-de-interesse-pmi-004-2018/019e510d-10c1-726e-b654-ddb001818195</t>
+  </si>
+  <si>
+    <t>11/07/2022 10:26:04</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/caderno-iv-modelo-economico-financeiro-v01_f5e6453259b676901b36.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-108f-7140-9da6-81a7af748db5</t>
+  </si>
+  <si>
+    <t>CADERNO III – MODELO OPERACIONAL CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL – CPAC PROCEDIMENTO DE MANIFESTAÇÃO DE INTERESSE – PMI 004/2018</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/caderno-iii-modelo-operacional-consorcio-publico-do-agreste-central-cpac-procedimento-de-manifestacao-de-interesse-pmi-004-2018/019e510d-108f-7140-9da6-81a7af748db5</t>
+  </si>
+  <si>
+    <t>11/07/2022 10:25:47</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/caderno-iii-modelo-operacional-v01_eebe8043c635c8fdf39d0c.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-1055-7338-a514-b1c1ddc8e998</t>
+  </si>
+  <si>
+    <t>CADERNO II – PROJETO DE IMPLANTAÇÃO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL – CPAC PROCEDIMENTO DE MANIFESTAÇÃO DE INTERESSE – PMI 004/2018</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/caderno-ii-projeto-de-implantacao-consorcio-publico-do-agreste-central-cpac-procedimento-de-manifestacao-de-interesse-pmi-004-2018/019e510d-1055-7338-a514-b1c1ddc8e998</t>
+  </si>
+  <si>
+    <t>11/07/2022 10:25:29</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/caderno-ii-projeto-de-implantacao-v01_093968995a2aa343e64799.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-101a-70a0-870d-6bff0c3ce722</t>
+  </si>
+  <si>
+    <t>CADERNO I – SÍNTESE DA PROPOSTA CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL – CPAC PROCEDIMENTO DE MANIFESTAÇÃO DE INTERESSE – PMI 004/2018</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/caderno-i-sintese-da-proposta-consorcio-publico-do-agreste-central-cpac-procedimento-de-manifestacao-de-interesse-pmi-004-2018/019e510d-101a-70a0-870d-6bff0c3ce722</t>
+  </si>
+  <si>
+    <t>11/07/2022 10:24:43</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/caderno-i-sintese-v01_58d39c2ced8d112abf5d76708.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0f05-7358-9076-57d109454cbb</t>
+  </si>
+  <si>
+    <t>TERCEIRO QUADRIMESTRE 2021</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/terceiro-quadrimestre-2021/019e510d-0f05-7358-9076-57d109454cbb</t>
+  </si>
+  <si>
+    <t>31/01/2022 11:40:43</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/consorcio-3-quadrimestre-2021_9a1bb7667f0d2f661b8283e0.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0c9c-72e4-8633-36ecaf0b6352</t>
+  </si>
+  <si>
+    <t>BALANCETE MENSAL JULHO DE 2021</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-mensal-julho-de-2021/019e510d-0c9c-72e4-8633-36ecaf0b6352</t>
+  </si>
+  <si>
+    <t>03/09/2021</t>
+  </si>
+  <si>
+    <t>22/11/2021 11:01:31</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-de-julho-de-2021_2114cc781e15394babe2.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0e4e-7390-ac3b-08bd0a14fdf8</t>
+  </si>
+  <si>
+    <t>BALANCETE MENSAL OUTUBRO DE 2021</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-mensal-outubro-de-2021/019e510d-0e4e-7390-ac3b-08bd0a14fdf8</t>
+  </si>
+  <si>
+    <t>22/11/2021</t>
+  </si>
+  <si>
+    <t>22/11/2021 11:00:42</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-mensal-outubro-de-2021_634b04af2b3ab421e8c8a5.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0e03-7248-b5e7-9d2615e4b23e</t>
+  </si>
+  <si>
+    <t>BALANCETE MENSAL SETEMBRO DE 2021</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-mensal-setembro-de-2021/019e510d-0e03-7248-b5e7-9d2615e4b23e</t>
+  </si>
+  <si>
+    <t>22/11/2021 10:59:39</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-mensal-setembro-de-2021_c7bea904c7a25ee15b2c9bf1.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0dc0-720b-8127-12728eb46989</t>
+  </si>
+  <si>
+    <t>BALANCETE MENSAL AGOSTO DE 2021</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-mensal-agosto-de-2021/019e510d-0dc0-720b-8127-12728eb46989</t>
+  </si>
+  <si>
+    <t>22/11/2021 10:59:15</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-mensal-agosto-de-2021_ff8e3d253844ce637e88.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0d4b-729d-ad69-496aaec28d45</t>
+  </si>
+  <si>
+    <t>TERCEIRO TRIMESTRE 2021</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/terceiro-trimestre-2021/019e510d-0d4b-729d-ad69-496aaec28d45</t>
+  </si>
+  <si>
+    <t>28/10/2021</t>
+  </si>
+  <si>
+    <t>28/10/2021 09:28:50</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/3relatortio-tri_d2ebfabc15ebf5108a4559.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0d09-7020-a5be-34895b7faa47</t>
+  </si>
+  <si>
+    <t>SEGUNDO QUADRIMESTRE 2021</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/segundo-quadrimestre-2021/019e510d-0d09-7020-a5be-34895b7faa47</t>
+  </si>
+  <si>
+    <t>05/10/2021</t>
+  </si>
+  <si>
+    <t>05/10/2021 09:36:37</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/consorcio-2-quadrimestre-2021_849fff5a0e2fd1b0ce1d7a5b5e.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0cdf-716b-b9c6-0c5fc12d1675</t>
+  </si>
+  <si>
+    <t>QUARTO BIMESTRE 2021</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/quarto-bimestre-2021/019e510d-0cdf-716b-b9c6-0c5fc12d1675</t>
+  </si>
+  <si>
+    <t>05/10/2021 09:35:09</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/consorcio-4-bimestre-2021_aab1042b5971ceddc2c593f.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0c4b-70af-9d36-926dd1bad8ca</t>
+  </si>
+  <si>
+    <t>BALANCETE MENSAL JUNHO DE 2021</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-mensal-junho-de-2021/019e510d-0c4b-70af-9d36-926dd1bad8ca</t>
+  </si>
+  <si>
+    <t>03/09/2021 15:26:13</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-junho-de-2021_7ca35af9df23bafc5d63.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0c11-7274-a37e-7a9e8786fc7c</t>
+  </si>
+  <si>
+    <t>BALANCETE MENSAL MAIO 2021</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-mensal-maio-2021/019e510d-0c11-7274-a37e-7a9e8786fc7c</t>
+  </si>
+  <si>
+    <t>03/09/2021 15:24:30</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancete-maio-de-2021_7709fd7e06136f64e4f511c744.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0bad-726f-b5ca-a72086422716</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/primeiro-quadrimestre-2021/019e510d-0bad-726f-b5ca-a72086422716</t>
+  </si>
+  <si>
+    <t>05/08/2021 10:34:22</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/consorcio-1-quadrimestre-2021_4ae744c9f300e946c373b.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0bd7-7350-8976-b52da535bb4c</t>
+  </si>
+  <si>
+    <t>SEGUNDO TRIMESTRE 2021</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/segundo-trimestre-2021/019e510d-0bd7-7350-8976-b52da535bb4c</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:43:03</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/controle-int_2a1aa30e1d0fa60c39cc877.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0b83-73c6-bd83-dff89c873a5f</t>
+  </si>
+  <si>
+    <t>TERCEIRO BIMESTRE 2021</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/terceiro-bimestre-2021/019e510d-0b83-73c6-bd83-dff89c873a5f</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:39:46</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/consorcio-3-bimestre-2021_7e36b0739a6f8654c32ed4.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0b28-738c-b84a-46622be9a826</t>
+  </si>
+  <si>
+    <t>PRIMEIRO BIMESTRE 2021</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/primeiro-bimestre-2021/019e510d-0b28-738c-b84a-46622be9a826</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:38:54</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/consorcio-1-bimestre-2021_af99c470e8fe590bded2b5e6.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0af5-7126-8776-5450aa0974e0</t>
+  </si>
+  <si>
+    <t>SEXTO BIMESTRE 2020</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/sexto-bimestre-2020/019e510d-0af5-7126-8776-5450aa0974e0</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:37:17</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rro_b59cab65b2cb4a42892a6d52ae51ea.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0abb-7191-bf9a-c5d954064994</t>
+  </si>
+  <si>
+    <t>QUINTO BIMESTRE 2020</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/quinto-bimestre-2020/019e510d-0abb-7191-bf9a-c5d954064994</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:36:51</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/5-bim-do-rreo_8caf977600517d22f36a0cb4a9.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0a70-72a1-bd58-a1f7891342d3</t>
+  </si>
+  <si>
+    <t>QUARTO BIMESTRE 2020</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/quarto-bimestre-2020/019e510d-0a70-72a1-bd58-a1f7891342d3</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:36:19</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/4-bim-1_6aaba6b52aecfc5c294b7524a394d5.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0a14-7284-8fe1-46a4b17c7da5</t>
+  </si>
+  <si>
+    <t>TERCEIRO BIMESTRE 2020</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/terceiro-bimestre-2020/019e510d-0a14-7284-8fe1-46a4b17c7da5</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:35:38</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/3-bim-rreo_3cd9e7fc550d09d8f418ea.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0997-7135-b066-06b18f983ff7</t>
+  </si>
+  <si>
+    <t>PRIMEIRO BIMESTRE 2020</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/primeiro-bimestre-2020/019e510d-0997-7135-b066-06b18f983ff7</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:34:29</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/cons-rcio-agreste_91618f7a4dfe6e334a08c2fe6.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-096e-7211-94f6-8b750d9edf1b</t>
+  </si>
+  <si>
+    <t>SEXTO BIMESTRE 2019</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/sexto-bimestre-2019/019e510d-096e-7211-94f6-8b750d9edf1b</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:31:46</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rreo-6-bim-assinado_93a24a850207b55ffac4537c98bec.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-092b-706c-8ecf-6e0146fcf27a</t>
+  </si>
+  <si>
+    <t>QUINTO BIMESTRE 2019</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/quinto-bimestre-2019/019e510d-092b-706c-8ecf-6e0146fcf27a</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:31:19</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rreo-assinado-compressed_20abdb268fc0f9813152e523.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-08e8-70c0-8852-55897313bd5d</t>
+  </si>
+  <si>
+    <t>QUARTO BIMESTRE 2019</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/quarto-bimestre-2019/019e510d-08e8-70c0-8852-55897313bd5d</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:30:54</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rreo-4-bimestre-2019-2_7dfe26ddca44e5dc20df407.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0895-7330-bec3-024cf78d99a6</t>
+  </si>
+  <si>
+    <t>TERCEIRO BIMESTRE 2019</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/terceiro-bimestre-2019/019e510d-0895-7330-bec3-024cf78d99a6</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:30:26</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rreo-3_d5434b3db530519d385a7bee.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0771-73bd-82a2-825cdbbdcd92</t>
+  </si>
+  <si>
+    <t>PRIMEIRO BIMESTRE 2019</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/primeiro-bimestre-2019/019e510d-0771-73bd-82a2-825cdbbdcd92</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:29:14</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rreo-cpac-1_66f64eecfc9bb1c241a7938b.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0737-7200-9d5c-e734c5e51428</t>
+  </si>
+  <si>
+    <t>SEXTO BIMESTRE 2018</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/sexto-bimestre-2018/019e510d-0737-7200-9d5c-e734c5e51428</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:26:58</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rreo-2018-cons-rcio-3_56a57497765159a4d2ce0c3a12.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-070d-71cc-a87d-bfe03330167e</t>
+  </si>
+  <si>
+    <t>QUINTO BIMESTRE 2018</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/quinto-bimestre-2018/019e510d-070d-71cc-a87d-bfe03330167e</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:26:33</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rreo-2018-cons-rcio-2_cd2ae6ba1c5d9a6a11c2a41.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-06d3-70e3-bb99-ac2e0618bc25</t>
+  </si>
+  <si>
+    <t>QUARTO BIMESTRE 2018</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/quarto-bimestre-2018/019e510d-06d3-70e3-bb99-ac2e0618bc25</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:25:58</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rreo-4-bimestre-1_834786b4a46797d92b3b19.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-04dd-7182-ab01-6493b5b02a07</t>
+  </si>
+  <si>
+    <t>TERCEIRO BIMESTRE 2017</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/terceiro-bimestre-2017/019e510d-04dd-7182-ab01-6493b5b02a07</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:25:35</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/consorcio-3o-bim-1_b6417f32b21a44430aaab3050f6608.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0699-71f1-84b8-6fa72ced2e5e</t>
+  </si>
+  <si>
+    <t>TERCEIRO BIMESTRE 2018</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/terceiro-bimestre-2018/019e510d-0699-71f1-84b8-6fa72ced2e5e</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:25:20</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rreo-3-bimestre-assinado-1_9e0e3ba95c74ecd696be3a.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0609-7014-badf-f183e939b302</t>
+  </si>
+  <si>
+    <t>PRIMEIRO BIMESTRE 2018</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/primeiro-bimestre-2018/019e510d-0609-7014-badf-f183e939b302</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:24:24</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/1o-bim-rreo-2018-1_0fea57c9379745167ceb8c624344.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-05b6-7154-b240-e2513858cab0</t>
+  </si>
+  <si>
+    <t>SEXTO BIMESTRE 2017</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/sexto-bimestre-2017/019e510d-05b6-7154-b240-e2513858cab0</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:22:27</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rreo-60-bim-2017-1_edc99159945c6dd77b4dd.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-056b-7355-862d-dc3dda7a6a06</t>
+  </si>
+  <si>
+    <t>QUINTO BIMESTRE 2017</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/quinto-bimestre-2017/019e510d-056b-7355-862d-dc3dda7a6a06</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:21:56</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/consorcio-5o-bim-1_2043f1f82312c22a7149ec7eb.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0520-7033-8115-2d6220ccbd5b</t>
+  </si>
+  <si>
+    <t>QUARTO BIMESTRE 2017</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/quarto-bimestre-2017/019e510d-0520-7033-8115-2d6220ccbd5b</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:21:14</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/consorcio-4o-bim-2_57a863fc607abb96d57d.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0469-71cb-9c10-f9223df34f20</t>
+  </si>
+  <si>
+    <t>PRIMEIRO BIMESTRE 2017</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/primeiro-bimestre-2017/019e510d-0469-71cb-9c10-f9223df34f20</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:19:22</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rreo-consorcio-1o-bimestre-1_b105cc63e8acadbe453883dec.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-03f4-7286-b22a-3351281aa95f</t>
+  </si>
+  <si>
+    <t>TERCEIRO QUADRIMESTRE 2020</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/terceiro-quadrimestre-2020/019e510d-03f4-7286-b22a-3351281aa95f</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:08:12</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/relatorio_0b6c50698617cfea2653a2f0.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-03ca-7259-a8f3-399f843b24ae</t>
+  </si>
+  <si>
+    <t>SEGUNDO QUADRIMESTRE 2020</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/segundo-quadrimestre-2020/019e510d-03ca-7259-a8f3-399f843b24ae</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:07:42</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/2-quad-do-rgf_5ca84b6e9c7c8367f42a2b.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-037f-72bf-81a1-e2052c6a6e24</t>
+  </si>
+  <si>
+    <t>PRIMEIRO QUADRIMESTRE 2020</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/primeiro-quadrimestre-2020/019e510d-037f-72bf-81a1-e2052c6a6e24</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:07:11</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/1-quad-rgf-cpac_067497d07b1d1584665583.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-033d-70c0-99ed-1e8dff32fe7e</t>
+  </si>
+  <si>
+    <t>TERCEIRO QUADRIMESTRE 2019</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/terceiro-quadrimestre-2019/019e510d-033d-70c0-99ed-1e8dff32fe7e</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:05:46</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rgf-3-quad-assinado-1_9cd0fbbcb3154a4d87e4ce4d9a85.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0302-7209-ad64-63aff09d658c</t>
+  </si>
+  <si>
+    <t>SEGUNDO QUADRIMESTRE 2019</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/segundo-quadrimestre-2019/019e510d-0302-7209-ad64-63aff09d658c</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:05:17</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rgf-2-quadrimestre-1_830b12a3668d4627358a68.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-02c0-736a-9d6a-2934b1769247</t>
+  </si>
+  <si>
+    <t>PRIMEIRO QUADRIMESTRE 2019</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/primeiro-quadrimestre-2019/019e510d-02c0-736a-9d6a-2934b1769247</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:04:44</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rgf-1-quadrimestre-2_862833ca9481aa702d5b4ef15fe.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0275-7068-8b02-5f1e37775960</t>
+  </si>
+  <si>
+    <t>TERCEIRO QUADRIMESTRE 2018</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/terceiro-quadrimestre-2018/019e510d-0275-7068-8b02-5f1e37775960</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:03:03</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rgf-3-quadrimestre-1_a3d0d92e18d140a32bcb623.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-023a-7077-a0e1-621c5b81e0f9</t>
+  </si>
+  <si>
+    <t>SEGUNDO QUADRIMESTRE 2018</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/segundo-quadrimestre-2018/019e510d-023a-7077-a0e1-621c5b81e0f9</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:02:32</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rgf-2-quadrimestre-cpac-1_69c54a88160e6f24187b47a3.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-01e7-7125-b1f0-f28d580b03b4</t>
+  </si>
+  <si>
+    <t>PRIMEIRO QUADRIMESTRE 2018</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/primeiro-quadrimestre-2018/019e510d-01e7-7125-b1f0-f28d580b03b4</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:02:02</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rgf-1-quadrimestre-2_836a32a8b10aeca3cf32a1d8b.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0159-7141-92ad-afd862afc0dd</t>
+  </si>
+  <si>
+    <t>PRIMEIRO SEMESTRE 2017</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/primeiro-semestre-2017/019e510d-0159-7141-92ad-afd862afc0dd</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:00:43</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rgf-1o-quadrim-2017-1_240e6dea17673a1602c67.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-019c-73c8-bf8a-0230630f939a</t>
+  </si>
+  <si>
+    <t>SEGUNDO SEMESTRE 2017</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/segundo-semestre-2017/019e510d-019c-73c8-bf8a-0230630f939a</t>
+  </si>
+  <si>
+    <t>05/08/2021 09:00:23</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rgf-consorcio-2-semestre-2017-1_31ae4a34a51f9cf64c1b9d248d6a.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0130-72c1-916c-8b8e7245ae2c</t>
+  </si>
+  <si>
+    <t>PRIMEIRO TRIMESTRE  2021</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/primeiro-trimestre-2021/019e510d-0130-72c1-916c-8b8e7245ae2c</t>
+  </si>
+  <si>
+    <t>21/07/2021</t>
+  </si>
+  <si>
+    <t>21/07/2021 11:03:44</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/relatorio-trimentral-1_bda96c96fc88622368e8a6.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-00ed-7080-b426-0c0571e9d1d4</t>
+  </si>
+  <si>
+    <t>BALANCETE MENSAL ABRIL 2021</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-mensal-abril-2021/019e510d-00ed-7080-b426-0c0571e9d1d4</t>
+  </si>
+  <si>
+    <t>20/05/2021</t>
+  </si>
+  <si>
+    <t>20/05/2021 15:27:06</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancetefinanceiro4-a-42021-mesclado_50c700eeb00bfdce6c7d7d.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-00a2-7375-bb26-0a30ae234a29</t>
+  </si>
+  <si>
+    <t>BALANCETE MENSAL MARÇO 2021</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-mensal-marco-2021/019e510d-00a2-7375-bb26-0a30ae234a29</t>
+  </si>
+  <si>
+    <t>20/05/2021 15:26:43</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancetefinanceiro3-a-32021-mesclado_9a6658af4d32804ec57d.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-005f-72e7-b524-066ec6d947b6</t>
+  </si>
+  <si>
+    <t>BALANCETE MENSAL FEVEREIRO 2021</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-mensal-fevereiro-2021/019e510d-005f-72e7-b524-066ec6d947b6</t>
+  </si>
+  <si>
+    <t>20/05/2021 15:26:17</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancetefinanceiro2-a-22021-mesclado_2a9544335b7ff9495abf95f7e.pdf</t>
+  </si>
+  <si>
+    <t>019e510d-0025-7358-a4a7-15a1daf6ecbe</t>
+  </si>
+  <si>
+    <t>BALANCETE MENSAL JANEIRO 2021</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-mensal-janeiro-2021/019e510d-0025-7358-a4a7-15a1daf6ecbe</t>
+  </si>
+  <si>
+    <t>20/05/2021 15:25:47</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/balancetefinanceiro1-a-12021-mesclado_47603936b15be3d293ed92fad85a65.pdf</t>
+  </si>
+  <si>
+    <t>019e510c-ffe2-704b-af60-4aeb50b4050d</t>
+  </si>
+  <si>
+    <t>BALANCETE MENSAL DEZEMBRO 2020</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-mensal-dezembro-2020/019e510c-ffe2-704b-af60-4aeb50b4050d</t>
+  </si>
+  <si>
+    <t>28/04/2021</t>
+  </si>
+  <si>
+    <t>28/04/2021 10:27:02</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/consorcio-agreste-balancete-mensal-2020-12_3da9206d936729548f99dfe89.pdf</t>
+  </si>
+  <si>
+    <t>019e510c-ff97-73d1-b22f-9d3f611f2531</t>
+  </si>
+  <si>
+    <t>BALANCETE MENSAL NOVEMBRO 2020</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/balancete-mensal-novembro-2020/019e510c-ff97-73d1-b22f-9d3f611f2531</t>
+  </si>
+  <si>
+    <t>26/04/2021</t>
+  </si>
+  <si>
+    <t>28/04/2021 10:26:34</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/consorcio-agreste-balancete-mensal-2020-11_7ca068cb657363f5ab9a583e87.pdf</t>
+  </si>
+  <si>
+    <t>019e510c-ff4c-73a2-91d5-aba9249f7ddc</t>
+  </si>
+  <si>
+    <t>LOA 2021</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/loa-2021/019e510c-ff4c-73a2-91d5-aba9249f7ddc</t>
+  </si>
+  <si>
+    <t>18/03/2021</t>
+  </si>
+  <si>
+    <t>18/03/2021 10:44:14</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/loa-2021-parte-1_925e2db8e76cde7571c0491.pdf</t>
+  </si>
+  <si>
+    <t>019e510c-ff0a-7288-9d2f-c33893b5ddc7</t>
+  </si>
+  <si>
+    <t>LOA 2020</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/loa-2020/019e510c-ff0a-7288-9d2f-c33893b5ddc7</t>
+  </si>
+  <si>
+    <t>18/03/2020</t>
+  </si>
+  <si>
+    <t>18/03/2021 10:10:40</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/loa-2020-1_d03be331cd63d0b173fcfa9.pdf</t>
+  </si>
+  <si>
+    <t>019e510c-fee0-70ab-a787-19cdbc70b162</t>
+  </si>
+  <si>
+    <t>QUARTO TRIMESTRE 2020</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/quarto-trimestre-2020/019e510c-fee0-70ab-a787-19cdbc70b162</t>
+  </si>
+  <si>
+    <t>25/02/2021</t>
+  </si>
+  <si>
+    <t>25/02/2021 09:54:52</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/rat_0f8eb160b10c51dd687569.pdf</t>
   </si>
   <si>
     <t>019e69f9-3bfb-72fc-9fae-5db2097b5aae</t>
   </si>
   <si>
-    <t>ATA DA ASSEMBLEIA GERAL EXTRAORDINÁRIA DE 2021</t>
-[...2 lines deleted...]
-    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-da-assembleia-geral-extraordinaria-de-2021/019e69f9-3bfb-72fc-9fae-5db2097b5aae</t>
+    <t>ATA DA ASSEMBLEIA GERAL EXTRAORDINÁRIA DE 2021 - CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-da-assembleia-geral-extraordinaria-de-2021-cpac/019e69f9-3bfb-72fc-9fae-5db2097b5aae</t>
   </si>
   <si>
     <t>08/01/2021</t>
   </si>
   <si>
-    <t>27/05/2026 12:06:42</t>
-[...2 lines deleted...]
-    <t>27/05/2026 12:10:37</t>
+    <t>08/01/2021 00:00:00</t>
+  </si>
+  <si>
+    <t>29/07/2026 10:38:22</t>
   </si>
   <si>
     <t>ata-e-termo-de-posse-do-presidente_1d6a0ee8cc40e57c7f3a1f.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/relatorio/019e69f9-3bfb-72fc-9fae-5db2097b5aae/ata-e-termo-de-posse-do-presidente-1d6a0ee8cc40e57c7f3a1f_0ba57fb0-fb98-48ab-a9bc-7f55c3555b63.pdf</t>
   </si>
   <si>
     <t>977046594d4d14086148650ab5e177f525218bfc</t>
   </si>
   <si>
     <t>2ed772ad7b5dd1ef9cd2fdbbc3b9a029</t>
   </si>
   <si>
     <t>27/05/2026 12:07:36</t>
-  </si>
-[...7141 lines deleted...]
-    <t>https://consorcioagreste.se.gov.br/download/rat_0f8eb160b10c51dd687569.pdf</t>
   </si>
   <si>
     <t>019e510c-fe9d-72a8-934f-18c78bc6b7ad</t>
   </si>
   <si>
     <t>TERCEIRO TRIMESTRE 2020</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/terceiro-trimestre-2020/019e510c-fe9d-72a8-934f-18c78bc6b7ad</t>
   </si>
   <si>
     <t>17/12/2020</t>
   </si>
   <si>
     <t>17/12/2020 08:56:22</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/terceiro-tri_c317908dcf96103d5a54a5fa4c.pdf</t>
   </si>
   <si>
     <t>019e510c-fe43-72be-81b1-a145542d5341</t>
   </si>
   <si>
     <t>BALANCETE MENSAL OUTUBRO 2020</t>
   </si>
@@ -8876,59 +9218,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X489"/>
+  <dimension ref="A1:Y500"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -8957,18758 +9299,19212 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H2" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J2" t="s">
+        <v>32</v>
+      </c>
+      <c r="K2" t="s">
+        <v>33</v>
+      </c>
+      <c r="L2" t="s">
+        <v>34</v>
+      </c>
+      <c r="M2" t="s">
+        <v>35</v>
+      </c>
+      <c r="N2" t="s">
+        <v>36</v>
+      </c>
+      <c r="O2" t="s">
+        <v>37</v>
+      </c>
+      <c r="P2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="3" spans="1:25">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D3" t="s">
+        <v>42</v>
+      </c>
+      <c r="G3" t="s">
         <v>29</v>
       </c>
-      <c r="J2" t="s">
-[...2 lines deleted...]
-      <c r="K2" t="s">
+      <c r="I3" t="s">
         <v>31</v>
       </c>
-      <c r="L2" t="s">
-[...39 lines deleted...]
-      </c>
       <c r="K3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P3" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:24">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="I4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P4" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:24">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B5" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C5" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D5" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G5" t="s">
-        <v>61</v>
+        <v>63</v>
+      </c>
+      <c r="H5" t="s">
+        <v>63</v>
       </c>
       <c r="I5" t="s">
+        <v>64</v>
+      </c>
+      <c r="J5" t="s">
+        <v>65</v>
+      </c>
+      <c r="K5" t="s">
+        <v>66</v>
+      </c>
+      <c r="L5" t="s">
+        <v>34</v>
+      </c>
+      <c r="M5" t="s">
+        <v>67</v>
+      </c>
+      <c r="N5" t="s">
+        <v>68</v>
+      </c>
+      <c r="O5" t="s">
+        <v>69</v>
+      </c>
+      <c r="P5" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B6" t="s">
+        <v>72</v>
+      </c>
+      <c r="C6" t="s">
+        <v>73</v>
+      </c>
+      <c r="D6" t="s">
         <v>62</v>
       </c>
-      <c r="K5" t="s">
+      <c r="G6" t="s">
         <v>63</v>
       </c>
-      <c r="L5" t="s">
-[...2 lines deleted...]
-      <c r="M5" t="s">
+      <c r="H6" t="s">
+        <v>63</v>
+      </c>
+      <c r="I6" t="s">
         <v>64</v>
       </c>
-      <c r="N5" t="s">
-[...26 lines deleted...]
-        <v>72</v>
+      <c r="J6" t="s">
+        <v>74</v>
       </c>
       <c r="K6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M6" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P6" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:24">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B7" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C7" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D7" t="s">
-        <v>49</v>
+        <v>83</v>
       </c>
       <c r="G7" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="I7" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="J7" t="s">
+        <v>85</v>
+      </c>
+      <c r="K7" t="s">
+        <v>86</v>
+      </c>
+      <c r="L7" t="s">
+        <v>34</v>
+      </c>
+      <c r="M7" t="s">
+        <v>87</v>
+      </c>
+      <c r="N7" t="s">
+        <v>88</v>
+      </c>
+      <c r="O7" t="s">
+        <v>89</v>
+      </c>
+      <c r="P7" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25">
+      <c r="A8" t="s">
+        <v>91</v>
+      </c>
+      <c r="B8" t="s">
+        <v>92</v>
+      </c>
+      <c r="C8" t="s">
+        <v>93</v>
+      </c>
+      <c r="D8" t="s">
         <v>83</v>
       </c>
-      <c r="K7" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="G8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="I8" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="J8" t="s">
+        <v>96</v>
+      </c>
+      <c r="K8" t="s">
+        <v>97</v>
+      </c>
+      <c r="L8" t="s">
+        <v>34</v>
+      </c>
+      <c r="M8" t="s">
+        <v>98</v>
+      </c>
+      <c r="N8" t="s">
+        <v>99</v>
+      </c>
+      <c r="O8" t="s">
+        <v>100</v>
+      </c>
+      <c r="P8" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25">
+      <c r="A9" t="s">
+        <v>102</v>
+      </c>
+      <c r="B9" t="s">
+        <v>103</v>
+      </c>
+      <c r="C9" t="s">
+        <v>104</v>
+      </c>
+      <c r="D9" t="s">
+        <v>83</v>
+      </c>
+      <c r="G9" t="s">
+        <v>105</v>
+      </c>
+      <c r="I9" t="s">
+        <v>106</v>
+      </c>
+      <c r="J9" t="s">
+        <v>107</v>
+      </c>
+      <c r="K9" t="s">
+        <v>108</v>
+      </c>
+      <c r="L9" t="s">
+        <v>34</v>
+      </c>
+      <c r="M9" t="s">
+        <v>109</v>
+      </c>
+      <c r="N9" t="s">
+        <v>110</v>
+      </c>
+      <c r="O9" t="s">
+        <v>111</v>
+      </c>
+      <c r="P9" t="s">
+        <v>112</v>
+      </c>
+      <c r="R9" t="s">
+        <v>113</v>
+      </c>
+      <c r="S9" t="s">
+        <v>34</v>
+      </c>
+      <c r="T9" t="s">
+        <v>114</v>
+      </c>
+      <c r="U9" t="s">
+        <v>115</v>
+      </c>
+      <c r="V9" t="s">
+        <v>116</v>
+      </c>
+      <c r="W9" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25">
+      <c r="A10" t="s">
+        <v>118</v>
+      </c>
+      <c r="B10" t="s">
+        <v>119</v>
+      </c>
+      <c r="C10" t="s">
+        <v>120</v>
+      </c>
+      <c r="D10" t="s">
+        <v>83</v>
+      </c>
+      <c r="G10" t="s">
         <v>94</v>
       </c>
-      <c r="K8" t="s">
-[...89 lines deleted...]
-      </c>
       <c r="I10" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="K10" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="L10" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M10" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="N10" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="O10" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="P10" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:24">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B11" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C11" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D11" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="G11" t="s">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="I11" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="K11" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="L11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M11" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="N11" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="O11" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="P11" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:24">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B12" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C12" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D12" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
       <c r="G12" t="s">
-        <v>138</v>
+        <v>94</v>
       </c>
       <c r="I12" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="J12" t="s">
+        <v>142</v>
+      </c>
+      <c r="K12" t="s">
+        <v>143</v>
+      </c>
+      <c r="L12" t="s">
+        <v>34</v>
+      </c>
+      <c r="M12" t="s">
+        <v>144</v>
+      </c>
+      <c r="N12" t="s">
+        <v>145</v>
+      </c>
+      <c r="O12" t="s">
+        <v>146</v>
+      </c>
+      <c r="P12" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25">
+      <c r="A13" t="s">
+        <v>148</v>
+      </c>
+      <c r="B13" t="s">
+        <v>149</v>
+      </c>
+      <c r="C13" t="s">
+        <v>150</v>
+      </c>
+      <c r="D13" t="s">
         <v>140</v>
       </c>
-      <c r="K12" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="G13" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="I13" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="J13" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="K13" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="L13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M13" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="N13" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="O13" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="P13" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:24">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B14" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C14" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D14" t="s">
-        <v>160</v>
+        <v>140</v>
       </c>
       <c r="G14" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="I14" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="J14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="K14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="L14" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="N14" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="O14" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="P14" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:24">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D15" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="G15" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="I15" t="s">
+        <v>175</v>
+      </c>
+      <c r="J15" t="s">
+        <v>176</v>
+      </c>
+      <c r="K15" t="s">
+        <v>177</v>
+      </c>
+      <c r="L15" t="s">
+        <v>34</v>
+      </c>
+      <c r="M15" t="s">
+        <v>178</v>
+      </c>
+      <c r="N15" t="s">
+        <v>179</v>
+      </c>
+      <c r="O15" t="s">
+        <v>180</v>
+      </c>
+      <c r="P15" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25">
+      <c r="A16" t="s">
+        <v>182</v>
+      </c>
+      <c r="B16" t="s">
+        <v>183</v>
+      </c>
+      <c r="C16" t="s">
+        <v>184</v>
+      </c>
+      <c r="D16" t="s">
         <v>173</v>
       </c>
-      <c r="K15" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="G16" t="s">
-        <v>61</v>
+        <v>185</v>
       </c>
       <c r="I16" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="K16" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="L16" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M16" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="N16" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="O16" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="P16" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:24">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="B17" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C17" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D17" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="G17" t="s">
-        <v>71</v>
+        <v>195</v>
       </c>
       <c r="I17" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="K17" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="L17" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M17" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="N17" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="O17" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="P17" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:24">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="B18" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="C18" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="D18" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="G18" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="I18" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="K18" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="L18" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M18" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="N18" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="O18" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="P18" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:24">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B19" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C19" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="D19" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="G19" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="I19" t="s">
-        <v>212</v>
+        <v>216</v>
+      </c>
+      <c r="J19" t="s">
+        <v>217</v>
       </c>
       <c r="K19" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="L19" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M19" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="N19" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="O19" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="P19" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:24">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="B20" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="C20" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="D20" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="G20" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="I20" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="K20" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="L20" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M20" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="N20" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="O20" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="P20" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:24">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="B21" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="C21" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="D21" t="s">
-        <v>231</v>
+        <v>173</v>
       </c>
       <c r="G21" t="s">
-        <v>161</v>
+        <v>236</v>
       </c>
       <c r="I21" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="K21" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="L21" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M21" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="N21" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="O21" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="P21" t="s">
-        <v>238</v>
-[...13 lines deleted...]
-      <c r="V21" t="s">
         <v>242</v>
       </c>
-      <c r="W21" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:24">
+    </row>
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
         <v>243</v>
       </c>
       <c r="B22" t="s">
         <v>244</v>
       </c>
       <c r="C22" t="s">
         <v>245</v>
       </c>
       <c r="D22" t="s">
         <v>246</v>
       </c>
       <c r="G22" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="I22" t="s">
         <v>247</v>
       </c>
+      <c r="J22" t="s">
+        <v>248</v>
+      </c>
       <c r="K22" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="L22" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M22" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="N22" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="O22" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="P22" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="R22" t="s">
+        <v>254</v>
+      </c>
+      <c r="S22" t="s">
+        <v>34</v>
+      </c>
+      <c r="T22" t="s">
+        <v>255</v>
+      </c>
+      <c r="U22" t="s">
+        <v>256</v>
+      </c>
+      <c r="V22" t="s">
+        <v>257</v>
+      </c>
+      <c r="W22" t="s">
         <v>253</v>
       </c>
-      <c r="S22" t="s">
-[...15 lines deleted...]
-    <row r="23" spans="1:24">
+    </row>
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B23" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C23" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D23" t="s">
-        <v>246</v>
+        <v>261</v>
       </c>
       <c r="G23" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="I23" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="K23" t="s">
+        <v>263</v>
+      </c>
+      <c r="L23" t="s">
+        <v>34</v>
+      </c>
+      <c r="M23" t="s">
+        <v>264</v>
+      </c>
+      <c r="N23" t="s">
+        <v>265</v>
+      </c>
+      <c r="O23" t="s">
+        <v>266</v>
+      </c>
+      <c r="P23" t="s">
+        <v>267</v>
+      </c>
+      <c r="R23" t="s">
+        <v>268</v>
+      </c>
+      <c r="S23" t="s">
+        <v>34</v>
+      </c>
+      <c r="T23" t="s">
+        <v>269</v>
+      </c>
+      <c r="U23" t="s">
+        <v>270</v>
+      </c>
+      <c r="V23" t="s">
+        <v>271</v>
+      </c>
+      <c r="W23" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
+      <c r="A24" t="s">
+        <v>272</v>
+      </c>
+      <c r="B24" t="s">
+        <v>273</v>
+      </c>
+      <c r="C24" t="s">
+        <v>274</v>
+      </c>
+      <c r="D24" t="s">
         <v>261</v>
       </c>
-      <c r="L23" t="s">
-[...45 lines deleted...]
-      </c>
       <c r="G24" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="I24" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="K24" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="L24" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M24" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="N24" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="O24" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="P24" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="R24" t="s">
+        <v>281</v>
+      </c>
+      <c r="S24" t="s">
+        <v>34</v>
+      </c>
+      <c r="T24" t="s">
+        <v>282</v>
+      </c>
+      <c r="U24" t="s">
+        <v>283</v>
+      </c>
+      <c r="V24" t="s">
+        <v>284</v>
+      </c>
+      <c r="W24" t="s">
         <v>280</v>
       </c>
-      <c r="S24" t="s">
-[...15 lines deleted...]
-    <row r="25" spans="1:24">
+    </row>
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B25" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C25" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D25" t="s">
-        <v>287</v>
+        <v>261</v>
       </c>
       <c r="G25" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>174</v>
       </c>
       <c r="I25" t="s">
         <v>288</v>
       </c>
+      <c r="J25" t="s">
+        <v>289</v>
+      </c>
       <c r="K25" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="L25" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M25" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="N25" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="O25" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="P25" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:24">
+        <v>294</v>
+      </c>
+      <c r="R25" t="s">
+        <v>295</v>
+      </c>
+      <c r="S25" t="s">
+        <v>34</v>
+      </c>
+      <c r="T25" t="s">
+        <v>296</v>
+      </c>
+      <c r="U25" t="s">
+        <v>297</v>
+      </c>
+      <c r="V25" t="s">
+        <v>298</v>
+      </c>
+      <c r="W25" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="B26" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="C26" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="D26" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="G26" t="s">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="H26" t="s">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="I26" t="s">
-        <v>288</v>
+        <v>303</v>
       </c>
       <c r="K26" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="L26" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M26" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="N26" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="O26" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="P26" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:24">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
+        <v>309</v>
+      </c>
+      <c r="B27" t="s">
+        <v>310</v>
+      </c>
+      <c r="C27" t="s">
+        <v>311</v>
+      </c>
+      <c r="D27" t="s">
+        <v>312</v>
+      </c>
+      <c r="G27" t="s">
+        <v>94</v>
+      </c>
+      <c r="H27" t="s">
+        <v>94</v>
+      </c>
+      <c r="I27" t="s">
         <v>303</v>
       </c>
-      <c r="B27" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K27" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="L27" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M27" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="N27" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="O27" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="P27" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:24">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B28" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C28" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="D28" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="G28" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="I28" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="K28" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="L28" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M28" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="N28" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="O28" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="P28" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:24">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="B29" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="C29" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="D29" t="s">
-        <v>306</v>
+        <v>332</v>
       </c>
       <c r="G29" t="s">
-        <v>329</v>
+        <v>151</v>
       </c>
       <c r="I29" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="K29" t="s">
+        <v>334</v>
+      </c>
+      <c r="L29" t="s">
+        <v>34</v>
+      </c>
+      <c r="M29" t="s">
+        <v>335</v>
+      </c>
+      <c r="N29" t="s">
+        <v>336</v>
+      </c>
+      <c r="O29" t="s">
+        <v>337</v>
+      </c>
+      <c r="P29" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30" t="s">
+        <v>339</v>
+      </c>
+      <c r="B30" t="s">
+        <v>340</v>
+      </c>
+      <c r="C30" t="s">
+        <v>341</v>
+      </c>
+      <c r="D30" t="s">
         <v>332</v>
       </c>
-      <c r="L29" t="s">
-[...11 lines deleted...]
-      <c r="P29" t="s">
+      <c r="G30" t="s">
+        <v>342</v>
+      </c>
+      <c r="I30" t="s">
+        <v>343</v>
+      </c>
+      <c r="J30" t="s">
+        <v>344</v>
+      </c>
+      <c r="K30" t="s">
+        <v>345</v>
+      </c>
+      <c r="L30" t="s">
+        <v>34</v>
+      </c>
+      <c r="M30" t="s">
+        <v>346</v>
+      </c>
+      <c r="N30" t="s">
         <v>336</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" t="s">
+      <c r="O30" t="s">
         <v>337</v>
       </c>
-      <c r="B30" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="P30" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:24">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B31" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C31" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D31" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="G31" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="I31" t="s">
-        <v>351</v>
-[...1 lines deleted...]
-      <c r="J31" t="s">
         <v>352</v>
       </c>
       <c r="K31" t="s">
         <v>353</v>
       </c>
       <c r="L31" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M31" t="s">
         <v>354</v>
       </c>
       <c r="N31" t="s">
-        <v>344</v>
+        <v>355</v>
       </c>
       <c r="O31" t="s">
-        <v>345</v>
+        <v>356</v>
       </c>
       <c r="P31" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25">
+      <c r="A32" t="s">
+        <v>358</v>
+      </c>
+      <c r="B32" t="s">
+        <v>359</v>
+      </c>
+      <c r="C32" t="s">
+        <v>360</v>
+      </c>
+      <c r="D32" t="s">
+        <v>332</v>
+      </c>
+      <c r="G32" t="s">
+        <v>361</v>
+      </c>
+      <c r="I32" t="s">
+        <v>362</v>
+      </c>
+      <c r="K32" t="s">
+        <v>363</v>
+      </c>
+      <c r="L32" t="s">
+        <v>34</v>
+      </c>
+      <c r="M32" t="s">
+        <v>364</v>
+      </c>
+      <c r="N32" t="s">
         <v>355</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" t="s">
+      <c r="O32" t="s">
         <v>356</v>
-      </c>
-[...28 lines deleted...]
-        <v>364</v>
       </c>
       <c r="P32" t="s">
         <v>365</v>
       </c>
     </row>
-    <row r="33" spans="1:24">
+    <row r="33" spans="1:25">
       <c r="A33" t="s">
         <v>366</v>
       </c>
       <c r="B33" t="s">
         <v>367</v>
       </c>
       <c r="C33" t="s">
         <v>368</v>
       </c>
       <c r="D33" t="s">
-        <v>340</v>
+        <v>369</v>
       </c>
       <c r="G33" t="s">
-        <v>369</v>
+        <v>151</v>
       </c>
       <c r="I33" t="s">
         <v>370</v>
       </c>
+      <c r="J33" t="s">
+        <v>371</v>
+      </c>
       <c r="K33" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="L33" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M33" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="N33" t="s">
-        <v>363</v>
+        <v>374</v>
       </c>
       <c r="O33" t="s">
-        <v>364</v>
+        <v>375</v>
       </c>
       <c r="P33" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:24">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25">
       <c r="A34" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B34" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="C34" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="D34" t="s">
-        <v>60</v>
+        <v>380</v>
       </c>
       <c r="G34" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="I34" t="s">
+        <v>382</v>
+      </c>
+      <c r="J34" t="s">
+        <v>382</v>
+      </c>
+      <c r="K34" t="s">
         <v>378</v>
       </c>
-      <c r="J34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L34" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M34" t="s">
+        <v>383</v>
+      </c>
+      <c r="P34" t="s">
+        <v>382</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25">
+      <c r="A35" t="s">
+        <v>384</v>
+      </c>
+      <c r="B35" t="s">
+        <v>385</v>
+      </c>
+      <c r="C35" t="s">
+        <v>386</v>
+      </c>
+      <c r="D35" t="s">
+        <v>387</v>
+      </c>
+      <c r="G35" t="s">
         <v>381</v>
       </c>
-      <c r="N34" t="s">
-[...19 lines deleted...]
-      <c r="D35" t="s">
+      <c r="I35" t="s">
         <v>388</v>
       </c>
-      <c r="G35" t="s">
-[...2 lines deleted...]
-      <c r="I35" t="s">
+      <c r="J35" t="s">
         <v>389</v>
       </c>
-      <c r="J35" t="s">
+      <c r="K35" t="s">
         <v>390</v>
       </c>
-      <c r="K35" t="s">
+      <c r="L35" t="s">
+        <v>34</v>
+      </c>
+      <c r="M35" t="s">
         <v>391</v>
       </c>
-      <c r="L35" t="s">
-[...2 lines deleted...]
-      <c r="M35" t="s">
+      <c r="N35" t="s">
         <v>392</v>
       </c>
-      <c r="N35" t="s">
+      <c r="O35" t="s">
         <v>393</v>
       </c>
-      <c r="O35" t="s">
+      <c r="P35" t="s">
         <v>394</v>
       </c>
-      <c r="P35" t="s">
+    </row>
+    <row r="36" spans="1:25">
+      <c r="A36" t="s">
         <v>395</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" t="s">
+      <c r="B36" t="s">
         <v>396</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>397</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
+        <v>51</v>
+      </c>
+      <c r="G36" t="s">
         <v>398</v>
       </c>
-      <c r="D36" t="s">
+      <c r="H36" t="s">
+        <v>30</v>
+      </c>
+      <c r="I36" t="s">
         <v>399</v>
-      </c>
-[...4 lines deleted...]
-        <v>400</v>
       </c>
       <c r="J36" t="s">
         <v>400</v>
       </c>
       <c r="K36" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="L36" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M36" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="P36" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="Q36" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:24">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25">
       <c r="A37" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="B37" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="C37" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="D37" t="s">
+        <v>407</v>
+      </c>
+      <c r="G37" t="s">
+        <v>408</v>
+      </c>
+      <c r="I37" t="s">
+        <v>409</v>
+      </c>
+      <c r="J37" t="s">
+        <v>409</v>
+      </c>
+      <c r="K37" t="s">
         <v>405</v>
       </c>
-      <c r="G37" t="s">
-[...2 lines deleted...]
-      <c r="I37" t="s">
+      <c r="L37" t="s">
+        <v>34</v>
+      </c>
+      <c r="M37" t="s">
+        <v>410</v>
+      </c>
+      <c r="P37" t="s">
+        <v>409</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25">
+      <c r="A38" t="s">
+        <v>411</v>
+      </c>
+      <c r="B38" t="s">
+        <v>412</v>
+      </c>
+      <c r="C38" t="s">
+        <v>413</v>
+      </c>
+      <c r="D38" t="s">
         <v>407</v>
       </c>
-      <c r="J37" t="s">
-[...8 lines deleted...]
-      <c r="M37" t="s">
+      <c r="G38" t="s">
         <v>408</v>
       </c>
-      <c r="P37" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="I38" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="J38" t="s">
         <v>414</v>
       </c>
       <c r="K38" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="L38" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M38" t="s">
         <v>415</v>
       </c>
       <c r="P38" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="Q38" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:24">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25">
       <c r="A39" t="s">
         <v>416</v>
       </c>
       <c r="B39" t="s">
         <v>417</v>
       </c>
       <c r="C39" t="s">
         <v>418</v>
       </c>
       <c r="D39" t="s">
+        <v>407</v>
+      </c>
+      <c r="G39" t="s">
         <v>419</v>
       </c>
-      <c r="G39" t="s">
+      <c r="I39" t="s">
         <v>420</v>
       </c>
-      <c r="I39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J39" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="K39" t="s">
         <v>417</v>
       </c>
       <c r="L39" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M39" t="s">
+        <v>421</v>
+      </c>
+      <c r="P39" t="s">
+        <v>420</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25">
+      <c r="A40" t="s">
         <v>422</v>
       </c>
-      <c r="P39" t="s">
-[...7 lines deleted...]
-      <c r="A40" t="s">
+      <c r="B40" t="s">
         <v>423</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>424</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
+        <v>407</v>
+      </c>
+      <c r="G40" t="s">
+        <v>419</v>
+      </c>
+      <c r="I40" t="s">
         <v>425</v>
       </c>
-      <c r="D40" t="s">
-[...5 lines deleted...]
-      <c r="I40" t="s">
+      <c r="J40" t="s">
+        <v>425</v>
+      </c>
+      <c r="K40" t="s">
+        <v>423</v>
+      </c>
+      <c r="L40" t="s">
+        <v>34</v>
+      </c>
+      <c r="M40" t="s">
         <v>426</v>
       </c>
-      <c r="J40" t="s">
-[...8 lines deleted...]
-      <c r="M40" t="s">
+      <c r="P40" t="s">
+        <v>425</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25">
+      <c r="A41" t="s">
         <v>427</v>
       </c>
-      <c r="P40" t="s">
-[...7 lines deleted...]
-      <c r="A41" t="s">
+      <c r="B41" t="s">
         <v>428</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
         <v>429</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
+        <v>407</v>
+      </c>
+      <c r="G41" t="s">
         <v>430</v>
       </c>
-      <c r="D41" t="s">
-[...2 lines deleted...]
-      <c r="G41" t="s">
+      <c r="I41" t="s">
         <v>431</v>
       </c>
-      <c r="I41" t="s">
+      <c r="J41" t="s">
+        <v>431</v>
+      </c>
+      <c r="K41" t="s">
+        <v>428</v>
+      </c>
+      <c r="L41" t="s">
+        <v>34</v>
+      </c>
+      <c r="M41" t="s">
         <v>432</v>
       </c>
-      <c r="J41" t="s">
-[...8 lines deleted...]
-      <c r="M41" t="s">
+      <c r="P41" t="s">
+        <v>431</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25">
+      <c r="A42" t="s">
         <v>433</v>
       </c>
-      <c r="P41" t="s">
-[...7 lines deleted...]
-      <c r="A42" t="s">
+      <c r="B42" t="s">
         <v>434</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>435</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
+        <v>407</v>
+      </c>
+      <c r="G42" t="s">
         <v>436</v>
-      </c>
-[...4 lines deleted...]
-        <v>431</v>
       </c>
       <c r="I42" t="s">
         <v>437</v>
       </c>
       <c r="J42" t="s">
         <v>437</v>
       </c>
       <c r="K42" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="L42" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M42" t="s">
         <v>438</v>
       </c>
       <c r="P42" t="s">
         <v>437</v>
       </c>
       <c r="Q42" t="s">
         <v>437</v>
       </c>
     </row>
-    <row r="43" spans="1:24">
+    <row r="43" spans="1:25">
       <c r="A43" t="s">
         <v>439</v>
       </c>
       <c r="B43" t="s">
         <v>440</v>
       </c>
       <c r="C43" t="s">
         <v>441</v>
       </c>
       <c r="D43" t="s">
-        <v>419</v>
+        <v>442</v>
       </c>
       <c r="G43" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="I43" t="s">
         <v>443</v>
       </c>
       <c r="J43" t="s">
         <v>443</v>
       </c>
       <c r="K43" t="s">
         <v>440</v>
       </c>
       <c r="L43" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M43" t="s">
         <v>444</v>
       </c>
       <c r="P43" t="s">
         <v>443</v>
       </c>
       <c r="Q43" t="s">
         <v>443</v>
       </c>
     </row>
-    <row r="44" spans="1:24">
+    <row r="44" spans="1:25">
       <c r="A44" t="s">
         <v>445</v>
       </c>
       <c r="B44" t="s">
         <v>446</v>
       </c>
       <c r="C44" t="s">
         <v>447</v>
       </c>
       <c r="D44" t="s">
-        <v>419</v>
+        <v>448</v>
       </c>
       <c r="G44" t="s">
-        <v>448</v>
+        <v>436</v>
       </c>
       <c r="I44" t="s">
         <v>449</v>
       </c>
       <c r="J44" t="s">
         <v>449</v>
       </c>
       <c r="K44" t="s">
         <v>446</v>
       </c>
       <c r="L44" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M44" t="s">
         <v>450</v>
       </c>
       <c r="P44" t="s">
         <v>449</v>
       </c>
       <c r="Q44" t="s">
         <v>449</v>
       </c>
     </row>
-    <row r="45" spans="1:24">
+    <row r="45" spans="1:25">
       <c r="A45" t="s">
         <v>451</v>
       </c>
       <c r="B45" t="s">
         <v>452</v>
       </c>
       <c r="C45" t="s">
         <v>453</v>
       </c>
       <c r="D45" t="s">
+        <v>302</v>
+      </c>
+      <c r="G45" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
       <c r="I45" t="s">
         <v>455</v>
       </c>
       <c r="J45" t="s">
         <v>455</v>
       </c>
       <c r="K45" t="s">
         <v>452</v>
       </c>
       <c r="L45" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M45" t="s">
         <v>456</v>
       </c>
       <c r="P45" t="s">
         <v>455</v>
       </c>
       <c r="Q45" t="s">
         <v>455</v>
       </c>
     </row>
-    <row r="46" spans="1:24">
+    <row r="46" spans="1:25">
       <c r="A46" t="s">
         <v>457</v>
       </c>
       <c r="B46" t="s">
         <v>458</v>
       </c>
       <c r="C46" t="s">
         <v>459</v>
       </c>
       <c r="D46" t="s">
+        <v>302</v>
+      </c>
+      <c r="G46" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
       <c r="I46" t="s">
         <v>461</v>
       </c>
       <c r="J46" t="s">
         <v>461</v>
       </c>
       <c r="K46" t="s">
         <v>458</v>
       </c>
       <c r="L46" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M46" t="s">
         <v>462</v>
       </c>
       <c r="P46" t="s">
         <v>461</v>
       </c>
       <c r="Q46" t="s">
         <v>461</v>
       </c>
     </row>
-    <row r="47" spans="1:24">
+    <row r="47" spans="1:25">
       <c r="A47" t="s">
         <v>463</v>
       </c>
       <c r="B47" t="s">
         <v>464</v>
       </c>
       <c r="C47" t="s">
         <v>465</v>
       </c>
       <c r="D47" t="s">
-        <v>287</v>
+        <v>312</v>
       </c>
       <c r="G47" t="s">
         <v>466</v>
       </c>
       <c r="I47" t="s">
         <v>467</v>
       </c>
       <c r="J47" t="s">
         <v>467</v>
       </c>
       <c r="K47" t="s">
         <v>464</v>
       </c>
       <c r="L47" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M47" t="s">
         <v>468</v>
       </c>
       <c r="P47" t="s">
         <v>467</v>
       </c>
       <c r="Q47" t="s">
         <v>467</v>
       </c>
     </row>
-    <row r="48" spans="1:24">
+    <row r="48" spans="1:25">
       <c r="A48" t="s">
         <v>469</v>
       </c>
       <c r="B48" t="s">
         <v>470</v>
       </c>
       <c r="C48" t="s">
         <v>471</v>
       </c>
       <c r="D48" t="s">
-        <v>287</v>
+        <v>312</v>
       </c>
       <c r="G48" t="s">
+        <v>454</v>
+      </c>
+      <c r="I48" t="s">
         <v>472</v>
       </c>
-      <c r="I48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J48" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="K48" t="s">
         <v>470</v>
       </c>
       <c r="L48" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M48" t="s">
+        <v>473</v>
+      </c>
+      <c r="P48" t="s">
+        <v>472</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="49" spans="1:25">
+      <c r="A49" t="s">
         <v>474</v>
       </c>
-      <c r="P48" t="s">
-[...7 lines deleted...]
-      <c r="A49" t="s">
+      <c r="B49" t="s">
         <v>475</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>476</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
+        <v>312</v>
+      </c>
+      <c r="G49" t="s">
         <v>477</v>
       </c>
-      <c r="D49" t="s">
-[...2 lines deleted...]
-      <c r="G49" t="s">
+      <c r="I49" t="s">
         <v>478</v>
       </c>
-      <c r="I49" t="s">
+      <c r="J49" t="s">
+        <v>478</v>
+      </c>
+      <c r="K49" t="s">
+        <v>475</v>
+      </c>
+      <c r="L49" t="s">
+        <v>34</v>
+      </c>
+      <c r="M49" t="s">
         <v>479</v>
       </c>
-      <c r="J49" t="s">
-[...8 lines deleted...]
-      <c r="M49" t="s">
+      <c r="P49" t="s">
+        <v>478</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="50" spans="1:25">
+      <c r="A50" t="s">
         <v>480</v>
       </c>
-      <c r="P49" t="s">
-[...7 lines deleted...]
-      <c r="A50" t="s">
+      <c r="B50" t="s">
         <v>481</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
         <v>482</v>
       </c>
-      <c r="C50" t="s">
+      <c r="D50" t="s">
+        <v>312</v>
+      </c>
+      <c r="G50" t="s">
+        <v>460</v>
+      </c>
+      <c r="I50" t="s">
         <v>483</v>
       </c>
-      <c r="D50" t="s">
-[...5 lines deleted...]
-      <c r="I50" t="s">
+      <c r="J50" t="s">
+        <v>483</v>
+      </c>
+      <c r="K50" t="s">
+        <v>481</v>
+      </c>
+      <c r="L50" t="s">
+        <v>34</v>
+      </c>
+      <c r="M50" t="s">
         <v>484</v>
       </c>
-      <c r="J50" t="s">
-[...8 lines deleted...]
-      <c r="M50" t="s">
+      <c r="P50" t="s">
+        <v>483</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="51" spans="1:25">
+      <c r="A51" t="s">
         <v>485</v>
       </c>
-      <c r="P50" t="s">
-[...7 lines deleted...]
-      <c r="A51" t="s">
+      <c r="B51" t="s">
         <v>486</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
         <v>487</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
+        <v>312</v>
+      </c>
+      <c r="G51" t="s">
         <v>488</v>
       </c>
-      <c r="D51" t="s">
-[...2 lines deleted...]
-      <c r="G51" t="s">
+      <c r="I51" t="s">
         <v>489</v>
       </c>
-      <c r="I51" t="s">
+      <c r="J51" t="s">
+        <v>489</v>
+      </c>
+      <c r="K51" t="s">
+        <v>486</v>
+      </c>
+      <c r="L51" t="s">
+        <v>34</v>
+      </c>
+      <c r="M51" t="s">
         <v>490</v>
       </c>
-      <c r="J51" t="s">
-[...8 lines deleted...]
-      <c r="M51" t="s">
+      <c r="P51" t="s">
+        <v>489</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="52" spans="1:25">
+      <c r="A52" t="s">
         <v>491</v>
       </c>
-      <c r="P51" t="s">
-[...7 lines deleted...]
-      <c r="A52" t="s">
+      <c r="B52" t="s">
         <v>492</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" t="s">
         <v>493</v>
       </c>
-      <c r="C52" t="s">
+      <c r="D52" t="s">
         <v>494</v>
       </c>
-      <c r="D52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G52" t="s">
-        <v>472</v>
+        <v>495</v>
       </c>
       <c r="I52" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="J52" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="K52" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="L52" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M52" t="s">
+        <v>497</v>
+      </c>
+      <c r="P52" t="s">
         <v>496</v>
       </c>
-      <c r="P52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q52" t="s">
-        <v>495</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:24">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="53" spans="1:25">
       <c r="A53" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B53" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C53" t="s">
+        <v>500</v>
+      </c>
+      <c r="D53" t="s">
+        <v>494</v>
+      </c>
+      <c r="G53" t="s">
+        <v>501</v>
+      </c>
+      <c r="I53" t="s">
+        <v>502</v>
+      </c>
+      <c r="J53" t="s">
+        <v>502</v>
+      </c>
+      <c r="K53" t="s">
         <v>499</v>
       </c>
-      <c r="D53" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L53" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M53" t="s">
+        <v>503</v>
+      </c>
+      <c r="P53" t="s">
         <v>502</v>
       </c>
-      <c r="P53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q53" t="s">
-        <v>501</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:24">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="54" spans="1:25">
       <c r="A54" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B54" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C54" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="D54" t="s">
-        <v>506</v>
+        <v>494</v>
       </c>
       <c r="G54" t="s">
         <v>507</v>
       </c>
       <c r="I54" t="s">
         <v>508</v>
       </c>
       <c r="J54" t="s">
         <v>508</v>
       </c>
       <c r="K54" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="L54" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M54" t="s">
         <v>509</v>
       </c>
       <c r="P54" t="s">
         <v>508</v>
       </c>
       <c r="Q54" t="s">
         <v>508</v>
       </c>
     </row>
-    <row r="55" spans="1:24">
+    <row r="55" spans="1:25">
       <c r="A55" t="s">
         <v>510</v>
       </c>
       <c r="B55" t="s">
         <v>511</v>
       </c>
       <c r="C55" t="s">
         <v>512</v>
       </c>
       <c r="D55" t="s">
-        <v>506</v>
+        <v>494</v>
       </c>
       <c r="G55" t="s">
         <v>513</v>
       </c>
       <c r="I55" t="s">
         <v>514</v>
       </c>
       <c r="J55" t="s">
         <v>514</v>
       </c>
       <c r="K55" t="s">
         <v>511</v>
       </c>
       <c r="L55" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M55" t="s">
         <v>515</v>
       </c>
       <c r="P55" t="s">
         <v>514</v>
       </c>
       <c r="Q55" t="s">
         <v>514</v>
       </c>
     </row>
-    <row r="56" spans="1:24">
+    <row r="56" spans="1:25">
       <c r="A56" t="s">
         <v>516</v>
       </c>
       <c r="B56" t="s">
         <v>517</v>
       </c>
       <c r="C56" t="s">
         <v>518</v>
       </c>
       <c r="D56" t="s">
-        <v>506</v>
+        <v>494</v>
       </c>
       <c r="G56" t="s">
         <v>519</v>
       </c>
       <c r="I56" t="s">
         <v>520</v>
       </c>
       <c r="J56" t="s">
         <v>520</v>
       </c>
       <c r="K56" t="s">
         <v>517</v>
       </c>
       <c r="L56" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M56" t="s">
         <v>521</v>
       </c>
       <c r="P56" t="s">
         <v>520</v>
       </c>
       <c r="Q56" t="s">
         <v>520</v>
       </c>
     </row>
-    <row r="57" spans="1:24">
+    <row r="57" spans="1:25">
       <c r="A57" t="s">
         <v>522</v>
       </c>
       <c r="B57" t="s">
         <v>523</v>
       </c>
       <c r="C57" t="s">
         <v>524</v>
       </c>
       <c r="D57" t="s">
-        <v>506</v>
+        <v>494</v>
       </c>
       <c r="G57" t="s">
         <v>525</v>
       </c>
       <c r="I57" t="s">
         <v>526</v>
       </c>
       <c r="J57" t="s">
         <v>526</v>
       </c>
       <c r="K57" t="s">
         <v>523</v>
       </c>
       <c r="L57" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M57" t="s">
         <v>527</v>
       </c>
       <c r="P57" t="s">
         <v>526</v>
       </c>
       <c r="Q57" t="s">
         <v>526</v>
       </c>
     </row>
-    <row r="58" spans="1:24">
+    <row r="58" spans="1:25">
       <c r="A58" t="s">
         <v>528</v>
       </c>
       <c r="B58" t="s">
         <v>529</v>
       </c>
       <c r="C58" t="s">
         <v>530</v>
       </c>
       <c r="D58" t="s">
-        <v>506</v>
+        <v>494</v>
       </c>
       <c r="G58" t="s">
         <v>531</v>
       </c>
       <c r="I58" t="s">
         <v>532</v>
       </c>
       <c r="J58" t="s">
         <v>532</v>
       </c>
       <c r="K58" t="s">
         <v>529</v>
       </c>
       <c r="L58" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M58" t="s">
         <v>533</v>
       </c>
       <c r="P58" t="s">
         <v>532</v>
       </c>
       <c r="Q58" t="s">
         <v>532</v>
       </c>
     </row>
-    <row r="59" spans="1:24">
+    <row r="59" spans="1:25">
       <c r="A59" t="s">
         <v>534</v>
       </c>
       <c r="B59" t="s">
         <v>535</v>
       </c>
       <c r="C59" t="s">
         <v>536</v>
       </c>
       <c r="D59" t="s">
-        <v>506</v>
+        <v>494</v>
       </c>
       <c r="G59" t="s">
         <v>537</v>
       </c>
       <c r="I59" t="s">
         <v>538</v>
       </c>
       <c r="J59" t="s">
         <v>538</v>
       </c>
       <c r="K59" t="s">
         <v>535</v>
       </c>
       <c r="L59" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M59" t="s">
         <v>539</v>
       </c>
       <c r="P59" t="s">
         <v>538</v>
       </c>
       <c r="Q59" t="s">
         <v>538</v>
       </c>
     </row>
-    <row r="60" spans="1:24">
+    <row r="60" spans="1:25">
       <c r="A60" t="s">
         <v>540</v>
       </c>
       <c r="B60" t="s">
         <v>541</v>
       </c>
       <c r="C60" t="s">
         <v>542</v>
       </c>
       <c r="D60" t="s">
-        <v>506</v>
+        <v>494</v>
       </c>
       <c r="G60" t="s">
         <v>543</v>
       </c>
       <c r="I60" t="s">
         <v>544</v>
       </c>
       <c r="J60" t="s">
         <v>544</v>
       </c>
       <c r="K60" t="s">
         <v>541</v>
       </c>
       <c r="L60" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M60" t="s">
         <v>545</v>
       </c>
       <c r="P60" t="s">
         <v>544</v>
       </c>
       <c r="Q60" t="s">
         <v>544</v>
       </c>
     </row>
-    <row r="61" spans="1:24">
+    <row r="61" spans="1:25">
       <c r="A61" t="s">
         <v>546</v>
       </c>
       <c r="B61" t="s">
         <v>547</v>
       </c>
       <c r="C61" t="s">
         <v>548</v>
       </c>
       <c r="D61" t="s">
-        <v>506</v>
+        <v>494</v>
       </c>
       <c r="G61" t="s">
         <v>549</v>
       </c>
       <c r="I61" t="s">
         <v>550</v>
       </c>
       <c r="J61" t="s">
         <v>550</v>
       </c>
       <c r="K61" t="s">
         <v>547</v>
       </c>
       <c r="L61" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M61" t="s">
         <v>551</v>
       </c>
       <c r="P61" t="s">
         <v>550</v>
       </c>
       <c r="Q61" t="s">
         <v>550</v>
       </c>
     </row>
-    <row r="62" spans="1:24">
+    <row r="62" spans="1:25">
       <c r="A62" t="s">
         <v>552</v>
       </c>
       <c r="B62" t="s">
         <v>553</v>
       </c>
       <c r="C62" t="s">
         <v>554</v>
       </c>
       <c r="D62" t="s">
-        <v>506</v>
+        <v>442</v>
       </c>
       <c r="G62" t="s">
         <v>555</v>
       </c>
       <c r="I62" t="s">
         <v>556</v>
       </c>
       <c r="J62" t="s">
         <v>556</v>
       </c>
       <c r="K62" t="s">
         <v>553</v>
       </c>
       <c r="L62" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M62" t="s">
         <v>557</v>
       </c>
       <c r="P62" t="s">
         <v>556</v>
       </c>
       <c r="Q62" t="s">
         <v>556</v>
       </c>
     </row>
-    <row r="63" spans="1:24">
+    <row r="63" spans="1:25">
       <c r="A63" t="s">
         <v>558</v>
       </c>
       <c r="B63" t="s">
         <v>559</v>
       </c>
       <c r="C63" t="s">
         <v>560</v>
       </c>
       <c r="D63" t="s">
-        <v>506</v>
+        <v>448</v>
       </c>
       <c r="G63" t="s">
+        <v>555</v>
+      </c>
+      <c r="I63" t="s">
         <v>561</v>
       </c>
-      <c r="I63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J63" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="K63" t="s">
         <v>559</v>
       </c>
       <c r="L63" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M63" t="s">
+        <v>562</v>
+      </c>
+      <c r="P63" t="s">
+        <v>561</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="64" spans="1:25">
+      <c r="A64" t="s">
         <v>563</v>
       </c>
-      <c r="P63" t="s">
-[...7 lines deleted...]
-      <c r="A64" t="s">
+      <c r="B64" t="s">
         <v>564</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
         <v>565</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
+        <v>442</v>
+      </c>
+      <c r="G64" t="s">
+        <v>408</v>
+      </c>
+      <c r="I64" t="s">
         <v>566</v>
       </c>
-      <c r="D64" t="s">
-[...2 lines deleted...]
-      <c r="G64" t="s">
+      <c r="J64" t="s">
+        <v>566</v>
+      </c>
+      <c r="K64" t="s">
+        <v>564</v>
+      </c>
+      <c r="L64" t="s">
+        <v>34</v>
+      </c>
+      <c r="M64" t="s">
         <v>567</v>
       </c>
-      <c r="I64" t="s">
+      <c r="P64" t="s">
+        <v>566</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="65" spans="1:25">
+      <c r="A65" t="s">
         <v>568</v>
       </c>
-      <c r="J64" t="s">
-[...8 lines deleted...]
-      <c r="M64" t="s">
+      <c r="B65" t="s">
         <v>569</v>
       </c>
-      <c r="P64" t="s">
-[...7 lines deleted...]
-      <c r="A65" t="s">
+      <c r="C65" t="s">
         <v>570</v>
       </c>
-      <c r="B65" t="s">
+      <c r="D65" t="s">
+        <v>448</v>
+      </c>
+      <c r="G65" t="s">
+        <v>408</v>
+      </c>
+      <c r="I65" t="s">
         <v>571</v>
       </c>
-      <c r="C65" t="s">
+      <c r="J65" t="s">
+        <v>571</v>
+      </c>
+      <c r="K65" t="s">
+        <v>569</v>
+      </c>
+      <c r="L65" t="s">
+        <v>34</v>
+      </c>
+      <c r="M65" t="s">
         <v>572</v>
       </c>
-      <c r="D65" t="s">
-[...5 lines deleted...]
-      <c r="I65" t="s">
+      <c r="P65" t="s">
+        <v>571</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="66" spans="1:25">
+      <c r="A66" t="s">
         <v>573</v>
       </c>
-      <c r="J65" t="s">
-[...8 lines deleted...]
-      <c r="M65" t="s">
+      <c r="B66" t="s">
         <v>574</v>
       </c>
-      <c r="P65" t="s">
-[...7 lines deleted...]
-      <c r="A66" t="s">
+      <c r="C66" t="s">
         <v>575</v>
       </c>
-      <c r="B66" t="s">
+      <c r="D66" t="s">
+        <v>442</v>
+      </c>
+      <c r="G66" t="s">
+        <v>430</v>
+      </c>
+      <c r="I66" t="s">
         <v>576</v>
       </c>
-      <c r="C66" t="s">
+      <c r="J66" t="s">
+        <v>576</v>
+      </c>
+      <c r="K66" t="s">
+        <v>574</v>
+      </c>
+      <c r="L66" t="s">
+        <v>34</v>
+      </c>
+      <c r="M66" t="s">
         <v>577</v>
       </c>
-      <c r="D66" t="s">
-[...5 lines deleted...]
-      <c r="I66" t="s">
+      <c r="P66" t="s">
+        <v>576</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="67" spans="1:25">
+      <c r="A67" t="s">
         <v>578</v>
       </c>
-      <c r="J66" t="s">
-[...8 lines deleted...]
-      <c r="M66" t="s">
+      <c r="B67" t="s">
         <v>579</v>
       </c>
-      <c r="P66" t="s">
-[...7 lines deleted...]
-      <c r="A67" t="s">
+      <c r="C67" t="s">
         <v>580</v>
       </c>
-      <c r="B67" t="s">
+      <c r="D67" t="s">
+        <v>448</v>
+      </c>
+      <c r="G67" t="s">
+        <v>430</v>
+      </c>
+      <c r="I67" t="s">
         <v>581</v>
       </c>
-      <c r="C67" t="s">
+      <c r="J67" t="s">
+        <v>581</v>
+      </c>
+      <c r="K67" t="s">
+        <v>579</v>
+      </c>
+      <c r="L67" t="s">
+        <v>34</v>
+      </c>
+      <c r="M67" t="s">
         <v>582</v>
       </c>
-      <c r="D67" t="s">
-[...5 lines deleted...]
-      <c r="I67" t="s">
+      <c r="P67" t="s">
+        <v>581</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="68" spans="1:25">
+      <c r="A68" t="s">
         <v>583</v>
       </c>
-      <c r="J67" t="s">
-[...8 lines deleted...]
-      <c r="M67" t="s">
+      <c r="B68" t="s">
         <v>584</v>
       </c>
-      <c r="P67" t="s">
-[...7 lines deleted...]
-      <c r="A68" t="s">
+      <c r="C68" t="s">
         <v>585</v>
       </c>
-      <c r="B68" t="s">
+      <c r="D68" t="s">
+        <v>448</v>
+      </c>
+      <c r="G68" t="s">
         <v>586</v>
       </c>
-      <c r="C68" t="s">
+      <c r="I68" t="s">
         <v>587</v>
       </c>
-      <c r="D68" t="s">
-[...2 lines deleted...]
-      <c r="G68" t="s">
+      <c r="J68" t="s">
+        <v>587</v>
+      </c>
+      <c r="K68" t="s">
+        <v>584</v>
+      </c>
+      <c r="L68" t="s">
+        <v>34</v>
+      </c>
+      <c r="M68" t="s">
+        <v>588</v>
+      </c>
+      <c r="P68" t="s">
+        <v>587</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="69" spans="1:25">
+      <c r="A69" t="s">
+        <v>589</v>
+      </c>
+      <c r="B69" t="s">
+        <v>590</v>
+      </c>
+      <c r="C69" t="s">
+        <v>591</v>
+      </c>
+      <c r="D69" t="s">
         <v>442</v>
       </c>
-      <c r="I68" t="s">
-[...22 lines deleted...]
-      <c r="A69" t="s">
+      <c r="G69" t="s">
+        <v>436</v>
+      </c>
+      <c r="I69" t="s">
+        <v>592</v>
+      </c>
+      <c r="J69" t="s">
+        <v>592</v>
+      </c>
+      <c r="K69" t="s">
         <v>590</v>
       </c>
-      <c r="B69" t="s">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="L69" t="s">
+        <v>34</v>
+      </c>
+      <c r="M69" t="s">
+        <v>593</v>
+      </c>
+      <c r="P69" t="s">
         <v>592</v>
       </c>
-      <c r="D69" t="s">
-[...2 lines deleted...]
-      <c r="G69" t="s">
+      <c r="Q69" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="70" spans="1:25">
+      <c r="A70" t="s">
+        <v>594</v>
+      </c>
+      <c r="B70" t="s">
+        <v>595</v>
+      </c>
+      <c r="C70" t="s">
+        <v>596</v>
+      </c>
+      <c r="D70" t="s">
+        <v>448</v>
+      </c>
+      <c r="G70" t="s">
+        <v>436</v>
+      </c>
+      <c r="I70" t="s">
+        <v>597</v>
+      </c>
+      <c r="J70" t="s">
+        <v>597</v>
+      </c>
+      <c r="K70" t="s">
+        <v>595</v>
+      </c>
+      <c r="L70" t="s">
+        <v>34</v>
+      </c>
+      <c r="M70" t="s">
+        <v>598</v>
+      </c>
+      <c r="P70" t="s">
+        <v>597</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="71" spans="1:25">
+      <c r="A71" t="s">
+        <v>599</v>
+      </c>
+      <c r="B71" t="s">
+        <v>600</v>
+      </c>
+      <c r="C71" t="s">
+        <v>601</v>
+      </c>
+      <c r="D71" t="s">
         <v>442</v>
       </c>
-      <c r="I69" t="s">
-[...49 lines deleted...]
-      <c r="M70" t="s">
+      <c r="G71" t="s">
+        <v>419</v>
+      </c>
+      <c r="I71" t="s">
+        <v>602</v>
+      </c>
+      <c r="J71" t="s">
+        <v>602</v>
+      </c>
+      <c r="K71" t="s">
         <v>600</v>
       </c>
-      <c r="P70" t="s">
-[...10 lines deleted...]
-      <c r="B71" t="s">
+      <c r="L71" t="s">
+        <v>34</v>
+      </c>
+      <c r="M71" t="s">
+        <v>603</v>
+      </c>
+      <c r="P71" t="s">
         <v>602</v>
       </c>
-      <c r="C71" t="s">
-[...8 lines deleted...]
-      <c r="I71" t="s">
+      <c r="Q71" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="72" spans="1:25">
+      <c r="A72" t="s">
         <v>604</v>
       </c>
-      <c r="J71" t="s">
-[...8 lines deleted...]
-      <c r="M71" t="s">
+      <c r="B72" t="s">
         <v>605</v>
       </c>
-      <c r="P71" t="s">
-[...7 lines deleted...]
-      <c r="A72" t="s">
+      <c r="C72" t="s">
         <v>606</v>
       </c>
-      <c r="B72" t="s">
+      <c r="D72" t="s">
+        <v>442</v>
+      </c>
+      <c r="G72" t="s">
+        <v>419</v>
+      </c>
+      <c r="I72" t="s">
         <v>607</v>
       </c>
-      <c r="C72" t="s">
+      <c r="J72" t="s">
+        <v>607</v>
+      </c>
+      <c r="K72" t="s">
+        <v>605</v>
+      </c>
+      <c r="L72" t="s">
+        <v>34</v>
+      </c>
+      <c r="M72" t="s">
         <v>608</v>
       </c>
-      <c r="D72" t="s">
-[...5 lines deleted...]
-      <c r="I72" t="s">
+      <c r="P72" t="s">
+        <v>607</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="73" spans="1:25">
+      <c r="A73" t="s">
         <v>609</v>
       </c>
-      <c r="J72" t="s">
-[...8 lines deleted...]
-      <c r="M72" t="s">
+      <c r="B73" t="s">
         <v>610</v>
       </c>
-      <c r="P72" t="s">
-[...7 lines deleted...]
-      <c r="A73" t="s">
+      <c r="C73" t="s">
         <v>611</v>
       </c>
-      <c r="B73" t="s">
+      <c r="D73" t="s">
+        <v>442</v>
+      </c>
+      <c r="G73" t="s">
         <v>612</v>
       </c>
-      <c r="C73" t="s">
+      <c r="I73" t="s">
         <v>613</v>
       </c>
-      <c r="D73" t="s">
-[...5 lines deleted...]
-      <c r="I73" t="s">
+      <c r="J73" t="s">
+        <v>613</v>
+      </c>
+      <c r="K73" t="s">
+        <v>610</v>
+      </c>
+      <c r="L73" t="s">
+        <v>34</v>
+      </c>
+      <c r="M73" t="s">
         <v>614</v>
       </c>
-      <c r="J73" t="s">
-[...8 lines deleted...]
-      <c r="M73" t="s">
+      <c r="P73" t="s">
+        <v>613</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="74" spans="1:25">
+      <c r="A74" t="s">
         <v>615</v>
       </c>
-      <c r="P73" t="s">
-[...7 lines deleted...]
-      <c r="A74" t="s">
+      <c r="B74" t="s">
         <v>616</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" t="s">
         <v>617</v>
       </c>
-      <c r="C74" t="s">
+      <c r="D74" t="s">
+        <v>442</v>
+      </c>
+      <c r="G74" t="s">
         <v>618</v>
-      </c>
-[...4 lines deleted...]
-        <v>431</v>
       </c>
       <c r="I74" t="s">
         <v>619</v>
       </c>
       <c r="J74" t="s">
         <v>619</v>
       </c>
       <c r="K74" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="L74" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M74" t="s">
         <v>620</v>
       </c>
       <c r="P74" t="s">
         <v>619</v>
       </c>
       <c r="Q74" t="s">
         <v>619</v>
       </c>
     </row>
-    <row r="75" spans="1:24">
+    <row r="75" spans="1:25">
       <c r="A75" t="s">
         <v>621</v>
       </c>
       <c r="B75" t="s">
         <v>622</v>
       </c>
       <c r="C75" t="s">
         <v>623</v>
       </c>
       <c r="D75" t="s">
-        <v>454</v>
+        <v>442</v>
       </c>
       <c r="G75" t="s">
+        <v>419</v>
+      </c>
+      <c r="I75" t="s">
         <v>624</v>
       </c>
-      <c r="I75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J75" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="K75" t="s">
         <v>622</v>
       </c>
       <c r="L75" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M75" t="s">
+        <v>625</v>
+      </c>
+      <c r="P75" t="s">
+        <v>624</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="76" spans="1:25">
+      <c r="A76" t="s">
         <v>626</v>
       </c>
-      <c r="P75" t="s">
-[...7 lines deleted...]
-      <c r="A76" t="s">
+      <c r="B76" t="s">
         <v>627</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" t="s">
         <v>628</v>
       </c>
-      <c r="C76" t="s">
+      <c r="D76" t="s">
+        <v>442</v>
+      </c>
+      <c r="G76" t="s">
         <v>629</v>
       </c>
-      <c r="D76" t="s">
-[...2 lines deleted...]
-      <c r="G76" t="s">
+      <c r="I76" t="s">
         <v>630</v>
       </c>
-      <c r="I76" t="s">
+      <c r="J76" t="s">
+        <v>630</v>
+      </c>
+      <c r="K76" t="s">
+        <v>627</v>
+      </c>
+      <c r="L76" t="s">
+        <v>34</v>
+      </c>
+      <c r="M76" t="s">
         <v>631</v>
       </c>
-      <c r="J76" t="s">
-[...8 lines deleted...]
-      <c r="M76" t="s">
+      <c r="P76" t="s">
+        <v>630</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="77" spans="1:25">
+      <c r="A77" t="s">
         <v>632</v>
       </c>
-      <c r="P76" t="s">
-[...7 lines deleted...]
-      <c r="A77" t="s">
+      <c r="B77" t="s">
         <v>633</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" t="s">
         <v>634</v>
       </c>
-      <c r="C77" t="s">
+      <c r="D77" t="s">
+        <v>442</v>
+      </c>
+      <c r="G77" t="s">
         <v>635</v>
-      </c>
-[...4 lines deleted...]
-        <v>431</v>
       </c>
       <c r="I77" t="s">
         <v>636</v>
       </c>
       <c r="J77" t="s">
         <v>636</v>
       </c>
       <c r="K77" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="L77" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M77" t="s">
         <v>637</v>
       </c>
       <c r="P77" t="s">
         <v>636</v>
       </c>
       <c r="Q77" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="78" spans="1:24">
+    <row r="78" spans="1:25">
       <c r="A78" t="s">
         <v>638</v>
       </c>
       <c r="B78" t="s">
         <v>639</v>
       </c>
       <c r="C78" t="s">
         <v>640</v>
       </c>
       <c r="D78" t="s">
-        <v>454</v>
+        <v>442</v>
       </c>
       <c r="G78" t="s">
+        <v>408</v>
+      </c>
+      <c r="I78" t="s">
         <v>641</v>
       </c>
-      <c r="I78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J78" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="K78" t="s">
         <v>639</v>
       </c>
       <c r="L78" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M78" t="s">
+        <v>642</v>
+      </c>
+      <c r="P78" t="s">
+        <v>641</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="79" spans="1:25">
+      <c r="A79" t="s">
         <v>643</v>
       </c>
-      <c r="P78" t="s">
-[...7 lines deleted...]
-      <c r="A79" t="s">
+      <c r="B79" t="s">
         <v>644</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C79" t="s">
         <v>645</v>
       </c>
-      <c r="C79" t="s">
+      <c r="D79" t="s">
+        <v>448</v>
+      </c>
+      <c r="G79" t="s">
+        <v>408</v>
+      </c>
+      <c r="I79" t="s">
         <v>646</v>
       </c>
-      <c r="D79" t="s">
-[...2 lines deleted...]
-      <c r="G79" t="s">
+      <c r="J79" t="s">
+        <v>646</v>
+      </c>
+      <c r="K79" t="s">
+        <v>644</v>
+      </c>
+      <c r="L79" t="s">
+        <v>34</v>
+      </c>
+      <c r="M79" t="s">
         <v>647</v>
       </c>
-      <c r="I79" t="s">
+      <c r="P79" t="s">
+        <v>646</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="80" spans="1:25">
+      <c r="A80" t="s">
         <v>648</v>
       </c>
-      <c r="J79" t="s">
-[...8 lines deleted...]
-      <c r="M79" t="s">
+      <c r="B80" t="s">
         <v>649</v>
       </c>
-      <c r="P79" t="s">
-[...7 lines deleted...]
-      <c r="A80" t="s">
+      <c r="C80" t="s">
         <v>650</v>
       </c>
-      <c r="B80" t="s">
+      <c r="D80" t="s">
+        <v>448</v>
+      </c>
+      <c r="G80" t="s">
+        <v>419</v>
+      </c>
+      <c r="I80" t="s">
         <v>651</v>
       </c>
-      <c r="C80" t="s">
+      <c r="J80" t="s">
+        <v>651</v>
+      </c>
+      <c r="K80" t="s">
+        <v>649</v>
+      </c>
+      <c r="L80" t="s">
+        <v>34</v>
+      </c>
+      <c r="M80" t="s">
         <v>652</v>
       </c>
-      <c r="D80" t="s">
-[...5 lines deleted...]
-      <c r="I80" t="s">
+      <c r="P80" t="s">
+        <v>651</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="81" spans="1:25">
+      <c r="A81" t="s">
         <v>653</v>
       </c>
-      <c r="J80" t="s">
-[...8 lines deleted...]
-      <c r="M80" t="s">
+      <c r="B81" t="s">
         <v>654</v>
       </c>
-      <c r="P80" t="s">
-[...7 lines deleted...]
-      <c r="A81" t="s">
+      <c r="C81" t="s">
         <v>655</v>
       </c>
-      <c r="B81" t="s">
+      <c r="D81" t="s">
+        <v>448</v>
+      </c>
+      <c r="G81" t="s">
+        <v>419</v>
+      </c>
+      <c r="I81" t="s">
         <v>656</v>
       </c>
-      <c r="C81" t="s">
+      <c r="J81" t="s">
+        <v>656</v>
+      </c>
+      <c r="K81" t="s">
+        <v>654</v>
+      </c>
+      <c r="L81" t="s">
+        <v>34</v>
+      </c>
+      <c r="M81" t="s">
         <v>657</v>
       </c>
-      <c r="D81" t="s">
-[...5 lines deleted...]
-      <c r="I81" t="s">
+      <c r="P81" t="s">
+        <v>656</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="82" spans="1:25">
+      <c r="A82" t="s">
         <v>658</v>
       </c>
-      <c r="J81" t="s">
-[...8 lines deleted...]
-      <c r="M81" t="s">
+      <c r="B82" t="s">
         <v>659</v>
       </c>
-      <c r="P81" t="s">
-[...7 lines deleted...]
-      <c r="A82" t="s">
+      <c r="C82" t="s">
         <v>660</v>
       </c>
-      <c r="B82" t="s">
+      <c r="D82" t="s">
+        <v>448</v>
+      </c>
+      <c r="G82" t="s">
         <v>661</v>
       </c>
-      <c r="C82" t="s">
+      <c r="I82" t="s">
         <v>662</v>
       </c>
-      <c r="D82" t="s">
-[...5 lines deleted...]
-      <c r="I82" t="s">
+      <c r="J82" t="s">
+        <v>662</v>
+      </c>
+      <c r="K82" t="s">
+        <v>659</v>
+      </c>
+      <c r="L82" t="s">
+        <v>34</v>
+      </c>
+      <c r="M82" t="s">
         <v>663</v>
       </c>
-      <c r="J82" t="s">
-[...8 lines deleted...]
-      <c r="M82" t="s">
+      <c r="P82" t="s">
+        <v>662</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="83" spans="1:25">
+      <c r="A83" t="s">
         <v>664</v>
       </c>
-      <c r="P82" t="s">
-[...7 lines deleted...]
-      <c r="A83" t="s">
+      <c r="B83" t="s">
         <v>665</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" t="s">
         <v>666</v>
       </c>
-      <c r="C83" t="s">
+      <c r="D83" t="s">
+        <v>448</v>
+      </c>
+      <c r="G83" t="s">
+        <v>419</v>
+      </c>
+      <c r="I83" t="s">
         <v>667</v>
       </c>
-      <c r="D83" t="s">
-[...5 lines deleted...]
-      <c r="I83" t="s">
+      <c r="J83" t="s">
+        <v>667</v>
+      </c>
+      <c r="K83" t="s">
+        <v>665</v>
+      </c>
+      <c r="L83" t="s">
+        <v>34</v>
+      </c>
+      <c r="M83" t="s">
         <v>668</v>
       </c>
-      <c r="J83" t="s">
-[...8 lines deleted...]
-      <c r="M83" t="s">
+      <c r="P83" t="s">
+        <v>667</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="84" spans="1:25">
+      <c r="A84" t="s">
         <v>669</v>
       </c>
-      <c r="P83" t="s">
-[...7 lines deleted...]
-      <c r="A84" t="s">
+      <c r="B84" t="s">
         <v>670</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C84" t="s">
         <v>671</v>
       </c>
-      <c r="C84" t="s">
+      <c r="D84" t="s">
+        <v>448</v>
+      </c>
+      <c r="G84" t="s">
+        <v>629</v>
+      </c>
+      <c r="I84" t="s">
         <v>672</v>
       </c>
-      <c r="D84" t="s">
-[...2 lines deleted...]
-      <c r="G84" t="s">
+      <c r="J84" t="s">
+        <v>672</v>
+      </c>
+      <c r="K84" t="s">
+        <v>670</v>
+      </c>
+      <c r="L84" t="s">
+        <v>34</v>
+      </c>
+      <c r="M84" t="s">
         <v>673</v>
       </c>
-      <c r="I84" t="s">
+      <c r="P84" t="s">
+        <v>672</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="85" spans="1:25">
+      <c r="A85" t="s">
         <v>674</v>
       </c>
-      <c r="J84" t="s">
-[...8 lines deleted...]
-      <c r="M84" t="s">
+      <c r="B85" t="s">
         <v>675</v>
       </c>
-      <c r="P84" t="s">
-[...7 lines deleted...]
-      <c r="A85" t="s">
+      <c r="C85" t="s">
         <v>676</v>
       </c>
-      <c r="B85" t="s">
+      <c r="D85" t="s">
+        <v>448</v>
+      </c>
+      <c r="G85" t="s">
+        <v>635</v>
+      </c>
+      <c r="I85" t="s">
         <v>677</v>
       </c>
-      <c r="C85" t="s">
+      <c r="J85" t="s">
+        <v>677</v>
+      </c>
+      <c r="K85" t="s">
+        <v>675</v>
+      </c>
+      <c r="L85" t="s">
+        <v>34</v>
+      </c>
+      <c r="M85" t="s">
         <v>678</v>
       </c>
-      <c r="D85" t="s">
-[...5 lines deleted...]
-      <c r="I85" t="s">
+      <c r="P85" t="s">
+        <v>677</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="86" spans="1:25">
+      <c r="A86" t="s">
         <v>679</v>
       </c>
-      <c r="J85" t="s">
-[...8 lines deleted...]
-      <c r="M85" t="s">
+      <c r="B86" t="s">
         <v>680</v>
       </c>
-      <c r="P85" t="s">
-[...7 lines deleted...]
-      <c r="A86" t="s">
+      <c r="C86" t="s">
         <v>681</v>
       </c>
-      <c r="B86" t="s">
+      <c r="D86" t="s">
+        <v>442</v>
+      </c>
+      <c r="G86" t="s">
         <v>682</v>
       </c>
-      <c r="C86" t="s">
+      <c r="I86" t="s">
         <v>683</v>
       </c>
-      <c r="D86" t="s">
-[...5 lines deleted...]
-      <c r="I86" t="s">
+      <c r="J86" t="s">
+        <v>683</v>
+      </c>
+      <c r="K86" t="s">
+        <v>680</v>
+      </c>
+      <c r="L86" t="s">
+        <v>34</v>
+      </c>
+      <c r="M86" t="s">
         <v>684</v>
       </c>
-      <c r="J86" t="s">
-[...8 lines deleted...]
-      <c r="M86" t="s">
+      <c r="P86" t="s">
+        <v>683</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="87" spans="1:25">
+      <c r="A87" t="s">
         <v>685</v>
       </c>
-      <c r="P86" t="s">
-[...7 lines deleted...]
-      <c r="A87" t="s">
+      <c r="B87" t="s">
         <v>686</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" t="s">
         <v>687</v>
       </c>
-      <c r="C87" t="s">
+      <c r="D87" t="s">
+        <v>442</v>
+      </c>
+      <c r="G87" t="s">
         <v>688</v>
-      </c>
-[...4 lines deleted...]
-        <v>647</v>
       </c>
       <c r="I87" t="s">
         <v>689</v>
       </c>
       <c r="J87" t="s">
         <v>689</v>
       </c>
       <c r="K87" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="L87" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M87" t="s">
         <v>690</v>
       </c>
       <c r="P87" t="s">
         <v>689</v>
       </c>
       <c r="Q87" t="s">
         <v>689</v>
       </c>
     </row>
-    <row r="88" spans="1:24">
+    <row r="88" spans="1:25">
       <c r="A88" t="s">
         <v>691</v>
       </c>
       <c r="B88" t="s">
         <v>692</v>
       </c>
       <c r="C88" t="s">
         <v>693</v>
       </c>
       <c r="D88" t="s">
-        <v>454</v>
+        <v>442</v>
       </c>
       <c r="G88" t="s">
         <v>694</v>
       </c>
       <c r="I88" t="s">
         <v>695</v>
       </c>
       <c r="J88" t="s">
         <v>695</v>
       </c>
       <c r="K88" t="s">
         <v>692</v>
       </c>
       <c r="L88" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M88" t="s">
         <v>696</v>
       </c>
       <c r="P88" t="s">
         <v>695</v>
       </c>
       <c r="Q88" t="s">
         <v>695</v>
       </c>
     </row>
-    <row r="89" spans="1:24">
+    <row r="89" spans="1:25">
       <c r="A89" t="s">
         <v>697</v>
       </c>
       <c r="B89" t="s">
         <v>698</v>
       </c>
       <c r="C89" t="s">
         <v>699</v>
       </c>
       <c r="D89" t="s">
-        <v>454</v>
+        <v>442</v>
       </c>
       <c r="G89" t="s">
         <v>700</v>
       </c>
       <c r="I89" t="s">
         <v>701</v>
       </c>
       <c r="J89" t="s">
         <v>701</v>
       </c>
       <c r="K89" t="s">
         <v>698</v>
       </c>
       <c r="L89" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M89" t="s">
         <v>702</v>
       </c>
       <c r="P89" t="s">
         <v>701</v>
       </c>
       <c r="Q89" t="s">
         <v>701</v>
       </c>
     </row>
-    <row r="90" spans="1:24">
+    <row r="90" spans="1:25">
       <c r="A90" t="s">
         <v>703</v>
       </c>
       <c r="B90" t="s">
         <v>704</v>
       </c>
       <c r="C90" t="s">
         <v>705</v>
       </c>
       <c r="D90" t="s">
-        <v>454</v>
+        <v>442</v>
       </c>
       <c r="G90" t="s">
+        <v>342</v>
+      </c>
+      <c r="I90" t="s">
         <v>706</v>
       </c>
-      <c r="I90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J90" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
       <c r="K90" t="s">
         <v>704</v>
       </c>
       <c r="L90" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M90" t="s">
+        <v>707</v>
+      </c>
+      <c r="P90" t="s">
+        <v>706</v>
+      </c>
+      <c r="Q90" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="91" spans="1:25">
+      <c r="A91" t="s">
         <v>708</v>
       </c>
-      <c r="P90" t="s">
-[...7 lines deleted...]
-      <c r="A91" t="s">
+      <c r="B91" t="s">
         <v>709</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" t="s">
         <v>710</v>
       </c>
-      <c r="C91" t="s">
+      <c r="D91" t="s">
+        <v>442</v>
+      </c>
+      <c r="G91" t="s">
         <v>711</v>
       </c>
-      <c r="D91" t="s">
-[...2 lines deleted...]
-      <c r="G91" t="s">
+      <c r="I91" t="s">
         <v>712</v>
       </c>
-      <c r="I91" t="s">
+      <c r="J91" t="s">
+        <v>712</v>
+      </c>
+      <c r="K91" t="s">
+        <v>709</v>
+      </c>
+      <c r="L91" t="s">
+        <v>34</v>
+      </c>
+      <c r="M91" t="s">
         <v>713</v>
       </c>
-      <c r="J91" t="s">
-[...8 lines deleted...]
-      <c r="M91" t="s">
+      <c r="P91" t="s">
+        <v>712</v>
+      </c>
+      <c r="Q91" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="92" spans="1:25">
+      <c r="A92" t="s">
         <v>714</v>
       </c>
-      <c r="P91" t="s">
-[...7 lines deleted...]
-      <c r="A92" t="s">
+      <c r="B92" t="s">
         <v>715</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" t="s">
         <v>716</v>
       </c>
-      <c r="C92" t="s">
+      <c r="D92" t="s">
+        <v>442</v>
+      </c>
+      <c r="G92" t="s">
         <v>717</v>
-      </c>
-[...4 lines deleted...]
-        <v>350</v>
       </c>
       <c r="I92" t="s">
         <v>718</v>
       </c>
       <c r="J92" t="s">
         <v>718</v>
       </c>
       <c r="K92" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="L92" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M92" t="s">
         <v>719</v>
       </c>
       <c r="P92" t="s">
         <v>718</v>
       </c>
       <c r="Q92" t="s">
         <v>718</v>
       </c>
     </row>
-    <row r="93" spans="1:24">
+    <row r="93" spans="1:25">
       <c r="A93" t="s">
         <v>720</v>
       </c>
       <c r="B93" t="s">
         <v>721</v>
       </c>
       <c r="C93" t="s">
         <v>722</v>
       </c>
       <c r="D93" t="s">
-        <v>454</v>
+        <v>442</v>
       </c>
       <c r="G93" t="s">
         <v>723</v>
       </c>
       <c r="I93" t="s">
         <v>724</v>
       </c>
       <c r="J93" t="s">
         <v>724</v>
       </c>
       <c r="K93" t="s">
         <v>721</v>
       </c>
       <c r="L93" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M93" t="s">
         <v>725</v>
       </c>
       <c r="P93" t="s">
         <v>724</v>
       </c>
       <c r="Q93" t="s">
         <v>724</v>
       </c>
     </row>
-    <row r="94" spans="1:24">
+    <row r="94" spans="1:25">
       <c r="A94" t="s">
         <v>726</v>
       </c>
       <c r="B94" t="s">
         <v>727</v>
       </c>
       <c r="C94" t="s">
         <v>728</v>
       </c>
       <c r="D94" t="s">
-        <v>454</v>
+        <v>442</v>
       </c>
       <c r="G94" t="s">
+        <v>700</v>
+      </c>
+      <c r="I94" t="s">
         <v>729</v>
       </c>
-      <c r="I94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J94" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="K94" t="s">
         <v>727</v>
       </c>
       <c r="L94" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M94" t="s">
+        <v>730</v>
+      </c>
+      <c r="P94" t="s">
+        <v>729</v>
+      </c>
+      <c r="Q94" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="95" spans="1:25">
+      <c r="A95" t="s">
         <v>731</v>
       </c>
-      <c r="P94" t="s">
-[...7 lines deleted...]
-      <c r="A95" t="s">
+      <c r="B95" t="s">
         <v>732</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95" t="s">
         <v>733</v>
       </c>
-      <c r="C95" t="s">
+      <c r="D95" t="s">
+        <v>442</v>
+      </c>
+      <c r="G95" t="s">
         <v>734</v>
       </c>
-      <c r="D95" t="s">
-[...2 lines deleted...]
-      <c r="G95" t="s">
+      <c r="I95" t="s">
         <v>735</v>
       </c>
-      <c r="I95" t="s">
+      <c r="J95" t="s">
+        <v>735</v>
+      </c>
+      <c r="K95" t="s">
+        <v>732</v>
+      </c>
+      <c r="L95" t="s">
+        <v>34</v>
+      </c>
+      <c r="M95" t="s">
         <v>736</v>
       </c>
-      <c r="J95" t="s">
-[...8 lines deleted...]
-      <c r="M95" t="s">
+      <c r="P95" t="s">
+        <v>735</v>
+      </c>
+      <c r="Q95" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="96" spans="1:25">
+      <c r="A96" t="s">
         <v>737</v>
       </c>
-      <c r="P95" t="s">
-[...7 lines deleted...]
-      <c r="A96" t="s">
+      <c r="B96" t="s">
         <v>738</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" t="s">
         <v>739</v>
       </c>
-      <c r="C96" t="s">
+      <c r="D96" t="s">
+        <v>442</v>
+      </c>
+      <c r="G96" t="s">
         <v>740</v>
-      </c>
-[...4 lines deleted...]
-        <v>712</v>
       </c>
       <c r="I96" t="s">
         <v>741</v>
       </c>
       <c r="J96" t="s">
         <v>741</v>
       </c>
       <c r="K96" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="L96" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M96" t="s">
         <v>742</v>
       </c>
       <c r="P96" t="s">
         <v>741</v>
       </c>
       <c r="Q96" t="s">
         <v>741</v>
       </c>
     </row>
-    <row r="97" spans="1:24">
+    <row r="97" spans="1:25">
       <c r="A97" t="s">
         <v>743</v>
       </c>
       <c r="B97" t="s">
         <v>744</v>
       </c>
       <c r="C97" t="s">
         <v>745</v>
       </c>
       <c r="D97" t="s">
-        <v>454</v>
+        <v>442</v>
       </c>
       <c r="G97" t="s">
+        <v>688</v>
+      </c>
+      <c r="I97" t="s">
         <v>746</v>
       </c>
-      <c r="I97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J97" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="K97" t="s">
         <v>744</v>
       </c>
       <c r="L97" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M97" t="s">
+        <v>747</v>
+      </c>
+      <c r="P97" t="s">
+        <v>746</v>
+      </c>
+      <c r="Q97" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="98" spans="1:25">
+      <c r="A98" t="s">
         <v>748</v>
       </c>
-      <c r="P97" t="s">
-[...7 lines deleted...]
-      <c r="A98" t="s">
+      <c r="B98" t="s">
         <v>749</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" t="s">
         <v>750</v>
       </c>
-      <c r="C98" t="s">
+      <c r="D98" t="s">
+        <v>442</v>
+      </c>
+      <c r="G98" t="s">
         <v>751</v>
       </c>
-      <c r="D98" t="s">
-[...2 lines deleted...]
-      <c r="G98" t="s">
+      <c r="I98" t="s">
         <v>752</v>
       </c>
-      <c r="I98" t="s">
+      <c r="J98" t="s">
+        <v>752</v>
+      </c>
+      <c r="K98" t="s">
+        <v>749</v>
+      </c>
+      <c r="L98" t="s">
+        <v>34</v>
+      </c>
+      <c r="M98" t="s">
         <v>753</v>
       </c>
-      <c r="J98" t="s">
-[...8 lines deleted...]
-      <c r="M98" t="s">
+      <c r="P98" t="s">
+        <v>752</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="99" spans="1:25">
+      <c r="A99" t="s">
         <v>754</v>
       </c>
-      <c r="P98" t="s">
-[...7 lines deleted...]
-      <c r="A99" t="s">
+      <c r="B99" t="s">
         <v>755</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" t="s">
         <v>756</v>
       </c>
-      <c r="C99" t="s">
+      <c r="D99" t="s">
+        <v>442</v>
+      </c>
+      <c r="G99" t="s">
         <v>757</v>
-      </c>
-[...4 lines deleted...]
-        <v>700</v>
       </c>
       <c r="I99" t="s">
         <v>758</v>
       </c>
       <c r="J99" t="s">
         <v>758</v>
       </c>
       <c r="K99" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="L99" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M99" t="s">
         <v>759</v>
       </c>
       <c r="P99" t="s">
         <v>758</v>
       </c>
       <c r="Q99" t="s">
         <v>758</v>
       </c>
     </row>
-    <row r="100" spans="1:24">
+    <row r="100" spans="1:25">
       <c r="A100" t="s">
         <v>760</v>
       </c>
       <c r="B100" t="s">
         <v>761</v>
       </c>
       <c r="C100" t="s">
         <v>762</v>
       </c>
       <c r="D100" t="s">
-        <v>454</v>
+        <v>442</v>
       </c>
       <c r="G100" t="s">
+        <v>717</v>
+      </c>
+      <c r="I100" t="s">
         <v>763</v>
       </c>
-      <c r="I100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J100" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
       <c r="K100" t="s">
         <v>761</v>
       </c>
       <c r="L100" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M100" t="s">
+        <v>764</v>
+      </c>
+      <c r="P100" t="s">
+        <v>763</v>
+      </c>
+      <c r="Q100" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="101" spans="1:25">
+      <c r="A101" t="s">
         <v>765</v>
       </c>
-      <c r="P100" t="s">
-[...7 lines deleted...]
-      <c r="A101" t="s">
+      <c r="B101" t="s">
         <v>766</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" t="s">
         <v>767</v>
       </c>
-      <c r="C101" t="s">
+      <c r="D101" t="s">
+        <v>442</v>
+      </c>
+      <c r="G101" t="s">
         <v>768</v>
       </c>
-      <c r="D101" t="s">
-[...2 lines deleted...]
-      <c r="G101" t="s">
+      <c r="I101" t="s">
         <v>769</v>
       </c>
-      <c r="I101" t="s">
+      <c r="J101" t="s">
+        <v>769</v>
+      </c>
+      <c r="K101" t="s">
+        <v>766</v>
+      </c>
+      <c r="L101" t="s">
+        <v>34</v>
+      </c>
+      <c r="M101" t="s">
         <v>770</v>
       </c>
-      <c r="J101" t="s">
-[...8 lines deleted...]
-      <c r="M101" t="s">
+      <c r="P101" t="s">
+        <v>769</v>
+      </c>
+      <c r="Q101" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="102" spans="1:25">
+      <c r="A102" t="s">
         <v>771</v>
       </c>
-      <c r="P101" t="s">
-[...7 lines deleted...]
-      <c r="A102" t="s">
+      <c r="B102" t="s">
         <v>772</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" t="s">
         <v>773</v>
       </c>
-      <c r="C102" t="s">
+      <c r="D102" t="s">
+        <v>448</v>
+      </c>
+      <c r="G102" t="s">
+        <v>711</v>
+      </c>
+      <c r="I102" t="s">
         <v>774</v>
       </c>
-      <c r="D102" t="s">
-[...5 lines deleted...]
-      <c r="I102" t="s">
+      <c r="J102" t="s">
+        <v>774</v>
+      </c>
+      <c r="K102" t="s">
+        <v>772</v>
+      </c>
+      <c r="L102" t="s">
+        <v>34</v>
+      </c>
+      <c r="M102" t="s">
         <v>775</v>
       </c>
-      <c r="J102" t="s">
-[...8 lines deleted...]
-      <c r="M102" t="s">
+      <c r="P102" t="s">
+        <v>774</v>
+      </c>
+      <c r="Q102" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="103" spans="1:25">
+      <c r="A103" t="s">
         <v>776</v>
       </c>
-      <c r="P102" t="s">
-[...7 lines deleted...]
-      <c r="A103" t="s">
+      <c r="B103" t="s">
         <v>777</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" t="s">
         <v>778</v>
       </c>
-      <c r="C103" t="s">
+      <c r="D103" t="s">
+        <v>448</v>
+      </c>
+      <c r="G103" t="s">
+        <v>688</v>
+      </c>
+      <c r="I103" t="s">
         <v>779</v>
       </c>
-      <c r="D103" t="s">
-[...2 lines deleted...]
-      <c r="G103" t="s">
+      <c r="J103" t="s">
+        <v>779</v>
+      </c>
+      <c r="K103" t="s">
+        <v>777</v>
+      </c>
+      <c r="L103" t="s">
+        <v>34</v>
+      </c>
+      <c r="M103" t="s">
         <v>780</v>
       </c>
-      <c r="I103" t="s">
+      <c r="P103" t="s">
+        <v>779</v>
+      </c>
+      <c r="Q103" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="104" spans="1:25">
+      <c r="A104" t="s">
         <v>781</v>
       </c>
-      <c r="J103" t="s">
-[...8 lines deleted...]
-      <c r="M103" t="s">
+      <c r="B104" t="s">
         <v>782</v>
       </c>
-      <c r="P103" t="s">
-[...7 lines deleted...]
-      <c r="A104" t="s">
+      <c r="C104" t="s">
         <v>783</v>
       </c>
-      <c r="B104" t="s">
+      <c r="D104" t="s">
+        <v>448</v>
+      </c>
+      <c r="G104" t="s">
+        <v>694</v>
+      </c>
+      <c r="I104" t="s">
         <v>784</v>
       </c>
-      <c r="C104" t="s">
+      <c r="J104" t="s">
+        <v>784</v>
+      </c>
+      <c r="K104" t="s">
+        <v>782</v>
+      </c>
+      <c r="L104" t="s">
+        <v>34</v>
+      </c>
+      <c r="M104" t="s">
         <v>785</v>
       </c>
-      <c r="D104" t="s">
-[...5 lines deleted...]
-      <c r="I104" t="s">
+      <c r="P104" t="s">
+        <v>784</v>
+      </c>
+      <c r="Q104" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="105" spans="1:25">
+      <c r="A105" t="s">
         <v>786</v>
       </c>
-      <c r="J104" t="s">
-[...8 lines deleted...]
-      <c r="M104" t="s">
+      <c r="B105" t="s">
         <v>787</v>
       </c>
-      <c r="P104" t="s">
-[...7 lines deleted...]
-      <c r="A105" t="s">
+      <c r="C105" t="s">
         <v>788</v>
       </c>
-      <c r="B105" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D105" t="s">
-        <v>460</v>
+        <v>448</v>
       </c>
       <c r="G105" t="s">
         <v>700</v>
       </c>
       <c r="I105" t="s">
+        <v>789</v>
+      </c>
+      <c r="J105" t="s">
+        <v>789</v>
+      </c>
+      <c r="K105" t="s">
+        <v>787</v>
+      </c>
+      <c r="L105" t="s">
+        <v>34</v>
+      </c>
+      <c r="M105" t="s">
+        <v>790</v>
+      </c>
+      <c r="P105" t="s">
+        <v>789</v>
+      </c>
+      <c r="Q105" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="106" spans="1:25">
+      <c r="A106" t="s">
         <v>791</v>
       </c>
-      <c r="J105" t="s">
-[...8 lines deleted...]
-      <c r="M105" t="s">
+      <c r="B106" t="s">
         <v>792</v>
       </c>
-      <c r="P105" t="s">
-[...7 lines deleted...]
-      <c r="A106" t="s">
+      <c r="C106" t="s">
         <v>793</v>
       </c>
-      <c r="B106" t="s">
+      <c r="D106" t="s">
+        <v>448</v>
+      </c>
+      <c r="G106" t="s">
+        <v>322</v>
+      </c>
+      <c r="I106" t="s">
         <v>794</v>
       </c>
-      <c r="C106" t="s">
+      <c r="J106" t="s">
+        <v>794</v>
+      </c>
+      <c r="K106" t="s">
+        <v>792</v>
+      </c>
+      <c r="L106" t="s">
+        <v>34</v>
+      </c>
+      <c r="M106" t="s">
         <v>795</v>
       </c>
-      <c r="D106" t="s">
-[...5 lines deleted...]
-      <c r="I106" t="s">
+      <c r="P106" t="s">
+        <v>794</v>
+      </c>
+      <c r="Q106" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="107" spans="1:25">
+      <c r="A107" t="s">
         <v>796</v>
       </c>
-      <c r="J106" t="s">
-[...8 lines deleted...]
-      <c r="M106" t="s">
+      <c r="B107" t="s">
         <v>797</v>
       </c>
-      <c r="P106" t="s">
-[...7 lines deleted...]
-      <c r="A107" t="s">
+      <c r="C107" t="s">
         <v>798</v>
       </c>
-      <c r="B107" t="s">
+      <c r="D107" t="s">
+        <v>448</v>
+      </c>
+      <c r="G107" t="s">
         <v>799</v>
       </c>
-      <c r="C107" t="s">
+      <c r="I107" t="s">
         <v>800</v>
       </c>
-      <c r="D107" t="s">
-[...5 lines deleted...]
-      <c r="I107" t="s">
+      <c r="J107" t="s">
+        <v>800</v>
+      </c>
+      <c r="K107" t="s">
+        <v>797</v>
+      </c>
+      <c r="L107" t="s">
+        <v>34</v>
+      </c>
+      <c r="M107" t="s">
         <v>801</v>
       </c>
-      <c r="J107" t="s">
-[...8 lines deleted...]
-      <c r="M107" t="s">
+      <c r="P107" t="s">
+        <v>800</v>
+      </c>
+      <c r="Q107" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="108" spans="1:25">
+      <c r="A108" t="s">
         <v>802</v>
       </c>
-      <c r="P107" t="s">
-[...7 lines deleted...]
-      <c r="A108" t="s">
+      <c r="B108" t="s">
         <v>803</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" t="s">
         <v>804</v>
       </c>
-      <c r="C108" t="s">
+      <c r="D108" t="s">
+        <v>448</v>
+      </c>
+      <c r="G108" t="s">
+        <v>711</v>
+      </c>
+      <c r="I108" t="s">
         <v>805</v>
       </c>
-      <c r="D108" t="s">
-[...5 lines deleted...]
-      <c r="I108" t="s">
+      <c r="J108" t="s">
+        <v>805</v>
+      </c>
+      <c r="K108" t="s">
+        <v>803</v>
+      </c>
+      <c r="L108" t="s">
+        <v>34</v>
+      </c>
+      <c r="M108" t="s">
         <v>806</v>
       </c>
-      <c r="J108" t="s">
-[...8 lines deleted...]
-      <c r="M108" t="s">
+      <c r="P108" t="s">
+        <v>805</v>
+      </c>
+      <c r="Q108" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="109" spans="1:25">
+      <c r="A109" t="s">
         <v>807</v>
       </c>
-      <c r="P108" t="s">
-[...7 lines deleted...]
-      <c r="A109" t="s">
+      <c r="B109" t="s">
         <v>808</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" t="s">
         <v>809</v>
       </c>
-      <c r="C109" t="s">
+      <c r="D109" t="s">
+        <v>448</v>
+      </c>
+      <c r="G109" t="s">
         <v>810</v>
       </c>
-      <c r="D109" t="s">
-[...2 lines deleted...]
-      <c r="G109" t="s">
+      <c r="I109" t="s">
         <v>811</v>
       </c>
-      <c r="I109" t="s">
+      <c r="J109" t="s">
+        <v>811</v>
+      </c>
+      <c r="K109" t="s">
+        <v>808</v>
+      </c>
+      <c r="L109" t="s">
+        <v>34</v>
+      </c>
+      <c r="M109" t="s">
         <v>812</v>
       </c>
-      <c r="J109" t="s">
-[...8 lines deleted...]
-      <c r="M109" t="s">
+      <c r="P109" t="s">
+        <v>811</v>
+      </c>
+      <c r="Q109" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="110" spans="1:25">
+      <c r="A110" t="s">
         <v>813</v>
       </c>
-      <c r="P109" t="s">
-[...7 lines deleted...]
-      <c r="A110" t="s">
+      <c r="B110" t="s">
         <v>814</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" t="s">
         <v>815</v>
       </c>
-      <c r="C110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D110" t="s">
-        <v>460</v>
+        <v>448</v>
       </c>
       <c r="G110" t="s">
         <v>723</v>
       </c>
       <c r="I110" t="s">
+        <v>816</v>
+      </c>
+      <c r="J110" t="s">
+        <v>816</v>
+      </c>
+      <c r="K110" t="s">
+        <v>814</v>
+      </c>
+      <c r="L110" t="s">
+        <v>34</v>
+      </c>
+      <c r="M110" t="s">
         <v>817</v>
       </c>
-      <c r="J110" t="s">
-[...8 lines deleted...]
-      <c r="M110" t="s">
+      <c r="P110" t="s">
+        <v>816</v>
+      </c>
+      <c r="Q110" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="111" spans="1:25">
+      <c r="A111" t="s">
         <v>818</v>
       </c>
-      <c r="P110" t="s">
-[...7 lines deleted...]
-      <c r="A111" t="s">
+      <c r="B111" t="s">
         <v>819</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" t="s">
         <v>820</v>
       </c>
-      <c r="C111" t="s">
+      <c r="D111" t="s">
+        <v>448</v>
+      </c>
+      <c r="G111" t="s">
         <v>821</v>
       </c>
-      <c r="D111" t="s">
-[...2 lines deleted...]
-      <c r="G111" t="s">
+      <c r="I111" t="s">
         <v>822</v>
       </c>
-      <c r="I111" t="s">
+      <c r="J111" t="s">
+        <v>822</v>
+      </c>
+      <c r="K111" t="s">
+        <v>819</v>
+      </c>
+      <c r="L111" t="s">
+        <v>34</v>
+      </c>
+      <c r="M111" t="s">
         <v>823</v>
       </c>
-      <c r="J111" t="s">
-[...8 lines deleted...]
-      <c r="M111" t="s">
+      <c r="P111" t="s">
+        <v>822</v>
+      </c>
+      <c r="Q111" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="112" spans="1:25">
+      <c r="A112" t="s">
         <v>824</v>
       </c>
-      <c r="P111" t="s">
-[...7 lines deleted...]
-      <c r="A112" t="s">
+      <c r="B112" t="s">
         <v>825</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" t="s">
         <v>826</v>
       </c>
-      <c r="C112" t="s">
+      <c r="D112" t="s">
+        <v>448</v>
+      </c>
+      <c r="G112" t="s">
+        <v>734</v>
+      </c>
+      <c r="I112" t="s">
         <v>827</v>
       </c>
-      <c r="D112" t="s">
-[...5 lines deleted...]
-      <c r="I112" t="s">
+      <c r="J112" t="s">
+        <v>827</v>
+      </c>
+      <c r="K112" t="s">
+        <v>825</v>
+      </c>
+      <c r="L112" t="s">
+        <v>34</v>
+      </c>
+      <c r="M112" t="s">
         <v>828</v>
       </c>
-      <c r="J112" t="s">
-[...8 lines deleted...]
-      <c r="M112" t="s">
+      <c r="P112" t="s">
+        <v>827</v>
+      </c>
+      <c r="Q112" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="113" spans="1:25">
+      <c r="A113" t="s">
         <v>829</v>
       </c>
-      <c r="P112" t="s">
-[...7 lines deleted...]
-      <c r="A113" t="s">
+      <c r="B113" t="s">
         <v>830</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" t="s">
         <v>831</v>
       </c>
-      <c r="C113" t="s">
+      <c r="D113" t="s">
+        <v>448</v>
+      </c>
+      <c r="G113" t="s">
+        <v>740</v>
+      </c>
+      <c r="I113" t="s">
         <v>832</v>
       </c>
-      <c r="D113" t="s">
-[...2 lines deleted...]
-      <c r="G113" t="s">
+      <c r="J113" t="s">
+        <v>832</v>
+      </c>
+      <c r="K113" t="s">
+        <v>830</v>
+      </c>
+      <c r="L113" t="s">
+        <v>34</v>
+      </c>
+      <c r="M113" t="s">
         <v>833</v>
       </c>
-      <c r="I113" t="s">
+      <c r="P113" t="s">
+        <v>832</v>
+      </c>
+      <c r="Q113" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="114" spans="1:25">
+      <c r="A114" t="s">
         <v>834</v>
       </c>
-      <c r="J113" t="s">
-[...8 lines deleted...]
-      <c r="M113" t="s">
+      <c r="B114" t="s">
         <v>835</v>
       </c>
-      <c r="P113" t="s">
-[...7 lines deleted...]
-      <c r="A114" t="s">
+      <c r="C114" t="s">
         <v>836</v>
       </c>
-      <c r="B114" t="s">
+      <c r="D114" t="s">
+        <v>448</v>
+      </c>
+      <c r="G114" t="s">
+        <v>757</v>
+      </c>
+      <c r="I114" t="s">
         <v>837</v>
       </c>
-      <c r="C114" t="s">
+      <c r="J114" t="s">
+        <v>837</v>
+      </c>
+      <c r="K114" t="s">
+        <v>835</v>
+      </c>
+      <c r="L114" t="s">
+        <v>34</v>
+      </c>
+      <c r="M114" t="s">
         <v>838</v>
       </c>
-      <c r="D114" t="s">
-[...5 lines deleted...]
-      <c r="I114" t="s">
+      <c r="P114" t="s">
+        <v>837</v>
+      </c>
+      <c r="Q114" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="115" spans="1:25">
+      <c r="A115" t="s">
         <v>839</v>
       </c>
-      <c r="J114" t="s">
-[...8 lines deleted...]
-      <c r="M114" t="s">
+      <c r="B115" t="s">
         <v>840</v>
       </c>
-      <c r="P114" t="s">
-[...7 lines deleted...]
-      <c r="A115" t="s">
+      <c r="C115" t="s">
         <v>841</v>
       </c>
-      <c r="B115" t="s">
+      <c r="D115" t="s">
+        <v>448</v>
+      </c>
+      <c r="G115" t="s">
+        <v>688</v>
+      </c>
+      <c r="I115" t="s">
         <v>842</v>
       </c>
-      <c r="C115" t="s">
+      <c r="J115" t="s">
+        <v>842</v>
+      </c>
+      <c r="K115" t="s">
+        <v>840</v>
+      </c>
+      <c r="L115" t="s">
+        <v>34</v>
+      </c>
+      <c r="M115" t="s">
         <v>843</v>
       </c>
-      <c r="D115" t="s">
-[...5 lines deleted...]
-      <c r="I115" t="s">
+      <c r="P115" t="s">
+        <v>842</v>
+      </c>
+      <c r="Q115" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="116" spans="1:25">
+      <c r="A116" t="s">
         <v>844</v>
       </c>
-      <c r="J115" t="s">
-[...8 lines deleted...]
-      <c r="M115" t="s">
+      <c r="B116" t="s">
         <v>845</v>
       </c>
-      <c r="P115" t="s">
-[...7 lines deleted...]
-      <c r="A116" t="s">
+      <c r="C116" t="s">
         <v>846</v>
       </c>
-      <c r="B116" t="s">
+      <c r="D116" t="s">
+        <v>448</v>
+      </c>
+      <c r="G116" t="s">
+        <v>751</v>
+      </c>
+      <c r="I116" t="s">
         <v>847</v>
       </c>
-      <c r="C116" t="s">
+      <c r="J116" t="s">
+        <v>847</v>
+      </c>
+      <c r="K116" t="s">
+        <v>845</v>
+      </c>
+      <c r="L116" t="s">
+        <v>34</v>
+      </c>
+      <c r="M116" t="s">
         <v>848</v>
       </c>
-      <c r="D116" t="s">
-[...5 lines deleted...]
-      <c r="I116" t="s">
+      <c r="P116" t="s">
+        <v>847</v>
+      </c>
+      <c r="Q116" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="117" spans="1:25">
+      <c r="A117" t="s">
         <v>849</v>
       </c>
-      <c r="J116" t="s">
-[...8 lines deleted...]
-      <c r="M116" t="s">
+      <c r="B117" t="s">
         <v>850</v>
       </c>
-      <c r="P116" t="s">
-[...7 lines deleted...]
-      <c r="A117" t="s">
+      <c r="C117" t="s">
         <v>851</v>
       </c>
-      <c r="B117" t="s">
+      <c r="D117" t="s">
+        <v>448</v>
+      </c>
+      <c r="G117" t="s">
+        <v>717</v>
+      </c>
+      <c r="I117" t="s">
         <v>852</v>
       </c>
-      <c r="C117" t="s">
+      <c r="J117" t="s">
+        <v>852</v>
+      </c>
+      <c r="K117" t="s">
+        <v>850</v>
+      </c>
+      <c r="L117" t="s">
+        <v>34</v>
+      </c>
+      <c r="M117" t="s">
         <v>853</v>
       </c>
-      <c r="D117" t="s">
-[...5 lines deleted...]
-      <c r="I117" t="s">
+      <c r="P117" t="s">
+        <v>852</v>
+      </c>
+      <c r="Q117" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="118" spans="1:25">
+      <c r="A118" t="s">
         <v>854</v>
       </c>
-      <c r="J117" t="s">
-[...8 lines deleted...]
-      <c r="M117" t="s">
+      <c r="B118" t="s">
         <v>855</v>
       </c>
-      <c r="P117" t="s">
-[...7 lines deleted...]
-      <c r="A118" t="s">
+      <c r="C118" t="s">
         <v>856</v>
       </c>
-      <c r="B118" t="s">
+      <c r="D118" t="s">
+        <v>448</v>
+      </c>
+      <c r="G118" t="s">
+        <v>768</v>
+      </c>
+      <c r="I118" t="s">
         <v>857</v>
       </c>
-      <c r="C118" t="s">
+      <c r="J118" t="s">
+        <v>857</v>
+      </c>
+      <c r="K118" t="s">
+        <v>855</v>
+      </c>
+      <c r="L118" t="s">
+        <v>34</v>
+      </c>
+      <c r="M118" t="s">
         <v>858</v>
       </c>
-      <c r="D118" t="s">
-[...5 lines deleted...]
-      <c r="I118" t="s">
+      <c r="P118" t="s">
+        <v>857</v>
+      </c>
+      <c r="Q118" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="119" spans="1:25">
+      <c r="A119" t="s">
         <v>859</v>
       </c>
-      <c r="J118" t="s">
-[...8 lines deleted...]
-      <c r="M118" t="s">
+      <c r="B119" t="s">
         <v>860</v>
       </c>
-      <c r="P118" t="s">
-[...7 lines deleted...]
-      <c r="A119" t="s">
+      <c r="C119" t="s">
         <v>861</v>
       </c>
-      <c r="B119" t="s">
+      <c r="D119" t="s">
+        <v>448</v>
+      </c>
+      <c r="G119" t="s">
         <v>862</v>
       </c>
-      <c r="C119" t="s">
+      <c r="I119" t="s">
         <v>863</v>
       </c>
-      <c r="D119" t="s">
-[...5 lines deleted...]
-      <c r="I119" t="s">
+      <c r="J119" t="s">
+        <v>863</v>
+      </c>
+      <c r="K119" t="s">
+        <v>860</v>
+      </c>
+      <c r="L119" t="s">
+        <v>34</v>
+      </c>
+      <c r="M119" t="s">
         <v>864</v>
       </c>
-      <c r="J119" t="s">
-[...8 lines deleted...]
-      <c r="M119" t="s">
+      <c r="P119" t="s">
+        <v>863</v>
+      </c>
+      <c r="Q119" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="120" spans="1:25">
+      <c r="A120" t="s">
         <v>865</v>
       </c>
-      <c r="P119" t="s">
-[...7 lines deleted...]
-      <c r="A120" t="s">
+      <c r="B120" t="s">
         <v>866</v>
       </c>
-      <c r="B120" t="s">
+      <c r="C120" t="s">
         <v>867</v>
       </c>
-      <c r="C120" t="s">
+      <c r="D120" t="s">
+        <v>51</v>
+      </c>
+      <c r="G120" t="s">
+        <v>635</v>
+      </c>
+      <c r="I120" t="s">
         <v>868</v>
       </c>
-      <c r="D120" t="s">
-[...5 lines deleted...]
-      <c r="I120" t="s">
+      <c r="J120" t="s">
+        <v>868</v>
+      </c>
+      <c r="K120" t="s">
+        <v>866</v>
+      </c>
+      <c r="L120" t="s">
+        <v>34</v>
+      </c>
+      <c r="M120" t="s">
         <v>869</v>
       </c>
-      <c r="J120" t="s">
-[...8 lines deleted...]
-      <c r="M120" t="s">
+      <c r="P120" t="s">
+        <v>868</v>
+      </c>
+      <c r="Q120" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="121" spans="1:25">
+      <c r="A121" t="s">
         <v>870</v>
       </c>
-      <c r="P120" t="s">
-[...7 lines deleted...]
-      <c r="A121" t="s">
+      <c r="B121" t="s">
         <v>871</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" t="s">
         <v>872</v>
       </c>
-      <c r="C121" t="s">
+      <c r="D121" t="s">
+        <v>51</v>
+      </c>
+      <c r="G121" t="s">
         <v>873</v>
       </c>
-      <c r="D121" t="s">
-[...2 lines deleted...]
-      <c r="G121" t="s">
+      <c r="I121" t="s">
         <v>874</v>
       </c>
-      <c r="I121" t="s">
+      <c r="J121" t="s">
+        <v>874</v>
+      </c>
+      <c r="K121" t="s">
+        <v>871</v>
+      </c>
+      <c r="L121" t="s">
+        <v>34</v>
+      </c>
+      <c r="M121" t="s">
         <v>875</v>
       </c>
-      <c r="J121" t="s">
-[...8 lines deleted...]
-      <c r="M121" t="s">
+      <c r="P121" t="s">
+        <v>874</v>
+      </c>
+      <c r="Q121" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="122" spans="1:25">
+      <c r="A122" t="s">
         <v>876</v>
       </c>
-      <c r="P121" t="s">
-[...7 lines deleted...]
-      <c r="A122" t="s">
+      <c r="B122" t="s">
         <v>877</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" t="s">
         <v>878</v>
       </c>
-      <c r="C122" t="s">
+      <c r="D122" t="s">
+        <v>494</v>
+      </c>
+      <c r="G122" t="s">
         <v>879</v>
-      </c>
-[...4 lines deleted...]
-        <v>647</v>
       </c>
       <c r="I122" t="s">
         <v>880</v>
       </c>
       <c r="J122" t="s">
         <v>880</v>
       </c>
       <c r="K122" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="L122" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M122" t="s">
         <v>881</v>
       </c>
       <c r="P122" t="s">
         <v>880</v>
       </c>
       <c r="Q122" t="s">
         <v>880</v>
       </c>
     </row>
-    <row r="123" spans="1:24">
+    <row r="123" spans="1:25">
       <c r="A123" t="s">
         <v>882</v>
       </c>
       <c r="B123" t="s">
         <v>883</v>
       </c>
       <c r="C123" t="s">
         <v>884</v>
       </c>
       <c r="D123" t="s">
-        <v>405</v>
+        <v>494</v>
       </c>
       <c r="G123" t="s">
+        <v>694</v>
+      </c>
+      <c r="I123" t="s">
         <v>885</v>
       </c>
-      <c r="I123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J123" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="K123" t="s">
         <v>883</v>
       </c>
       <c r="L123" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M123" t="s">
+        <v>886</v>
+      </c>
+      <c r="P123" t="s">
+        <v>885</v>
+      </c>
+      <c r="Q123" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="124" spans="1:25">
+      <c r="A124" t="s">
         <v>887</v>
       </c>
-      <c r="P123" t="s">
-[...7 lines deleted...]
-      <c r="A124" t="s">
+      <c r="B124" t="s">
         <v>888</v>
       </c>
-      <c r="B124" t="s">
+      <c r="C124" t="s">
         <v>889</v>
       </c>
-      <c r="C124" t="s">
+      <c r="D124" t="s">
+        <v>494</v>
+      </c>
+      <c r="G124" t="s">
         <v>890</v>
       </c>
-      <c r="D124" t="s">
-[...2 lines deleted...]
-      <c r="G124" t="s">
+      <c r="I124" t="s">
         <v>891</v>
       </c>
-      <c r="I124" t="s">
+      <c r="J124" t="s">
+        <v>891</v>
+      </c>
+      <c r="K124" t="s">
+        <v>888</v>
+      </c>
+      <c r="L124" t="s">
+        <v>34</v>
+      </c>
+      <c r="M124" t="s">
         <v>892</v>
       </c>
-      <c r="J124" t="s">
-[...8 lines deleted...]
-      <c r="M124" t="s">
+      <c r="P124" t="s">
+        <v>891</v>
+      </c>
+      <c r="Q124" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="125" spans="1:25">
+      <c r="A125" t="s">
         <v>893</v>
       </c>
-      <c r="P124" t="s">
-[...7 lines deleted...]
-      <c r="A125" t="s">
+      <c r="B125" t="s">
         <v>894</v>
       </c>
-      <c r="B125" t="s">
+      <c r="C125" t="s">
         <v>895</v>
       </c>
-      <c r="C125" t="s">
+      <c r="D125" t="s">
         <v>896</v>
       </c>
-      <c r="D125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G125" t="s">
-        <v>706</v>
+        <v>612</v>
       </c>
       <c r="I125" t="s">
         <v>897</v>
       </c>
       <c r="J125" t="s">
         <v>897</v>
       </c>
       <c r="K125" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
       <c r="L125" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M125" t="s">
         <v>898</v>
       </c>
       <c r="P125" t="s">
         <v>897</v>
       </c>
       <c r="Q125" t="s">
         <v>897</v>
       </c>
     </row>
-    <row r="126" spans="1:24">
+    <row r="126" spans="1:25">
       <c r="A126" t="s">
         <v>899</v>
       </c>
       <c r="B126" t="s">
         <v>900</v>
       </c>
       <c r="C126" t="s">
         <v>901</v>
       </c>
       <c r="D126" t="s">
-        <v>506</v>
+        <v>902</v>
       </c>
       <c r="G126" t="s">
-        <v>902</v>
+        <v>612</v>
       </c>
       <c r="I126" t="s">
         <v>903</v>
       </c>
       <c r="J126" t="s">
         <v>903</v>
       </c>
       <c r="K126" t="s">
         <v>900</v>
       </c>
       <c r="L126" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M126" t="s">
         <v>904</v>
       </c>
       <c r="P126" t="s">
         <v>903</v>
       </c>
       <c r="Q126" t="s">
         <v>903</v>
       </c>
     </row>
-    <row r="127" spans="1:24">
+    <row r="127" spans="1:25">
       <c r="A127" t="s">
         <v>905</v>
       </c>
       <c r="B127" t="s">
         <v>906</v>
       </c>
       <c r="C127" t="s">
         <v>907</v>
       </c>
       <c r="D127" t="s">
         <v>908</v>
       </c>
       <c r="G127" t="s">
-        <v>624</v>
+        <v>612</v>
       </c>
       <c r="I127" t="s">
         <v>909</v>
       </c>
       <c r="J127" t="s">
         <v>909</v>
       </c>
       <c r="K127" t="s">
         <v>906</v>
       </c>
       <c r="L127" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M127" t="s">
         <v>910</v>
       </c>
       <c r="P127" t="s">
         <v>909</v>
       </c>
       <c r="Q127" t="s">
         <v>909</v>
       </c>
     </row>
-    <row r="128" spans="1:24">
+    <row r="128" spans="1:25">
       <c r="A128" t="s">
         <v>911</v>
       </c>
       <c r="B128" t="s">
         <v>912</v>
       </c>
       <c r="C128" t="s">
         <v>913</v>
       </c>
       <c r="D128" t="s">
+        <v>28</v>
+      </c>
+      <c r="G128" t="s">
+        <v>185</v>
+      </c>
+      <c r="H128" t="s">
+        <v>30</v>
+      </c>
+      <c r="I128" t="s">
         <v>914</v>
-      </c>
-[...4 lines deleted...]
-        <v>915</v>
       </c>
       <c r="J128" t="s">
         <v>915</v>
       </c>
       <c r="K128" t="s">
-        <v>912</v>
+        <v>33</v>
       </c>
       <c r="L128" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M128" t="s">
         <v>916</v>
       </c>
+      <c r="N128" t="s">
+        <v>36</v>
+      </c>
+      <c r="O128" t="s">
+        <v>37</v>
+      </c>
       <c r="P128" t="s">
-        <v>915</v>
-[...5 lines deleted...]
-    <row r="129" spans="1:24">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="129" spans="1:25">
       <c r="A129" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="B129" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="C129" t="s">
+        <v>920</v>
+      </c>
+      <c r="D129" t="s">
+        <v>921</v>
+      </c>
+      <c r="G129" t="s">
+        <v>922</v>
+      </c>
+      <c r="I129" t="s">
+        <v>923</v>
+      </c>
+      <c r="J129" t="s">
+        <v>923</v>
+      </c>
+      <c r="K129" t="s">
         <v>919</v>
       </c>
-      <c r="D129" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L129" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M129" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="P129" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="Q129" t="s">
-        <v>921</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:24">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="130" spans="1:25">
       <c r="A130" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="B130" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="C130" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="D130" t="s">
+        <v>42</v>
+      </c>
+      <c r="G130" t="s">
+        <v>928</v>
+      </c>
+      <c r="I130" t="s">
+        <v>929</v>
+      </c>
+      <c r="J130" t="s">
+        <v>930</v>
+      </c>
+      <c r="K130" t="s">
+        <v>931</v>
+      </c>
+      <c r="L130" t="s">
+        <v>34</v>
+      </c>
+      <c r="M130" t="s">
+        <v>932</v>
+      </c>
+      <c r="N130" t="s">
+        <v>933</v>
+      </c>
+      <c r="O130" t="s">
+        <v>934</v>
+      </c>
+      <c r="P130" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="131" spans="1:25">
+      <c r="A131" t="s">
+        <v>936</v>
+      </c>
+      <c r="B131" t="s">
+        <v>937</v>
+      </c>
+      <c r="C131" t="s">
+        <v>938</v>
+      </c>
+      <c r="D131" t="s">
+        <v>939</v>
+      </c>
+      <c r="G131" t="s">
+        <v>940</v>
+      </c>
+      <c r="I131" t="s">
+        <v>941</v>
+      </c>
+      <c r="J131" t="s">
+        <v>941</v>
+      </c>
+      <c r="K131" t="s">
+        <v>937</v>
+      </c>
+      <c r="L131" t="s">
+        <v>34</v>
+      </c>
+      <c r="M131" t="s">
+        <v>942</v>
+      </c>
+      <c r="P131" t="s">
+        <v>941</v>
+      </c>
+      <c r="Q131" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="132" spans="1:25">
+      <c r="A132" t="s">
+        <v>943</v>
+      </c>
+      <c r="B132" t="s">
+        <v>944</v>
+      </c>
+      <c r="C132" t="s">
+        <v>945</v>
+      </c>
+      <c r="D132" t="s">
+        <v>51</v>
+      </c>
+      <c r="G132" t="s">
+        <v>946</v>
+      </c>
+      <c r="I132" t="s">
+        <v>947</v>
+      </c>
+      <c r="J132" t="s">
+        <v>947</v>
+      </c>
+      <c r="K132" t="s">
+        <v>944</v>
+      </c>
+      <c r="L132" t="s">
+        <v>34</v>
+      </c>
+      <c r="M132" t="s">
+        <v>948</v>
+      </c>
+      <c r="P132" t="s">
+        <v>947</v>
+      </c>
+      <c r="Q132" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="133" spans="1:25">
+      <c r="A133" t="s">
+        <v>949</v>
+      </c>
+      <c r="B133" t="s">
+        <v>950</v>
+      </c>
+      <c r="C133" t="s">
+        <v>951</v>
+      </c>
+      <c r="D133" t="s">
+        <v>51</v>
+      </c>
+      <c r="G133" t="s">
+        <v>488</v>
+      </c>
+      <c r="I133" t="s">
+        <v>952</v>
+      </c>
+      <c r="J133" t="s">
+        <v>952</v>
+      </c>
+      <c r="K133" t="s">
+        <v>950</v>
+      </c>
+      <c r="L133" t="s">
+        <v>34</v>
+      </c>
+      <c r="M133" t="s">
+        <v>953</v>
+      </c>
+      <c r="P133" t="s">
+        <v>952</v>
+      </c>
+      <c r="Q133" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="134" spans="1:25">
+      <c r="A134" t="s">
+        <v>954</v>
+      </c>
+      <c r="B134" t="s">
+        <v>955</v>
+      </c>
+      <c r="C134" t="s">
+        <v>956</v>
+      </c>
+      <c r="D134" t="s">
+        <v>302</v>
+      </c>
+      <c r="G134" t="s">
+        <v>957</v>
+      </c>
+      <c r="I134" t="s">
+        <v>958</v>
+      </c>
+      <c r="J134" t="s">
+        <v>958</v>
+      </c>
+      <c r="K134" t="s">
+        <v>955</v>
+      </c>
+      <c r="L134" t="s">
+        <v>34</v>
+      </c>
+      <c r="M134" t="s">
+        <v>959</v>
+      </c>
+      <c r="P134" t="s">
+        <v>958</v>
+      </c>
+      <c r="Q134" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="135" spans="1:25">
+      <c r="A135" t="s">
+        <v>960</v>
+      </c>
+      <c r="B135" t="s">
+        <v>961</v>
+      </c>
+      <c r="C135" t="s">
+        <v>962</v>
+      </c>
+      <c r="D135" t="s">
+        <v>312</v>
+      </c>
+      <c r="G135" t="s">
+        <v>957</v>
+      </c>
+      <c r="I135" t="s">
+        <v>963</v>
+      </c>
+      <c r="J135" t="s">
+        <v>963</v>
+      </c>
+      <c r="K135" t="s">
+        <v>961</v>
+      </c>
+      <c r="L135" t="s">
+        <v>34</v>
+      </c>
+      <c r="M135" t="s">
+        <v>964</v>
+      </c>
+      <c r="P135" t="s">
+        <v>963</v>
+      </c>
+      <c r="Q135" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="136" spans="1:25">
+      <c r="A136" t="s">
+        <v>965</v>
+      </c>
+      <c r="B136" t="s">
+        <v>966</v>
+      </c>
+      <c r="C136" t="s">
+        <v>967</v>
+      </c>
+      <c r="D136" t="s">
+        <v>312</v>
+      </c>
+      <c r="G136" t="s">
+        <v>968</v>
+      </c>
+      <c r="I136" t="s">
+        <v>969</v>
+      </c>
+      <c r="J136" t="s">
+        <v>969</v>
+      </c>
+      <c r="K136" t="s">
+        <v>966</v>
+      </c>
+      <c r="L136" t="s">
+        <v>34</v>
+      </c>
+      <c r="M136" t="s">
+        <v>970</v>
+      </c>
+      <c r="P136" t="s">
+        <v>969</v>
+      </c>
+      <c r="Q136" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="137" spans="1:25">
+      <c r="A137" t="s">
+        <v>971</v>
+      </c>
+      <c r="B137" t="s">
+        <v>972</v>
+      </c>
+      <c r="C137" t="s">
+        <v>973</v>
+      </c>
+      <c r="D137" t="s">
+        <v>312</v>
+      </c>
+      <c r="G137" t="s">
+        <v>974</v>
+      </c>
+      <c r="I137" t="s">
+        <v>975</v>
+      </c>
+      <c r="J137" t="s">
+        <v>975</v>
+      </c>
+      <c r="K137" t="s">
+        <v>972</v>
+      </c>
+      <c r="L137" t="s">
+        <v>34</v>
+      </c>
+      <c r="M137" t="s">
+        <v>976</v>
+      </c>
+      <c r="P137" t="s">
+        <v>975</v>
+      </c>
+      <c r="Q137" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="138" spans="1:25">
+      <c r="A138" t="s">
+        <v>977</v>
+      </c>
+      <c r="B138" t="s">
+        <v>978</v>
+      </c>
+      <c r="C138" t="s">
+        <v>979</v>
+      </c>
+      <c r="D138" t="s">
+        <v>312</v>
+      </c>
+      <c r="G138" t="s">
+        <v>980</v>
+      </c>
+      <c r="I138" t="s">
+        <v>981</v>
+      </c>
+      <c r="J138" t="s">
+        <v>981</v>
+      </c>
+      <c r="K138" t="s">
+        <v>978</v>
+      </c>
+      <c r="L138" t="s">
+        <v>34</v>
+      </c>
+      <c r="M138" t="s">
+        <v>982</v>
+      </c>
+      <c r="P138" t="s">
+        <v>981</v>
+      </c>
+      <c r="Q138" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="139" spans="1:25">
+      <c r="A139" t="s">
+        <v>983</v>
+      </c>
+      <c r="B139" t="s">
+        <v>984</v>
+      </c>
+      <c r="C139" t="s">
+        <v>985</v>
+      </c>
+      <c r="D139" t="s">
+        <v>51</v>
+      </c>
+      <c r="G139" t="s">
+        <v>986</v>
+      </c>
+      <c r="I139" t="s">
+        <v>987</v>
+      </c>
+      <c r="J139" t="s">
+        <v>987</v>
+      </c>
+      <c r="K139" t="s">
+        <v>984</v>
+      </c>
+      <c r="L139" t="s">
+        <v>34</v>
+      </c>
+      <c r="M139" t="s">
+        <v>988</v>
+      </c>
+      <c r="P139" t="s">
+        <v>987</v>
+      </c>
+      <c r="Q139" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="140" spans="1:25">
+      <c r="A140" t="s">
+        <v>989</v>
+      </c>
+      <c r="B140" t="s">
+        <v>990</v>
+      </c>
+      <c r="C140" t="s">
+        <v>991</v>
+      </c>
+      <c r="D140" t="s">
+        <v>380</v>
+      </c>
+      <c r="G140" t="s">
+        <v>986</v>
+      </c>
+      <c r="I140" t="s">
+        <v>992</v>
+      </c>
+      <c r="J140" t="s">
+        <v>992</v>
+      </c>
+      <c r="K140" t="s">
+        <v>990</v>
+      </c>
+      <c r="L140" t="s">
+        <v>34</v>
+      </c>
+      <c r="M140" t="s">
+        <v>993</v>
+      </c>
+      <c r="P140" t="s">
+        <v>992</v>
+      </c>
+      <c r="Q140" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="141" spans="1:25">
+      <c r="A141" t="s">
+        <v>994</v>
+      </c>
+      <c r="B141" t="s">
         <v>926</v>
       </c>
-      <c r="G130" t="s">
-[...69 lines deleted...]
-      <c r="C132" t="s">
+      <c r="C141" t="s">
+        <v>995</v>
+      </c>
+      <c r="D141" t="s">
+        <v>42</v>
+      </c>
+      <c r="G141" t="s">
+        <v>996</v>
+      </c>
+      <c r="I141" t="s">
+        <v>997</v>
+      </c>
+      <c r="K141" t="s">
+        <v>998</v>
+      </c>
+      <c r="L141" t="s">
+        <v>34</v>
+      </c>
+      <c r="M141" t="s">
+        <v>999</v>
+      </c>
+      <c r="N141" t="s">
+        <v>1000</v>
+      </c>
+      <c r="O141" t="s">
+        <v>1001</v>
+      </c>
+      <c r="P141" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="142" spans="1:25">
+      <c r="A142" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B142" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C142" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D142" t="s">
+        <v>896</v>
+      </c>
+      <c r="G142" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H142" t="s">
+        <v>1006</v>
+      </c>
+      <c r="I142" t="s">
+        <v>1007</v>
+      </c>
+      <c r="J142" t="s">
+        <v>1008</v>
+      </c>
+      <c r="K142" t="s">
+        <v>1009</v>
+      </c>
+      <c r="L142" t="s">
+        <v>34</v>
+      </c>
+      <c r="M142" t="s">
+        <v>1010</v>
+      </c>
+      <c r="N142" t="s">
+        <v>1011</v>
+      </c>
+      <c r="O142" t="s">
+        <v>1012</v>
+      </c>
+      <c r="P142" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="143" spans="1:25">
+      <c r="A143" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B143" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C143" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D143" t="s">
+        <v>28</v>
+      </c>
+      <c r="G143" t="s">
+        <v>195</v>
+      </c>
+      <c r="H143" t="s">
+        <v>30</v>
+      </c>
+      <c r="I143" t="s">
+        <v>1017</v>
+      </c>
+      <c r="J143" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="144" spans="1:25">
+      <c r="A144" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B144" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C144" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D144" t="s">
+        <v>387</v>
+      </c>
+      <c r="G144" t="s">
+        <v>195</v>
+      </c>
+      <c r="I144" t="s">
+        <v>1017</v>
+      </c>
+      <c r="J144" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K144" t="s">
+        <v>1023</v>
+      </c>
+      <c r="L144" t="s">
+        <v>34</v>
+      </c>
+      <c r="M144" t="s">
+        <v>1024</v>
+      </c>
+      <c r="N144" t="s">
+        <v>1025</v>
+      </c>
+      <c r="O144" t="s">
+        <v>1026</v>
+      </c>
+      <c r="P144" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="145" spans="1:25">
+      <c r="A145" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B145" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C145" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D145" t="s">
+        <v>42</v>
+      </c>
+      <c r="G145" t="s">
+        <v>1031</v>
+      </c>
+      <c r="I145" t="s">
+        <v>1032</v>
+      </c>
+      <c r="J145" t="s">
+        <v>1033</v>
+      </c>
+      <c r="K145" t="s">
+        <v>1034</v>
+      </c>
+      <c r="L145" t="s">
+        <v>34</v>
+      </c>
+      <c r="M145" t="s">
+        <v>1035</v>
+      </c>
+      <c r="N145" t="s">
+        <v>1036</v>
+      </c>
+      <c r="O145" t="s">
+        <v>1037</v>
+      </c>
+      <c r="P145" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="146" spans="1:25">
+      <c r="A146" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B146" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C146" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D146" t="s">
+        <v>442</v>
+      </c>
+      <c r="G146" t="s">
+        <v>1042</v>
+      </c>
+      <c r="I146" t="s">
+        <v>1043</v>
+      </c>
+      <c r="J146" t="s">
+        <v>1043</v>
+      </c>
+      <c r="K146" t="s">
+        <v>1040</v>
+      </c>
+      <c r="L146" t="s">
+        <v>34</v>
+      </c>
+      <c r="M146" t="s">
+        <v>1044</v>
+      </c>
+      <c r="P146" t="s">
+        <v>1043</v>
+      </c>
+      <c r="Q146" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="147" spans="1:25">
+      <c r="A147" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B147" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C147" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D147" t="s">
+        <v>442</v>
+      </c>
+      <c r="G147" t="s">
+        <v>1048</v>
+      </c>
+      <c r="I147" t="s">
+        <v>1049</v>
+      </c>
+      <c r="J147" t="s">
+        <v>1049</v>
+      </c>
+      <c r="K147" t="s">
+        <v>1046</v>
+      </c>
+      <c r="L147" t="s">
+        <v>34</v>
+      </c>
+      <c r="M147" t="s">
+        <v>1050</v>
+      </c>
+      <c r="P147" t="s">
+        <v>1049</v>
+      </c>
+      <c r="Q147" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="148" spans="1:25">
+      <c r="A148" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B148" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C148" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D148" t="s">
+        <v>1054</v>
+      </c>
+      <c r="G148" t="s">
+        <v>1055</v>
+      </c>
+      <c r="I148" t="s">
+        <v>1056</v>
+      </c>
+      <c r="J148" t="s">
+        <v>1056</v>
+      </c>
+      <c r="K148" t="s">
+        <v>1052</v>
+      </c>
+      <c r="L148" t="s">
+        <v>34</v>
+      </c>
+      <c r="M148" t="s">
+        <v>1057</v>
+      </c>
+      <c r="P148" t="s">
+        <v>1056</v>
+      </c>
+      <c r="Q148" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="149" spans="1:25">
+      <c r="A149" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B149" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C149" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D149" t="s">
+        <v>1054</v>
+      </c>
+      <c r="G149" t="s">
+        <v>1055</v>
+      </c>
+      <c r="I149" t="s">
+        <v>1061</v>
+      </c>
+      <c r="J149" t="s">
+        <v>1061</v>
+      </c>
+      <c r="K149" t="s">
+        <v>1059</v>
+      </c>
+      <c r="L149" t="s">
+        <v>34</v>
+      </c>
+      <c r="M149" t="s">
+        <v>1062</v>
+      </c>
+      <c r="P149" t="s">
+        <v>1061</v>
+      </c>
+      <c r="Q149" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="150" spans="1:25">
+      <c r="A150" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B150" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C150" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D150" t="s">
+        <v>1054</v>
+      </c>
+      <c r="G150" t="s">
+        <v>1055</v>
+      </c>
+      <c r="I150" t="s">
+        <v>1066</v>
+      </c>
+      <c r="J150" t="s">
+        <v>1066</v>
+      </c>
+      <c r="K150" t="s">
+        <v>1064</v>
+      </c>
+      <c r="L150" t="s">
+        <v>34</v>
+      </c>
+      <c r="M150" t="s">
+        <v>1067</v>
+      </c>
+      <c r="P150" t="s">
+        <v>1066</v>
+      </c>
+      <c r="Q150" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="151" spans="1:25">
+      <c r="A151" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B151" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C151" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D151" t="s">
+        <v>51</v>
+      </c>
+      <c r="G151" t="s">
+        <v>1071</v>
+      </c>
+      <c r="I151" t="s">
+        <v>1072</v>
+      </c>
+      <c r="J151" t="s">
+        <v>1072</v>
+      </c>
+      <c r="K151" t="s">
+        <v>1069</v>
+      </c>
+      <c r="L151" t="s">
+        <v>34</v>
+      </c>
+      <c r="M151" t="s">
+        <v>1073</v>
+      </c>
+      <c r="P151" t="s">
+        <v>1072</v>
+      </c>
+      <c r="Q151" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="152" spans="1:25">
+      <c r="A152" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B152" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C152" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D152" t="s">
+        <v>1054</v>
+      </c>
+      <c r="G152" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I152" t="s">
+        <v>1078</v>
+      </c>
+      <c r="J152" t="s">
+        <v>1078</v>
+      </c>
+      <c r="K152" t="s">
+        <v>1075</v>
+      </c>
+      <c r="L152" t="s">
+        <v>34</v>
+      </c>
+      <c r="M152" t="s">
+        <v>1079</v>
+      </c>
+      <c r="P152" t="s">
+        <v>1078</v>
+      </c>
+      <c r="Q152" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="153" spans="1:25">
+      <c r="A153" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B153" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C153" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D153" t="s">
+        <v>321</v>
+      </c>
+      <c r="G153" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H153" t="s">
+        <v>30</v>
+      </c>
+      <c r="I153" t="s">
+        <v>1084</v>
+      </c>
+      <c r="J153" t="s">
+        <v>1085</v>
+      </c>
+      <c r="K153" t="s">
+        <v>1081</v>
+      </c>
+      <c r="L153" t="s">
+        <v>34</v>
+      </c>
+      <c r="M153" t="s">
+        <v>1086</v>
+      </c>
+      <c r="P153" t="s">
+        <v>1084</v>
+      </c>
+      <c r="Q153" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="154" spans="1:25">
+      <c r="A154" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B154" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C154" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D154" t="s">
+        <v>1054</v>
+      </c>
+      <c r="G154" t="s">
+        <v>1055</v>
+      </c>
+      <c r="I154" t="s">
+        <v>1090</v>
+      </c>
+      <c r="J154" t="s">
+        <v>1090</v>
+      </c>
+      <c r="K154" t="s">
+        <v>1088</v>
+      </c>
+      <c r="L154" t="s">
+        <v>34</v>
+      </c>
+      <c r="M154" t="s">
+        <v>1091</v>
+      </c>
+      <c r="P154" t="s">
+        <v>1090</v>
+      </c>
+      <c r="Q154" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="155" spans="1:25">
+      <c r="A155" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B155" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C155" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D155" t="s">
+        <v>1054</v>
+      </c>
+      <c r="G155" t="s">
+        <v>1055</v>
+      </c>
+      <c r="I155" t="s">
+        <v>1095</v>
+      </c>
+      <c r="J155" t="s">
+        <v>1095</v>
+      </c>
+      <c r="K155" t="s">
+        <v>1093</v>
+      </c>
+      <c r="L155" t="s">
+        <v>34</v>
+      </c>
+      <c r="M155" t="s">
+        <v>1096</v>
+      </c>
+      <c r="P155" t="s">
+        <v>1095</v>
+      </c>
+      <c r="Q155" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="156" spans="1:25">
+      <c r="A156" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B156" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C156" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D156" t="s">
         <v>939</v>
       </c>
-      <c r="D132" t="s">
-[...756 lines deleted...]
-      <c r="B152" t="s">
+      <c r="G156" t="s">
+        <v>1100</v>
+      </c>
+      <c r="I156" t="s">
+        <v>1101</v>
+      </c>
+      <c r="J156" t="s">
+        <v>1101</v>
+      </c>
+      <c r="K156" t="s">
+        <v>1098</v>
+      </c>
+      <c r="L156" t="s">
+        <v>34</v>
+      </c>
+      <c r="M156" t="s">
+        <v>1102</v>
+      </c>
+      <c r="P156" t="s">
+        <v>1101</v>
+      </c>
+      <c r="Q156" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="157" spans="1:25">
+      <c r="A157" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B157" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C157" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D157" t="s">
+        <v>448</v>
+      </c>
+      <c r="G157" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I157" t="s">
+        <v>1106</v>
+      </c>
+      <c r="J157" t="s">
+        <v>1106</v>
+      </c>
+      <c r="K157" t="s">
+        <v>1104</v>
+      </c>
+      <c r="L157" t="s">
+        <v>34</v>
+      </c>
+      <c r="M157" t="s">
+        <v>1107</v>
+      </c>
+      <c r="P157" t="s">
+        <v>1106</v>
+      </c>
+      <c r="Q157" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="158" spans="1:25">
+      <c r="A158" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B158" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C158" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D158" t="s">
+        <v>442</v>
+      </c>
+      <c r="G158" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I158" t="s">
+        <v>1112</v>
+      </c>
+      <c r="J158" t="s">
+        <v>1112</v>
+      </c>
+      <c r="K158" t="s">
+        <v>1109</v>
+      </c>
+      <c r="L158" t="s">
+        <v>34</v>
+      </c>
+      <c r="M158" t="s">
+        <v>1113</v>
+      </c>
+      <c r="P158" t="s">
+        <v>1112</v>
+      </c>
+      <c r="Q158" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="159" spans="1:25">
+      <c r="A159" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B159" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C159" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D159" t="s">
         <v>1054</v>
       </c>
-      <c r="C152" t="s">
+      <c r="G159" t="s">
         <v>1055</v>
       </c>
-      <c r="D152" t="s">
-[...11 lines deleted...]
-      <c r="K152" t="s">
+      <c r="I159" t="s">
+        <v>1117</v>
+      </c>
+      <c r="J159" t="s">
+        <v>1117</v>
+      </c>
+      <c r="K159" t="s">
+        <v>1115</v>
+      </c>
+      <c r="L159" t="s">
+        <v>34</v>
+      </c>
+      <c r="M159" t="s">
+        <v>1118</v>
+      </c>
+      <c r="P159" t="s">
+        <v>1117</v>
+      </c>
+      <c r="Q159" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="160" spans="1:25">
+      <c r="A160" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B160" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C160" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D160" t="s">
+        <v>448</v>
+      </c>
+      <c r="G160" t="s">
+        <v>1122</v>
+      </c>
+      <c r="I160" t="s">
+        <v>1123</v>
+      </c>
+      <c r="J160" t="s">
+        <v>1123</v>
+      </c>
+      <c r="K160" t="s">
+        <v>1120</v>
+      </c>
+      <c r="L160" t="s">
+        <v>34</v>
+      </c>
+      <c r="M160" t="s">
+        <v>1124</v>
+      </c>
+      <c r="P160" t="s">
+        <v>1123</v>
+      </c>
+      <c r="Q160" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="161" spans="1:25">
+      <c r="A161" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B161" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C161" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D161" t="s">
+        <v>312</v>
+      </c>
+      <c r="G161" t="s">
+        <v>1122</v>
+      </c>
+      <c r="I161" t="s">
+        <v>1128</v>
+      </c>
+      <c r="J161" t="s">
+        <v>1128</v>
+      </c>
+      <c r="K161" t="s">
+        <v>1126</v>
+      </c>
+      <c r="L161" t="s">
+        <v>34</v>
+      </c>
+      <c r="M161" t="s">
+        <v>1129</v>
+      </c>
+      <c r="P161" t="s">
+        <v>1128</v>
+      </c>
+      <c r="Q161" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="162" spans="1:25">
+      <c r="A162" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B162" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C162" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D162" t="s">
+        <v>302</v>
+      </c>
+      <c r="G162" t="s">
+        <v>1122</v>
+      </c>
+      <c r="I162" t="s">
+        <v>1133</v>
+      </c>
+      <c r="J162" t="s">
+        <v>1133</v>
+      </c>
+      <c r="K162" t="s">
+        <v>1131</v>
+      </c>
+      <c r="L162" t="s">
+        <v>34</v>
+      </c>
+      <c r="M162" t="s">
+        <v>1134</v>
+      </c>
+      <c r="P162" t="s">
+        <v>1133</v>
+      </c>
+      <c r="Q162" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="163" spans="1:25">
+      <c r="A163" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B163" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C163" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D163" t="s">
+        <v>51</v>
+      </c>
+      <c r="G163" t="s">
+        <v>1138</v>
+      </c>
+      <c r="I163" t="s">
+        <v>1139</v>
+      </c>
+      <c r="J163" t="s">
+        <v>1139</v>
+      </c>
+      <c r="K163" t="s">
+        <v>1136</v>
+      </c>
+      <c r="L163" t="s">
+        <v>34</v>
+      </c>
+      <c r="M163" t="s">
+        <v>1140</v>
+      </c>
+      <c r="P163" t="s">
+        <v>1139</v>
+      </c>
+      <c r="Q163" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="164" spans="1:25">
+      <c r="A164" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B164" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C164" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D164" t="s">
+        <v>312</v>
+      </c>
+      <c r="G164" t="s">
+        <v>1144</v>
+      </c>
+      <c r="I164" t="s">
+        <v>1145</v>
+      </c>
+      <c r="J164" t="s">
+        <v>1145</v>
+      </c>
+      <c r="K164" t="s">
+        <v>1142</v>
+      </c>
+      <c r="L164" t="s">
+        <v>34</v>
+      </c>
+      <c r="M164" t="s">
+        <v>1146</v>
+      </c>
+      <c r="P164" t="s">
+        <v>1145</v>
+      </c>
+      <c r="Q164" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="165" spans="1:25">
+      <c r="A165" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B165" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C165" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D165" t="s">
+        <v>442</v>
+      </c>
+      <c r="G165" t="s">
+        <v>1150</v>
+      </c>
+      <c r="I165" t="s">
+        <v>1151</v>
+      </c>
+      <c r="J165" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K165" t="s">
+        <v>1148</v>
+      </c>
+      <c r="L165" t="s">
+        <v>34</v>
+      </c>
+      <c r="M165" t="s">
+        <v>1152</v>
+      </c>
+      <c r="P165" t="s">
+        <v>1151</v>
+      </c>
+      <c r="Q165" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="166" spans="1:25">
+      <c r="A166" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B166" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C166" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D166" t="s">
+        <v>442</v>
+      </c>
+      <c r="G166" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I166" t="s">
+        <v>1156</v>
+      </c>
+      <c r="J166" t="s">
+        <v>1156</v>
+      </c>
+      <c r="K166" t="s">
+        <v>1154</v>
+      </c>
+      <c r="L166" t="s">
+        <v>34</v>
+      </c>
+      <c r="M166" t="s">
+        <v>1157</v>
+      </c>
+      <c r="P166" t="s">
+        <v>1156</v>
+      </c>
+      <c r="Q166" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="167" spans="1:25">
+      <c r="A167" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B167" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C167" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D167" t="s">
+        <v>442</v>
+      </c>
+      <c r="G167" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I167" t="s">
+        <v>1161</v>
+      </c>
+      <c r="J167" t="s">
+        <v>1161</v>
+      </c>
+      <c r="K167" t="s">
+        <v>1159</v>
+      </c>
+      <c r="L167" t="s">
+        <v>34</v>
+      </c>
+      <c r="M167" t="s">
+        <v>1162</v>
+      </c>
+      <c r="P167" t="s">
+        <v>1161</v>
+      </c>
+      <c r="Q167" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="168" spans="1:25">
+      <c r="A168" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B168" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C168" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D168" t="s">
+        <v>442</v>
+      </c>
+      <c r="G168" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I168" t="s">
+        <v>1166</v>
+      </c>
+      <c r="J168" t="s">
+        <v>1166</v>
+      </c>
+      <c r="K168" t="s">
+        <v>1164</v>
+      </c>
+      <c r="L168" t="s">
+        <v>34</v>
+      </c>
+      <c r="M168" t="s">
+        <v>1167</v>
+      </c>
+      <c r="P168" t="s">
+        <v>1166</v>
+      </c>
+      <c r="Q168" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="169" spans="1:25">
+      <c r="A169" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B169" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C169" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D169" t="s">
+        <v>442</v>
+      </c>
+      <c r="G169" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I169" t="s">
+        <v>1171</v>
+      </c>
+      <c r="J169" t="s">
+        <v>1171</v>
+      </c>
+      <c r="K169" t="s">
+        <v>1169</v>
+      </c>
+      <c r="L169" t="s">
+        <v>34</v>
+      </c>
+      <c r="M169" t="s">
+        <v>1172</v>
+      </c>
+      <c r="P169" t="s">
+        <v>1171</v>
+      </c>
+      <c r="Q169" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="170" spans="1:25">
+      <c r="A170" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B170" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C170" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D170" t="s">
+        <v>442</v>
+      </c>
+      <c r="G170" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I170" t="s">
+        <v>1176</v>
+      </c>
+      <c r="J170" t="s">
+        <v>1176</v>
+      </c>
+      <c r="K170" t="s">
+        <v>1174</v>
+      </c>
+      <c r="L170" t="s">
+        <v>34</v>
+      </c>
+      <c r="M170" t="s">
+        <v>1177</v>
+      </c>
+      <c r="P170" t="s">
+        <v>1176</v>
+      </c>
+      <c r="Q170" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="171" spans="1:25">
+      <c r="A171" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B171" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C171" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D171" t="s">
+        <v>442</v>
+      </c>
+      <c r="G171" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I171" t="s">
+        <v>1181</v>
+      </c>
+      <c r="J171" t="s">
+        <v>1181</v>
+      </c>
+      <c r="K171" t="s">
+        <v>1179</v>
+      </c>
+      <c r="L171" t="s">
+        <v>34</v>
+      </c>
+      <c r="M171" t="s">
+        <v>1182</v>
+      </c>
+      <c r="P171" t="s">
+        <v>1181</v>
+      </c>
+      <c r="Q171" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="172" spans="1:25">
+      <c r="A172" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B172" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C172" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D172" t="s">
+        <v>442</v>
+      </c>
+      <c r="G172" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I172" t="s">
+        <v>1186</v>
+      </c>
+      <c r="J172" t="s">
+        <v>1186</v>
+      </c>
+      <c r="K172" t="s">
+        <v>1184</v>
+      </c>
+      <c r="L172" t="s">
+        <v>34</v>
+      </c>
+      <c r="M172" t="s">
+        <v>1187</v>
+      </c>
+      <c r="P172" t="s">
+        <v>1186</v>
+      </c>
+      <c r="Q172" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="173" spans="1:25">
+      <c r="A173" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B173" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C173" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D173" t="s">
+        <v>442</v>
+      </c>
+      <c r="G173" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I173" t="s">
+        <v>1191</v>
+      </c>
+      <c r="J173" t="s">
+        <v>1191</v>
+      </c>
+      <c r="K173" t="s">
+        <v>1189</v>
+      </c>
+      <c r="L173" t="s">
+        <v>34</v>
+      </c>
+      <c r="M173" t="s">
+        <v>1192</v>
+      </c>
+      <c r="P173" t="s">
+        <v>1191</v>
+      </c>
+      <c r="Q173" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="174" spans="1:25">
+      <c r="A174" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B174" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C174" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D174" t="s">
+        <v>442</v>
+      </c>
+      <c r="G174" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I174" t="s">
+        <v>1196</v>
+      </c>
+      <c r="J174" t="s">
+        <v>1196</v>
+      </c>
+      <c r="K174" t="s">
+        <v>1194</v>
+      </c>
+      <c r="L174" t="s">
+        <v>34</v>
+      </c>
+      <c r="M174" t="s">
+        <v>1197</v>
+      </c>
+      <c r="P174" t="s">
+        <v>1196</v>
+      </c>
+      <c r="Q174" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="175" spans="1:25">
+      <c r="A175" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B175" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C175" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D175" t="s">
+        <v>442</v>
+      </c>
+      <c r="G175" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I175" t="s">
+        <v>1201</v>
+      </c>
+      <c r="J175" t="s">
+        <v>1201</v>
+      </c>
+      <c r="K175" t="s">
+        <v>1199</v>
+      </c>
+      <c r="L175" t="s">
+        <v>34</v>
+      </c>
+      <c r="M175" t="s">
+        <v>1202</v>
+      </c>
+      <c r="P175" t="s">
+        <v>1201</v>
+      </c>
+      <c r="Q175" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="176" spans="1:25">
+      <c r="A176" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B176" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C176" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D176" t="s">
+        <v>442</v>
+      </c>
+      <c r="G176" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I176" t="s">
+        <v>1206</v>
+      </c>
+      <c r="J176" t="s">
+        <v>1206</v>
+      </c>
+      <c r="K176" t="s">
+        <v>1204</v>
+      </c>
+      <c r="L176" t="s">
+        <v>34</v>
+      </c>
+      <c r="M176" t="s">
+        <v>1207</v>
+      </c>
+      <c r="P176" t="s">
+        <v>1206</v>
+      </c>
+      <c r="Q176" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="177" spans="1:25">
+      <c r="A177" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B177" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C177" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D177" t="s">
+        <v>442</v>
+      </c>
+      <c r="G177" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I177" t="s">
+        <v>1211</v>
+      </c>
+      <c r="J177" t="s">
+        <v>1211</v>
+      </c>
+      <c r="K177" t="s">
+        <v>1209</v>
+      </c>
+      <c r="L177" t="s">
+        <v>34</v>
+      </c>
+      <c r="M177" t="s">
+        <v>1212</v>
+      </c>
+      <c r="P177" t="s">
+        <v>1211</v>
+      </c>
+      <c r="Q177" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="178" spans="1:25">
+      <c r="A178" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B178" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C178" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D178" t="s">
+        <v>442</v>
+      </c>
+      <c r="G178" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I178" t="s">
+        <v>1216</v>
+      </c>
+      <c r="J178" t="s">
+        <v>1216</v>
+      </c>
+      <c r="K178" t="s">
+        <v>1214</v>
+      </c>
+      <c r="L178" t="s">
+        <v>34</v>
+      </c>
+      <c r="M178" t="s">
+        <v>1217</v>
+      </c>
+      <c r="P178" t="s">
+        <v>1216</v>
+      </c>
+      <c r="Q178" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="179" spans="1:25">
+      <c r="A179" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B179" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C179" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D179" t="s">
+        <v>442</v>
+      </c>
+      <c r="G179" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I179" t="s">
+        <v>1221</v>
+      </c>
+      <c r="J179" t="s">
+        <v>1221</v>
+      </c>
+      <c r="K179" t="s">
+        <v>1219</v>
+      </c>
+      <c r="L179" t="s">
+        <v>34</v>
+      </c>
+      <c r="M179" t="s">
+        <v>1222</v>
+      </c>
+      <c r="P179" t="s">
+        <v>1221</v>
+      </c>
+      <c r="Q179" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="180" spans="1:25">
+      <c r="A180" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B180" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C180" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D180" t="s">
+        <v>442</v>
+      </c>
+      <c r="G180" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I180" t="s">
+        <v>1226</v>
+      </c>
+      <c r="J180" t="s">
+        <v>1226</v>
+      </c>
+      <c r="K180" t="s">
+        <v>1224</v>
+      </c>
+      <c r="L180" t="s">
+        <v>34</v>
+      </c>
+      <c r="M180" t="s">
+        <v>1227</v>
+      </c>
+      <c r="P180" t="s">
+        <v>1226</v>
+      </c>
+      <c r="Q180" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="181" spans="1:25">
+      <c r="A181" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B181" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C181" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D181" t="s">
+        <v>442</v>
+      </c>
+      <c r="G181" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I181" t="s">
+        <v>1231</v>
+      </c>
+      <c r="J181" t="s">
+        <v>1231</v>
+      </c>
+      <c r="K181" t="s">
+        <v>1229</v>
+      </c>
+      <c r="L181" t="s">
+        <v>34</v>
+      </c>
+      <c r="M181" t="s">
+        <v>1232</v>
+      </c>
+      <c r="P181" t="s">
+        <v>1231</v>
+      </c>
+      <c r="Q181" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="182" spans="1:25">
+      <c r="A182" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B182" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C182" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D182" t="s">
+        <v>448</v>
+      </c>
+      <c r="G182" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I182" t="s">
+        <v>1236</v>
+      </c>
+      <c r="J182" t="s">
+        <v>1236</v>
+      </c>
+      <c r="K182" t="s">
+        <v>1234</v>
+      </c>
+      <c r="L182" t="s">
+        <v>34</v>
+      </c>
+      <c r="M182" t="s">
+        <v>1237</v>
+      </c>
+      <c r="P182" t="s">
+        <v>1236</v>
+      </c>
+      <c r="Q182" t="s">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="183" spans="1:25">
+      <c r="A183" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B183" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C183" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D183" t="s">
+        <v>448</v>
+      </c>
+      <c r="G183" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I183" t="s">
+        <v>1241</v>
+      </c>
+      <c r="J183" t="s">
+        <v>1241</v>
+      </c>
+      <c r="K183" t="s">
+        <v>1239</v>
+      </c>
+      <c r="L183" t="s">
+        <v>34</v>
+      </c>
+      <c r="M183" t="s">
+        <v>1242</v>
+      </c>
+      <c r="P183" t="s">
+        <v>1241</v>
+      </c>
+      <c r="Q183" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="184" spans="1:25">
+      <c r="A184" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B184" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C184" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D184" t="s">
+        <v>448</v>
+      </c>
+      <c r="G184" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I184" t="s">
+        <v>1246</v>
+      </c>
+      <c r="J184" t="s">
+        <v>1246</v>
+      </c>
+      <c r="K184" t="s">
+        <v>1244</v>
+      </c>
+      <c r="L184" t="s">
+        <v>34</v>
+      </c>
+      <c r="M184" t="s">
+        <v>1247</v>
+      </c>
+      <c r="P184" t="s">
+        <v>1246</v>
+      </c>
+      <c r="Q184" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="185" spans="1:25">
+      <c r="A185" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B185" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C185" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D185" t="s">
+        <v>302</v>
+      </c>
+      <c r="G185" t="s">
+        <v>1251</v>
+      </c>
+      <c r="I185" t="s">
+        <v>1252</v>
+      </c>
+      <c r="J185" t="s">
+        <v>1252</v>
+      </c>
+      <c r="K185" t="s">
+        <v>1249</v>
+      </c>
+      <c r="L185" t="s">
+        <v>34</v>
+      </c>
+      <c r="M185" t="s">
+        <v>1253</v>
+      </c>
+      <c r="P185" t="s">
+        <v>1252</v>
+      </c>
+      <c r="Q185" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="186" spans="1:25">
+      <c r="A186" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B186" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C186" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D186" t="s">
+        <v>312</v>
+      </c>
+      <c r="G186" t="s">
+        <v>1251</v>
+      </c>
+      <c r="I186" t="s">
+        <v>1257</v>
+      </c>
+      <c r="J186" t="s">
+        <v>1257</v>
+      </c>
+      <c r="K186" t="s">
+        <v>1255</v>
+      </c>
+      <c r="L186" t="s">
+        <v>34</v>
+      </c>
+      <c r="M186" t="s">
+        <v>1258</v>
+      </c>
+      <c r="P186" t="s">
+        <v>1257</v>
+      </c>
+      <c r="Q186" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="187" spans="1:25">
+      <c r="A187" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B187" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C187" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D187" t="s">
+        <v>407</v>
+      </c>
+      <c r="G187" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I187" t="s">
+        <v>1262</v>
+      </c>
+      <c r="J187" t="s">
+        <v>1262</v>
+      </c>
+      <c r="K187" t="s">
+        <v>1260</v>
+      </c>
+      <c r="L187" t="s">
+        <v>34</v>
+      </c>
+      <c r="M187" t="s">
+        <v>1263</v>
+      </c>
+      <c r="P187" t="s">
+        <v>1262</v>
+      </c>
+      <c r="Q187" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="188" spans="1:25">
+      <c r="A188" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B188" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C188" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D188" t="s">
+        <v>407</v>
+      </c>
+      <c r="G188" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I188" t="s">
+        <v>1267</v>
+      </c>
+      <c r="J188" t="s">
+        <v>1267</v>
+      </c>
+      <c r="K188" t="s">
+        <v>1265</v>
+      </c>
+      <c r="L188" t="s">
+        <v>34</v>
+      </c>
+      <c r="M188" t="s">
+        <v>1268</v>
+      </c>
+      <c r="P188" t="s">
+        <v>1267</v>
+      </c>
+      <c r="Q188" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="189" spans="1:25">
+      <c r="A189" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B189" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C189" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D189" t="s">
+        <v>407</v>
+      </c>
+      <c r="G189" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I189" t="s">
+        <v>1272</v>
+      </c>
+      <c r="J189" t="s">
+        <v>1272</v>
+      </c>
+      <c r="K189" t="s">
+        <v>1270</v>
+      </c>
+      <c r="L189" t="s">
+        <v>34</v>
+      </c>
+      <c r="M189" t="s">
+        <v>1273</v>
+      </c>
+      <c r="P189" t="s">
+        <v>1272</v>
+      </c>
+      <c r="Q189" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="190" spans="1:25">
+      <c r="A190" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B190" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C190" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D190" t="s">
+        <v>407</v>
+      </c>
+      <c r="G190" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I190" t="s">
+        <v>1277</v>
+      </c>
+      <c r="J190" t="s">
+        <v>1277</v>
+      </c>
+      <c r="K190" t="s">
+        <v>1275</v>
+      </c>
+      <c r="L190" t="s">
+        <v>34</v>
+      </c>
+      <c r="M190" t="s">
+        <v>1278</v>
+      </c>
+      <c r="P190" t="s">
+        <v>1277</v>
+      </c>
+      <c r="Q190" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="191" spans="1:25">
+      <c r="A191" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B191" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C191" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D191" t="s">
+        <v>407</v>
+      </c>
+      <c r="G191" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I191" t="s">
+        <v>1282</v>
+      </c>
+      <c r="J191" t="s">
+        <v>1282</v>
+      </c>
+      <c r="K191" t="s">
+        <v>1280</v>
+      </c>
+      <c r="L191" t="s">
+        <v>34</v>
+      </c>
+      <c r="M191" t="s">
+        <v>1283</v>
+      </c>
+      <c r="P191" t="s">
+        <v>1282</v>
+      </c>
+      <c r="Q191" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="192" spans="1:25">
+      <c r="A192" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B192" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C192" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D192" t="s">
+        <v>407</v>
+      </c>
+      <c r="G192" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I192" t="s">
+        <v>1287</v>
+      </c>
+      <c r="J192" t="s">
+        <v>1287</v>
+      </c>
+      <c r="K192" t="s">
+        <v>1285</v>
+      </c>
+      <c r="L192" t="s">
+        <v>34</v>
+      </c>
+      <c r="M192" t="s">
+        <v>1288</v>
+      </c>
+      <c r="P192" t="s">
+        <v>1287</v>
+      </c>
+      <c r="Q192" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="193" spans="1:25">
+      <c r="A193" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B193" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C193" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D193" t="s">
+        <v>407</v>
+      </c>
+      <c r="G193" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I193" t="s">
+        <v>1292</v>
+      </c>
+      <c r="J193" t="s">
+        <v>1292</v>
+      </c>
+      <c r="K193" t="s">
+        <v>1290</v>
+      </c>
+      <c r="L193" t="s">
+        <v>34</v>
+      </c>
+      <c r="M193" t="s">
+        <v>1293</v>
+      </c>
+      <c r="P193" t="s">
+        <v>1292</v>
+      </c>
+      <c r="Q193" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="194" spans="1:25">
+      <c r="A194" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B194" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C194" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D194" t="s">
+        <v>407</v>
+      </c>
+      <c r="G194" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I194" t="s">
+        <v>1297</v>
+      </c>
+      <c r="J194" t="s">
+        <v>1297</v>
+      </c>
+      <c r="K194" t="s">
+        <v>1295</v>
+      </c>
+      <c r="L194" t="s">
+        <v>34</v>
+      </c>
+      <c r="M194" t="s">
+        <v>1298</v>
+      </c>
+      <c r="P194" t="s">
+        <v>1297</v>
+      </c>
+      <c r="Q194" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="195" spans="1:25">
+      <c r="A195" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B195" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C195" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D195" t="s">
+        <v>407</v>
+      </c>
+      <c r="G195" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I195" t="s">
+        <v>1302</v>
+      </c>
+      <c r="J195" t="s">
+        <v>1302</v>
+      </c>
+      <c r="K195" t="s">
+        <v>1300</v>
+      </c>
+      <c r="L195" t="s">
+        <v>34</v>
+      </c>
+      <c r="M195" t="s">
+        <v>1303</v>
+      </c>
+      <c r="P195" t="s">
+        <v>1302</v>
+      </c>
+      <c r="Q195" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="196" spans="1:25">
+      <c r="A196" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B196" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C196" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D196" t="s">
+        <v>407</v>
+      </c>
+      <c r="G196" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I196" t="s">
+        <v>1307</v>
+      </c>
+      <c r="J196" t="s">
+        <v>1307</v>
+      </c>
+      <c r="K196" t="s">
+        <v>1305</v>
+      </c>
+      <c r="L196" t="s">
+        <v>34</v>
+      </c>
+      <c r="M196" t="s">
+        <v>1308</v>
+      </c>
+      <c r="P196" t="s">
+        <v>1307</v>
+      </c>
+      <c r="Q196" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="197" spans="1:25">
+      <c r="A197" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B197" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C197" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D197" t="s">
+        <v>448</v>
+      </c>
+      <c r="G197" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I197" t="s">
+        <v>1312</v>
+      </c>
+      <c r="J197" t="s">
+        <v>1312</v>
+      </c>
+      <c r="K197" t="s">
+        <v>1310</v>
+      </c>
+      <c r="L197" t="s">
+        <v>34</v>
+      </c>
+      <c r="M197" t="s">
+        <v>1313</v>
+      </c>
+      <c r="P197" t="s">
+        <v>1312</v>
+      </c>
+      <c r="Q197" t="s">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="198" spans="1:25">
+      <c r="A198" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B198" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C198" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D198" t="s">
+        <v>448</v>
+      </c>
+      <c r="G198" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I198" t="s">
+        <v>1317</v>
+      </c>
+      <c r="J198" t="s">
+        <v>1317</v>
+      </c>
+      <c r="K198" t="s">
+        <v>1315</v>
+      </c>
+      <c r="L198" t="s">
+        <v>34</v>
+      </c>
+      <c r="M198" t="s">
+        <v>1318</v>
+      </c>
+      <c r="P198" t="s">
+        <v>1317</v>
+      </c>
+      <c r="Q198" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="199" spans="1:25">
+      <c r="A199" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B199" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C199" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D199" t="s">
+        <v>448</v>
+      </c>
+      <c r="G199" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I199" t="s">
+        <v>1322</v>
+      </c>
+      <c r="J199" t="s">
+        <v>1322</v>
+      </c>
+      <c r="K199" t="s">
+        <v>1320</v>
+      </c>
+      <c r="L199" t="s">
+        <v>34</v>
+      </c>
+      <c r="M199" t="s">
+        <v>1323</v>
+      </c>
+      <c r="P199" t="s">
+        <v>1322</v>
+      </c>
+      <c r="Q199" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="200" spans="1:25">
+      <c r="A200" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B200" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C200" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D200" t="s">
+        <v>448</v>
+      </c>
+      <c r="G200" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I200" t="s">
+        <v>1327</v>
+      </c>
+      <c r="J200" t="s">
+        <v>1327</v>
+      </c>
+      <c r="K200" t="s">
+        <v>1325</v>
+      </c>
+      <c r="L200" t="s">
+        <v>34</v>
+      </c>
+      <c r="M200" t="s">
+        <v>1328</v>
+      </c>
+      <c r="P200" t="s">
+        <v>1327</v>
+      </c>
+      <c r="Q200" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="201" spans="1:25">
+      <c r="A201" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B201" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C201" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D201" t="s">
+        <v>448</v>
+      </c>
+      <c r="G201" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I201" t="s">
+        <v>1332</v>
+      </c>
+      <c r="J201" t="s">
+        <v>1332</v>
+      </c>
+      <c r="K201" t="s">
+        <v>1330</v>
+      </c>
+      <c r="L201" t="s">
+        <v>34</v>
+      </c>
+      <c r="M201" t="s">
+        <v>1333</v>
+      </c>
+      <c r="P201" t="s">
+        <v>1332</v>
+      </c>
+      <c r="Q201" t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="202" spans="1:25">
+      <c r="A202" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B202" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C202" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D202" t="s">
+        <v>448</v>
+      </c>
+      <c r="G202" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I202" t="s">
+        <v>1337</v>
+      </c>
+      <c r="J202" t="s">
+        <v>1337</v>
+      </c>
+      <c r="K202" t="s">
+        <v>1335</v>
+      </c>
+      <c r="L202" t="s">
+        <v>34</v>
+      </c>
+      <c r="M202" t="s">
+        <v>1338</v>
+      </c>
+      <c r="P202" t="s">
+        <v>1337</v>
+      </c>
+      <c r="Q202" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="203" spans="1:25">
+      <c r="A203" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B203" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C203" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D203" t="s">
+        <v>448</v>
+      </c>
+      <c r="G203" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I203" t="s">
+        <v>1342</v>
+      </c>
+      <c r="J203" t="s">
+        <v>1342</v>
+      </c>
+      <c r="K203" t="s">
+        <v>1340</v>
+      </c>
+      <c r="L203" t="s">
+        <v>34</v>
+      </c>
+      <c r="M203" t="s">
+        <v>1343</v>
+      </c>
+      <c r="P203" t="s">
+        <v>1342</v>
+      </c>
+      <c r="Q203" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="204" spans="1:25">
+      <c r="A204" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B204" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C204" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D204" t="s">
+        <v>448</v>
+      </c>
+      <c r="G204" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I204" t="s">
+        <v>1347</v>
+      </c>
+      <c r="J204" t="s">
+        <v>1347</v>
+      </c>
+      <c r="K204" t="s">
+        <v>1345</v>
+      </c>
+      <c r="L204" t="s">
+        <v>34</v>
+      </c>
+      <c r="M204" t="s">
+        <v>1348</v>
+      </c>
+      <c r="P204" t="s">
+        <v>1347</v>
+      </c>
+      <c r="Q204" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="205" spans="1:25">
+      <c r="A205" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B205" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C205" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D205" t="s">
+        <v>448</v>
+      </c>
+      <c r="G205" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I205" t="s">
+        <v>1352</v>
+      </c>
+      <c r="J205" t="s">
+        <v>1352</v>
+      </c>
+      <c r="K205" t="s">
+        <v>1350</v>
+      </c>
+      <c r="L205" t="s">
+        <v>34</v>
+      </c>
+      <c r="M205" t="s">
+        <v>1353</v>
+      </c>
+      <c r="P205" t="s">
+        <v>1352</v>
+      </c>
+      <c r="Q205" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="206" spans="1:25">
+      <c r="A206" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B206" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C206" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D206" t="s">
+        <v>448</v>
+      </c>
+      <c r="G206" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I206" t="s">
+        <v>1357</v>
+      </c>
+      <c r="J206" t="s">
+        <v>1357</v>
+      </c>
+      <c r="K206" t="s">
+        <v>1355</v>
+      </c>
+      <c r="L206" t="s">
+        <v>34</v>
+      </c>
+      <c r="M206" t="s">
+        <v>1358</v>
+      </c>
+      <c r="P206" t="s">
+        <v>1357</v>
+      </c>
+      <c r="Q206" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="207" spans="1:25">
+      <c r="A207" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B207" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C207" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D207" t="s">
+        <v>448</v>
+      </c>
+      <c r="G207" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I207" t="s">
+        <v>1362</v>
+      </c>
+      <c r="J207" t="s">
+        <v>1362</v>
+      </c>
+      <c r="K207" t="s">
+        <v>1360</v>
+      </c>
+      <c r="L207" t="s">
+        <v>34</v>
+      </c>
+      <c r="M207" t="s">
+        <v>1363</v>
+      </c>
+      <c r="P207" t="s">
+        <v>1362</v>
+      </c>
+      <c r="Q207" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="208" spans="1:25">
+      <c r="A208" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B208" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C208" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D208" t="s">
+        <v>448</v>
+      </c>
+      <c r="G208" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I208" t="s">
+        <v>1367</v>
+      </c>
+      <c r="J208" t="s">
+        <v>1367</v>
+      </c>
+      <c r="K208" t="s">
+        <v>1365</v>
+      </c>
+      <c r="L208" t="s">
+        <v>34</v>
+      </c>
+      <c r="M208" t="s">
+        <v>1368</v>
+      </c>
+      <c r="P208" t="s">
+        <v>1367</v>
+      </c>
+      <c r="Q208" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="209" spans="1:25">
+      <c r="A209" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B209" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C209" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D209" t="s">
+        <v>448</v>
+      </c>
+      <c r="G209" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I209" t="s">
+        <v>1372</v>
+      </c>
+      <c r="J209" t="s">
+        <v>1372</v>
+      </c>
+      <c r="K209" t="s">
+        <v>1370</v>
+      </c>
+      <c r="L209" t="s">
+        <v>34</v>
+      </c>
+      <c r="M209" t="s">
+        <v>1373</v>
+      </c>
+      <c r="P209" t="s">
+        <v>1372</v>
+      </c>
+      <c r="Q209" t="s">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="210" spans="1:25">
+      <c r="A210" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B210" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C210" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D210" t="s">
+        <v>448</v>
+      </c>
+      <c r="G210" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I210" t="s">
+        <v>1377</v>
+      </c>
+      <c r="J210" t="s">
+        <v>1377</v>
+      </c>
+      <c r="K210" t="s">
+        <v>1375</v>
+      </c>
+      <c r="L210" t="s">
+        <v>34</v>
+      </c>
+      <c r="M210" t="s">
+        <v>1378</v>
+      </c>
+      <c r="P210" t="s">
+        <v>1377</v>
+      </c>
+      <c r="Q210" t="s">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="211" spans="1:25">
+      <c r="A211" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B211" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C211" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D211" t="s">
+        <v>51</v>
+      </c>
+      <c r="G211" t="s">
+        <v>1055</v>
+      </c>
+      <c r="I211" t="s">
+        <v>1382</v>
+      </c>
+      <c r="J211" t="s">
+        <v>1382</v>
+      </c>
+      <c r="K211" t="s">
+        <v>1380</v>
+      </c>
+      <c r="L211" t="s">
+        <v>34</v>
+      </c>
+      <c r="M211" t="s">
+        <v>1383</v>
+      </c>
+      <c r="P211" t="s">
+        <v>1382</v>
+      </c>
+      <c r="Q211" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="212" spans="1:25">
+      <c r="A212" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B212" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C212" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D212" t="s">
         <v>1054</v>
       </c>
-      <c r="L152" t="s">
-[...2272 lines deleted...]
-      </c>
       <c r="G212" t="s">
-        <v>1361</v>
-[...2 lines deleted...]
-        <v>1033</v>
+        <v>1055</v>
       </c>
       <c r="I212" t="s">
-        <v>1368</v>
+        <v>1387</v>
       </c>
       <c r="J212" t="s">
-        <v>1369</v>
+        <v>1387</v>
       </c>
       <c r="K212" t="s">
-        <v>1366</v>
+        <v>1385</v>
       </c>
       <c r="L212" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M212" t="s">
-        <v>1370</v>
+        <v>1388</v>
       </c>
       <c r="P212" t="s">
-        <v>1368</v>
+        <v>1387</v>
       </c>
       <c r="Q212" t="s">
-        <v>1368</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:24">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="213" spans="1:25">
       <c r="A213" t="s">
-        <v>1371</v>
+        <v>1389</v>
       </c>
       <c r="B213" t="s">
-        <v>1372</v>
+        <v>1390</v>
       </c>
       <c r="C213" t="s">
-        <v>1373</v>
+        <v>1391</v>
       </c>
       <c r="D213" t="s">
-        <v>405</v>
+        <v>321</v>
       </c>
       <c r="G213" t="s">
-        <v>1374</v>
+        <v>1392</v>
+      </c>
+      <c r="H213" t="s">
+        <v>30</v>
       </c>
       <c r="I213" t="s">
-        <v>1375</v>
+        <v>1393</v>
       </c>
       <c r="J213" t="s">
-        <v>1375</v>
+        <v>1394</v>
       </c>
       <c r="K213" t="s">
-        <v>1372</v>
+        <v>1390</v>
       </c>
       <c r="L213" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M213" t="s">
-        <v>1376</v>
+        <v>1395</v>
       </c>
       <c r="P213" t="s">
-        <v>1375</v>
+        <v>1393</v>
       </c>
       <c r="Q213" t="s">
-        <v>1375</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:24">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="214" spans="1:25">
       <c r="A214" t="s">
-        <v>1377</v>
+        <v>1396</v>
       </c>
       <c r="B214" t="s">
-        <v>1378</v>
+        <v>1397</v>
       </c>
       <c r="C214" t="s">
-        <v>1379</v>
+        <v>1398</v>
       </c>
       <c r="D214" t="s">
-        <v>1380</v>
+        <v>42</v>
       </c>
       <c r="G214" t="s">
-        <v>1381</v>
+        <v>1399</v>
       </c>
       <c r="I214" t="s">
-        <v>1382</v>
+        <v>1400</v>
       </c>
       <c r="J214" t="s">
-        <v>1382</v>
+        <v>1401</v>
       </c>
       <c r="K214" t="s">
-        <v>1378</v>
+        <v>1402</v>
       </c>
       <c r="L214" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M214" t="s">
-        <v>1383</v>
+        <v>1403</v>
       </c>
       <c r="P214" t="s">
-        <v>1382</v>
+        <v>1404</v>
       </c>
       <c r="Q214" t="s">
-        <v>1382</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:24">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="215" spans="1:25">
       <c r="A215" t="s">
-        <v>1384</v>
+        <v>1405</v>
       </c>
       <c r="B215" t="s">
-        <v>1378</v>
+        <v>1406</v>
       </c>
       <c r="C215" t="s">
-        <v>1385</v>
+        <v>1407</v>
       </c>
       <c r="D215" t="s">
-        <v>933</v>
+        <v>380</v>
       </c>
       <c r="G215" t="s">
-        <v>1381</v>
+        <v>1408</v>
       </c>
       <c r="I215" t="s">
-        <v>1386</v>
+        <v>1409</v>
       </c>
       <c r="J215" t="s">
-        <v>1386</v>
+        <v>1409</v>
       </c>
       <c r="K215" t="s">
-        <v>1378</v>
+        <v>1406</v>
       </c>
       <c r="L215" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M215" t="s">
-        <v>1387</v>
+        <v>1410</v>
       </c>
       <c r="P215" t="s">
-        <v>1386</v>
+        <v>1409</v>
       </c>
       <c r="Q215" t="s">
-        <v>1386</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:24">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="216" spans="1:25">
       <c r="A216" t="s">
-        <v>1388</v>
+        <v>1411</v>
       </c>
       <c r="B216" t="s">
-        <v>1389</v>
+        <v>1412</v>
       </c>
       <c r="C216" t="s">
-        <v>1390</v>
+        <v>1413</v>
       </c>
       <c r="D216" t="s">
-        <v>908</v>
+        <v>312</v>
       </c>
       <c r="G216" t="s">
-        <v>1391</v>
+        <v>1408</v>
       </c>
       <c r="I216" t="s">
-        <v>1392</v>
+        <v>1414</v>
       </c>
       <c r="J216" t="s">
-        <v>1392</v>
+        <v>1414</v>
       </c>
       <c r="K216" t="s">
-        <v>1389</v>
+        <v>1412</v>
       </c>
       <c r="L216" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M216" t="s">
-        <v>1393</v>
+        <v>1415</v>
       </c>
       <c r="P216" t="s">
-        <v>1392</v>
+        <v>1414</v>
       </c>
       <c r="Q216" t="s">
-        <v>1392</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:24">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="217" spans="1:25">
       <c r="A217" t="s">
-        <v>1394</v>
+        <v>1416</v>
       </c>
       <c r="B217" t="s">
-        <v>1395</v>
+        <v>1417</v>
       </c>
       <c r="C217" t="s">
-        <v>1396</v>
+        <v>1418</v>
       </c>
       <c r="D217" t="s">
-        <v>908</v>
+        <v>1419</v>
       </c>
       <c r="G217" t="s">
-        <v>1391</v>
+        <v>1420</v>
+      </c>
+      <c r="H217" t="s">
+        <v>30</v>
       </c>
       <c r="I217" t="s">
-        <v>1397</v>
+        <v>1421</v>
       </c>
       <c r="J217" t="s">
-        <v>1397</v>
+        <v>1422</v>
       </c>
       <c r="K217" t="s">
-        <v>1395</v>
+        <v>1417</v>
       </c>
       <c r="L217" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M217" t="s">
-        <v>1398</v>
+        <v>1423</v>
       </c>
       <c r="P217" t="s">
-        <v>1397</v>
+        <v>1421</v>
       </c>
       <c r="Q217" t="s">
-        <v>1397</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:24">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="218" spans="1:25">
       <c r="A218" t="s">
-        <v>1399</v>
+        <v>1424</v>
       </c>
       <c r="B218" t="s">
-        <v>1400</v>
+        <v>1425</v>
       </c>
       <c r="C218" t="s">
-        <v>1401</v>
+        <v>1426</v>
       </c>
       <c r="D218" t="s">
-        <v>287</v>
+        <v>1419</v>
       </c>
       <c r="G218" t="s">
-        <v>1391</v>
+        <v>1420</v>
+      </c>
+      <c r="H218" t="s">
+        <v>30</v>
       </c>
       <c r="I218" t="s">
-        <v>1402</v>
+        <v>1427</v>
       </c>
       <c r="J218" t="s">
-        <v>1402</v>
+        <v>1428</v>
       </c>
       <c r="K218" t="s">
-        <v>1400</v>
+        <v>1425</v>
       </c>
       <c r="L218" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M218" t="s">
-        <v>1403</v>
+        <v>1429</v>
       </c>
       <c r="P218" t="s">
-        <v>1402</v>
+        <v>1427</v>
       </c>
       <c r="Q218" t="s">
-        <v>1402</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:24">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="219" spans="1:25">
       <c r="A219" t="s">
-        <v>1404</v>
+        <v>1430</v>
       </c>
       <c r="B219" t="s">
-        <v>1405</v>
+        <v>1431</v>
       </c>
       <c r="C219" t="s">
-        <v>1406</v>
+        <v>1432</v>
       </c>
       <c r="D219" t="s">
-        <v>297</v>
+        <v>51</v>
       </c>
       <c r="G219" t="s">
-        <v>1391</v>
+        <v>1433</v>
       </c>
       <c r="I219" t="s">
-        <v>1407</v>
+        <v>1434</v>
       </c>
       <c r="J219" t="s">
-        <v>1407</v>
+        <v>1434</v>
       </c>
       <c r="K219" t="s">
-        <v>1405</v>
+        <v>1431</v>
       </c>
       <c r="L219" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M219" t="s">
-        <v>1408</v>
+        <v>1435</v>
       </c>
       <c r="P219" t="s">
-        <v>1407</v>
+        <v>1434</v>
       </c>
       <c r="Q219" t="s">
-        <v>1407</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:24">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="220" spans="1:25">
       <c r="A220" t="s">
-        <v>1409</v>
+        <v>1436</v>
       </c>
       <c r="B220" t="s">
-        <v>1410</v>
+        <v>1437</v>
       </c>
       <c r="C220" t="s">
-        <v>1411</v>
+        <v>1438</v>
       </c>
       <c r="D220" t="s">
-        <v>1380</v>
+        <v>1439</v>
       </c>
       <c r="G220" t="s">
-        <v>1391</v>
+        <v>1440</v>
       </c>
       <c r="I220" t="s">
-        <v>1412</v>
+        <v>1441</v>
       </c>
       <c r="J220" t="s">
-        <v>1412</v>
+        <v>1441</v>
       </c>
       <c r="K220" t="s">
-        <v>1410</v>
+        <v>1437</v>
       </c>
       <c r="L220" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M220" t="s">
-        <v>1413</v>
+        <v>1442</v>
       </c>
       <c r="P220" t="s">
-        <v>1412</v>
+        <v>1441</v>
       </c>
       <c r="Q220" t="s">
-        <v>1412</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:24">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="221" spans="1:25">
       <c r="A221" t="s">
-        <v>1414</v>
+        <v>1443</v>
       </c>
       <c r="B221" t="s">
-        <v>1410</v>
+        <v>1437</v>
       </c>
       <c r="C221" t="s">
-        <v>1415</v>
+        <v>1444</v>
       </c>
       <c r="D221" t="s">
-        <v>933</v>
+        <v>939</v>
       </c>
       <c r="G221" t="s">
-        <v>1391</v>
+        <v>1440</v>
       </c>
       <c r="I221" t="s">
-        <v>1416</v>
+        <v>1445</v>
       </c>
       <c r="J221" t="s">
-        <v>1416</v>
+        <v>1445</v>
       </c>
       <c r="K221" t="s">
-        <v>1410</v>
+        <v>1437</v>
       </c>
       <c r="L221" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M221" t="s">
-        <v>1417</v>
+        <v>1446</v>
       </c>
       <c r="P221" t="s">
-        <v>1416</v>
+        <v>1445</v>
       </c>
       <c r="Q221" t="s">
-        <v>1416</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:24">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="222" spans="1:25">
       <c r="A222" t="s">
-        <v>1418</v>
+        <v>1447</v>
       </c>
       <c r="B222" t="s">
-        <v>1419</v>
+        <v>1448</v>
       </c>
       <c r="C222" t="s">
-        <v>1420</v>
+        <v>1449</v>
       </c>
       <c r="D222" t="s">
-        <v>933</v>
+        <v>896</v>
       </c>
       <c r="G222" t="s">
-        <v>1391</v>
+        <v>1450</v>
       </c>
       <c r="I222" t="s">
-        <v>1421</v>
+        <v>1451</v>
       </c>
       <c r="J222" t="s">
-        <v>1421</v>
+        <v>1451</v>
       </c>
       <c r="K222" t="s">
-        <v>1419</v>
+        <v>1448</v>
       </c>
       <c r="L222" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M222" t="s">
-        <v>1422</v>
+        <v>1452</v>
       </c>
       <c r="P222" t="s">
-        <v>1421</v>
+        <v>1451</v>
       </c>
       <c r="Q222" t="s">
-        <v>1421</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:24">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="223" spans="1:25">
       <c r="A223" t="s">
-        <v>1423</v>
+        <v>1453</v>
       </c>
       <c r="B223" t="s">
-        <v>1419</v>
+        <v>1454</v>
       </c>
       <c r="C223" t="s">
-        <v>1424</v>
+        <v>1455</v>
       </c>
       <c r="D223" t="s">
-        <v>1380</v>
+        <v>896</v>
       </c>
       <c r="G223" t="s">
-        <v>1391</v>
+        <v>1450</v>
       </c>
       <c r="I223" t="s">
-        <v>1425</v>
+        <v>1456</v>
       </c>
       <c r="J223" t="s">
-        <v>1425</v>
+        <v>1456</v>
       </c>
       <c r="K223" t="s">
-        <v>1419</v>
+        <v>1454</v>
       </c>
       <c r="L223" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M223" t="s">
-        <v>1426</v>
+        <v>1457</v>
       </c>
       <c r="P223" t="s">
-        <v>1425</v>
+        <v>1456</v>
       </c>
       <c r="Q223" t="s">
-        <v>1425</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:24">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="224" spans="1:25">
       <c r="A224" t="s">
-        <v>1427</v>
+        <v>1458</v>
       </c>
       <c r="B224" t="s">
-        <v>1428</v>
+        <v>1459</v>
       </c>
       <c r="C224" t="s">
-        <v>1429</v>
+        <v>1460</v>
       </c>
       <c r="D224" t="s">
-        <v>933</v>
+        <v>302</v>
       </c>
       <c r="G224" t="s">
-        <v>1430</v>
+        <v>1450</v>
       </c>
       <c r="I224" t="s">
-        <v>1431</v>
+        <v>1461</v>
       </c>
       <c r="J224" t="s">
-        <v>1431</v>
+        <v>1461</v>
       </c>
       <c r="K224" t="s">
-        <v>1428</v>
+        <v>1459</v>
       </c>
       <c r="L224" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M224" t="s">
-        <v>1432</v>
+        <v>1462</v>
       </c>
       <c r="P224" t="s">
-        <v>1431</v>
+        <v>1461</v>
       </c>
       <c r="Q224" t="s">
-        <v>1431</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:24">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="225" spans="1:25">
       <c r="A225" t="s">
-        <v>1433</v>
+        <v>1463</v>
       </c>
       <c r="B225" t="s">
-        <v>1428</v>
+        <v>1464</v>
       </c>
       <c r="C225" t="s">
-        <v>1434</v>
+        <v>1465</v>
       </c>
       <c r="D225" t="s">
-        <v>1380</v>
+        <v>312</v>
       </c>
       <c r="G225" t="s">
-        <v>1430</v>
+        <v>1450</v>
       </c>
       <c r="I225" t="s">
-        <v>1435</v>
+        <v>1466</v>
       </c>
       <c r="J225" t="s">
-        <v>1435</v>
+        <v>1466</v>
       </c>
       <c r="K225" t="s">
-        <v>1428</v>
+        <v>1464</v>
       </c>
       <c r="L225" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M225" t="s">
-        <v>1436</v>
+        <v>1467</v>
       </c>
       <c r="P225" t="s">
-        <v>1435</v>
+        <v>1466</v>
       </c>
       <c r="Q225" t="s">
-        <v>1435</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:24">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="226" spans="1:25">
       <c r="A226" t="s">
-        <v>1437</v>
+        <v>1468</v>
       </c>
       <c r="B226" t="s">
-        <v>1438</v>
+        <v>1469</v>
       </c>
       <c r="C226" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D226" t="s">
         <v>1439</v>
       </c>
-      <c r="D226" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G226" t="s">
-        <v>1430</v>
+        <v>1450</v>
       </c>
       <c r="I226" t="s">
-        <v>1440</v>
+        <v>1471</v>
       </c>
       <c r="J226" t="s">
-        <v>1440</v>
+        <v>1471</v>
       </c>
       <c r="K226" t="s">
-        <v>1438</v>
+        <v>1469</v>
       </c>
       <c r="L226" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M226" t="s">
-        <v>1441</v>
+        <v>1472</v>
       </c>
       <c r="P226" t="s">
-        <v>1440</v>
+        <v>1471</v>
       </c>
       <c r="Q226" t="s">
-        <v>1440</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:24">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="227" spans="1:25">
       <c r="A227" t="s">
-        <v>1442</v>
+        <v>1473</v>
       </c>
       <c r="B227" t="s">
-        <v>1438</v>
+        <v>1469</v>
       </c>
       <c r="C227" t="s">
-        <v>1443</v>
+        <v>1474</v>
       </c>
       <c r="D227" t="s">
-        <v>1380</v>
+        <v>939</v>
       </c>
       <c r="G227" t="s">
-        <v>1430</v>
+        <v>1450</v>
       </c>
       <c r="I227" t="s">
-        <v>1444</v>
+        <v>1475</v>
       </c>
       <c r="J227" t="s">
-        <v>1444</v>
+        <v>1475</v>
       </c>
       <c r="K227" t="s">
-        <v>1438</v>
+        <v>1469</v>
       </c>
       <c r="L227" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M227" t="s">
-        <v>1445</v>
+        <v>1476</v>
       </c>
       <c r="P227" t="s">
-        <v>1444</v>
+        <v>1475</v>
       </c>
       <c r="Q227" t="s">
-        <v>1444</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:24">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="228" spans="1:25">
       <c r="A228" t="s">
-        <v>1446</v>
+        <v>1477</v>
       </c>
       <c r="B228" t="s">
-        <v>1447</v>
+        <v>1478</v>
       </c>
       <c r="C228" t="s">
-        <v>1448</v>
+        <v>1479</v>
       </c>
       <c r="D228" t="s">
-        <v>297</v>
+        <v>939</v>
       </c>
       <c r="G228" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="I228" t="s">
+        <v>1480</v>
+      </c>
+      <c r="J228" t="s">
+        <v>1480</v>
+      </c>
+      <c r="K228" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L228" t="s">
+        <v>34</v>
+      </c>
+      <c r="M228" t="s">
+        <v>1481</v>
+      </c>
+      <c r="P228" t="s">
+        <v>1480</v>
+      </c>
+      <c r="Q228" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="229" spans="1:25">
+      <c r="A229" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B229" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C229" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D229" t="s">
+        <v>1439</v>
+      </c>
+      <c r="G229" t="s">
         <v>1450</v>
       </c>
-      <c r="J228" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="I229" t="s">
-        <v>1457</v>
+        <v>1484</v>
       </c>
       <c r="J229" t="s">
-        <v>1457</v>
+        <v>1484</v>
       </c>
       <c r="K229" t="s">
-        <v>1453</v>
+        <v>1478</v>
       </c>
       <c r="L229" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M229" t="s">
-        <v>1458</v>
+        <v>1485</v>
       </c>
       <c r="P229" t="s">
-        <v>1457</v>
+        <v>1484</v>
       </c>
       <c r="Q229" t="s">
-        <v>1457</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:24">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="230" spans="1:25">
       <c r="A230" t="s">
-        <v>1459</v>
+        <v>1486</v>
       </c>
       <c r="B230" t="s">
-        <v>1460</v>
+        <v>1487</v>
       </c>
       <c r="C230" t="s">
-        <v>1461</v>
+        <v>1488</v>
       </c>
       <c r="D230" t="s">
-        <v>933</v>
+        <v>939</v>
       </c>
       <c r="G230" t="s">
-        <v>1462</v>
+        <v>1489</v>
       </c>
       <c r="I230" t="s">
-        <v>1463</v>
+        <v>1490</v>
       </c>
       <c r="J230" t="s">
-        <v>1463</v>
+        <v>1490</v>
       </c>
       <c r="K230" t="s">
-        <v>1460</v>
+        <v>1487</v>
       </c>
       <c r="L230" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M230" t="s">
-        <v>1464</v>
+        <v>1491</v>
       </c>
       <c r="P230" t="s">
-        <v>1463</v>
+        <v>1490</v>
       </c>
       <c r="Q230" t="s">
-        <v>1463</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:24">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="231" spans="1:25">
       <c r="A231" t="s">
-        <v>1465</v>
+        <v>1492</v>
       </c>
       <c r="B231" t="s">
-        <v>1466</v>
+        <v>1487</v>
       </c>
       <c r="C231" t="s">
-        <v>1467</v>
+        <v>1493</v>
       </c>
       <c r="D231" t="s">
-        <v>933</v>
+        <v>1439</v>
       </c>
       <c r="G231" t="s">
-        <v>1462</v>
+        <v>1489</v>
       </c>
       <c r="I231" t="s">
-        <v>1468</v>
+        <v>1494</v>
       </c>
       <c r="J231" t="s">
-        <v>1468</v>
+        <v>1494</v>
       </c>
       <c r="K231" t="s">
-        <v>1466</v>
+        <v>1487</v>
       </c>
       <c r="L231" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M231" t="s">
-        <v>1469</v>
+        <v>1495</v>
       </c>
       <c r="P231" t="s">
-        <v>1468</v>
+        <v>1494</v>
       </c>
       <c r="Q231" t="s">
-        <v>1468</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:24">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="232" spans="1:25">
       <c r="A232" t="s">
-        <v>1470</v>
+        <v>1496</v>
       </c>
       <c r="B232" t="s">
-        <v>1471</v>
+        <v>1497</v>
       </c>
       <c r="C232" t="s">
-        <v>1472</v>
+        <v>1498</v>
       </c>
       <c r="D232" t="s">
-        <v>933</v>
+        <v>939</v>
       </c>
       <c r="G232" t="s">
-        <v>1462</v>
+        <v>1489</v>
       </c>
       <c r="I232" t="s">
-        <v>1473</v>
+        <v>1499</v>
       </c>
       <c r="J232" t="s">
-        <v>1473</v>
+        <v>1499</v>
       </c>
       <c r="K232" t="s">
-        <v>1471</v>
+        <v>1497</v>
       </c>
       <c r="L232" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M232" t="s">
-        <v>1474</v>
+        <v>1500</v>
       </c>
       <c r="P232" t="s">
-        <v>1473</v>
+        <v>1499</v>
       </c>
       <c r="Q232" t="s">
-        <v>1473</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:24">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="233" spans="1:25">
       <c r="A233" t="s">
-        <v>1475</v>
+        <v>1501</v>
       </c>
       <c r="B233" t="s">
-        <v>1476</v>
+        <v>1497</v>
       </c>
       <c r="C233" t="s">
-        <v>1477</v>
+        <v>1502</v>
       </c>
       <c r="D233" t="s">
-        <v>933</v>
+        <v>1439</v>
       </c>
       <c r="G233" t="s">
-        <v>1462</v>
+        <v>1489</v>
       </c>
       <c r="I233" t="s">
-        <v>1478</v>
+        <v>1503</v>
       </c>
       <c r="J233" t="s">
-        <v>1478</v>
+        <v>1503</v>
       </c>
       <c r="K233" t="s">
-        <v>1476</v>
+        <v>1497</v>
       </c>
       <c r="L233" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M233" t="s">
-        <v>1479</v>
+        <v>1504</v>
       </c>
       <c r="P233" t="s">
-        <v>1478</v>
+        <v>1503</v>
       </c>
       <c r="Q233" t="s">
-        <v>1478</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:24">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="234" spans="1:25">
       <c r="A234" t="s">
-        <v>1480</v>
+        <v>1505</v>
       </c>
       <c r="B234" t="s">
-        <v>1481</v>
+        <v>1506</v>
       </c>
       <c r="C234" t="s">
-        <v>1482</v>
+        <v>1507</v>
       </c>
       <c r="D234" t="s">
-        <v>933</v>
+        <v>28</v>
       </c>
       <c r="G234" t="s">
-        <v>1462</v>
+        <v>205</v>
+      </c>
+      <c r="H234" t="s">
+        <v>30</v>
       </c>
       <c r="I234" t="s">
-        <v>1483</v>
+        <v>1508</v>
       </c>
       <c r="J234" t="s">
-        <v>1483</v>
+        <v>1509</v>
       </c>
       <c r="K234" t="s">
-        <v>1481</v>
+        <v>33</v>
       </c>
       <c r="L234" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M234" t="s">
-        <v>1484</v>
+        <v>1510</v>
+      </c>
+      <c r="N234" t="s">
+        <v>36</v>
+      </c>
+      <c r="O234" t="s">
+        <v>37</v>
       </c>
       <c r="P234" t="s">
-        <v>1483</v>
-[...5 lines deleted...]
-    <row r="235" spans="1:24">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="235" spans="1:25">
       <c r="A235" t="s">
-        <v>1485</v>
+        <v>1512</v>
       </c>
       <c r="B235" t="s">
-        <v>1486</v>
+        <v>1513</v>
       </c>
       <c r="C235" t="s">
-        <v>1487</v>
+        <v>1514</v>
       </c>
       <c r="D235" t="s">
-        <v>933</v>
+        <v>387</v>
       </c>
       <c r="G235" t="s">
-        <v>1462</v>
+        <v>205</v>
       </c>
       <c r="I235" t="s">
-        <v>1488</v>
+        <v>1508</v>
       </c>
       <c r="J235" t="s">
-        <v>1488</v>
+        <v>1515</v>
       </c>
       <c r="K235" t="s">
-        <v>1486</v>
+        <v>1516</v>
       </c>
       <c r="L235" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M235" t="s">
-        <v>1489</v>
+        <v>1517</v>
+      </c>
+      <c r="N235" t="s">
+        <v>1518</v>
+      </c>
+      <c r="O235" t="s">
+        <v>1519</v>
       </c>
       <c r="P235" t="s">
-        <v>1488</v>
-[...5 lines deleted...]
-    <row r="236" spans="1:24">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="236" spans="1:25">
       <c r="A236" t="s">
-        <v>1490</v>
+        <v>1521</v>
       </c>
       <c r="B236" t="s">
-        <v>1491</v>
+        <v>1522</v>
       </c>
       <c r="C236" t="s">
-        <v>1492</v>
+        <v>1523</v>
       </c>
       <c r="D236" t="s">
-        <v>933</v>
+        <v>312</v>
       </c>
       <c r="G236" t="s">
-        <v>1462</v>
+        <v>1524</v>
       </c>
       <c r="I236" t="s">
-        <v>1493</v>
+        <v>1525</v>
       </c>
       <c r="J236" t="s">
-        <v>1493</v>
+        <v>1525</v>
       </c>
       <c r="K236" t="s">
-        <v>1491</v>
+        <v>1522</v>
       </c>
       <c r="L236" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M236" t="s">
-        <v>1494</v>
+        <v>1526</v>
       </c>
       <c r="P236" t="s">
-        <v>1493</v>
+        <v>1525</v>
       </c>
       <c r="Q236" t="s">
-        <v>1493</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:24">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="237" spans="1:25">
       <c r="A237" t="s">
-        <v>1495</v>
+        <v>1527</v>
       </c>
       <c r="B237" t="s">
-        <v>1496</v>
+        <v>1528</v>
       </c>
       <c r="C237" t="s">
-        <v>1497</v>
+        <v>1529</v>
       </c>
       <c r="D237" t="s">
-        <v>933</v>
+        <v>1530</v>
       </c>
       <c r="G237" t="s">
-        <v>1462</v>
+        <v>1531</v>
       </c>
       <c r="I237" t="s">
-        <v>1498</v>
+        <v>1532</v>
       </c>
       <c r="J237" t="s">
-        <v>1498</v>
+        <v>1532</v>
       </c>
       <c r="K237" t="s">
-        <v>1496</v>
+        <v>1528</v>
       </c>
       <c r="L237" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M237" t="s">
-        <v>1499</v>
+        <v>1533</v>
       </c>
       <c r="P237" t="s">
-        <v>1498</v>
+        <v>1532</v>
       </c>
       <c r="Q237" t="s">
-        <v>1498</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:24">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="238" spans="1:25">
       <c r="A238" t="s">
-        <v>1500</v>
+        <v>1534</v>
       </c>
       <c r="B238" t="s">
-        <v>1501</v>
+        <v>1535</v>
       </c>
       <c r="C238" t="s">
-        <v>1502</v>
+        <v>1536</v>
       </c>
       <c r="D238" t="s">
-        <v>306</v>
+        <v>939</v>
       </c>
       <c r="G238" t="s">
-        <v>1503</v>
+        <v>1537</v>
       </c>
       <c r="I238" t="s">
-        <v>1504</v>
+        <v>1538</v>
       </c>
       <c r="J238" t="s">
-        <v>1504</v>
+        <v>1538</v>
       </c>
       <c r="K238" t="s">
-        <v>1501</v>
+        <v>1535</v>
       </c>
       <c r="L238" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M238" t="s">
-        <v>1505</v>
+        <v>1539</v>
       </c>
       <c r="P238" t="s">
-        <v>1504</v>
+        <v>1538</v>
       </c>
       <c r="Q238" t="s">
-        <v>1504</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:24">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="239" spans="1:25">
       <c r="A239" t="s">
-        <v>1506</v>
+        <v>1540</v>
       </c>
       <c r="B239" t="s">
-        <v>1507</v>
+        <v>1541</v>
       </c>
       <c r="C239" t="s">
-        <v>1508</v>
+        <v>1542</v>
       </c>
       <c r="D239" t="s">
-        <v>306</v>
+        <v>939</v>
       </c>
       <c r="G239" t="s">
-        <v>1503</v>
+        <v>1537</v>
       </c>
       <c r="I239" t="s">
-        <v>1509</v>
+        <v>1543</v>
       </c>
       <c r="J239" t="s">
-        <v>1509</v>
+        <v>1543</v>
       </c>
       <c r="K239" t="s">
-        <v>1507</v>
+        <v>1541</v>
       </c>
       <c r="L239" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M239" t="s">
-        <v>1510</v>
+        <v>1544</v>
       </c>
       <c r="P239" t="s">
-        <v>1509</v>
+        <v>1543</v>
       </c>
       <c r="Q239" t="s">
-        <v>1509</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:24">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="240" spans="1:25">
       <c r="A240" t="s">
-        <v>1511</v>
+        <v>1545</v>
       </c>
       <c r="B240" t="s">
-        <v>1512</v>
+        <v>1546</v>
       </c>
       <c r="C240" t="s">
-        <v>1513</v>
+        <v>1547</v>
       </c>
       <c r="D240" t="s">
-        <v>306</v>
+        <v>939</v>
       </c>
       <c r="G240" t="s">
-        <v>1503</v>
+        <v>1537</v>
       </c>
       <c r="I240" t="s">
-        <v>1514</v>
+        <v>1548</v>
       </c>
       <c r="J240" t="s">
-        <v>1514</v>
+        <v>1548</v>
       </c>
       <c r="K240" t="s">
-        <v>1512</v>
+        <v>1546</v>
       </c>
       <c r="L240" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M240" t="s">
-        <v>1515</v>
+        <v>1549</v>
       </c>
       <c r="P240" t="s">
-        <v>1514</v>
+        <v>1548</v>
       </c>
       <c r="Q240" t="s">
-        <v>1514</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:24">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="241" spans="1:25">
       <c r="A241" t="s">
-        <v>1516</v>
+        <v>1550</v>
       </c>
       <c r="B241" t="s">
-        <v>1460</v>
+        <v>1551</v>
       </c>
       <c r="C241" t="s">
-        <v>1517</v>
+        <v>1552</v>
       </c>
       <c r="D241" t="s">
-        <v>1380</v>
+        <v>939</v>
       </c>
       <c r="G241" t="s">
-        <v>1462</v>
+        <v>1537</v>
       </c>
       <c r="I241" t="s">
-        <v>1518</v>
+        <v>1553</v>
       </c>
       <c r="J241" t="s">
-        <v>1518</v>
+        <v>1553</v>
       </c>
       <c r="K241" t="s">
-        <v>1460</v>
+        <v>1551</v>
       </c>
       <c r="L241" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M241" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="P241" t="s">
-        <v>1518</v>
+        <v>1553</v>
       </c>
       <c r="Q241" t="s">
-        <v>1518</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:24">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="242" spans="1:25">
       <c r="A242" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="B242" t="s">
-        <v>1521</v>
+        <v>1556</v>
       </c>
       <c r="C242" t="s">
-        <v>1522</v>
+        <v>1557</v>
       </c>
       <c r="D242" t="s">
-        <v>933</v>
+        <v>939</v>
       </c>
       <c r="G242" t="s">
-        <v>1523</v>
+        <v>1537</v>
       </c>
       <c r="I242" t="s">
-        <v>1524</v>
+        <v>1558</v>
       </c>
       <c r="J242" t="s">
-        <v>1524</v>
+        <v>1558</v>
       </c>
       <c r="K242" t="s">
-        <v>1521</v>
+        <v>1556</v>
       </c>
       <c r="L242" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M242" t="s">
-        <v>1525</v>
+        <v>1559</v>
       </c>
       <c r="P242" t="s">
-        <v>1524</v>
+        <v>1558</v>
       </c>
       <c r="Q242" t="s">
-        <v>1524</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:24">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="243" spans="1:25">
       <c r="A243" t="s">
-        <v>1526</v>
+        <v>1560</v>
       </c>
       <c r="B243" t="s">
-        <v>1527</v>
+        <v>1561</v>
       </c>
       <c r="C243" t="s">
-        <v>1528</v>
+        <v>1562</v>
       </c>
       <c r="D243" t="s">
-        <v>405</v>
+        <v>939</v>
       </c>
       <c r="G243" t="s">
-        <v>1529</v>
+        <v>1537</v>
       </c>
       <c r="I243" t="s">
-        <v>1530</v>
+        <v>1563</v>
       </c>
       <c r="J243" t="s">
-        <v>1530</v>
+        <v>1563</v>
       </c>
       <c r="K243" t="s">
-        <v>1527</v>
+        <v>1561</v>
       </c>
       <c r="L243" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M243" t="s">
-        <v>1531</v>
+        <v>1564</v>
       </c>
       <c r="P243" t="s">
-        <v>1530</v>
+        <v>1563</v>
       </c>
       <c r="Q243" t="s">
-        <v>1530</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:24">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="244" spans="1:25">
       <c r="A244" t="s">
-        <v>1532</v>
+        <v>1565</v>
       </c>
       <c r="B244" t="s">
-        <v>1533</v>
+        <v>1566</v>
       </c>
       <c r="C244" t="s">
-        <v>1534</v>
+        <v>1567</v>
       </c>
       <c r="D244" t="s">
-        <v>287</v>
+        <v>939</v>
       </c>
       <c r="G244" t="s">
+        <v>1537</v>
+      </c>
+      <c r="I244" t="s">
+        <v>1568</v>
+      </c>
+      <c r="J244" t="s">
+        <v>1568</v>
+      </c>
+      <c r="K244" t="s">
+        <v>1566</v>
+      </c>
+      <c r="L244" t="s">
+        <v>34</v>
+      </c>
+      <c r="M244" t="s">
+        <v>1569</v>
+      </c>
+      <c r="P244" t="s">
+        <v>1568</v>
+      </c>
+      <c r="Q244" t="s">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="245" spans="1:25">
+      <c r="A245" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B245" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C245" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D245" t="s">
+        <v>939</v>
+      </c>
+      <c r="G245" t="s">
+        <v>1537</v>
+      </c>
+      <c r="I245" t="s">
+        <v>1573</v>
+      </c>
+      <c r="J245" t="s">
+        <v>1573</v>
+      </c>
+      <c r="K245" t="s">
+        <v>1571</v>
+      </c>
+      <c r="L245" t="s">
+        <v>34</v>
+      </c>
+      <c r="M245" t="s">
+        <v>1574</v>
+      </c>
+      <c r="P245" t="s">
+        <v>1573</v>
+      </c>
+      <c r="Q245" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="246" spans="1:25">
+      <c r="A246" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B246" t="s">
         <v>1535</v>
       </c>
-      <c r="I244" t="s">
-[...11 lines deleted...]
-      <c r="M244" t="s">
+      <c r="C246" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D246" t="s">
+        <v>1439</v>
+      </c>
+      <c r="G246" t="s">
         <v>1537</v>
       </c>
-      <c r="P244" t="s">
-[...19 lines deleted...]
-      <c r="G245" t="s">
+      <c r="I246" t="s">
+        <v>1577</v>
+      </c>
+      <c r="J246" t="s">
+        <v>1577</v>
+      </c>
+      <c r="K246" t="s">
         <v>1535</v>
       </c>
-      <c r="I245" t="s">
-[...45 lines deleted...]
-      </c>
       <c r="L246" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M246" t="s">
-        <v>1549</v>
+        <v>1578</v>
       </c>
       <c r="P246" t="s">
-        <v>1548</v>
+        <v>1577</v>
       </c>
       <c r="Q246" t="s">
-        <v>1548</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:24">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="247" spans="1:25">
       <c r="A247" t="s">
-        <v>1550</v>
+        <v>1579</v>
       </c>
       <c r="B247" t="s">
-        <v>1551</v>
+        <v>1580</v>
       </c>
       <c r="C247" t="s">
-        <v>1552</v>
+        <v>1581</v>
       </c>
       <c r="D247" t="s">
-        <v>933</v>
+        <v>939</v>
       </c>
       <c r="G247" t="s">
-        <v>1553</v>
+        <v>1582</v>
       </c>
       <c r="I247" t="s">
-        <v>1554</v>
+        <v>1583</v>
       </c>
       <c r="J247" t="s">
-        <v>1554</v>
+        <v>1583</v>
       </c>
       <c r="K247" t="s">
-        <v>1551</v>
+        <v>1580</v>
       </c>
       <c r="L247" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M247" t="s">
-        <v>1555</v>
+        <v>1584</v>
       </c>
       <c r="P247" t="s">
-        <v>1554</v>
+        <v>1583</v>
       </c>
       <c r="Q247" t="s">
-        <v>1554</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:24">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="248" spans="1:25">
       <c r="A248" t="s">
-        <v>1556</v>
+        <v>1585</v>
       </c>
       <c r="B248" t="s">
-        <v>1557</v>
+        <v>1586</v>
       </c>
       <c r="C248" t="s">
-        <v>1558</v>
+        <v>1587</v>
       </c>
       <c r="D248" t="s">
-        <v>933</v>
+        <v>51</v>
       </c>
       <c r="G248" t="s">
-        <v>1553</v>
+        <v>1588</v>
       </c>
       <c r="I248" t="s">
-        <v>1559</v>
+        <v>1589</v>
       </c>
       <c r="J248" t="s">
-        <v>1559</v>
+        <v>1589</v>
       </c>
       <c r="K248" t="s">
-        <v>1557</v>
+        <v>1586</v>
       </c>
       <c r="L248" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M248" t="s">
-        <v>1560</v>
+        <v>1590</v>
       </c>
       <c r="P248" t="s">
-        <v>1559</v>
+        <v>1589</v>
       </c>
       <c r="Q248" t="s">
-        <v>1559</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:24">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="249" spans="1:25">
       <c r="A249" t="s">
-        <v>1561</v>
+        <v>1591</v>
       </c>
       <c r="B249" t="s">
-        <v>1562</v>
+        <v>1592</v>
       </c>
       <c r="C249" t="s">
-        <v>1563</v>
+        <v>1593</v>
       </c>
       <c r="D249" t="s">
-        <v>933</v>
+        <v>302</v>
       </c>
       <c r="G249" t="s">
-        <v>1553</v>
+        <v>1594</v>
       </c>
       <c r="I249" t="s">
-        <v>1564</v>
+        <v>1595</v>
       </c>
       <c r="J249" t="s">
-        <v>1564</v>
+        <v>1595</v>
       </c>
       <c r="K249" t="s">
-        <v>1562</v>
+        <v>1592</v>
       </c>
       <c r="L249" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M249" t="s">
-        <v>1565</v>
+        <v>1596</v>
       </c>
       <c r="P249" t="s">
-        <v>1564</v>
+        <v>1595</v>
       </c>
       <c r="Q249" t="s">
-        <v>1564</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:24">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="250" spans="1:25">
       <c r="A250" t="s">
-        <v>1566</v>
+        <v>1597</v>
       </c>
       <c r="B250" t="s">
-        <v>1567</v>
+        <v>1598</v>
       </c>
       <c r="C250" t="s">
-        <v>1568</v>
+        <v>1599</v>
       </c>
       <c r="D250" t="s">
-        <v>933</v>
+        <v>312</v>
       </c>
       <c r="G250" t="s">
-        <v>1553</v>
+        <v>1594</v>
       </c>
       <c r="I250" t="s">
-        <v>1569</v>
+        <v>1600</v>
       </c>
       <c r="J250" t="s">
-        <v>1569</v>
+        <v>1600</v>
       </c>
       <c r="K250" t="s">
-        <v>1567</v>
+        <v>1598</v>
       </c>
       <c r="L250" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M250" t="s">
-        <v>1570</v>
+        <v>1601</v>
       </c>
       <c r="P250" t="s">
-        <v>1569</v>
+        <v>1600</v>
       </c>
       <c r="Q250" t="s">
-        <v>1569</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:24">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="251" spans="1:25">
       <c r="A251" t="s">
-        <v>1571</v>
+        <v>1602</v>
       </c>
       <c r="B251" t="s">
-        <v>1572</v>
+        <v>1603</v>
       </c>
       <c r="C251" t="s">
-        <v>1573</v>
+        <v>1604</v>
       </c>
       <c r="D251" t="s">
-        <v>933</v>
+        <v>1605</v>
       </c>
       <c r="G251" t="s">
-        <v>1553</v>
+        <v>1606</v>
       </c>
       <c r="I251" t="s">
-        <v>1574</v>
+        <v>1607</v>
       </c>
       <c r="J251" t="s">
-        <v>1574</v>
+        <v>1607</v>
       </c>
       <c r="K251" t="s">
-        <v>1572</v>
+        <v>1603</v>
       </c>
       <c r="L251" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M251" t="s">
-        <v>1575</v>
+        <v>1608</v>
       </c>
       <c r="P251" t="s">
-        <v>1574</v>
+        <v>1607</v>
       </c>
       <c r="Q251" t="s">
-        <v>1574</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:24">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="252" spans="1:25">
       <c r="A252" t="s">
-        <v>1576</v>
+        <v>1609</v>
       </c>
       <c r="B252" t="s">
-        <v>1577</v>
+        <v>1610</v>
       </c>
       <c r="C252" t="s">
-        <v>1578</v>
+        <v>1611</v>
       </c>
       <c r="D252" t="s">
-        <v>460</v>
+        <v>939</v>
       </c>
       <c r="G252" t="s">
-        <v>1579</v>
+        <v>1612</v>
       </c>
       <c r="I252" t="s">
-        <v>1580</v>
+        <v>1613</v>
       </c>
       <c r="J252" t="s">
-        <v>1580</v>
+        <v>1613</v>
       </c>
       <c r="K252" t="s">
-        <v>1577</v>
+        <v>1610</v>
       </c>
       <c r="L252" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M252" t="s">
-        <v>1581</v>
+        <v>1614</v>
       </c>
       <c r="P252" t="s">
-        <v>1580</v>
+        <v>1613</v>
       </c>
       <c r="Q252" t="s">
-        <v>1580</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:24">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="253" spans="1:25">
       <c r="A253" t="s">
-        <v>1582</v>
+        <v>1615</v>
       </c>
       <c r="B253" t="s">
-        <v>1583</v>
+        <v>1616</v>
       </c>
       <c r="C253" t="s">
-        <v>1584</v>
+        <v>1617</v>
       </c>
       <c r="D253" t="s">
-        <v>460</v>
+        <v>939</v>
       </c>
       <c r="G253" t="s">
-        <v>1579</v>
+        <v>1612</v>
       </c>
       <c r="I253" t="s">
-        <v>1585</v>
+        <v>1618</v>
       </c>
       <c r="J253" t="s">
-        <v>1585</v>
+        <v>1618</v>
       </c>
       <c r="K253" t="s">
-        <v>1583</v>
+        <v>1616</v>
       </c>
       <c r="L253" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M253" t="s">
-        <v>1586</v>
+        <v>1619</v>
       </c>
       <c r="P253" t="s">
-        <v>1585</v>
+        <v>1618</v>
       </c>
       <c r="Q253" t="s">
-        <v>1585</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:24">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="254" spans="1:25">
       <c r="A254" t="s">
-        <v>1587</v>
+        <v>1620</v>
       </c>
       <c r="B254" t="s">
-        <v>1588</v>
+        <v>1621</v>
       </c>
       <c r="C254" t="s">
-        <v>1589</v>
+        <v>1622</v>
       </c>
       <c r="D254" t="s">
-        <v>460</v>
+        <v>939</v>
       </c>
       <c r="G254" t="s">
-        <v>1579</v>
+        <v>1612</v>
       </c>
       <c r="I254" t="s">
-        <v>1590</v>
+        <v>1623</v>
       </c>
       <c r="J254" t="s">
-        <v>1590</v>
+        <v>1623</v>
       </c>
       <c r="K254" t="s">
-        <v>1588</v>
+        <v>1621</v>
       </c>
       <c r="L254" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M254" t="s">
-        <v>1591</v>
+        <v>1624</v>
       </c>
       <c r="P254" t="s">
-        <v>1590</v>
+        <v>1623</v>
       </c>
       <c r="Q254" t="s">
-        <v>1590</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:24">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="255" spans="1:25">
       <c r="A255" t="s">
-        <v>1592</v>
+        <v>1625</v>
       </c>
       <c r="B255" t="s">
-        <v>1593</v>
+        <v>1626</v>
       </c>
       <c r="C255" t="s">
-        <v>1594</v>
+        <v>1627</v>
       </c>
       <c r="D255" t="s">
-        <v>460</v>
+        <v>939</v>
       </c>
       <c r="G255" t="s">
-        <v>1579</v>
+        <v>1612</v>
       </c>
       <c r="I255" t="s">
-        <v>1595</v>
+        <v>1628</v>
       </c>
       <c r="J255" t="s">
-        <v>1595</v>
+        <v>1628</v>
       </c>
       <c r="K255" t="s">
-        <v>1593</v>
+        <v>1626</v>
       </c>
       <c r="L255" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M255" t="s">
-        <v>1596</v>
+        <v>1629</v>
       </c>
       <c r="P255" t="s">
-        <v>1595</v>
+        <v>1628</v>
       </c>
       <c r="Q255" t="s">
-        <v>1595</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:24">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="256" spans="1:25">
       <c r="A256" t="s">
-        <v>1597</v>
+        <v>1630</v>
       </c>
       <c r="B256" t="s">
-        <v>1598</v>
+        <v>1631</v>
       </c>
       <c r="C256" t="s">
-        <v>1599</v>
+        <v>1632</v>
       </c>
       <c r="D256" t="s">
-        <v>460</v>
+        <v>939</v>
       </c>
       <c r="G256" t="s">
-        <v>1579</v>
+        <v>1612</v>
       </c>
       <c r="I256" t="s">
-        <v>1600</v>
+        <v>1633</v>
       </c>
       <c r="J256" t="s">
-        <v>1600</v>
+        <v>1633</v>
       </c>
       <c r="K256" t="s">
-        <v>1598</v>
+        <v>1631</v>
       </c>
       <c r="L256" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M256" t="s">
-        <v>1601</v>
+        <v>1634</v>
       </c>
       <c r="P256" t="s">
-        <v>1600</v>
+        <v>1633</v>
       </c>
       <c r="Q256" t="s">
-        <v>1600</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:24">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="257" spans="1:25">
       <c r="A257" t="s">
-        <v>1602</v>
+        <v>1635</v>
       </c>
       <c r="B257" t="s">
-        <v>1603</v>
+        <v>1636</v>
       </c>
       <c r="C257" t="s">
-        <v>1604</v>
+        <v>1637</v>
       </c>
       <c r="D257" t="s">
-        <v>460</v>
+        <v>42</v>
       </c>
       <c r="G257" t="s">
-        <v>1579</v>
+        <v>1638</v>
       </c>
       <c r="I257" t="s">
+        <v>1639</v>
+      </c>
+      <c r="J257" t="s">
+        <v>1640</v>
+      </c>
+      <c r="K257" t="s">
+        <v>1641</v>
+      </c>
+      <c r="L257" t="s">
+        <v>34</v>
+      </c>
+      <c r="M257" t="s">
+        <v>1642</v>
+      </c>
+      <c r="P257" t="s">
+        <v>1643</v>
+      </c>
+      <c r="Q257" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="258" spans="1:25">
+      <c r="A258" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B258" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D258" t="s">
+        <v>42</v>
+      </c>
+      <c r="G258" t="s">
+        <v>1647</v>
+      </c>
+      <c r="I258" t="s">
+        <v>1639</v>
+      </c>
+      <c r="J258" t="s">
+        <v>1648</v>
+      </c>
+      <c r="K258" t="s">
+        <v>1649</v>
+      </c>
+      <c r="L258" t="s">
+        <v>34</v>
+      </c>
+      <c r="M258" t="s">
+        <v>1650</v>
+      </c>
+      <c r="P258" t="s">
+        <v>1651</v>
+      </c>
+      <c r="Q258" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="259" spans="1:25">
+      <c r="A259" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B259" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D259" t="s">
+        <v>448</v>
+      </c>
+      <c r="G259" t="s">
+        <v>1655</v>
+      </c>
+      <c r="I259" t="s">
+        <v>1656</v>
+      </c>
+      <c r="J259" t="s">
+        <v>1656</v>
+      </c>
+      <c r="K259" t="s">
+        <v>1653</v>
+      </c>
+      <c r="L259" t="s">
+        <v>34</v>
+      </c>
+      <c r="M259" t="s">
+        <v>1657</v>
+      </c>
+      <c r="P259" t="s">
+        <v>1656</v>
+      </c>
+      <c r="Q259" t="s">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="260" spans="1:25">
+      <c r="A260" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B260" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D260" t="s">
+        <v>448</v>
+      </c>
+      <c r="G260" t="s">
+        <v>1655</v>
+      </c>
+      <c r="I260" t="s">
+        <v>1661</v>
+      </c>
+      <c r="J260" t="s">
+        <v>1661</v>
+      </c>
+      <c r="K260" t="s">
+        <v>1659</v>
+      </c>
+      <c r="L260" t="s">
+        <v>34</v>
+      </c>
+      <c r="M260" t="s">
+        <v>1662</v>
+      </c>
+      <c r="P260" t="s">
+        <v>1661</v>
+      </c>
+      <c r="Q260" t="s">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="261" spans="1:25">
+      <c r="A261" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B261" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D261" t="s">
+        <v>448</v>
+      </c>
+      <c r="G261" t="s">
+        <v>1655</v>
+      </c>
+      <c r="I261" t="s">
+        <v>1666</v>
+      </c>
+      <c r="J261" t="s">
+        <v>1666</v>
+      </c>
+      <c r="K261" t="s">
+        <v>1664</v>
+      </c>
+      <c r="L261" t="s">
+        <v>34</v>
+      </c>
+      <c r="M261" t="s">
+        <v>1667</v>
+      </c>
+      <c r="P261" t="s">
+        <v>1666</v>
+      </c>
+      <c r="Q261" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="262" spans="1:25">
+      <c r="A262" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B262" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D262" t="s">
+        <v>448</v>
+      </c>
+      <c r="G262" t="s">
+        <v>1655</v>
+      </c>
+      <c r="I262" t="s">
+        <v>1671</v>
+      </c>
+      <c r="J262" t="s">
+        <v>1671</v>
+      </c>
+      <c r="K262" t="s">
+        <v>1669</v>
+      </c>
+      <c r="L262" t="s">
+        <v>34</v>
+      </c>
+      <c r="M262" t="s">
+        <v>1672</v>
+      </c>
+      <c r="P262" t="s">
+        <v>1671</v>
+      </c>
+      <c r="Q262" t="s">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="263" spans="1:25">
+      <c r="A263" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B263" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D263" t="s">
+        <v>448</v>
+      </c>
+      <c r="G263" t="s">
+        <v>1655</v>
+      </c>
+      <c r="I263" t="s">
+        <v>1676</v>
+      </c>
+      <c r="J263" t="s">
+        <v>1676</v>
+      </c>
+      <c r="K263" t="s">
+        <v>1674</v>
+      </c>
+      <c r="L263" t="s">
+        <v>34</v>
+      </c>
+      <c r="M263" t="s">
+        <v>1677</v>
+      </c>
+      <c r="P263" t="s">
+        <v>1676</v>
+      </c>
+      <c r="Q263" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="264" spans="1:25">
+      <c r="A264" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B264" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D264" t="s">
+        <v>448</v>
+      </c>
+      <c r="G264" t="s">
+        <v>1655</v>
+      </c>
+      <c r="I264" t="s">
+        <v>1681</v>
+      </c>
+      <c r="J264" t="s">
+        <v>1681</v>
+      </c>
+      <c r="K264" t="s">
+        <v>1679</v>
+      </c>
+      <c r="L264" t="s">
+        <v>34</v>
+      </c>
+      <c r="M264" t="s">
+        <v>1682</v>
+      </c>
+      <c r="P264" t="s">
+        <v>1681</v>
+      </c>
+      <c r="Q264" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="265" spans="1:25">
+      <c r="A265" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B265" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D265" t="s">
+        <v>448</v>
+      </c>
+      <c r="G265" t="s">
+        <v>1655</v>
+      </c>
+      <c r="I265" t="s">
+        <v>1686</v>
+      </c>
+      <c r="J265" t="s">
+        <v>1686</v>
+      </c>
+      <c r="K265" t="s">
+        <v>1684</v>
+      </c>
+      <c r="L265" t="s">
+        <v>34</v>
+      </c>
+      <c r="M265" t="s">
+        <v>1687</v>
+      </c>
+      <c r="P265" t="s">
+        <v>1686</v>
+      </c>
+      <c r="Q265" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="266" spans="1:25">
+      <c r="A266" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B266" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D266" t="s">
+        <v>448</v>
+      </c>
+      <c r="G266" t="s">
+        <v>1655</v>
+      </c>
+      <c r="I266" t="s">
+        <v>1691</v>
+      </c>
+      <c r="J266" t="s">
+        <v>1691</v>
+      </c>
+      <c r="K266" t="s">
+        <v>1689</v>
+      </c>
+      <c r="L266" t="s">
+        <v>34</v>
+      </c>
+      <c r="M266" t="s">
+        <v>1692</v>
+      </c>
+      <c r="P266" t="s">
+        <v>1691</v>
+      </c>
+      <c r="Q266" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="267" spans="1:25">
+      <c r="A267" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B267" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D267" t="s">
+        <v>448</v>
+      </c>
+      <c r="G267" t="s">
+        <v>1655</v>
+      </c>
+      <c r="I267" t="s">
+        <v>1696</v>
+      </c>
+      <c r="J267" t="s">
+        <v>1696</v>
+      </c>
+      <c r="K267" t="s">
+        <v>1694</v>
+      </c>
+      <c r="L267" t="s">
+        <v>34</v>
+      </c>
+      <c r="M267" t="s">
+        <v>1697</v>
+      </c>
+      <c r="P267" t="s">
+        <v>1696</v>
+      </c>
+      <c r="Q267" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="268" spans="1:25">
+      <c r="A268" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B268" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D268" t="s">
+        <v>448</v>
+      </c>
+      <c r="G268" t="s">
+        <v>1655</v>
+      </c>
+      <c r="I268" t="s">
+        <v>1701</v>
+      </c>
+      <c r="J268" t="s">
+        <v>1701</v>
+      </c>
+      <c r="K268" t="s">
+        <v>1699</v>
+      </c>
+      <c r="L268" t="s">
+        <v>34</v>
+      </c>
+      <c r="M268" t="s">
+        <v>1702</v>
+      </c>
+      <c r="P268" t="s">
+        <v>1701</v>
+      </c>
+      <c r="Q268" t="s">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="269" spans="1:25">
+      <c r="A269" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B269" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D269" t="s">
+        <v>448</v>
+      </c>
+      <c r="G269" t="s">
+        <v>1655</v>
+      </c>
+      <c r="I269" t="s">
+        <v>1706</v>
+      </c>
+      <c r="J269" t="s">
+        <v>1706</v>
+      </c>
+      <c r="K269" t="s">
+        <v>1704</v>
+      </c>
+      <c r="L269" t="s">
+        <v>34</v>
+      </c>
+      <c r="M269" t="s">
+        <v>1707</v>
+      </c>
+      <c r="P269" t="s">
+        <v>1706</v>
+      </c>
+      <c r="Q269" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="270" spans="1:25">
+      <c r="A270" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B270" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D270" t="s">
+        <v>448</v>
+      </c>
+      <c r="G270" t="s">
+        <v>1655</v>
+      </c>
+      <c r="I270" t="s">
+        <v>1711</v>
+      </c>
+      <c r="J270" t="s">
+        <v>1711</v>
+      </c>
+      <c r="K270" t="s">
+        <v>1709</v>
+      </c>
+      <c r="L270" t="s">
+        <v>34</v>
+      </c>
+      <c r="M270" t="s">
+        <v>1712</v>
+      </c>
+      <c r="P270" t="s">
+        <v>1711</v>
+      </c>
+      <c r="Q270" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="271" spans="1:25">
+      <c r="A271" t="s">
+        <v>1713</v>
+      </c>
+      <c r="B271" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D271" t="s">
+        <v>448</v>
+      </c>
+      <c r="G271" t="s">
+        <v>1655</v>
+      </c>
+      <c r="I271" t="s">
+        <v>1716</v>
+      </c>
+      <c r="J271" t="s">
+        <v>1716</v>
+      </c>
+      <c r="K271" t="s">
+        <v>1714</v>
+      </c>
+      <c r="L271" t="s">
+        <v>34</v>
+      </c>
+      <c r="M271" t="s">
+        <v>1717</v>
+      </c>
+      <c r="P271" t="s">
+        <v>1716</v>
+      </c>
+      <c r="Q271" t="s">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="272" spans="1:25">
+      <c r="A272" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B272" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D272" t="s">
+        <v>448</v>
+      </c>
+      <c r="G272" t="s">
+        <v>1655</v>
+      </c>
+      <c r="I272" t="s">
+        <v>1721</v>
+      </c>
+      <c r="J272" t="s">
+        <v>1721</v>
+      </c>
+      <c r="K272" t="s">
+        <v>1719</v>
+      </c>
+      <c r="L272" t="s">
+        <v>34</v>
+      </c>
+      <c r="M272" t="s">
+        <v>1722</v>
+      </c>
+      <c r="P272" t="s">
+        <v>1721</v>
+      </c>
+      <c r="Q272" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="273" spans="1:25">
+      <c r="A273" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B273" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D273" t="s">
+        <v>448</v>
+      </c>
+      <c r="G273" t="s">
+        <v>1655</v>
+      </c>
+      <c r="I273" t="s">
+        <v>1726</v>
+      </c>
+      <c r="J273" t="s">
+        <v>1726</v>
+      </c>
+      <c r="K273" t="s">
+        <v>1724</v>
+      </c>
+      <c r="L273" t="s">
+        <v>34</v>
+      </c>
+      <c r="M273" t="s">
+        <v>1727</v>
+      </c>
+      <c r="P273" t="s">
+        <v>1726</v>
+      </c>
+      <c r="Q273" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="274" spans="1:25">
+      <c r="A274" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B274" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D274" t="s">
+        <v>448</v>
+      </c>
+      <c r="G274" t="s">
+        <v>1655</v>
+      </c>
+      <c r="I274" t="s">
+        <v>1731</v>
+      </c>
+      <c r="J274" t="s">
+        <v>1731</v>
+      </c>
+      <c r="K274" t="s">
+        <v>1729</v>
+      </c>
+      <c r="L274" t="s">
+        <v>34</v>
+      </c>
+      <c r="M274" t="s">
+        <v>1732</v>
+      </c>
+      <c r="P274" t="s">
+        <v>1731</v>
+      </c>
+      <c r="Q274" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="275" spans="1:25">
+      <c r="A275" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B275" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D275" t="s">
+        <v>42</v>
+      </c>
+      <c r="G275" t="s">
+        <v>1735</v>
+      </c>
+      <c r="I275" t="s">
+        <v>1736</v>
+      </c>
+      <c r="J275" t="s">
+        <v>1737</v>
+      </c>
+      <c r="K275" t="s">
+        <v>1738</v>
+      </c>
+      <c r="L275" t="s">
+        <v>34</v>
+      </c>
+      <c r="M275" t="s">
+        <v>1739</v>
+      </c>
+      <c r="P275" t="s">
+        <v>1740</v>
+      </c>
+      <c r="Q275" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="276" spans="1:25">
+      <c r="A276" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B276" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D276" t="s">
+        <v>939</v>
+      </c>
+      <c r="G276" t="s">
+        <v>1744</v>
+      </c>
+      <c r="I276" t="s">
+        <v>1745</v>
+      </c>
+      <c r="J276" t="s">
+        <v>1745</v>
+      </c>
+      <c r="K276" t="s">
+        <v>1742</v>
+      </c>
+      <c r="L276" t="s">
+        <v>34</v>
+      </c>
+      <c r="M276" t="s">
+        <v>1746</v>
+      </c>
+      <c r="P276" t="s">
+        <v>1745</v>
+      </c>
+      <c r="Q276" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="277" spans="1:25">
+      <c r="A277" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B277" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D277" t="s">
+        <v>939</v>
+      </c>
+      <c r="G277" t="s">
+        <v>1744</v>
+      </c>
+      <c r="I277" t="s">
+        <v>1750</v>
+      </c>
+      <c r="J277" t="s">
+        <v>1750</v>
+      </c>
+      <c r="K277" t="s">
+        <v>1748</v>
+      </c>
+      <c r="L277" t="s">
+        <v>34</v>
+      </c>
+      <c r="M277" t="s">
+        <v>1751</v>
+      </c>
+      <c r="P277" t="s">
+        <v>1750</v>
+      </c>
+      <c r="Q277" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="278" spans="1:25">
+      <c r="A278" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B278" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D278" t="s">
+        <v>939</v>
+      </c>
+      <c r="G278" t="s">
+        <v>1755</v>
+      </c>
+      <c r="I278" t="s">
+        <v>1756</v>
+      </c>
+      <c r="J278" t="s">
+        <v>1756</v>
+      </c>
+      <c r="K278" t="s">
+        <v>1753</v>
+      </c>
+      <c r="L278" t="s">
+        <v>34</v>
+      </c>
+      <c r="M278" t="s">
+        <v>1757</v>
+      </c>
+      <c r="P278" t="s">
+        <v>1756</v>
+      </c>
+      <c r="Q278" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="279" spans="1:25">
+      <c r="A279" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B279" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D279" t="s">
+        <v>939</v>
+      </c>
+      <c r="G279" t="s">
+        <v>1761</v>
+      </c>
+      <c r="I279" t="s">
+        <v>1762</v>
+      </c>
+      <c r="J279" t="s">
+        <v>1762</v>
+      </c>
+      <c r="K279" t="s">
+        <v>1759</v>
+      </c>
+      <c r="L279" t="s">
+        <v>34</v>
+      </c>
+      <c r="M279" t="s">
+        <v>1763</v>
+      </c>
+      <c r="P279" t="s">
+        <v>1762</v>
+      </c>
+      <c r="Q279" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="280" spans="1:25">
+      <c r="A280" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B280" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D280" t="s">
+        <v>939</v>
+      </c>
+      <c r="G280" t="s">
+        <v>1761</v>
+      </c>
+      <c r="I280" t="s">
+        <v>1767</v>
+      </c>
+      <c r="J280" t="s">
+        <v>1767</v>
+      </c>
+      <c r="K280" t="s">
+        <v>1765</v>
+      </c>
+      <c r="L280" t="s">
+        <v>34</v>
+      </c>
+      <c r="M280" t="s">
+        <v>1768</v>
+      </c>
+      <c r="P280" t="s">
+        <v>1767</v>
+      </c>
+      <c r="Q280" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="281" spans="1:25">
+      <c r="A281" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B281" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D281" t="s">
+        <v>939</v>
+      </c>
+      <c r="G281" t="s">
+        <v>1761</v>
+      </c>
+      <c r="I281" t="s">
+        <v>1772</v>
+      </c>
+      <c r="J281" t="s">
+        <v>1772</v>
+      </c>
+      <c r="K281" t="s">
+        <v>1770</v>
+      </c>
+      <c r="L281" t="s">
+        <v>34</v>
+      </c>
+      <c r="M281" t="s">
+        <v>1773</v>
+      </c>
+      <c r="P281" t="s">
+        <v>1772</v>
+      </c>
+      <c r="Q281" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="282" spans="1:25">
+      <c r="A282" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B282" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D282" t="s">
+        <v>939</v>
+      </c>
+      <c r="G282" t="s">
+        <v>1761</v>
+      </c>
+      <c r="I282" t="s">
+        <v>1777</v>
+      </c>
+      <c r="J282" t="s">
+        <v>1777</v>
+      </c>
+      <c r="K282" t="s">
+        <v>1775</v>
+      </c>
+      <c r="L282" t="s">
+        <v>34</v>
+      </c>
+      <c r="M282" t="s">
+        <v>1778</v>
+      </c>
+      <c r="P282" t="s">
+        <v>1777</v>
+      </c>
+      <c r="Q282" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="283" spans="1:25">
+      <c r="A283" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B283" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D283" t="s">
+        <v>939</v>
+      </c>
+      <c r="G283" t="s">
+        <v>1782</v>
+      </c>
+      <c r="I283" t="s">
+        <v>1783</v>
+      </c>
+      <c r="J283" t="s">
+        <v>1783</v>
+      </c>
+      <c r="K283" t="s">
+        <v>1780</v>
+      </c>
+      <c r="L283" t="s">
+        <v>34</v>
+      </c>
+      <c r="M283" t="s">
+        <v>1784</v>
+      </c>
+      <c r="P283" t="s">
+        <v>1783</v>
+      </c>
+      <c r="Q283" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="284" spans="1:25">
+      <c r="A284" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B284" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D284" t="s">
+        <v>312</v>
+      </c>
+      <c r="G284" t="s">
+        <v>1788</v>
+      </c>
+      <c r="I284" t="s">
+        <v>1789</v>
+      </c>
+      <c r="J284" t="s">
+        <v>1789</v>
+      </c>
+      <c r="K284" t="s">
+        <v>1786</v>
+      </c>
+      <c r="L284" t="s">
+        <v>34</v>
+      </c>
+      <c r="M284" t="s">
+        <v>1790</v>
+      </c>
+      <c r="P284" t="s">
+        <v>1789</v>
+      </c>
+      <c r="Q284" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="285" spans="1:25">
+      <c r="A285" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B285" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D285" t="s">
+        <v>51</v>
+      </c>
+      <c r="G285" t="s">
+        <v>1794</v>
+      </c>
+      <c r="I285" t="s">
+        <v>1795</v>
+      </c>
+      <c r="J285" t="s">
+        <v>1795</v>
+      </c>
+      <c r="K285" t="s">
+        <v>1792</v>
+      </c>
+      <c r="L285" t="s">
+        <v>34</v>
+      </c>
+      <c r="M285" t="s">
+        <v>1796</v>
+      </c>
+      <c r="P285" t="s">
+        <v>1795</v>
+      </c>
+      <c r="Q285" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="286" spans="1:25">
+      <c r="A286" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B286" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1800</v>
+      </c>
+      <c r="G286" t="s">
+        <v>1801</v>
+      </c>
+      <c r="I286" t="s">
+        <v>1802</v>
+      </c>
+      <c r="J286" t="s">
+        <v>1802</v>
+      </c>
+      <c r="K286" t="s">
+        <v>1798</v>
+      </c>
+      <c r="L286" t="s">
+        <v>34</v>
+      </c>
+      <c r="M286" t="s">
+        <v>1803</v>
+      </c>
+      <c r="P286" t="s">
+        <v>1802</v>
+      </c>
+      <c r="Q286" t="s">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="287" spans="1:25">
+      <c r="A287" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B287" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D287" t="s">
+        <v>302</v>
+      </c>
+      <c r="G287" t="s">
+        <v>1807</v>
+      </c>
+      <c r="I287" t="s">
+        <v>1808</v>
+      </c>
+      <c r="J287" t="s">
+        <v>1808</v>
+      </c>
+      <c r="K287" t="s">
+        <v>1805</v>
+      </c>
+      <c r="L287" t="s">
+        <v>34</v>
+      </c>
+      <c r="M287" t="s">
+        <v>1809</v>
+      </c>
+      <c r="P287" t="s">
+        <v>1808</v>
+      </c>
+      <c r="Q287" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="288" spans="1:25">
+      <c r="A288" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B288" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D288" t="s">
+        <v>312</v>
+      </c>
+      <c r="G288" t="s">
+        <v>1807</v>
+      </c>
+      <c r="I288" t="s">
+        <v>1813</v>
+      </c>
+      <c r="J288" t="s">
+        <v>1813</v>
+      </c>
+      <c r="K288" t="s">
+        <v>1811</v>
+      </c>
+      <c r="L288" t="s">
+        <v>34</v>
+      </c>
+      <c r="M288" t="s">
+        <v>1814</v>
+      </c>
+      <c r="P288" t="s">
+        <v>1813</v>
+      </c>
+      <c r="Q288" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="289" spans="1:25">
+      <c r="A289" t="s">
+        <v>1815</v>
+      </c>
+      <c r="B289" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D289" t="s">
+        <v>42</v>
+      </c>
+      <c r="G289" t="s">
+        <v>1817</v>
+      </c>
+      <c r="I289" t="s">
+        <v>1818</v>
+      </c>
+      <c r="J289" t="s">
+        <v>1819</v>
+      </c>
+      <c r="K289" t="s">
+        <v>1798</v>
+      </c>
+      <c r="L289" t="s">
+        <v>34</v>
+      </c>
+      <c r="M289" t="s">
+        <v>1820</v>
+      </c>
+      <c r="P289" t="s">
+        <v>1821</v>
+      </c>
+      <c r="Q289" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="290" spans="1:25">
+      <c r="A290" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B290" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D290" t="s">
+        <v>51</v>
+      </c>
+      <c r="G290" t="s">
+        <v>1825</v>
+      </c>
+      <c r="I290" t="s">
+        <v>1826</v>
+      </c>
+      <c r="J290" t="s">
+        <v>1826</v>
+      </c>
+      <c r="K290" t="s">
+        <v>1823</v>
+      </c>
+      <c r="L290" t="s">
+        <v>34</v>
+      </c>
+      <c r="M290" t="s">
+        <v>1827</v>
+      </c>
+      <c r="P290" t="s">
+        <v>1826</v>
+      </c>
+      <c r="Q290" t="s">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="291" spans="1:25">
+      <c r="A291" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B291" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D291" t="s">
+        <v>312</v>
+      </c>
+      <c r="G291" t="s">
+        <v>1825</v>
+      </c>
+      <c r="I291" t="s">
+        <v>1831</v>
+      </c>
+      <c r="J291" t="s">
+        <v>1831</v>
+      </c>
+      <c r="K291" t="s">
+        <v>1829</v>
+      </c>
+      <c r="L291" t="s">
+        <v>34</v>
+      </c>
+      <c r="M291" t="s">
+        <v>1832</v>
+      </c>
+      <c r="P291" t="s">
+        <v>1831</v>
+      </c>
+      <c r="Q291" t="s">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="292" spans="1:25">
+      <c r="A292" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B292" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D292" t="s">
         <v>1605</v>
       </c>
-      <c r="J257" t="s">
-[...1325 lines deleted...]
-      </c>
       <c r="G292" t="s">
-        <v>1798</v>
+        <v>1836</v>
       </c>
       <c r="I292" t="s">
-        <v>1799</v>
+        <v>1837</v>
       </c>
       <c r="J292" t="s">
-        <v>1799</v>
+        <v>1837</v>
       </c>
       <c r="K292" t="s">
-        <v>1796</v>
+        <v>1834</v>
       </c>
       <c r="L292" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M292" t="s">
-        <v>1800</v>
+        <v>1838</v>
       </c>
       <c r="P292" t="s">
-        <v>1799</v>
+        <v>1837</v>
       </c>
       <c r="Q292" t="s">
-        <v>1799</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:24">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="293" spans="1:25">
       <c r="A293" t="s">
-        <v>1801</v>
+        <v>1839</v>
       </c>
       <c r="B293" t="s">
-        <v>1802</v>
+        <v>1840</v>
       </c>
       <c r="C293" t="s">
-        <v>1803</v>
+        <v>1841</v>
       </c>
       <c r="D293" t="s">
-        <v>297</v>
+        <v>1842</v>
       </c>
       <c r="G293" t="s">
-        <v>1798</v>
+        <v>1843</v>
       </c>
       <c r="I293" t="s">
-        <v>1804</v>
+        <v>1844</v>
       </c>
       <c r="J293" t="s">
-        <v>1804</v>
+        <v>1844</v>
       </c>
       <c r="K293" t="s">
-        <v>1802</v>
+        <v>1840</v>
       </c>
       <c r="L293" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M293" t="s">
-        <v>1805</v>
+        <v>1845</v>
       </c>
       <c r="P293" t="s">
-        <v>1804</v>
+        <v>1844</v>
       </c>
       <c r="Q293" t="s">
-        <v>1804</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:24">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="294" spans="1:25">
       <c r="A294" t="s">
-        <v>1806</v>
+        <v>1846</v>
       </c>
       <c r="B294" t="s">
-        <v>1807</v>
+        <v>1847</v>
       </c>
       <c r="C294" t="s">
-        <v>1808</v>
+        <v>1848</v>
       </c>
       <c r="D294" t="s">
-        <v>287</v>
+        <v>1849</v>
       </c>
       <c r="G294" t="s">
-        <v>1809</v>
+        <v>1843</v>
+      </c>
+      <c r="H294" t="s">
+        <v>30</v>
       </c>
       <c r="I294" t="s">
-        <v>1810</v>
+        <v>1850</v>
       </c>
       <c r="J294" t="s">
-        <v>1810</v>
+        <v>1851</v>
       </c>
       <c r="K294" t="s">
-        <v>1807</v>
+        <v>1847</v>
       </c>
       <c r="L294" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M294" t="s">
-        <v>1811</v>
+        <v>1852</v>
       </c>
       <c r="P294" t="s">
-        <v>1810</v>
+        <v>1850</v>
       </c>
       <c r="Q294" t="s">
-        <v>1810</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:24">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="295" spans="1:25">
       <c r="A295" t="s">
-        <v>1812</v>
+        <v>1853</v>
       </c>
       <c r="B295" t="s">
-        <v>1813</v>
+        <v>1854</v>
       </c>
       <c r="C295" t="s">
-        <v>1814</v>
+        <v>1855</v>
       </c>
       <c r="D295" t="s">
-        <v>399</v>
+        <v>51</v>
       </c>
       <c r="G295" t="s">
-        <v>1798</v>
+        <v>215</v>
       </c>
       <c r="I295" t="s">
-        <v>1815</v>
+        <v>1856</v>
       </c>
       <c r="J295" t="s">
-        <v>1815</v>
+        <v>1856</v>
       </c>
       <c r="K295" t="s">
-        <v>1813</v>
+        <v>1854</v>
       </c>
       <c r="L295" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M295" t="s">
-        <v>1816</v>
+        <v>1857</v>
       </c>
       <c r="P295" t="s">
-        <v>1815</v>
+        <v>1856</v>
       </c>
       <c r="Q295" t="s">
-        <v>1815</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:24">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="296" spans="1:25">
       <c r="A296" t="s">
-        <v>1817</v>
+        <v>1858</v>
       </c>
       <c r="B296" t="s">
-        <v>1818</v>
+        <v>1859</v>
       </c>
       <c r="C296" t="s">
-        <v>1819</v>
+        <v>1860</v>
       </c>
       <c r="D296" t="s">
-        <v>908</v>
+        <v>51</v>
       </c>
       <c r="G296" t="s">
-        <v>1820</v>
+        <v>1861</v>
       </c>
       <c r="I296" t="s">
-        <v>1821</v>
+        <v>1862</v>
       </c>
       <c r="J296" t="s">
-        <v>1821</v>
+        <v>1862</v>
       </c>
       <c r="K296" t="s">
-        <v>1818</v>
+        <v>1859</v>
       </c>
       <c r="L296" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M296" t="s">
-        <v>1822</v>
+        <v>1863</v>
       </c>
       <c r="P296" t="s">
-        <v>1821</v>
+        <v>1862</v>
       </c>
       <c r="Q296" t="s">
-        <v>1821</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:24">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="297" spans="1:25">
       <c r="A297" t="s">
-        <v>1823</v>
+        <v>1864</v>
       </c>
       <c r="B297" t="s">
-        <v>1824</v>
+        <v>1865</v>
       </c>
       <c r="C297" t="s">
-        <v>1825</v>
+        <v>1866</v>
       </c>
       <c r="D297" t="s">
-        <v>1826</v>
+        <v>51</v>
       </c>
       <c r="G297" t="s">
-        <v>1827</v>
+        <v>1867</v>
       </c>
       <c r="I297" t="s">
-        <v>1828</v>
+        <v>1868</v>
       </c>
       <c r="J297" t="s">
-        <v>1828</v>
+        <v>1868</v>
       </c>
       <c r="K297" t="s">
-        <v>1824</v>
+        <v>1865</v>
       </c>
       <c r="L297" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M297" t="s">
-        <v>1829</v>
+        <v>1869</v>
       </c>
       <c r="P297" t="s">
-        <v>1828</v>
+        <v>1868</v>
       </c>
       <c r="Q297" t="s">
-        <v>1828</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:24">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="298" spans="1:25">
       <c r="A298" t="s">
-        <v>1830</v>
+        <v>1870</v>
       </c>
       <c r="B298" t="s">
-        <v>1831</v>
+        <v>1871</v>
       </c>
       <c r="C298" t="s">
-        <v>1832</v>
+        <v>1872</v>
       </c>
       <c r="D298" t="s">
-        <v>1826</v>
+        <v>51</v>
       </c>
       <c r="G298" t="s">
-        <v>1833</v>
+        <v>1873</v>
       </c>
       <c r="I298" t="s">
-        <v>1834</v>
+        <v>1874</v>
       </c>
       <c r="J298" t="s">
-        <v>1834</v>
+        <v>1874</v>
       </c>
       <c r="K298" t="s">
-        <v>1831</v>
+        <v>1871</v>
       </c>
       <c r="L298" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M298" t="s">
-        <v>1835</v>
+        <v>1875</v>
       </c>
       <c r="P298" t="s">
-        <v>1834</v>
+        <v>1874</v>
       </c>
       <c r="Q298" t="s">
-        <v>1834</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:24">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="299" spans="1:25">
       <c r="A299" t="s">
-        <v>1836</v>
+        <v>1876</v>
       </c>
       <c r="B299" t="s">
-        <v>1837</v>
+        <v>1877</v>
       </c>
       <c r="C299" t="s">
-        <v>1838</v>
+        <v>1878</v>
       </c>
       <c r="D299" t="s">
-        <v>1826</v>
+        <v>51</v>
       </c>
       <c r="G299" t="s">
-        <v>1827</v>
+        <v>1879</v>
       </c>
       <c r="I299" t="s">
-        <v>1839</v>
+        <v>1880</v>
       </c>
       <c r="J299" t="s">
-        <v>1839</v>
+        <v>1880</v>
       </c>
       <c r="K299" t="s">
-        <v>1837</v>
+        <v>1877</v>
       </c>
       <c r="L299" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M299" t="s">
-        <v>1840</v>
+        <v>1881</v>
       </c>
       <c r="P299" t="s">
-        <v>1839</v>
+        <v>1880</v>
       </c>
       <c r="Q299" t="s">
-        <v>1839</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:24">
+        <v>1880</v>
+      </c>
+    </row>
+    <row r="300" spans="1:25">
       <c r="A300" t="s">
-        <v>1841</v>
+        <v>1882</v>
       </c>
       <c r="B300" t="s">
-        <v>1842</v>
+        <v>1883</v>
       </c>
       <c r="C300" t="s">
-        <v>1843</v>
+        <v>1884</v>
       </c>
       <c r="D300" t="s">
-        <v>1826</v>
+        <v>302</v>
       </c>
       <c r="G300" t="s">
-        <v>1827</v>
+        <v>1885</v>
       </c>
       <c r="I300" t="s">
-        <v>1844</v>
+        <v>1886</v>
       </c>
       <c r="J300" t="s">
-        <v>1844</v>
+        <v>1886</v>
       </c>
       <c r="K300" t="s">
-        <v>1842</v>
+        <v>1883</v>
       </c>
       <c r="L300" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M300" t="s">
-        <v>1845</v>
+        <v>1887</v>
       </c>
       <c r="P300" t="s">
-        <v>1844</v>
+        <v>1886</v>
       </c>
       <c r="Q300" t="s">
-        <v>1844</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:24">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="301" spans="1:25">
       <c r="A301" t="s">
-        <v>1846</v>
+        <v>1888</v>
       </c>
       <c r="B301" t="s">
-        <v>1847</v>
+        <v>1889</v>
       </c>
       <c r="C301" t="s">
-        <v>1848</v>
+        <v>1890</v>
       </c>
       <c r="D301" t="s">
-        <v>1826</v>
+        <v>312</v>
       </c>
       <c r="G301" t="s">
-        <v>1827</v>
+        <v>1885</v>
       </c>
       <c r="I301" t="s">
-        <v>1849</v>
+        <v>1891</v>
       </c>
       <c r="J301" t="s">
-        <v>1849</v>
+        <v>1891</v>
       </c>
       <c r="K301" t="s">
-        <v>1847</v>
+        <v>1889</v>
       </c>
       <c r="L301" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M301" t="s">
-        <v>1850</v>
+        <v>1892</v>
       </c>
       <c r="P301" t="s">
-        <v>1849</v>
+        <v>1891</v>
       </c>
       <c r="Q301" t="s">
-        <v>1849</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:24">
+        <v>1891</v>
+      </c>
+    </row>
+    <row r="302" spans="1:25">
       <c r="A302" t="s">
-        <v>1851</v>
+        <v>1893</v>
       </c>
       <c r="B302" t="s">
-        <v>1852</v>
+        <v>1894</v>
       </c>
       <c r="C302" t="s">
-        <v>1853</v>
+        <v>1895</v>
       </c>
       <c r="D302" t="s">
-        <v>1826</v>
+        <v>302</v>
       </c>
       <c r="G302" t="s">
-        <v>1827</v>
+        <v>1896</v>
       </c>
       <c r="I302" t="s">
-        <v>1854</v>
+        <v>1897</v>
       </c>
       <c r="J302" t="s">
-        <v>1854</v>
+        <v>1897</v>
       </c>
       <c r="K302" t="s">
-        <v>1852</v>
+        <v>1894</v>
       </c>
       <c r="L302" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M302" t="s">
-        <v>1855</v>
+        <v>1898</v>
       </c>
       <c r="P302" t="s">
-        <v>1854</v>
+        <v>1897</v>
       </c>
       <c r="Q302" t="s">
-        <v>1854</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:24">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="303" spans="1:25">
       <c r="A303" t="s">
-        <v>1856</v>
+        <v>1899</v>
       </c>
       <c r="B303" t="s">
-        <v>1857</v>
+        <v>1900</v>
       </c>
       <c r="C303" t="s">
-        <v>1858</v>
+        <v>1901</v>
       </c>
       <c r="D303" t="s">
-        <v>1826</v>
+        <v>380</v>
       </c>
       <c r="G303" t="s">
-        <v>1859</v>
+        <v>1885</v>
       </c>
       <c r="I303" t="s">
-        <v>1860</v>
+        <v>1902</v>
       </c>
       <c r="J303" t="s">
-        <v>1860</v>
+        <v>1902</v>
       </c>
       <c r="K303" t="s">
-        <v>1857</v>
+        <v>1900</v>
       </c>
       <c r="L303" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M303" t="s">
-        <v>1861</v>
+        <v>1903</v>
       </c>
       <c r="P303" t="s">
-        <v>1860</v>
+        <v>1902</v>
       </c>
       <c r="Q303" t="s">
-        <v>1860</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:24">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="304" spans="1:25">
       <c r="A304" t="s">
-        <v>1862</v>
+        <v>1904</v>
       </c>
       <c r="B304" t="s">
-        <v>1863</v>
+        <v>1905</v>
       </c>
       <c r="C304" t="s">
-        <v>1864</v>
+        <v>1906</v>
       </c>
       <c r="D304" t="s">
-        <v>1826</v>
+        <v>896</v>
       </c>
       <c r="G304" t="s">
-        <v>1865</v>
+        <v>1907</v>
       </c>
       <c r="I304" t="s">
-        <v>1866</v>
+        <v>1908</v>
       </c>
       <c r="J304" t="s">
-        <v>1866</v>
+        <v>1908</v>
       </c>
       <c r="K304" t="s">
-        <v>1863</v>
+        <v>1905</v>
       </c>
       <c r="L304" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M304" t="s">
-        <v>1867</v>
+        <v>1909</v>
       </c>
       <c r="P304" t="s">
-        <v>1866</v>
+        <v>1908</v>
       </c>
       <c r="Q304" t="s">
-        <v>1866</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:24">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="305" spans="1:25">
       <c r="A305" t="s">
-        <v>1868</v>
+        <v>1910</v>
       </c>
       <c r="B305" t="s">
-        <v>1869</v>
+        <v>1911</v>
       </c>
       <c r="C305" t="s">
-        <v>1870</v>
+        <v>1912</v>
       </c>
       <c r="D305" t="s">
-        <v>1871</v>
+        <v>1913</v>
       </c>
       <c r="G305" t="s">
-        <v>1865</v>
+        <v>1914</v>
       </c>
       <c r="I305" t="s">
-        <v>1872</v>
+        <v>1915</v>
       </c>
       <c r="J305" t="s">
-        <v>1872</v>
+        <v>1915</v>
       </c>
       <c r="K305" t="s">
-        <v>1869</v>
+        <v>1911</v>
       </c>
       <c r="L305" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M305" t="s">
-        <v>1873</v>
+        <v>1916</v>
       </c>
       <c r="P305" t="s">
-        <v>1872</v>
+        <v>1915</v>
       </c>
       <c r="Q305" t="s">
-        <v>1872</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:24">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="306" spans="1:25">
       <c r="A306" t="s">
-        <v>1874</v>
+        <v>1917</v>
       </c>
       <c r="B306" t="s">
-        <v>1875</v>
+        <v>1918</v>
       </c>
       <c r="C306" t="s">
-        <v>1876</v>
+        <v>1919</v>
       </c>
       <c r="D306" t="s">
-        <v>1871</v>
+        <v>1913</v>
       </c>
       <c r="G306" t="s">
-        <v>1865</v>
+        <v>1920</v>
       </c>
       <c r="I306" t="s">
-        <v>1877</v>
+        <v>1921</v>
       </c>
       <c r="J306" t="s">
-        <v>1877</v>
+        <v>1921</v>
       </c>
       <c r="K306" t="s">
-        <v>1875</v>
+        <v>1918</v>
       </c>
       <c r="L306" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M306" t="s">
-        <v>1878</v>
+        <v>1922</v>
       </c>
       <c r="P306" t="s">
-        <v>1877</v>
+        <v>1921</v>
       </c>
       <c r="Q306" t="s">
-        <v>1877</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:24">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="307" spans="1:25">
       <c r="A307" t="s">
-        <v>1879</v>
+        <v>1923</v>
       </c>
       <c r="B307" t="s">
-        <v>1880</v>
+        <v>1924</v>
       </c>
       <c r="C307" t="s">
-        <v>1881</v>
+        <v>1925</v>
       </c>
       <c r="D307" t="s">
-        <v>1871</v>
+        <v>1913</v>
       </c>
       <c r="G307" t="s">
-        <v>1865</v>
+        <v>1914</v>
       </c>
       <c r="I307" t="s">
-        <v>1882</v>
+        <v>1926</v>
       </c>
       <c r="J307" t="s">
-        <v>1882</v>
+        <v>1926</v>
       </c>
       <c r="K307" t="s">
-        <v>1880</v>
+        <v>1924</v>
       </c>
       <c r="L307" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M307" t="s">
-        <v>1883</v>
+        <v>1927</v>
       </c>
       <c r="P307" t="s">
-        <v>1882</v>
+        <v>1926</v>
       </c>
       <c r="Q307" t="s">
-        <v>1882</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:24">
+        <v>1926</v>
+      </c>
+    </row>
+    <row r="308" spans="1:25">
       <c r="A308" t="s">
-        <v>1884</v>
+        <v>1928</v>
       </c>
       <c r="B308" t="s">
-        <v>1885</v>
+        <v>1929</v>
       </c>
       <c r="C308" t="s">
-        <v>1886</v>
+        <v>1930</v>
       </c>
       <c r="D308" t="s">
-        <v>1871</v>
+        <v>1913</v>
       </c>
       <c r="G308" t="s">
-        <v>1865</v>
+        <v>1914</v>
       </c>
       <c r="I308" t="s">
-        <v>1887</v>
+        <v>1931</v>
       </c>
       <c r="J308" t="s">
-        <v>1887</v>
+        <v>1931</v>
       </c>
       <c r="K308" t="s">
-        <v>1885</v>
+        <v>1929</v>
       </c>
       <c r="L308" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M308" t="s">
-        <v>1888</v>
+        <v>1932</v>
       </c>
       <c r="P308" t="s">
-        <v>1887</v>
+        <v>1931</v>
       </c>
       <c r="Q308" t="s">
-        <v>1887</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:24">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="309" spans="1:25">
       <c r="A309" t="s">
-        <v>1889</v>
+        <v>1933</v>
       </c>
       <c r="B309" t="s">
-        <v>1890</v>
+        <v>1934</v>
       </c>
       <c r="C309" t="s">
-        <v>1891</v>
+        <v>1935</v>
       </c>
       <c r="D309" t="s">
-        <v>1871</v>
+        <v>1913</v>
       </c>
       <c r="G309" t="s">
-        <v>1865</v>
+        <v>1914</v>
       </c>
       <c r="I309" t="s">
-        <v>1892</v>
+        <v>1936</v>
       </c>
       <c r="J309" t="s">
-        <v>1892</v>
+        <v>1936</v>
       </c>
       <c r="K309" t="s">
-        <v>1890</v>
+        <v>1934</v>
       </c>
       <c r="L309" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M309" t="s">
-        <v>1893</v>
+        <v>1937</v>
       </c>
       <c r="P309" t="s">
-        <v>1892</v>
+        <v>1936</v>
       </c>
       <c r="Q309" t="s">
-        <v>1892</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:24">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="310" spans="1:25">
       <c r="A310" t="s">
-        <v>1894</v>
+        <v>1938</v>
       </c>
       <c r="B310" t="s">
-        <v>1895</v>
+        <v>1939</v>
       </c>
       <c r="C310" t="s">
-        <v>1896</v>
+        <v>1940</v>
       </c>
       <c r="D310" t="s">
-        <v>1871</v>
+        <v>1913</v>
       </c>
       <c r="G310" t="s">
-        <v>1865</v>
+        <v>1914</v>
       </c>
       <c r="I310" t="s">
-        <v>1897</v>
+        <v>1941</v>
       </c>
       <c r="J310" t="s">
-        <v>1897</v>
+        <v>1941</v>
       </c>
       <c r="K310" t="s">
-        <v>1895</v>
+        <v>1939</v>
       </c>
       <c r="L310" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M310" t="s">
-        <v>1898</v>
+        <v>1942</v>
       </c>
       <c r="P310" t="s">
-        <v>1897</v>
+        <v>1941</v>
       </c>
       <c r="Q310" t="s">
-        <v>1897</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:24">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="311" spans="1:25">
       <c r="A311" t="s">
-        <v>1899</v>
+        <v>1943</v>
       </c>
       <c r="B311" t="s">
-        <v>1900</v>
+        <v>1944</v>
       </c>
       <c r="C311" t="s">
-        <v>1901</v>
+        <v>1945</v>
       </c>
       <c r="D311" t="s">
-        <v>1871</v>
+        <v>1913</v>
       </c>
       <c r="G311" t="s">
-        <v>1865</v>
+        <v>1946</v>
       </c>
       <c r="I311" t="s">
-        <v>1902</v>
+        <v>1947</v>
       </c>
       <c r="J311" t="s">
-        <v>1902</v>
+        <v>1947</v>
       </c>
       <c r="K311" t="s">
-        <v>1900</v>
+        <v>1944</v>
       </c>
       <c r="L311" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M311" t="s">
-        <v>1903</v>
+        <v>1948</v>
       </c>
       <c r="P311" t="s">
-        <v>1902</v>
+        <v>1947</v>
       </c>
       <c r="Q311" t="s">
-        <v>1902</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:24">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="312" spans="1:25">
       <c r="A312" t="s">
-        <v>1904</v>
+        <v>1949</v>
       </c>
       <c r="B312" t="s">
-        <v>1905</v>
+        <v>1950</v>
       </c>
       <c r="C312" t="s">
-        <v>1906</v>
+        <v>1951</v>
       </c>
       <c r="D312" t="s">
-        <v>1871</v>
+        <v>28</v>
       </c>
       <c r="G312" t="s">
-        <v>1865</v>
+        <v>215</v>
+      </c>
+      <c r="H312" t="s">
+        <v>30</v>
       </c>
       <c r="I312" t="s">
-        <v>1907</v>
+        <v>1952</v>
       </c>
       <c r="J312" t="s">
-        <v>1907</v>
+        <v>1953</v>
       </c>
       <c r="K312" t="s">
-        <v>1905</v>
+        <v>33</v>
       </c>
       <c r="L312" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M312" t="s">
-        <v>1908</v>
+        <v>1954</v>
+      </c>
+      <c r="N312" t="s">
+        <v>36</v>
+      </c>
+      <c r="O312" t="s">
+        <v>37</v>
       </c>
       <c r="P312" t="s">
-        <v>1907</v>
-[...5 lines deleted...]
-    <row r="313" spans="1:24">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="313" spans="1:25">
       <c r="A313" t="s">
-        <v>1909</v>
+        <v>1956</v>
       </c>
       <c r="B313" t="s">
-        <v>1910</v>
+        <v>1957</v>
       </c>
       <c r="C313" t="s">
-        <v>1911</v>
+        <v>1958</v>
       </c>
       <c r="D313" t="s">
-        <v>1826</v>
+        <v>387</v>
       </c>
       <c r="G313" t="s">
-        <v>1912</v>
+        <v>215</v>
       </c>
       <c r="I313" t="s">
+        <v>1952</v>
+      </c>
+      <c r="J313" t="s">
+        <v>1959</v>
+      </c>
+      <c r="K313" t="s">
+        <v>1960</v>
+      </c>
+      <c r="L313" t="s">
+        <v>34</v>
+      </c>
+      <c r="M313" t="s">
+        <v>1961</v>
+      </c>
+      <c r="N313" t="s">
+        <v>1962</v>
+      </c>
+      <c r="O313" t="s">
+        <v>1963</v>
+      </c>
+      <c r="P313" t="s">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="314" spans="1:25">
+      <c r="A314" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B314" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D314" t="s">
         <v>1913</v>
       </c>
-      <c r="J313" t="s">
+      <c r="G314" t="s">
+        <v>1968</v>
+      </c>
+      <c r="I314" t="s">
+        <v>1969</v>
+      </c>
+      <c r="J314" t="s">
+        <v>1969</v>
+      </c>
+      <c r="K314" t="s">
+        <v>1966</v>
+      </c>
+      <c r="L314" t="s">
+        <v>34</v>
+      </c>
+      <c r="M314" t="s">
+        <v>1970</v>
+      </c>
+      <c r="P314" t="s">
+        <v>1969</v>
+      </c>
+      <c r="Q314" t="s">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="315" spans="1:25">
+      <c r="A315" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B315" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1974</v>
+      </c>
+      <c r="G315" t="s">
+        <v>1968</v>
+      </c>
+      <c r="I315" t="s">
+        <v>1975</v>
+      </c>
+      <c r="J315" t="s">
+        <v>1975</v>
+      </c>
+      <c r="K315" t="s">
+        <v>1972</v>
+      </c>
+      <c r="L315" t="s">
+        <v>34</v>
+      </c>
+      <c r="M315" t="s">
+        <v>1976</v>
+      </c>
+      <c r="P315" t="s">
+        <v>1975</v>
+      </c>
+      <c r="Q315" t="s">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="316" spans="1:25">
+      <c r="A316" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B316" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1974</v>
+      </c>
+      <c r="G316" t="s">
+        <v>1968</v>
+      </c>
+      <c r="I316" t="s">
+        <v>1980</v>
+      </c>
+      <c r="J316" t="s">
+        <v>1980</v>
+      </c>
+      <c r="K316" t="s">
+        <v>1978</v>
+      </c>
+      <c r="L316" t="s">
+        <v>34</v>
+      </c>
+      <c r="M316" t="s">
+        <v>1981</v>
+      </c>
+      <c r="P316" t="s">
+        <v>1980</v>
+      </c>
+      <c r="Q316" t="s">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="317" spans="1:25">
+      <c r="A317" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B317" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1974</v>
+      </c>
+      <c r="G317" t="s">
+        <v>1968</v>
+      </c>
+      <c r="I317" t="s">
+        <v>1985</v>
+      </c>
+      <c r="J317" t="s">
+        <v>1985</v>
+      </c>
+      <c r="K317" t="s">
+        <v>1983</v>
+      </c>
+      <c r="L317" t="s">
+        <v>34</v>
+      </c>
+      <c r="M317" t="s">
+        <v>1986</v>
+      </c>
+      <c r="P317" t="s">
+        <v>1985</v>
+      </c>
+      <c r="Q317" t="s">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="318" spans="1:25">
+      <c r="A318" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B318" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1974</v>
+      </c>
+      <c r="G318" t="s">
+        <v>1968</v>
+      </c>
+      <c r="I318" t="s">
+        <v>1990</v>
+      </c>
+      <c r="J318" t="s">
+        <v>1990</v>
+      </c>
+      <c r="K318" t="s">
+        <v>1988</v>
+      </c>
+      <c r="L318" t="s">
+        <v>34</v>
+      </c>
+      <c r="M318" t="s">
+        <v>1991</v>
+      </c>
+      <c r="P318" t="s">
+        <v>1990</v>
+      </c>
+      <c r="Q318" t="s">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="319" spans="1:25">
+      <c r="A319" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B319" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1974</v>
+      </c>
+      <c r="G319" t="s">
+        <v>1968</v>
+      </c>
+      <c r="I319" t="s">
+        <v>1995</v>
+      </c>
+      <c r="J319" t="s">
+        <v>1995</v>
+      </c>
+      <c r="K319" t="s">
+        <v>1993</v>
+      </c>
+      <c r="L319" t="s">
+        <v>34</v>
+      </c>
+      <c r="M319" t="s">
+        <v>1996</v>
+      </c>
+      <c r="P319" t="s">
+        <v>1995</v>
+      </c>
+      <c r="Q319" t="s">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="320" spans="1:25">
+      <c r="A320" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B320" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1974</v>
+      </c>
+      <c r="G320" t="s">
+        <v>1968</v>
+      </c>
+      <c r="I320" t="s">
+        <v>2000</v>
+      </c>
+      <c r="J320" t="s">
+        <v>2000</v>
+      </c>
+      <c r="K320" t="s">
+        <v>1998</v>
+      </c>
+      <c r="L320" t="s">
+        <v>34</v>
+      </c>
+      <c r="M320" t="s">
+        <v>2001</v>
+      </c>
+      <c r="P320" t="s">
+        <v>2000</v>
+      </c>
+      <c r="Q320" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="321" spans="1:25">
+      <c r="A321" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B321" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C321" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1974</v>
+      </c>
+      <c r="G321" t="s">
+        <v>1968</v>
+      </c>
+      <c r="I321" t="s">
+        <v>2005</v>
+      </c>
+      <c r="J321" t="s">
+        <v>2005</v>
+      </c>
+      <c r="K321" t="s">
+        <v>2003</v>
+      </c>
+      <c r="L321" t="s">
+        <v>34</v>
+      </c>
+      <c r="M321" t="s">
+        <v>2006</v>
+      </c>
+      <c r="P321" t="s">
+        <v>2005</v>
+      </c>
+      <c r="Q321" t="s">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="322" spans="1:25">
+      <c r="A322" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B322" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C322" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1974</v>
+      </c>
+      <c r="G322" t="s">
+        <v>1968</v>
+      </c>
+      <c r="I322" t="s">
+        <v>2010</v>
+      </c>
+      <c r="J322" t="s">
+        <v>2010</v>
+      </c>
+      <c r="K322" t="s">
+        <v>2008</v>
+      </c>
+      <c r="L322" t="s">
+        <v>34</v>
+      </c>
+      <c r="M322" t="s">
+        <v>2011</v>
+      </c>
+      <c r="P322" t="s">
+        <v>2010</v>
+      </c>
+      <c r="Q322" t="s">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="323" spans="1:25">
+      <c r="A323" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B323" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C323" t="s">
+        <v>2014</v>
+      </c>
+      <c r="D323" t="s">
         <v>1913</v>
       </c>
-      <c r="K313" t="s">
-[...8 lines deleted...]
-      <c r="P313" t="s">
+      <c r="G323" t="s">
+        <v>2015</v>
+      </c>
+      <c r="I323" t="s">
+        <v>2016</v>
+      </c>
+      <c r="J323" t="s">
+        <v>2016</v>
+      </c>
+      <c r="K323" t="s">
+        <v>2013</v>
+      </c>
+      <c r="L323" t="s">
+        <v>34</v>
+      </c>
+      <c r="M323" t="s">
+        <v>2017</v>
+      </c>
+      <c r="P323" t="s">
+        <v>2016</v>
+      </c>
+      <c r="Q323" t="s">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="324" spans="1:25">
+      <c r="A324" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B324" t="s">
+        <v>2019</v>
+      </c>
+      <c r="C324" t="s">
+        <v>2020</v>
+      </c>
+      <c r="D324" t="s">
         <v>1913</v>
       </c>
-      <c r="Q313" t="s">
+      <c r="G324" t="s">
+        <v>2015</v>
+      </c>
+      <c r="I324" t="s">
+        <v>2021</v>
+      </c>
+      <c r="J324" t="s">
+        <v>2021</v>
+      </c>
+      <c r="K324" t="s">
+        <v>2019</v>
+      </c>
+      <c r="L324" t="s">
+        <v>34</v>
+      </c>
+      <c r="M324" t="s">
+        <v>2022</v>
+      </c>
+      <c r="P324" t="s">
+        <v>2021</v>
+      </c>
+      <c r="Q324" t="s">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="325" spans="1:25">
+      <c r="A325" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B325" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C325" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D325" t="s">
         <v>1913</v>
       </c>
-    </row>
-[...430 lines deleted...]
-      </c>
       <c r="G325" t="s">
-        <v>1912</v>
+        <v>2015</v>
       </c>
       <c r="I325" t="s">
-        <v>1973</v>
+        <v>2026</v>
       </c>
       <c r="J325" t="s">
-        <v>1973</v>
+        <v>2026</v>
       </c>
       <c r="K325" t="s">
-        <v>1971</v>
+        <v>2024</v>
       </c>
       <c r="L325" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M325" t="s">
-        <v>1974</v>
+        <v>2027</v>
       </c>
       <c r="P325" t="s">
-        <v>1973</v>
+        <v>2026</v>
       </c>
       <c r="Q325" t="s">
-        <v>1973</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:24">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="326" spans="1:25">
       <c r="A326" t="s">
-        <v>1975</v>
+        <v>2028</v>
       </c>
       <c r="B326" t="s">
-        <v>1976</v>
+        <v>2029</v>
       </c>
       <c r="C326" t="s">
-        <v>1977</v>
+        <v>2030</v>
       </c>
       <c r="D326" t="s">
-        <v>1826</v>
+        <v>1913</v>
       </c>
       <c r="G326" t="s">
-        <v>1912</v>
+        <v>2015</v>
       </c>
       <c r="I326" t="s">
-        <v>1978</v>
+        <v>2031</v>
       </c>
       <c r="J326" t="s">
-        <v>1978</v>
+        <v>2031</v>
       </c>
       <c r="K326" t="s">
-        <v>1976</v>
+        <v>2029</v>
       </c>
       <c r="L326" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M326" t="s">
-        <v>1979</v>
+        <v>2032</v>
       </c>
       <c r="P326" t="s">
-        <v>1978</v>
+        <v>2031</v>
       </c>
       <c r="Q326" t="s">
-        <v>1978</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:24">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="327" spans="1:25">
       <c r="A327" t="s">
-        <v>1980</v>
+        <v>2033</v>
       </c>
       <c r="B327" t="s">
-        <v>1981</v>
+        <v>2034</v>
       </c>
       <c r="C327" t="s">
-        <v>1982</v>
+        <v>2035</v>
       </c>
       <c r="D327" t="s">
-        <v>1826</v>
+        <v>1913</v>
       </c>
       <c r="G327" t="s">
-        <v>1912</v>
+        <v>2015</v>
       </c>
       <c r="I327" t="s">
-        <v>1983</v>
+        <v>2036</v>
       </c>
       <c r="J327" t="s">
-        <v>1983</v>
+        <v>2036</v>
       </c>
       <c r="K327" t="s">
-        <v>1981</v>
+        <v>2034</v>
       </c>
       <c r="L327" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M327" t="s">
-        <v>1984</v>
+        <v>2037</v>
       </c>
       <c r="P327" t="s">
-        <v>1983</v>
+        <v>2036</v>
       </c>
       <c r="Q327" t="s">
-        <v>1983</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:24">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="328" spans="1:25">
       <c r="A328" t="s">
-        <v>1985</v>
+        <v>2038</v>
       </c>
       <c r="B328" t="s">
-        <v>1986</v>
+        <v>2039</v>
       </c>
       <c r="C328" t="s">
-        <v>1987</v>
+        <v>2040</v>
       </c>
       <c r="D328" t="s">
-        <v>1826</v>
+        <v>1913</v>
       </c>
       <c r="G328" t="s">
-        <v>1912</v>
+        <v>2015</v>
       </c>
       <c r="I328" t="s">
-        <v>1988</v>
+        <v>2041</v>
       </c>
       <c r="J328" t="s">
-        <v>1988</v>
+        <v>2041</v>
       </c>
       <c r="K328" t="s">
-        <v>1986</v>
+        <v>2039</v>
       </c>
       <c r="L328" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M328" t="s">
-        <v>1989</v>
+        <v>2042</v>
       </c>
       <c r="P328" t="s">
-        <v>1988</v>
+        <v>2041</v>
       </c>
       <c r="Q328" t="s">
-        <v>1988</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:24">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="329" spans="1:25">
       <c r="A329" t="s">
-        <v>1990</v>
+        <v>2043</v>
       </c>
       <c r="B329" t="s">
-        <v>1991</v>
+        <v>2044</v>
       </c>
       <c r="C329" t="s">
-        <v>1992</v>
+        <v>2045</v>
       </c>
       <c r="D329" t="s">
-        <v>1826</v>
+        <v>1913</v>
       </c>
       <c r="G329" t="s">
-        <v>1912</v>
+        <v>2015</v>
       </c>
       <c r="I329" t="s">
-        <v>1993</v>
+        <v>2046</v>
       </c>
       <c r="J329" t="s">
-        <v>1993</v>
+        <v>2046</v>
       </c>
       <c r="K329" t="s">
-        <v>1991</v>
+        <v>2044</v>
       </c>
       <c r="L329" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M329" t="s">
-        <v>1994</v>
+        <v>2047</v>
       </c>
       <c r="P329" t="s">
-        <v>1993</v>
+        <v>2046</v>
       </c>
       <c r="Q329" t="s">
-        <v>1993</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:24">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="330" spans="1:25">
       <c r="A330" t="s">
-        <v>1995</v>
+        <v>2048</v>
       </c>
       <c r="B330" t="s">
-        <v>1996</v>
+        <v>2049</v>
       </c>
       <c r="C330" t="s">
-        <v>1997</v>
+        <v>2050</v>
       </c>
       <c r="D330" t="s">
-        <v>1826</v>
+        <v>1913</v>
       </c>
       <c r="G330" t="s">
-        <v>1998</v>
+        <v>2015</v>
       </c>
       <c r="I330" t="s">
-        <v>1999</v>
+        <v>2051</v>
       </c>
       <c r="J330" t="s">
-        <v>1999</v>
+        <v>2051</v>
       </c>
       <c r="K330" t="s">
-        <v>1996</v>
+        <v>2049</v>
       </c>
       <c r="L330" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M330" t="s">
-        <v>2000</v>
+        <v>2052</v>
       </c>
       <c r="P330" t="s">
-        <v>1999</v>
+        <v>2051</v>
       </c>
       <c r="Q330" t="s">
-        <v>1999</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:24">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="331" spans="1:25">
       <c r="A331" t="s">
-        <v>2001</v>
+        <v>2053</v>
       </c>
       <c r="B331" t="s">
-        <v>2002</v>
+        <v>2054</v>
       </c>
       <c r="C331" t="s">
-        <v>2003</v>
+        <v>2055</v>
       </c>
       <c r="D331" t="s">
-        <v>1826</v>
+        <v>1913</v>
       </c>
       <c r="G331" t="s">
-        <v>1912</v>
+        <v>2015</v>
       </c>
       <c r="I331" t="s">
-        <v>2004</v>
+        <v>2056</v>
       </c>
       <c r="J331" t="s">
-        <v>2004</v>
+        <v>2056</v>
       </c>
       <c r="K331" t="s">
-        <v>2002</v>
+        <v>2054</v>
       </c>
       <c r="L331" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M331" t="s">
-        <v>2005</v>
+        <v>2057</v>
       </c>
       <c r="P331" t="s">
-        <v>2004</v>
+        <v>2056</v>
       </c>
       <c r="Q331" t="s">
-        <v>2004</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:24">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="332" spans="1:25">
       <c r="A332" t="s">
-        <v>2006</v>
+        <v>2058</v>
       </c>
       <c r="B332" t="s">
-        <v>2007</v>
+        <v>2059</v>
       </c>
       <c r="C332" t="s">
-        <v>2008</v>
+        <v>2060</v>
       </c>
       <c r="D332" t="s">
-        <v>297</v>
+        <v>1913</v>
       </c>
       <c r="G332" t="s">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="I332" t="s">
-        <v>2010</v>
+        <v>2061</v>
       </c>
       <c r="J332" t="s">
-        <v>2010</v>
+        <v>2061</v>
       </c>
       <c r="K332" t="s">
-        <v>2007</v>
+        <v>2059</v>
       </c>
       <c r="L332" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M332" t="s">
-        <v>2011</v>
+        <v>2062</v>
       </c>
       <c r="P332" t="s">
-        <v>2010</v>
+        <v>2061</v>
       </c>
       <c r="Q332" t="s">
-        <v>2010</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:24">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="333" spans="1:25">
       <c r="A333" t="s">
-        <v>2012</v>
+        <v>2063</v>
       </c>
       <c r="B333" t="s">
-        <v>2013</v>
+        <v>2064</v>
       </c>
       <c r="C333" t="s">
-        <v>2014</v>
+        <v>2065</v>
       </c>
       <c r="D333" t="s">
-        <v>297</v>
+        <v>1913</v>
       </c>
       <c r="G333" t="s">
         <v>2015</v>
       </c>
       <c r="I333" t="s">
-        <v>2016</v>
+        <v>2066</v>
       </c>
       <c r="J333" t="s">
-        <v>2016</v>
+        <v>2066</v>
       </c>
       <c r="K333" t="s">
-        <v>2013</v>
+        <v>2064</v>
       </c>
       <c r="L333" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M333" t="s">
-        <v>2017</v>
+        <v>2067</v>
       </c>
       <c r="P333" t="s">
-        <v>2016</v>
+        <v>2066</v>
       </c>
       <c r="Q333" t="s">
-        <v>2016</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:24">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="334" spans="1:25">
       <c r="A334" t="s">
-        <v>2018</v>
+        <v>2068</v>
       </c>
       <c r="B334" t="s">
-        <v>2019</v>
+        <v>2069</v>
       </c>
       <c r="C334" t="s">
-        <v>2020</v>
+        <v>2070</v>
       </c>
       <c r="D334" t="s">
-        <v>1755</v>
+        <v>1913</v>
       </c>
       <c r="G334" t="s">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="I334" t="s">
-        <v>2022</v>
+        <v>2071</v>
       </c>
       <c r="J334" t="s">
-        <v>2022</v>
+        <v>2071</v>
       </c>
       <c r="K334" t="s">
-        <v>2019</v>
+        <v>2069</v>
       </c>
       <c r="L334" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M334" t="s">
-        <v>2023</v>
+        <v>2072</v>
       </c>
       <c r="P334" t="s">
-        <v>2022</v>
+        <v>2071</v>
       </c>
       <c r="Q334" t="s">
-        <v>2022</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:24">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="335" spans="1:25">
       <c r="A335" t="s">
-        <v>2024</v>
+        <v>2073</v>
       </c>
       <c r="B335" t="s">
-        <v>2025</v>
+        <v>2074</v>
       </c>
       <c r="C335" t="s">
-        <v>2026</v>
+        <v>2075</v>
       </c>
       <c r="D335" t="s">
-        <v>1455</v>
+        <v>1913</v>
       </c>
       <c r="G335" t="s">
-        <v>2027</v>
+        <v>2015</v>
       </c>
       <c r="I335" t="s">
-        <v>2028</v>
+        <v>2076</v>
       </c>
       <c r="J335" t="s">
-        <v>2028</v>
+        <v>2076</v>
       </c>
       <c r="K335" t="s">
-        <v>2025</v>
+        <v>2074</v>
       </c>
       <c r="L335" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M335" t="s">
-        <v>2029</v>
+        <v>2077</v>
       </c>
       <c r="P335" t="s">
-        <v>2028</v>
+        <v>2076</v>
       </c>
       <c r="Q335" t="s">
-        <v>2028</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:24">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="336" spans="1:25">
       <c r="A336" t="s">
-        <v>2030</v>
+        <v>2078</v>
       </c>
       <c r="B336" t="s">
-        <v>2031</v>
+        <v>2079</v>
       </c>
       <c r="C336" t="s">
-        <v>2032</v>
+        <v>2080</v>
       </c>
       <c r="D336" t="s">
-        <v>1455</v>
+        <v>1913</v>
       </c>
       <c r="G336" t="s">
-        <v>2033</v>
+        <v>2015</v>
       </c>
       <c r="I336" t="s">
-        <v>2034</v>
+        <v>2081</v>
       </c>
       <c r="J336" t="s">
-        <v>2034</v>
+        <v>2081</v>
       </c>
       <c r="K336" t="s">
-        <v>2031</v>
+        <v>2079</v>
       </c>
       <c r="L336" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M336" t="s">
-        <v>2035</v>
+        <v>2082</v>
       </c>
       <c r="P336" t="s">
-        <v>2034</v>
+        <v>2081</v>
       </c>
       <c r="Q336" t="s">
-        <v>2034</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:24">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="337" spans="1:25">
       <c r="A337" t="s">
-        <v>2036</v>
+        <v>2083</v>
       </c>
       <c r="B337" t="s">
-        <v>2037</v>
+        <v>2084</v>
       </c>
       <c r="C337" t="s">
-        <v>2038</v>
+        <v>2085</v>
       </c>
       <c r="D337" t="s">
-        <v>1455</v>
+        <v>1913</v>
       </c>
       <c r="G337" t="s">
-        <v>2039</v>
+        <v>2015</v>
       </c>
       <c r="I337" t="s">
-        <v>2040</v>
+        <v>2086</v>
       </c>
       <c r="J337" t="s">
-        <v>2040</v>
+        <v>2086</v>
       </c>
       <c r="K337" t="s">
-        <v>2037</v>
+        <v>2084</v>
       </c>
       <c r="L337" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M337" t="s">
-        <v>2041</v>
+        <v>2087</v>
       </c>
       <c r="P337" t="s">
-        <v>2040</v>
+        <v>2086</v>
       </c>
       <c r="Q337" t="s">
-        <v>2040</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:24">
+        <v>2086</v>
+      </c>
+    </row>
+    <row r="338" spans="1:25">
       <c r="A338" t="s">
-        <v>2042</v>
+        <v>2088</v>
       </c>
       <c r="B338" t="s">
-        <v>2043</v>
+        <v>2089</v>
       </c>
       <c r="C338" t="s">
-        <v>2044</v>
+        <v>2090</v>
       </c>
       <c r="D338" t="s">
-        <v>1455</v>
+        <v>1913</v>
       </c>
       <c r="G338" t="s">
-        <v>2045</v>
+        <v>2015</v>
       </c>
       <c r="I338" t="s">
-        <v>2046</v>
+        <v>2091</v>
       </c>
       <c r="J338" t="s">
-        <v>2046</v>
+        <v>2091</v>
       </c>
       <c r="K338" t="s">
-        <v>2043</v>
+        <v>2089</v>
       </c>
       <c r="L338" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M338" t="s">
-        <v>2047</v>
+        <v>2092</v>
       </c>
       <c r="P338" t="s">
-        <v>2046</v>
+        <v>2091</v>
       </c>
       <c r="Q338" t="s">
-        <v>2046</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:24">
+        <v>2091</v>
+      </c>
+    </row>
+    <row r="339" spans="1:25">
       <c r="A339" t="s">
-        <v>2048</v>
+        <v>2093</v>
       </c>
       <c r="B339" t="s">
-        <v>2049</v>
+        <v>2094</v>
       </c>
       <c r="C339" t="s">
-        <v>2050</v>
+        <v>2095</v>
       </c>
       <c r="D339" t="s">
-        <v>1455</v>
+        <v>1913</v>
       </c>
       <c r="G339" t="s">
         <v>2015</v>
       </c>
       <c r="I339" t="s">
-        <v>2051</v>
+        <v>2096</v>
       </c>
       <c r="J339" t="s">
-        <v>2051</v>
+        <v>2096</v>
       </c>
       <c r="K339" t="s">
-        <v>2049</v>
+        <v>2094</v>
       </c>
       <c r="L339" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M339" t="s">
-        <v>2052</v>
+        <v>2097</v>
       </c>
       <c r="P339" t="s">
-        <v>2051</v>
+        <v>2096</v>
       </c>
       <c r="Q339" t="s">
-        <v>2051</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:24">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="340" spans="1:25">
       <c r="A340" t="s">
-        <v>2053</v>
+        <v>2098</v>
       </c>
       <c r="B340" t="s">
-        <v>2054</v>
+        <v>2099</v>
       </c>
       <c r="C340" t="s">
-        <v>2055</v>
+        <v>2100</v>
       </c>
       <c r="D340" t="s">
-        <v>1455</v>
+        <v>1913</v>
       </c>
       <c r="G340" t="s">
-        <v>2015</v>
+        <v>2101</v>
       </c>
       <c r="I340" t="s">
-        <v>2056</v>
+        <v>2102</v>
       </c>
       <c r="J340" t="s">
-        <v>2056</v>
+        <v>2102</v>
       </c>
       <c r="K340" t="s">
-        <v>2054</v>
+        <v>2099</v>
       </c>
       <c r="L340" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M340" t="s">
-        <v>2057</v>
+        <v>2103</v>
       </c>
       <c r="P340" t="s">
-        <v>2056</v>
+        <v>2102</v>
       </c>
       <c r="Q340" t="s">
-        <v>2056</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:24">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="341" spans="1:25">
       <c r="A341" t="s">
-        <v>2058</v>
+        <v>2104</v>
       </c>
       <c r="B341" t="s">
-        <v>2059</v>
+        <v>2105</v>
       </c>
       <c r="C341" t="s">
-        <v>2060</v>
+        <v>2106</v>
       </c>
       <c r="D341" t="s">
-        <v>1455</v>
+        <v>1913</v>
       </c>
       <c r="G341" t="s">
         <v>2015</v>
       </c>
       <c r="I341" t="s">
-        <v>2061</v>
+        <v>2107</v>
       </c>
       <c r="J341" t="s">
-        <v>2061</v>
+        <v>2107</v>
       </c>
       <c r="K341" t="s">
-        <v>2059</v>
+        <v>2105</v>
       </c>
       <c r="L341" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M341" t="s">
-        <v>2062</v>
+        <v>2108</v>
       </c>
       <c r="P341" t="s">
-        <v>2061</v>
+        <v>2107</v>
       </c>
       <c r="Q341" t="s">
-        <v>2061</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:24">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="342" spans="1:25">
       <c r="A342" t="s">
-        <v>2063</v>
+        <v>2109</v>
       </c>
       <c r="B342" t="s">
-        <v>2064</v>
+        <v>2110</v>
       </c>
       <c r="C342" t="s">
-        <v>2065</v>
+        <v>2111</v>
       </c>
       <c r="D342" t="s">
-        <v>1455</v>
+        <v>312</v>
       </c>
       <c r="G342" t="s">
-        <v>2015</v>
+        <v>2112</v>
       </c>
       <c r="I342" t="s">
-        <v>2066</v>
+        <v>2113</v>
       </c>
       <c r="J342" t="s">
-        <v>2066</v>
+        <v>2113</v>
       </c>
       <c r="K342" t="s">
-        <v>2064</v>
+        <v>2110</v>
       </c>
       <c r="L342" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M342" t="s">
-        <v>2067</v>
+        <v>2114</v>
       </c>
       <c r="P342" t="s">
-        <v>2066</v>
+        <v>2113</v>
       </c>
       <c r="Q342" t="s">
-        <v>2066</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:24">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="343" spans="1:25">
       <c r="A343" t="s">
-        <v>2068</v>
+        <v>2115</v>
       </c>
       <c r="B343" t="s">
-        <v>2069</v>
+        <v>2116</v>
       </c>
       <c r="C343" t="s">
-        <v>2070</v>
+        <v>2117</v>
       </c>
       <c r="D343" t="s">
-        <v>1455</v>
+        <v>312</v>
       </c>
       <c r="G343" t="s">
-        <v>2015</v>
+        <v>2118</v>
       </c>
       <c r="I343" t="s">
-        <v>2071</v>
+        <v>2119</v>
       </c>
       <c r="J343" t="s">
-        <v>2071</v>
+        <v>2119</v>
       </c>
       <c r="K343" t="s">
-        <v>2069</v>
+        <v>2116</v>
       </c>
       <c r="L343" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M343" t="s">
-        <v>2072</v>
+        <v>2120</v>
       </c>
       <c r="P343" t="s">
-        <v>2071</v>
+        <v>2119</v>
       </c>
       <c r="Q343" t="s">
-        <v>2071</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:24">
+        <v>2119</v>
+      </c>
+    </row>
+    <row r="344" spans="1:25">
       <c r="A344" t="s">
-        <v>2073</v>
+        <v>2121</v>
       </c>
       <c r="B344" t="s">
-        <v>2074</v>
+        <v>2122</v>
       </c>
       <c r="C344" t="s">
-        <v>2075</v>
+        <v>2123</v>
       </c>
       <c r="D344" t="s">
-        <v>1455</v>
+        <v>1842</v>
       </c>
       <c r="G344" t="s">
-        <v>2015</v>
+        <v>2124</v>
       </c>
       <c r="I344" t="s">
-        <v>2076</v>
+        <v>2125</v>
       </c>
       <c r="J344" t="s">
-        <v>2076</v>
+        <v>2125</v>
       </c>
       <c r="K344" t="s">
-        <v>2074</v>
+        <v>2122</v>
       </c>
       <c r="L344" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M344" t="s">
-        <v>2077</v>
+        <v>2126</v>
       </c>
       <c r="P344" t="s">
-        <v>2076</v>
+        <v>2125</v>
       </c>
       <c r="Q344" t="s">
-        <v>2076</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:24">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="345" spans="1:25">
       <c r="A345" t="s">
-        <v>2078</v>
+        <v>2127</v>
       </c>
       <c r="B345" t="s">
-        <v>2079</v>
+        <v>2128</v>
       </c>
       <c r="C345" t="s">
-        <v>2080</v>
+        <v>2129</v>
       </c>
       <c r="D345" t="s">
-        <v>1455</v>
+        <v>1530</v>
       </c>
       <c r="G345" t="s">
-        <v>2015</v>
+        <v>2130</v>
       </c>
       <c r="I345" t="s">
-        <v>2081</v>
+        <v>2131</v>
       </c>
       <c r="J345" t="s">
-        <v>2081</v>
+        <v>2131</v>
       </c>
       <c r="K345" t="s">
-        <v>2079</v>
+        <v>2128</v>
       </c>
       <c r="L345" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M345" t="s">
-        <v>2082</v>
+        <v>2132</v>
       </c>
       <c r="P345" t="s">
-        <v>2081</v>
+        <v>2131</v>
       </c>
       <c r="Q345" t="s">
-        <v>2081</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:24">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="346" spans="1:25">
       <c r="A346" t="s">
-        <v>2083</v>
+        <v>2133</v>
       </c>
       <c r="B346" t="s">
-        <v>2084</v>
+        <v>2134</v>
       </c>
       <c r="C346" t="s">
-        <v>2085</v>
+        <v>2135</v>
       </c>
       <c r="D346" t="s">
-        <v>1455</v>
+        <v>1530</v>
       </c>
       <c r="G346" t="s">
-        <v>2015</v>
+        <v>2136</v>
       </c>
       <c r="I346" t="s">
-        <v>2086</v>
+        <v>2137</v>
       </c>
       <c r="J346" t="s">
-        <v>2086</v>
+        <v>2137</v>
       </c>
       <c r="K346" t="s">
-        <v>2084</v>
+        <v>2134</v>
       </c>
       <c r="L346" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M346" t="s">
-        <v>2087</v>
+        <v>2138</v>
       </c>
       <c r="P346" t="s">
-        <v>2086</v>
+        <v>2137</v>
       </c>
       <c r="Q346" t="s">
-        <v>2086</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:24">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="347" spans="1:25">
       <c r="A347" t="s">
-        <v>2088</v>
+        <v>2139</v>
       </c>
       <c r="B347" t="s">
-        <v>2089</v>
+        <v>2140</v>
       </c>
       <c r="C347" t="s">
-        <v>2090</v>
+        <v>2141</v>
       </c>
       <c r="D347" t="s">
-        <v>1455</v>
+        <v>1530</v>
       </c>
       <c r="G347" t="s">
-        <v>2015</v>
+        <v>2142</v>
       </c>
       <c r="I347" t="s">
-        <v>2091</v>
+        <v>2143</v>
       </c>
       <c r="J347" t="s">
-        <v>2091</v>
+        <v>2143</v>
       </c>
       <c r="K347" t="s">
-        <v>2089</v>
+        <v>2140</v>
       </c>
       <c r="L347" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M347" t="s">
-        <v>2092</v>
+        <v>2144</v>
       </c>
       <c r="P347" t="s">
-        <v>2091</v>
+        <v>2143</v>
       </c>
       <c r="Q347" t="s">
-        <v>2091</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:24">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="348" spans="1:25">
       <c r="A348" t="s">
-        <v>2093</v>
+        <v>2145</v>
       </c>
       <c r="B348" t="s">
-        <v>2094</v>
+        <v>2146</v>
       </c>
       <c r="C348" t="s">
-        <v>2095</v>
+        <v>2147</v>
       </c>
       <c r="D348" t="s">
-        <v>1455</v>
+        <v>1530</v>
       </c>
       <c r="G348" t="s">
-        <v>2015</v>
+        <v>2148</v>
       </c>
       <c r="I348" t="s">
-        <v>2096</v>
+        <v>2149</v>
       </c>
       <c r="J348" t="s">
-        <v>2096</v>
+        <v>2149</v>
       </c>
       <c r="K348" t="s">
-        <v>2094</v>
+        <v>2146</v>
       </c>
       <c r="L348" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M348" t="s">
-        <v>2097</v>
+        <v>2150</v>
       </c>
       <c r="P348" t="s">
-        <v>2096</v>
+        <v>2149</v>
       </c>
       <c r="Q348" t="s">
-        <v>2096</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:24">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="349" spans="1:25">
       <c r="A349" t="s">
-        <v>2098</v>
+        <v>2151</v>
       </c>
       <c r="B349" t="s">
-        <v>2099</v>
+        <v>2152</v>
       </c>
       <c r="C349" t="s">
-        <v>2100</v>
+        <v>2153</v>
       </c>
       <c r="D349" t="s">
-        <v>1455</v>
+        <v>1530</v>
       </c>
       <c r="G349" t="s">
-        <v>2015</v>
+        <v>2118</v>
       </c>
       <c r="I349" t="s">
-        <v>2101</v>
+        <v>2154</v>
       </c>
       <c r="J349" t="s">
-        <v>2101</v>
+        <v>2154</v>
       </c>
       <c r="K349" t="s">
-        <v>2099</v>
+        <v>2152</v>
       </c>
       <c r="L349" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M349" t="s">
-        <v>2102</v>
+        <v>2155</v>
       </c>
       <c r="P349" t="s">
-        <v>2101</v>
+        <v>2154</v>
       </c>
       <c r="Q349" t="s">
-        <v>2101</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:24">
+        <v>2154</v>
+      </c>
+    </row>
+    <row r="350" spans="1:25">
       <c r="A350" t="s">
-        <v>2103</v>
+        <v>2156</v>
       </c>
       <c r="B350" t="s">
-        <v>2104</v>
+        <v>2157</v>
       </c>
       <c r="C350" t="s">
-        <v>2105</v>
+        <v>2158</v>
       </c>
       <c r="D350" t="s">
-        <v>1455</v>
+        <v>1530</v>
       </c>
       <c r="G350" t="s">
-        <v>2015</v>
+        <v>2118</v>
       </c>
       <c r="I350" t="s">
-        <v>2106</v>
+        <v>2159</v>
       </c>
       <c r="J350" t="s">
-        <v>2106</v>
+        <v>2159</v>
       </c>
       <c r="K350" t="s">
-        <v>2104</v>
+        <v>2157</v>
       </c>
       <c r="L350" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M350" t="s">
-        <v>2107</v>
+        <v>2160</v>
       </c>
       <c r="P350" t="s">
-        <v>2106</v>
+        <v>2159</v>
       </c>
       <c r="Q350" t="s">
-        <v>2106</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:24">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="351" spans="1:25">
       <c r="A351" t="s">
-        <v>2108</v>
+        <v>2161</v>
       </c>
       <c r="B351" t="s">
-        <v>2109</v>
+        <v>2162</v>
       </c>
       <c r="C351" t="s">
-        <v>2110</v>
+        <v>2163</v>
       </c>
       <c r="D351" t="s">
-        <v>1455</v>
+        <v>1530</v>
       </c>
       <c r="G351" t="s">
-        <v>2015</v>
+        <v>2118</v>
       </c>
       <c r="I351" t="s">
-        <v>2111</v>
+        <v>2164</v>
       </c>
       <c r="J351" t="s">
-        <v>2111</v>
+        <v>2164</v>
       </c>
       <c r="K351" t="s">
-        <v>2109</v>
+        <v>2162</v>
       </c>
       <c r="L351" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M351" t="s">
-        <v>2112</v>
+        <v>2165</v>
       </c>
       <c r="P351" t="s">
-        <v>2111</v>
+        <v>2164</v>
       </c>
       <c r="Q351" t="s">
-        <v>2111</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:24">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="352" spans="1:25">
       <c r="A352" t="s">
-        <v>2113</v>
+        <v>2166</v>
       </c>
       <c r="B352" t="s">
-        <v>2114</v>
+        <v>2167</v>
       </c>
       <c r="C352" t="s">
-        <v>2115</v>
+        <v>2168</v>
       </c>
       <c r="D352" t="s">
-        <v>287</v>
+        <v>1530</v>
       </c>
       <c r="G352" t="s">
-        <v>2116</v>
+        <v>2118</v>
       </c>
       <c r="I352" t="s">
-        <v>2117</v>
+        <v>2169</v>
       </c>
       <c r="J352" t="s">
-        <v>2117</v>
+        <v>2169</v>
       </c>
       <c r="K352" t="s">
-        <v>2114</v>
+        <v>2167</v>
       </c>
       <c r="L352" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M352" t="s">
+        <v>2170</v>
+      </c>
+      <c r="P352" t="s">
+        <v>2169</v>
+      </c>
+      <c r="Q352" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="353" spans="1:25">
+      <c r="A353" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B353" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C353" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1530</v>
+      </c>
+      <c r="G353" t="s">
         <v>2118</v>
       </c>
-      <c r="P352" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="I353" t="s">
-        <v>2117</v>
+        <v>2174</v>
       </c>
       <c r="J353" t="s">
-        <v>2117</v>
+        <v>2174</v>
       </c>
       <c r="K353" t="s">
-        <v>2120</v>
+        <v>2172</v>
       </c>
       <c r="L353" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M353" t="s">
-        <v>2122</v>
+        <v>2175</v>
       </c>
       <c r="P353" t="s">
-        <v>2117</v>
+        <v>2174</v>
       </c>
       <c r="Q353" t="s">
-        <v>2117</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:24">
+        <v>2174</v>
+      </c>
+    </row>
+    <row r="354" spans="1:25">
       <c r="A354" t="s">
-        <v>2123</v>
+        <v>2176</v>
       </c>
       <c r="B354" t="s">
-        <v>2124</v>
+        <v>2177</v>
       </c>
       <c r="C354" t="s">
-        <v>2125</v>
+        <v>2178</v>
       </c>
       <c r="D354" t="s">
-        <v>1455</v>
+        <v>1530</v>
       </c>
       <c r="G354" t="s">
-        <v>2126</v>
+        <v>2118</v>
       </c>
       <c r="I354" t="s">
-        <v>2127</v>
+        <v>2179</v>
       </c>
       <c r="J354" t="s">
-        <v>2127</v>
+        <v>2179</v>
       </c>
       <c r="K354" t="s">
-        <v>2124</v>
+        <v>2177</v>
       </c>
       <c r="L354" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M354" t="s">
-        <v>2128</v>
+        <v>2180</v>
       </c>
       <c r="P354" t="s">
-        <v>2127</v>
+        <v>2179</v>
       </c>
       <c r="Q354" t="s">
-        <v>2127</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:24">
+        <v>2179</v>
+      </c>
+    </row>
+    <row r="355" spans="1:25">
       <c r="A355" t="s">
-        <v>2129</v>
+        <v>2181</v>
       </c>
       <c r="B355" t="s">
-        <v>2130</v>
+        <v>2182</v>
       </c>
       <c r="C355" t="s">
-        <v>2131</v>
+        <v>2183</v>
       </c>
       <c r="D355" t="s">
-        <v>1455</v>
+        <v>1530</v>
       </c>
       <c r="G355" t="s">
-        <v>2132</v>
+        <v>2118</v>
       </c>
       <c r="I355" t="s">
-        <v>2133</v>
+        <v>2184</v>
       </c>
       <c r="J355" t="s">
-        <v>2133</v>
+        <v>2184</v>
       </c>
       <c r="K355" t="s">
-        <v>2130</v>
+        <v>2182</v>
       </c>
       <c r="L355" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M355" t="s">
-        <v>2134</v>
+        <v>2185</v>
       </c>
       <c r="P355" t="s">
-        <v>2133</v>
+        <v>2184</v>
       </c>
       <c r="Q355" t="s">
-        <v>2133</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:24">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="356" spans="1:25">
       <c r="A356" t="s">
-        <v>2135</v>
+        <v>2186</v>
       </c>
       <c r="B356" t="s">
-        <v>2136</v>
+        <v>2187</v>
       </c>
       <c r="C356" t="s">
-        <v>2137</v>
+        <v>2188</v>
       </c>
       <c r="D356" t="s">
-        <v>1455</v>
+        <v>1530</v>
       </c>
       <c r="G356" t="s">
-        <v>2132</v>
+        <v>2118</v>
       </c>
       <c r="I356" t="s">
-        <v>2138</v>
+        <v>2189</v>
       </c>
       <c r="J356" t="s">
-        <v>2138</v>
+        <v>2189</v>
       </c>
       <c r="K356" t="s">
-        <v>2136</v>
+        <v>2187</v>
       </c>
       <c r="L356" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M356" t="s">
-        <v>2139</v>
+        <v>2190</v>
       </c>
       <c r="P356" t="s">
-        <v>2138</v>
+        <v>2189</v>
       </c>
       <c r="Q356" t="s">
-        <v>2138</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:24">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="357" spans="1:25">
       <c r="A357" t="s">
-        <v>2140</v>
+        <v>2191</v>
       </c>
       <c r="B357" t="s">
-        <v>2141</v>
+        <v>2192</v>
       </c>
       <c r="C357" t="s">
-        <v>2142</v>
+        <v>2193</v>
       </c>
       <c r="D357" t="s">
-        <v>1455</v>
+        <v>1530</v>
       </c>
       <c r="G357" t="s">
-        <v>2132</v>
+        <v>2118</v>
       </c>
       <c r="I357" t="s">
-        <v>2143</v>
+        <v>2194</v>
       </c>
       <c r="J357" t="s">
-        <v>2143</v>
+        <v>2194</v>
       </c>
       <c r="K357" t="s">
-        <v>2141</v>
+        <v>2192</v>
       </c>
       <c r="L357" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M357" t="s">
-        <v>2144</v>
+        <v>2195</v>
       </c>
       <c r="P357" t="s">
-        <v>2143</v>
+        <v>2194</v>
       </c>
       <c r="Q357" t="s">
-        <v>2143</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:24">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="358" spans="1:25">
       <c r="A358" t="s">
-        <v>2145</v>
+        <v>2196</v>
       </c>
       <c r="B358" t="s">
-        <v>2146</v>
+        <v>2197</v>
       </c>
       <c r="C358" t="s">
-        <v>2147</v>
+        <v>2198</v>
       </c>
       <c r="D358" t="s">
-        <v>1455</v>
+        <v>1530</v>
       </c>
       <c r="G358" t="s">
-        <v>2132</v>
+        <v>2118</v>
       </c>
       <c r="I358" t="s">
-        <v>2148</v>
+        <v>2199</v>
       </c>
       <c r="J358" t="s">
-        <v>2148</v>
+        <v>2199</v>
       </c>
       <c r="K358" t="s">
-        <v>2146</v>
+        <v>2197</v>
       </c>
       <c r="L358" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M358" t="s">
-        <v>2149</v>
+        <v>2200</v>
       </c>
       <c r="P358" t="s">
-        <v>2148</v>
+        <v>2199</v>
       </c>
       <c r="Q358" t="s">
-        <v>2148</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:24">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="359" spans="1:25">
       <c r="A359" t="s">
-        <v>2150</v>
+        <v>2201</v>
       </c>
       <c r="B359" t="s">
-        <v>2151</v>
+        <v>2202</v>
       </c>
       <c r="C359" t="s">
-        <v>2152</v>
+        <v>2203</v>
       </c>
       <c r="D359" t="s">
-        <v>1455</v>
+        <v>1530</v>
       </c>
       <c r="G359" t="s">
-        <v>2132</v>
+        <v>2118</v>
       </c>
       <c r="I359" t="s">
-        <v>2153</v>
+        <v>2204</v>
       </c>
       <c r="J359" t="s">
-        <v>2153</v>
+        <v>2204</v>
       </c>
       <c r="K359" t="s">
-        <v>2151</v>
+        <v>2202</v>
       </c>
       <c r="L359" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M359" t="s">
-        <v>2154</v>
+        <v>2205</v>
       </c>
       <c r="P359" t="s">
-        <v>2153</v>
+        <v>2204</v>
       </c>
       <c r="Q359" t="s">
-        <v>2153</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:24">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="360" spans="1:25">
       <c r="A360" t="s">
-        <v>2155</v>
+        <v>2206</v>
       </c>
       <c r="B360" t="s">
-        <v>2156</v>
+        <v>2207</v>
       </c>
       <c r="C360" t="s">
-        <v>2157</v>
+        <v>2208</v>
       </c>
       <c r="D360" t="s">
-        <v>1455</v>
+        <v>1530</v>
       </c>
       <c r="G360" t="s">
-        <v>2158</v>
+        <v>2118</v>
       </c>
       <c r="I360" t="s">
-        <v>2159</v>
+        <v>2209</v>
       </c>
       <c r="J360" t="s">
-        <v>2159</v>
+        <v>2209</v>
       </c>
       <c r="K360" t="s">
-        <v>2156</v>
+        <v>2207</v>
       </c>
       <c r="L360" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M360" t="s">
-        <v>2160</v>
+        <v>2210</v>
       </c>
       <c r="P360" t="s">
-        <v>2159</v>
+        <v>2209</v>
       </c>
       <c r="Q360" t="s">
-        <v>2159</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:24">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="361" spans="1:25">
       <c r="A361" t="s">
-        <v>2161</v>
+        <v>2211</v>
       </c>
       <c r="B361" t="s">
-        <v>2162</v>
+        <v>2212</v>
       </c>
       <c r="C361" t="s">
-        <v>2163</v>
+        <v>2213</v>
       </c>
       <c r="D361" t="s">
-        <v>1455</v>
+        <v>1530</v>
       </c>
       <c r="G361" t="s">
-        <v>2158</v>
+        <v>2118</v>
       </c>
       <c r="I361" t="s">
-        <v>2164</v>
+        <v>2214</v>
       </c>
       <c r="J361" t="s">
-        <v>2164</v>
+        <v>2214</v>
       </c>
       <c r="K361" t="s">
-        <v>2162</v>
+        <v>2212</v>
       </c>
       <c r="L361" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M361" t="s">
-        <v>2165</v>
+        <v>2215</v>
       </c>
       <c r="P361" t="s">
-        <v>2164</v>
+        <v>2214</v>
       </c>
       <c r="Q361" t="s">
-        <v>2164</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:24">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="362" spans="1:25">
       <c r="A362" t="s">
-        <v>2166</v>
+        <v>2216</v>
       </c>
       <c r="B362" t="s">
-        <v>2167</v>
+        <v>2217</v>
       </c>
       <c r="C362" t="s">
-        <v>2168</v>
+        <v>2218</v>
       </c>
       <c r="D362" t="s">
-        <v>1455</v>
+        <v>302</v>
       </c>
       <c r="G362" t="s">
-        <v>2158</v>
+        <v>2219</v>
       </c>
       <c r="I362" t="s">
-        <v>2169</v>
+        <v>2220</v>
       </c>
       <c r="J362" t="s">
-        <v>2169</v>
+        <v>2220</v>
       </c>
       <c r="K362" t="s">
-        <v>2167</v>
+        <v>2217</v>
       </c>
       <c r="L362" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M362" t="s">
-        <v>2170</v>
+        <v>2221</v>
       </c>
       <c r="P362" t="s">
-        <v>2169</v>
+        <v>2220</v>
       </c>
       <c r="Q362" t="s">
-        <v>2169</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:24">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="363" spans="1:25">
       <c r="A363" t="s">
-        <v>2171</v>
+        <v>2222</v>
       </c>
       <c r="B363" t="s">
-        <v>2172</v>
+        <v>2223</v>
       </c>
       <c r="C363" t="s">
-        <v>2173</v>
+        <v>2224</v>
       </c>
       <c r="D363" t="s">
-        <v>1455</v>
+        <v>302</v>
       </c>
       <c r="G363" t="s">
-        <v>2158</v>
+        <v>2118</v>
       </c>
       <c r="I363" t="s">
-        <v>2174</v>
+        <v>2220</v>
       </c>
       <c r="J363" t="s">
-        <v>2174</v>
+        <v>2220</v>
       </c>
       <c r="K363" t="s">
-        <v>2172</v>
+        <v>2223</v>
       </c>
       <c r="L363" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M363" t="s">
-        <v>2175</v>
+        <v>2225</v>
       </c>
       <c r="P363" t="s">
-        <v>2174</v>
+        <v>2220</v>
       </c>
       <c r="Q363" t="s">
-        <v>2174</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:24">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="364" spans="1:25">
       <c r="A364" t="s">
-        <v>2176</v>
+        <v>2226</v>
       </c>
       <c r="B364" t="s">
-        <v>2177</v>
+        <v>2227</v>
       </c>
       <c r="C364" t="s">
-        <v>2178</v>
+        <v>2228</v>
       </c>
       <c r="D364" t="s">
-        <v>1455</v>
+        <v>1530</v>
       </c>
       <c r="G364" t="s">
-        <v>2158</v>
+        <v>2229</v>
       </c>
       <c r="I364" t="s">
-        <v>2179</v>
+        <v>2230</v>
       </c>
       <c r="J364" t="s">
-        <v>2179</v>
+        <v>2230</v>
       </c>
       <c r="K364" t="s">
-        <v>2177</v>
+        <v>2227</v>
       </c>
       <c r="L364" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M364" t="s">
-        <v>2180</v>
+        <v>2231</v>
       </c>
       <c r="P364" t="s">
-        <v>2179</v>
+        <v>2230</v>
       </c>
       <c r="Q364" t="s">
-        <v>2179</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:24">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="365" spans="1:25">
       <c r="A365" t="s">
-        <v>2181</v>
+        <v>2232</v>
       </c>
       <c r="B365" t="s">
-        <v>2182</v>
+        <v>2233</v>
       </c>
       <c r="C365" t="s">
-        <v>2183</v>
+        <v>2234</v>
       </c>
       <c r="D365" t="s">
-        <v>1455</v>
+        <v>1530</v>
       </c>
       <c r="G365" t="s">
-        <v>2158</v>
+        <v>2235</v>
       </c>
       <c r="I365" t="s">
-        <v>2184</v>
+        <v>2236</v>
       </c>
       <c r="J365" t="s">
-        <v>2184</v>
+        <v>2236</v>
       </c>
       <c r="K365" t="s">
-        <v>2182</v>
+        <v>2233</v>
       </c>
       <c r="L365" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M365" t="s">
-        <v>2185</v>
+        <v>2237</v>
       </c>
       <c r="P365" t="s">
-        <v>2184</v>
+        <v>2236</v>
       </c>
       <c r="Q365" t="s">
-        <v>2184</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:24">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="366" spans="1:25">
       <c r="A366" t="s">
-        <v>2186</v>
+        <v>2238</v>
       </c>
       <c r="B366" t="s">
-        <v>2187</v>
+        <v>2239</v>
       </c>
       <c r="C366" t="s">
-        <v>2188</v>
+        <v>2240</v>
       </c>
       <c r="D366" t="s">
-        <v>1455</v>
+        <v>1530</v>
       </c>
       <c r="G366" t="s">
-        <v>2158</v>
+        <v>2235</v>
       </c>
       <c r="I366" t="s">
-        <v>2189</v>
+        <v>2241</v>
       </c>
       <c r="J366" t="s">
-        <v>2189</v>
+        <v>2241</v>
       </c>
       <c r="K366" t="s">
-        <v>2187</v>
+        <v>2239</v>
       </c>
       <c r="L366" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M366" t="s">
-        <v>2190</v>
+        <v>2242</v>
       </c>
       <c r="P366" t="s">
-        <v>2189</v>
+        <v>2241</v>
       </c>
       <c r="Q366" t="s">
-        <v>2189</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:24">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="367" spans="1:25">
       <c r="A367" t="s">
-        <v>2191</v>
+        <v>2243</v>
       </c>
       <c r="B367" t="s">
-        <v>2192</v>
+        <v>2244</v>
       </c>
       <c r="C367" t="s">
-        <v>2193</v>
+        <v>2245</v>
       </c>
       <c r="D367" t="s">
-        <v>1455</v>
+        <v>1530</v>
       </c>
       <c r="G367" t="s">
-        <v>2158</v>
+        <v>2235</v>
       </c>
       <c r="I367" t="s">
-        <v>2194</v>
+        <v>2246</v>
       </c>
       <c r="J367" t="s">
-        <v>2194</v>
+        <v>2246</v>
       </c>
       <c r="K367" t="s">
-        <v>2192</v>
+        <v>2244</v>
       </c>
       <c r="L367" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M367" t="s">
-        <v>2195</v>
+        <v>2247</v>
       </c>
       <c r="P367" t="s">
-        <v>2194</v>
+        <v>2246</v>
       </c>
       <c r="Q367" t="s">
-        <v>2194</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:24">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="368" spans="1:25">
       <c r="A368" t="s">
-        <v>2196</v>
+        <v>2248</v>
       </c>
       <c r="B368" t="s">
-        <v>2197</v>
+        <v>2249</v>
       </c>
       <c r="C368" t="s">
-        <v>2198</v>
+        <v>2250</v>
       </c>
       <c r="D368" t="s">
-        <v>1455</v>
+        <v>1530</v>
       </c>
       <c r="G368" t="s">
-        <v>2158</v>
+        <v>2235</v>
       </c>
       <c r="I368" t="s">
-        <v>2199</v>
+        <v>2251</v>
       </c>
       <c r="J368" t="s">
-        <v>2199</v>
+        <v>2251</v>
       </c>
       <c r="K368" t="s">
-        <v>2197</v>
+        <v>2249</v>
       </c>
       <c r="L368" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M368" t="s">
-        <v>2200</v>
+        <v>2252</v>
       </c>
       <c r="P368" t="s">
-        <v>2199</v>
+        <v>2251</v>
       </c>
       <c r="Q368" t="s">
-        <v>2199</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:24">
+        <v>2251</v>
+      </c>
+    </row>
+    <row r="369" spans="1:25">
       <c r="A369" t="s">
-        <v>2201</v>
+        <v>2253</v>
       </c>
       <c r="B369" t="s">
-        <v>2202</v>
+        <v>2254</v>
       </c>
       <c r="C369" t="s">
-        <v>2203</v>
+        <v>2255</v>
       </c>
       <c r="D369" t="s">
-        <v>1455</v>
+        <v>1530</v>
       </c>
       <c r="G369" t="s">
-        <v>2158</v>
+        <v>2235</v>
       </c>
       <c r="I369" t="s">
-        <v>2204</v>
+        <v>2256</v>
       </c>
       <c r="J369" t="s">
-        <v>2204</v>
+        <v>2256</v>
       </c>
       <c r="K369" t="s">
-        <v>2202</v>
+        <v>2254</v>
       </c>
       <c r="L369" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M369" t="s">
-        <v>2205</v>
+        <v>2257</v>
       </c>
       <c r="P369" t="s">
-        <v>2204</v>
+        <v>2256</v>
       </c>
       <c r="Q369" t="s">
-        <v>2204</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:24">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="370" spans="1:25">
       <c r="A370" t="s">
-        <v>2206</v>
+        <v>2258</v>
       </c>
       <c r="B370" t="s">
-        <v>2207</v>
+        <v>2259</v>
       </c>
       <c r="C370" t="s">
-        <v>2208</v>
+        <v>2260</v>
       </c>
       <c r="D370" t="s">
-        <v>1455</v>
+        <v>1530</v>
       </c>
       <c r="G370" t="s">
-        <v>2158</v>
+        <v>2261</v>
       </c>
       <c r="I370" t="s">
-        <v>2209</v>
+        <v>2262</v>
       </c>
       <c r="J370" t="s">
-        <v>2209</v>
+        <v>2262</v>
       </c>
       <c r="K370" t="s">
-        <v>2207</v>
+        <v>2259</v>
       </c>
       <c r="L370" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M370" t="s">
-        <v>2210</v>
+        <v>2263</v>
       </c>
       <c r="P370" t="s">
-        <v>2209</v>
+        <v>2262</v>
       </c>
       <c r="Q370" t="s">
-        <v>2209</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:24">
+        <v>2262</v>
+      </c>
+    </row>
+    <row r="371" spans="1:25">
       <c r="A371" t="s">
-        <v>2211</v>
+        <v>2264</v>
       </c>
       <c r="B371" t="s">
-        <v>2212</v>
+        <v>2265</v>
       </c>
       <c r="C371" t="s">
-        <v>2213</v>
+        <v>2266</v>
       </c>
       <c r="D371" t="s">
-        <v>1455</v>
+        <v>1530</v>
       </c>
       <c r="G371" t="s">
-        <v>2158</v>
+        <v>2261</v>
       </c>
       <c r="I371" t="s">
-        <v>2214</v>
+        <v>2267</v>
       </c>
       <c r="J371" t="s">
-        <v>2214</v>
+        <v>2267</v>
       </c>
       <c r="K371" t="s">
-        <v>2212</v>
+        <v>2265</v>
       </c>
       <c r="L371" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M371" t="s">
-        <v>2215</v>
+        <v>2268</v>
       </c>
       <c r="P371" t="s">
-        <v>2214</v>
+        <v>2267</v>
       </c>
       <c r="Q371" t="s">
-        <v>2214</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:24">
+        <v>2267</v>
+      </c>
+    </row>
+    <row r="372" spans="1:25">
       <c r="A372" t="s">
-        <v>2216</v>
+        <v>2269</v>
       </c>
       <c r="B372" t="s">
-        <v>2217</v>
+        <v>2270</v>
       </c>
       <c r="C372" t="s">
-        <v>2218</v>
+        <v>2271</v>
       </c>
       <c r="D372" t="s">
-        <v>1455</v>
+        <v>1530</v>
       </c>
       <c r="G372" t="s">
-        <v>2158</v>
+        <v>2261</v>
       </c>
       <c r="I372" t="s">
+        <v>2272</v>
+      </c>
+      <c r="J372" t="s">
+        <v>2272</v>
+      </c>
+      <c r="K372" t="s">
+        <v>2270</v>
+      </c>
+      <c r="L372" t="s">
+        <v>34</v>
+      </c>
+      <c r="M372" t="s">
+        <v>2273</v>
+      </c>
+      <c r="P372" t="s">
+        <v>2272</v>
+      </c>
+      <c r="Q372" t="s">
+        <v>2272</v>
+      </c>
+    </row>
+    <row r="373" spans="1:25">
+      <c r="A373" t="s">
+        <v>2274</v>
+      </c>
+      <c r="B373" t="s">
+        <v>2275</v>
+      </c>
+      <c r="C373" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1530</v>
+      </c>
+      <c r="G373" t="s">
+        <v>2261</v>
+      </c>
+      <c r="I373" t="s">
+        <v>2277</v>
+      </c>
+      <c r="J373" t="s">
+        <v>2277</v>
+      </c>
+      <c r="K373" t="s">
+        <v>2275</v>
+      </c>
+      <c r="L373" t="s">
+        <v>34</v>
+      </c>
+      <c r="M373" t="s">
+        <v>2278</v>
+      </c>
+      <c r="P373" t="s">
+        <v>2277</v>
+      </c>
+      <c r="Q373" t="s">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="374" spans="1:25">
+      <c r="A374" t="s">
+        <v>2279</v>
+      </c>
+      <c r="B374" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C374" t="s">
+        <v>2281</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1530</v>
+      </c>
+      <c r="G374" t="s">
+        <v>2261</v>
+      </c>
+      <c r="I374" t="s">
+        <v>2282</v>
+      </c>
+      <c r="J374" t="s">
+        <v>2282</v>
+      </c>
+      <c r="K374" t="s">
+        <v>2280</v>
+      </c>
+      <c r="L374" t="s">
+        <v>34</v>
+      </c>
+      <c r="M374" t="s">
+        <v>2283</v>
+      </c>
+      <c r="P374" t="s">
+        <v>2282</v>
+      </c>
+      <c r="Q374" t="s">
+        <v>2282</v>
+      </c>
+    </row>
+    <row r="375" spans="1:25">
+      <c r="A375" t="s">
+        <v>2284</v>
+      </c>
+      <c r="B375" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C375" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D375" t="s">
+        <v>1530</v>
+      </c>
+      <c r="G375" t="s">
+        <v>2261</v>
+      </c>
+      <c r="I375" t="s">
+        <v>2287</v>
+      </c>
+      <c r="J375" t="s">
+        <v>2287</v>
+      </c>
+      <c r="K375" t="s">
+        <v>2285</v>
+      </c>
+      <c r="L375" t="s">
+        <v>34</v>
+      </c>
+      <c r="M375" t="s">
+        <v>2288</v>
+      </c>
+      <c r="P375" t="s">
+        <v>2287</v>
+      </c>
+      <c r="Q375" t="s">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="376" spans="1:25">
+      <c r="A376" t="s">
+        <v>2289</v>
+      </c>
+      <c r="B376" t="s">
+        <v>2290</v>
+      </c>
+      <c r="C376" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1530</v>
+      </c>
+      <c r="G376" t="s">
+        <v>2261</v>
+      </c>
+      <c r="I376" t="s">
+        <v>2292</v>
+      </c>
+      <c r="J376" t="s">
+        <v>2292</v>
+      </c>
+      <c r="K376" t="s">
+        <v>2290</v>
+      </c>
+      <c r="L376" t="s">
+        <v>34</v>
+      </c>
+      <c r="M376" t="s">
+        <v>2293</v>
+      </c>
+      <c r="P376" t="s">
+        <v>2292</v>
+      </c>
+      <c r="Q376" t="s">
+        <v>2292</v>
+      </c>
+    </row>
+    <row r="377" spans="1:25">
+      <c r="A377" t="s">
+        <v>2294</v>
+      </c>
+      <c r="B377" t="s">
+        <v>2295</v>
+      </c>
+      <c r="C377" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D377" t="s">
+        <v>1530</v>
+      </c>
+      <c r="G377" t="s">
+        <v>2261</v>
+      </c>
+      <c r="I377" t="s">
+        <v>2297</v>
+      </c>
+      <c r="J377" t="s">
+        <v>2297</v>
+      </c>
+      <c r="K377" t="s">
+        <v>2295</v>
+      </c>
+      <c r="L377" t="s">
+        <v>34</v>
+      </c>
+      <c r="M377" t="s">
+        <v>2298</v>
+      </c>
+      <c r="P377" t="s">
+        <v>2297</v>
+      </c>
+      <c r="Q377" t="s">
+        <v>2297</v>
+      </c>
+    </row>
+    <row r="378" spans="1:25">
+      <c r="A378" t="s">
+        <v>2299</v>
+      </c>
+      <c r="B378" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C378" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1530</v>
+      </c>
+      <c r="G378" t="s">
+        <v>2261</v>
+      </c>
+      <c r="I378" t="s">
+        <v>2302</v>
+      </c>
+      <c r="J378" t="s">
+        <v>2302</v>
+      </c>
+      <c r="K378" t="s">
+        <v>2300</v>
+      </c>
+      <c r="L378" t="s">
+        <v>34</v>
+      </c>
+      <c r="M378" t="s">
+        <v>2303</v>
+      </c>
+      <c r="P378" t="s">
+        <v>2302</v>
+      </c>
+      <c r="Q378" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="379" spans="1:25">
+      <c r="A379" t="s">
+        <v>2304</v>
+      </c>
+      <c r="B379" t="s">
+        <v>2305</v>
+      </c>
+      <c r="C379" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1530</v>
+      </c>
+      <c r="G379" t="s">
+        <v>2261</v>
+      </c>
+      <c r="I379" t="s">
+        <v>2307</v>
+      </c>
+      <c r="J379" t="s">
+        <v>2307</v>
+      </c>
+      <c r="K379" t="s">
+        <v>2305</v>
+      </c>
+      <c r="L379" t="s">
+        <v>34</v>
+      </c>
+      <c r="M379" t="s">
+        <v>2308</v>
+      </c>
+      <c r="P379" t="s">
+        <v>2307</v>
+      </c>
+      <c r="Q379" t="s">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="380" spans="1:25">
+      <c r="A380" t="s">
+        <v>2309</v>
+      </c>
+      <c r="B380" t="s">
+        <v>2310</v>
+      </c>
+      <c r="C380" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1530</v>
+      </c>
+      <c r="G380" t="s">
+        <v>2261</v>
+      </c>
+      <c r="I380" t="s">
+        <v>2312</v>
+      </c>
+      <c r="J380" t="s">
+        <v>2312</v>
+      </c>
+      <c r="K380" t="s">
+        <v>2310</v>
+      </c>
+      <c r="L380" t="s">
+        <v>34</v>
+      </c>
+      <c r="M380" t="s">
+        <v>2313</v>
+      </c>
+      <c r="P380" t="s">
+        <v>2312</v>
+      </c>
+      <c r="Q380" t="s">
+        <v>2312</v>
+      </c>
+    </row>
+    <row r="381" spans="1:25">
+      <c r="A381" t="s">
+        <v>2314</v>
+      </c>
+      <c r="B381" t="s">
+        <v>2315</v>
+      </c>
+      <c r="C381" t="s">
+        <v>2316</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1530</v>
+      </c>
+      <c r="G381" t="s">
+        <v>2261</v>
+      </c>
+      <c r="I381" t="s">
+        <v>2317</v>
+      </c>
+      <c r="J381" t="s">
+        <v>2317</v>
+      </c>
+      <c r="K381" t="s">
+        <v>2315</v>
+      </c>
+      <c r="L381" t="s">
+        <v>34</v>
+      </c>
+      <c r="M381" t="s">
+        <v>2318</v>
+      </c>
+      <c r="P381" t="s">
+        <v>2317</v>
+      </c>
+      <c r="Q381" t="s">
+        <v>2317</v>
+      </c>
+    </row>
+    <row r="382" spans="1:25">
+      <c r="A382" t="s">
+        <v>2319</v>
+      </c>
+      <c r="B382" t="s">
+        <v>2320</v>
+      </c>
+      <c r="C382" t="s">
+        <v>2321</v>
+      </c>
+      <c r="D382" t="s">
+        <v>1530</v>
+      </c>
+      <c r="G382" t="s">
+        <v>2261</v>
+      </c>
+      <c r="I382" t="s">
+        <v>2322</v>
+      </c>
+      <c r="J382" t="s">
+        <v>2322</v>
+      </c>
+      <c r="K382" t="s">
+        <v>2320</v>
+      </c>
+      <c r="L382" t="s">
+        <v>34</v>
+      </c>
+      <c r="M382" t="s">
+        <v>2323</v>
+      </c>
+      <c r="P382" t="s">
+        <v>2322</v>
+      </c>
+      <c r="Q382" t="s">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="383" spans="1:25">
+      <c r="A383" t="s">
+        <v>2324</v>
+      </c>
+      <c r="B383" t="s">
+        <v>2325</v>
+      </c>
+      <c r="C383" t="s">
+        <v>2326</v>
+      </c>
+      <c r="D383" t="s">
+        <v>1530</v>
+      </c>
+      <c r="G383" t="s">
+        <v>2261</v>
+      </c>
+      <c r="I383" t="s">
+        <v>2327</v>
+      </c>
+      <c r="J383" t="s">
+        <v>2327</v>
+      </c>
+      <c r="K383" t="s">
+        <v>2325</v>
+      </c>
+      <c r="L383" t="s">
+        <v>34</v>
+      </c>
+      <c r="M383" t="s">
+        <v>2328</v>
+      </c>
+      <c r="P383" t="s">
+        <v>2327</v>
+      </c>
+      <c r="Q383" t="s">
+        <v>2327</v>
+      </c>
+    </row>
+    <row r="384" spans="1:25">
+      <c r="A384" t="s">
+        <v>2329</v>
+      </c>
+      <c r="B384" t="s">
+        <v>2330</v>
+      </c>
+      <c r="C384" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D384" t="s">
+        <v>1530</v>
+      </c>
+      <c r="G384" t="s">
+        <v>2261</v>
+      </c>
+      <c r="I384" t="s">
+        <v>2332</v>
+      </c>
+      <c r="J384" t="s">
+        <v>2332</v>
+      </c>
+      <c r="K384" t="s">
+        <v>2330</v>
+      </c>
+      <c r="L384" t="s">
+        <v>34</v>
+      </c>
+      <c r="M384" t="s">
+        <v>2333</v>
+      </c>
+      <c r="P384" t="s">
+        <v>2332</v>
+      </c>
+      <c r="Q384" t="s">
+        <v>2332</v>
+      </c>
+    </row>
+    <row r="385" spans="1:25">
+      <c r="A385" t="s">
+        <v>2334</v>
+      </c>
+      <c r="B385" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C385" t="s">
+        <v>2336</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1530</v>
+      </c>
+      <c r="G385" t="s">
+        <v>2261</v>
+      </c>
+      <c r="I385" t="s">
+        <v>2337</v>
+      </c>
+      <c r="J385" t="s">
+        <v>2337</v>
+      </c>
+      <c r="K385" t="s">
+        <v>2335</v>
+      </c>
+      <c r="L385" t="s">
+        <v>34</v>
+      </c>
+      <c r="M385" t="s">
+        <v>2338</v>
+      </c>
+      <c r="P385" t="s">
+        <v>2337</v>
+      </c>
+      <c r="Q385" t="s">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="386" spans="1:25">
+      <c r="A386" t="s">
+        <v>2339</v>
+      </c>
+      <c r="B386" t="s">
+        <v>2340</v>
+      </c>
+      <c r="C386" t="s">
+        <v>2341</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1530</v>
+      </c>
+      <c r="G386" t="s">
+        <v>2261</v>
+      </c>
+      <c r="I386" t="s">
+        <v>2342</v>
+      </c>
+      <c r="J386" t="s">
+        <v>2342</v>
+      </c>
+      <c r="K386" t="s">
+        <v>2340</v>
+      </c>
+      <c r="L386" t="s">
+        <v>34</v>
+      </c>
+      <c r="M386" t="s">
+        <v>2343</v>
+      </c>
+      <c r="P386" t="s">
+        <v>2342</v>
+      </c>
+      <c r="Q386" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="387" spans="1:25">
+      <c r="A387" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B387" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C387" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1530</v>
+      </c>
+      <c r="G387" t="s">
+        <v>2261</v>
+      </c>
+      <c r="I387" t="s">
+        <v>2347</v>
+      </c>
+      <c r="J387" t="s">
+        <v>2347</v>
+      </c>
+      <c r="K387" t="s">
+        <v>2345</v>
+      </c>
+      <c r="L387" t="s">
+        <v>34</v>
+      </c>
+      <c r="M387" t="s">
+        <v>2348</v>
+      </c>
+      <c r="P387" t="s">
+        <v>2347</v>
+      </c>
+      <c r="Q387" t="s">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="388" spans="1:25">
+      <c r="A388" t="s">
+        <v>2349</v>
+      </c>
+      <c r="B388" t="s">
+        <v>2350</v>
+      </c>
+      <c r="C388" t="s">
+        <v>2351</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1530</v>
+      </c>
+      <c r="G388" t="s">
+        <v>2261</v>
+      </c>
+      <c r="I388" t="s">
+        <v>2352</v>
+      </c>
+      <c r="J388" t="s">
+        <v>2352</v>
+      </c>
+      <c r="K388" t="s">
+        <v>2350</v>
+      </c>
+      <c r="L388" t="s">
+        <v>34</v>
+      </c>
+      <c r="M388" t="s">
+        <v>2353</v>
+      </c>
+      <c r="P388" t="s">
+        <v>2352</v>
+      </c>
+      <c r="Q388" t="s">
+        <v>2352</v>
+      </c>
+    </row>
+    <row r="389" spans="1:25">
+      <c r="A389" t="s">
+        <v>2354</v>
+      </c>
+      <c r="B389" t="s">
+        <v>2355</v>
+      </c>
+      <c r="C389" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1530</v>
+      </c>
+      <c r="G389" t="s">
+        <v>2261</v>
+      </c>
+      <c r="I389" t="s">
+        <v>2357</v>
+      </c>
+      <c r="J389" t="s">
+        <v>2357</v>
+      </c>
+      <c r="K389" t="s">
+        <v>2355</v>
+      </c>
+      <c r="L389" t="s">
+        <v>34</v>
+      </c>
+      <c r="M389" t="s">
+        <v>2358</v>
+      </c>
+      <c r="P389" t="s">
+        <v>2357</v>
+      </c>
+      <c r="Q389" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="390" spans="1:25">
+      <c r="A390" t="s">
+        <v>2359</v>
+      </c>
+      <c r="B390" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C390" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1800</v>
+      </c>
+      <c r="G390" t="s">
+        <v>2362</v>
+      </c>
+      <c r="I390" t="s">
+        <v>2363</v>
+      </c>
+      <c r="J390" t="s">
+        <v>2363</v>
+      </c>
+      <c r="K390" t="s">
+        <v>2360</v>
+      </c>
+      <c r="L390" t="s">
+        <v>34</v>
+      </c>
+      <c r="M390" t="s">
+        <v>2364</v>
+      </c>
+      <c r="P390" t="s">
+        <v>2363</v>
+      </c>
+      <c r="Q390" t="s">
+        <v>2363</v>
+      </c>
+    </row>
+    <row r="391" spans="1:25">
+      <c r="A391" t="s">
+        <v>2365</v>
+      </c>
+      <c r="B391" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C391" t="s">
+        <v>2367</v>
+      </c>
+      <c r="D391" t="s">
+        <v>1800</v>
+      </c>
+      <c r="G391" t="s">
+        <v>2368</v>
+      </c>
+      <c r="I391" t="s">
+        <v>2369</v>
+      </c>
+      <c r="J391" t="s">
+        <v>2369</v>
+      </c>
+      <c r="K391" t="s">
+        <v>2366</v>
+      </c>
+      <c r="L391" t="s">
+        <v>34</v>
+      </c>
+      <c r="M391" t="s">
+        <v>2370</v>
+      </c>
+      <c r="P391" t="s">
+        <v>2369</v>
+      </c>
+      <c r="Q391" t="s">
+        <v>2369</v>
+      </c>
+    </row>
+    <row r="392" spans="1:25">
+      <c r="A392" t="s">
+        <v>2371</v>
+      </c>
+      <c r="B392" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C392" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D392" t="s">
+        <v>312</v>
+      </c>
+      <c r="G392" t="s">
+        <v>1896</v>
+      </c>
+      <c r="I392" t="s">
+        <v>2374</v>
+      </c>
+      <c r="J392" t="s">
+        <v>2374</v>
+      </c>
+      <c r="K392" t="s">
+        <v>2372</v>
+      </c>
+      <c r="L392" t="s">
+        <v>34</v>
+      </c>
+      <c r="M392" t="s">
+        <v>2375</v>
+      </c>
+      <c r="P392" t="s">
+        <v>2374</v>
+      </c>
+      <c r="Q392" t="s">
+        <v>2374</v>
+      </c>
+    </row>
+    <row r="393" spans="1:25">
+      <c r="A393" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B393" t="s">
+        <v>2377</v>
+      </c>
+      <c r="C393" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D393" t="s">
+        <v>312</v>
+      </c>
+      <c r="G393" t="s">
+        <v>1896</v>
+      </c>
+      <c r="I393" t="s">
+        <v>2379</v>
+      </c>
+      <c r="J393" t="s">
+        <v>2379</v>
+      </c>
+      <c r="K393" t="s">
+        <v>2377</v>
+      </c>
+      <c r="L393" t="s">
+        <v>34</v>
+      </c>
+      <c r="M393" t="s">
+        <v>2380</v>
+      </c>
+      <c r="P393" t="s">
+        <v>2379</v>
+      </c>
+      <c r="Q393" t="s">
+        <v>2379</v>
+      </c>
+    </row>
+    <row r="394" spans="1:25">
+      <c r="A394" t="s">
+        <v>2381</v>
+      </c>
+      <c r="B394" t="s">
+        <v>2382</v>
+      </c>
+      <c r="C394" t="s">
+        <v>2383</v>
+      </c>
+      <c r="D394" t="s">
+        <v>312</v>
+      </c>
+      <c r="G394" t="s">
+        <v>1896</v>
+      </c>
+      <c r="I394" t="s">
+        <v>2384</v>
+      </c>
+      <c r="J394" t="s">
+        <v>2384</v>
+      </c>
+      <c r="K394" t="s">
+        <v>2382</v>
+      </c>
+      <c r="L394" t="s">
+        <v>34</v>
+      </c>
+      <c r="M394" t="s">
+        <v>2385</v>
+      </c>
+      <c r="P394" t="s">
+        <v>2384</v>
+      </c>
+      <c r="Q394" t="s">
+        <v>2384</v>
+      </c>
+    </row>
+    <row r="395" spans="1:25">
+      <c r="A395" t="s">
+        <v>2386</v>
+      </c>
+      <c r="B395" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C395" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D395" t="s">
+        <v>312</v>
+      </c>
+      <c r="G395" t="s">
+        <v>1896</v>
+      </c>
+      <c r="I395" t="s">
+        <v>2389</v>
+      </c>
+      <c r="J395" t="s">
+        <v>2389</v>
+      </c>
+      <c r="K395" t="s">
+        <v>2387</v>
+      </c>
+      <c r="L395" t="s">
+        <v>34</v>
+      </c>
+      <c r="M395" t="s">
+        <v>2390</v>
+      </c>
+      <c r="P395" t="s">
+        <v>2389</v>
+      </c>
+      <c r="Q395" t="s">
+        <v>2389</v>
+      </c>
+    </row>
+    <row r="396" spans="1:25">
+      <c r="A396" t="s">
+        <v>2391</v>
+      </c>
+      <c r="B396" t="s">
+        <v>2392</v>
+      </c>
+      <c r="C396" t="s">
+        <v>2393</v>
+      </c>
+      <c r="D396" t="s">
+        <v>312</v>
+      </c>
+      <c r="G396" t="s">
+        <v>1896</v>
+      </c>
+      <c r="I396" t="s">
+        <v>2394</v>
+      </c>
+      <c r="J396" t="s">
+        <v>2394</v>
+      </c>
+      <c r="K396" t="s">
+        <v>2392</v>
+      </c>
+      <c r="L396" t="s">
+        <v>34</v>
+      </c>
+      <c r="M396" t="s">
+        <v>2395</v>
+      </c>
+      <c r="P396" t="s">
+        <v>2394</v>
+      </c>
+      <c r="Q396" t="s">
+        <v>2394</v>
+      </c>
+    </row>
+    <row r="397" spans="1:25">
+      <c r="A397" t="s">
+        <v>2396</v>
+      </c>
+      <c r="B397" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C397" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D397" t="s">
+        <v>312</v>
+      </c>
+      <c r="G397" t="s">
+        <v>2399</v>
+      </c>
+      <c r="I397" t="s">
+        <v>2400</v>
+      </c>
+      <c r="J397" t="s">
+        <v>2400</v>
+      </c>
+      <c r="K397" t="s">
+        <v>2397</v>
+      </c>
+      <c r="L397" t="s">
+        <v>34</v>
+      </c>
+      <c r="M397" t="s">
+        <v>2401</v>
+      </c>
+      <c r="P397" t="s">
+        <v>2400</v>
+      </c>
+      <c r="Q397" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="398" spans="1:25">
+      <c r="A398" t="s">
+        <v>2402</v>
+      </c>
+      <c r="B398" t="s">
+        <v>2403</v>
+      </c>
+      <c r="C398" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D398" t="s">
+        <v>312</v>
+      </c>
+      <c r="G398" t="s">
+        <v>1879</v>
+      </c>
+      <c r="I398" t="s">
+        <v>2405</v>
+      </c>
+      <c r="J398" t="s">
+        <v>2405</v>
+      </c>
+      <c r="K398" t="s">
+        <v>2403</v>
+      </c>
+      <c r="L398" t="s">
+        <v>34</v>
+      </c>
+      <c r="M398" t="s">
+        <v>2406</v>
+      </c>
+      <c r="P398" t="s">
+        <v>2405</v>
+      </c>
+      <c r="Q398" t="s">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="399" spans="1:25">
+      <c r="A399" t="s">
+        <v>2407</v>
+      </c>
+      <c r="B399" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C399" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D399" t="s">
+        <v>312</v>
+      </c>
+      <c r="G399" t="s">
+        <v>2410</v>
+      </c>
+      <c r="I399" t="s">
+        <v>2411</v>
+      </c>
+      <c r="J399" t="s">
+        <v>2411</v>
+      </c>
+      <c r="K399" t="s">
+        <v>2408</v>
+      </c>
+      <c r="L399" t="s">
+        <v>34</v>
+      </c>
+      <c r="M399" t="s">
+        <v>2412</v>
+      </c>
+      <c r="P399" t="s">
+        <v>2411</v>
+      </c>
+      <c r="Q399" t="s">
+        <v>2411</v>
+      </c>
+    </row>
+    <row r="400" spans="1:25">
+      <c r="A400" t="s">
+        <v>2413</v>
+      </c>
+      <c r="B400" t="s">
+        <v>2414</v>
+      </c>
+      <c r="C400" t="s">
+        <v>2415</v>
+      </c>
+      <c r="D400" t="s">
+        <v>312</v>
+      </c>
+      <c r="G400" t="s">
         <v>2219</v>
       </c>
-      <c r="J372" t="s">
-[...1059 lines deleted...]
-      </c>
       <c r="I400" t="s">
-        <v>2369</v>
+        <v>2416</v>
       </c>
       <c r="J400" t="s">
-        <v>2369</v>
+        <v>2416</v>
       </c>
       <c r="K400" t="s">
-        <v>2367</v>
+        <v>2414</v>
       </c>
       <c r="L400" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M400" t="s">
-        <v>2370</v>
+        <v>2417</v>
       </c>
       <c r="P400" t="s">
-        <v>2369</v>
+        <v>2416</v>
       </c>
       <c r="Q400" t="s">
-        <v>2369</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:24">
+        <v>2416</v>
+      </c>
+    </row>
+    <row r="401" spans="1:25">
       <c r="A401" t="s">
-        <v>2371</v>
+        <v>2418</v>
       </c>
       <c r="B401" t="s">
-        <v>2372</v>
+        <v>2419</v>
       </c>
       <c r="C401" t="s">
-        <v>2373</v>
+        <v>2420</v>
       </c>
       <c r="D401" t="s">
-        <v>506</v>
+        <v>312</v>
       </c>
       <c r="G401" t="s">
-        <v>2348</v>
+        <v>2421</v>
       </c>
       <c r="I401" t="s">
-        <v>2374</v>
+        <v>2422</v>
       </c>
       <c r="J401" t="s">
-        <v>2374</v>
+        <v>2422</v>
       </c>
       <c r="K401" t="s">
-        <v>2372</v>
+        <v>2419</v>
       </c>
       <c r="L401" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M401" t="s">
-        <v>2375</v>
+        <v>2423</v>
       </c>
       <c r="P401" t="s">
-        <v>2374</v>
+        <v>2422</v>
       </c>
       <c r="Q401" t="s">
-        <v>2374</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:24">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="402" spans="1:25">
       <c r="A402" t="s">
-        <v>2376</v>
+        <v>2424</v>
       </c>
       <c r="B402" t="s">
-        <v>2377</v>
+        <v>2425</v>
       </c>
       <c r="C402" t="s">
-        <v>2378</v>
+        <v>2426</v>
       </c>
       <c r="D402" t="s">
-        <v>506</v>
+        <v>1800</v>
       </c>
       <c r="G402" t="s">
-        <v>2348</v>
+        <v>2427</v>
       </c>
       <c r="I402" t="s">
-        <v>2379</v>
+        <v>2428</v>
       </c>
       <c r="J402" t="s">
-        <v>2379</v>
+        <v>2428</v>
       </c>
       <c r="K402" t="s">
-        <v>2377</v>
+        <v>2425</v>
       </c>
       <c r="L402" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M402" t="s">
-        <v>2380</v>
+        <v>2429</v>
       </c>
       <c r="P402" t="s">
-        <v>2379</v>
+        <v>2428</v>
       </c>
       <c r="Q402" t="s">
-        <v>2379</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:24">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="403" spans="1:25">
       <c r="A403" t="s">
-        <v>2381</v>
+        <v>2430</v>
       </c>
       <c r="B403" t="s">
-        <v>2382</v>
+        <v>2431</v>
       </c>
       <c r="C403" t="s">
-        <v>2383</v>
+        <v>2432</v>
       </c>
       <c r="D403" t="s">
-        <v>506</v>
+        <v>1800</v>
       </c>
       <c r="G403" t="s">
-        <v>2348</v>
+        <v>2433</v>
       </c>
       <c r="I403" t="s">
-        <v>2384</v>
+        <v>2434</v>
       </c>
       <c r="J403" t="s">
-        <v>2384</v>
+        <v>2434</v>
       </c>
       <c r="K403" t="s">
-        <v>2382</v>
+        <v>2431</v>
       </c>
       <c r="L403" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M403" t="s">
-        <v>2385</v>
+        <v>2435</v>
       </c>
       <c r="P403" t="s">
-        <v>2384</v>
+        <v>2434</v>
       </c>
       <c r="Q403" t="s">
-        <v>2384</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:24">
+        <v>2434</v>
+      </c>
+    </row>
+    <row r="404" spans="1:25">
       <c r="A404" t="s">
-        <v>2386</v>
+        <v>2436</v>
       </c>
       <c r="B404" t="s">
-        <v>2387</v>
+        <v>2437</v>
       </c>
       <c r="C404" t="s">
-        <v>2388</v>
+        <v>2438</v>
       </c>
       <c r="D404" t="s">
-        <v>1721</v>
+        <v>1800</v>
       </c>
       <c r="G404" t="s">
-        <v>2348</v>
+        <v>2439</v>
       </c>
       <c r="I404" t="s">
-        <v>2389</v>
+        <v>2440</v>
       </c>
       <c r="J404" t="s">
-        <v>2389</v>
+        <v>2440</v>
       </c>
       <c r="K404" t="s">
-        <v>2387</v>
+        <v>2437</v>
       </c>
       <c r="L404" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M404" t="s">
-        <v>2390</v>
+        <v>2441</v>
       </c>
       <c r="P404" t="s">
-        <v>2389</v>
+        <v>2440</v>
       </c>
       <c r="Q404" t="s">
-        <v>2389</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:24">
+        <v>2440</v>
+      </c>
+    </row>
+    <row r="405" spans="1:25">
       <c r="A405" t="s">
-        <v>2391</v>
+        <v>2442</v>
       </c>
       <c r="B405" t="s">
-        <v>2392</v>
+        <v>2443</v>
       </c>
       <c r="C405" t="s">
-        <v>2393</v>
+        <v>2444</v>
       </c>
       <c r="D405" t="s">
-        <v>1721</v>
+        <v>1800</v>
       </c>
       <c r="G405" t="s">
-        <v>2348</v>
+        <v>2445</v>
       </c>
       <c r="I405" t="s">
-        <v>2394</v>
+        <v>2446</v>
       </c>
       <c r="J405" t="s">
-        <v>2394</v>
+        <v>2446</v>
       </c>
       <c r="K405" t="s">
-        <v>2392</v>
+        <v>2443</v>
       </c>
       <c r="L405" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M405" t="s">
-        <v>2395</v>
+        <v>2447</v>
       </c>
       <c r="P405" t="s">
-        <v>2394</v>
+        <v>2446</v>
       </c>
       <c r="Q405" t="s">
-        <v>2394</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:24">
+        <v>2446</v>
+      </c>
+    </row>
+    <row r="406" spans="1:25">
       <c r="A406" t="s">
-        <v>2396</v>
+        <v>2448</v>
       </c>
       <c r="B406" t="s">
-        <v>2397</v>
+        <v>2449</v>
       </c>
       <c r="C406" t="s">
-        <v>2398</v>
+        <v>2450</v>
       </c>
       <c r="D406" t="s">
-        <v>1721</v>
+        <v>1800</v>
       </c>
       <c r="G406" t="s">
-        <v>2399</v>
+        <v>2451</v>
       </c>
       <c r="I406" t="s">
-        <v>2400</v>
+        <v>2452</v>
       </c>
       <c r="J406" t="s">
-        <v>2400</v>
+        <v>2452</v>
       </c>
       <c r="K406" t="s">
-        <v>2397</v>
+        <v>2449</v>
       </c>
       <c r="L406" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M406" t="s">
-        <v>2401</v>
+        <v>2453</v>
       </c>
       <c r="P406" t="s">
-        <v>2400</v>
+        <v>2452</v>
       </c>
       <c r="Q406" t="s">
-        <v>2400</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:24">
+        <v>2452</v>
+      </c>
+    </row>
+    <row r="407" spans="1:25">
       <c r="A407" t="s">
-        <v>2402</v>
+        <v>2454</v>
       </c>
       <c r="B407" t="s">
-        <v>2403</v>
+        <v>2455</v>
       </c>
       <c r="C407" t="s">
-        <v>2404</v>
+        <v>2456</v>
       </c>
       <c r="D407" t="s">
-        <v>1721</v>
+        <v>494</v>
       </c>
       <c r="G407" t="s">
-        <v>2348</v>
+        <v>2451</v>
       </c>
       <c r="I407" t="s">
-        <v>2405</v>
+        <v>2457</v>
       </c>
       <c r="J407" t="s">
-        <v>2405</v>
+        <v>2457</v>
       </c>
       <c r="K407" t="s">
-        <v>2403</v>
+        <v>2455</v>
       </c>
       <c r="L407" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M407" t="s">
-        <v>2406</v>
+        <v>2458</v>
       </c>
       <c r="P407" t="s">
-        <v>2405</v>
+        <v>2457</v>
       </c>
       <c r="Q407" t="s">
-        <v>2405</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:24">
+        <v>2457</v>
+      </c>
+    </row>
+    <row r="408" spans="1:25">
       <c r="A408" t="s">
-        <v>2407</v>
+        <v>2459</v>
       </c>
       <c r="B408" t="s">
-        <v>2408</v>
+        <v>2460</v>
       </c>
       <c r="C408" t="s">
-        <v>2409</v>
+        <v>2461</v>
       </c>
       <c r="D408" t="s">
-        <v>1721</v>
+        <v>494</v>
       </c>
       <c r="G408" t="s">
-        <v>2410</v>
+        <v>2451</v>
       </c>
       <c r="I408" t="s">
-        <v>2411</v>
+        <v>2462</v>
       </c>
       <c r="J408" t="s">
-        <v>2411</v>
+        <v>2462</v>
       </c>
       <c r="K408" t="s">
-        <v>2408</v>
+        <v>2460</v>
       </c>
       <c r="L408" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M408" t="s">
-        <v>2412</v>
+        <v>2463</v>
       </c>
       <c r="P408" t="s">
-        <v>2411</v>
+        <v>2462</v>
       </c>
       <c r="Q408" t="s">
-        <v>2411</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:24">
+        <v>2462</v>
+      </c>
+    </row>
+    <row r="409" spans="1:25">
       <c r="A409" t="s">
-        <v>2413</v>
+        <v>2464</v>
       </c>
       <c r="B409" t="s">
-        <v>2414</v>
+        <v>2465</v>
       </c>
       <c r="C409" t="s">
-        <v>2415</v>
+        <v>2466</v>
       </c>
       <c r="D409" t="s">
-        <v>1721</v>
+        <v>494</v>
       </c>
       <c r="G409" t="s">
-        <v>2410</v>
+        <v>2451</v>
       </c>
       <c r="I409" t="s">
-        <v>2416</v>
+        <v>2467</v>
       </c>
       <c r="J409" t="s">
-        <v>2416</v>
+        <v>2467</v>
       </c>
       <c r="K409" t="s">
-        <v>2414</v>
+        <v>2465</v>
       </c>
       <c r="L409" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M409" t="s">
-        <v>2417</v>
+        <v>2468</v>
       </c>
       <c r="P409" t="s">
-        <v>2416</v>
+        <v>2467</v>
       </c>
       <c r="Q409" t="s">
-        <v>2416</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:24">
+        <v>2467</v>
+      </c>
+    </row>
+    <row r="410" spans="1:25">
       <c r="A410" t="s">
-        <v>2418</v>
+        <v>2469</v>
       </c>
       <c r="B410" t="s">
-        <v>2419</v>
+        <v>2470</v>
       </c>
       <c r="C410" t="s">
-        <v>2420</v>
+        <v>2471</v>
       </c>
       <c r="D410" t="s">
-        <v>1721</v>
+        <v>494</v>
       </c>
       <c r="G410" t="s">
-        <v>2410</v>
+        <v>2451</v>
       </c>
       <c r="I410" t="s">
-        <v>2421</v>
+        <v>2472</v>
       </c>
       <c r="J410" t="s">
-        <v>2421</v>
+        <v>2472</v>
       </c>
       <c r="K410" t="s">
-        <v>2419</v>
+        <v>2470</v>
       </c>
       <c r="L410" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M410" t="s">
-        <v>2422</v>
+        <v>2473</v>
       </c>
       <c r="P410" t="s">
-        <v>2421</v>
+        <v>2472</v>
       </c>
       <c r="Q410" t="s">
-        <v>2421</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:24">
+        <v>2472</v>
+      </c>
+    </row>
+    <row r="411" spans="1:25">
       <c r="A411" t="s">
-        <v>2423</v>
+        <v>2474</v>
       </c>
       <c r="B411" t="s">
-        <v>2424</v>
+        <v>2475</v>
       </c>
       <c r="C411" t="s">
-        <v>2425</v>
+        <v>2476</v>
       </c>
       <c r="D411" t="s">
-        <v>1721</v>
+        <v>494</v>
       </c>
       <c r="G411" t="s">
-        <v>2410</v>
+        <v>2451</v>
       </c>
       <c r="I411" t="s">
-        <v>2426</v>
+        <v>2477</v>
       </c>
       <c r="J411" t="s">
-        <v>2426</v>
+        <v>2477</v>
       </c>
       <c r="K411" t="s">
-        <v>2424</v>
+        <v>2475</v>
       </c>
       <c r="L411" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M411" t="s">
-        <v>2427</v>
+        <v>2478</v>
       </c>
       <c r="P411" t="s">
-        <v>2426</v>
+        <v>2477</v>
       </c>
       <c r="Q411" t="s">
-        <v>2426</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:24">
+        <v>2477</v>
+      </c>
+    </row>
+    <row r="412" spans="1:25">
       <c r="A412" t="s">
-        <v>2428</v>
+        <v>2479</v>
       </c>
       <c r="B412" t="s">
-        <v>2429</v>
+        <v>2480</v>
       </c>
       <c r="C412" t="s">
-        <v>2430</v>
+        <v>2481</v>
       </c>
       <c r="D412" t="s">
-        <v>1721</v>
+        <v>494</v>
       </c>
       <c r="G412" t="s">
-        <v>2410</v>
+        <v>2451</v>
       </c>
       <c r="I412" t="s">
-        <v>2431</v>
+        <v>2482</v>
       </c>
       <c r="J412" t="s">
-        <v>2431</v>
+        <v>2482</v>
       </c>
       <c r="K412" t="s">
-        <v>2429</v>
+        <v>2480</v>
       </c>
       <c r="L412" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M412" t="s">
-        <v>2432</v>
+        <v>2483</v>
       </c>
       <c r="P412" t="s">
-        <v>2431</v>
+        <v>2482</v>
       </c>
       <c r="Q412" t="s">
-        <v>2431</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:24">
+        <v>2482</v>
+      </c>
+    </row>
+    <row r="413" spans="1:25">
       <c r="A413" t="s">
-        <v>2433</v>
+        <v>2484</v>
       </c>
       <c r="B413" t="s">
-        <v>2434</v>
+        <v>2485</v>
       </c>
       <c r="C413" t="s">
-        <v>2435</v>
+        <v>2486</v>
       </c>
       <c r="D413" t="s">
-        <v>287</v>
+        <v>494</v>
       </c>
       <c r="G413" t="s">
-        <v>1792</v>
+        <v>2451</v>
       </c>
       <c r="I413" t="s">
-        <v>2436</v>
+        <v>2487</v>
       </c>
       <c r="J413" t="s">
-        <v>2436</v>
+        <v>2487</v>
       </c>
       <c r="K413" t="s">
-        <v>2434</v>
+        <v>2485</v>
       </c>
       <c r="L413" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M413" t="s">
-        <v>2437</v>
+        <v>2488</v>
       </c>
       <c r="P413" t="s">
-        <v>2436</v>
+        <v>2487</v>
       </c>
       <c r="Q413" t="s">
-        <v>2436</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:24">
+        <v>2487</v>
+      </c>
+    </row>
+    <row r="414" spans="1:25">
       <c r="A414" t="s">
-        <v>2438</v>
+        <v>2489</v>
       </c>
       <c r="B414" t="s">
-        <v>2439</v>
+        <v>2490</v>
       </c>
       <c r="C414" t="s">
-        <v>2440</v>
+        <v>2491</v>
       </c>
       <c r="D414" t="s">
-        <v>506</v>
+        <v>1800</v>
       </c>
       <c r="G414" t="s">
-        <v>2441</v>
+        <v>2451</v>
       </c>
       <c r="I414" t="s">
-        <v>2442</v>
+        <v>2492</v>
       </c>
       <c r="J414" t="s">
-        <v>2442</v>
+        <v>2492</v>
       </c>
       <c r="K414" t="s">
-        <v>2439</v>
+        <v>2490</v>
       </c>
       <c r="L414" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M414" t="s">
-        <v>2443</v>
+        <v>2493</v>
       </c>
       <c r="P414" t="s">
-        <v>2442</v>
+        <v>2492</v>
       </c>
       <c r="Q414" t="s">
-        <v>2442</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:24">
+        <v>2492</v>
+      </c>
+    </row>
+    <row r="415" spans="1:25">
       <c r="A415" t="s">
-        <v>2444</v>
+        <v>2494</v>
       </c>
       <c r="B415" t="s">
-        <v>2445</v>
+        <v>2495</v>
       </c>
       <c r="C415" t="s">
-        <v>2446</v>
+        <v>2496</v>
       </c>
       <c r="D415" t="s">
-        <v>506</v>
+        <v>1800</v>
       </c>
       <c r="G415" t="s">
-        <v>2447</v>
+        <v>2451</v>
       </c>
       <c r="I415" t="s">
-        <v>2448</v>
+        <v>2497</v>
       </c>
       <c r="J415" t="s">
-        <v>2448</v>
+        <v>2497</v>
       </c>
       <c r="K415" t="s">
-        <v>2445</v>
+        <v>2495</v>
       </c>
       <c r="L415" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M415" t="s">
-        <v>2449</v>
+        <v>2498</v>
       </c>
       <c r="P415" t="s">
-        <v>2448</v>
+        <v>2497</v>
       </c>
       <c r="Q415" t="s">
-        <v>2448</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:24">
+        <v>2497</v>
+      </c>
+    </row>
+    <row r="416" spans="1:25">
       <c r="A416" t="s">
-        <v>2450</v>
+        <v>2499</v>
       </c>
       <c r="B416" t="s">
+        <v>2500</v>
+      </c>
+      <c r="C416" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1800</v>
+      </c>
+      <c r="G416" t="s">
+        <v>2502</v>
+      </c>
+      <c r="I416" t="s">
+        <v>2503</v>
+      </c>
+      <c r="J416" t="s">
+        <v>2503</v>
+      </c>
+      <c r="K416" t="s">
+        <v>2500</v>
+      </c>
+      <c r="L416" t="s">
+        <v>34</v>
+      </c>
+      <c r="M416" t="s">
+        <v>2504</v>
+      </c>
+      <c r="P416" t="s">
+        <v>2503</v>
+      </c>
+      <c r="Q416" t="s">
+        <v>2503</v>
+      </c>
+    </row>
+    <row r="417" spans="1:25">
+      <c r="A417" t="s">
+        <v>2505</v>
+      </c>
+      <c r="B417" t="s">
+        <v>2506</v>
+      </c>
+      <c r="C417" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1800</v>
+      </c>
+      <c r="G417" t="s">
         <v>2451</v>
       </c>
-      <c r="C416" t="s">
-[...45 lines deleted...]
-      </c>
       <c r="I417" t="s">
-        <v>2458</v>
+        <v>2508</v>
       </c>
       <c r="J417" t="s">
-        <v>2458</v>
+        <v>2508</v>
       </c>
       <c r="K417" t="s">
-        <v>2456</v>
+        <v>2506</v>
       </c>
       <c r="L417" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M417" t="s">
-        <v>2459</v>
+        <v>2509</v>
       </c>
       <c r="P417" t="s">
-        <v>2458</v>
+        <v>2508</v>
       </c>
       <c r="Q417" t="s">
-        <v>2458</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:24">
+        <v>2508</v>
+      </c>
+    </row>
+    <row r="418" spans="1:25">
       <c r="A418" t="s">
-        <v>2460</v>
+        <v>2510</v>
       </c>
       <c r="B418" t="s">
-        <v>2461</v>
+        <v>2511</v>
       </c>
       <c r="C418" t="s">
-        <v>2462</v>
+        <v>2512</v>
       </c>
       <c r="D418" t="s">
-        <v>405</v>
+        <v>1800</v>
       </c>
       <c r="G418" t="s">
-        <v>2463</v>
+        <v>2513</v>
       </c>
       <c r="I418" t="s">
-        <v>2464</v>
+        <v>2514</v>
       </c>
       <c r="J418" t="s">
-        <v>2464</v>
+        <v>2514</v>
       </c>
       <c r="K418" t="s">
-        <v>2461</v>
+        <v>2511</v>
       </c>
       <c r="L418" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M418" t="s">
-        <v>2465</v>
+        <v>2515</v>
       </c>
       <c r="P418" t="s">
-        <v>2464</v>
+        <v>2514</v>
       </c>
       <c r="Q418" t="s">
-        <v>2464</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:24">
+        <v>2514</v>
+      </c>
+    </row>
+    <row r="419" spans="1:25">
       <c r="A419" t="s">
-        <v>2466</v>
+        <v>2516</v>
       </c>
       <c r="B419" t="s">
-        <v>2467</v>
+        <v>2517</v>
       </c>
       <c r="C419" t="s">
-        <v>2468</v>
+        <v>2518</v>
       </c>
       <c r="D419" t="s">
-        <v>287</v>
+        <v>1800</v>
       </c>
       <c r="G419" t="s">
-        <v>2469</v>
+        <v>2513</v>
       </c>
       <c r="I419" t="s">
-        <v>2470</v>
+        <v>2519</v>
       </c>
       <c r="J419" t="s">
-        <v>2470</v>
+        <v>2519</v>
       </c>
       <c r="K419" t="s">
-        <v>2467</v>
+        <v>2517</v>
       </c>
       <c r="L419" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M419" t="s">
-        <v>2471</v>
+        <v>2520</v>
       </c>
       <c r="P419" t="s">
-        <v>2470</v>
+        <v>2519</v>
       </c>
       <c r="Q419" t="s">
-        <v>2470</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:24">
+        <v>2519</v>
+      </c>
+    </row>
+    <row r="420" spans="1:25">
       <c r="A420" t="s">
-        <v>2472</v>
+        <v>2521</v>
       </c>
       <c r="B420" t="s">
-        <v>2473</v>
+        <v>2522</v>
       </c>
       <c r="C420" t="s">
-        <v>2474</v>
+        <v>2523</v>
       </c>
       <c r="D420" t="s">
-        <v>297</v>
+        <v>1800</v>
       </c>
       <c r="G420" t="s">
-        <v>2469</v>
+        <v>2513</v>
       </c>
       <c r="I420" t="s">
-        <v>2475</v>
+        <v>2524</v>
       </c>
       <c r="J420" t="s">
-        <v>2475</v>
+        <v>2524</v>
       </c>
       <c r="K420" t="s">
-        <v>2473</v>
+        <v>2522</v>
       </c>
       <c r="L420" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M420" t="s">
-        <v>2476</v>
+        <v>2525</v>
       </c>
       <c r="P420" t="s">
-        <v>2475</v>
+        <v>2524</v>
       </c>
       <c r="Q420" t="s">
-        <v>2475</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:24">
+        <v>2524</v>
+      </c>
+    </row>
+    <row r="421" spans="1:25">
       <c r="A421" t="s">
-        <v>2477</v>
+        <v>2526</v>
       </c>
       <c r="B421" t="s">
-        <v>2478</v>
+        <v>2527</v>
       </c>
       <c r="C421" t="s">
-        <v>2479</v>
+        <v>2528</v>
       </c>
       <c r="D421" t="s">
-        <v>506</v>
+        <v>1800</v>
       </c>
       <c r="G421" t="s">
-        <v>2441</v>
+        <v>2513</v>
       </c>
       <c r="I421" t="s">
-        <v>2480</v>
+        <v>2529</v>
       </c>
       <c r="J421" t="s">
-        <v>2480</v>
+        <v>2529</v>
       </c>
       <c r="K421" t="s">
-        <v>2478</v>
+        <v>2527</v>
       </c>
       <c r="L421" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M421" t="s">
-        <v>2481</v>
+        <v>2530</v>
       </c>
       <c r="P421" t="s">
-        <v>2480</v>
+        <v>2529</v>
       </c>
       <c r="Q421" t="s">
-        <v>2480</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:24">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="422" spans="1:25">
       <c r="A422" t="s">
-        <v>2482</v>
+        <v>2531</v>
       </c>
       <c r="B422" t="s">
-        <v>2483</v>
+        <v>2532</v>
       </c>
       <c r="C422" t="s">
-        <v>2484</v>
+        <v>2533</v>
       </c>
       <c r="D422" t="s">
-        <v>506</v>
+        <v>1800</v>
       </c>
       <c r="G422" t="s">
-        <v>2441</v>
+        <v>2513</v>
       </c>
       <c r="I422" t="s">
-        <v>2485</v>
+        <v>2534</v>
       </c>
       <c r="J422" t="s">
-        <v>2485</v>
+        <v>2534</v>
       </c>
       <c r="K422" t="s">
-        <v>2483</v>
+        <v>2532</v>
       </c>
       <c r="L422" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M422" t="s">
-        <v>2486</v>
+        <v>2535</v>
       </c>
       <c r="P422" t="s">
-        <v>2485</v>
+        <v>2534</v>
       </c>
       <c r="Q422" t="s">
-        <v>2485</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:24">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="423" spans="1:25">
       <c r="A423" t="s">
-        <v>2487</v>
+        <v>2536</v>
       </c>
       <c r="B423" t="s">
-        <v>1807</v>
+        <v>2537</v>
       </c>
       <c r="C423" t="s">
-        <v>2488</v>
+        <v>2538</v>
       </c>
       <c r="D423" t="s">
-        <v>287</v>
+        <v>302</v>
       </c>
       <c r="G423" t="s">
-        <v>1809</v>
+        <v>1879</v>
       </c>
       <c r="I423" t="s">
-        <v>2489</v>
+        <v>2539</v>
       </c>
       <c r="J423" t="s">
-        <v>2489</v>
+        <v>2539</v>
       </c>
       <c r="K423" t="s">
-        <v>1807</v>
+        <v>2537</v>
       </c>
       <c r="L423" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M423" t="s">
-        <v>2490</v>
+        <v>2540</v>
       </c>
       <c r="P423" t="s">
-        <v>2489</v>
+        <v>2539</v>
       </c>
       <c r="Q423" t="s">
-        <v>2489</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:24">
+        <v>2539</v>
+      </c>
+    </row>
+    <row r="424" spans="1:25">
       <c r="A424" t="s">
-        <v>2491</v>
+        <v>2541</v>
       </c>
       <c r="B424" t="s">
-        <v>2492</v>
+        <v>2542</v>
       </c>
       <c r="C424" t="s">
-        <v>2493</v>
+        <v>2543</v>
       </c>
       <c r="D424" t="s">
-        <v>405</v>
+        <v>494</v>
       </c>
       <c r="G424" t="s">
-        <v>1809</v>
+        <v>2544</v>
       </c>
       <c r="I424" t="s">
-        <v>2494</v>
+        <v>2545</v>
       </c>
       <c r="J424" t="s">
-        <v>2494</v>
+        <v>2545</v>
       </c>
       <c r="K424" t="s">
-        <v>2492</v>
+        <v>2542</v>
       </c>
       <c r="L424" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M424" t="s">
-        <v>2495</v>
+        <v>2546</v>
       </c>
       <c r="P424" t="s">
-        <v>2494</v>
+        <v>2545</v>
       </c>
       <c r="Q424" t="s">
-        <v>2494</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:24">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="425" spans="1:25">
       <c r="A425" t="s">
-        <v>2496</v>
+        <v>2547</v>
       </c>
       <c r="B425" t="s">
-        <v>2497</v>
+        <v>2548</v>
       </c>
       <c r="C425" t="s">
-        <v>2498</v>
+        <v>2549</v>
       </c>
       <c r="D425" t="s">
-        <v>297</v>
+        <v>494</v>
       </c>
       <c r="G425" t="s">
-        <v>1809</v>
+        <v>2550</v>
       </c>
       <c r="I425" t="s">
-        <v>2499</v>
+        <v>2551</v>
       </c>
       <c r="J425" t="s">
-        <v>2499</v>
+        <v>2551</v>
       </c>
       <c r="K425" t="s">
-        <v>2497</v>
+        <v>2548</v>
       </c>
       <c r="L425" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M425" t="s">
-        <v>2500</v>
+        <v>2552</v>
       </c>
       <c r="P425" t="s">
-        <v>2499</v>
+        <v>2551</v>
       </c>
       <c r="Q425" t="s">
-        <v>2499</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:24">
+        <v>2551</v>
+      </c>
+    </row>
+    <row r="426" spans="1:25">
       <c r="A426" t="s">
-        <v>2501</v>
+        <v>2553</v>
       </c>
       <c r="B426" t="s">
-        <v>2502</v>
+        <v>2554</v>
       </c>
       <c r="C426" t="s">
-        <v>2503</v>
+        <v>2555</v>
       </c>
       <c r="D426" t="s">
-        <v>297</v>
+        <v>494</v>
       </c>
       <c r="G426" t="s">
-        <v>1809</v>
+        <v>2550</v>
       </c>
       <c r="I426" t="s">
-        <v>2504</v>
+        <v>2556</v>
       </c>
       <c r="J426" t="s">
-        <v>2504</v>
+        <v>2556</v>
       </c>
       <c r="K426" t="s">
-        <v>2502</v>
+        <v>2554</v>
       </c>
       <c r="L426" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M426" t="s">
-        <v>2505</v>
+        <v>2557</v>
       </c>
       <c r="P426" t="s">
-        <v>2504</v>
+        <v>2556</v>
       </c>
       <c r="Q426" t="s">
-        <v>2504</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:24">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="427" spans="1:25">
       <c r="A427" t="s">
-        <v>2506</v>
+        <v>2558</v>
       </c>
       <c r="B427" t="s">
-        <v>2507</v>
+        <v>2559</v>
       </c>
       <c r="C427" t="s">
-        <v>2508</v>
+        <v>2560</v>
       </c>
       <c r="D427" t="s">
-        <v>297</v>
+        <v>494</v>
       </c>
       <c r="G427" t="s">
-        <v>1809</v>
+        <v>2550</v>
       </c>
       <c r="I427" t="s">
-        <v>2509</v>
+        <v>2561</v>
       </c>
       <c r="J427" t="s">
-        <v>2509</v>
+        <v>2561</v>
       </c>
       <c r="K427" t="s">
-        <v>2507</v>
+        <v>2559</v>
       </c>
       <c r="L427" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M427" t="s">
-        <v>2510</v>
+        <v>2562</v>
       </c>
       <c r="P427" t="s">
-        <v>2509</v>
+        <v>2561</v>
       </c>
       <c r="Q427" t="s">
-        <v>2509</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:24">
+        <v>2561</v>
+      </c>
+    </row>
+    <row r="428" spans="1:25">
       <c r="A428" t="s">
-        <v>2511</v>
+        <v>2563</v>
       </c>
       <c r="B428" t="s">
-        <v>2512</v>
+        <v>2564</v>
       </c>
       <c r="C428" t="s">
-        <v>2513</v>
+        <v>2565</v>
       </c>
       <c r="D428" t="s">
-        <v>297</v>
+        <v>51</v>
       </c>
       <c r="G428" t="s">
-        <v>1809</v>
+        <v>2566</v>
       </c>
       <c r="I428" t="s">
-        <v>2514</v>
+        <v>2567</v>
       </c>
       <c r="J428" t="s">
-        <v>2514</v>
+        <v>2567</v>
       </c>
       <c r="K428" t="s">
-        <v>2512</v>
+        <v>2564</v>
       </c>
       <c r="L428" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M428" t="s">
-        <v>2515</v>
+        <v>2568</v>
       </c>
       <c r="P428" t="s">
-        <v>2514</v>
+        <v>2567</v>
       </c>
       <c r="Q428" t="s">
-        <v>2514</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:24">
+        <v>2567</v>
+      </c>
+    </row>
+    <row r="429" spans="1:25">
       <c r="A429" t="s">
-        <v>2516</v>
+        <v>2569</v>
       </c>
       <c r="B429" t="s">
-        <v>2517</v>
+        <v>2570</v>
       </c>
       <c r="C429" t="s">
-        <v>2518</v>
+        <v>2571</v>
       </c>
       <c r="D429" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="G429" t="s">
-        <v>1809</v>
+        <v>2572</v>
       </c>
       <c r="I429" t="s">
-        <v>2519</v>
+        <v>2573</v>
       </c>
       <c r="J429" t="s">
-        <v>2519</v>
+        <v>2573</v>
       </c>
       <c r="K429" t="s">
-        <v>2517</v>
+        <v>2570</v>
       </c>
       <c r="L429" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M429" t="s">
-        <v>2520</v>
+        <v>2574</v>
       </c>
       <c r="P429" t="s">
-        <v>2519</v>
+        <v>2573</v>
       </c>
       <c r="Q429" t="s">
-        <v>2519</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:24">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="430" spans="1:25">
       <c r="A430" t="s">
-        <v>2521</v>
+        <v>2575</v>
       </c>
       <c r="B430" t="s">
-        <v>2522</v>
+        <v>2576</v>
       </c>
       <c r="C430" t="s">
-        <v>2523</v>
+        <v>2577</v>
       </c>
       <c r="D430" t="s">
-        <v>297</v>
+        <v>312</v>
       </c>
       <c r="G430" t="s">
-        <v>1809</v>
+        <v>2572</v>
       </c>
       <c r="I430" t="s">
-        <v>2524</v>
+        <v>2578</v>
       </c>
       <c r="J430" t="s">
-        <v>2524</v>
+        <v>2578</v>
       </c>
       <c r="K430" t="s">
-        <v>2522</v>
+        <v>2576</v>
       </c>
       <c r="L430" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M430" t="s">
-        <v>2525</v>
+        <v>2579</v>
       </c>
       <c r="P430" t="s">
-        <v>2524</v>
+        <v>2578</v>
       </c>
       <c r="Q430" t="s">
-        <v>2524</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:24">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="431" spans="1:25">
       <c r="A431" t="s">
-        <v>2526</v>
+        <v>2580</v>
       </c>
       <c r="B431" t="s">
-        <v>2527</v>
+        <v>2581</v>
       </c>
       <c r="C431" t="s">
-        <v>2528</v>
+        <v>2582</v>
       </c>
       <c r="D431" t="s">
-        <v>297</v>
+        <v>494</v>
       </c>
       <c r="G431" t="s">
-        <v>1809</v>
+        <v>2544</v>
       </c>
       <c r="I431" t="s">
-        <v>2529</v>
+        <v>2583</v>
       </c>
       <c r="J431" t="s">
-        <v>2529</v>
+        <v>2583</v>
       </c>
       <c r="K431" t="s">
-        <v>2527</v>
+        <v>2581</v>
       </c>
       <c r="L431" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M431" t="s">
-        <v>2530</v>
+        <v>2584</v>
       </c>
       <c r="P431" t="s">
-        <v>2529</v>
+        <v>2583</v>
       </c>
       <c r="Q431" t="s">
-        <v>2529</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:24">
+        <v>2583</v>
+      </c>
+    </row>
+    <row r="432" spans="1:25">
       <c r="A432" t="s">
-        <v>2531</v>
+        <v>2585</v>
       </c>
       <c r="B432" t="s">
-        <v>2532</v>
+        <v>2586</v>
       </c>
       <c r="C432" t="s">
-        <v>2533</v>
+        <v>2587</v>
       </c>
       <c r="D432" t="s">
-        <v>297</v>
+        <v>494</v>
       </c>
       <c r="G432" t="s">
-        <v>1809</v>
+        <v>2544</v>
       </c>
       <c r="I432" t="s">
-        <v>2534</v>
+        <v>2588</v>
       </c>
       <c r="J432" t="s">
-        <v>2534</v>
+        <v>2588</v>
       </c>
       <c r="K432" t="s">
-        <v>2532</v>
+        <v>2586</v>
       </c>
       <c r="L432" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M432" t="s">
-        <v>2535</v>
+        <v>2589</v>
       </c>
       <c r="P432" t="s">
-        <v>2534</v>
+        <v>2588</v>
       </c>
       <c r="Q432" t="s">
-        <v>2534</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:24">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="433" spans="1:25">
       <c r="A433" t="s">
-        <v>2536</v>
+        <v>2590</v>
       </c>
       <c r="B433" t="s">
-        <v>2537</v>
+        <v>1894</v>
       </c>
       <c r="C433" t="s">
-        <v>2538</v>
+        <v>2591</v>
       </c>
       <c r="D433" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="G433" t="s">
-        <v>1809</v>
+        <v>1896</v>
       </c>
       <c r="I433" t="s">
-        <v>2539</v>
+        <v>2592</v>
       </c>
       <c r="J433" t="s">
-        <v>2539</v>
+        <v>2592</v>
       </c>
       <c r="K433" t="s">
-        <v>2537</v>
+        <v>1894</v>
       </c>
       <c r="L433" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M433" t="s">
-        <v>2540</v>
+        <v>2593</v>
       </c>
       <c r="P433" t="s">
-        <v>2539</v>
+        <v>2592</v>
       </c>
       <c r="Q433" t="s">
-        <v>2539</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:24">
+        <v>2592</v>
+      </c>
+    </row>
+    <row r="434" spans="1:25">
       <c r="A434" t="s">
-        <v>2541</v>
+        <v>2594</v>
       </c>
       <c r="B434" t="s">
-        <v>2542</v>
+        <v>2595</v>
       </c>
       <c r="C434" t="s">
-        <v>2543</v>
+        <v>2596</v>
       </c>
       <c r="D434" t="s">
-        <v>297</v>
+        <v>51</v>
       </c>
       <c r="G434" t="s">
-        <v>1809</v>
+        <v>1896</v>
       </c>
       <c r="I434" t="s">
-        <v>2544</v>
+        <v>2597</v>
       </c>
       <c r="J434" t="s">
-        <v>2544</v>
+        <v>2597</v>
       </c>
       <c r="K434" t="s">
-        <v>2542</v>
+        <v>2595</v>
       </c>
       <c r="L434" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M434" t="s">
-        <v>2545</v>
+        <v>2598</v>
       </c>
       <c r="P434" t="s">
-        <v>2544</v>
+        <v>2597</v>
       </c>
       <c r="Q434" t="s">
-        <v>2544</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:24">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="435" spans="1:25">
       <c r="A435" t="s">
-        <v>2546</v>
+        <v>2599</v>
       </c>
       <c r="B435" t="s">
-        <v>2547</v>
+        <v>2600</v>
       </c>
       <c r="C435" t="s">
-        <v>2548</v>
+        <v>2601</v>
       </c>
       <c r="D435" t="s">
-        <v>297</v>
+        <v>312</v>
       </c>
       <c r="G435" t="s">
-        <v>1809</v>
+        <v>1896</v>
       </c>
       <c r="I435" t="s">
-        <v>2549</v>
+        <v>2602</v>
       </c>
       <c r="J435" t="s">
-        <v>2549</v>
+        <v>2602</v>
       </c>
       <c r="K435" t="s">
-        <v>2547</v>
+        <v>2600</v>
       </c>
       <c r="L435" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M435" t="s">
-        <v>2550</v>
+        <v>2603</v>
       </c>
       <c r="P435" t="s">
-        <v>2549</v>
+        <v>2602</v>
       </c>
       <c r="Q435" t="s">
-        <v>2549</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:24">
+        <v>2602</v>
+      </c>
+    </row>
+    <row r="436" spans="1:25">
       <c r="A436" t="s">
-        <v>2551</v>
+        <v>2604</v>
       </c>
       <c r="B436" t="s">
-        <v>2552</v>
+        <v>2605</v>
       </c>
       <c r="C436" t="s">
-        <v>2553</v>
+        <v>2606</v>
       </c>
       <c r="D436" t="s">
-        <v>297</v>
+        <v>312</v>
       </c>
       <c r="G436" t="s">
-        <v>1809</v>
+        <v>1896</v>
       </c>
       <c r="I436" t="s">
-        <v>2554</v>
+        <v>2607</v>
       </c>
       <c r="J436" t="s">
-        <v>2554</v>
+        <v>2607</v>
       </c>
       <c r="K436" t="s">
-        <v>2552</v>
+        <v>2605</v>
       </c>
       <c r="L436" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M436" t="s">
-        <v>2555</v>
+        <v>2608</v>
       </c>
       <c r="P436" t="s">
-        <v>2554</v>
+        <v>2607</v>
       </c>
       <c r="Q436" t="s">
-        <v>2554</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:24">
+        <v>2607</v>
+      </c>
+    </row>
+    <row r="437" spans="1:25">
       <c r="A437" t="s">
-        <v>2556</v>
+        <v>2609</v>
       </c>
       <c r="B437" t="s">
-        <v>2557</v>
+        <v>2610</v>
       </c>
       <c r="C437" t="s">
-        <v>2558</v>
+        <v>2611</v>
       </c>
       <c r="D437" t="s">
-        <v>297</v>
+        <v>312</v>
       </c>
       <c r="G437" t="s">
-        <v>1809</v>
+        <v>1896</v>
       </c>
       <c r="I437" t="s">
-        <v>2559</v>
+        <v>2612</v>
       </c>
       <c r="J437" t="s">
-        <v>2559</v>
+        <v>2612</v>
       </c>
       <c r="K437" t="s">
-        <v>2557</v>
+        <v>2610</v>
       </c>
       <c r="L437" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M437" t="s">
-        <v>2560</v>
+        <v>2613</v>
       </c>
       <c r="P437" t="s">
-        <v>2559</v>
+        <v>2612</v>
       </c>
       <c r="Q437" t="s">
-        <v>2559</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:24">
+        <v>2612</v>
+      </c>
+    </row>
+    <row r="438" spans="1:25">
       <c r="A438" t="s">
-        <v>2561</v>
+        <v>2614</v>
       </c>
       <c r="B438" t="s">
-        <v>2562</v>
+        <v>2615</v>
       </c>
       <c r="C438" t="s">
-        <v>2563</v>
+        <v>2616</v>
       </c>
       <c r="D438" t="s">
-        <v>297</v>
+        <v>312</v>
       </c>
       <c r="G438" t="s">
-        <v>1809</v>
+        <v>1896</v>
       </c>
       <c r="I438" t="s">
-        <v>2564</v>
+        <v>2617</v>
       </c>
       <c r="J438" t="s">
-        <v>2564</v>
+        <v>2617</v>
       </c>
       <c r="K438" t="s">
-        <v>2562</v>
+        <v>2615</v>
       </c>
       <c r="L438" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M438" t="s">
-        <v>2565</v>
+        <v>2618</v>
       </c>
       <c r="P438" t="s">
-        <v>2564</v>
+        <v>2617</v>
       </c>
       <c r="Q438" t="s">
-        <v>2564</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:24">
+        <v>2617</v>
+      </c>
+    </row>
+    <row r="439" spans="1:25">
       <c r="A439" t="s">
-        <v>2566</v>
+        <v>2619</v>
       </c>
       <c r="B439" t="s">
-        <v>2567</v>
+        <v>2620</v>
       </c>
       <c r="C439" t="s">
-        <v>2568</v>
+        <v>2621</v>
       </c>
       <c r="D439" t="s">
-        <v>297</v>
+        <v>312</v>
       </c>
       <c r="G439" t="s">
-        <v>1809</v>
+        <v>1896</v>
       </c>
       <c r="I439" t="s">
-        <v>2569</v>
+        <v>2622</v>
       </c>
       <c r="J439" t="s">
-        <v>2569</v>
+        <v>2622</v>
       </c>
       <c r="K439" t="s">
-        <v>2567</v>
+        <v>2620</v>
       </c>
       <c r="L439" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M439" t="s">
-        <v>2570</v>
+        <v>2623</v>
       </c>
       <c r="P439" t="s">
-        <v>2569</v>
+        <v>2622</v>
       </c>
       <c r="Q439" t="s">
-        <v>2569</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:24">
+        <v>2622</v>
+      </c>
+    </row>
+    <row r="440" spans="1:25">
       <c r="A440" t="s">
-        <v>2571</v>
+        <v>2624</v>
       </c>
       <c r="B440" t="s">
-        <v>2572</v>
+        <v>2625</v>
       </c>
       <c r="C440" t="s">
-        <v>2573</v>
+        <v>2626</v>
       </c>
       <c r="D440" t="s">
-        <v>297</v>
+        <v>312</v>
       </c>
       <c r="G440" t="s">
-        <v>1809</v>
+        <v>1896</v>
       </c>
       <c r="I440" t="s">
-        <v>2574</v>
+        <v>2627</v>
       </c>
       <c r="J440" t="s">
-        <v>2574</v>
+        <v>2627</v>
       </c>
       <c r="K440" t="s">
-        <v>2572</v>
+        <v>2625</v>
       </c>
       <c r="L440" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M440" t="s">
-        <v>2575</v>
+        <v>2628</v>
       </c>
       <c r="P440" t="s">
-        <v>2574</v>
+        <v>2627</v>
       </c>
       <c r="Q440" t="s">
-        <v>2574</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:24">
+        <v>2627</v>
+      </c>
+    </row>
+    <row r="441" spans="1:25">
       <c r="A441" t="s">
-        <v>2576</v>
+        <v>2629</v>
       </c>
       <c r="B441" t="s">
-        <v>2577</v>
+        <v>2630</v>
       </c>
       <c r="C441" t="s">
-        <v>2578</v>
+        <v>2631</v>
       </c>
       <c r="D441" t="s">
-        <v>297</v>
+        <v>312</v>
       </c>
       <c r="G441" t="s">
-        <v>1809</v>
+        <v>1896</v>
       </c>
       <c r="I441" t="s">
-        <v>2579</v>
+        <v>2632</v>
       </c>
       <c r="J441" t="s">
-        <v>2579</v>
+        <v>2632</v>
       </c>
       <c r="K441" t="s">
-        <v>2577</v>
+        <v>2630</v>
       </c>
       <c r="L441" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M441" t="s">
-        <v>2580</v>
+        <v>2633</v>
       </c>
       <c r="P441" t="s">
-        <v>2579</v>
+        <v>2632</v>
       </c>
       <c r="Q441" t="s">
-        <v>2579</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:24">
+        <v>2632</v>
+      </c>
+    </row>
+    <row r="442" spans="1:25">
       <c r="A442" t="s">
-        <v>2581</v>
+        <v>2634</v>
       </c>
       <c r="B442" t="s">
-        <v>2582</v>
+        <v>2635</v>
       </c>
       <c r="C442" t="s">
-        <v>2583</v>
+        <v>2636</v>
       </c>
       <c r="D442" t="s">
-        <v>297</v>
+        <v>312</v>
       </c>
       <c r="G442" t="s">
-        <v>1809</v>
+        <v>1896</v>
       </c>
       <c r="I442" t="s">
-        <v>2584</v>
+        <v>2637</v>
       </c>
       <c r="J442" t="s">
-        <v>2584</v>
+        <v>2637</v>
       </c>
       <c r="K442" t="s">
-        <v>2582</v>
+        <v>2635</v>
       </c>
       <c r="L442" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M442" t="s">
-        <v>2585</v>
+        <v>2638</v>
       </c>
       <c r="P442" t="s">
-        <v>2584</v>
+        <v>2637</v>
       </c>
       <c r="Q442" t="s">
-        <v>2584</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:24">
+        <v>2637</v>
+      </c>
+    </row>
+    <row r="443" spans="1:25">
       <c r="A443" t="s">
-        <v>2586</v>
+        <v>2639</v>
       </c>
       <c r="B443" t="s">
-        <v>2587</v>
+        <v>2640</v>
       </c>
       <c r="C443" t="s">
-        <v>2588</v>
+        <v>2641</v>
       </c>
       <c r="D443" t="s">
-        <v>297</v>
+        <v>312</v>
       </c>
       <c r="G443" t="s">
-        <v>1809</v>
+        <v>1896</v>
       </c>
       <c r="I443" t="s">
-        <v>2589</v>
+        <v>2642</v>
       </c>
       <c r="J443" t="s">
-        <v>2589</v>
+        <v>2642</v>
       </c>
       <c r="K443" t="s">
-        <v>2587</v>
+        <v>2640</v>
       </c>
       <c r="L443" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M443" t="s">
-        <v>2590</v>
+        <v>2643</v>
       </c>
       <c r="P443" t="s">
-        <v>2589</v>
+        <v>2642</v>
       </c>
       <c r="Q443" t="s">
-        <v>2589</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:24">
+        <v>2642</v>
+      </c>
+    </row>
+    <row r="444" spans="1:25">
       <c r="A444" t="s">
-        <v>2591</v>
+        <v>2644</v>
       </c>
       <c r="B444" t="s">
-        <v>2592</v>
+        <v>2645</v>
       </c>
       <c r="C444" t="s">
-        <v>2593</v>
+        <v>2646</v>
       </c>
       <c r="D444" t="s">
-        <v>297</v>
+        <v>312</v>
       </c>
       <c r="G444" t="s">
-        <v>1809</v>
+        <v>1896</v>
       </c>
       <c r="I444" t="s">
-        <v>2594</v>
+        <v>2647</v>
       </c>
       <c r="J444" t="s">
-        <v>2594</v>
+        <v>2647</v>
       </c>
       <c r="K444" t="s">
-        <v>2592</v>
+        <v>2645</v>
       </c>
       <c r="L444" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M444" t="s">
-        <v>2595</v>
+        <v>2648</v>
       </c>
       <c r="P444" t="s">
-        <v>2594</v>
+        <v>2647</v>
       </c>
       <c r="Q444" t="s">
-        <v>2594</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:24">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="445" spans="1:25">
       <c r="A445" t="s">
-        <v>2596</v>
+        <v>2649</v>
       </c>
       <c r="B445" t="s">
-        <v>2597</v>
+        <v>2650</v>
       </c>
       <c r="C445" t="s">
-        <v>2598</v>
+        <v>2651</v>
       </c>
       <c r="D445" t="s">
-        <v>297</v>
+        <v>312</v>
       </c>
       <c r="G445" t="s">
-        <v>1809</v>
+        <v>1896</v>
       </c>
       <c r="I445" t="s">
-        <v>2599</v>
+        <v>2652</v>
       </c>
       <c r="J445" t="s">
-        <v>2599</v>
+        <v>2652</v>
       </c>
       <c r="K445" t="s">
-        <v>2597</v>
+        <v>2650</v>
       </c>
       <c r="L445" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M445" t="s">
-        <v>2600</v>
+        <v>2653</v>
       </c>
       <c r="P445" t="s">
-        <v>2599</v>
+        <v>2652</v>
       </c>
       <c r="Q445" t="s">
-        <v>2599</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:24">
+        <v>2652</v>
+      </c>
+    </row>
+    <row r="446" spans="1:25">
       <c r="A446" t="s">
-        <v>2601</v>
+        <v>2654</v>
       </c>
       <c r="B446" t="s">
-        <v>2602</v>
+        <v>2655</v>
       </c>
       <c r="C446" t="s">
-        <v>2603</v>
+        <v>2656</v>
       </c>
       <c r="D446" t="s">
-        <v>297</v>
+        <v>312</v>
       </c>
       <c r="G446" t="s">
-        <v>1809</v>
+        <v>1896</v>
       </c>
       <c r="I446" t="s">
-        <v>2604</v>
+        <v>2657</v>
       </c>
       <c r="J446" t="s">
-        <v>2604</v>
+        <v>2657</v>
       </c>
       <c r="K446" t="s">
-        <v>2602</v>
+        <v>2655</v>
       </c>
       <c r="L446" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M446" t="s">
-        <v>2605</v>
+        <v>2658</v>
       </c>
       <c r="P446" t="s">
-        <v>2604</v>
+        <v>2657</v>
       </c>
       <c r="Q446" t="s">
-        <v>2604</v>
-[...2 lines deleted...]
-    <row r="447" spans="1:24">
+        <v>2657</v>
+      </c>
+    </row>
+    <row r="447" spans="1:25">
       <c r="A447" t="s">
-        <v>2606</v>
+        <v>2659</v>
       </c>
       <c r="B447" t="s">
-        <v>2607</v>
+        <v>2660</v>
       </c>
       <c r="C447" t="s">
-        <v>2608</v>
+        <v>2661</v>
       </c>
       <c r="D447" t="s">
-        <v>287</v>
+        <v>312</v>
       </c>
       <c r="G447" t="s">
-        <v>1809</v>
+        <v>1896</v>
       </c>
       <c r="I447" t="s">
-        <v>2609</v>
+        <v>2662</v>
       </c>
       <c r="J447" t="s">
-        <v>2609</v>
+        <v>2662</v>
       </c>
       <c r="K447" t="s">
-        <v>2607</v>
+        <v>2660</v>
       </c>
       <c r="L447" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M447" t="s">
-        <v>2610</v>
+        <v>2663</v>
       </c>
       <c r="P447" t="s">
-        <v>2609</v>
+        <v>2662</v>
       </c>
       <c r="Q447" t="s">
-        <v>2609</v>
-[...2 lines deleted...]
-    <row r="448" spans="1:24">
+        <v>2662</v>
+      </c>
+    </row>
+    <row r="448" spans="1:25">
       <c r="A448" t="s">
-        <v>2611</v>
+        <v>2664</v>
       </c>
       <c r="B448" t="s">
-        <v>2612</v>
+        <v>2665</v>
       </c>
       <c r="C448" t="s">
-        <v>2613</v>
+        <v>2666</v>
       </c>
       <c r="D448" t="s">
-        <v>287</v>
+        <v>312</v>
       </c>
       <c r="G448" t="s">
-        <v>1809</v>
+        <v>1896</v>
       </c>
       <c r="I448" t="s">
-        <v>2614</v>
+        <v>2667</v>
       </c>
       <c r="J448" t="s">
-        <v>2614</v>
+        <v>2667</v>
       </c>
       <c r="K448" t="s">
-        <v>2612</v>
+        <v>2665</v>
       </c>
       <c r="L448" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M448" t="s">
-        <v>2615</v>
+        <v>2668</v>
       </c>
       <c r="P448" t="s">
-        <v>2614</v>
+        <v>2667</v>
       </c>
       <c r="Q448" t="s">
-        <v>2614</v>
-[...2 lines deleted...]
-    <row r="449" spans="1:24">
+        <v>2667</v>
+      </c>
+    </row>
+    <row r="449" spans="1:25">
       <c r="A449" t="s">
-        <v>2616</v>
+        <v>2669</v>
       </c>
       <c r="B449" t="s">
-        <v>2617</v>
+        <v>2670</v>
       </c>
       <c r="C449" t="s">
-        <v>2618</v>
+        <v>2671</v>
       </c>
       <c r="D449" t="s">
-        <v>287</v>
+        <v>312</v>
       </c>
       <c r="G449" t="s">
-        <v>1809</v>
+        <v>1896</v>
       </c>
       <c r="I449" t="s">
-        <v>2619</v>
+        <v>2672</v>
       </c>
       <c r="J449" t="s">
-        <v>2619</v>
+        <v>2672</v>
       </c>
       <c r="K449" t="s">
-        <v>2617</v>
+        <v>2670</v>
       </c>
       <c r="L449" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M449" t="s">
-        <v>2620</v>
+        <v>2673</v>
       </c>
       <c r="P449" t="s">
-        <v>2619</v>
+        <v>2672</v>
       </c>
       <c r="Q449" t="s">
-        <v>2619</v>
-[...2 lines deleted...]
-    <row r="450" spans="1:24">
+        <v>2672</v>
+      </c>
+    </row>
+    <row r="450" spans="1:25">
       <c r="A450" t="s">
-        <v>2621</v>
+        <v>2674</v>
       </c>
       <c r="B450" t="s">
-        <v>2622</v>
+        <v>2675</v>
       </c>
       <c r="C450" t="s">
-        <v>2623</v>
+        <v>2676</v>
       </c>
       <c r="D450" t="s">
-        <v>287</v>
+        <v>312</v>
       </c>
       <c r="G450" t="s">
-        <v>1809</v>
+        <v>1896</v>
       </c>
       <c r="I450" t="s">
-        <v>2624</v>
+        <v>2677</v>
       </c>
       <c r="J450" t="s">
-        <v>2624</v>
+        <v>2677</v>
       </c>
       <c r="K450" t="s">
-        <v>2622</v>
+        <v>2675</v>
       </c>
       <c r="L450" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M450" t="s">
-        <v>2625</v>
+        <v>2678</v>
       </c>
       <c r="P450" t="s">
-        <v>2624</v>
+        <v>2677</v>
       </c>
       <c r="Q450" t="s">
-        <v>2624</v>
-[...2 lines deleted...]
-    <row r="451" spans="1:24">
+        <v>2677</v>
+      </c>
+    </row>
+    <row r="451" spans="1:25">
       <c r="A451" t="s">
-        <v>2626</v>
+        <v>2679</v>
       </c>
       <c r="B451" t="s">
-        <v>2627</v>
+        <v>2680</v>
       </c>
       <c r="C451" t="s">
-        <v>2628</v>
+        <v>2681</v>
       </c>
       <c r="D451" t="s">
-        <v>287</v>
+        <v>312</v>
       </c>
       <c r="G451" t="s">
-        <v>1809</v>
+        <v>1896</v>
       </c>
       <c r="I451" t="s">
-        <v>2629</v>
+        <v>2682</v>
       </c>
       <c r="J451" t="s">
-        <v>2629</v>
+        <v>2682</v>
       </c>
       <c r="K451" t="s">
-        <v>2627</v>
+        <v>2680</v>
       </c>
       <c r="L451" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M451" t="s">
-        <v>2630</v>
+        <v>2683</v>
       </c>
       <c r="P451" t="s">
-        <v>2629</v>
+        <v>2682</v>
       </c>
       <c r="Q451" t="s">
-        <v>2629</v>
-[...2 lines deleted...]
-    <row r="452" spans="1:24">
+        <v>2682</v>
+      </c>
+    </row>
+    <row r="452" spans="1:25">
       <c r="A452" t="s">
-        <v>2631</v>
+        <v>2684</v>
       </c>
       <c r="B452" t="s">
-        <v>2632</v>
+        <v>2685</v>
       </c>
       <c r="C452" t="s">
-        <v>2633</v>
+        <v>2686</v>
       </c>
       <c r="D452" t="s">
-        <v>287</v>
+        <v>312</v>
       </c>
       <c r="G452" t="s">
-        <v>1809</v>
+        <v>1896</v>
       </c>
       <c r="I452" t="s">
-        <v>2634</v>
+        <v>2687</v>
       </c>
       <c r="J452" t="s">
-        <v>2634</v>
+        <v>2687</v>
       </c>
       <c r="K452" t="s">
-        <v>2632</v>
+        <v>2685</v>
       </c>
       <c r="L452" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M452" t="s">
-        <v>2635</v>
+        <v>2688</v>
       </c>
       <c r="P452" t="s">
-        <v>2634</v>
+        <v>2687</v>
       </c>
       <c r="Q452" t="s">
-        <v>2634</v>
-[...2 lines deleted...]
-    <row r="453" spans="1:24">
+        <v>2687</v>
+      </c>
+    </row>
+    <row r="453" spans="1:25">
       <c r="A453" t="s">
-        <v>2636</v>
+        <v>2689</v>
       </c>
       <c r="B453" t="s">
-        <v>2637</v>
+        <v>2690</v>
       </c>
       <c r="C453" t="s">
-        <v>2638</v>
+        <v>2691</v>
       </c>
       <c r="D453" t="s">
-        <v>287</v>
+        <v>312</v>
       </c>
       <c r="G453" t="s">
-        <v>1809</v>
+        <v>1896</v>
       </c>
       <c r="I453" t="s">
-        <v>2639</v>
+        <v>2692</v>
       </c>
       <c r="J453" t="s">
-        <v>2639</v>
+        <v>2692</v>
       </c>
       <c r="K453" t="s">
-        <v>2637</v>
+        <v>2690</v>
       </c>
       <c r="L453" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M453" t="s">
-        <v>2640</v>
+        <v>2693</v>
       </c>
       <c r="P453" t="s">
-        <v>2639</v>
+        <v>2692</v>
       </c>
       <c r="Q453" t="s">
-        <v>2639</v>
-[...2 lines deleted...]
-    <row r="454" spans="1:24">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="454" spans="1:25">
       <c r="A454" t="s">
-        <v>2641</v>
+        <v>2694</v>
       </c>
       <c r="B454" t="s">
-        <v>2642</v>
+        <v>2695</v>
       </c>
       <c r="C454" t="s">
-        <v>2643</v>
+        <v>2696</v>
       </c>
       <c r="D454" t="s">
-        <v>287</v>
+        <v>312</v>
       </c>
       <c r="G454" t="s">
-        <v>1809</v>
+        <v>1896</v>
       </c>
       <c r="I454" t="s">
-        <v>2644</v>
+        <v>2697</v>
       </c>
       <c r="J454" t="s">
-        <v>2644</v>
+        <v>2697</v>
       </c>
       <c r="K454" t="s">
-        <v>2642</v>
+        <v>2695</v>
       </c>
       <c r="L454" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M454" t="s">
-        <v>2645</v>
+        <v>2698</v>
       </c>
       <c r="P454" t="s">
-        <v>2644</v>
+        <v>2697</v>
       </c>
       <c r="Q454" t="s">
-        <v>2644</v>
-[...2 lines deleted...]
-    <row r="455" spans="1:24">
+        <v>2697</v>
+      </c>
+    </row>
+    <row r="455" spans="1:25">
       <c r="A455" t="s">
-        <v>2646</v>
+        <v>2699</v>
       </c>
       <c r="B455" t="s">
-        <v>2647</v>
+        <v>2700</v>
       </c>
       <c r="C455" t="s">
-        <v>2648</v>
+        <v>2701</v>
       </c>
       <c r="D455" t="s">
-        <v>287</v>
+        <v>312</v>
       </c>
       <c r="G455" t="s">
-        <v>1809</v>
+        <v>1896</v>
       </c>
       <c r="I455" t="s">
-        <v>2649</v>
+        <v>2702</v>
       </c>
       <c r="J455" t="s">
-        <v>2649</v>
+        <v>2702</v>
       </c>
       <c r="K455" t="s">
-        <v>2647</v>
+        <v>2700</v>
       </c>
       <c r="L455" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M455" t="s">
-        <v>2650</v>
+        <v>2703</v>
       </c>
       <c r="P455" t="s">
-        <v>2649</v>
+        <v>2702</v>
       </c>
       <c r="Q455" t="s">
-        <v>2649</v>
-[...2 lines deleted...]
-    <row r="456" spans="1:24">
+        <v>2702</v>
+      </c>
+    </row>
+    <row r="456" spans="1:25">
       <c r="A456" t="s">
-        <v>2651</v>
+        <v>2704</v>
       </c>
       <c r="B456" t="s">
-        <v>2652</v>
+        <v>2705</v>
       </c>
       <c r="C456" t="s">
-        <v>2653</v>
+        <v>2706</v>
       </c>
       <c r="D456" t="s">
-        <v>287</v>
+        <v>312</v>
       </c>
       <c r="G456" t="s">
-        <v>1809</v>
+        <v>1896</v>
       </c>
       <c r="I456" t="s">
-        <v>2654</v>
+        <v>2707</v>
       </c>
       <c r="J456" t="s">
-        <v>2654</v>
+        <v>2707</v>
       </c>
       <c r="K456" t="s">
-        <v>2652</v>
+        <v>2705</v>
       </c>
       <c r="L456" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M456" t="s">
-        <v>2655</v>
+        <v>2708</v>
       </c>
       <c r="P456" t="s">
-        <v>2654</v>
+        <v>2707</v>
       </c>
       <c r="Q456" t="s">
-        <v>2654</v>
-[...2 lines deleted...]
-    <row r="457" spans="1:24">
+        <v>2707</v>
+      </c>
+    </row>
+    <row r="457" spans="1:25">
       <c r="A457" t="s">
-        <v>2656</v>
+        <v>2709</v>
       </c>
       <c r="B457" t="s">
-        <v>2657</v>
+        <v>2710</v>
       </c>
       <c r="C457" t="s">
-        <v>2658</v>
+        <v>2711</v>
       </c>
       <c r="D457" t="s">
-        <v>287</v>
+        <v>302</v>
       </c>
       <c r="G457" t="s">
-        <v>1809</v>
+        <v>1896</v>
       </c>
       <c r="I457" t="s">
-        <v>2659</v>
+        <v>2712</v>
       </c>
       <c r="J457" t="s">
-        <v>2659</v>
+        <v>2712</v>
       </c>
       <c r="K457" t="s">
-        <v>2657</v>
+        <v>2710</v>
       </c>
       <c r="L457" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M457" t="s">
-        <v>2660</v>
+        <v>2713</v>
       </c>
       <c r="P457" t="s">
-        <v>2659</v>
+        <v>2712</v>
       </c>
       <c r="Q457" t="s">
-        <v>2659</v>
-[...2 lines deleted...]
-    <row r="458" spans="1:24">
+        <v>2712</v>
+      </c>
+    </row>
+    <row r="458" spans="1:25">
       <c r="A458" t="s">
-        <v>2661</v>
+        <v>2714</v>
       </c>
       <c r="B458" t="s">
-        <v>2662</v>
+        <v>2715</v>
       </c>
       <c r="C458" t="s">
-        <v>2663</v>
+        <v>2716</v>
       </c>
       <c r="D458" t="s">
-        <v>405</v>
+        <v>302</v>
       </c>
       <c r="G458" t="s">
-        <v>2664</v>
+        <v>1896</v>
       </c>
       <c r="I458" t="s">
-        <v>2665</v>
+        <v>2717</v>
       </c>
       <c r="J458" t="s">
-        <v>2665</v>
+        <v>2717</v>
       </c>
       <c r="K458" t="s">
-        <v>2662</v>
+        <v>2715</v>
       </c>
       <c r="L458" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M458" t="s">
-        <v>2666</v>
+        <v>2718</v>
       </c>
       <c r="P458" t="s">
-        <v>2665</v>
+        <v>2717</v>
       </c>
       <c r="Q458" t="s">
-        <v>2665</v>
-[...2 lines deleted...]
-    <row r="459" spans="1:24">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="459" spans="1:25">
       <c r="A459" t="s">
-        <v>2667</v>
+        <v>2719</v>
       </c>
       <c r="B459" t="s">
-        <v>2668</v>
+        <v>2720</v>
       </c>
       <c r="C459" t="s">
-        <v>2669</v>
+        <v>2721</v>
       </c>
       <c r="D459" t="s">
-        <v>506</v>
+        <v>302</v>
       </c>
       <c r="G459" t="s">
-        <v>2670</v>
+        <v>1896</v>
       </c>
       <c r="I459" t="s">
-        <v>2671</v>
+        <v>2722</v>
       </c>
       <c r="J459" t="s">
-        <v>2671</v>
+        <v>2722</v>
       </c>
       <c r="K459" t="s">
-        <v>2668</v>
+        <v>2720</v>
       </c>
       <c r="L459" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M459" t="s">
-        <v>2672</v>
+        <v>2723</v>
       </c>
       <c r="P459" t="s">
-        <v>2671</v>
+        <v>2722</v>
       </c>
       <c r="Q459" t="s">
-        <v>2671</v>
-[...2 lines deleted...]
-    <row r="460" spans="1:24">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="460" spans="1:25">
       <c r="A460" t="s">
-        <v>2673</v>
+        <v>2724</v>
       </c>
       <c r="B460" t="s">
-        <v>2674</v>
+        <v>2725</v>
       </c>
       <c r="C460" t="s">
-        <v>2675</v>
+        <v>2726</v>
       </c>
       <c r="D460" t="s">
-        <v>506</v>
+        <v>302</v>
       </c>
       <c r="G460" t="s">
-        <v>2670</v>
+        <v>1896</v>
       </c>
       <c r="I460" t="s">
-        <v>2676</v>
+        <v>2727</v>
       </c>
       <c r="J460" t="s">
-        <v>2676</v>
+        <v>2727</v>
       </c>
       <c r="K460" t="s">
-        <v>2674</v>
+        <v>2725</v>
       </c>
       <c r="L460" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M460" t="s">
-        <v>2677</v>
+        <v>2728</v>
       </c>
       <c r="P460" t="s">
-        <v>2676</v>
+        <v>2727</v>
       </c>
       <c r="Q460" t="s">
-        <v>2676</v>
-[...2 lines deleted...]
-    <row r="461" spans="1:24">
+        <v>2727</v>
+      </c>
+    </row>
+    <row r="461" spans="1:25">
       <c r="A461" t="s">
-        <v>2678</v>
+        <v>2729</v>
       </c>
       <c r="B461" t="s">
-        <v>2679</v>
+        <v>2730</v>
       </c>
       <c r="C461" t="s">
-        <v>2680</v>
+        <v>2731</v>
       </c>
       <c r="D461" t="s">
-        <v>506</v>
+        <v>302</v>
       </c>
       <c r="G461" t="s">
-        <v>2670</v>
+        <v>1896</v>
       </c>
       <c r="I461" t="s">
-        <v>2681</v>
+        <v>2732</v>
       </c>
       <c r="J461" t="s">
-        <v>2681</v>
+        <v>2732</v>
       </c>
       <c r="K461" t="s">
-        <v>2679</v>
+        <v>2730</v>
       </c>
       <c r="L461" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M461" t="s">
-        <v>2682</v>
+        <v>2733</v>
       </c>
       <c r="P461" t="s">
-        <v>2681</v>
+        <v>2732</v>
       </c>
       <c r="Q461" t="s">
-        <v>2681</v>
-[...2 lines deleted...]
-    <row r="462" spans="1:24">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="462" spans="1:25">
       <c r="A462" t="s">
-        <v>2683</v>
+        <v>2734</v>
       </c>
       <c r="B462" t="s">
-        <v>2684</v>
+        <v>2735</v>
       </c>
       <c r="C462" t="s">
-        <v>2685</v>
+        <v>2736</v>
       </c>
       <c r="D462" t="s">
-        <v>506</v>
+        <v>302</v>
       </c>
       <c r="G462" t="s">
-        <v>2670</v>
+        <v>1896</v>
       </c>
       <c r="I462" t="s">
-        <v>2686</v>
+        <v>2737</v>
       </c>
       <c r="J462" t="s">
-        <v>2686</v>
+        <v>2737</v>
       </c>
       <c r="K462" t="s">
-        <v>2684</v>
+        <v>2735</v>
       </c>
       <c r="L462" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M462" t="s">
-        <v>2687</v>
+        <v>2738</v>
       </c>
       <c r="P462" t="s">
-        <v>2686</v>
+        <v>2737</v>
       </c>
       <c r="Q462" t="s">
-        <v>2686</v>
-[...2 lines deleted...]
-    <row r="463" spans="1:24">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="463" spans="1:25">
       <c r="A463" t="s">
-        <v>2688</v>
+        <v>2739</v>
       </c>
       <c r="B463" t="s">
-        <v>2689</v>
+        <v>2740</v>
       </c>
       <c r="C463" t="s">
-        <v>2690</v>
+        <v>2741</v>
       </c>
       <c r="D463" t="s">
-        <v>506</v>
+        <v>302</v>
       </c>
       <c r="G463" t="s">
-        <v>2691</v>
+        <v>1896</v>
       </c>
       <c r="I463" t="s">
-        <v>2692</v>
+        <v>2742</v>
       </c>
       <c r="J463" t="s">
-        <v>2692</v>
+        <v>2742</v>
       </c>
       <c r="K463" t="s">
-        <v>2689</v>
+        <v>2740</v>
       </c>
       <c r="L463" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M463" t="s">
-        <v>2693</v>
+        <v>2743</v>
       </c>
       <c r="P463" t="s">
-        <v>2692</v>
+        <v>2742</v>
       </c>
       <c r="Q463" t="s">
-        <v>2692</v>
-[...2 lines deleted...]
-    <row r="464" spans="1:24">
+        <v>2742</v>
+      </c>
+    </row>
+    <row r="464" spans="1:25">
       <c r="A464" t="s">
-        <v>2694</v>
+        <v>2744</v>
       </c>
       <c r="B464" t="s">
-        <v>2695</v>
+        <v>2745</v>
       </c>
       <c r="C464" t="s">
-        <v>2696</v>
+        <v>2746</v>
       </c>
       <c r="D464" t="s">
-        <v>506</v>
+        <v>302</v>
       </c>
       <c r="G464" t="s">
-        <v>2697</v>
+        <v>1896</v>
       </c>
       <c r="I464" t="s">
-        <v>2698</v>
+        <v>2747</v>
       </c>
       <c r="J464" t="s">
-        <v>2698</v>
+        <v>2747</v>
       </c>
       <c r="K464" t="s">
-        <v>2695</v>
+        <v>2745</v>
       </c>
       <c r="L464" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M464" t="s">
-        <v>2699</v>
+        <v>2748</v>
       </c>
       <c r="P464" t="s">
-        <v>2698</v>
+        <v>2747</v>
       </c>
       <c r="Q464" t="s">
-        <v>2698</v>
-[...2 lines deleted...]
-    <row r="465" spans="1:24">
+        <v>2747</v>
+      </c>
+    </row>
+    <row r="465" spans="1:25">
       <c r="A465" t="s">
-        <v>2700</v>
+        <v>2749</v>
       </c>
       <c r="B465" t="s">
-        <v>2701</v>
+        <v>2750</v>
       </c>
       <c r="C465" t="s">
-        <v>2702</v>
+        <v>2751</v>
       </c>
       <c r="D465" t="s">
+        <v>302</v>
+      </c>
+      <c r="G465" t="s">
+        <v>1896</v>
+      </c>
+      <c r="I465" t="s">
+        <v>2752</v>
+      </c>
+      <c r="J465" t="s">
+        <v>2752</v>
+      </c>
+      <c r="K465" t="s">
+        <v>2750</v>
+      </c>
+      <c r="L465" t="s">
+        <v>34</v>
+      </c>
+      <c r="M465" t="s">
+        <v>2753</v>
+      </c>
+      <c r="P465" t="s">
+        <v>2752</v>
+      </c>
+      <c r="Q465" t="s">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="466" spans="1:25">
+      <c r="A466" t="s">
+        <v>2754</v>
+      </c>
+      <c r="B466" t="s">
+        <v>2755</v>
+      </c>
+      <c r="C466" t="s">
+        <v>2756</v>
+      </c>
+      <c r="D466" t="s">
+        <v>302</v>
+      </c>
+      <c r="G466" t="s">
+        <v>1896</v>
+      </c>
+      <c r="I466" t="s">
+        <v>2757</v>
+      </c>
+      <c r="J466" t="s">
+        <v>2757</v>
+      </c>
+      <c r="K466" t="s">
+        <v>2755</v>
+      </c>
+      <c r="L466" t="s">
+        <v>34</v>
+      </c>
+      <c r="M466" t="s">
+        <v>2758</v>
+      </c>
+      <c r="P466" t="s">
+        <v>2757</v>
+      </c>
+      <c r="Q466" t="s">
+        <v>2757</v>
+      </c>
+    </row>
+    <row r="467" spans="1:25">
+      <c r="A467" t="s">
+        <v>2759</v>
+      </c>
+      <c r="B467" t="s">
+        <v>2760</v>
+      </c>
+      <c r="C467" t="s">
+        <v>2761</v>
+      </c>
+      <c r="D467" t="s">
+        <v>302</v>
+      </c>
+      <c r="G467" t="s">
+        <v>1896</v>
+      </c>
+      <c r="I467" t="s">
+        <v>2762</v>
+      </c>
+      <c r="J467" t="s">
+        <v>2762</v>
+      </c>
+      <c r="K467" t="s">
+        <v>2760</v>
+      </c>
+      <c r="L467" t="s">
+        <v>34</v>
+      </c>
+      <c r="M467" t="s">
+        <v>2763</v>
+      </c>
+      <c r="P467" t="s">
+        <v>2762</v>
+      </c>
+      <c r="Q467" t="s">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="468" spans="1:25">
+      <c r="A468" t="s">
+        <v>2764</v>
+      </c>
+      <c r="B468" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C468" t="s">
+        <v>2766</v>
+      </c>
+      <c r="D468" t="s">
+        <v>51</v>
+      </c>
+      <c r="G468" t="s">
+        <v>2767</v>
+      </c>
+      <c r="I468" t="s">
+        <v>2768</v>
+      </c>
+      <c r="J468" t="s">
+        <v>2768</v>
+      </c>
+      <c r="K468" t="s">
+        <v>2765</v>
+      </c>
+      <c r="L468" t="s">
+        <v>34</v>
+      </c>
+      <c r="M468" t="s">
+        <v>2769</v>
+      </c>
+      <c r="P468" t="s">
+        <v>2768</v>
+      </c>
+      <c r="Q468" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="469" spans="1:25">
+      <c r="A469" t="s">
+        <v>2770</v>
+      </c>
+      <c r="B469" t="s">
+        <v>2771</v>
+      </c>
+      <c r="C469" t="s">
+        <v>2772</v>
+      </c>
+      <c r="D469" t="s">
+        <v>494</v>
+      </c>
+      <c r="G469" t="s">
+        <v>2773</v>
+      </c>
+      <c r="I469" t="s">
+        <v>2774</v>
+      </c>
+      <c r="J469" t="s">
+        <v>2774</v>
+      </c>
+      <c r="K469" t="s">
+        <v>2771</v>
+      </c>
+      <c r="L469" t="s">
+        <v>34</v>
+      </c>
+      <c r="M469" t="s">
+        <v>2775</v>
+      </c>
+      <c r="P469" t="s">
+        <v>2774</v>
+      </c>
+      <c r="Q469" t="s">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="470" spans="1:25">
+      <c r="A470" t="s">
+        <v>2776</v>
+      </c>
+      <c r="B470" t="s">
+        <v>2777</v>
+      </c>
+      <c r="C470" t="s">
+        <v>2778</v>
+      </c>
+      <c r="D470" t="s">
+        <v>494</v>
+      </c>
+      <c r="G470" t="s">
+        <v>2773</v>
+      </c>
+      <c r="I470" t="s">
+        <v>2779</v>
+      </c>
+      <c r="J470" t="s">
+        <v>2779</v>
+      </c>
+      <c r="K470" t="s">
+        <v>2777</v>
+      </c>
+      <c r="L470" t="s">
+        <v>34</v>
+      </c>
+      <c r="M470" t="s">
+        <v>2780</v>
+      </c>
+      <c r="P470" t="s">
+        <v>2779</v>
+      </c>
+      <c r="Q470" t="s">
+        <v>2779</v>
+      </c>
+    </row>
+    <row r="471" spans="1:25">
+      <c r="A471" t="s">
+        <v>2781</v>
+      </c>
+      <c r="B471" t="s">
+        <v>2782</v>
+      </c>
+      <c r="C471" t="s">
+        <v>2783</v>
+      </c>
+      <c r="D471" t="s">
+        <v>494</v>
+      </c>
+      <c r="G471" t="s">
+        <v>2773</v>
+      </c>
+      <c r="I471" t="s">
+        <v>2784</v>
+      </c>
+      <c r="J471" t="s">
+        <v>2784</v>
+      </c>
+      <c r="K471" t="s">
+        <v>2782</v>
+      </c>
+      <c r="L471" t="s">
+        <v>34</v>
+      </c>
+      <c r="M471" t="s">
+        <v>2785</v>
+      </c>
+      <c r="P471" t="s">
+        <v>2784</v>
+      </c>
+      <c r="Q471" t="s">
+        <v>2784</v>
+      </c>
+    </row>
+    <row r="472" spans="1:25">
+      <c r="A472" t="s">
+        <v>2786</v>
+      </c>
+      <c r="B472" t="s">
+        <v>2787</v>
+      </c>
+      <c r="C472" t="s">
+        <v>2788</v>
+      </c>
+      <c r="D472" t="s">
+        <v>494</v>
+      </c>
+      <c r="G472" t="s">
+        <v>2773</v>
+      </c>
+      <c r="I472" t="s">
+        <v>2789</v>
+      </c>
+      <c r="J472" t="s">
+        <v>2789</v>
+      </c>
+      <c r="K472" t="s">
+        <v>2787</v>
+      </c>
+      <c r="L472" t="s">
+        <v>34</v>
+      </c>
+      <c r="M472" t="s">
+        <v>2790</v>
+      </c>
+      <c r="P472" t="s">
+        <v>2789</v>
+      </c>
+      <c r="Q472" t="s">
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="473" spans="1:25">
+      <c r="A473" t="s">
+        <v>2791</v>
+      </c>
+      <c r="B473" t="s">
+        <v>2792</v>
+      </c>
+      <c r="C473" t="s">
+        <v>2793</v>
+      </c>
+      <c r="D473" t="s">
+        <v>494</v>
+      </c>
+      <c r="G473" t="s">
+        <v>2794</v>
+      </c>
+      <c r="I473" t="s">
+        <v>2795</v>
+      </c>
+      <c r="J473" t="s">
+        <v>2795</v>
+      </c>
+      <c r="K473" t="s">
+        <v>2792</v>
+      </c>
+      <c r="L473" t="s">
+        <v>34</v>
+      </c>
+      <c r="M473" t="s">
+        <v>2796</v>
+      </c>
+      <c r="P473" t="s">
+        <v>2795</v>
+      </c>
+      <c r="Q473" t="s">
+        <v>2795</v>
+      </c>
+    </row>
+    <row r="474" spans="1:25">
+      <c r="A474" t="s">
+        <v>2797</v>
+      </c>
+      <c r="B474" t="s">
+        <v>2798</v>
+      </c>
+      <c r="C474" t="s">
+        <v>2799</v>
+      </c>
+      <c r="D474" t="s">
+        <v>494</v>
+      </c>
+      <c r="G474" t="s">
+        <v>2800</v>
+      </c>
+      <c r="I474" t="s">
+        <v>2801</v>
+      </c>
+      <c r="J474" t="s">
+        <v>2801</v>
+      </c>
+      <c r="K474" t="s">
+        <v>2798</v>
+      </c>
+      <c r="L474" t="s">
+        <v>34</v>
+      </c>
+      <c r="M474" t="s">
+        <v>2802</v>
+      </c>
+      <c r="P474" t="s">
+        <v>2801</v>
+      </c>
+      <c r="Q474" t="s">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="475" spans="1:25">
+      <c r="A475" t="s">
+        <v>2803</v>
+      </c>
+      <c r="B475" t="s">
+        <v>2804</v>
+      </c>
+      <c r="C475" t="s">
+        <v>2805</v>
+      </c>
+      <c r="D475" t="s">
+        <v>896</v>
+      </c>
+      <c r="G475" t="s">
+        <v>2806</v>
+      </c>
+      <c r="I475" t="s">
+        <v>2807</v>
+      </c>
+      <c r="J475" t="s">
+        <v>2807</v>
+      </c>
+      <c r="K475" t="s">
+        <v>2804</v>
+      </c>
+      <c r="L475" t="s">
+        <v>34</v>
+      </c>
+      <c r="M475" t="s">
+        <v>2808</v>
+      </c>
+      <c r="P475" t="s">
+        <v>2807</v>
+      </c>
+      <c r="Q475" t="s">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="476" spans="1:25">
+      <c r="A476" t="s">
+        <v>2809</v>
+      </c>
+      <c r="B476" t="s">
+        <v>2810</v>
+      </c>
+      <c r="C476" t="s">
+        <v>2811</v>
+      </c>
+      <c r="D476" t="s">
+        <v>896</v>
+      </c>
+      <c r="G476" t="s">
+        <v>2812</v>
+      </c>
+      <c r="I476" t="s">
+        <v>2813</v>
+      </c>
+      <c r="J476" t="s">
+        <v>2813</v>
+      </c>
+      <c r="K476" t="s">
+        <v>2810</v>
+      </c>
+      <c r="L476" t="s">
+        <v>34</v>
+      </c>
+      <c r="M476" t="s">
+        <v>2814</v>
+      </c>
+      <c r="P476" t="s">
+        <v>2813</v>
+      </c>
+      <c r="Q476" t="s">
+        <v>2813</v>
+      </c>
+    </row>
+    <row r="477" spans="1:25">
+      <c r="A477" t="s">
+        <v>2815</v>
+      </c>
+      <c r="B477" t="s">
+        <v>2816</v>
+      </c>
+      <c r="C477" t="s">
+        <v>2817</v>
+      </c>
+      <c r="D477" t="s">
+        <v>51</v>
+      </c>
+      <c r="G477" t="s">
+        <v>2818</v>
+      </c>
+      <c r="I477" t="s">
+        <v>2819</v>
+      </c>
+      <c r="J477" t="s">
+        <v>2819</v>
+      </c>
+      <c r="K477" t="s">
+        <v>2816</v>
+      </c>
+      <c r="L477" t="s">
+        <v>34</v>
+      </c>
+      <c r="M477" t="s">
+        <v>2820</v>
+      </c>
+      <c r="P477" t="s">
+        <v>2819</v>
+      </c>
+      <c r="Q477" t="s">
+        <v>2819</v>
+      </c>
+    </row>
+    <row r="478" spans="1:25">
+      <c r="A478" t="s">
+        <v>2821</v>
+      </c>
+      <c r="B478" t="s">
+        <v>2822</v>
+      </c>
+      <c r="C478" t="s">
+        <v>2823</v>
+      </c>
+      <c r="D478" t="s">
+        <v>42</v>
+      </c>
+      <c r="G478" t="s">
+        <v>2824</v>
+      </c>
+      <c r="I478" t="s">
+        <v>2825</v>
+      </c>
+      <c r="J478" t="s">
+        <v>2826</v>
+      </c>
+      <c r="K478" t="s">
+        <v>2827</v>
+      </c>
+      <c r="L478" t="s">
+        <v>34</v>
+      </c>
+      <c r="M478" t="s">
+        <v>2828</v>
+      </c>
+      <c r="N478" t="s">
+        <v>2829</v>
+      </c>
+      <c r="O478" t="s">
+        <v>2830</v>
+      </c>
+      <c r="P478" t="s">
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="479" spans="1:25">
+      <c r="A479" t="s">
+        <v>2832</v>
+      </c>
+      <c r="B479" t="s">
+        <v>2833</v>
+      </c>
+      <c r="C479" t="s">
+        <v>2834</v>
+      </c>
+      <c r="D479" t="s">
+        <v>51</v>
+      </c>
+      <c r="G479" t="s">
+        <v>2835</v>
+      </c>
+      <c r="I479" t="s">
+        <v>2836</v>
+      </c>
+      <c r="J479" t="s">
+        <v>2836</v>
+      </c>
+      <c r="K479" t="s">
+        <v>2833</v>
+      </c>
+      <c r="L479" t="s">
+        <v>34</v>
+      </c>
+      <c r="M479" t="s">
+        <v>2837</v>
+      </c>
+      <c r="P479" t="s">
+        <v>2836</v>
+      </c>
+      <c r="Q479" t="s">
+        <v>2836</v>
+      </c>
+    </row>
+    <row r="480" spans="1:25">
+      <c r="A480" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B480" t="s">
+        <v>2839</v>
+      </c>
+      <c r="C480" t="s">
+        <v>2840</v>
+      </c>
+      <c r="D480" t="s">
+        <v>494</v>
+      </c>
+      <c r="G480" t="s">
+        <v>2841</v>
+      </c>
+      <c r="I480" t="s">
+        <v>2842</v>
+      </c>
+      <c r="J480" t="s">
+        <v>2842</v>
+      </c>
+      <c r="K480" t="s">
+        <v>2839</v>
+      </c>
+      <c r="L480" t="s">
+        <v>34</v>
+      </c>
+      <c r="M480" t="s">
+        <v>2843</v>
+      </c>
+      <c r="P480" t="s">
+        <v>2842</v>
+      </c>
+      <c r="Q480" t="s">
+        <v>2842</v>
+      </c>
+    </row>
+    <row r="481" spans="1:25">
+      <c r="A481" t="s">
+        <v>2844</v>
+      </c>
+      <c r="B481" t="s">
+        <v>2845</v>
+      </c>
+      <c r="C481" t="s">
+        <v>2846</v>
+      </c>
+      <c r="D481" t="s">
+        <v>494</v>
+      </c>
+      <c r="G481" t="s">
+        <v>2841</v>
+      </c>
+      <c r="I481" t="s">
+        <v>2847</v>
+      </c>
+      <c r="J481" t="s">
+        <v>2847</v>
+      </c>
+      <c r="K481" t="s">
+        <v>2845</v>
+      </c>
+      <c r="L481" t="s">
+        <v>34</v>
+      </c>
+      <c r="M481" t="s">
+        <v>2848</v>
+      </c>
+      <c r="P481" t="s">
+        <v>2847</v>
+      </c>
+      <c r="Q481" t="s">
+        <v>2847</v>
+      </c>
+    </row>
+    <row r="482" spans="1:25">
+      <c r="A482" t="s">
+        <v>2849</v>
+      </c>
+      <c r="B482" t="s">
+        <v>2850</v>
+      </c>
+      <c r="C482" t="s">
+        <v>2851</v>
+      </c>
+      <c r="D482" t="s">
+        <v>494</v>
+      </c>
+      <c r="G482" t="s">
+        <v>2841</v>
+      </c>
+      <c r="I482" t="s">
+        <v>2852</v>
+      </c>
+      <c r="J482" t="s">
+        <v>2852</v>
+      </c>
+      <c r="K482" t="s">
+        <v>2850</v>
+      </c>
+      <c r="L482" t="s">
+        <v>34</v>
+      </c>
+      <c r="M482" t="s">
+        <v>2853</v>
+      </c>
+      <c r="P482" t="s">
+        <v>2852</v>
+      </c>
+      <c r="Q482" t="s">
+        <v>2852</v>
+      </c>
+    </row>
+    <row r="483" spans="1:25">
+      <c r="A483" t="s">
+        <v>2854</v>
+      </c>
+      <c r="B483" t="s">
+        <v>2855</v>
+      </c>
+      <c r="C483" t="s">
+        <v>2856</v>
+      </c>
+      <c r="D483" t="s">
+        <v>494</v>
+      </c>
+      <c r="G483" t="s">
+        <v>2857</v>
+      </c>
+      <c r="I483" t="s">
+        <v>2858</v>
+      </c>
+      <c r="J483" t="s">
+        <v>2858</v>
+      </c>
+      <c r="K483" t="s">
+        <v>2855</v>
+      </c>
+      <c r="L483" t="s">
+        <v>34</v>
+      </c>
+      <c r="M483" t="s">
+        <v>2859</v>
+      </c>
+      <c r="P483" t="s">
+        <v>2858</v>
+      </c>
+      <c r="Q483" t="s">
+        <v>2858</v>
+      </c>
+    </row>
+    <row r="484" spans="1:25">
+      <c r="A484" t="s">
+        <v>2860</v>
+      </c>
+      <c r="B484" t="s">
+        <v>2861</v>
+      </c>
+      <c r="C484" t="s">
+        <v>2862</v>
+      </c>
+      <c r="D484" t="s">
+        <v>494</v>
+      </c>
+      <c r="G484" t="s">
+        <v>2857</v>
+      </c>
+      <c r="I484" t="s">
+        <v>2863</v>
+      </c>
+      <c r="J484" t="s">
+        <v>2863</v>
+      </c>
+      <c r="K484" t="s">
+        <v>2861</v>
+      </c>
+      <c r="L484" t="s">
+        <v>34</v>
+      </c>
+      <c r="M484" t="s">
+        <v>2864</v>
+      </c>
+      <c r="P484" t="s">
+        <v>2863</v>
+      </c>
+      <c r="Q484" t="s">
+        <v>2863</v>
+      </c>
+    </row>
+    <row r="485" spans="1:25">
+      <c r="A485" t="s">
+        <v>2865</v>
+      </c>
+      <c r="B485" t="s">
+        <v>2866</v>
+      </c>
+      <c r="C485" t="s">
+        <v>2867</v>
+      </c>
+      <c r="D485" t="s">
+        <v>494</v>
+      </c>
+      <c r="G485" t="s">
+        <v>2857</v>
+      </c>
+      <c r="I485" t="s">
+        <v>2868</v>
+      </c>
+      <c r="J485" t="s">
+        <v>2868</v>
+      </c>
+      <c r="K485" t="s">
+        <v>2866</v>
+      </c>
+      <c r="L485" t="s">
+        <v>34</v>
+      </c>
+      <c r="M485" t="s">
+        <v>2869</v>
+      </c>
+      <c r="P485" t="s">
+        <v>2868</v>
+      </c>
+      <c r="Q485" t="s">
+        <v>2868</v>
+      </c>
+    </row>
+    <row r="486" spans="1:25">
+      <c r="A486" t="s">
+        <v>2870</v>
+      </c>
+      <c r="B486" t="s">
+        <v>2871</v>
+      </c>
+      <c r="C486" t="s">
+        <v>2872</v>
+      </c>
+      <c r="D486" t="s">
+        <v>494</v>
+      </c>
+      <c r="G486" t="s">
+        <v>2857</v>
+      </c>
+      <c r="I486" t="s">
+        <v>2873</v>
+      </c>
+      <c r="J486" t="s">
+        <v>2873</v>
+      </c>
+      <c r="K486" t="s">
+        <v>2871</v>
+      </c>
+      <c r="L486" t="s">
+        <v>34</v>
+      </c>
+      <c r="M486" t="s">
+        <v>2874</v>
+      </c>
+      <c r="P486" t="s">
+        <v>2873</v>
+      </c>
+      <c r="Q486" t="s">
+        <v>2873</v>
+      </c>
+    </row>
+    <row r="487" spans="1:25">
+      <c r="A487" t="s">
+        <v>2875</v>
+      </c>
+      <c r="B487" t="s">
+        <v>2876</v>
+      </c>
+      <c r="C487" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D487" t="s">
+        <v>494</v>
+      </c>
+      <c r="G487" t="s">
+        <v>2857</v>
+      </c>
+      <c r="I487" t="s">
+        <v>2878</v>
+      </c>
+      <c r="J487" t="s">
+        <v>2878</v>
+      </c>
+      <c r="K487" t="s">
+        <v>2876</v>
+      </c>
+      <c r="L487" t="s">
+        <v>34</v>
+      </c>
+      <c r="M487" t="s">
+        <v>2879</v>
+      </c>
+      <c r="P487" t="s">
+        <v>2878</v>
+      </c>
+      <c r="Q487" t="s">
+        <v>2878</v>
+      </c>
+    </row>
+    <row r="488" spans="1:25">
+      <c r="A488" t="s">
+        <v>2880</v>
+      </c>
+      <c r="B488" t="s">
+        <v>2881</v>
+      </c>
+      <c r="C488" t="s">
+        <v>2882</v>
+      </c>
+      <c r="D488" t="s">
+        <v>494</v>
+      </c>
+      <c r="G488" t="s">
+        <v>2857</v>
+      </c>
+      <c r="I488" t="s">
+        <v>2883</v>
+      </c>
+      <c r="J488" t="s">
+        <v>2883</v>
+      </c>
+      <c r="K488" t="s">
+        <v>2881</v>
+      </c>
+      <c r="L488" t="s">
+        <v>34</v>
+      </c>
+      <c r="M488" t="s">
+        <v>2884</v>
+      </c>
+      <c r="P488" t="s">
+        <v>2883</v>
+      </c>
+      <c r="Q488" t="s">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="489" spans="1:25">
+      <c r="A489" t="s">
+        <v>2885</v>
+      </c>
+      <c r="B489" t="s">
+        <v>2886</v>
+      </c>
+      <c r="C489" t="s">
+        <v>2887</v>
+      </c>
+      <c r="D489" t="s">
+        <v>494</v>
+      </c>
+      <c r="G489" t="s">
+        <v>2857</v>
+      </c>
+      <c r="I489" t="s">
+        <v>2888</v>
+      </c>
+      <c r="J489" t="s">
+        <v>2888</v>
+      </c>
+      <c r="K489" t="s">
+        <v>2886</v>
+      </c>
+      <c r="L489" t="s">
+        <v>34</v>
+      </c>
+      <c r="M489" t="s">
+        <v>2889</v>
+      </c>
+      <c r="P489" t="s">
+        <v>2888</v>
+      </c>
+      <c r="Q489" t="s">
+        <v>2888</v>
+      </c>
+    </row>
+    <row r="490" spans="1:25">
+      <c r="A490" t="s">
+        <v>2890</v>
+      </c>
+      <c r="B490" t="s">
+        <v>2891</v>
+      </c>
+      <c r="C490" t="s">
+        <v>2892</v>
+      </c>
+      <c r="D490" t="s">
+        <v>51</v>
+      </c>
+      <c r="G490" t="s">
+        <v>2893</v>
+      </c>
+      <c r="I490" t="s">
+        <v>2894</v>
+      </c>
+      <c r="J490" t="s">
+        <v>2894</v>
+      </c>
+      <c r="K490" t="s">
+        <v>2891</v>
+      </c>
+      <c r="L490" t="s">
+        <v>34</v>
+      </c>
+      <c r="M490" t="s">
+        <v>2895</v>
+      </c>
+      <c r="P490" t="s">
+        <v>2894</v>
+      </c>
+      <c r="Q490" t="s">
+        <v>2894</v>
+      </c>
+    </row>
+    <row r="491" spans="1:25">
+      <c r="A491" t="s">
+        <v>2896</v>
+      </c>
+      <c r="B491" t="s">
+        <v>2897</v>
+      </c>
+      <c r="C491" t="s">
+        <v>2898</v>
+      </c>
+      <c r="D491" t="s">
+        <v>51</v>
+      </c>
+      <c r="G491" t="s">
+        <v>2893</v>
+      </c>
+      <c r="I491" t="s">
+        <v>2899</v>
+      </c>
+      <c r="J491" t="s">
+        <v>2899</v>
+      </c>
+      <c r="K491" t="s">
+        <v>2897</v>
+      </c>
+      <c r="L491" t="s">
+        <v>34</v>
+      </c>
+      <c r="M491" t="s">
+        <v>2900</v>
+      </c>
+      <c r="P491" t="s">
+        <v>2899</v>
+      </c>
+      <c r="Q491" t="s">
+        <v>2899</v>
+      </c>
+    </row>
+    <row r="492" spans="1:25">
+      <c r="A492" t="s">
+        <v>2901</v>
+      </c>
+      <c r="B492" t="s">
+        <v>2902</v>
+      </c>
+      <c r="C492" t="s">
+        <v>2903</v>
+      </c>
+      <c r="D492" t="s">
+        <v>51</v>
+      </c>
+      <c r="G492" t="s">
+        <v>2904</v>
+      </c>
+      <c r="I492" t="s">
+        <v>2905</v>
+      </c>
+      <c r="J492" t="s">
+        <v>2905</v>
+      </c>
+      <c r="K492" t="s">
+        <v>2902</v>
+      </c>
+      <c r="L492" t="s">
+        <v>34</v>
+      </c>
+      <c r="M492" t="s">
+        <v>2906</v>
+      </c>
+      <c r="P492" t="s">
+        <v>2905</v>
+      </c>
+      <c r="Q492" t="s">
+        <v>2905</v>
+      </c>
+    </row>
+    <row r="493" spans="1:25">
+      <c r="A493" t="s">
+        <v>2907</v>
+      </c>
+      <c r="B493" t="s">
+        <v>2908</v>
+      </c>
+      <c r="C493" t="s">
+        <v>2909</v>
+      </c>
+      <c r="D493" t="s">
+        <v>51</v>
+      </c>
+      <c r="G493" t="s">
+        <v>2910</v>
+      </c>
+      <c r="I493" t="s">
+        <v>2911</v>
+      </c>
+      <c r="J493" t="s">
+        <v>2911</v>
+      </c>
+      <c r="K493" t="s">
+        <v>2908</v>
+      </c>
+      <c r="L493" t="s">
+        <v>34</v>
+      </c>
+      <c r="M493" t="s">
+        <v>2912</v>
+      </c>
+      <c r="P493" t="s">
+        <v>2911</v>
+      </c>
+      <c r="Q493" t="s">
+        <v>2911</v>
+      </c>
+    </row>
+    <row r="494" spans="1:25">
+      <c r="A494" t="s">
+        <v>2913</v>
+      </c>
+      <c r="B494" t="s">
+        <v>2914</v>
+      </c>
+      <c r="C494" t="s">
+        <v>2915</v>
+      </c>
+      <c r="D494" t="s">
+        <v>51</v>
+      </c>
+      <c r="G494" t="s">
+        <v>2916</v>
+      </c>
+      <c r="I494" t="s">
+        <v>2917</v>
+      </c>
+      <c r="J494" t="s">
+        <v>2917</v>
+      </c>
+      <c r="K494" t="s">
+        <v>2914</v>
+      </c>
+      <c r="L494" t="s">
+        <v>34</v>
+      </c>
+      <c r="M494" t="s">
+        <v>2918</v>
+      </c>
+      <c r="P494" t="s">
+        <v>2917</v>
+      </c>
+      <c r="Q494" t="s">
+        <v>2917</v>
+      </c>
+    </row>
+    <row r="495" spans="1:25">
+      <c r="A495" t="s">
+        <v>2919</v>
+      </c>
+      <c r="B495" t="s">
+        <v>2920</v>
+      </c>
+      <c r="C495" t="s">
+        <v>2921</v>
+      </c>
+      <c r="D495" t="s">
+        <v>51</v>
+      </c>
+      <c r="G495" t="s">
+        <v>2922</v>
+      </c>
+      <c r="I495" t="s">
+        <v>2923</v>
+      </c>
+      <c r="J495" t="s">
+        <v>2923</v>
+      </c>
+      <c r="K495" t="s">
+        <v>2920</v>
+      </c>
+      <c r="L495" t="s">
+        <v>34</v>
+      </c>
+      <c r="M495" t="s">
+        <v>2924</v>
+      </c>
+      <c r="P495" t="s">
+        <v>2923</v>
+      </c>
+      <c r="Q495" t="s">
+        <v>2923</v>
+      </c>
+    </row>
+    <row r="496" spans="1:25">
+      <c r="A496" t="s">
+        <v>2925</v>
+      </c>
+      <c r="B496" t="s">
+        <v>2926</v>
+      </c>
+      <c r="C496" t="s">
+        <v>2927</v>
+      </c>
+      <c r="D496" t="s">
+        <v>896</v>
+      </c>
+      <c r="G496" t="s">
+        <v>2928</v>
+      </c>
+      <c r="I496" t="s">
+        <v>2929</v>
+      </c>
+      <c r="J496" t="s">
+        <v>2929</v>
+      </c>
+      <c r="K496" t="s">
+        <v>2926</v>
+      </c>
+      <c r="L496" t="s">
+        <v>34</v>
+      </c>
+      <c r="M496" t="s">
+        <v>2930</v>
+      </c>
+      <c r="P496" t="s">
+        <v>2929</v>
+      </c>
+      <c r="Q496" t="s">
+        <v>2929</v>
+      </c>
+    </row>
+    <row r="497" spans="1:25">
+      <c r="A497" t="s">
+        <v>2931</v>
+      </c>
+      <c r="B497" t="s">
+        <v>2932</v>
+      </c>
+      <c r="C497" t="s">
+        <v>2933</v>
+      </c>
+      <c r="D497" t="s">
         <v>908</v>
       </c>
-      <c r="G465" t="s">
-[...933 lines deleted...]
-        <v>2837</v>
+      <c r="G497" t="s">
+        <v>2928</v>
+      </c>
+      <c r="I497" t="s">
+        <v>2934</v>
+      </c>
+      <c r="J497" t="s">
+        <v>2934</v>
+      </c>
+      <c r="K497" t="s">
+        <v>2932</v>
+      </c>
+      <c r="L497" t="s">
+        <v>34</v>
+      </c>
+      <c r="M497" t="s">
+        <v>2935</v>
+      </c>
+      <c r="P497" t="s">
+        <v>2934</v>
+      </c>
+      <c r="Q497" t="s">
+        <v>2934</v>
+      </c>
+    </row>
+    <row r="498" spans="1:25">
+      <c r="A498" t="s">
+        <v>2936</v>
+      </c>
+      <c r="B498" t="s">
+        <v>2937</v>
+      </c>
+      <c r="C498" t="s">
+        <v>2938</v>
+      </c>
+      <c r="D498" t="s">
+        <v>312</v>
+      </c>
+      <c r="G498" t="s">
+        <v>2910</v>
+      </c>
+      <c r="I498" t="s">
+        <v>2939</v>
+      </c>
+      <c r="J498" t="s">
+        <v>2939</v>
+      </c>
+      <c r="K498" t="s">
+        <v>2937</v>
+      </c>
+      <c r="L498" t="s">
+        <v>34</v>
+      </c>
+      <c r="M498" t="s">
+        <v>2940</v>
+      </c>
+      <c r="P498" t="s">
+        <v>2939</v>
+      </c>
+      <c r="Q498" t="s">
+        <v>2939</v>
+      </c>
+    </row>
+    <row r="499" spans="1:25">
+      <c r="A499" t="s">
+        <v>2941</v>
+      </c>
+      <c r="B499" t="s">
+        <v>2942</v>
+      </c>
+      <c r="C499" t="s">
+        <v>2943</v>
+      </c>
+      <c r="D499" t="s">
+        <v>312</v>
+      </c>
+      <c r="G499" t="s">
+        <v>2944</v>
+      </c>
+      <c r="I499" t="s">
+        <v>2945</v>
+      </c>
+      <c r="J499" t="s">
+        <v>2945</v>
+      </c>
+      <c r="K499" t="s">
+        <v>2942</v>
+      </c>
+      <c r="L499" t="s">
+        <v>34</v>
+      </c>
+      <c r="M499" t="s">
+        <v>2946</v>
+      </c>
+      <c r="P499" t="s">
+        <v>2945</v>
+      </c>
+      <c r="Q499" t="s">
+        <v>2945</v>
+      </c>
+    </row>
+    <row r="500" spans="1:25">
+      <c r="A500" t="s">
+        <v>2947</v>
+      </c>
+      <c r="B500" t="s">
+        <v>2948</v>
+      </c>
+      <c r="C500" t="s">
+        <v>2949</v>
+      </c>
+      <c r="D500" t="s">
+        <v>312</v>
+      </c>
+      <c r="G500" t="s">
+        <v>2950</v>
+      </c>
+      <c r="I500" t="s">
+        <v>2951</v>
+      </c>
+      <c r="J500" t="s">
+        <v>2951</v>
+      </c>
+      <c r="K500" t="s">
+        <v>2948</v>
+      </c>
+      <c r="L500" t="s">
+        <v>34</v>
+      </c>
+      <c r="M500" t="s">
+        <v>2952</v>
+      </c>
+      <c r="P500" t="s">
+        <v>2951</v>
+      </c>
+      <c r="Q500" t="s">
+        <v>2951</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>