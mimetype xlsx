--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -12,51 +12,199 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="0"/>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+  <si>
+    <t>uuid</t>
+  </si>
+  <si>
+    <t>titulo</t>
+  </si>
+  <si>
+    <t>url</t>
+  </si>
+  <si>
+    <t>categoria</t>
+  </si>
+  <si>
+    <t>descricao</t>
+  </si>
+  <si>
+    <t>texto</t>
+  </si>
+  <si>
+    <t>edital_url</t>
+  </si>
+  <si>
+    <t>vagas_preenchidas</t>
+  </si>
+  <si>
+    <t>vagas_preenchidas_is_url</t>
+  </si>
+  <si>
+    <t>aprovados</t>
+  </si>
+  <si>
+    <t>aprovados_is_url</t>
+  </si>
+  <si>
+    <t>fila_espera</t>
+  </si>
+  <si>
+    <t>fila_espera_is_url</t>
+  </si>
+  <si>
+    <t>fila_espera_validade</t>
+  </si>
+  <si>
+    <t>publicacao</t>
+  </si>
+  <si>
+    <t>aprovacao</t>
+  </si>
+  <si>
+    <t>inicio</t>
+  </si>
+  <si>
+    <t>fim</t>
+  </si>
+  <si>
+    <t>criado</t>
+  </si>
+  <si>
+    <t>alterado</t>
+  </si>
+  <si>
+    <t>arquivos_0_nome</t>
+  </si>
+  <si>
+    <t>arquivos_0_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_0_url</t>
+  </si>
+  <si>
+    <t>arquivos_0_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_0_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_0_criado</t>
+  </si>
+  <si>
+    <t>arquivos_0_alterado</t>
+  </si>
+  <si>
+    <t>019e6e6e-de08-7096-b0a9-341d6b171c11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.7 – DECLARAÇÃO DE NÃO OCORRÊNCIA DE ATOS DE CONCURSOS  PÚBLICOS E PROCESSOS SELETIVOS  </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/recursoshumanos/concurso/6-7-declaracao-de-nao-ocorrencia-de-atos-de-concursos-publicos-e-processos-seletivos/019e6e6e-de08-7096-b0a9-341d6b171c11</t>
+  </si>
+  <si>
+    <t>Concurso</t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>27/05/2026</t>
+  </si>
+  <si>
+    <t>28/05/2026 08:53:40</t>
+  </si>
+  <si>
+    <t>6.7_-_DECLARACAO_-_PNTP_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Anexo</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/concurso/019e6e6e-de08-7096-b0a9-341d6b171c11/6-7-declaracao-pntp-assinado_47ad90b6-c4a1-461a-997a-8073ac78d031.pdf</t>
+  </si>
+  <si>
+    <t>83273f2c10970093aa3592bb335e336848bc1482</t>
+  </si>
+  <si>
+    <t>338e5878e9cc4127b1a6669085f5e45e</t>
+  </si>
+  <si>
+    <t>28/05/2026 08:53:51</t>
+  </si>
+  <si>
+    <t>019e6e6b-9670-7340-b650-4a24d7c98925</t>
+  </si>
+  <si>
+    <t>6.6 – DECLARAÇÃO DE NÃO OCORRÊNCIA DE CONCURSOS E SELEÇÕES  PÚBLICAS – ATUALIDADE 2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/recursoshumanos/concurso/6-6-declaracao-de-nao-ocorrencia-de-concursos-e-selecoes-publicas-atualidade-2026/019e6e6b-9670-7340-b650-4a24d7c98925</t>
+  </si>
+  <si>
+    <t>28/05/2026 08:50:05</t>
+  </si>
+  <si>
+    <t>6.6_-_DECLARACAO_-_PNTP_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/concurso/019e6e6b-9670-7340-b650-4a24d7c98925/6-6-declaracao-pntp-assinado_6afd6ddd-cc67-486f-8ad7-8e784bb11f02.pdf</t>
+  </si>
+  <si>
+    <t>cb88026b882f21952a0f0caf597c5c7b4053e5de</t>
+  </si>
+  <si>
+    <t>979e56f233b8320433cd7c500c571eaa</t>
+  </si>
+  <si>
+    <t>28/05/2026 08:50:28</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -358,58 +506,236 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A1"/>
+  <dimension ref="A1:AA3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
-  <sheetData/>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D2" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2" t="s">
+        <v>31</v>
+      </c>
+      <c r="K2" t="s">
+        <v>31</v>
+      </c>
+      <c r="M2" t="s">
+        <v>31</v>
+      </c>
+      <c r="P2" t="s">
+        <v>32</v>
+      </c>
+      <c r="S2" t="s">
+        <v>33</v>
+      </c>
+      <c r="U2" t="s">
+        <v>34</v>
+      </c>
+      <c r="V2" t="s">
+        <v>35</v>
+      </c>
+      <c r="W2" t="s">
+        <v>36</v>
+      </c>
+      <c r="X2" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D3" t="s">
+        <v>30</v>
+      </c>
+      <c r="I3" t="s">
+        <v>31</v>
+      </c>
+      <c r="K3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M3" t="s">
+        <v>31</v>
+      </c>
+      <c r="P3" t="s">
+        <v>32</v>
+      </c>
+      <c r="S3" t="s">
+        <v>43</v>
+      </c>
+      <c r="U3" t="s">
+        <v>44</v>
+      </c>
+      <c r="V3" t="s">
+        <v>35</v>
+      </c>
+      <c r="W3" t="s">
+        <v>45</v>
+      </c>
+      <c r="X3" t="s">
+        <v>46</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>47</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>48</v>
+      </c>
+    </row>
+  </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>