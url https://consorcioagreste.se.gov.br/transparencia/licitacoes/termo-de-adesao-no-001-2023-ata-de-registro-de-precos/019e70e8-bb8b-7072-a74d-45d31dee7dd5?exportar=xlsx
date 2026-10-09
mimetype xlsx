--- v0 (2026-07-10)
+++ v1 (2026-10-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>uuid</t>
   </si>
   <si>
     <t>titulo</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>url_edital</t>
   </si>
   <si>
     <t>numero</t>
   </si>
   <si>
     <t>modalidade</t>
   </si>
   <si>
     <t>orgao</t>
   </si>
   <si>
     <t>situacao</t>
   </si>
   <si>
@@ -146,63 +146,60 @@
   <si>
     <t>019e70e8-bb8b-7072-a74d-45d31dee7dd5</t>
   </si>
   <si>
     <t>TERMO DE ADESÃO Nº 001/2023 - ATA DE REGISTRO DE PREÇOS</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/termo-de-adesao-no-001-2023-ata-de-registro-de-precos/019e70e8-bb8b-7072-a74d-45d31dee7dd5</t>
   </si>
   <si>
     <t>02/2023</t>
   </si>
   <si>
     <t>Adesão a Ata</t>
   </si>
   <si>
     <t>CPAC</t>
   </si>
   <si>
     <t>Concluído</t>
   </si>
   <si>
     <t>ADESÃO A ATA DE REGISTRO DE PREÇO N° 002/2023, ORIGINÁRIA DO PREGÃO PRESENCIAL N° 002/2023 DA CONSCENSUL, OBJETIVANDO A AQUISIÇÃO DE EQUIPAMENTOS PARA O BENEFICIAMENTO DE MATERIAIS COLETADOS E RECEPCIONADOS PELAS UTR - UNIDADES DE TRATAMENTO DE RESÍDUOS DО CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL - CРАС.</t>
   </si>
   <si>
-    <t>99.999.999,99</t>
-[...1 lines deleted...]
-  <si>
     <t>0,00</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>11/12/2024 00:00:00</t>
   </si>
   <si>
-    <t>29/05/2026 11:33:48</t>
+    <t>08/09/2026 11:44:43</t>
   </si>
   <si>
     <t>edital-02_2023.pdf</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e70e8-bb8b-7072-a74d-45d31dee7dd5/edital-02-2023_bfcf126a-7432-400a-8a6b-e8946e91e7f9.pdf</t>
   </si>
   <si>
     <t>fbeb11246db65db7b897cceb657b61bd3b9c0d89</t>
   </si>
   <si>
     <t>7ef4df2e7d432261fff93d5eba3b96cc</t>
   </si>
   <si>
     <t>29/05/2026 11:32:38</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -680,78 +677,78 @@
       <c r="F2" t="s">
         <v>40</v>
       </c>
       <c r="G2" t="s">
         <v>41</v>
       </c>
       <c r="H2" t="s">
         <v>42</v>
       </c>
       <c r="J2" t="s">
         <v>43</v>
       </c>
       <c r="N2" t="s">
         <v>44</v>
       </c>
       <c r="O2" t="s">
         <v>44</v>
       </c>
       <c r="P2" t="s">
         <v>44</v>
       </c>
       <c r="Q2" t="s">
         <v>44</v>
       </c>
       <c r="R2" t="s">
+        <v>44</v>
+      </c>
+      <c r="S2" t="s">
         <v>45</v>
       </c>
-      <c r="S2" t="s">
+      <c r="Z2" t="s">
         <v>46</v>
       </c>
-      <c r="Z2" t="s">
+      <c r="AA2" t="s">
         <v>47</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="AB2" t="s">
         <v>48</v>
       </c>
-      <c r="AB2" t="s">
+      <c r="AC2" t="s">
         <v>49</v>
       </c>
-      <c r="AC2" t="s">
+      <c r="AD2" t="s">
         <v>50</v>
       </c>
-      <c r="AD2" t="s">
+      <c r="AE2" t="s">
         <v>51</v>
       </c>
-      <c r="AE2" t="s">
+      <c r="AF2" t="s">
         <v>52</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="AG2" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>