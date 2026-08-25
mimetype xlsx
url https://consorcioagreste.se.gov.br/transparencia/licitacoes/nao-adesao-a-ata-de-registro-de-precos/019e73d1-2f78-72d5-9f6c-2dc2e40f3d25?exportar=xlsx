--- v0 (2026-06-12)
+++ v1 (2026-08-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>uuid</t>
   </si>
   <si>
     <t>titulo</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>url_edital</t>
   </si>
   <si>
     <t>numero</t>
   </si>
   <si>
     <t>modalidade</t>
   </si>
   <si>
     <t>orgao</t>
   </si>
   <si>
     <t>situacao</t>
   </si>
   <si>
@@ -140,63 +140,69 @@
   <si>
     <t>contratados</t>
   </si>
   <si>
     <t>contratos</t>
   </si>
   <si>
     <t>019e73d1-2f78-72d5-9f6c-2dc2e40f3d25</t>
   </si>
   <si>
     <t>NÃO ADESÃO A ATA DE REGISTRO DE PREÇOS</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/nao-adesao-a-ata-de-registro-de-precos/019e73d1-2f78-72d5-9f6c-2dc2e40f3d25</t>
   </si>
   <si>
     <t>01/2026</t>
   </si>
   <si>
     <t>Adesão a Ata</t>
   </si>
   <si>
     <t>CPAC</t>
   </si>
   <si>
-    <t>Aberto</t>
+    <t>Concluído</t>
+  </si>
+  <si>
+    <t>0,00</t>
   </si>
   <si>
     <t>1,00</t>
   </si>
   <si>
-    <t>0,00</t>
-[...1 lines deleted...]
-  <si>
     <t>S</t>
   </si>
   <si>
-    <t>29/05/2026 09:59:09</t>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>24/08/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>24/08/2026 11:56:24</t>
   </si>
   <si>
     <t>Declaracao_Nao_Adesao_ARP_2026_CPAC.pdf</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e73d1-2f78-72d5-9f6c-2dc2e40f3d25/declaracao-nao-adesao-arp-2026-cpac_cb35c427-2abe-44d1-9cb6-deff95a814a4.pdf</t>
   </si>
   <si>
     <t>36d5248ffc287f86bf4bad2a727d15cc7b1b2489</t>
   </si>
   <si>
     <t>aa4dce7549500e6d1c19350d4d42c5dd</t>
   </si>
   <si>
     <t>29/05/2026 11:30:22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -658,94 +664,97 @@
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" t="s">
         <v>38</v>
       </c>
       <c r="E2" t="s">
         <v>39</v>
       </c>
       <c r="F2" t="s">
         <v>40</v>
       </c>
       <c r="G2" t="s">
         <v>41</v>
       </c>
       <c r="H2" t="s">
         <v>42</v>
       </c>
-      <c r="I2">
-[...1 lines deleted...]
-      </c>
       <c r="J2" t="s">
         <v>37</v>
       </c>
       <c r="N2" t="s">
         <v>43</v>
       </c>
       <c r="O2" t="s">
         <v>43</v>
       </c>
       <c r="P2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="Q2" t="s">
         <v>43</v>
       </c>
       <c r="R2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="S2" t="s">
         <v>45</v>
       </c>
+      <c r="T2" t="s">
+        <v>46</v>
+      </c>
       <c r="Z2" t="s">
-        <v>46</v>
+        <v>47</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>48</v>
       </c>
       <c r="AB2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AC2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AD2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AE2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="AF2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AG2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>