--- v0 (2026-06-12)
+++ v1 (2026-08-25)
@@ -140,66 +140,66 @@
   <si>
     <t>contratados</t>
   </si>
   <si>
     <t>contratos</t>
   </si>
   <si>
     <t>019e73cc-0e63-71b5-b4bb-eec53954e788</t>
   </si>
   <si>
     <t>NÃO ADESÃO A ATA DE REGISTRO DE PREÇOS</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/nao-adesao-a-ata-de-registro-de-precos/019e73cc-0e63-71b5-b4bb-eec53954e788</t>
   </si>
   <si>
     <t>01/2025</t>
   </si>
   <si>
     <t>Adesão a Ata</t>
   </si>
   <si>
     <t>CPAC</t>
   </si>
   <si>
-    <t>Encerrado</t>
+    <t>Concluído</t>
   </si>
   <si>
     <t>100,00</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
-    <t>28/05/2026 00:00:00</t>
-[...2 lines deleted...]
-    <t>29/05/2026 11:35:30</t>
+    <t>31/12/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>24/08/2026 11:49:30</t>
   </si>
   <si>
     <t>Declaracao_Nao_Adesao_ARP_2025_CPAC_assinado.pdf</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e73cc-0e63-71b5-b4bb-eec53954e788/declaracao-nao-adesao-arp-2025-cpac-assinado_b11dc0e8-527c-42bb-a57b-f1ba321f387b.pdf</t>
   </si>
   <si>
     <t>ad0ebaf01d6d45becb89c05fb90e1e01816f52d0</t>
   </si>
   <si>
     <t>03ab0233a27d99d9e1382abc39a5ec0f</t>
   </si>
   <si>
     <t>29/05/2026 11:30:01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -661,53 +661,50 @@
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" t="s">
         <v>38</v>
       </c>
       <c r="E2" t="s">
         <v>39</v>
       </c>
       <c r="F2" t="s">
         <v>40</v>
       </c>
       <c r="G2" t="s">
         <v>41</v>
       </c>
       <c r="H2" t="s">
         <v>42</v>
       </c>
-      <c r="I2">
-[...1 lines deleted...]
-      </c>
       <c r="J2" t="s">
         <v>37</v>
       </c>
       <c r="N2" t="s">
         <v>43</v>
       </c>
       <c r="O2" t="s">
         <v>43</v>
       </c>
       <c r="P2" t="s">
         <v>43</v>
       </c>
       <c r="Q2" t="s">
         <v>43</v>
       </c>
       <c r="R2" t="s">
         <v>44</v>
       </c>
       <c r="S2" t="s">
         <v>45</v>
       </c>
       <c r="Z2" t="s">
         <v>46</v>
       </c>
       <c r="AA2" t="s">