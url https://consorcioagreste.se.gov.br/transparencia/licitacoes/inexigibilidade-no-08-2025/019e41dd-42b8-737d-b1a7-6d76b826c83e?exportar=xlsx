--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>uuid</t>
   </si>
   <si>
     <t>titulo</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>url_edital</t>
   </si>
   <si>
     <t>numero</t>
   </si>
   <si>
     <t>modalidade</t>
   </si>
   <si>
     <t>orgao</t>
   </si>
   <si>
     <t>situacao</t>
   </si>
   <si>
@@ -116,102 +116,285 @@
   <si>
     <t>alterado</t>
   </si>
   <si>
     <t>arquivos_0_nome</t>
   </si>
   <si>
     <t>arquivos_0_categoria</t>
   </si>
   <si>
     <t>arquivos_0_url</t>
   </si>
   <si>
     <t>arquivos_0_hash_sha1</t>
   </si>
   <si>
     <t>arquivos_0_hash_md5</t>
   </si>
   <si>
     <t>arquivos_0_criado</t>
   </si>
   <si>
     <t>arquivos_0_alterado</t>
   </si>
   <si>
+    <t>arquivos_1_nome</t>
+  </si>
+  <si>
+    <t>arquivos_1_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_1_url</t>
+  </si>
+  <si>
+    <t>arquivos_1_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_1_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_1_criado</t>
+  </si>
+  <si>
+    <t>arquivos_1_alterado</t>
+  </si>
+  <si>
+    <t>arquivos_2_nome</t>
+  </si>
+  <si>
+    <t>arquivos_2_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_2_url</t>
+  </si>
+  <si>
+    <t>arquivos_2_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_2_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_2_criado</t>
+  </si>
+  <si>
+    <t>arquivos_2_alterado</t>
+  </si>
+  <si>
+    <t>arquivos_3_nome</t>
+  </si>
+  <si>
+    <t>arquivos_3_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_3_url</t>
+  </si>
+  <si>
+    <t>arquivos_3_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_3_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_3_criado</t>
+  </si>
+  <si>
+    <t>arquivos_3_alterado</t>
+  </si>
+  <si>
+    <t>arquivos_4_nome</t>
+  </si>
+  <si>
+    <t>arquivos_4_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_4_url</t>
+  </si>
+  <si>
+    <t>arquivos_4_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_4_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_4_criado</t>
+  </si>
+  <si>
+    <t>arquivos_4_alterado</t>
+  </si>
+  <si>
+    <t>arquivos_5_nome</t>
+  </si>
+  <si>
+    <t>arquivos_5_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_5_url</t>
+  </si>
+  <si>
+    <t>arquivos_5_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_5_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_5_criado</t>
+  </si>
+  <si>
+    <t>arquivos_5_alterado</t>
+  </si>
+  <si>
     <t>contratados</t>
   </si>
   <si>
     <t>contratos</t>
   </si>
   <si>
     <t>019e41dd-42b8-737d-b1a7-6d76b826c83e</t>
   </si>
   <si>
     <t>INEXIGIBILIDADE Nº 08/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-08-2025/019e41dd-42b8-737d-b1a7-6d76b826c83e</t>
   </si>
   <si>
     <t>08/2025</t>
   </si>
   <si>
     <t>Inexigibilidade</t>
   </si>
   <si>
     <t>CPAC</t>
   </si>
   <si>
     <t>Encerrado</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ASSESSORIA E/OU CONSULTORIA JURÍDICA AO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO, COM FOCO NO ACOMPANHAMENTO DE ROTINAS ADMINISTRATIVAS E EXTRAJUDICIAIS RELACIONADAS AO MANIFESTO DE INTERESSE PRIVADO - MIP E À GESTÃO CONSORCIADA DE RESÍDUOS SÓLIDOS, INCLUINDO O APOIO TÉCNICO-JURÍDICO EM DIAGNÓSTICOS DE POLÍTICAS PÚBLICAS MUNICIPAIS E IMPLEMENTAÇÃO DE SOLUÇÕES CONSORCIADAS, EXCLUÍDAS AS ATIVIDADES AFETAS ÀS ÁREAS DE LICITAÇÃO, CONTABILIDADE E ASSESORIA JURÍDICA INTERNA OU JUDICIAL JÁ CONTRATADAS.</t>
   </si>
   <si>
+    <t>55.000,00</t>
+  </si>
+  <si>
     <t>0,00</t>
   </si>
   <si>
-    <t>55.000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>N</t>
   </si>
   <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
     <t>12/05/2025 11:57:39</t>
   </si>
   <si>
+    <t>22/06/2026 10:59:15</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO -  INEX 08_2025.pdf</t>
+  </si>
+  <si>
+    <t>Anexo</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-42b8-737d-b1a7-6d76b826c83e/autorizacao-inex-08-2025_10f9e7d0-9a14-453c-88df-d46d84c49007.pdf</t>
+  </si>
+  <si>
+    <t>7bf81a769c20faa79ed11af9dc10a1e45405bff5</t>
+  </si>
+  <si>
+    <t>65829c3e6d2b9945437fad53789f3294</t>
+  </si>
+  <si>
+    <t>19/06/2026 12:51:46</t>
+  </si>
+  <si>
     <t>CONTRATO Nº 09/2025</t>
   </si>
   <si>
-    <t>Anexo</t>
-[...1 lines deleted...]
-  <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-09-2025_db3bde86daca130d1ea6aa0cb.pdf</t>
   </si>
   <si>
     <t>12/05/2025 12:12:27</t>
+  </si>
+  <si>
+    <t>DFD - INEX 08_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-42b8-737d-b1a7-6d76b826c83e/dfd-inex-08-2025_098d0492-4b1e-447f-8d4c-043464a0cabe.pdf</t>
+  </si>
+  <si>
+    <t>01658c9ee401a636abe74800d709455253ba7116</t>
+  </si>
+  <si>
+    <t>bda1341f84e005a1b527e974c33e8567</t>
+  </si>
+  <si>
+    <t>19/06/2026 12:51:48</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA -  INEX 08_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-42b8-737d-b1a7-6d76b826c83e/justificativa-inex-08-2025_dc60a1c8-20eb-403d-8e8f-c8806d8c819c.pdf</t>
+  </si>
+  <si>
+    <t>78e7e9f28f770a6660ea8ee63f5807728a1bd079</t>
+  </si>
+  <si>
+    <t>48ef95e3a464b7322b41f809843b0d02</t>
+  </si>
+  <si>
+    <t>19/06/2026 12:51:50</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO -  INEX 08_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-42b8-737d-b1a7-6d76b826c83e/parecer-juridico-inex-08-2025_cf92c0e3-c004-4aa4-be4f-fb49e359d283.pdf</t>
+  </si>
+  <si>
+    <t>cd102029cfd4a380401ba3513e2baa80fcc6b3ef</t>
+  </si>
+  <si>
+    <t>76ef9da6b7fbc69033d4b9fe72a911c5</t>
+  </si>
+  <si>
+    <t>PROJETO BÁSICO -  INEX 08_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-42b8-737d-b1a7-6d76b826c83e/projeto-basico-inex-08-2025_1940d1e4-fc5d-4137-9f04-880ceffe6d14.pdf</t>
+  </si>
+  <si>
+    <t>5b700711c7f27f3df298f1d34e22d9e81145dd00</t>
+  </si>
+  <si>
+    <t>ef0d2d12e1395833cedce9fb9c1b6e76</t>
+  </si>
+  <si>
+    <t>19/06/2026 12:51:59</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -515,59 +698,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:BS2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:71">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -632,117 +815,315 @@
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>70</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:71">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>71</v>
       </c>
       <c r="B2" t="s">
-        <v>37</v>
+        <v>72</v>
       </c>
       <c r="C2" t="s">
-        <v>38</v>
+        <v>73</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
+        <v>74</v>
       </c>
       <c r="F2" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="G2" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="H2" t="s">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="I2">
         <v>4</v>
       </c>
       <c r="J2" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="N2" t="s">
-        <v>44</v>
+        <v>79</v>
       </c>
       <c r="O2" t="s">
-        <v>45</v>
+        <v>79</v>
       </c>
       <c r="P2" t="s">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="Q2" t="s">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="R2" t="s">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="S2" t="s">
-        <v>46</v>
+        <v>81</v>
+      </c>
+      <c r="T2" t="s">
+        <v>82</v>
       </c>
       <c r="Z2" t="s">
-        <v>47</v>
+        <v>83</v>
       </c>
       <c r="AA2" t="s">
-        <v>47</v>
+        <v>84</v>
       </c>
       <c r="AB2" t="s">
-        <v>48</v>
+        <v>85</v>
       </c>
       <c r="AC2" t="s">
-        <v>49</v>
+        <v>86</v>
       </c>
       <c r="AD2" t="s">
-        <v>50</v>
+        <v>87</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>88</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>89</v>
       </c>
       <c r="AG2" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>90</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>91</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>86</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>92</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>93</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>93</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>94</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>86</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>95</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>96</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>97</v>
+      </c>
+      <c r="AU2" t="s">
+        <v>98</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>99</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>86</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>100</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>101</v>
+      </c>
+      <c r="BA2" t="s">
+        <v>102</v>
+      </c>
+      <c r="BB2" t="s">
+        <v>103</v>
+      </c>
+      <c r="BD2" t="s">
+        <v>104</v>
+      </c>
+      <c r="BE2" t="s">
+        <v>86</v>
+      </c>
+      <c r="BF2" t="s">
+        <v>105</v>
+      </c>
+      <c r="BG2" t="s">
+        <v>106</v>
+      </c>
+      <c r="BH2" t="s">
+        <v>107</v>
+      </c>
+      <c r="BI2" t="s">
+        <v>103</v>
+      </c>
+      <c r="BK2" t="s">
+        <v>108</v>
+      </c>
+      <c r="BL2" t="s">
+        <v>86</v>
+      </c>
+      <c r="BM2" t="s">
+        <v>109</v>
+      </c>
+      <c r="BN2" t="s">
+        <v>110</v>
+      </c>
+      <c r="BO2" t="s">
+        <v>111</v>
+      </c>
+      <c r="BP2" t="s">
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>