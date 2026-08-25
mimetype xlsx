--- v1 (2026-07-10)
+++ v2 (2026-08-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
   <si>
     <t>uuid</t>
   </si>
   <si>
     <t>titulo</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>url_edital</t>
   </si>
   <si>
     <t>numero</t>
   </si>
   <si>
     <t>modalidade</t>
   </si>
   <si>
     <t>orgao</t>
   </si>
   <si>
     <t>situacao</t>
   </si>
   <si>
@@ -86,51 +86,63 @@
   <si>
     <t>total_pago</t>
   </si>
   <si>
     <t>saldo_pagar</t>
   </si>
   <si>
     <t>registro_preco</t>
   </si>
   <si>
     <t>autorizacao</t>
   </si>
   <si>
     <t>abertura</t>
   </si>
   <si>
     <t>julgamento</t>
   </si>
   <si>
     <t>adjudicacao</t>
   </si>
   <si>
     <t>homologacao</t>
   </si>
   <si>
-    <t>vencedores</t>
+    <t>vencedores_0_url</t>
+  </si>
+  <si>
+    <t>vencedores_0_numero</t>
+  </si>
+  <si>
+    <t>vencedores_0_nome</t>
+  </si>
+  <si>
+    <t>vencedores_0_cnpj</t>
+  </si>
+  <si>
+    <t>vencedores_0_valor</t>
   </si>
   <si>
     <t>criado</t>
   </si>
   <si>
     <t>alterado</t>
   </si>
   <si>
     <t>arquivos_0_nome</t>
   </si>
   <si>
     <t>arquivos_0_categoria</t>
   </si>
   <si>
     <t>arquivos_0_url</t>
   </si>
   <si>
     <t>arquivos_0_hash_sha1</t>
   </si>
   <si>
     <t>arquivos_0_hash_md5</t>
   </si>
   <si>
     <t>arquivos_0_criado</t>
   </si>
@@ -221,180 +233,399 @@
   <si>
     <t>arquivos_4_alterado</t>
   </si>
   <si>
     <t>arquivos_5_nome</t>
   </si>
   <si>
     <t>arquivos_5_categoria</t>
   </si>
   <si>
     <t>arquivos_5_url</t>
   </si>
   <si>
     <t>arquivos_5_hash_sha1</t>
   </si>
   <si>
     <t>arquivos_5_hash_md5</t>
   </si>
   <si>
     <t>arquivos_5_criado</t>
   </si>
   <si>
     <t>arquivos_5_alterado</t>
   </si>
   <si>
-    <t>contratados</t>
-[...2 lines deleted...]
-    <t>contratos</t>
+    <t>contratados_0_nome</t>
+  </si>
+  <si>
+    <t>contratados_0_cnpj</t>
+  </si>
+  <si>
+    <t>contratados_0_valor</t>
+  </si>
+  <si>
+    <t>contratos_0_numero</t>
+  </si>
+  <si>
+    <t>contratos_0_url</t>
+  </si>
+  <si>
+    <t>contratos_0_url_contrato_arquivo</t>
+  </si>
+  <si>
+    <t>contratos_0_contrato_uuid_ref</t>
+  </si>
+  <si>
+    <t>contratos_0_contrato_numero_ref</t>
+  </si>
+  <si>
+    <t>contratos_0_url_contrato_ref</t>
+  </si>
+  <si>
+    <t>contratos_0_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_0_licitacao_titulo</t>
+  </si>
+  <si>
+    <t>contratos_0_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_0_obra_titulo</t>
+  </si>
+  <si>
+    <t>contratos_0_obra_url</t>
+  </si>
+  <si>
+    <t>contratos_0_orgao</t>
+  </si>
+  <si>
+    <t>contratos_0_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_0_situacao</t>
+  </si>
+  <si>
+    <t>contratos_0_natureza</t>
+  </si>
+  <si>
+    <t>contratos_0_is_aditivo</t>
+  </si>
+  <si>
+    <t>contratos_0_tipo</t>
+  </si>
+  <si>
+    <t>contratos_0_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_0_inicio</t>
+  </si>
+  <si>
+    <t>contratos_0_fim</t>
+  </si>
+  <si>
+    <t>contratos_0_objeto</t>
+  </si>
+  <si>
+    <t>contratos_0_contratado</t>
+  </si>
+  <si>
+    <t>contratos_0_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_0_valor</t>
+  </si>
+  <si>
+    <t>contratos_0_base_legal</t>
+  </si>
+  <si>
+    <t>contratos_0_parecer_juridico</t>
+  </si>
+  <si>
+    <t>contratos_0_criado</t>
+  </si>
+  <si>
+    <t>contratos_0_alterado</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_0_nome</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_0_orgao</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_0_cargo</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_0_cpf</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_0_inicio</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_0_fim</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_1_nome</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_1_orgao</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_1_cargo</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_1_cpf</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_1_inicio</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_1_fim</t>
+  </si>
+  <si>
+    <t>contratos_0_aditivos_0_numero</t>
+  </si>
+  <si>
+    <t>contratos_0_aditivos_0_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_0_aditivos_0_inicio</t>
+  </si>
+  <si>
+    <t>contratos_0_aditivos_0_fim</t>
+  </si>
+  <si>
+    <t>contratos_0_aditivos_0_valor</t>
+  </si>
+  <si>
+    <t>contratos_0_aditivos_0_natureza</t>
+  </si>
+  <si>
+    <t>contratos_0_aditivos_0_tipo</t>
+  </si>
+  <si>
+    <t>contratos_0_aditivos_0_url</t>
   </si>
   <si>
     <t>019e41dd-42b8-737d-b1a7-6d76b826c83e</t>
   </si>
   <si>
     <t>INEXIGIBILIDADE Nº 08/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-08-2025/019e41dd-42b8-737d-b1a7-6d76b826c83e</t>
   </si>
   <si>
     <t>08/2025</t>
   </si>
   <si>
     <t>Inexigibilidade</t>
   </si>
   <si>
     <t>CPAC</t>
   </si>
   <si>
+    <t>Concluído</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ASSESSORIA E/OU CONSULTORIA JURÍDICA AO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO, COM FOCO NO ACOMPANHAMENTO DE ROTINAS ADMINISTRATIVAS E EXTRAJUDICIAIS RELACIONADAS AO MANIFESTO DE INTERESSE PRIVADO - MIP E À GESTÃO CONSORCIADA DE RESÍDUOS SÓLIDOS, INCLUINDO O APOIO TÉCNICO-JURÍDICO EM DIAGNÓSTICOS DE POLÍTICAS PÚBLICAS MUNICIPAIS E IMPLEMENTAÇÃO DE SOLUÇÕES CONSORCIADAS, EXCLUÍDAS AS ATIVIDADES AFETAS ÀS ÁREAS DE LICITAÇÃO, CONTABILIDADE E ASSESORIA JURÍDICA INTERNA OU JUDICIAL JÁ CONTRATADAS.</t>
+  </si>
+  <si>
+    <t>55.000,00</t>
+  </si>
+  <si>
+    <t>0,00</t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacec-5013-7311-b748-26f37c9efa38</t>
+  </si>
+  <si>
+    <t>06/2025</t>
+  </si>
+  <si>
+    <t>Geovane Alves de Lima</t>
+  </si>
+  <si>
+    <t>059.815.285-75</t>
+  </si>
+  <si>
+    <t>7.200,00</t>
+  </si>
+  <si>
+    <t>12/05/2025 11:57:39</t>
+  </si>
+  <si>
+    <t>18/08/2026 11:35:31</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO -  INEX 08_2025.pdf</t>
+  </si>
+  <si>
+    <t>Anexo</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-42b8-737d-b1a7-6d76b826c83e/autorizacao-inex-08-2025_10f9e7d0-9a14-453c-88df-d46d84c49007.pdf</t>
+  </si>
+  <si>
+    <t>7bf81a769c20faa79ed11af9dc10a1e45405bff5</t>
+  </si>
+  <si>
+    <t>65829c3e6d2b9945437fad53789f3294</t>
+  </si>
+  <si>
+    <t>19/06/2026 12:51:46</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 09/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-09-2025_db3bde86daca130d1ea6aa0cb.pdf</t>
+  </si>
+  <si>
+    <t>12/05/2025 12:12:27</t>
+  </si>
+  <si>
+    <t>DFD - INEX 08_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-42b8-737d-b1a7-6d76b826c83e/dfd-inex-08-2025_098d0492-4b1e-447f-8d4c-043464a0cabe.pdf</t>
+  </si>
+  <si>
+    <t>01658c9ee401a636abe74800d709455253ba7116</t>
+  </si>
+  <si>
+    <t>bda1341f84e005a1b527e974c33e8567</t>
+  </si>
+  <si>
+    <t>19/06/2026 12:51:48</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA -  INEX 08_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-42b8-737d-b1a7-6d76b826c83e/justificativa-inex-08-2025_dc60a1c8-20eb-403d-8e8f-c8806d8c819c.pdf</t>
+  </si>
+  <si>
+    <t>78e7e9f28f770a6660ea8ee63f5807728a1bd079</t>
+  </si>
+  <si>
+    <t>48ef95e3a464b7322b41f809843b0d02</t>
+  </si>
+  <si>
+    <t>19/06/2026 12:51:50</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO -  INEX 08_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-42b8-737d-b1a7-6d76b826c83e/parecer-juridico-inex-08-2025_cf92c0e3-c004-4aa4-be4f-fb49e359d283.pdf</t>
+  </si>
+  <si>
+    <t>cd102029cfd4a380401ba3513e2baa80fcc6b3ef</t>
+  </si>
+  <si>
+    <t>76ef9da6b7fbc69033d4b9fe72a911c5</t>
+  </si>
+  <si>
+    <t>PROJETO BÁSICO -  INEX 08_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-42b8-737d-b1a7-6d76b826c83e/projeto-basico-inex-08-2025_1940d1e4-fc5d-4137-9f04-880ceffe6d14.pdf</t>
+  </si>
+  <si>
+    <t>5b700711c7f27f3df298f1d34e22d9e81145dd00</t>
+  </si>
+  <si>
+    <t>ef0d2d12e1395833cedce9fb9c1b6e76</t>
+  </si>
+  <si>
+    <t>19/06/2026 12:51:59</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eacec-5013-7311-b748-26f37c9efa38/contrato-n0-06-2025-geovane_30ac4642-85f2-4c4c-8142-9f686dc3851c.pdf</t>
+  </si>
+  <si>
+    <t>Consórcio Público do Agreste Central Segipano</t>
+  </si>
+  <si>
     <t>Encerrado</t>
   </si>
   <si>
-    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ASSESSORIA E/OU CONSULTORIA JURÍDICA AO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO, COM FOCO NO ACOMPANHAMENTO DE ROTINAS ADMINISTRATIVAS E EXTRAJUDICIAIS RELACIONADAS AO MANIFESTO DE INTERESSE PRIVADO - MIP E À GESTÃO CONSORCIADA DE RESÍDUOS SÓLIDOS, INCLUINDO O APOIO TÉCNICO-JURÍDICO EM DIAGNÓSTICOS DE POLÍTICAS PÚBLICAS MUNICIPAIS E IMPLEMENTAÇÃO DE SOLUÇÕES CONSORCIADAS, EXCLUÍDAS AS ATIVIDADES AFETAS ÀS ÁREAS DE LICITAÇÃO, CONTABILIDADE E ASSESORIA JURÍDICA INTERNA OU JUDICIAL JÁ CONTRATADAS.</t>
-[...101 lines deleted...]
-    <t>19/06/2026 12:51:59</t>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>03/02/2026</t>
+  </si>
+  <si>
+    <t>Locação de Imóvel (Galpão Moita Bonita)</t>
+  </si>
+  <si>
+    <t>03/02/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>13/08/2026 11:49:18</t>
+  </si>
+  <si>
+    <t>Ligiana Alves Silva</t>
+  </si>
+  <si>
+    <t>Fiscal</t>
+  </si>
+  <si>
+    <t>929.***.***-34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Evanilson Santana Santos </t>
+  </si>
+  <si>
+    <t>Gestor</t>
+  </si>
+  <si>
+    <t>000.***.***-44</t>
+  </si>
+  <si>
+    <t>1/2026</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t>03/01/2027</t>
+  </si>
+  <si>
+    <t>Acréscimo de prazo</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019fae7c-d5dd-719f-b048-add070c68143</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -698,59 +929,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BS2"/>
+  <dimension ref="A1:DT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:71">
+    <row r="1" spans="1:124">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -920,210 +1151,504 @@
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
       <c r="BR1" t="s">
         <v>69</v>
       </c>
       <c r="BS1" t="s">
         <v>70</v>
       </c>
+      <c r="BT1" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>85</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>86</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>87</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>88</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>89</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>90</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>91</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>92</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>93</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>94</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>95</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>96</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>97</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>98</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>99</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>100</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>101</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>102</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>103</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>105</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>106</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>109</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>110</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="DM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="DN1" t="s">
+        <v>117</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>118</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="DQ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="DR1" t="s">
+        <v>121</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>122</v>
+      </c>
+      <c r="DT1" t="s">
+        <v>123</v>
+      </c>
     </row>
-    <row r="2" spans="1:71">
+    <row r="2" spans="1:124">
       <c r="A2" t="s">
-        <v>71</v>
+        <v>124</v>
       </c>
       <c r="B2" t="s">
-        <v>72</v>
+        <v>125</v>
       </c>
       <c r="C2" t="s">
-        <v>73</v>
+        <v>126</v>
       </c>
       <c r="E2" t="s">
-        <v>74</v>
+        <v>127</v>
       </c>
       <c r="F2" t="s">
-        <v>75</v>
+        <v>128</v>
       </c>
       <c r="G2" t="s">
-        <v>76</v>
+        <v>129</v>
       </c>
       <c r="H2" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>130</v>
       </c>
       <c r="J2" t="s">
-        <v>78</v>
+        <v>131</v>
       </c>
       <c r="N2" t="s">
-        <v>79</v>
+        <v>132</v>
       </c>
       <c r="O2" t="s">
-        <v>79</v>
+        <v>132</v>
       </c>
       <c r="P2" t="s">
-        <v>80</v>
+        <v>133</v>
       </c>
       <c r="Q2" t="s">
-        <v>80</v>
+        <v>133</v>
       </c>
       <c r="R2" t="s">
-        <v>80</v>
+        <v>133</v>
       </c>
       <c r="S2" t="s">
-        <v>81</v>
+        <v>134</v>
       </c>
       <c r="T2" t="s">
-        <v>82</v>
+        <v>135</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>136</v>
       </c>
       <c r="Z2" t="s">
-        <v>83</v>
+        <v>137</v>
       </c>
       <c r="AA2" t="s">
-        <v>84</v>
+        <v>138</v>
       </c>
       <c r="AB2" t="s">
-        <v>85</v>
+        <v>139</v>
       </c>
       <c r="AC2" t="s">
-        <v>86</v>
+        <v>140</v>
       </c>
       <c r="AD2" t="s">
-        <v>87</v>
+        <v>141</v>
       </c>
       <c r="AE2" t="s">
-        <v>88</v>
+        <v>142</v>
       </c>
       <c r="AF2" t="s">
-        <v>89</v>
+        <v>143</v>
       </c>
       <c r="AG2" t="s">
-        <v>90</v>
+        <v>144</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>145</v>
       </c>
       <c r="AI2" t="s">
-        <v>91</v>
+        <v>146</v>
       </c>
       <c r="AJ2" t="s">
-        <v>86</v>
+        <v>147</v>
       </c>
       <c r="AK2" t="s">
-        <v>92</v>
+        <v>148</v>
+      </c>
+      <c r="AM2" t="s">
+        <v>149</v>
       </c>
       <c r="AN2" t="s">
-        <v>93</v>
+        <v>144</v>
       </c>
       <c r="AO2" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>86</v>
+        <v>150</v>
       </c>
       <c r="AR2" t="s">
-        <v>95</v>
+        <v>151</v>
       </c>
       <c r="AS2" t="s">
-        <v>96</v>
+        <v>151</v>
       </c>
       <c r="AT2" t="s">
-        <v>97</v>
+        <v>152</v>
       </c>
       <c r="AU2" t="s">
-        <v>98</v>
+        <v>144</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>153</v>
       </c>
       <c r="AW2" t="s">
-        <v>99</v>
+        <v>154</v>
       </c>
       <c r="AX2" t="s">
-        <v>86</v>
+        <v>155</v>
       </c>
       <c r="AY2" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>156</v>
       </c>
       <c r="BA2" t="s">
-        <v>102</v>
+        <v>157</v>
       </c>
       <c r="BB2" t="s">
-        <v>103</v>
+        <v>144</v>
+      </c>
+      <c r="BC2" t="s">
+        <v>158</v>
       </c>
       <c r="BD2" t="s">
-        <v>104</v>
+        <v>159</v>
       </c>
       <c r="BE2" t="s">
-        <v>86</v>
+        <v>160</v>
       </c>
       <c r="BF2" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>161</v>
       </c>
       <c r="BH2" t="s">
-        <v>107</v>
+        <v>162</v>
       </c>
       <c r="BI2" t="s">
-        <v>103</v>
+        <v>144</v>
+      </c>
+      <c r="BJ2" t="s">
+        <v>163</v>
       </c>
       <c r="BK2" t="s">
-        <v>108</v>
+        <v>164</v>
       </c>
       <c r="BL2" t="s">
-        <v>86</v>
+        <v>165</v>
       </c>
       <c r="BM2" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>161</v>
       </c>
       <c r="BO2" t="s">
-        <v>111</v>
+        <v>166</v>
       </c>
       <c r="BP2" t="s">
-        <v>112</v>
+        <v>144</v>
+      </c>
+      <c r="BQ2" t="s">
+        <v>167</v>
+      </c>
+      <c r="BR2" t="s">
+        <v>168</v>
+      </c>
+      <c r="BS2" t="s">
+        <v>169</v>
+      </c>
+      <c r="BT2" t="s">
+        <v>170</v>
+      </c>
+      <c r="BV2" t="s">
+        <v>138</v>
+      </c>
+      <c r="BW2" t="s">
+        <v>139</v>
+      </c>
+      <c r="BX2" t="s">
+        <v>140</v>
+      </c>
+      <c r="BY2" t="s">
+        <v>137</v>
+      </c>
+      <c r="BZ2" t="s">
+        <v>136</v>
+      </c>
+      <c r="CA2" t="s">
+        <v>171</v>
+      </c>
+      <c r="CE2" t="s">
+        <v>127</v>
+      </c>
+      <c r="CF2" t="s">
+        <v>125</v>
+      </c>
+      <c r="CG2" t="s">
+        <v>126</v>
+      </c>
+      <c r="CJ2" t="s">
+        <v>172</v>
+      </c>
+      <c r="CK2" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL2" t="s">
+        <v>173</v>
+      </c>
+      <c r="CN2" t="s">
+        <v>134</v>
+      </c>
+      <c r="CP2" t="s">
+        <v>174</v>
+      </c>
+      <c r="CQ2" t="s">
+        <v>174</v>
+      </c>
+      <c r="CR2" t="s">
+        <v>175</v>
+      </c>
+      <c r="CS2" t="s">
+        <v>176</v>
+      </c>
+      <c r="CT2" t="s">
+        <v>138</v>
+      </c>
+      <c r="CU2" t="s">
+        <v>139</v>
+      </c>
+      <c r="CV2" t="s">
+        <v>140</v>
+      </c>
+      <c r="CY2" t="s">
+        <v>177</v>
+      </c>
+      <c r="CZ2" t="s">
+        <v>178</v>
+      </c>
+      <c r="DA2" t="s">
+        <v>179</v>
+      </c>
+      <c r="DB2" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC2" t="s">
+        <v>180</v>
+      </c>
+      <c r="DD2" t="s">
+        <v>181</v>
+      </c>
+      <c r="DE2" t="s">
+        <v>174</v>
+      </c>
+      <c r="DF2" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG2" t="s">
+        <v>182</v>
+      </c>
+      <c r="DH2" t="s">
+        <v>172</v>
+      </c>
+      <c r="DI2" t="s">
+        <v>183</v>
+      </c>
+      <c r="DJ2" t="s">
+        <v>184</v>
+      </c>
+      <c r="DK2" t="s">
+        <v>174</v>
+      </c>
+      <c r="DL2" t="s">
+        <v>175</v>
+      </c>
+      <c r="DM2" t="s">
+        <v>185</v>
+      </c>
+      <c r="DN2" t="s">
+        <v>186</v>
+      </c>
+      <c r="DO2" t="s">
+        <v>175</v>
+      </c>
+      <c r="DP2" t="s">
+        <v>187</v>
+      </c>
+      <c r="DQ2" t="s">
+        <v>140</v>
+      </c>
+      <c r="DR2" t="s">
+        <v>188</v>
+      </c>
+      <c r="DT2" t="s">
+        <v>189</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>