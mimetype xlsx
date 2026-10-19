--- v0 (2026-09-03)
+++ v1 (2026-10-19)
@@ -167,66 +167,66 @@
   <si>
     <t>01a05836-5800-7248-8192-4c30ea6b62c4</t>
   </si>
   <si>
     <t>INEXIGIBILIDADE Nº 04/2026</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-04-2026/01a05836-5800-7248-8192-4c30ea6b62c4</t>
   </si>
   <si>
     <t>04/2026</t>
   </si>
   <si>
     <t>Inexigibilidade</t>
   </si>
   <si>
     <t>CPAC</t>
   </si>
   <si>
     <t>Concluído</t>
   </si>
   <si>
     <t>Locação de imóvel urbano não residencial, do tipo galpão operacional, situado na Rodovia SE-206, nº 1810, município de Siriri/SE.</t>
   </si>
   <si>
+    <t>12.000,00</t>
+  </si>
+  <si>
     <t>0,00</t>
   </si>
   <si>
-    <t>12.000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>N</t>
   </si>
   <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>16/06/2026 00:00:00</t>
   </si>
   <si>
-    <t>31/08/2026 11:40:08</t>
+    <t>10/09/2026 09:37:25</t>
   </si>
   <si>
     <t>CONTRATO Nº 13-2026 - INEX 04-2026.pdf</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a05836-5800-7248-8192-4c30ea6b62c4/contrato-no-13-2026-inex-04-2026_9c2b6792-b9e2-49f1-80b1-7a591b7c6188.pdf</t>
   </si>
   <si>
     <t>40b34482235f2fc36ca8236f87af77fa1d08fc9a</t>
   </si>
   <si>
     <t>26897a9d56c9d3930410e56fc63d4436</t>
   </si>
   <si>
     <t>31/08/2026 11:27:41</t>
   </si>
   <si>
     <t>JUSTIFICATIVA - INEX 04-2026.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a05836-5800-7248-8192-4c30ea6b62c4/justificativa-inex-04-2026_edd9d32f-9b89-4979-913c-7ba0076c150b.pdf</t>
   </si>
@@ -731,60 +731,60 @@
       <c r="B2" t="s">
         <v>44</v>
       </c>
       <c r="C2" t="s">
         <v>45</v>
       </c>
       <c r="E2" t="s">
         <v>46</v>
       </c>
       <c r="F2" t="s">
         <v>47</v>
       </c>
       <c r="G2" t="s">
         <v>48</v>
       </c>
       <c r="H2" t="s">
         <v>49</v>
       </c>
       <c r="J2" t="s">
         <v>50</v>
       </c>
       <c r="N2" t="s">
         <v>51</v>
       </c>
       <c r="O2" t="s">
+        <v>51</v>
+      </c>
+      <c r="P2" t="s">
         <v>52</v>
       </c>
-      <c r="P2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="R2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="S2" t="s">
         <v>53</v>
       </c>
       <c r="T2" t="s">
         <v>54</v>
       </c>
       <c r="Z2" t="s">
         <v>55</v>
       </c>
       <c r="AA2" t="s">
         <v>56</v>
       </c>
       <c r="AB2" t="s">
         <v>57</v>
       </c>
       <c r="AC2" t="s">
         <v>58</v>
       </c>
       <c r="AD2" t="s">
         <v>59</v>
       </c>
       <c r="AE2" t="s">
         <v>60</v>
       </c>