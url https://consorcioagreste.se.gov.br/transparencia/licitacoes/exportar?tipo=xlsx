--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1455">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2080">
   <si>
     <t>uuid</t>
   </si>
   <si>
     <t>titulo</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>url_edital</t>
   </si>
   <si>
     <t>numero</t>
   </si>
   <si>
     <t>modalidade</t>
   </si>
   <si>
     <t>orgao</t>
   </si>
   <si>
     <t>situacao</t>
   </si>
   <si>
@@ -116,164 +116,404 @@
   <si>
     <t>alterado</t>
   </si>
   <si>
     <t>arquivos_0_nome</t>
   </si>
   <si>
     <t>arquivos_0_categoria</t>
   </si>
   <si>
     <t>arquivos_0_url</t>
   </si>
   <si>
     <t>arquivos_0_hash_sha1</t>
   </si>
   <si>
     <t>arquivos_0_hash_md5</t>
   </si>
   <si>
     <t>arquivos_0_criado</t>
   </si>
   <si>
     <t>arquivos_0_alterado</t>
   </si>
   <si>
+    <t>contratados</t>
+  </si>
+  <si>
+    <t>contratos</t>
+  </si>
+  <si>
     <t>arquivos_1_nome</t>
   </si>
   <si>
     <t>arquivos_1_categoria</t>
   </si>
   <si>
     <t>arquivos_1_url</t>
   </si>
   <si>
     <t>arquivos_1_hash_sha1</t>
   </si>
   <si>
     <t>arquivos_1_hash_md5</t>
   </si>
   <si>
     <t>arquivos_1_criado</t>
   </si>
   <si>
     <t>arquivos_1_alterado</t>
   </si>
   <si>
     <t>arquivos_2_nome</t>
   </si>
   <si>
     <t>arquivos_2_categoria</t>
   </si>
   <si>
     <t>arquivos_2_url</t>
   </si>
   <si>
     <t>arquivos_2_hash_sha1</t>
   </si>
   <si>
     <t>arquivos_2_hash_md5</t>
   </si>
   <si>
     <t>arquivos_2_criado</t>
   </si>
   <si>
     <t>arquivos_2_alterado</t>
   </si>
   <si>
-    <t>contratados</t>
-[...4 lines deleted...]
-  <si>
     <t>arquivos_3_nome</t>
   </si>
   <si>
     <t>arquivos_3_categoria</t>
   </si>
   <si>
     <t>arquivos_3_url</t>
   </si>
   <si>
     <t>arquivos_3_hash_sha1</t>
   </si>
   <si>
     <t>arquivos_3_hash_md5</t>
   </si>
   <si>
     <t>arquivos_3_criado</t>
   </si>
   <si>
     <t>arquivos_3_alterado</t>
   </si>
   <si>
+    <t>arquivos_4_nome</t>
+  </si>
+  <si>
+    <t>arquivos_4_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_4_url</t>
+  </si>
+  <si>
+    <t>arquivos_4_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_4_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_4_criado</t>
+  </si>
+  <si>
+    <t>arquivos_4_alterado</t>
+  </si>
+  <si>
+    <t>arquivos_5_nome</t>
+  </si>
+  <si>
+    <t>arquivos_5_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_5_url</t>
+  </si>
+  <si>
+    <t>arquivos_5_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_5_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_5_criado</t>
+  </si>
+  <si>
+    <t>arquivos_5_alterado</t>
+  </si>
+  <si>
+    <t>arquivos_6_nome</t>
+  </si>
+  <si>
+    <t>arquivos_6_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_6_url</t>
+  </si>
+  <si>
+    <t>arquivos_6_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_6_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_6_criado</t>
+  </si>
+  <si>
+    <t>arquivos_6_alterado</t>
+  </si>
+  <si>
+    <t>arquivos_7_nome</t>
+  </si>
+  <si>
+    <t>arquivos_7_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_7_url</t>
+  </si>
+  <si>
+    <t>arquivos_7_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_7_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_7_criado</t>
+  </si>
+  <si>
+    <t>arquivos_7_alterado</t>
+  </si>
+  <si>
+    <t>arquivos_8_nome</t>
+  </si>
+  <si>
+    <t>arquivos_8_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_8_url</t>
+  </si>
+  <si>
+    <t>arquivos_8_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_8_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_8_criado</t>
+  </si>
+  <si>
+    <t>arquivos_8_alterado</t>
+  </si>
+  <si>
+    <t>arquivos_9_nome</t>
+  </si>
+  <si>
+    <t>arquivos_9_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_9_url</t>
+  </si>
+  <si>
+    <t>arquivos_9_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_9_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_9_criado</t>
+  </si>
+  <si>
+    <t>arquivos_9_alterado</t>
+  </si>
+  <si>
+    <t>arquivos_10_nome</t>
+  </si>
+  <si>
+    <t>arquivos_10_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_10_url</t>
+  </si>
+  <si>
+    <t>arquivos_10_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_10_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_10_criado</t>
+  </si>
+  <si>
+    <t>arquivos_10_alterado</t>
+  </si>
+  <si>
+    <t>arquivos_11_nome</t>
+  </si>
+  <si>
+    <t>arquivos_11_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_11_url</t>
+  </si>
+  <si>
+    <t>arquivos_11_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_11_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_11_criado</t>
+  </si>
+  <si>
+    <t>arquivos_11_alterado</t>
+  </si>
+  <si>
     <t>arquivos</t>
   </si>
   <si>
+    <t>019e73d1-2f78-72d5-9f6c-2dc2e40f3d25</t>
+  </si>
+  <si>
+    <t>NÃO ADESÃO A ATA DE REGISTRO DE PREÇOS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/nao-adesao-a-ata-de-registro-de-precos/019e73d1-2f78-72d5-9f6c-2dc2e40f3d25</t>
+  </si>
+  <si>
+    <t>01/2026</t>
+  </si>
+  <si>
+    <t>Adesão a Ata</t>
+  </si>
+  <si>
+    <t>CPAC</t>
+  </si>
+  <si>
+    <t>Aberto</t>
+  </si>
+  <si>
+    <t>1,00</t>
+  </si>
+  <si>
+    <t>0,00</t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>29/05/2026 09:59:09</t>
+  </si>
+  <si>
+    <t>Declaracao_Nao_Adesao_ARP_2026_CPAC.pdf</t>
+  </si>
+  <si>
+    <t>Anexo</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e73d1-2f78-72d5-9f6c-2dc2e40f3d25/declaracao-nao-adesao-arp-2026-cpac_cb35c427-2abe-44d1-9cb6-deff95a814a4.pdf</t>
+  </si>
+  <si>
+    <t>36d5248ffc287f86bf4bad2a727d15cc7b1b2489</t>
+  </si>
+  <si>
+    <t>aa4dce7549500e6d1c19350d4d42c5dd</t>
+  </si>
+  <si>
+    <t>29/05/2026 11:30:22</t>
+  </si>
+  <si>
+    <t>019e73cc-0e63-71b5-b4bb-eec53954e788</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/nao-adesao-a-ata-de-registro-de-precos/019e73cc-0e63-71b5-b4bb-eec53954e788</t>
+  </si>
+  <si>
+    <t>01/2025</t>
+  </si>
+  <si>
+    <t>Encerrado</t>
+  </si>
+  <si>
+    <t>100,00</t>
+  </si>
+  <si>
+    <t>28/05/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>29/05/2026 11:35:30</t>
+  </si>
+  <si>
+    <t>Declaracao_Nao_Adesao_ARP_2025_CPAC_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e73cc-0e63-71b5-b4bb-eec53954e788/declaracao-nao-adesao-arp-2025-cpac-assinado_b11dc0e8-527c-42bb-a57b-f1ba321f387b.pdf</t>
+  </si>
+  <si>
+    <t>ad0ebaf01d6d45becb89c05fb90e1e01816f52d0</t>
+  </si>
+  <si>
+    <t>03ab0233a27d99d9e1382abc39a5ec0f</t>
+  </si>
+  <si>
+    <t>29/05/2026 11:30:01</t>
+  </si>
+  <si>
     <t>019e41dd-4f94-73ec-9914-5942d9183eba</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO Nº 11/2026 – CPAC</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-11-2026-cpac/019e41dd-4f94-73ec-9914-5942d9183eba</t>
   </si>
   <si>
     <t>11/2026</t>
   </si>
   <si>
     <t>Dispensa de Licitação</t>
   </si>
   <si>
-    <t>CPAC</t>
-[...4 lines deleted...]
-  <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA ÁREA DE TECNOLOGIA DA INFORMAÇÃO, VISANDO À PRESTAÇÃO DE SERVIÇOS TÉCNICOS CONTÍNUOS DE DESENVOLVIMENTO, HOSPEDAGEM, MANUTENÇÃO, SUPORTE, MIGRAÇÃO, TREINAMENTO E GERENCIAMENTO DO PORTAL INSTITUCIONAL DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC, DISPONÍVEL NO ENDEREÇO ELETRÔNICO: HTTPS://CONSORCIOAGRESTE.SE.GOV.BR/, COM MÓDULOS DE TRANSPARÊNCIA PÚBLICA, ACESSO À INFORMAÇÃO, PUBLICAÇÕES OFICIAIS, LICITAÇÕES, CONTRATOS, DOCUMENTOS INSTITUCIONAIS E DEMAIS FUNCIONALIDADES NECESSÁRIAS À ADEQUAÇÃO AO PROGRAMA NACIONAL DE TRANSPARÊNCIA PÚBLICA – PNTP/ATRICON, CONFORME CONDIÇÕES E ESPECIFICAÇÕES ESTABELECIDAS NO INSTRUMENTO CONVOCATÓRIO E SEUS ANEXOS.</t>
   </si>
   <si>
-    <t>0,00</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2026 22:22:10</t>
   </si>
   <si>
     <t>12/05/2026 22:27:41</t>
   </si>
   <si>
     <t>INSTRUMENTO CONVOCATÓRIO DE DISPENSA Nº 11-2026</t>
   </si>
   <si>
-    <t>Anexo</t>
-[...1 lines deleted...]
-  <si>
     <t>https://consorcioagreste.se.gov.br/download/instrumento-convocatorio-de-dispensa-no-11-2026-e-anexos_a82ad836869260287bdd697.pdf</t>
   </si>
   <si>
     <t>12/05/2026 22:23:41</t>
   </si>
   <si>
     <t>MINUTA DO CONTRATO - ANEXO II</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/11-minuta-do-contrato-no-xx-2026-docx_f0fb11cfef6e4f924344e4.pdf</t>
   </si>
   <si>
     <t>12/05/2026 22:32:38</t>
   </si>
   <si>
     <t>TERMO DE REFERÊNCIA - ANEXO I</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/anexo-i-termo-de-referencia-consolidado_c78df1b23d3191a30a41025.pdf</t>
   </si>
   <si>
     <t>12/05/2026 22:24:02</t>
   </si>
   <si>
     <t>019e41dd-4f28-7061-85dd-0cf37989cc2d</t>
@@ -440,716 +680,1718 @@
   <si>
     <t>CONTRATO Nº 24_2025 - GILSON DA SILVA BARRETO</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-no-24-2025-gilson-da-silva-barreto_2d957b8bf626f0c2ba7cfe8.pdf</t>
   </si>
   <si>
     <t>10/04/2026 13:05:06</t>
   </si>
   <si>
     <t>019e41dd-4db2-739d-9902-a8865007e68b</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO 12/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-12-2025/019e41dd-4db2-739d-9902-a8865007e68b</t>
   </si>
   <si>
     <t>12/2025</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESAS ESPECIALIZADA PARA REALIZAÇÃO DE MANUNTENÇÃO PREVENTIVA E CORRETIVA</t>
   </si>
   <si>
+    <t>20.000,00</t>
+  </si>
+  <si>
+    <t>19/08/2025</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
     <t>10/04/2026 12:45:33</t>
   </si>
   <si>
+    <t>23/06/2026 10:16:08</t>
+  </si>
+  <si>
+    <t>ATO DE AUTORIZAÇÃO - DISPENSA 12_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4db2-739d-9902-a8865007e68b/ato-de-autorizacao-dispensa-12-2025_3b40b7ff-fda5-4b53-bb69-3c0a750c77cb.pdf</t>
+  </si>
+  <si>
+    <t>857bfdfafef32045e2f82af535e35da959e3af9e</t>
+  </si>
+  <si>
+    <t>d90dcfaf8ae82405ea36dd74eff68ad7</t>
+  </si>
+  <si>
+    <t>17/06/2026 09:22:35</t>
+  </si>
+  <si>
     <t>CONTRATO Nº 21_2025 NORDESTE BOQUILHA</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-no-21-2025-nordeste-boquilha_a424ab61be8f0e238517612.pdf</t>
   </si>
   <si>
     <t>10/04/2026 12:47:50</t>
   </si>
   <si>
     <t>CONTRATO Nº 22_2025 NUTRIVAN COMERCIO LTDA</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-no-22-2025-nutrivan-comercio-ltda_ccfe12baae02eafc92844.pdf</t>
   </si>
   <si>
     <t>10/04/2026 12:48:43</t>
   </si>
   <si>
+    <t>DFD - DISPENSA 12_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4db2-739d-9902-a8865007e68b/dfd-dispensa-12-2025_45958c7b-1aea-45c3-9e46-2b2db82aab52.pdf</t>
+  </si>
+  <si>
+    <t>6cc299d1b844d8eec7bc1801663cbd690e8a29b7</t>
+  </si>
+  <si>
+    <t>f3a001ba0e81c4fd7085bc960f2752de</t>
+  </si>
+  <si>
+    <t>17/06/2026 09:22:45</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - DISPENSA 12_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4db2-739d-9902-a8865007e68b/justificativa-dispensa-12-2025_4ee4058a-dad0-4705-8ec6-bc06c8311eb4.pdf</t>
+  </si>
+  <si>
+    <t>c36313296ed7ca5eda56603c9abd2bf2728788b9</t>
+  </si>
+  <si>
+    <t>401137e90c5996b5f7960caa15782011</t>
+  </si>
+  <si>
+    <t>17/06/2026 09:22:43</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - DISPENSA 12_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4db2-739d-9902-a8865007e68b/parecer-juridico-dispensa-12-2025_6aea62f3-c5af-47a9-82a8-e85d7fe0cadb.pdf</t>
+  </si>
+  <si>
+    <t>08ab87c60be3bc07629e0c8e2ef0668ea675b5bf</t>
+  </si>
+  <si>
+    <t>b6928907a953d923c86474585e66399f</t>
+  </si>
+  <si>
+    <t>17/06/2026 09:22:41</t>
+  </si>
+  <si>
+    <t>TR - DISPENSA 12_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4db2-739d-9902-a8865007e68b/tr-dispensa-12-2025_5583fecf-bd7a-4416-8e5b-ea0d0e09d633.pdf</t>
+  </si>
+  <si>
+    <t>42fcd40442838bc6e5b264836db625574c9b3be0</t>
+  </si>
+  <si>
+    <t>9c5bd1bfb75ed4b1551ef966ae1c16dd</t>
+  </si>
+  <si>
+    <t>17/06/2026 09:22:52</t>
+  </si>
+  <si>
     <t>019e41dd-4d80-7250-a36d-b19bab7e0137</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO 11/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-11-2025/019e41dd-4d80-7250-a36d-b19bab7e0137</t>
   </si>
   <si>
     <t>11/2025</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE RECIPIENTES DE GRANDE CAPACIDADE.</t>
   </si>
   <si>
+    <t>51.000,00</t>
+  </si>
+  <si>
+    <t>13/08/2025</t>
+  </si>
+  <si>
     <t>10/04/2026 12:34:18</t>
   </si>
   <si>
+    <t>23/06/2026 10:15:11</t>
+  </si>
+  <si>
+    <t>ATO DE AUTORIZAÇÃO - DISPENSA 11_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4d80-7250-a36d-b19bab7e0137/ato-de-autorizacao-dispensa-11-2025_74e9b7f4-e288-4268-8b2b-5431a7b63ad6.pdf</t>
+  </si>
+  <si>
+    <t>381bcde0db6793727ddf4b8a1fe4912497333b18</t>
+  </si>
+  <si>
+    <t>a8c36618d0bcf30a80a849909d6f8b6b</t>
+  </si>
+  <si>
+    <t>17/06/2026 08:57:18</t>
+  </si>
+  <si>
     <t>CONTRATO Nº 20/2025 - LÚCIO MARCOS</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-no-20-2025-lucio-marcos_36353e9f6c717f1dfbfb2b8.pdf</t>
   </si>
   <si>
     <t>10/04/2026 12:35:59</t>
   </si>
   <si>
+    <t>DFD - DISPENSA 11_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4d80-7250-a36d-b19bab7e0137/dfd-dispensa-11-2025_2c9f5155-e0f8-42ee-bf08-d17dbad8aa06.pdf</t>
+  </si>
+  <si>
+    <t>c1472be48bb5a51342aaed48d215d0425e33e975</t>
+  </si>
+  <si>
+    <t>68851c35b23f59c3f7653fe51467e047</t>
+  </si>
+  <si>
+    <t>17/06/2026 08:57:37</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - DISPENSA 11_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4d80-7250-a36d-b19bab7e0137/justificativa-dispensa-11-2025_6f1d0762-68e8-4c12-a19b-16d368fd5ed8.pdf</t>
+  </si>
+  <si>
+    <t>0f8b3c9186b03114fb389c5f432b4d9c2413aa41</t>
+  </si>
+  <si>
+    <t>aed9b75b4d6b3ae4ed6d668305ec231e</t>
+  </si>
+  <si>
+    <t>17/06/2026 08:57:30</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - DISPENSA 11_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4d80-7250-a36d-b19bab7e0137/parecer-juridico-dispensa-11-2025_15dd1edf-e2e9-4c3e-9116-e21e6dfe1565.pdf</t>
+  </si>
+  <si>
+    <t>4f2f95d65a683110e1430e553c3b111aa14f984c</t>
+  </si>
+  <si>
+    <t>001164897119fd9a9f9ac2d7f1edb4bc</t>
+  </si>
+  <si>
+    <t>17/06/2026 08:57:26</t>
+  </si>
+  <si>
+    <t>TR - DISPENSA 11_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4d80-7250-a36d-b19bab7e0137/tr-dispensa-11-2025_c554889f-b86d-40f9-ad88-0d20677594b0.pdf</t>
+  </si>
+  <si>
+    <t>2bf56e81f3c94c545d6679c25a6679585b4f4791</t>
+  </si>
+  <si>
+    <t>0aae6555783c879a6647b1c40687cdbe</t>
+  </si>
+  <si>
     <t>019e41dd-4d34-7125-b2d5-496a32e2db45</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO 10/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-10-2025/019e41dd-4d34-7125-b2d5-496a32e2db45</t>
   </si>
   <si>
     <t>10/2025</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE COLETA ,TRANSPORTE , TRATAMENTO E DESTINAÇÃO FINAL AMBIENTAL CORRETA, DE RESÍDUOS DE SERVIÇOS DE SAÚDE.</t>
   </si>
   <si>
+    <t>34.500,00</t>
+  </si>
+  <si>
+    <t>08/08/2025</t>
+  </si>
+  <si>
     <t>10/04/2026 12:11:25</t>
   </si>
   <si>
+    <t>23/06/2026 10:14:39</t>
+  </si>
+  <si>
     <t>ATO DE AUTORIZAÇÃO DE DISPENSA DE LICITAÇÃO - Nº 10_2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/ato-de-autorizacao-de-dispensa-no-10-2025_cee206044b559c14a18a360acb8.pdf</t>
   </si>
   <si>
     <t>10/04/2026 12:26:23</t>
   </si>
   <si>
     <t>CONTRATO Nº 19/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-n0-19-2025-world-ambiental_afe7d0d68aaacf32ce8efdbe229.pdf</t>
   </si>
   <si>
     <t>10/04/2026 12:28:36</t>
   </si>
   <si>
+    <t>DFD - DISPENSA 10_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4d34-7125-b2d5-496a32e2db45/dfd-dispensa-10-2025_bb2340a7-45e6-4a2c-b796-eb927d347b5f.pdf</t>
+  </si>
+  <si>
+    <t>b8869b930f4bef85ab27a1920a3f3f7240f2fca4</t>
+  </si>
+  <si>
+    <t>f7fc1f42987a46f1940c08e397764673</t>
+  </si>
+  <si>
+    <t>17/06/2026 08:45:49</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - DISPENSA 10_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4d34-7125-b2d5-496a32e2db45/justificativa-dispensa-10-2025_b77cda3f-b21b-48ab-843c-c4ed3a0b6923.pdf</t>
+  </si>
+  <si>
+    <t>19fe02c6d4aa92406126699387b9281cd3cabd95</t>
+  </si>
+  <si>
+    <t>324deadfc44c29f37d453113b6bdaa42</t>
+  </si>
+  <si>
+    <t>17/06/2026 08:45:55</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - DISPENSA 10_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4d34-7125-b2d5-496a32e2db45/parecer-juridico-dispensa-10-2025_70abb2f6-9164-452c-a64c-941ecfb33979.pdf</t>
+  </si>
+  <si>
+    <t>96b55abc8e570818ce8ac50a1a36a21790903cb1</t>
+  </si>
+  <si>
+    <t>507d46832dd4e4586e3244c74840b123</t>
+  </si>
+  <si>
+    <t>17/06/2026 08:45:51</t>
+  </si>
+  <si>
+    <t>TR - DISPENSA 10_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4d34-7125-b2d5-496a32e2db45/tr-dispensa-10-2025_bd586bb4-1ca5-44f3-accc-442305457201.pdf</t>
+  </si>
+  <si>
+    <t>aa58ca9e9c0c36fb32e6f5ee13a58b0d0fda15d8</t>
+  </si>
+  <si>
+    <t>b94a469113cd6d12b204ccd18eb3e4bf</t>
+  </si>
+  <si>
+    <t>17/06/2026 08:46:01</t>
+  </si>
+  <si>
     <t>019e41dd-4cea-7157-85ac-0445bd2d1c98</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO 09/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-09-2025/019e41dd-4cea-7157-85ac-0445bd2d1c98</t>
   </si>
   <si>
     <t>09/2025</t>
   </si>
   <si>
     <t>LOCAÇÃO COM MONTAGEM E DESMONTAGEM DE TENDAS.</t>
   </si>
   <si>
+    <t>18.000,00</t>
+  </si>
+  <si>
+    <t>04/08/2025</t>
+  </si>
+  <si>
+    <t>22/07/2025</t>
+  </si>
+  <si>
     <t>10/04/2026 12:00:41</t>
   </si>
   <si>
-    <t>10/04/2026 12:11:58</t>
+    <t>23/06/2026 10:01:14</t>
   </si>
   <si>
     <t>ATO DE AUTORIZAÇÃO DE DISPENSA Nº 09/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/ato-de-autorizacao-de-dispensa-no-09-2025_2787936a3e5a9320f5be1d3.pdf</t>
   </si>
   <si>
     <t>10/04/2026 12:04:01</t>
   </si>
   <si>
     <t>CONTRATO N°18/2025 - WILLAMES DOS SANTOS</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-n0-18-2025-willames-dos-santos_927fa3b26b6ef4868e275efeeba45.pdf</t>
   </si>
   <si>
     <t>10/04/2026 12:02:53</t>
   </si>
   <si>
+    <t>DFD - DISPENSA 09_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4cea-7157-85ac-0445bd2d1c98/dfd-dispensa-09-2025_8a5d66cd-62a7-4540-9521-0238a07882c6.pdf</t>
+  </si>
+  <si>
+    <t>8866804a9050ec8937752ceff5a5c981899204bb</t>
+  </si>
+  <si>
+    <t>bb7806ff7b4c32af8d6acdaf841f2937</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:41:47</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - DISPENSA 09_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4cea-7157-85ac-0445bd2d1c98/justificativa-dispensa-09-2025_1686d53a-3288-4cd4-8a9b-5fcf6b19090c.pdf</t>
+  </si>
+  <si>
+    <t>58dc101bc1684283c6bdf32c2e2106908c9a89a6</t>
+  </si>
+  <si>
+    <t>3b9a97dae7fe7e61c8bee870be65c647</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:41:51</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - DISPENSA 09_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4cea-7157-85ac-0445bd2d1c98/parecer-juridico-dispensa-09-2025_ff011854-936e-4703-b031-88897afc27e7.pdf</t>
+  </si>
+  <si>
+    <t>d5a8ba86ec5fe6a8442dfbfd21d82c60f43b337f</t>
+  </si>
+  <si>
+    <t>a2495f9b85feb71aab31671646618f8b</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:41:52</t>
+  </si>
+  <si>
+    <t>TR - DISPENSA 09_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4cea-7157-85ac-0445bd2d1c98/tr-dispensa-09-2025_83664280-b592-419b-905a-a28129d7b91d.pdf</t>
+  </si>
+  <si>
+    <t>81c45011be30a2aff1b96b7055c87b01388df301</t>
+  </si>
+  <si>
+    <t>fd2e08a199b95ac19ee9ebaa973af822</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:41:56</t>
+  </si>
+  <si>
     <t>019e41dd-4caf-72a6-9076-0b48f1ebcabd</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO 08/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-08-2025/019e41dd-4caf-72a6-9076-0b48f1ebcabd</t>
   </si>
   <si>
     <t>08/2025</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE SERVIÇOS CONTÁBEIS.</t>
   </si>
   <si>
+    <t>24.500,00</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>13/06/2025</t>
+  </si>
+  <si>
     <t>10/04/2026 11:52:53</t>
   </si>
   <si>
-    <t>10/04/2026 12:13:25</t>
+    <t>23/06/2026 10:00:19</t>
+  </si>
+  <si>
+    <t>ATO DE AUTORIZAÇÃO - DISPENSA 08_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4caf-72a6-9076-0b48f1ebcabd/ato-de-autorizacao-dispensa-08-2025_7022033b-9b33-43e2-a8f2-97fbe4b514a2.pdf</t>
+  </si>
+  <si>
+    <t>2e81e21dda41801587f7046262d2ee28a8e27772</t>
+  </si>
+  <si>
+    <t>253a88d5919f1cc7c45a0b7068434191</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:07:16</t>
   </si>
   <si>
     <t>CONTRATO Nº 16/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-n0-16-2025-adaelson-francisco_09d9d1861eae34b6172f8b.pdf</t>
   </si>
   <si>
     <t>10/04/2026 11:55:33</t>
   </si>
   <si>
+    <t>DFD - DISPENSA 08_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4caf-72a6-9076-0b48f1ebcabd/dfd-dispensa-08-2025_c5dc13c9-d505-4ff4-91f9-6bec99f8894f.pdf</t>
+  </si>
+  <si>
+    <t>ca41aa50fa876966f1661250c823bf127a365b27</t>
+  </si>
+  <si>
+    <t>84a7bbd970bad0e0a5aa104253ab5817</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:07:19</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - DISPENSA 08_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4caf-72a6-9076-0b48f1ebcabd/justificativa-dispensa-08-2025_6d0c1782-bfbe-43d9-a56b-1b2fdcd3f62e.pdf</t>
+  </si>
+  <si>
+    <t>08f1072c9e6bd349ad4b1280c262f51ffb2d0408</t>
+  </si>
+  <si>
+    <t>b38198a851f7bc64ed4ef55932cbb0ec</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:07:22</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - DISPENSA 08_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4caf-72a6-9076-0b48f1ebcabd/parecer-juridico-dispensa-08-2025_c551599d-e300-46dc-bad3-b5a7e19481ee.pdf</t>
+  </si>
+  <si>
+    <t>e78daaaa59b878875b00eb2edb2bce5beedaa63c</t>
+  </si>
+  <si>
+    <t>12659ea056c06d45629fe0debdd1aeea</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:07:20</t>
+  </si>
+  <si>
+    <t>TR - DISPENSA 08_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4caf-72a6-9076-0b48f1ebcabd/tr-dispensa-08-2025_39ecf57b-8740-4004-8bff-1aa332734e7a.pdf</t>
+  </si>
+  <si>
+    <t>9ceb877151377c07f546f4b94c4c17c72ced2a30</t>
+  </si>
+  <si>
+    <t>5730d0df5126d157c33eeab684789fab</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:07:26</t>
+  </si>
+  <si>
     <t>019e41dd-4c74-701a-8a98-66e1d8999c23</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO 07/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-07-2025/019e41dd-4c74-701a-8a98-66e1d8999c23</t>
   </si>
   <si>
     <t>07/2025</t>
   </si>
   <si>
     <t>FORNECIMENTO DE FARDAMENTOS E EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL</t>
   </si>
   <si>
+    <t>69.718,00</t>
+  </si>
+  <si>
+    <t>16/07/2025</t>
+  </si>
+  <si>
+    <t>13/06/2026</t>
+  </si>
+  <si>
     <t>10/04/2026 11:29:16</t>
   </si>
   <si>
-    <t>10/04/2026 12:14:05</t>
+    <t>23/06/2026 09:59:35</t>
   </si>
   <si>
     <t>ATO DE AUTORIZAÇÃO DE DISPENSA Nº 07/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/ato-de-autorizacao-de-dispensa-no-07-2025_9eb12e7528a2e6bd14b3d9.pdf</t>
   </si>
   <si>
     <t>10/04/2026 11:47:01</t>
   </si>
   <si>
     <t>CONTRATO Nº 17/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-n0-17-2025_7530905affbce67a3bc8265b92.pdf</t>
   </si>
   <si>
     <t>10/04/2026 11:37:06</t>
   </si>
   <si>
+    <t>DFD - DISPENSA 07_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4c74-701a-8a98-66e1d8999c23/dfd-dispensa-07-2025_9d4b3463-1f6b-481f-bf99-e4ea3f485886.pdf</t>
+  </si>
+  <si>
+    <t>bbccaf868941b699d2a72af4ae24de127bee3e59</t>
+  </si>
+  <si>
+    <t>7176c1b302be5392cbbdd1dae6ea9ef8</t>
+  </si>
+  <si>
+    <t>16/06/2026 11:44:51</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - DISPENSA 07_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4c74-701a-8a98-66e1d8999c23/justificativa-dispensa-07-2025_058c2f34-0a1c-4f8c-8096-ad7a4262ddb6.pdf</t>
+  </si>
+  <si>
+    <t>ab951c5d50c58999b459782fe42d4e245cc77e28</t>
+  </si>
+  <si>
+    <t>2a61a596a1b9e037c26842e98ec1f675</t>
+  </si>
+  <si>
+    <t>16/06/2026 11:44:52</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - DISPENSA 07_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4c74-701a-8a98-66e1d8999c23/parecer-juridico-dispensa-07-2025_b291a3d5-3e50-460f-a62e-0aca13bcfb54.pdf</t>
+  </si>
+  <si>
+    <t>7b473a52d3e0ac1bd68d5fa2f22daa126c34c030</t>
+  </si>
+  <si>
+    <t>d78402722900ba88b70490b0ff5d1c48</t>
+  </si>
+  <si>
+    <t>16/06/2026 11:44:50</t>
+  </si>
+  <si>
+    <t>TR - DISPENSA 07_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4c74-701a-8a98-66e1d8999c23/tr-dispensa-07-2025_b78d23cf-02d0-45f0-ad0d-4245a0fc0218.pdf</t>
+  </si>
+  <si>
+    <t>6e209f5699146bc5bdcd49e22d5e48b0f4afdd12</t>
+  </si>
+  <si>
+    <t>43fb60e0b43435a019cfbaf85c007afe</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:05:20</t>
+  </si>
+  <si>
     <t>019e41dd-4c21-7249-a3b0-959847c4aab8</t>
   </si>
   <si>
-    <t>DISPENSA DE LICITAÇÃO Nº 08/2026 – CPAC</t>
-[...2 lines deleted...]
-    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-08-2026-cpac/019e41dd-4c21-7249-a3b0-959847c4aab8</t>
+    <t>DISPENSA DE LICITAÇÃO Nº 08/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-08-2026/019e41dd-4c21-7249-a3b0-959847c4aab8</t>
+  </si>
+  <si>
+    <t>08/2026</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE CAMINHÃO TRATOR, CONFIGURAÇÃO 6X2, COM DISPONIBILIZAÇÃO DE MOTORISTA, VISANDO AO TRANSPORTE DE MÁQUINAS E EQUIPAMENTOS PARA ATENDIMENTO DAS NECESSIDADES OPERACIONAIS DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC</t>
   </si>
   <si>
     <t>06/04/2026 00:11:13</t>
   </si>
   <si>
+    <t>29/05/2026 10:49:29</t>
+  </si>
+  <si>
     <t>ANEXO I - TERMO DE REFERÊNCIA CONSOLIDADO</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/anexo-i-termo-de-referencia-consolidado_e6b8b664eb553de727bd4c.pdf</t>
   </si>
   <si>
     <t>06/04/2026 00:13:40</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/instrumento-convocatorio-de-dispensa-no-08-2026-e-anexos_508b3e5d5e34599a57d62298.pdf</t>
   </si>
   <si>
     <t>06/04/2026 00:12:44</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/anexo-ii-minuta-do-contrato-no-xx-locacao-de-caminhao-trator_429f1833881eef2ab50917.pdf</t>
   </si>
   <si>
     <t>06/04/2026 00:14:37</t>
   </si>
   <si>
     <t>019e41dd-4bb4-7139-9f53-6a3c77742093</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO Nº 07/2026 – CPAC</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-07-2026-cpac/019e41dd-4bb4-7139-9f53-6a3c77742093</t>
   </si>
   <si>
     <t>07/2026</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA O FORNECIMENTO PARCELADO DE COMBUSTÍVEIS (GASOLINA COMUM E ÓLEO DIESEL S-10), PARA ATENDER ÀS NECESSIDADES OPERACIONAIS DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC</t>
   </si>
   <si>
     <t>26/03/2026 23:00:41</t>
   </si>
   <si>
+    <t>23/06/2026 09:59:05</t>
+  </si>
+  <si>
     <t>instrumento-convocatorio-de-dispensa-e-anexos</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/instrumento-convocatorio-de-dispensa-e-anexos_5b0f8c010ed6d13aded7.pdf</t>
   </si>
   <si>
     <t>26/03/2026 23:04:28</t>
   </si>
   <si>
     <t>minuta-do-contrato-no-xx-2026</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/minuta-do-contrato-no-xx-2026_2d84895b0640a5213efc131030.pdf</t>
   </si>
   <si>
     <t>26/03/2026 23:04:27</t>
   </si>
   <si>
     <t>termo-de-referencia-consolidado</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/termo-de-referencia-consolidado_48d02d011f89b733b1569e.pdf</t>
   </si>
   <si>
     <t>26/03/2026 23:04:29</t>
   </si>
   <si>
-    <t>019e41dd-4b30-7101-9de8-fc4dc9b0ad3b</t>
-[...5 lines deleted...]
-    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/aviso-de-dispensa-de-licitacao-no-04-2026-republicacao/019e41dd-4b30-7101-9de8-fc4dc9b0ad3b</t>
+    <t>019e41dd-4a91-734d-8cad-7892fb31e4a4</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 06/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-06-2026/019e41dd-4a91-734d-8cad-7892fb31e4a4</t>
+  </si>
+  <si>
+    <t>06/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para o fornecimento parcelado, sob demanda, de peças, componentes, acessórios e insumos correlatos destinados à manutenção preventiva e corretiva da frota de veículos pesados e máquinas pesadas do Consórcio Público do Agreste Central Sergipano - CPAC</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:28:16</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 08_2026 BAT AUTO LTDA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-no-08-2026-bat-auto-ltda_fea79d5b1ac8c475f61e963.pdf</t>
+  </si>
+  <si>
+    <t>06/04/2026 10:49:34</t>
+  </si>
+  <si>
+    <t>INSTRUMENTO CONVOCATÓRIO DISPENSA 06/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/14-instrumento-convocatorio-dispensa-06-2026-pecas-docx_dc1340dcbe8009628d9d5fd.pdf</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:30:38</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/13-minuta-do-contrato-no-xx-2026-docx_0f839c69b5089fb5e0306ddd.pdf</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:33:27</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/12-termo-de-referencia-consolidado-docx_e6277a51ca8c604ccff3.pdf</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:31:32</t>
+  </si>
+  <si>
+    <t>019e41dd-49f3-7214-87c2-1af326117fff</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 05/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-05-2026/019e41dd-49f3-7214-87c2-1af326117fff</t>
+  </si>
+  <si>
+    <t>05/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para a prestação de serviços técnicos contínuos de comunicação institucional e produção de conteúdo para o Consórcio Público do Agreste Central Sergipano – CPAC</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:12:15</t>
+  </si>
+  <si>
+    <t>18/06/2026 11:06:28</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 05_2026 THARLEM SOUZA NASCIMENTO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-no-05-2026-tharlem-souza-nascimento_4dc0a1728ec912a57358.pdf</t>
+  </si>
+  <si>
+    <t>06/04/2026 10:47:26</t>
+  </si>
+  <si>
+    <t>INSTRUMENTO CONVOCATÓRIO DISPENSA 05/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/instrumento-convocatorio-de-dispensa-e-anexos-docx_a5fbd53673adf627916a29cdb2.pdf</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:15:13</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/minuta-do-contrato-no-xx-producao-de-conteudo-docx_4a4c0ed45815ff7af5ca555f71e.pdf</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:16:59</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/10-termo-de-referencia-consolidado_3960b08c2de03adade7772453add.pdf</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:16:01</t>
+  </si>
+  <si>
+    <t>019e41dd-497e-71e1-bc97-990d896111a8</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 04/2026 - REPUBLICADO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-04-2026-republicado/019e41dd-497e-71e1-bc97-990d896111a8</t>
   </si>
   <si>
     <t>04/2026</t>
   </si>
   <si>
-    <t>Contratação de empresa especializada para a prestação, sob demanda, de serviços de manutenção preventiva e corretiva de veículos automotivos (mecânica especializada) em veículos pesados e máquinas pesadas, com medição por hora de serviço efetivamente trabalhada, conforme condições e especificações estabelecidas no Instrumento Convocatório e seus anexos (Termo de Referência e Minuta do Contrato)</t>
-[...134 lines deleted...]
-    <t>contratação de empresa especializada para a prestação, sob demanda, de serviços de manutenção preventiva e corretiva de veículos automotivos (mecânica especializada) em veículos pesados e máquinas pesadas do CPAC, com remuneração por hora de serviço efetivamente trabalhada, conforme especificações constantes do ANEXO I – Termo de Referência Consolidado.</t>
+    <t>Contratação de empresa especializada para a prestação, sob demanda, de serviços de manutenção preventiva e corretiva de veículos automotivos (mecânica especializada) em veículos pesados e máquinas pesadas do CPAC, com remuneração por hora de serviço efetivamente trabalhada, conforme especificações constantes do ANEXO I – Termo de Referência Consolidado.</t>
+  </si>
+  <si>
+    <t>119.700,00</t>
   </si>
   <si>
     <t>12/03/2026 20:29:53</t>
   </si>
   <si>
-    <t>12/03/2026 20:31:16</t>
+    <t>19/06/2026 10:04:41</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/10-termo-de-referencia-consolidado-docx_019ad0a7e878413d7d9f03.pdf</t>
   </si>
   <si>
     <t>12/03/2026 20:34:27</t>
   </si>
   <si>
     <t>ANEXO II - MINUTA DO CONTRATO</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/11-minuta-do-contrato-no-xx-servicos-veiculos-pesados-e-maquinas-docx_148a9e1fd1d0bc40825a0bc3729.pdf</t>
   </si>
   <si>
     <t>12/03/2026 20:35:26</t>
   </si>
   <si>
+    <t>ATA CIRCUNSTANCIADA I - DISPENSA 04_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-497e-71e1-bc97-990d896111a8/ata-circunstanciada-i-dispensa-04-2026_61020727-ae4d-4783-b54e-9f5954def38f.pdf</t>
+  </si>
+  <si>
+    <t>36889dc69cf80fedb79a9b9a9d9c1e2dea131fc6</t>
+  </si>
+  <si>
+    <t>d59911026cda3b811929921ba7a506ad</t>
+  </si>
+  <si>
+    <t>18/06/2026 13:05:59</t>
+  </si>
+  <si>
+    <t>ATA CIRCUNSTANCIADA II - DISPENSA 04_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-497e-71e1-bc97-990d896111a8/ata-circunstanciada-ii-dispensa-04-2026_a532acbb-6107-40a8-9f9e-314a45148c0f.pdf</t>
+  </si>
+  <si>
+    <t>d4e92307d097b8450c8188f8c0d3def4efa87c41</t>
+  </si>
+  <si>
+    <t>781b1870a413dde2b66ed0c269e73602</t>
+  </si>
+  <si>
+    <t>18/06/2026 13:06:05</t>
+  </si>
+  <si>
     <t>CONTRATO Nº 07_2026 BAT AUTO LTDA</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-no-07-2026-bat-auto-ltda_4817a60b86685df97a3d4bb1ff0bb.pdf</t>
   </si>
   <si>
     <t>06/04/2026 10:44:10</t>
   </si>
   <si>
+    <t>DESPACHO - AUTORIDADE - DISPENSA 04_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-497e-71e1-bc97-990d896111a8/despacho-autoridade-dispensa-04-2026_fb8834eb-caf9-418a-9912-6d265c8afba3.pdf</t>
+  </si>
+  <si>
+    <t>c7d82ec1ba47625b8a927960c50a9f727f044184</t>
+  </si>
+  <si>
+    <t>7f34861189e44ad06a8511b1ed75b3c6</t>
+  </si>
+  <si>
+    <t>18/06/2026 13:06:02</t>
+  </si>
+  <si>
+    <t>DFD - DISPENSA 04_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-497e-71e1-bc97-990d896111a8/dfd-dispensa-04-2026_949cd88f-4087-47ec-abd4-dba37624f3cb.pdf</t>
+  </si>
+  <si>
+    <t>9ee834e6111d370681b79a788fef5479d6f6406b</t>
+  </si>
+  <si>
+    <t>92588744a23b8a223b8069227e9280b7</t>
+  </si>
+  <si>
+    <t>ETP - DISPENSA 04_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-497e-71e1-bc97-990d896111a8/etp-dispensa-04-2026_93dfba55-f165-4746-9ffb-3b701a179023.pdf</t>
+  </si>
+  <si>
+    <t>b8e94a9675c7fe03ddf94dea73fb9262b972554a</t>
+  </si>
+  <si>
+    <t>a0907b5bb74bffb3ac4433b0ddd017d7</t>
+  </si>
+  <si>
+    <t>18/06/2026 13:06:27</t>
+  </si>
+  <si>
+    <t>INSTRUMENTO CONVOCATÓRIO - REPUBLICADO - DISPENSA 04_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-497e-71e1-bc97-990d896111a8/instrumento-convocatorio-republicado-dispensa-04-2026_d1e4260f-e60d-4ba5-a5e2-fcff5d818aa0.pdf</t>
+  </si>
+  <si>
+    <t>abb455fa8eb39b176e932b5545f00a83a6db765d</t>
+  </si>
+  <si>
+    <t>b4b88b11d1f81d53f8ac2bbff55c4c1a</t>
+  </si>
+  <si>
+    <t>18/06/2026 13:06:06</t>
+  </si>
+  <si>
     <t>INSTRUMENTO CONVOCATÓRIO DE DISPENSA E ANEXOS</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/12-instrumento-convocatorio-de-dispensa-e-anexos-docx_62e4da6b2f044c3d421b7ecf.pdf</t>
   </si>
   <si>
     <t>12/03/2026 20:33:30</t>
   </si>
   <si>
+    <t>JUSTIFICATIVA - DISPENSA 04_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-497e-71e1-bc97-990d896111a8/justificativa-dispensa-04-2026_d694aafc-a2b8-4bf7-91c2-071dd920f68e.pdf</t>
+  </si>
+  <si>
+    <t>48f5999a93e87f6948b53a877c68360317838b2b</t>
+  </si>
+  <si>
+    <t>258ca1b6ff8a4167c40f0b38b641fdc6</t>
+  </si>
+  <si>
+    <t>18/06/2026 13:06:16</t>
+  </si>
+  <si>
+    <t>TERMO DE REFERÊNCIA - ANEXO I - DISPENSA 04_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-497e-71e1-bc97-990d896111a8/termo-de-referencia-anexo-i-dispensa-04-2026_1525de9e-3bc5-4954-96da-eab2ddcde99e.pdf</t>
+  </si>
+  <si>
+    <t>d769ab5d2327a885d956bc77390091860156adb4</t>
+  </si>
+  <si>
+    <t>305f4bb7bfd26c2d4bb95a14e7e03c38</t>
+  </si>
+  <si>
+    <t>18/06/2026 13:06:30</t>
+  </si>
+  <si>
     <t>019e41dd-4909-72f5-ba11-4546348a4e38</t>
   </si>
   <si>
-    <t>DISPENSA DE LICITAÇÃO Nº 03/2026</t>
-[...2 lines deleted...]
-    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-03-2026/019e41dd-4909-72f5-ba11-4546348a4e38</t>
+    <t>DISPENSA DE LICITAÇÃO Nº 03/2026 - ARQUIVADO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-03-2026-arquivado/019e41dd-4909-72f5-ba11-4546348a4e38</t>
   </si>
   <si>
     <t>03/2026</t>
   </si>
   <si>
     <t>Contratação de empresa para o fornecimento parcelado de combustíveis (gasolina comum e óleo diesel S-10), agente redutor líquido automotivo (ARLA 32) e lubrificantes (graxas, óleos hidráulicos e de motor), para atender às necessidades operacionais do Consórcio Público do Agreste Central Sergipano – CPAC.</t>
   </si>
   <si>
     <t>09/03/2026 22:07:38</t>
   </si>
   <si>
-    <t>09/03/2026 22:21:18</t>
-[...5 lines deleted...]
-    <t>09/03/2026 22:10:47</t>
+    <t>19/06/2026 10:03:46</t>
+  </si>
+  <si>
+    <t>ATA CIRCUNSTANCIADA - DISPENSA 03_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4909-72f5-ba11-4546348a4e38/ata-circunstanciada-dispensa-03-2026_392db18e-afcf-40b2-8536-04e2053950aa.pdf</t>
+  </si>
+  <si>
+    <t>3da3ed4f070c4f3e1aa142f91073e526353e5569</t>
+  </si>
+  <si>
+    <t>ef00af301b16b0d1f8ff264ee4a483fe</t>
+  </si>
+  <si>
+    <t>17/06/2026 10:25:11</t>
+  </si>
+  <si>
+    <t>DESPACHO - AUTORIDADE - DISPENSA 03_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4909-72f5-ba11-4546348a4e38/despacho-autoridade-dispensa-03-2026_ea073d94-e66b-486d-ac79-7f48c06d358e.pdf</t>
+  </si>
+  <si>
+    <t>7dd26581273ca0d9d696b9b95aba1046d045badf</t>
+  </si>
+  <si>
+    <t>459235d1cc7a79c6effaef487b5dfb81</t>
+  </si>
+  <si>
+    <t>17/06/2026 10:25:01</t>
+  </si>
+  <si>
+    <t>DESPACHO - SETOR - DISPENSA 03_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4909-72f5-ba11-4546348a4e38/despacho-setor-dispensa-03-2026_b800f131-2147-4679-9908-b6c652a39ee8.pdf</t>
+  </si>
+  <si>
+    <t>33ca2c2120c76666a390fb2b607c8e07f3e7e7f1</t>
+  </si>
+  <si>
+    <t>ecf5912952f3acfca6839642361c6d53</t>
+  </si>
+  <si>
+    <t>17/06/2026 10:24:57</t>
+  </si>
+  <si>
+    <t>DFD - DISPENSA 03_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4909-72f5-ba11-4546348a4e38/dfd-dispensa-03-2026_6fef24f1-97b6-4dcd-a40c-cffc5eb2d9e5.pdf</t>
+  </si>
+  <si>
+    <t>e8e66412edb640cc5e140fd1cb7726753b87b30a</t>
+  </si>
+  <si>
+    <t>883214b501bf13a118aa3941c901db05</t>
+  </si>
+  <si>
+    <t>INSTRUMENTO CONVOCATÓRIO - DISPENSA 03_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4909-72f5-ba11-4546348a4e38/instrumento-convocatorio-dispensa-03-2025_80934ac6-fdba-4f32-b21e-4aba0f1933e6.pdf</t>
+  </si>
+  <si>
+    <t>e83203a610e4af4641a0887fdb108115996673c7</t>
+  </si>
+  <si>
+    <t>bc5dbf3fa7540fcdfd8520f0335db650</t>
+  </si>
+  <si>
+    <t>18/06/2026 12:07:46</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - SEM ETP -  DISPENSA 03_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4909-72f5-ba11-4546348a4e38/justificativa-sem-etp-dispensa-03-2026_e607e668-85f3-4520-8e7c-58aaa2c8841b.pdf</t>
+  </si>
+  <si>
+    <t>da7ab918c4e46d1da61faf72e2ae4bc1bb5d9f47</t>
+  </si>
+  <si>
+    <t>253c6b2ec1b26bafadc980f92ca237e0</t>
+  </si>
+  <si>
+    <t>17/06/2026 10:25:06</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/minuta-do-contrato-no-xx-2026-anexo-ii_78b1d42115bc320d33efe5e5.pdf</t>
   </si>
   <si>
     <t>09/03/2026 22:12:09</t>
   </si>
   <si>
-    <t>https://consorcioagreste.se.gov.br/download/termo-de-referencia-anexo-i_ed54a7b97b021cc85594.pdf</t>
-[...2 lines deleted...]
-    <t>09/03/2026 22:11:33</t>
+    <t>TERMO DE REFERÊNCIA -  DISPENSA 03_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4909-72f5-ba11-4546348a4e38/termo-de-referencia-dispensa-03-2026_9ddda8fe-bfd7-4bc8-93cf-ed223b53d179.pdf</t>
+  </si>
+  <si>
+    <t>c55fb3b1837a8ddd298bb4e58fd2e2f0941d6aef</t>
+  </si>
+  <si>
+    <t>f98004a10e55ab987d81fca100246a63</t>
+  </si>
+  <si>
+    <t>17/06/2026 10:25:24</t>
   </si>
   <si>
     <t>019e41dd-4851-722f-985a-38b96090dd86</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO Nº 02/2026 – CPAC</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-02-2026-cpac/019e41dd-4851-722f-985a-38b96090dd86</t>
   </si>
   <si>
+    <t>02/2026</t>
+  </si>
+  <si>
     <t>Contratação de empresa especializada para prestação de serviços de acesso à internet banda larga, com velocidade mínima de 600 Mbps e disponibilização de 01 (um) IP público fixo, incluindo instalação/ativação, suporte técnico, manutenção e disponibilização de equipamentos em comodato, quando aplicável, conforme especificações do ANEXO I (Termo de Referência).</t>
   </si>
   <si>
+    <t>1.918,80</t>
+  </si>
+  <si>
     <t>24/02/2026 23:16:32</t>
   </si>
   <si>
-    <t>09/03/2026 22:18:39</t>
+    <t>19/06/2026 10:01:10</t>
   </si>
   <si>
     <t>CONTRATO Nº 04/2026 FASTNET TELECOM</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-no-04-2026-fastnet-telecom_2b3fa4b8a13eaff970dbf2.pdf</t>
   </si>
   <si>
     <t>19/03/2026 12:12:23</t>
   </si>
   <si>
+    <t>DESPACHO - AUTORIZAÇÃO - DISPENSA Nº 02_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4851-722f-985a-38b96090dd86/despacho-autorizacao-dispensa-no-02-2026_bffda9af-76b4-4275-a1f5-3d6f263537a9.pdf</t>
+  </si>
+  <si>
+    <t>543b7675058826abe88008f1e5d2c51cc4f019d6</t>
+  </si>
+  <si>
+    <t>d9428fdad349de9cc3db9044c396d47e</t>
+  </si>
+  <si>
+    <t>19/06/2026 09:56:21</t>
+  </si>
+  <si>
+    <t>DFD - DISPENSA Nº 02_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4851-722f-985a-38b96090dd86/dfd-dispensa-no-02-2026_2cdc3fa8-6741-4cc7-a8fa-cb942d8eecc5.pdf</t>
+  </si>
+  <si>
+    <t>1f9a27a1651fba7ca352122c2f73e1745764bc87</t>
+  </si>
+  <si>
+    <t>8e19f8141a7084eab20046f42f3e65f0</t>
+  </si>
+  <si>
+    <t>19/06/2026 09:56:15</t>
+  </si>
+  <si>
     <t>https://consorcioagreste.se.gov.br/download/13-instrumento-convocatorio-de-dispensa-e-anexos-docx-assinado_7c17011e18ff688e5c7767d3.pdf</t>
   </si>
   <si>
     <t>24/02/2026 23:17:19</t>
   </si>
   <si>
+    <t>JUSTIFICATIVA - DISPENA Nº 02_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4851-722f-985a-38b96090dd86/justificativa-dispena-no-02-2026_55b1aff0-c323-4ca4-ba3a-eac04bc5ca1d.pdf</t>
+  </si>
+  <si>
+    <t>387351d47b2e6a5f6ae7cbfb4b69b74e5ba024d2</t>
+  </si>
+  <si>
+    <t>462ec4932605503e612f1174a716ffbc</t>
+  </si>
+  <si>
+    <t>19/06/2026 09:56:26</t>
+  </si>
+  <si>
     <t>Minuta do Contrato</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/04-minuta-do-contrato-no-xx-internet-docx_81f599e3a4b0b3807b79b79712a8.pdf</t>
   </si>
   <si>
     <t>24/02/2026 23:27:03</t>
   </si>
   <si>
-    <t>TR</t>
-[...5 lines deleted...]
-    <t>24/02/2026 23:26:25</t>
+    <t>PARECER JURÍDICO - DISPENSA Nº 02_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4851-722f-985a-38b96090dd86/parecer-juridico-dispensa-no-02-2026_17aee30a-e944-4c12-90a4-6955d3a54512.pdf</t>
+  </si>
+  <si>
+    <t>3d969c922cf1761a44026d9e4fb3aa177a3b3a6f</t>
+  </si>
+  <si>
+    <t>ffcea03a38716b826f12c23f07736ebb</t>
+  </si>
+  <si>
+    <t>19/06/2026 09:56:39</t>
+  </si>
+  <si>
+    <t>SEM ETP - DISPENSA Nº 02_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4851-722f-985a-38b96090dd86/sem-etp-dispensa-no-02-2026_0c352748-c63f-428d-88fa-e8f2f6e99e7c.pdf</t>
+  </si>
+  <si>
+    <t>48481400e383ce0fac42628696fa979628af4b7a</t>
+  </si>
+  <si>
+    <t>1b228f71254ff5c5e1205a98697469cd</t>
+  </si>
+  <si>
+    <t>19/06/2026 09:56:18</t>
+  </si>
+  <si>
+    <t>TERMO DE REFERÊNCIA - DISPENSA Nº 02_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4851-722f-985a-38b96090dd86/termo-de-referencia-dispensa-no-02-2026_605306d5-5b27-40c2-a2ec-891d2c5c6d1a.pdf</t>
+  </si>
+  <si>
+    <t>1468f52315874b121f475d3e86eb879e9e4c61c2</t>
+  </si>
+  <si>
+    <t>bf326c4197e6388416d59a63741835c2</t>
+  </si>
+  <si>
+    <t>19/06/2026 09:56:42</t>
   </si>
   <si>
     <t>019e41dd-47b4-7159-bb31-58c51f78e2b3</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO Nº 01/2026 – CPAC</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-01-2026-cpac/019e41dd-47b4-7159-bb31-58c51f78e2b3</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços sob demanda de: manutenção preventiva e corretiva, instalação, desinstalação e remanejamento de ar-condicionado tipo Split, incluindo fornecimento eventual de peças, conforme especificações do ANEXO I (Termo de Referência).</t>
   </si>
   <si>
+    <t>13.350,00</t>
+  </si>
+  <si>
     <t>24/02/2026 23:13:12</t>
   </si>
   <si>
-    <t>09/03/2026 22:20:55</t>
+    <t>19/06/2026 09:31:48</t>
   </si>
   <si>
     <t>CONTRATO Nº 03/2026 SAMUEL SANTOS DE MORAES - ME (GF CLIMATIZAÇÃO E RECARGAS)</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-no-03-2026-samuel-santos-de-moraes-me-gf-climatizacao-e-recargas_d435c7e58ef72f33bde8b0.pdf</t>
   </si>
   <si>
     <t>19/03/2026 11:57:50</t>
   </si>
   <si>
+    <t>DESPACHO - DISPENSA Nº 01_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-47b4-7159-bb31-58c51f78e2b3/despacho-dispensa-no-01-2026_d54d6cd1-4817-453b-bc2c-8999a1a538bf.pdf</t>
+  </si>
+  <si>
+    <t>982b99a8173fd5d410470969031d2659b5bc3057</t>
+  </si>
+  <si>
+    <t>48db9d12dceecf062e81b7747a0dbcb2</t>
+  </si>
+  <si>
+    <t>19/06/2026 09:27:45</t>
+  </si>
+  <si>
+    <t>DFD - DISPENSA Nº 01_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-47b4-7159-bb31-58c51f78e2b3/dfd-dispensa-no-01-2026_666fefbf-b884-4c1b-8f11-c6a5bc76c7cf.pdf</t>
+  </si>
+  <si>
+    <t>950b81a1efc21a11af220860ad0f93a1026abb5a</t>
+  </si>
+  <si>
+    <t>cb6a31d4045ebad39fc4724e8f832807</t>
+  </si>
+  <si>
+    <t>19/06/2026 09:27:56</t>
+  </si>
+  <si>
     <t>https://consorcioagreste.se.gov.br/download/12-instrumento-convocatorio-de-dispensa-e-anexos-assinado_afe2938a265ff8a261fd.pdf</t>
   </si>
   <si>
     <t>24/02/2026 23:14:49</t>
   </si>
   <si>
+    <t>JUSTIFICATIVA - DISPENSA Nº 01_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-47b4-7159-bb31-58c51f78e2b3/justificativa-dispensa-no-01-2026_69b3f4c4-dc0d-4886-82a2-f99765776a33.pdf</t>
+  </si>
+  <si>
+    <t>e980a1934d48374b62fb414739f4d1d093f7b289</t>
+  </si>
+  <si>
+    <t>7e356e1579a14cd62a7474d1975fcc6b</t>
+  </si>
+  <si>
+    <t>19/06/2026 09:27:53</t>
+  </si>
+  <si>
     <t>https://consorcioagreste.se.gov.br/download/04-minuta-do-contrato-no-xx-servicos-ar-condicionado-ok-docx_c848f750db352221f96b38.pdf</t>
   </si>
   <si>
     <t>24/02/2026 23:28:40</t>
   </si>
   <si>
-    <t>https://consorcioagreste.se.gov.br/download/11-termo-de-referencia-consolidado-docx_6b41306dc18fdf6aab8e46894e.pdf</t>
-[...2 lines deleted...]
-    <t>24/02/2026 23:28:07</t>
+    <t>PARECER JURÍDICO - DISPENSA Nº 01_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-47b4-7159-bb31-58c51f78e2b3/parecer-juridico-dispensa-no-01-2026_406e5dc8-8cb9-447a-b2b0-bcdbb85b4a1c.pdf</t>
+  </si>
+  <si>
+    <t>d0542b7c0b4a506f152e4b9518587f36af34e7dc</t>
+  </si>
+  <si>
+    <t>06edca6deecee49ec21267a7e1a3ac53</t>
+  </si>
+  <si>
+    <t>19/06/2026 09:28:09</t>
+  </si>
+  <si>
+    <t>SEM ETP - DISPENSA Nº 01_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-47b4-7159-bb31-58c51f78e2b3/sem-etp-dispensa-no-01-2026_59420e99-3bc1-4e35-aa01-6a09fbbdd45f.pdf</t>
+  </si>
+  <si>
+    <t>a3d40973d21b6a8f61192379fb0ec3210912b7d9</t>
+  </si>
+  <si>
+    <t>95f9f087e194426c60a2c806f2dad6b7</t>
+  </si>
+  <si>
+    <t>TERMO DE REFERÊNCIA - DISPENSA Nº 01_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-47b4-7159-bb31-58c51f78e2b3/termo-de-referencia-dispensa-no-01-2026_9c57f2bb-c774-4266-b5c9-f13dc7452916.pdf</t>
+  </si>
+  <si>
+    <t>dac63bf2e9903873e257f517c2d4c8991862a265</t>
+  </si>
+  <si>
+    <t>1e6bda38897256808f94c31026e7bbe5</t>
+  </si>
+  <si>
+    <t>19/06/2026 09:28:47</t>
   </si>
   <si>
     <t>019e41dd-474f-72c1-912e-b439aeb842c2</t>
   </si>
   <si>
     <t>INEXIGIBILIDADE Nº 02/2026</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-02-2026/019e41dd-474f-72c1-912e-b439aeb842c2</t>
   </si>
   <si>
     <t>Inexigibilidade</t>
   </si>
   <si>
-    <t>contratação de empresa especializada na prestação de serviços de pesquisa e comparação de preços no sistema online do “BANCO DE PREÇOS”, versão Plus 50 que permite realizar 50 cotações, com base nos preços praticados pela administração pública referente aos resultados de licitação adjudicados e homologados.</t>
+    <t>Contratação de empresa especializada na prestação de serviços de pesquisa e comparação de preços no sistema online do “BANCO DE PREÇOS”, versão Plus 50 que permite realizar 50 cotações, com base nos preços praticados pela administração pública referente aos resultados de licitação adjudicados e homologados.</t>
+  </si>
+  <si>
+    <t>5.520,50</t>
   </si>
   <si>
     <t>24/02/2026 23:08:46</t>
   </si>
   <si>
+    <t>15/06/2026 10:23:34</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO - INEX 02_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-474f-72c1-912e-b439aeb842c2/autorizacao-inex-02-2026_6f3947ac-1ea4-44a3-8a41-f5b430e4d916.pdf</t>
+  </si>
+  <si>
+    <t>0ac3d121a9130b647ad0a2bc593b3286d54e5db5</t>
+  </si>
+  <si>
+    <t>89b389f75cc7e52b92e972ed6986f84b</t>
+  </si>
+  <si>
+    <t>15/06/2026 10:07:10</t>
+  </si>
+  <si>
     <t>CONTRATO Nº 02/2026 NP TECNOLOGIA E GESTÃO DE DADOS</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-no-02-2026-np-tecnologia-e-gestao-de-dados_3586652be842c9f35575b20.pdf</t>
   </si>
   <si>
     <t>19/03/2026 11:53:11</t>
   </si>
   <si>
+    <t>DFD - INEX 02_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-474f-72c1-912e-b439aeb842c2/dfd-inex-02-2026_1996aa6e-40bf-42b9-8ac2-0659402e11bd.pdf</t>
+  </si>
+  <si>
+    <t>cfb7932bcb7112f3f02dfb3d0977fd785906c678</t>
+  </si>
+  <si>
+    <t>c73ad98dc28d7f5328e721d9dd394306</t>
+  </si>
+  <si>
+    <t>15/06/2026 10:07:13</t>
+  </si>
+  <si>
+    <t>ETP - INEX 02_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-474f-72c1-912e-b439aeb842c2/etp-inex-02-2026_2ecea781-25dc-468a-a831-33dc281c8a70.pdf</t>
+  </si>
+  <si>
+    <t>b83873894f08672bece1f38216e0f577cf6ed20d</t>
+  </si>
+  <si>
+    <t>f15529ba8d13e3fa2d716ee8f2065cf8</t>
+  </si>
+  <si>
+    <t>15/06/2026 10:16:25</t>
+  </si>
+  <si>
     <t>Extrato do Contrato</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/extrato-do-contrato-no-02-2026-ass_0efbc6ed4ed8b6c5f32b7f9cc726e.pdf</t>
   </si>
   <si>
     <t>24/02/2026 23:09:29</t>
   </si>
   <si>
+    <t>JUSTIFICATIVA INEX 02_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-474f-72c1-912e-b439aeb842c2/justificativa-inex-02-2026_f76ab26a-919f-4e08-81d3-55b2507c3687.pdf</t>
+  </si>
+  <si>
+    <t>4c9bf3041d1ab4296f2dbf3e83c4f1b8d3a19b2a</t>
+  </si>
+  <si>
+    <t>76f60af608927aec042765766d9a4f99</t>
+  </si>
+  <si>
+    <t>15/06/2026 10:07:29</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - INEX 02_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-474f-72c1-912e-b439aeb842c2/parecer-juridico-inex-02-2026_0a6e64b5-a19d-4329-8b53-722b2fa659ec.pdf</t>
+  </si>
+  <si>
+    <t>8650dba7bd3ad5f8a5f50702c057f34498966780</t>
+  </si>
+  <si>
+    <t>0974acb0433cd1387ec00bfc11036f84</t>
+  </si>
+  <si>
+    <t>15/06/2026 10:16:30</t>
+  </si>
+  <si>
+    <t>TERMO DE REFERÊNCIA - INEX 02_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-474f-72c1-912e-b439aeb842c2/termo-de-referencia-inex-02-2026_74595ebe-81fc-4a9d-9ad6-c8b9fd0622c7.pdf</t>
+  </si>
+  <si>
+    <t>533de3d6f14249598747926e5144c63b196cfef1</t>
+  </si>
+  <si>
+    <t>93bf6204ebe916738cf451b21c3fde26</t>
+  </si>
+  <si>
+    <t>15/06/2026 10:16:42</t>
+  </si>
+  <si>
     <t>019e41dd-470e-7301-8b53-24f8f27914b7</t>
   </si>
   <si>
     <t>INEXIGIBILIDADE Nº 01/2026</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-01-2026/019e41dd-470e-7301-8b53-24f8f27914b7</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços de Consultoria Técnica e Assessoria ao CPAC em licitações e contratações diretas, com suporte técnico especializado à estruturação, instrução e condução dos procedimentos de contratação, incluindo apoio à elaboração e/ou revisão das peças da fase preparatória (a exemplo de DFD, ETP, Termo de Referência e minutas correlatas) e orientação técnico-operacional ao Agente de Contratação e equipe de apoio, em conformidade com a Lei nº 14.133/2021 e normativos aplicáveis, conforme condições do Termo de Referência.</t>
   </si>
   <si>
+    <t>78.000,00</t>
+  </si>
+  <si>
     <t>24/02/2026 23:06:12</t>
   </si>
   <si>
-    <t>19/03/2026 11:46:55</t>
+    <t>15/06/2026 09:41:10</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO - INEX 01_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-470e-7301-8b53-24f8f27914b7/autorizacao-inex-01-2026_0fbd5600-ea18-43d6-ba01-ec2a1d6bd2d2.pdf</t>
+  </si>
+  <si>
+    <t>b9e17b55db20f50e8dba28b872fc6ff82a8560e0</t>
+  </si>
+  <si>
+    <t>cdd82fae70d6d9fae86bbb2a4aa2605a</t>
+  </si>
+  <si>
+    <t>15/06/2026 09:44:48</t>
   </si>
   <si>
     <t>CONTRATO Nº 01_2026 ANA LUCIA DOS SANTOS ASSESSORIA TÉCNICA LICITAR ME</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-no-01-2026-ana-lucia-dos-santos-assessoria-tecnica-licitar-me_d090a1103a297843ff7d286.pdf</t>
   </si>
   <si>
     <t>19/03/2026 11:44:31</t>
   </si>
   <si>
+    <t>DFD - INEX 01_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-470e-7301-8b53-24f8f27914b7/dfd-inex-01-2026_770bfd3f-ec6b-4c40-b219-d54170bb6bc7.pdf</t>
+  </si>
+  <si>
+    <t>288e811f7626b6ce517ab44abb64fe597defe50a</t>
+  </si>
+  <si>
+    <t>c87207e12ba0ef796806ec5aa7590002</t>
+  </si>
+  <si>
+    <t>15/06/2026 09:44:24</t>
+  </si>
+  <si>
+    <t>ETP - INEX 01_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-470e-7301-8b53-24f8f27914b7/etp-inex-01-2026_40ef6c35-b26f-436c-9a7b-d341e9c952c3.pdf</t>
+  </si>
+  <si>
+    <t>e66036d55cd972049993b6bcd1f3714a9879c4ae</t>
+  </si>
+  <si>
+    <t>7c67753a3e4585a0e7c72af6b4217232</t>
+  </si>
+  <si>
+    <t>15/06/2026 09:44:39</t>
+  </si>
+  <si>
     <t>https://consorcioagreste.se.gov.br/download/extrato-do-contrato-no-01-2026-ass_96c79cfd4dc89d6473a1d4d.pdf</t>
   </si>
   <si>
     <t>24/02/2026 23:07:24</t>
   </si>
   <si>
+    <t>JUSTIFICATIVA - INEX 01_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-470e-7301-8b53-24f8f27914b7/justificativa-inex-01-2026_fb0f9b1e-9ee6-47aa-a671-145def85afa3.pdf</t>
+  </si>
+  <si>
+    <t>720047c83a09813a85fd7fbf14496370e34ff62c</t>
+  </si>
+  <si>
+    <t>e9040e85c40459fa989739924f49034b</t>
+  </si>
+  <si>
+    <t>15/06/2026 09:44:26</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - INEX 01_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-470e-7301-8b53-24f8f27914b7/parecer-juridico-inex-01-2026_7beaea9d-b8a4-427a-956b-4e7bb6e68ef8.pdf</t>
+  </si>
+  <si>
+    <t>fac4fdebbe3bc0e50e4a453070c34ca3bc77fa23</t>
+  </si>
+  <si>
+    <t>798968d68ebcecf5515f7daeefdfa9ca</t>
+  </si>
+  <si>
+    <t>15/06/2026 09:44:54</t>
+  </si>
+  <si>
+    <t>TERMO DE REFERÊNCIA - INEX 01_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-470e-7301-8b53-24f8f27914b7/termo-de-referencia-inex-01-2026_857679a3-d1b2-4d43-98b0-574a41b49df5.pdf</t>
+  </si>
+  <si>
+    <t>d6ce8545ea28e3952d24f18911968fbe93de66c1</t>
+  </si>
+  <si>
+    <t>3cc3e8d40e573723e826ec861ced7537</t>
+  </si>
+  <si>
+    <t>15/06/2026 09:44:47</t>
+  </si>
+  <si>
     <t>019e41dd-46d3-735c-b5eb-748e40b70a61</t>
   </si>
   <si>
     <t>1º TERMO ADITIVO AO CONTRATO Nº 16/2025/CPAC, decorrente da Dispensa nº 08/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/1o-termo-aditivo-ao-contrato-no-16-2025-cpac-decorrente-da-dispensa-no-08-2025/019e41dd-46d3-735c-b5eb-748e40b70a61</t>
   </si>
   <si>
     <t>1º TERMO ADITIVO AO CONTRATO Nº 16/2025/CPAC, decorrente da Dispensa nº 08/2025, que entre si celebram, de um lado, o CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC, e, do outro, a empresa ADAELSON FRANCISCO DO NASCIMENTO CONTABILIDADE</t>
   </si>
   <si>
     <t>24/02/2026 23:02:52</t>
   </si>
   <si>
     <t>Extrato do Termo Aditivo</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/8-extrato-do-termo-aditivo-ass_ed1dd9fe1c6045a8c282cf0.pdf</t>
   </si>
   <si>
     <t>24/02/2026 23:03:24</t>
   </si>
   <si>
     <t>019e41dd-4678-73a8-90ca-cf98c82084cd</t>
@@ -1280,53 +2522,50 @@
   <si>
     <t>QUARTO TERMO ADITIVO AO CONTRATO N° 09/2022, DECORRENTE DE PROCESSO DE LICITAÇÃO PREGÃO PRESENCIAL Nº 001/2021, CELEBRADO ENTRE O CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL - CPAC E A EMPRESA LOCACAO DE VEICULOS, MAQUINAS E IMPLEMENTOS AGRICOLAS EIRELI – ME, DECORRENTE DE PROCESSO DE LICITAÇÃO PREGÃO PRESENCIAL Nº 001/2021, CELEBRADO ENTRE O CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL - CPAC E A EMPRESA LOCACAO DE VEICULOS, MAQUINAS E IMPLEMENTOS AGRICOLAS EIRELI – ME</t>
   </si>
   <si>
     <t>24/02/2026 22:35:49</t>
   </si>
   <si>
     <t>4 Termo Aditivo</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/05-4o-termo-aditivo-ok-docx-assinado_0c91442aefdedf4afea8f5e76ef.pdf</t>
   </si>
   <si>
     <t>24/02/2026 22:37:17</t>
   </si>
   <si>
     <t>019e41dd-44be-7327-966c-90c49482543d</t>
   </si>
   <si>
     <t>PREGÃO ELETRÔNICO N° 01/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/pregao-eletronico-n0-01-2025/019e41dd-44be-7327-966c-90c49482543d</t>
   </si>
   <si>
-    <t>01/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Pregão Eletrônico</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE ATERRO SANITÁRIO PARA RECEBIMENTO DOS RESÍDUOS SÓLIDOS URBANOS (RSU), CLASSE II A, PROVENIENTES DA COLETA DOMICILIAR, COMERCIAL E PÚBLICA DOS MUNICÍPIOS ABRANGIDOS PELO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC.</t>
   </si>
   <si>
     <t>22/08/2025</t>
   </si>
   <si>
     <t>15/08/2025 19:51:16</t>
   </si>
   <si>
     <t>EDITAL</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/edital-n-01-2025-pregao-eletronico_a53b90b0a9b5693113b6ead0f4d.pdf</t>
   </si>
   <si>
     <t>15/08/2025 19:53:35</t>
   </si>
   <si>
     <t>TERMO DE REFERÊNCIA</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/termo-de-referencia-final_45b3734b45106dce424ce275ca08e.pdf</t>
@@ -1514,300 +2753,903 @@
   <si>
     <t>12/05/2025 12:08:55</t>
   </si>
   <si>
     <t>CONTRATO Nº 11/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-11-2025_59a080a1f2acd32b3e036dcb.pdf</t>
   </si>
   <si>
     <t>12/05/2025 12:10:25</t>
   </si>
   <si>
     <t>019e41dd-42b8-737d-b1a7-6d76b826c83e</t>
   </si>
   <si>
     <t>INEXIGIBILIDADE Nº 08/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-08-2025/019e41dd-42b8-737d-b1a7-6d76b826c83e</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ASSESSORIA E/OU CONSULTORIA JURÍDICA AO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO, COM FOCO NO ACOMPANHAMENTO DE ROTINAS ADMINISTRATIVAS E EXTRAJUDICIAIS RELACIONADAS AO MANIFESTO DE INTERESSE PRIVADO - MIP E À GESTÃO CONSORCIADA DE RESÍDUOS SÓLIDOS, INCLUINDO O APOIO TÉCNICO-JURÍDICO EM DIAGNÓSTICOS DE POLÍTICAS PÚBLICAS MUNICIPAIS E IMPLEMENTAÇÃO DE SOLUÇÕES CONSORCIADAS, EXCLUÍDAS AS ATIVIDADES AFETAS ÀS ÁREAS DE LICITAÇÃO, CONTABILIDADE E ASSESORIA JURÍDICA INTERNA OU JUDICIAL JÁ CONTRATADAS.</t>
   </si>
   <si>
+    <t>55.000,00</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
     <t>12/05/2025 11:57:39</t>
   </si>
   <si>
+    <t>22/06/2026 10:59:15</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO -  INEX 08_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-42b8-737d-b1a7-6d76b826c83e/autorizacao-inex-08-2025_10f9e7d0-9a14-453c-88df-d46d84c49007.pdf</t>
+  </si>
+  <si>
+    <t>7bf81a769c20faa79ed11af9dc10a1e45405bff5</t>
+  </si>
+  <si>
+    <t>65829c3e6d2b9945437fad53789f3294</t>
+  </si>
+  <si>
+    <t>19/06/2026 12:51:46</t>
+  </si>
+  <si>
     <t>CONTRATO Nº 09/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-09-2025_db3bde86daca130d1ea6aa0cb.pdf</t>
   </si>
   <si>
     <t>12/05/2025 12:12:27</t>
   </si>
   <si>
+    <t>DFD - INEX 08_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-42b8-737d-b1a7-6d76b826c83e/dfd-inex-08-2025_098d0492-4b1e-447f-8d4c-043464a0cabe.pdf</t>
+  </si>
+  <si>
+    <t>01658c9ee401a636abe74800d709455253ba7116</t>
+  </si>
+  <si>
+    <t>bda1341f84e005a1b527e974c33e8567</t>
+  </si>
+  <si>
+    <t>19/06/2026 12:51:48</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA -  INEX 08_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-42b8-737d-b1a7-6d76b826c83e/justificativa-inex-08-2025_dc60a1c8-20eb-403d-8e8f-c8806d8c819c.pdf</t>
+  </si>
+  <si>
+    <t>78e7e9f28f770a6660ea8ee63f5807728a1bd079</t>
+  </si>
+  <si>
+    <t>48ef95e3a464b7322b41f809843b0d02</t>
+  </si>
+  <si>
+    <t>19/06/2026 12:51:50</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO -  INEX 08_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-42b8-737d-b1a7-6d76b826c83e/parecer-juridico-inex-08-2025_cf92c0e3-c004-4aa4-be4f-fb49e359d283.pdf</t>
+  </si>
+  <si>
+    <t>cd102029cfd4a380401ba3513e2baa80fcc6b3ef</t>
+  </si>
+  <si>
+    <t>76ef9da6b7fbc69033d4b9fe72a911c5</t>
+  </si>
+  <si>
+    <t>PROJETO BÁSICO -  INEX 08_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-42b8-737d-b1a7-6d76b826c83e/projeto-basico-inex-08-2025_1940d1e4-fc5d-4137-9f04-880ceffe6d14.pdf</t>
+  </si>
+  <si>
+    <t>5b700711c7f27f3df298f1d34e22d9e81145dd00</t>
+  </si>
+  <si>
+    <t>ef0d2d12e1395833cedce9fb9c1b6e76</t>
+  </si>
+  <si>
+    <t>19/06/2026 12:51:59</t>
+  </si>
+  <si>
+    <t>019e41dd-420d-7039-a9fc-22dbff44bbaf</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 07/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-07-2025/019e41dd-420d-7039-a9fc-22dbff44bbaf</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE SERVIÇOS TÉCNICOS DE ASSESSORIA EM COORDENAÇÃO E GERENCIAMENTO DE ATIVIDADES ADMINISTRATIVAS JUNTO AO SETOR DE RECURSOS HUMANOS DO CPAC.</t>
+  </si>
+  <si>
+    <t>33.000,00</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>12/05/2025 11:24:53</t>
+  </si>
+  <si>
+    <t>22/06/2026 11:46:13</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 07/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-07-2025_6fe3711fe54f51aa073e84f8.pdf</t>
+  </si>
+  <si>
+    <t>12/05/2025 11:26:10</t>
+  </si>
+  <si>
+    <t>DFD - INEX 07_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-420d-7039-a9fc-22dbff44bbaf/dfd-inex-07-2025_11f95745-fab4-479f-8443-8a409811ae80.pdf</t>
+  </si>
+  <si>
+    <t>1ca2a44bd9b352ccbf8be551e52f3d0fd40c8a99</t>
+  </si>
+  <si>
+    <t>f6eba715faef12b932e9859f34ecee5c</t>
+  </si>
+  <si>
+    <t>16/06/2026 10:06:30</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/justificativa-inex-07-2025_a739ae77fe7d9c861375a2ccf3.pdf</t>
+  </si>
+  <si>
+    <t>12/05/2025 11:25:20</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - INEX 07_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-420d-7039-a9fc-22dbff44bbaf/parecer-juridico-inex-07-2025_7e5a20e1-2af1-424b-be08-8d075cd07a0b.pdf</t>
+  </si>
+  <si>
+    <t>2dcc59445e4615d5653bb5558abe21b3c3af25c5</t>
+  </si>
+  <si>
+    <t>736e96061b7326b7573f225b88ee57d0</t>
+  </si>
+  <si>
+    <t>16/06/2026 10:06:33</t>
+  </si>
+  <si>
+    <t>PROJETO BÁSICO - INEX 07_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-420d-7039-a9fc-22dbff44bbaf/projeto-basico-inex-07-2025_33272141-7349-40d9-9977-d2b18ce1a650.pdf</t>
+  </si>
+  <si>
+    <t>59c2493f5beb97f5ab147c1554312ef521235651</t>
+  </si>
+  <si>
+    <t>cb54bc927c22b7d2b336ad959f16ff3f</t>
+  </si>
+  <si>
+    <t>16/06/2026 10:06:39</t>
+  </si>
+  <si>
+    <t>019e41dd-41c8-72b2-a4f6-bf97b16fbbfa</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 06/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-06-2025/019e41dd-41c8-72b2-a4f6-bf97b16fbbfa</t>
+  </si>
+  <si>
+    <t>LOCAÇÃO DE IMÓVEL, SITUADO À RUA FILADELFO DÓREA, Nº 419, CENTRO, MOITA BONITA/SE, PARA O FUNCIONAMENTO DO GALPÃO DE TRIAGEM DE MATERIAIS RECICLÁVEIS DAQUELE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>7.200,00</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>12/05/2025 11:21:18</t>
+  </si>
+  <si>
+    <t>22/06/2026 10:57:47</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 06/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-06-2025_612bbdbd3479debe1bd2b0.pdf</t>
+  </si>
+  <si>
+    <t>12/05/2025 11:22:31</t>
+  </si>
+  <si>
+    <t>DFD - INEX 06_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-41c8-72b2-a4f6-bf97b16fbbfa/dfd-inex-06-2025_da97ccda-f64a-4a34-b808-1f466d319c80.pdf</t>
+  </si>
+  <si>
+    <t>156bfbb219b5b0ac54d42e61af4f4c67ab83cd67</t>
+  </si>
+  <si>
+    <t>c46fb1c6187cdaa9d0e133fe57a5ab35</t>
+  </si>
+  <si>
+    <t>16/06/2026 09:51:43</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/justificativa-inex-06-2025_b7e6b0c5fe314b861fb7.pdf</t>
+  </si>
+  <si>
+    <t>12/05/2025 11:21:54</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - INEX 06_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-41c8-72b2-a4f6-bf97b16fbbfa/parecer-juridico-inex-06-2025_458b7028-4fb9-4dfb-807e-60f5df38837c.pdf</t>
+  </si>
+  <si>
+    <t>8a32ec4c66eddb4b3212b1ffaf29a934f0cad76f</t>
+  </si>
+  <si>
+    <t>389fe04240a425ff227a009a74f5af51</t>
+  </si>
+  <si>
+    <t>16/06/2026 09:51:45</t>
+  </si>
+  <si>
+    <t>PROJETO BÁSICO - INEX  06_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-41c8-72b2-a4f6-bf97b16fbbfa/projeto-basico-inex-06-2025_12308cee-a0cb-441a-b2ff-41d82d8a32fd.pdf</t>
+  </si>
+  <si>
+    <t>44183848aefd850455b5b7190b5a09cf8a2ba29e</t>
+  </si>
+  <si>
+    <t>c953e927894031003abb2391b76faa6c</t>
+  </si>
+  <si>
+    <t>16/06/2026 09:51:54</t>
+  </si>
+  <si>
+    <t>TERMO DE AUTORIZAÇÃO - INEX 06_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-41c8-72b2-a4f6-bf97b16fbbfa/termo-de-autorizacao-inex-06-2025_4c738ac0-7873-4f4b-aad2-fedffcf8beff.pdf</t>
+  </si>
+  <si>
+    <t>23dacd219e2f8069e98e251136cc75bdd221ca38</t>
+  </si>
+  <si>
+    <t>1856fcf8b1502bd1f77753b3434f5570</t>
+  </si>
+  <si>
+    <t>16/06/2026 09:51:39</t>
+  </si>
+  <si>
+    <t>019e41dd-4162-7251-94fc-c967fa113dc6</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 05/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-05-2025/019e41dd-4162-7251-94fc-c967fa113dc6</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA E ASSESSORIA AO CONSÓRCIO, NA GESTÃO DE CONVÊNIOS E CONTRATOS DE REPASSE FIRMADOS COM O GOVERNO FEDERAL E ESTADUAL, ATRAVÉS DE SEUS ÓRGÃOS, MINISTÉRIOS E SECRETARIAS ESTADUAIS.</t>
+  </si>
+  <si>
+    <t>66.000,00</t>
+  </si>
+  <si>
+    <t>12/05/2025 11:15:38</t>
+  </si>
+  <si>
+    <t>22/06/2026 10:56:52</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 05/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-05-2025_f0ac0b8ebf71e08e805c1.pdf</t>
+  </si>
+  <si>
+    <t>12/05/2025 11:16:45</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/justificativa-inex-05-2025_87dd797b719d1eb63355472.pdf</t>
+  </si>
+  <si>
+    <t>12/05/2025 11:16:11</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - INEX 05_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4162-7251-94fc-c967fa113dc6/parecer-juridico-inex-05-2025_d58a95df-9335-4714-b84e-136572e2910d.pdf</t>
+  </si>
+  <si>
+    <t>b52dcb6c8c78ecfb1df3bc40c007b6d457aa1cfa</t>
+  </si>
+  <si>
+    <t>7368e8bb78fbc8f1961d9db0fe4b62eb</t>
+  </si>
+  <si>
+    <t>16/06/2026 09:23:30</t>
+  </si>
+  <si>
+    <t>PROJETO BÁSICO - INEX 05_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4162-7251-94fc-c967fa113dc6/projeto-basico-inex-05-2025_63637327-6217-4742-9c0d-77b920b84451.pdf</t>
+  </si>
+  <si>
+    <t>a48c96eb50e93e15866ec25b9c1206f8e92cbac4</t>
+  </si>
+  <si>
+    <t>5368bbf321d83b09578b46a23bd3d20c</t>
+  </si>
+  <si>
+    <t>16/06/2026 09:23:40</t>
+  </si>
+  <si>
+    <t>TERMO DE AUTORIZAÇÃO - INEX 05_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4162-7251-94fc-c967fa113dc6/termo-de-autorizacao-inex-05-2025_c573824e-3d96-4266-9e65-7d3a4356a96a.pdf</t>
+  </si>
+  <si>
+    <t>461a1bad1dc9986d9f7d89822cb25330857dff01</t>
+  </si>
+  <si>
+    <t>34635a266bd9805850d18adecffff80b</t>
+  </si>
+  <si>
+    <t>16/06/2026 09:23:24</t>
+  </si>
+  <si>
+    <t>019e41dd-4100-73f8-b18f-20d9f136ae20</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 04/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-04-2025/019e41dd-4100-73f8-b18f-20d9f136ae20</t>
+  </si>
+  <si>
+    <t>LOCAÇÃO DE IMÓVEL, LOCALIZADO NA PRAÇA DA BANDEIRA, Nº 109, CENTRO, RIBEIRÓPOLIS/SE, PARA FUNCIONAMENTO DA SEDE DO CPAC.</t>
+  </si>
+  <si>
+    <t>12/05/2025 11:10:01</t>
+  </si>
+  <si>
+    <t>22/06/2026 10:55:44</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 04/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-n-04-2025_44ad6aa8ce1e21bc5cc272d0aa4.pdf</t>
+  </si>
+  <si>
+    <t>12/05/2025 11:11:15</t>
+  </si>
+  <si>
+    <t>DFD - INEX 04_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4100-73f8-b18f-20d9f136ae20/dfd-inex-04-2025_32864151-0b57-4de5-98d9-f31b32417f43.pdf</t>
+  </si>
+  <si>
+    <t>4e23132d2ea424288b31ab0992e9dd642bffc6dc</t>
+  </si>
+  <si>
+    <t>9c6446a6a7b993e7a116ff62d484aa45</t>
+  </si>
+  <si>
+    <t>16/06/2026 09:04:32</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/justificativa-inex-04-2025_82cfa71262e528d43da522b145a5e.pdf</t>
+  </si>
+  <si>
+    <t>12/05/2025 11:10:30</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - INEX 04_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4100-73f8-b18f-20d9f136ae20/parecer-juridico-inex-04-2025_56d9bc3c-65d5-4fb4-927d-555be96a60a0.pdf</t>
+  </si>
+  <si>
+    <t>efbea31e99346102d7d925007346151c0ef6ff6d</t>
+  </si>
+  <si>
+    <t>0e9c0b274160fde9881462efab4b4942</t>
+  </si>
+  <si>
+    <t>16/06/2026 09:04:35</t>
+  </si>
+  <si>
+    <t>PROJETO BÁSICO - INEX 04_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4100-73f8-b18f-20d9f136ae20/projeto-basico-inex-04-2025_de06fd43-7a6c-4060-9077-abc42bbe2ca3.pdf</t>
+  </si>
+  <si>
+    <t>a7e0c28cfc1e0338ef780cb201953f80cd6d7da4</t>
+  </si>
+  <si>
+    <t>e196060d4503915e3808b85b2ee74a31</t>
+  </si>
+  <si>
+    <t>16/06/2026 09:04:42</t>
+  </si>
+  <si>
+    <t>TERMO DE AUTORIZAÇÃO - INEX 04_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4100-73f8-b18f-20d9f136ae20/termo-de-autorizacao-inex-04-2025_8b590542-e573-4214-adfd-12c800f3d104.pdf</t>
+  </si>
+  <si>
+    <t>b1b83018de28ab8e24710390af1217445562dd37</t>
+  </si>
+  <si>
+    <t>32658e39acb4e2c8fff806284b6b4a61</t>
+  </si>
+  <si>
+    <t>16/06/2026 09:04:27</t>
+  </si>
+  <si>
+    <t>019e41dd-409a-714d-85e6-381d47eacc8c</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 03/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-03-2025/019e41dd-409a-714d-85e6-381d47eacc8c</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ASSESSORIA E CONSULTORIA TÉCNICA EM LICITAÇÕES E CONTRATOS ADMINISTRATIVOS DO CPAC.</t>
+  </si>
+  <si>
+    <t>49.500,00</t>
+  </si>
+  <si>
+    <t>12/05/2025 11:03:11</t>
+  </si>
+  <si>
+    <t>22/06/2026 10:54:51</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 03/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-03-2025_e944e372ba2169c380ad1c6d2.pdf</t>
+  </si>
+  <si>
+    <t>12/05/2025 11:06:21</t>
+  </si>
+  <si>
+    <t>DFD - INEX 03_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-409a-714d-85e6-381d47eacc8c/dfd-inex-03-2025_08483388-72f5-48a7-89d6-76d1b6837a17.pdf</t>
+  </si>
+  <si>
+    <t>c26fc69c516f0d9fd6525f8013238f15c3dcd787</t>
+  </si>
+  <si>
+    <t>745d7817ff4edc23ec0ee2b08fc157fa</t>
+  </si>
+  <si>
+    <t>15/06/2026 12:27:47</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/justificativa-inex-03-2025_88f678e075795d7c815475af.pdf</t>
+  </si>
+  <si>
+    <t>12/05/2025 11:05:46</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - INEX 03_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-409a-714d-85e6-381d47eacc8c/parecer-juridico-inex-03-2025_d94ed379-603b-4c4f-bcf6-5bb310f396b8.pdf</t>
+  </si>
+  <si>
+    <t>239c5e7399a7995876907cdb753fcb4886327c42</t>
+  </si>
+  <si>
+    <t>2b5f04114c00a04d1810b903e5baf945</t>
+  </si>
+  <si>
+    <t>15/06/2026 12:27:50</t>
+  </si>
+  <si>
+    <t>PROJETO BÁSICO - INEX 03_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-409a-714d-85e6-381d47eacc8c/projeto-basico-inex-03-2025_10987e19-8135-468b-b64d-1948e7896023.pdf</t>
+  </si>
+  <si>
+    <t>34dd3afa694586320176d99e70c65b29d036e99a</t>
+  </si>
+  <si>
+    <t>43f26597624981af2c545da711358e0a</t>
+  </si>
+  <si>
+    <t>15/06/2026 12:28:01</t>
+  </si>
+  <si>
+    <t>TERMO DE AUTORIZAÇÃO - INEX 03_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-409a-714d-85e6-381d47eacc8c/termo-de-autorizacao-inex-03-2025_e4d9310b-d83c-4c12-81f5-70b3c443a435.pdf</t>
+  </si>
+  <si>
+    <t>98f8e2d4beae6e23fd9b22508110c28472952015</t>
+  </si>
+  <si>
+    <t>0b8d121ea74cbd3fb10b698804a82c4c</t>
+  </si>
+  <si>
+    <t>15/06/2026 12:27:42</t>
+  </si>
+  <si>
+    <t>019e41dd-400f-72cb-b206-49a801e9219a</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 02/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-02-2025/019e41dd-400f-72cb-b206-49a801e9219a</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA JURÍDICA INTERNA, BEM COMO REPRESENTAÇÃO E DEFESA NAS VIAS ADMINISTRATIVAS E JUDICIAL, NAS MAIS DIVERSAS ÁREAS DE DIREITO ADMINISTRATIVO, PREVIDENCIÁRIO, CÍVEL E CONSTITUCIONAL PARA O CPAC.</t>
+  </si>
+  <si>
+    <t>62.700,00</t>
+  </si>
+  <si>
+    <t>12/05/2025 10:57:20</t>
+  </si>
+  <si>
+    <t>22/06/2026 10:53:59</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 02/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-n-02-2025_3c1de05cbd82c955b9a50791dd.pdf</t>
+  </si>
+  <si>
+    <t>12/05/2025 10:58:51</t>
+  </si>
+  <si>
+    <t>DFD.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-400f-72cb-b206-49a801e9219a/dfd_43bfa940-5feb-4e6e-8ef9-2c377e5e2e6b.pdf</t>
+  </si>
+  <si>
+    <t>2db048acf9b749e8a465c2de731a7c7a011497f8</t>
+  </si>
+  <si>
+    <t>f4e10f249614c245e68e751c20b30b28</t>
+  </si>
+  <si>
+    <t>15/06/2026 11:54:15</t>
+  </si>
+  <si>
+    <t>ETP.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-400f-72cb-b206-49a801e9219a/etp_4abf44b4-d18a-4d01-9d0d-ac81e4fb7d31.pdf</t>
+  </si>
+  <si>
+    <t>77c99db017efbacc78acad8e867ef98819fba8d4</t>
+  </si>
+  <si>
+    <t>bdd7cd0955c854fba8e3b7f963c16a7f</t>
+  </si>
+  <si>
+    <t>15/06/2026 11:54:32</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/justificativa-inex-02-2025_99e5f5eab8b5a532ebaae.pdf</t>
+  </si>
+  <si>
+    <t>12/05/2025 10:57:56</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO - PARECER JURÍDICO.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-400f-72cb-b206-49a801e9219a/solicitacao-parecer-juridico_6101ff0d-08d7-4b0a-be91-1da7611c8368.pdf</t>
+  </si>
+  <si>
+    <t>cb32ed19d6ee307ffcb114ee8aa7b92e6a2aacd0</t>
+  </si>
+  <si>
+    <t>a6c755cbcd78bf6f93f4d0435c63945b</t>
+  </si>
+  <si>
+    <t>15/06/2026 11:54:54</t>
+  </si>
+  <si>
+    <t>TERMO DE AUTORIZAÇÃO - INEXIGIBILIDADE.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-400f-72cb-b206-49a801e9219a/termo-de-autorizacao-inexigibilidade_ecedbfca-f3f4-48ce-8c18-ec2e25be9f28.pdf</t>
+  </si>
+  <si>
+    <t>fe865202fa0bb153885db3300762759d44299f4a</t>
+  </si>
+  <si>
+    <t>2c9e89af707b6a72ebeee6e662c4bc74</t>
+  </si>
+  <si>
+    <t>22/06/2026 10:53:08</t>
+  </si>
+  <si>
+    <t>TERMO DE REFERÊNCIA.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-400f-72cb-b206-49a801e9219a/termo-de-referencia_f9280952-c8ce-4ee4-88eb-36d30739f2ed.pdf</t>
+  </si>
+  <si>
+    <t>2289a2fba85bef2a1c93bca6773f79ce8137ca64</t>
+  </si>
+  <si>
+    <t>95bbf575e6043c531dc0434831dc2298</t>
+  </si>
+  <si>
+    <t>15/06/2026 11:54:21</t>
+  </si>
+  <si>
+    <t>019e41dd-3fd2-72bd-8904-31b6d6999438</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 01/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-01-2025/019e41dd-3fd2-72bd-8904-31b6d6999438</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ASSESSORIA E CONSULTORIA EM CONTABILIDADE PÚBLICA, VISANDO GARANTIR A CORRETA EXECUÇÃO, REGISTRO E PRESTAÇÃO DE CONTAS DAS ATIVIDADES CONTÁBEIS DESTA AUTARQUIA.</t>
+  </si>
+  <si>
+    <t>50.400,00</t>
+  </si>
+  <si>
+    <t>12/05/2025 10:21:05</t>
+  </si>
+  <si>
+    <t>22/06/2026 10:51:05</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 01/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-01-2025_5dda123b1a44c41f6ae3fa1d.pdf</t>
+  </si>
+  <si>
+    <t>12/05/2025 10:40:39</t>
+  </si>
+  <si>
+    <t>DFD - INEX 01_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-3fd2-72bd-8904-31b6d6999438/dfd-inex-01-2025_25adc9db-efab-4275-aa87-759cb95e9b97.pdf</t>
+  </si>
+  <si>
+    <t>a16fa3862456aab1c4c82c58a7a3031f0dfd5e54</t>
+  </si>
+  <si>
+    <t>e13b2b863bf711ba0575cb149f77a852</t>
+  </si>
+  <si>
+    <t>15/06/2026 11:29:55</t>
+  </si>
+  <si>
+    <t>INEX DA LICITAÇÃO - INEX 01_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-3fd2-72bd-8904-31b6d6999438/inex-da-licitacao-inex-01-2025_2c8a68a3-9f8f-440a-b08c-099fcf2719e9.pdf</t>
+  </si>
+  <si>
+    <t>30c2ef720eb40c49282ef81960c17b7335666f8d</t>
+  </si>
+  <si>
+    <t>8bdae7441e258591d616686c2c41a13b</t>
+  </si>
+  <si>
+    <t>15/06/2026 11:29:51</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/justificativa-inex-01-2025_f724f52eaf3f440f5a41.pdf</t>
+  </si>
+  <si>
+    <t>12/05/2025 10:39:40</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - INEX 01_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-3fd2-72bd-8904-31b6d6999438/parecer-juridico-inex-01-2025_1287ad0b-4a5a-4674-89ba-32ac33135806.pdf</t>
+  </si>
+  <si>
+    <t>aa87f1673860414103fb092c484a226bf4ef77ea</t>
+  </si>
+  <si>
+    <t>d3d20572a05255608f7c3db593dd23b6</t>
+  </si>
+  <si>
+    <t>15/06/2026 11:29:49</t>
+  </si>
+  <si>
+    <t>PROJETO BÁSICO - INEX 01_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-3fd2-72bd-8904-31b6d6999438/projeto-basico-inex-01-2025_393e2646-600a-4ff4-a7d3-f95c15ee5cef.pdf</t>
+  </si>
+  <si>
+    <t>8593433911c774e382b782a076f20109101b8bf0</t>
+  </si>
+  <si>
+    <t>3e88d4604b0a1b65300720390d67a1f0</t>
+  </si>
+  <si>
+    <t>15/06/2026 11:30:00</t>
+  </si>
+  <si>
+    <t>TERMO DE AUTORIZAÇÃO - INEX 01_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-3fd2-72bd-8904-31b6d6999438/termo-de-autorizacao-inex-01-2025_fbba71a9-000f-4c2b-bb44-12b9f8bcd91a.pdf</t>
+  </si>
+  <si>
+    <t>c22a80c02f004e21fdee1fe23ce431523dd9bdd0</t>
+  </si>
+  <si>
+    <t>f4c63bf8a5ee0b391ef6d0f4184f638c</t>
+  </si>
+  <si>
+    <t>15/06/2026 11:29:36</t>
+  </si>
+  <si>
     <t>019e41dd-4286-72c2-931c-342328c5e02d</t>
   </si>
   <si>
-    <t>DISPENSA DE LICITAÇÃO Nº 01/2025</t>
-[...2 lines deleted...]
-    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-01-2025/019e41dd-4286-72c2-931c-342328c5e02d</t>
+    <t xml:space="preserve">DISPENSA DE LICITAÇÃO </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao/019e41dd-4286-72c2-931c-342328c5e02d</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE RECEBIMENTO DOS RESÍDUOS SÓLIDOS URBANOS (RSU), CLASSE II-A, PROVENIENTES DA COLETA DOMICILIAR, COMERCIAL E PÚBLICA DOS MUNICÍPIOS DE NOSSA SENHORA DAS DORES, SANTA ROSA DE LIMA E SIRIRI, ABRANGIDOS PELO CPAC.</t>
   </si>
   <si>
-    <t>12/05/2025 11:46:21</t>
+    <t>20/02/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>09/06/2026 12:31:23</t>
   </si>
   <si>
     <t>CONTRATO N° 08/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-08-2025_8bfdfc42145b1732b4973.pdf</t>
   </si>
   <si>
     <t>13/05/2025 11:48:25</t>
   </si>
   <si>
-    <t>019e41dd-420d-7039-a9fc-22dbff44bbaf</t>
-[...212 lines deleted...]
-    <t>12/05/2025 10:39:40</t>
+    <t>edital-1_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4286-72c2-931c-342328c5e02d/edital-1-2025_3e65f970-56ea-488d-9fd6-4a6a1286564e.pdf</t>
+  </si>
+  <si>
+    <t>8d1a23caf494b21d65415fad1488a7d54515b4e0</t>
+  </si>
+  <si>
+    <t>fd1a75422c77b71c5216764fc1422cb2</t>
+  </si>
+  <si>
+    <t>09/06/2026 12:32:46</t>
+  </si>
+  <si>
+    <t>019e70e8-bb8b-7072-a74d-45d31dee7dd5</t>
+  </si>
+  <si>
+    <t>TERMO DE ADESÃO Nº 001/2023 - ATA DE REGISTRO DE PREÇOS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/termo-de-adesao-no-001-2023-ata-de-registro-de-precos/019e70e8-bb8b-7072-a74d-45d31dee7dd5</t>
+  </si>
+  <si>
+    <t>02/2023</t>
+  </si>
+  <si>
+    <t>Concluído</t>
+  </si>
+  <si>
+    <t>ADESÃO A ATA DE REGISTRO DE PREÇO N° 002/2023, ORIGINÁRIA DO PREGÃO PRESENCIAL N° 002/2023 DA CONSCENSUL, OBJETIVANDO A AQUISIÇÃO DE EQUIPAMENTOS PARA O BENEFICIAMENTO DE MATERIAIS COLETADOS E RECEPCIONADOS PELAS UTR - UNIDADES DE TRATAMENTO DE RESÍDUOS DО CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL - CРАС.</t>
+  </si>
+  <si>
+    <t>99.999.999,99</t>
+  </si>
+  <si>
+    <t>11/12/2024 00:00:00</t>
+  </si>
+  <si>
+    <t>29/05/2026 11:33:48</t>
+  </si>
+  <si>
+    <t>edital-02_2023.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e70e8-bb8b-7072-a74d-45d31dee7dd5/edital-02-2023_bfcf126a-7432-400a-8a6b-e8946e91e7f9.pdf</t>
+  </si>
+  <si>
+    <t>fbeb11246db65db7b897cceb657b61bd3b9c0d89</t>
+  </si>
+  <si>
+    <t>7ef4df2e7d432261fff93d5eba3b96cc</t>
+  </si>
+  <si>
+    <t>29/05/2026 11:32:38</t>
   </si>
   <si>
     <t>019e41dd-3fbb-7285-9101-2f7ad546121e</t>
   </si>
   <si>
     <t>RESCISÃO CONTRATUAL AMIGÁVEL (CONTRATO Nº016/2024 E INEXIGIBILIDADE Nº 002/2024) -CONPETSAN CONSULTORIA DE PROJETOS MEIO AMBIENTE E SERVIÇOS LTDA</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/rescisao-contratual-amigavel-contrato-no016-2024-e-inexigibilidade-no-002-2024-conpetsan-consultoria-de-projetos-meio-ambiente-e-servicos-ltda/019e41dd-3fbb-7285-9101-2f7ad546121e</t>
   </si>
   <si>
     <t>A RESCISÃO DO CONTRATO SE DEU EM VIRTUDE DE CORTES SIGNIFICATIVOS NO ORÇAMENTO DO O CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL - CPAC, QUE RESULTARAM EM INSUFICIÊNCIA DE RECURSOS FINANCEIROS PARA A CONTINUIDADE DO PROJETO. DIANTE DA NECESSIDADE DE REALOCAR VERBAS E PRIORIZAR DESPESAS ESSENCIAIS, A MANUTENÇÃO DO CONTRATO TORNOU-SE INVIÁVEL. AMBAS AS PARTES, EM COMUM ACORDO, RECONHECERAM QUE A RESCISÃO AMIGÁVEL É A SOLUÇÃO MAIS PRUDENTE E EFICIENTE PARA EVITAR PREJUÍZOS ADICIONAIS E PRESERVAR A INTEGRIDADE FINANCEIRA DA INSTITUIÇÃO.</t>
   </si>
   <si>
     <t>02/07/2024 10:26:07</t>
   </si>
   <si>
     <t>019e41dd-3f98-7107-8173-ef26048ac118</t>
   </si>
   <si>
     <t>2º TERMO ADITIVO DO CONTRATO 014/2023, REFERENTE A INEXIGIBILIDADE Nº007/2023</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/2o-termo-aditivo-do-contrato-014-2023-referente-a-inexigibilidade-no007-2023/019e41dd-3f98-7107-8173-ef26048ac118</t>
   </si>
@@ -2286,50 +4128,88 @@
 • ELABORAÇÃO DO BALANÇO GERAL DESTA ENTIDADE ATÉ O DIA 30 DE ABRIL DE CADA ANO.</t>
   </si>
   <si>
     <t>06/03/2024 09:51:39</t>
   </si>
   <si>
     <t>019e41dd-3c24-7073-a9e7-6d4e9b21811a</t>
   </si>
   <si>
     <t>INEXIGIBILIDADE Nº 010/2023</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-010-2023/019e41dd-3c24-7073-a9e7-6d4e9b21811a</t>
   </si>
   <si>
     <t>CONTRATO Nº 001/2024</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA JURÍDICA INTERNA, BEM COMO, REPRESENTAÇÃO E DEFESA NAS VIAS ADMINISTRATIVA E JUDICIAL, NAS MAIS DIVERSAS ÁREAS DE DIREITO ADMINISTRATIVO, CÍVEL, CONSUMIDOR E CONSTITUCIONAL PARA O CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO - CPAC</t>
   </si>
   <si>
     <t>06/03/2024 09:46:31</t>
   </si>
   <si>
     <t>06/03/2024 09:46:54</t>
+  </si>
+  <si>
+    <t>019e70d8-9c32-73d8-b479-1a5a4a138ba2</t>
+  </si>
+  <si>
+    <t>TERMO DE ADESÃO Nº 001/2024 - ATA DE REGISTRO DE PREÇOS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/termo-de-adesao-no-001-2024-ata-de-registro-de-precos/019e70d8-9c32-73d8-b479-1a5a4a138ba2</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01/2024</t>
+  </si>
+  <si>
+    <t>ADESÃO A ATA DE REGISTRO DE PREÇO Nº 001/2023, ORIGINÁRIA DO PREGÃO
+PRESENCIAL Nº 001/2023 DA CONSCENSUL, OBJETIVANDO A AQUISIÇÃO DE MÁQUINAS
+PARA O BENEFICIAMENTO DE MATERIAIS COLETADOS E RECEPCIONADOS PELA UTR –
+UNIDADES DE TRATAMENTO DE RESÍDUOS, QUE SERÃO CEDIDOS AS COOPERATIVAS
+COMPROMISSARIAS, BEM COMO AS COOPERATIVAS DOS MUNICÍPIOS INTEGRANTES AO
+CPAC.</t>
+  </si>
+  <si>
+    <t>01/02/2024</t>
+  </si>
+  <si>
+    <t>01/02/2024 00:00:00</t>
+  </si>
+  <si>
+    <t>29/05/2026 11:59:18</t>
+  </si>
+  <si>
+    <t>Termo de Adesão a Ata.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e70d8-9c32-73d8-b479-1a5a4a138ba2/termo-de-adesao-a-ata_db8fa4ac-4a53-4722-bde5-760b598a8ce6.pdf</t>
+  </si>
+  <si>
+    <t>28/05/2026 20:09:14</t>
   </si>
   <si>
     <t>019e41dd-3bfd-7200-b791-ddf308b7aed2</t>
   </si>
   <si>
     <t>DISPENSA Nº 012/2023</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-no-012-2023/019e41dd-3bfd-7200-b791-ddf308b7aed2</t>
   </si>
   <si>
     <t>21/2023</t>
   </si>
   <si>
     <t>CONTRATO ADMINISTRATIVO N°.
 21/2023 QUE ENTRE SI CELEBRAM O
 CONSÓRCIO PÚBLICO DO AGRESTE
 CENTRAL SERGIPANO- CPAC. REFERENTE A DISPENSA DE LICITAÇÃO N° 12/2023 CONTRATO ADM. N° 21/2023 PARA PRESTAÇÃO DE SERVIÇOS PARA RECEBIMENTO DOS RESÍDUOS SÓLIDOS URBANOS (RSU), CLASSE IIA E I1B, OS RESÍDUOS DA CONSTRUÇÃO E DA DEMOLIÇÃO (ROD)ENTULHOS E
 VOLUMOSOS, PROVENIENTES DA COLETA DOMICILIAR, COMERCIAL E PÚBLICA DOS MUNICÍPIOS ABRANGIDOS PELO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO-СРАС CONFORME
 DEFINIDO NESTE INSTRUMENTO
 CONTRATUAL.</t>
   </si>
   <si>
     <t>20/11/2023 10:24:36</t>
   </si>
@@ -4749,59 +6629,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF191"/>
+  <dimension ref="A1:DJ194"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:114">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -4932,11742 +6812,13908 @@
       </c>
       <c r="AY1" t="s">
         <v>50</v>
       </c>
       <c r="AZ1" t="s">
         <v>51</v>
       </c>
       <c r="BA1" t="s">
         <v>52</v>
       </c>
       <c r="BB1" t="s">
         <v>53</v>
       </c>
       <c r="BC1" t="s">
         <v>54</v>
       </c>
       <c r="BD1" t="s">
         <v>55</v>
       </c>
       <c r="BE1" t="s">
         <v>56</v>
       </c>
       <c r="BF1" t="s">
         <v>57</v>
       </c>
+      <c r="BG1" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>85</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>86</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>87</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>88</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>89</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>90</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>91</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>92</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>93</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>94</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>95</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>96</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>97</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>98</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>99</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>100</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>101</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>102</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>103</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>105</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>106</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>109</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>110</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>113</v>
+      </c>
     </row>
-    <row r="2" spans="1:58">
+    <row r="2" spans="1:114">
       <c r="A2" t="s">
-        <v>58</v>
+        <v>114</v>
       </c>
       <c r="B2" t="s">
-        <v>59</v>
+        <v>115</v>
       </c>
       <c r="C2" t="s">
-        <v>60</v>
+        <v>116</v>
       </c>
       <c r="E2" t="s">
-        <v>61</v>
+        <v>117</v>
       </c>
       <c r="F2" t="s">
-        <v>62</v>
+        <v>118</v>
       </c>
       <c r="G2" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H2" t="s">
-        <v>64</v>
+        <v>120</v>
       </c>
       <c r="I2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J2" t="s">
-        <v>65</v>
+        <v>115</v>
       </c>
       <c r="N2" t="s">
-        <v>66</v>
+        <v>121</v>
       </c>
       <c r="O2" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P2" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q2" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R2" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S2" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z2" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>124</v>
       </c>
       <c r="AB2" t="s">
-        <v>70</v>
+        <v>125</v>
       </c>
       <c r="AC2" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD2" t="s">
-        <v>72</v>
+        <v>127</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>129</v>
       </c>
       <c r="AG2" t="s">
-        <v>73</v>
-[...32 lines deleted...]
-        <v>79</v>
+        <v>130</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:114">
       <c r="A3" t="s">
-        <v>80</v>
+        <v>131</v>
       </c>
       <c r="B3" t="s">
-        <v>81</v>
+        <v>115</v>
       </c>
       <c r="C3" t="s">
-        <v>82</v>
+        <v>132</v>
       </c>
       <c r="E3" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="F3" t="s">
-        <v>62</v>
+        <v>118</v>
       </c>
       <c r="G3" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H3" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I3">
         <v>4</v>
       </c>
       <c r="J3" t="s">
-        <v>84</v>
+        <v>115</v>
       </c>
       <c r="N3" t="s">
-        <v>66</v>
+        <v>135</v>
       </c>
       <c r="O3" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P3" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q3" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R3" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S3" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z3" t="s">
-        <v>85</v>
+        <v>136</v>
       </c>
       <c r="AA3" t="s">
-        <v>85</v>
+        <v>137</v>
       </c>
       <c r="AB3" t="s">
-        <v>86</v>
+        <v>138</v>
       </c>
       <c r="AC3" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD3" t="s">
-        <v>87</v>
+        <v>139</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>140</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>141</v>
       </c>
       <c r="AG3" t="s">
-        <v>88</v>
-[...32 lines deleted...]
-        <v>93</v>
+        <v>142</v>
       </c>
     </row>
-    <row r="4" spans="1:58">
+    <row r="4" spans="1:114">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>143</v>
       </c>
       <c r="B4" t="s">
-        <v>95</v>
+        <v>144</v>
       </c>
       <c r="C4" t="s">
-        <v>96</v>
+        <v>145</v>
       </c>
       <c r="E4" t="s">
-        <v>83</v>
+        <v>146</v>
       </c>
       <c r="F4" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G4" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H4" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I4">
         <v>4</v>
       </c>
       <c r="J4" t="s">
-        <v>97</v>
+        <v>148</v>
       </c>
       <c r="N4" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O4" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P4" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q4" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R4" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S4" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z4" t="s">
-        <v>98</v>
+        <v>149</v>
       </c>
       <c r="AA4" t="s">
-        <v>98</v>
+        <v>150</v>
       </c>
       <c r="AB4" t="s">
-        <v>99</v>
+        <v>151</v>
       </c>
       <c r="AC4" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD4" t="s">
-        <v>100</v>
+        <v>152</v>
       </c>
       <c r="AG4" t="s">
-        <v>101</v>
+        <v>153</v>
       </c>
       <c r="AH4" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>153</v>
       </c>
       <c r="AK4" t="s">
-        <v>102</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>154</v>
+      </c>
+      <c r="AL4" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM4" t="s">
+        <v>155</v>
       </c>
       <c r="AP4" t="s">
-        <v>77</v>
+        <v>156</v>
       </c>
       <c r="AQ4" t="s">
-        <v>71</v>
+        <v>156</v>
       </c>
       <c r="AR4" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>157</v>
+      </c>
+      <c r="AS4" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>158</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>159</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>159</v>
       </c>
     </row>
-    <row r="5" spans="1:58">
+    <row r="5" spans="1:114">
       <c r="A5" t="s">
-        <v>106</v>
+        <v>160</v>
       </c>
       <c r="B5" t="s">
-        <v>107</v>
+        <v>161</v>
       </c>
       <c r="C5" t="s">
-        <v>108</v>
+        <v>162</v>
       </c>
       <c r="E5" t="s">
-        <v>109</v>
+        <v>163</v>
       </c>
       <c r="F5" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G5" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H5" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I5">
         <v>4</v>
       </c>
       <c r="J5" t="s">
-        <v>110</v>
+        <v>164</v>
       </c>
       <c r="N5" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O5" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P5" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q5" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R5" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S5" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z5" t="s">
-        <v>111</v>
+        <v>165</v>
       </c>
       <c r="AA5" t="s">
-        <v>111</v>
+        <v>165</v>
       </c>
       <c r="AB5" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="AC5" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD5" t="s">
-        <v>112</v>
+        <v>167</v>
       </c>
       <c r="AG5" t="s">
-        <v>113</v>
+        <v>168</v>
       </c>
       <c r="AH5" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>168</v>
       </c>
       <c r="AK5" t="s">
-        <v>114</v>
-[...5 lines deleted...]
-        <v>115</v>
+        <v>169</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM5" t="s">
+        <v>170</v>
       </c>
       <c r="AP5" t="s">
-        <v>77</v>
+        <v>171</v>
       </c>
       <c r="AQ5" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="AR5" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>117</v>
+        <v>157</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>172</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>173</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>173</v>
       </c>
     </row>
-    <row r="6" spans="1:58">
+    <row r="6" spans="1:114">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>174</v>
       </c>
       <c r="B6" t="s">
+        <v>175</v>
+      </c>
+      <c r="C6" t="s">
+        <v>176</v>
+      </c>
+      <c r="E6" t="s">
+        <v>163</v>
+      </c>
+      <c r="F6" t="s">
+        <v>147</v>
+      </c>
+      <c r="G6" t="s">
         <v>119</v>
       </c>
-      <c r="C6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H6" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I6">
         <v>4</v>
       </c>
       <c r="J6" t="s">
-        <v>122</v>
+        <v>177</v>
       </c>
       <c r="N6" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O6" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P6" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q6" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R6" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S6" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z6" t="s">
-        <v>123</v>
+        <v>178</v>
       </c>
       <c r="AA6" t="s">
-        <v>123</v>
+        <v>178</v>
       </c>
       <c r="AB6" t="s">
-        <v>124</v>
+        <v>179</v>
       </c>
       <c r="AC6" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD6" t="s">
-        <v>125</v>
+        <v>180</v>
       </c>
       <c r="AG6" t="s">
-        <v>126</v>
+        <v>181</v>
       </c>
       <c r="AH6" t="s">
-        <v>126</v>
+        <v>181</v>
+      </c>
+      <c r="AK6" t="s">
+        <v>169</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM6" t="s">
+        <v>182</v>
+      </c>
+      <c r="AP6" t="s">
+        <v>183</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>183</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>157</v>
+      </c>
+      <c r="AS6" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>184</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>185</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>185</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:114">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>186</v>
       </c>
       <c r="B7" t="s">
-        <v>128</v>
+        <v>187</v>
       </c>
       <c r="C7" t="s">
-        <v>129</v>
+        <v>188</v>
       </c>
       <c r="E7" t="s">
-        <v>130</v>
+        <v>189</v>
       </c>
       <c r="F7" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G7" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H7" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I7">
         <v>4</v>
       </c>
       <c r="J7" t="s">
-        <v>131</v>
+        <v>190</v>
       </c>
       <c r="N7" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O7" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P7" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q7" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R7" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S7" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z7" t="s">
-        <v>132</v>
+        <v>191</v>
       </c>
       <c r="AA7" t="s">
-        <v>133</v>
+        <v>191</v>
       </c>
       <c r="AB7" t="s">
+        <v>179</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>126</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>192</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>193</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>193</v>
+      </c>
+      <c r="AK7" t="s">
+        <v>169</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM7" t="s">
+        <v>194</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>195</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>195</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>157</v>
+      </c>
+      <c r="AS7" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>196</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>197</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="8" spans="1:114">
+      <c r="A8" t="s">
+        <v>198</v>
+      </c>
+      <c r="B8" t="s">
+        <v>199</v>
+      </c>
+      <c r="C8" t="s">
+        <v>200</v>
+      </c>
+      <c r="E8" t="s">
+        <v>201</v>
+      </c>
+      <c r="F8" t="s">
+        <v>147</v>
+      </c>
+      <c r="G8" t="s">
+        <v>119</v>
+      </c>
+      <c r="H8" t="s">
         <v>134</v>
-      </c>
-[...33 lines deleted...]
-        <v>64</v>
       </c>
       <c r="I8">
         <v>4</v>
       </c>
       <c r="J8" t="s">
-        <v>141</v>
+        <v>202</v>
       </c>
       <c r="N8" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O8" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P8" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q8" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R8" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S8" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z8" t="s">
-        <v>142</v>
+        <v>203</v>
       </c>
       <c r="AA8" t="s">
-        <v>142</v>
+        <v>203</v>
       </c>
       <c r="AB8" t="s">
-        <v>143</v>
+        <v>204</v>
       </c>
       <c r="AC8" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD8" t="s">
-        <v>144</v>
+        <v>205</v>
       </c>
       <c r="AG8" t="s">
-        <v>145</v>
+        <v>206</v>
       </c>
       <c r="AH8" t="s">
-        <v>145</v>
-[...7 lines deleted...]
-      <c r="AK8" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="9" spans="1:114">
+      <c r="A9" t="s">
+        <v>207</v>
+      </c>
+      <c r="B9" t="s">
+        <v>208</v>
+      </c>
+      <c r="C9" t="s">
+        <v>209</v>
+      </c>
+      <c r="E9" t="s">
+        <v>210</v>
+      </c>
+      <c r="F9" t="s">
         <v>147</v>
       </c>
-      <c r="AN8" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="G9" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H9" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I9">
         <v>4</v>
       </c>
       <c r="J9" t="s">
-        <v>153</v>
+        <v>211</v>
       </c>
       <c r="N9" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O9" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P9" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q9" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R9" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S9" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z9" t="s">
-        <v>154</v>
+        <v>212</v>
       </c>
       <c r="AA9" t="s">
-        <v>154</v>
+        <v>213</v>
       </c>
       <c r="AB9" t="s">
-        <v>155</v>
+        <v>214</v>
       </c>
       <c r="AC9" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD9" t="s">
-        <v>156</v>
+        <v>215</v>
       </c>
       <c r="AG9" t="s">
-        <v>157</v>
+        <v>216</v>
       </c>
       <c r="AH9" t="s">
-        <v>157</v>
+        <v>216</v>
       </c>
     </row>
-    <row r="10" spans="1:58">
+    <row r="10" spans="1:114">
       <c r="A10" t="s">
-        <v>158</v>
+        <v>217</v>
       </c>
       <c r="B10" t="s">
-        <v>159</v>
+        <v>218</v>
       </c>
       <c r="C10" t="s">
-        <v>160</v>
+        <v>219</v>
       </c>
       <c r="E10" t="s">
-        <v>161</v>
+        <v>220</v>
       </c>
       <c r="F10" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G10" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H10" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I10">
         <v>4</v>
       </c>
       <c r="J10" t="s">
-        <v>162</v>
+        <v>221</v>
       </c>
       <c r="N10" t="s">
-        <v>66</v>
+        <v>222</v>
       </c>
       <c r="O10" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P10" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q10" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R10" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S10" t="s">
-        <v>67</v>
+        <v>123</v>
+      </c>
+      <c r="T10" t="s">
+        <v>223</v>
+      </c>
+      <c r="U10" t="s">
+        <v>224</v>
       </c>
       <c r="Z10" t="s">
-        <v>163</v>
+        <v>225</v>
       </c>
       <c r="AA10" t="s">
-        <v>163</v>
+        <v>226</v>
       </c>
       <c r="AB10" t="s">
-        <v>164</v>
+        <v>227</v>
       </c>
       <c r="AC10" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD10" t="s">
-        <v>165</v>
+        <v>228</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>229</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>230</v>
       </c>
       <c r="AG10" t="s">
-        <v>166</v>
-[...8 lines deleted...]
-        <v>71</v>
+        <v>231</v>
       </c>
       <c r="AK10" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>169</v>
+        <v>232</v>
+      </c>
+      <c r="AL10" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM10" t="s">
+        <v>233</v>
+      </c>
+      <c r="AP10" t="s">
+        <v>234</v>
+      </c>
+      <c r="AQ10" t="s">
+        <v>234</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>235</v>
+      </c>
+      <c r="AS10" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>236</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>237</v>
+      </c>
+      <c r="AX10" t="s">
+        <v>237</v>
+      </c>
+      <c r="AY10" t="s">
+        <v>238</v>
+      </c>
+      <c r="AZ10" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA10" t="s">
+        <v>239</v>
+      </c>
+      <c r="BB10" t="s">
+        <v>240</v>
+      </c>
+      <c r="BC10" t="s">
+        <v>241</v>
+      </c>
+      <c r="BD10" t="s">
+        <v>242</v>
+      </c>
+      <c r="BF10" t="s">
+        <v>243</v>
+      </c>
+      <c r="BG10" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH10" t="s">
+        <v>244</v>
+      </c>
+      <c r="BI10" t="s">
+        <v>245</v>
+      </c>
+      <c r="BJ10" t="s">
+        <v>246</v>
+      </c>
+      <c r="BK10" t="s">
+        <v>247</v>
+      </c>
+      <c r="BM10" t="s">
+        <v>248</v>
+      </c>
+      <c r="BN10" t="s">
+        <v>126</v>
+      </c>
+      <c r="BO10" t="s">
+        <v>249</v>
+      </c>
+      <c r="BP10" t="s">
+        <v>250</v>
+      </c>
+      <c r="BQ10" t="s">
+        <v>251</v>
+      </c>
+      <c r="BR10" t="s">
+        <v>252</v>
+      </c>
+      <c r="BT10" t="s">
+        <v>253</v>
+      </c>
+      <c r="BU10" t="s">
+        <v>126</v>
+      </c>
+      <c r="BV10" t="s">
+        <v>254</v>
+      </c>
+      <c r="BW10" t="s">
+        <v>255</v>
+      </c>
+      <c r="BX10" t="s">
+        <v>256</v>
+      </c>
+      <c r="BY10" t="s">
+        <v>257</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:114">
       <c r="A11" t="s">
-        <v>170</v>
+        <v>258</v>
       </c>
       <c r="B11" t="s">
-        <v>171</v>
+        <v>259</v>
       </c>
       <c r="C11" t="s">
-        <v>172</v>
+        <v>260</v>
       </c>
       <c r="E11" t="s">
-        <v>173</v>
+        <v>261</v>
       </c>
       <c r="F11" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G11" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H11" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I11">
         <v>4</v>
       </c>
       <c r="J11" t="s">
-        <v>174</v>
+        <v>262</v>
       </c>
       <c r="N11" t="s">
-        <v>66</v>
+        <v>263</v>
       </c>
       <c r="O11" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P11" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q11" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R11" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S11" t="s">
-        <v>67</v>
+        <v>123</v>
+      </c>
+      <c r="T11" t="s">
+        <v>264</v>
+      </c>
+      <c r="U11" t="s">
+        <v>224</v>
       </c>
       <c r="Z11" t="s">
-        <v>175</v>
+        <v>265</v>
       </c>
       <c r="AA11" t="s">
-        <v>176</v>
+        <v>266</v>
       </c>
       <c r="AB11" t="s">
-        <v>177</v>
+        <v>267</v>
       </c>
       <c r="AC11" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD11" t="s">
-        <v>178</v>
+        <v>268</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>269</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>270</v>
       </c>
       <c r="AG11" t="s">
-        <v>179</v>
-[...8 lines deleted...]
-        <v>71</v>
+        <v>271</v>
       </c>
       <c r="AK11" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>182</v>
+        <v>272</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM11" t="s">
+        <v>273</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>274</v>
+      </c>
+      <c r="AQ11" t="s">
+        <v>274</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>275</v>
+      </c>
+      <c r="AS11" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>276</v>
+      </c>
+      <c r="AU11" t="s">
+        <v>277</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>278</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>279</v>
+      </c>
+      <c r="AY11" t="s">
+        <v>280</v>
+      </c>
+      <c r="AZ11" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA11" t="s">
+        <v>281</v>
+      </c>
+      <c r="BB11" t="s">
+        <v>282</v>
+      </c>
+      <c r="BC11" t="s">
+        <v>283</v>
+      </c>
+      <c r="BD11" t="s">
+        <v>284</v>
+      </c>
+      <c r="BF11" t="s">
+        <v>285</v>
+      </c>
+      <c r="BG11" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH11" t="s">
+        <v>286</v>
+      </c>
+      <c r="BI11" t="s">
+        <v>287</v>
+      </c>
+      <c r="BJ11" t="s">
+        <v>288</v>
+      </c>
+      <c r="BK11" t="s">
+        <v>289</v>
+      </c>
+      <c r="BM11" t="s">
+        <v>290</v>
+      </c>
+      <c r="BN11" t="s">
+        <v>126</v>
+      </c>
+      <c r="BO11" t="s">
+        <v>291</v>
+      </c>
+      <c r="BP11" t="s">
+        <v>292</v>
+      </c>
+      <c r="BQ11" t="s">
+        <v>293</v>
+      </c>
+      <c r="BR11" t="s">
+        <v>279</v>
       </c>
     </row>
-    <row r="12" spans="1:58">
+    <row r="12" spans="1:114">
       <c r="A12" t="s">
-        <v>183</v>
+        <v>294</v>
       </c>
       <c r="B12" t="s">
-        <v>184</v>
+        <v>295</v>
       </c>
       <c r="C12" t="s">
-        <v>185</v>
+        <v>296</v>
       </c>
       <c r="E12" t="s">
-        <v>186</v>
+        <v>297</v>
       </c>
       <c r="F12" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G12" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H12" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I12">
         <v>4</v>
       </c>
       <c r="J12" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="N12" t="s">
-        <v>66</v>
+        <v>299</v>
       </c>
       <c r="O12" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P12" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q12" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R12" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S12" t="s">
-        <v>67</v>
+        <v>123</v>
+      </c>
+      <c r="T12" t="s">
+        <v>300</v>
+      </c>
+      <c r="U12" t="s">
+        <v>224</v>
       </c>
       <c r="Z12" t="s">
-        <v>188</v>
+        <v>301</v>
       </c>
       <c r="AA12" t="s">
-        <v>189</v>
+        <v>302</v>
       </c>
       <c r="AB12" t="s">
-        <v>190</v>
+        <v>303</v>
       </c>
       <c r="AC12" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD12" t="s">
-        <v>191</v>
+        <v>304</v>
       </c>
       <c r="AG12" t="s">
-        <v>192</v>
+        <v>305</v>
       </c>
       <c r="AH12" t="s">
-        <v>192</v>
+        <v>305</v>
+      </c>
+      <c r="AK12" t="s">
+        <v>306</v>
+      </c>
+      <c r="AL12" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM12" t="s">
+        <v>307</v>
+      </c>
+      <c r="AP12" t="s">
+        <v>308</v>
+      </c>
+      <c r="AQ12" t="s">
+        <v>308</v>
+      </c>
+      <c r="AR12" t="s">
+        <v>309</v>
+      </c>
+      <c r="AS12" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>310</v>
+      </c>
+      <c r="AU12" t="s">
+        <v>311</v>
+      </c>
+      <c r="AV12" t="s">
+        <v>312</v>
+      </c>
+      <c r="AW12" t="s">
+        <v>313</v>
+      </c>
+      <c r="AY12" t="s">
+        <v>314</v>
+      </c>
+      <c r="AZ12" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA12" t="s">
+        <v>315</v>
+      </c>
+      <c r="BB12" t="s">
+        <v>316</v>
+      </c>
+      <c r="BC12" t="s">
+        <v>317</v>
+      </c>
+      <c r="BD12" t="s">
+        <v>318</v>
+      </c>
+      <c r="BF12" t="s">
+        <v>319</v>
+      </c>
+      <c r="BG12" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH12" t="s">
+        <v>320</v>
+      </c>
+      <c r="BI12" t="s">
+        <v>321</v>
+      </c>
+      <c r="BJ12" t="s">
+        <v>322</v>
+      </c>
+      <c r="BK12" t="s">
+        <v>323</v>
+      </c>
+      <c r="BM12" t="s">
+        <v>324</v>
+      </c>
+      <c r="BN12" t="s">
+        <v>126</v>
+      </c>
+      <c r="BO12" t="s">
+        <v>325</v>
+      </c>
+      <c r="BP12" t="s">
+        <v>326</v>
+      </c>
+      <c r="BQ12" t="s">
+        <v>327</v>
+      </c>
+      <c r="BR12" t="s">
+        <v>328</v>
       </c>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:114">
       <c r="A13" t="s">
-        <v>193</v>
+        <v>329</v>
       </c>
       <c r="B13" t="s">
-        <v>194</v>
+        <v>330</v>
       </c>
       <c r="C13" t="s">
-        <v>195</v>
+        <v>331</v>
       </c>
       <c r="E13" t="s">
-        <v>196</v>
+        <v>332</v>
       </c>
       <c r="F13" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G13" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H13" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I13">
         <v>4</v>
       </c>
       <c r="J13" t="s">
-        <v>197</v>
+        <v>333</v>
       </c>
       <c r="N13" t="s">
-        <v>66</v>
+        <v>334</v>
       </c>
       <c r="O13" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P13" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q13" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R13" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S13" t="s">
-        <v>67</v>
+        <v>123</v>
+      </c>
+      <c r="T13" t="s">
+        <v>335</v>
+      </c>
+      <c r="U13" t="s">
+        <v>336</v>
       </c>
       <c r="Z13" t="s">
-        <v>198</v>
+        <v>337</v>
       </c>
       <c r="AA13" t="s">
-        <v>199</v>
+        <v>338</v>
       </c>
       <c r="AB13" t="s">
-        <v>200</v>
+        <v>339</v>
       </c>
       <c r="AC13" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD13" t="s">
-        <v>201</v>
+        <v>340</v>
       </c>
       <c r="AG13" t="s">
-        <v>202</v>
+        <v>341</v>
       </c>
       <c r="AH13" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>341</v>
       </c>
       <c r="AK13" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-        <v>205</v>
+        <v>342</v>
+      </c>
+      <c r="AL13" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM13" t="s">
+        <v>343</v>
+      </c>
+      <c r="AP13" t="s">
+        <v>344</v>
+      </c>
+      <c r="AQ13" t="s">
+        <v>344</v>
+      </c>
+      <c r="AR13" t="s">
+        <v>345</v>
+      </c>
+      <c r="AS13" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>346</v>
+      </c>
+      <c r="AU13" t="s">
+        <v>347</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>348</v>
+      </c>
+      <c r="AW13" t="s">
+        <v>349</v>
+      </c>
+      <c r="AY13" t="s">
+        <v>350</v>
+      </c>
+      <c r="AZ13" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA13" t="s">
+        <v>351</v>
+      </c>
+      <c r="BB13" t="s">
+        <v>352</v>
+      </c>
+      <c r="BC13" t="s">
+        <v>353</v>
+      </c>
+      <c r="BD13" t="s">
+        <v>354</v>
+      </c>
+      <c r="BF13" t="s">
+        <v>355</v>
+      </c>
+      <c r="BG13" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH13" t="s">
+        <v>356</v>
+      </c>
+      <c r="BI13" t="s">
+        <v>357</v>
+      </c>
+      <c r="BJ13" t="s">
+        <v>358</v>
+      </c>
+      <c r="BK13" t="s">
+        <v>359</v>
+      </c>
+      <c r="BM13" t="s">
+        <v>360</v>
+      </c>
+      <c r="BN13" t="s">
+        <v>126</v>
+      </c>
+      <c r="BO13" t="s">
+        <v>361</v>
+      </c>
+      <c r="BP13" t="s">
+        <v>362</v>
+      </c>
+      <c r="BQ13" t="s">
+        <v>363</v>
+      </c>
+      <c r="BR13" t="s">
+        <v>364</v>
       </c>
     </row>
-    <row r="14" spans="1:58">
+    <row r="14" spans="1:114">
       <c r="A14" t="s">
-        <v>206</v>
+        <v>365</v>
       </c>
       <c r="B14" t="s">
-        <v>207</v>
+        <v>366</v>
       </c>
       <c r="C14" t="s">
-        <v>208</v>
+        <v>367</v>
+      </c>
+      <c r="E14" t="s">
+        <v>368</v>
       </c>
       <c r="F14" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G14" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H14" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I14">
         <v>4</v>
       </c>
       <c r="J14" t="s">
-        <v>209</v>
+        <v>369</v>
       </c>
       <c r="N14" t="s">
-        <v>66</v>
+        <v>370</v>
       </c>
       <c r="O14" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P14" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q14" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R14" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S14" t="s">
-        <v>67</v>
+        <v>123</v>
+      </c>
+      <c r="T14" t="s">
+        <v>371</v>
+      </c>
+      <c r="U14" t="s">
+        <v>372</v>
       </c>
       <c r="Z14" t="s">
-        <v>210</v>
+        <v>373</v>
       </c>
       <c r="AA14" t="s">
-        <v>210</v>
+        <v>374</v>
       </c>
       <c r="AB14" t="s">
-        <v>211</v>
+        <v>375</v>
       </c>
       <c r="AC14" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD14" t="s">
-        <v>212</v>
+        <v>376</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>377</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>378</v>
       </c>
       <c r="AG14" t="s">
-        <v>213</v>
-[...8 lines deleted...]
-        <v>71</v>
+        <v>379</v>
       </c>
       <c r="AK14" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>215</v>
+        <v>380</v>
+      </c>
+      <c r="AL14" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM14" t="s">
+        <v>381</v>
       </c>
       <c r="AP14" t="s">
-        <v>89</v>
+        <v>382</v>
       </c>
       <c r="AQ14" t="s">
-        <v>71</v>
+        <v>382</v>
       </c>
       <c r="AR14" t="s">
-        <v>216</v>
+        <v>383</v>
+      </c>
+      <c r="AS14" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>384</v>
       </c>
       <c r="AU14" t="s">
-        <v>217</v>
+        <v>385</v>
       </c>
       <c r="AV14" t="s">
-        <v>217</v>
+        <v>386</v>
+      </c>
+      <c r="AW14" t="s">
+        <v>387</v>
+      </c>
+      <c r="AY14" t="s">
+        <v>388</v>
+      </c>
+      <c r="AZ14" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA14" t="s">
+        <v>389</v>
+      </c>
+      <c r="BB14" t="s">
+        <v>390</v>
+      </c>
+      <c r="BC14" t="s">
+        <v>391</v>
+      </c>
+      <c r="BD14" t="s">
+        <v>392</v>
+      </c>
+      <c r="BF14" t="s">
+        <v>393</v>
+      </c>
+      <c r="BG14" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH14" t="s">
+        <v>394</v>
+      </c>
+      <c r="BI14" t="s">
+        <v>395</v>
+      </c>
+      <c r="BJ14" t="s">
+        <v>396</v>
+      </c>
+      <c r="BK14" t="s">
+        <v>397</v>
+      </c>
+      <c r="BM14" t="s">
+        <v>398</v>
+      </c>
+      <c r="BN14" t="s">
+        <v>126</v>
+      </c>
+      <c r="BO14" t="s">
+        <v>399</v>
+      </c>
+      <c r="BP14" t="s">
+        <v>400</v>
+      </c>
+      <c r="BQ14" t="s">
+        <v>401</v>
+      </c>
+      <c r="BR14" t="s">
+        <v>402</v>
       </c>
     </row>
-    <row r="15" spans="1:58">
+    <row r="15" spans="1:114">
       <c r="A15" t="s">
-        <v>218</v>
+        <v>403</v>
       </c>
       <c r="B15" t="s">
-        <v>219</v>
+        <v>404</v>
       </c>
       <c r="C15" t="s">
-        <v>220</v>
+        <v>405</v>
       </c>
       <c r="E15" t="s">
-        <v>221</v>
+        <v>406</v>
       </c>
       <c r="F15" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G15" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H15" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I15">
         <v>4</v>
       </c>
       <c r="J15" t="s">
-        <v>222</v>
+        <v>407</v>
       </c>
       <c r="N15" t="s">
-        <v>66</v>
+        <v>408</v>
       </c>
       <c r="O15" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P15" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q15" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R15" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S15" t="s">
-        <v>67</v>
+        <v>123</v>
+      </c>
+      <c r="T15" t="s">
+        <v>409</v>
+      </c>
+      <c r="U15" t="s">
+        <v>410</v>
       </c>
       <c r="Z15" t="s">
-        <v>223</v>
+        <v>411</v>
       </c>
       <c r="AA15" t="s">
-        <v>223</v>
+        <v>412</v>
       </c>
       <c r="AB15" t="s">
-        <v>224</v>
+        <v>413</v>
       </c>
       <c r="AC15" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD15" t="s">
-        <v>225</v>
+        <v>414</v>
       </c>
       <c r="AG15" t="s">
-        <v>226</v>
+        <v>415</v>
       </c>
       <c r="AH15" t="s">
-        <v>226</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>415</v>
       </c>
       <c r="AK15" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>229</v>
+        <v>416</v>
+      </c>
+      <c r="AL15" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM15" t="s">
+        <v>417</v>
       </c>
       <c r="AP15" t="s">
-        <v>230</v>
+        <v>418</v>
       </c>
       <c r="AQ15" t="s">
-        <v>71</v>
+        <v>418</v>
       </c>
       <c r="AR15" t="s">
-        <v>231</v>
+        <v>419</v>
+      </c>
+      <c r="AS15" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>420</v>
       </c>
       <c r="AU15" t="s">
-        <v>232</v>
+        <v>421</v>
       </c>
       <c r="AV15" t="s">
-        <v>232</v>
+        <v>422</v>
+      </c>
+      <c r="AW15" t="s">
+        <v>423</v>
+      </c>
+      <c r="AY15" t="s">
+        <v>424</v>
+      </c>
+      <c r="AZ15" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA15" t="s">
+        <v>425</v>
+      </c>
+      <c r="BB15" t="s">
+        <v>426</v>
+      </c>
+      <c r="BC15" t="s">
+        <v>427</v>
+      </c>
+      <c r="BD15" t="s">
+        <v>428</v>
+      </c>
+      <c r="BF15" t="s">
+        <v>429</v>
+      </c>
+      <c r="BG15" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH15" t="s">
+        <v>430</v>
+      </c>
+      <c r="BI15" t="s">
+        <v>431</v>
+      </c>
+      <c r="BJ15" t="s">
+        <v>432</v>
+      </c>
+      <c r="BK15" t="s">
+        <v>433</v>
+      </c>
+      <c r="BM15" t="s">
+        <v>434</v>
+      </c>
+      <c r="BN15" t="s">
+        <v>126</v>
+      </c>
+      <c r="BO15" t="s">
+        <v>435</v>
+      </c>
+      <c r="BP15" t="s">
+        <v>436</v>
+      </c>
+      <c r="BQ15" t="s">
+        <v>437</v>
+      </c>
+      <c r="BR15" t="s">
+        <v>438</v>
       </c>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:114">
       <c r="A16" t="s">
-        <v>233</v>
+        <v>439</v>
       </c>
       <c r="B16" t="s">
-        <v>234</v>
+        <v>440</v>
       </c>
       <c r="C16" t="s">
-        <v>235</v>
+        <v>441</v>
       </c>
       <c r="E16" t="s">
-        <v>236</v>
+        <v>442</v>
       </c>
       <c r="F16" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G16" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H16" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I16">
         <v>4</v>
       </c>
       <c r="J16" t="s">
-        <v>237</v>
+        <v>443</v>
       </c>
       <c r="N16" t="s">
-        <v>66</v>
+        <v>121</v>
       </c>
       <c r="O16" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P16" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q16" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R16" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S16" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z16" t="s">
-        <v>238</v>
+        <v>444</v>
       </c>
       <c r="AA16" t="s">
-        <v>238</v>
+        <v>445</v>
       </c>
       <c r="AB16" t="s">
-        <v>239</v>
+        <v>446</v>
       </c>
       <c r="AC16" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD16" t="s">
-        <v>240</v>
+        <v>447</v>
       </c>
       <c r="AG16" t="s">
-        <v>241</v>
+        <v>448</v>
       </c>
       <c r="AH16" t="s">
-        <v>241</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>448</v>
       </c>
       <c r="AK16" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>243</v>
+        <v>179</v>
+      </c>
+      <c r="AL16" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM16" t="s">
+        <v>449</v>
       </c>
       <c r="AP16" t="s">
-        <v>77</v>
+        <v>450</v>
       </c>
       <c r="AQ16" t="s">
-        <v>71</v>
+        <v>450</v>
       </c>
       <c r="AR16" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>245</v>
+        <v>169</v>
+      </c>
+      <c r="AS16" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT16" t="s">
+        <v>451</v>
+      </c>
+      <c r="AW16" t="s">
+        <v>452</v>
+      </c>
+      <c r="AX16" t="s">
+        <v>452</v>
       </c>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:114">
       <c r="A17" t="s">
-        <v>246</v>
+        <v>453</v>
       </c>
       <c r="B17" t="s">
-        <v>247</v>
+        <v>454</v>
       </c>
       <c r="C17" t="s">
-        <v>248</v>
+        <v>455</v>
       </c>
       <c r="E17" t="s">
-        <v>249</v>
+        <v>456</v>
       </c>
       <c r="F17" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G17" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H17" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I17">
         <v>4</v>
       </c>
       <c r="J17" t="s">
-        <v>250</v>
+        <v>457</v>
       </c>
       <c r="N17" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O17" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P17" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q17" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R17" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S17" t="s">
-        <v>67</v>
+        <v>123</v>
+      </c>
+      <c r="T17" t="s">
+        <v>409</v>
       </c>
       <c r="Z17" t="s">
-        <v>251</v>
+        <v>458</v>
       </c>
       <c r="AA17" t="s">
-        <v>251</v>
+        <v>459</v>
       </c>
       <c r="AB17" t="s">
-        <v>252</v>
+        <v>460</v>
       </c>
       <c r="AC17" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD17" t="s">
-        <v>253</v>
+        <v>461</v>
       </c>
       <c r="AG17" t="s">
-        <v>254</v>
+        <v>462</v>
       </c>
       <c r="AH17" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>462</v>
       </c>
       <c r="AK17" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-        <v>257</v>
+        <v>463</v>
+      </c>
+      <c r="AL17" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM17" t="s">
+        <v>464</v>
       </c>
       <c r="AP17" t="s">
-        <v>74</v>
+        <v>465</v>
       </c>
       <c r="AQ17" t="s">
-        <v>71</v>
+        <v>465</v>
       </c>
       <c r="AR17" t="s">
-        <v>258</v>
-[...20 lines deleted...]
-        <v>261</v>
+        <v>466</v>
+      </c>
+      <c r="AS17" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT17" t="s">
+        <v>467</v>
+      </c>
+      <c r="AW17" t="s">
+        <v>468</v>
+      </c>
+      <c r="AX17" t="s">
+        <v>468</v>
       </c>
     </row>
-    <row r="18" spans="1:58">
+    <row r="18" spans="1:114">
       <c r="A18" t="s">
-        <v>262</v>
+        <v>469</v>
       </c>
       <c r="B18" t="s">
-        <v>263</v>
+        <v>470</v>
       </c>
       <c r="C18" t="s">
-        <v>264</v>
+        <v>471</v>
       </c>
       <c r="E18" t="s">
-        <v>265</v>
+        <v>472</v>
       </c>
       <c r="F18" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G18" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H18" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I18">
         <v>4</v>
       </c>
       <c r="J18" t="s">
-        <v>266</v>
+        <v>473</v>
       </c>
       <c r="N18" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O18" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P18" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q18" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R18" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S18" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z18" t="s">
-        <v>267</v>
+        <v>474</v>
       </c>
       <c r="AA18" t="s">
-        <v>267</v>
+        <v>474</v>
       </c>
       <c r="AB18" t="s">
-        <v>268</v>
+        <v>475</v>
       </c>
       <c r="AC18" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD18" t="s">
-        <v>269</v>
+        <v>476</v>
       </c>
       <c r="AG18" t="s">
-        <v>270</v>
+        <v>477</v>
       </c>
       <c r="AH18" t="s">
-        <v>270</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>477</v>
       </c>
       <c r="AK18" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>273</v>
+        <v>478</v>
+      </c>
+      <c r="AL18" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM18" t="s">
+        <v>479</v>
       </c>
       <c r="AP18" t="s">
-        <v>74</v>
+        <v>480</v>
       </c>
       <c r="AQ18" t="s">
-        <v>71</v>
+        <v>480</v>
       </c>
       <c r="AR18" t="s">
-        <v>274</v>
-[...5 lines deleted...]
-        <v>275</v>
+        <v>154</v>
+      </c>
+      <c r="AS18" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT18" t="s">
+        <v>481</v>
+      </c>
+      <c r="AW18" t="s">
+        <v>482</v>
+      </c>
+      <c r="AX18" t="s">
+        <v>482</v>
       </c>
       <c r="AY18" t="s">
-        <v>77</v>
+        <v>157</v>
       </c>
       <c r="AZ18" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="BA18" t="s">
-        <v>276</v>
+        <v>483</v>
       </c>
       <c r="BD18" t="s">
-        <v>277</v>
+        <v>484</v>
       </c>
       <c r="BE18" t="s">
-        <v>277</v>
+        <v>484</v>
       </c>
     </row>
-    <row r="19" spans="1:58">
+    <row r="19" spans="1:114">
       <c r="A19" t="s">
-        <v>278</v>
+        <v>485</v>
       </c>
       <c r="B19" t="s">
-        <v>279</v>
+        <v>486</v>
       </c>
       <c r="C19" t="s">
-        <v>280</v>
+        <v>487</v>
       </c>
       <c r="E19" t="s">
-        <v>281</v>
+        <v>488</v>
       </c>
       <c r="F19" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G19" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H19" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I19">
         <v>4</v>
       </c>
       <c r="J19" t="s">
-        <v>282</v>
+        <v>489</v>
       </c>
       <c r="N19" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O19" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P19" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q19" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R19" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S19" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z19" t="s">
-        <v>283</v>
+        <v>490</v>
       </c>
       <c r="AA19" t="s">
-        <v>284</v>
+        <v>491</v>
       </c>
       <c r="AB19" t="s">
-        <v>211</v>
+        <v>492</v>
       </c>
       <c r="AC19" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD19" t="s">
-        <v>285</v>
+        <v>493</v>
       </c>
       <c r="AG19" t="s">
-        <v>286</v>
+        <v>494</v>
       </c>
       <c r="AH19" t="s">
-        <v>286</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>494</v>
       </c>
       <c r="AK19" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-        <v>289</v>
+        <v>495</v>
+      </c>
+      <c r="AL19" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM19" t="s">
+        <v>496</v>
       </c>
       <c r="AP19" t="s">
-        <v>290</v>
+        <v>497</v>
       </c>
       <c r="AQ19" t="s">
-        <v>71</v>
+        <v>497</v>
       </c>
       <c r="AR19" t="s">
-        <v>291</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>154</v>
+      </c>
+      <c r="AS19" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT19" t="s">
+        <v>498</v>
+      </c>
+      <c r="AW19" t="s">
+        <v>499</v>
+      </c>
+      <c r="AX19" t="s">
+        <v>499</v>
       </c>
       <c r="AY19" t="s">
-        <v>293</v>
+        <v>157</v>
       </c>
       <c r="AZ19" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="BA19" t="s">
-        <v>294</v>
+        <v>500</v>
       </c>
       <c r="BD19" t="s">
-        <v>295</v>
+        <v>501</v>
       </c>
       <c r="BE19" t="s">
-        <v>295</v>
+        <v>501</v>
       </c>
     </row>
-    <row r="20" spans="1:58">
+    <row r="20" spans="1:114">
       <c r="A20" t="s">
-        <v>296</v>
+        <v>502</v>
       </c>
       <c r="B20" t="s">
-        <v>297</v>
+        <v>503</v>
       </c>
       <c r="C20" t="s">
-        <v>298</v>
+        <v>504</v>
       </c>
       <c r="E20" t="s">
-        <v>299</v>
+        <v>505</v>
       </c>
       <c r="F20" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G20" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H20" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I20">
         <v>4</v>
       </c>
       <c r="J20" t="s">
-        <v>300</v>
+        <v>506</v>
       </c>
       <c r="N20" t="s">
-        <v>66</v>
+        <v>507</v>
       </c>
       <c r="O20" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P20" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q20" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R20" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S20" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z20" t="s">
-        <v>301</v>
+        <v>508</v>
       </c>
       <c r="AA20" t="s">
-        <v>302</v>
+        <v>509</v>
       </c>
       <c r="AB20" t="s">
-        <v>99</v>
+        <v>446</v>
       </c>
       <c r="AC20" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD20" t="s">
-        <v>303</v>
+        <v>510</v>
       </c>
       <c r="AG20" t="s">
-        <v>304</v>
+        <v>511</v>
       </c>
       <c r="AH20" t="s">
-        <v>304</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>511</v>
       </c>
       <c r="AK20" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-        <v>306</v>
+        <v>512</v>
+      </c>
+      <c r="AL20" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM20" t="s">
+        <v>513</v>
       </c>
       <c r="AP20" t="s">
-        <v>77</v>
+        <v>514</v>
       </c>
       <c r="AQ20" t="s">
-        <v>71</v>
+        <v>514</v>
       </c>
       <c r="AR20" t="s">
-        <v>307</v>
+        <v>515</v>
+      </c>
+      <c r="AS20" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT20" t="s">
+        <v>516</v>
       </c>
       <c r="AU20" t="s">
-        <v>308</v>
+        <v>517</v>
       </c>
       <c r="AV20" t="s">
-        <v>308</v>
+        <v>518</v>
+      </c>
+      <c r="AW20" t="s">
+        <v>519</v>
+      </c>
+      <c r="AY20" t="s">
+        <v>520</v>
+      </c>
+      <c r="AZ20" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA20" t="s">
+        <v>521</v>
+      </c>
+      <c r="BB20" t="s">
+        <v>522</v>
+      </c>
+      <c r="BC20" t="s">
+        <v>523</v>
+      </c>
+      <c r="BD20" t="s">
+        <v>524</v>
+      </c>
+      <c r="BF20" t="s">
+        <v>525</v>
+      </c>
+      <c r="BG20" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH20" t="s">
+        <v>526</v>
+      </c>
+      <c r="BK20" t="s">
+        <v>527</v>
+      </c>
+      <c r="BL20" t="s">
+        <v>527</v>
+      </c>
+      <c r="BM20" t="s">
+        <v>528</v>
+      </c>
+      <c r="BN20" t="s">
+        <v>126</v>
+      </c>
+      <c r="BO20" t="s">
+        <v>529</v>
+      </c>
+      <c r="BP20" t="s">
+        <v>530</v>
+      </c>
+      <c r="BQ20" t="s">
+        <v>531</v>
+      </c>
+      <c r="BR20" t="s">
+        <v>532</v>
+      </c>
+      <c r="BT20" t="s">
+        <v>533</v>
+      </c>
+      <c r="BU20" t="s">
+        <v>126</v>
+      </c>
+      <c r="BV20" t="s">
+        <v>534</v>
+      </c>
+      <c r="BW20" t="s">
+        <v>535</v>
+      </c>
+      <c r="BX20" t="s">
+        <v>536</v>
+      </c>
+      <c r="BY20" t="s">
+        <v>524</v>
+      </c>
+      <c r="CA20" t="s">
+        <v>537</v>
+      </c>
+      <c r="CB20" t="s">
+        <v>126</v>
+      </c>
+      <c r="CC20" t="s">
+        <v>538</v>
+      </c>
+      <c r="CD20" t="s">
+        <v>539</v>
+      </c>
+      <c r="CE20" t="s">
+        <v>540</v>
+      </c>
+      <c r="CF20" t="s">
+        <v>541</v>
+      </c>
+      <c r="CH20" t="s">
+        <v>542</v>
+      </c>
+      <c r="CI20" t="s">
+        <v>126</v>
+      </c>
+      <c r="CJ20" t="s">
+        <v>543</v>
+      </c>
+      <c r="CK20" t="s">
+        <v>544</v>
+      </c>
+      <c r="CL20" t="s">
+        <v>545</v>
+      </c>
+      <c r="CM20" t="s">
+        <v>546</v>
+      </c>
+      <c r="CO20" t="s">
+        <v>547</v>
+      </c>
+      <c r="CP20" t="s">
+        <v>126</v>
+      </c>
+      <c r="CQ20" t="s">
+        <v>548</v>
+      </c>
+      <c r="CT20" t="s">
+        <v>549</v>
+      </c>
+      <c r="CU20" t="s">
+        <v>549</v>
+      </c>
+      <c r="CV20" t="s">
+        <v>550</v>
+      </c>
+      <c r="CW20" t="s">
+        <v>126</v>
+      </c>
+      <c r="CX20" t="s">
+        <v>551</v>
+      </c>
+      <c r="CY20" t="s">
+        <v>552</v>
+      </c>
+      <c r="CZ20" t="s">
+        <v>553</v>
+      </c>
+      <c r="DA20" t="s">
+        <v>554</v>
+      </c>
+      <c r="DC20" t="s">
+        <v>555</v>
+      </c>
+      <c r="DD20" t="s">
+        <v>126</v>
+      </c>
+      <c r="DE20" t="s">
+        <v>556</v>
+      </c>
+      <c r="DF20" t="s">
+        <v>557</v>
+      </c>
+      <c r="DG20" t="s">
+        <v>558</v>
+      </c>
+      <c r="DH20" t="s">
+        <v>559</v>
       </c>
     </row>
-    <row r="21" spans="1:58">
+    <row r="21" spans="1:114">
       <c r="A21" t="s">
-        <v>309</v>
+        <v>560</v>
       </c>
       <c r="B21" t="s">
-        <v>310</v>
+        <v>561</v>
       </c>
       <c r="C21" t="s">
-        <v>311</v>
+        <v>562</v>
+      </c>
+      <c r="E21" t="s">
+        <v>563</v>
       </c>
       <c r="F21" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G21" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H21" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I21">
         <v>4</v>
       </c>
       <c r="J21" t="s">
-        <v>312</v>
+        <v>564</v>
       </c>
       <c r="N21" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O21" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P21" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q21" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R21" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S21" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z21" t="s">
-        <v>313</v>
+        <v>565</v>
       </c>
       <c r="AA21" t="s">
-        <v>314</v>
+        <v>566</v>
       </c>
       <c r="AB21" t="s">
-        <v>315</v>
+        <v>567</v>
       </c>
       <c r="AC21" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD21" t="s">
-        <v>316</v>
+        <v>568</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>569</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>570</v>
       </c>
       <c r="AG21" t="s">
-        <v>317</v>
-[...8 lines deleted...]
-        <v>71</v>
+        <v>571</v>
       </c>
       <c r="AK21" t="s">
-        <v>318</v>
+        <v>572</v>
+      </c>
+      <c r="AL21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM21" t="s">
+        <v>573</v>
       </c>
       <c r="AN21" t="s">
-        <v>319</v>
+        <v>574</v>
       </c>
       <c r="AO21" t="s">
-        <v>319</v>
+        <v>575</v>
       </c>
       <c r="AP21" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>576</v>
       </c>
       <c r="AR21" t="s">
-        <v>321</v>
+        <v>577</v>
+      </c>
+      <c r="AS21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT21" t="s">
+        <v>578</v>
       </c>
       <c r="AU21" t="s">
-        <v>322</v>
+        <v>579</v>
       </c>
       <c r="AV21" t="s">
-        <v>322</v>
+        <v>580</v>
+      </c>
+      <c r="AW21" t="s">
+        <v>581</v>
       </c>
       <c r="AY21" t="s">
-        <v>323</v>
+        <v>582</v>
       </c>
       <c r="AZ21" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="BA21" t="s">
-        <v>324</v>
+        <v>583</v>
+      </c>
+      <c r="BB21" t="s">
+        <v>584</v>
+      </c>
+      <c r="BC21" t="s">
+        <v>585</v>
       </c>
       <c r="BD21" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>571</v>
+      </c>
+      <c r="BF21" t="s">
+        <v>586</v>
+      </c>
+      <c r="BG21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH21" t="s">
+        <v>587</v>
+      </c>
+      <c r="BI21" t="s">
+        <v>588</v>
+      </c>
+      <c r="BJ21" t="s">
+        <v>589</v>
+      </c>
+      <c r="BK21" t="s">
+        <v>590</v>
+      </c>
+      <c r="BM21" t="s">
+        <v>591</v>
+      </c>
+      <c r="BN21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BO21" t="s">
+        <v>592</v>
+      </c>
+      <c r="BP21" t="s">
+        <v>593</v>
+      </c>
+      <c r="BQ21" t="s">
+        <v>594</v>
+      </c>
+      <c r="BR21" t="s">
+        <v>595</v>
+      </c>
+      <c r="BT21" t="s">
+        <v>169</v>
+      </c>
+      <c r="BU21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BV21" t="s">
+        <v>596</v>
+      </c>
+      <c r="BY21" t="s">
+        <v>597</v>
+      </c>
+      <c r="BZ21" t="s">
+        <v>597</v>
+      </c>
+      <c r="CA21" t="s">
+        <v>598</v>
+      </c>
+      <c r="CB21" t="s">
+        <v>126</v>
+      </c>
+      <c r="CC21" t="s">
+        <v>599</v>
+      </c>
+      <c r="CD21" t="s">
+        <v>600</v>
+      </c>
+      <c r="CE21" t="s">
+        <v>601</v>
+      </c>
+      <c r="CF21" t="s">
+        <v>602</v>
       </c>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:114">
       <c r="A22" t="s">
-        <v>326</v>
+        <v>603</v>
       </c>
       <c r="B22" t="s">
-        <v>327</v>
+        <v>604</v>
       </c>
       <c r="C22" t="s">
-        <v>328</v>
+        <v>605</v>
+      </c>
+      <c r="E22" t="s">
+        <v>606</v>
       </c>
       <c r="F22" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G22" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H22" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I22">
         <v>4</v>
       </c>
       <c r="J22" t="s">
-        <v>329</v>
+        <v>607</v>
       </c>
       <c r="N22" t="s">
-        <v>66</v>
+        <v>608</v>
       </c>
       <c r="O22" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P22" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q22" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R22" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S22" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z22" t="s">
-        <v>330</v>
+        <v>609</v>
       </c>
       <c r="AA22" t="s">
-        <v>331</v>
+        <v>610</v>
       </c>
       <c r="AB22" t="s">
-        <v>332</v>
+        <v>611</v>
       </c>
       <c r="AC22" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD22" t="s">
-        <v>333</v>
+        <v>612</v>
       </c>
       <c r="AG22" t="s">
-        <v>334</v>
+        <v>613</v>
       </c>
       <c r="AH22" t="s">
-        <v>334</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>613</v>
       </c>
       <c r="AK22" t="s">
-        <v>335</v>
+        <v>614</v>
+      </c>
+      <c r="AL22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM22" t="s">
+        <v>615</v>
       </c>
       <c r="AN22" t="s">
-        <v>336</v>
+        <v>616</v>
       </c>
       <c r="AO22" t="s">
-        <v>336</v>
+        <v>617</v>
       </c>
       <c r="AP22" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>618</v>
       </c>
       <c r="AR22" t="s">
-        <v>337</v>
+        <v>619</v>
+      </c>
+      <c r="AS22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT22" t="s">
+        <v>620</v>
       </c>
       <c r="AU22" t="s">
-        <v>338</v>
+        <v>621</v>
       </c>
       <c r="AV22" t="s">
-        <v>338</v>
+        <v>622</v>
+      </c>
+      <c r="AW22" t="s">
+        <v>623</v>
       </c>
       <c r="AY22" t="s">
-        <v>323</v>
+        <v>179</v>
       </c>
       <c r="AZ22" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="BA22" t="s">
-        <v>339</v>
+        <v>624</v>
       </c>
       <c r="BD22" t="s">
-        <v>340</v>
+        <v>625</v>
       </c>
       <c r="BE22" t="s">
-        <v>340</v>
+        <v>625</v>
+      </c>
+      <c r="BF22" t="s">
+        <v>626</v>
+      </c>
+      <c r="BG22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH22" t="s">
+        <v>627</v>
+      </c>
+      <c r="BI22" t="s">
+        <v>628</v>
+      </c>
+      <c r="BJ22" t="s">
+        <v>629</v>
+      </c>
+      <c r="BK22" t="s">
+        <v>630</v>
+      </c>
+      <c r="BM22" t="s">
+        <v>631</v>
+      </c>
+      <c r="BN22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BO22" t="s">
+        <v>632</v>
+      </c>
+      <c r="BR22" t="s">
+        <v>633</v>
+      </c>
+      <c r="BS22" t="s">
+        <v>633</v>
+      </c>
+      <c r="BT22" t="s">
+        <v>634</v>
+      </c>
+      <c r="BU22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BV22" t="s">
+        <v>635</v>
+      </c>
+      <c r="BW22" t="s">
+        <v>636</v>
+      </c>
+      <c r="BX22" t="s">
+        <v>637</v>
+      </c>
+      <c r="BY22" t="s">
+        <v>638</v>
+      </c>
+      <c r="CA22" t="s">
+        <v>639</v>
+      </c>
+      <c r="CB22" t="s">
+        <v>126</v>
+      </c>
+      <c r="CC22" t="s">
+        <v>640</v>
+      </c>
+      <c r="CD22" t="s">
+        <v>641</v>
+      </c>
+      <c r="CE22" t="s">
+        <v>642</v>
+      </c>
+      <c r="CF22" t="s">
+        <v>643</v>
+      </c>
+      <c r="CH22" t="s">
+        <v>644</v>
+      </c>
+      <c r="CI22" t="s">
+        <v>126</v>
+      </c>
+      <c r="CJ22" t="s">
+        <v>645</v>
+      </c>
+      <c r="CK22" t="s">
+        <v>646</v>
+      </c>
+      <c r="CL22" t="s">
+        <v>647</v>
+      </c>
+      <c r="CM22" t="s">
+        <v>648</v>
       </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:114">
       <c r="A23" t="s">
-        <v>341</v>
+        <v>649</v>
       </c>
       <c r="B23" t="s">
-        <v>342</v>
+        <v>650</v>
       </c>
       <c r="C23" t="s">
-        <v>343</v>
+        <v>651</v>
+      </c>
+      <c r="E23" t="s">
+        <v>117</v>
       </c>
       <c r="F23" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G23" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H23" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I23">
         <v>4</v>
       </c>
       <c r="J23" t="s">
-        <v>345</v>
+        <v>652</v>
       </c>
       <c r="N23" t="s">
-        <v>66</v>
+        <v>653</v>
       </c>
       <c r="O23" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P23" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q23" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R23" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S23" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z23" t="s">
-        <v>346</v>
+        <v>654</v>
       </c>
       <c r="AA23" t="s">
-        <v>346</v>
+        <v>655</v>
       </c>
       <c r="AB23" t="s">
-        <v>347</v>
+        <v>656</v>
       </c>
       <c r="AC23" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD23" t="s">
-        <v>348</v>
+        <v>657</v>
       </c>
       <c r="AG23" t="s">
-        <v>349</v>
+        <v>658</v>
       </c>
       <c r="AH23" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>658</v>
       </c>
       <c r="AK23" t="s">
-        <v>351</v>
+        <v>659</v>
+      </c>
+      <c r="AL23" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM23" t="s">
+        <v>660</v>
       </c>
       <c r="AN23" t="s">
-        <v>352</v>
+        <v>661</v>
       </c>
       <c r="AO23" t="s">
-        <v>352</v>
+        <v>662</v>
+      </c>
+      <c r="AP23" t="s">
+        <v>663</v>
+      </c>
+      <c r="AR23" t="s">
+        <v>664</v>
+      </c>
+      <c r="AS23" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT23" t="s">
+        <v>665</v>
+      </c>
+      <c r="AU23" t="s">
+        <v>666</v>
+      </c>
+      <c r="AV23" t="s">
+        <v>667</v>
+      </c>
+      <c r="AW23" t="s">
+        <v>668</v>
+      </c>
+      <c r="AY23" t="s">
+        <v>179</v>
+      </c>
+      <c r="AZ23" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA23" t="s">
+        <v>669</v>
+      </c>
+      <c r="BD23" t="s">
+        <v>670</v>
+      </c>
+      <c r="BE23" t="s">
+        <v>670</v>
+      </c>
+      <c r="BF23" t="s">
+        <v>671</v>
+      </c>
+      <c r="BG23" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH23" t="s">
+        <v>672</v>
+      </c>
+      <c r="BI23" t="s">
+        <v>673</v>
+      </c>
+      <c r="BJ23" t="s">
+        <v>674</v>
+      </c>
+      <c r="BK23" t="s">
+        <v>675</v>
+      </c>
+      <c r="BM23" t="s">
+        <v>631</v>
+      </c>
+      <c r="BN23" t="s">
+        <v>126</v>
+      </c>
+      <c r="BO23" t="s">
+        <v>676</v>
+      </c>
+      <c r="BR23" t="s">
+        <v>677</v>
+      </c>
+      <c r="BS23" t="s">
+        <v>677</v>
+      </c>
+      <c r="BT23" t="s">
+        <v>678</v>
+      </c>
+      <c r="BU23" t="s">
+        <v>126</v>
+      </c>
+      <c r="BV23" t="s">
+        <v>679</v>
+      </c>
+      <c r="BW23" t="s">
+        <v>680</v>
+      </c>
+      <c r="BX23" t="s">
+        <v>681</v>
+      </c>
+      <c r="BY23" t="s">
+        <v>682</v>
+      </c>
+      <c r="CA23" t="s">
+        <v>683</v>
+      </c>
+      <c r="CB23" t="s">
+        <v>126</v>
+      </c>
+      <c r="CC23" t="s">
+        <v>684</v>
+      </c>
+      <c r="CD23" t="s">
+        <v>685</v>
+      </c>
+      <c r="CE23" t="s">
+        <v>686</v>
+      </c>
+      <c r="CF23" t="s">
+        <v>668</v>
+      </c>
+      <c r="CH23" t="s">
+        <v>687</v>
+      </c>
+      <c r="CI23" t="s">
+        <v>126</v>
+      </c>
+      <c r="CJ23" t="s">
+        <v>688</v>
+      </c>
+      <c r="CK23" t="s">
+        <v>689</v>
+      </c>
+      <c r="CL23" t="s">
+        <v>690</v>
+      </c>
+      <c r="CM23" t="s">
+        <v>691</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:114">
       <c r="A24" t="s">
-        <v>353</v>
+        <v>692</v>
       </c>
       <c r="B24" t="s">
-        <v>354</v>
+        <v>693</v>
       </c>
       <c r="C24" t="s">
-        <v>355</v>
+        <v>694</v>
+      </c>
+      <c r="E24" t="s">
+        <v>606</v>
       </c>
       <c r="F24" t="s">
-        <v>344</v>
+        <v>695</v>
       </c>
       <c r="G24" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H24" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I24">
         <v>4</v>
       </c>
       <c r="J24" t="s">
-        <v>356</v>
+        <v>696</v>
       </c>
       <c r="N24" t="s">
-        <v>66</v>
+        <v>697</v>
       </c>
       <c r="O24" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P24" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q24" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R24" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S24" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z24" t="s">
-        <v>357</v>
+        <v>698</v>
       </c>
       <c r="AA24" t="s">
-        <v>358</v>
+        <v>699</v>
       </c>
       <c r="AB24" t="s">
-        <v>359</v>
+        <v>700</v>
       </c>
       <c r="AC24" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD24" t="s">
-        <v>360</v>
+        <v>701</v>
+      </c>
+      <c r="AE24" t="s">
+        <v>702</v>
+      </c>
+      <c r="AF24" t="s">
+        <v>703</v>
       </c>
       <c r="AG24" t="s">
-        <v>361</v>
-[...8 lines deleted...]
-        <v>71</v>
+        <v>704</v>
       </c>
       <c r="AK24" t="s">
-        <v>362</v>
-[...5 lines deleted...]
-        <v>363</v>
+        <v>705</v>
+      </c>
+      <c r="AL24" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM24" t="s">
+        <v>706</v>
+      </c>
+      <c r="AP24" t="s">
+        <v>707</v>
+      </c>
+      <c r="AQ24" t="s">
+        <v>707</v>
+      </c>
+      <c r="AR24" t="s">
+        <v>708</v>
+      </c>
+      <c r="AS24" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT24" t="s">
+        <v>709</v>
+      </c>
+      <c r="AU24" t="s">
+        <v>710</v>
+      </c>
+      <c r="AV24" t="s">
+        <v>711</v>
+      </c>
+      <c r="AW24" t="s">
+        <v>712</v>
+      </c>
+      <c r="AY24" t="s">
+        <v>713</v>
+      </c>
+      <c r="AZ24" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA24" t="s">
+        <v>714</v>
+      </c>
+      <c r="BB24" t="s">
+        <v>715</v>
+      </c>
+      <c r="BC24" t="s">
+        <v>716</v>
+      </c>
+      <c r="BD24" t="s">
+        <v>717</v>
+      </c>
+      <c r="BF24" t="s">
+        <v>718</v>
+      </c>
+      <c r="BG24" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH24" t="s">
+        <v>719</v>
+      </c>
+      <c r="BK24" t="s">
+        <v>720</v>
+      </c>
+      <c r="BL24" t="s">
+        <v>720</v>
+      </c>
+      <c r="BM24" t="s">
+        <v>721</v>
+      </c>
+      <c r="BN24" t="s">
+        <v>126</v>
+      </c>
+      <c r="BO24" t="s">
+        <v>722</v>
+      </c>
+      <c r="BP24" t="s">
+        <v>723</v>
+      </c>
+      <c r="BQ24" t="s">
+        <v>724</v>
+      </c>
+      <c r="BR24" t="s">
+        <v>725</v>
+      </c>
+      <c r="BT24" t="s">
+        <v>726</v>
+      </c>
+      <c r="BU24" t="s">
+        <v>126</v>
+      </c>
+      <c r="BV24" t="s">
+        <v>727</v>
+      </c>
+      <c r="BW24" t="s">
+        <v>728</v>
+      </c>
+      <c r="BX24" t="s">
+        <v>729</v>
+      </c>
+      <c r="BY24" t="s">
+        <v>730</v>
+      </c>
+      <c r="CA24" t="s">
+        <v>731</v>
+      </c>
+      <c r="CB24" t="s">
+        <v>126</v>
+      </c>
+      <c r="CC24" t="s">
+        <v>732</v>
+      </c>
+      <c r="CD24" t="s">
+        <v>733</v>
+      </c>
+      <c r="CE24" t="s">
+        <v>734</v>
+      </c>
+      <c r="CF24" t="s">
+        <v>735</v>
       </c>
     </row>
-    <row r="25" spans="1:58">
+    <row r="25" spans="1:114">
       <c r="A25" t="s">
-        <v>364</v>
+        <v>736</v>
       </c>
       <c r="B25" t="s">
-        <v>365</v>
+        <v>737</v>
       </c>
       <c r="C25" t="s">
-        <v>366</v>
+        <v>738</v>
+      </c>
+      <c r="E25" t="s">
+        <v>117</v>
       </c>
       <c r="F25" t="s">
-        <v>344</v>
+        <v>695</v>
       </c>
       <c r="G25" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H25" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I25">
         <v>4</v>
       </c>
       <c r="J25" t="s">
-        <v>367</v>
+        <v>739</v>
       </c>
       <c r="N25" t="s">
-        <v>66</v>
+        <v>740</v>
       </c>
       <c r="O25" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P25" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q25" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R25" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S25" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z25" t="s">
-        <v>368</v>
+        <v>741</v>
       </c>
       <c r="AA25" t="s">
-        <v>368</v>
+        <v>742</v>
       </c>
       <c r="AB25" t="s">
-        <v>369</v>
+        <v>743</v>
       </c>
       <c r="AC25" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD25" t="s">
-        <v>370</v>
+        <v>744</v>
+      </c>
+      <c r="AE25" t="s">
+        <v>745</v>
+      </c>
+      <c r="AF25" t="s">
+        <v>746</v>
       </c>
       <c r="AG25" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-        <v>371</v>
+        <v>747</v>
+      </c>
+      <c r="AK25" t="s">
+        <v>748</v>
+      </c>
+      <c r="AL25" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM25" t="s">
+        <v>749</v>
+      </c>
+      <c r="AP25" t="s">
+        <v>750</v>
+      </c>
+      <c r="AQ25" t="s">
+        <v>750</v>
+      </c>
+      <c r="AR25" t="s">
+        <v>751</v>
+      </c>
+      <c r="AS25" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT25" t="s">
+        <v>752</v>
+      </c>
+      <c r="AU25" t="s">
+        <v>753</v>
+      </c>
+      <c r="AV25" t="s">
+        <v>754</v>
+      </c>
+      <c r="AW25" t="s">
+        <v>755</v>
+      </c>
+      <c r="AY25" t="s">
+        <v>756</v>
+      </c>
+      <c r="AZ25" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA25" t="s">
+        <v>757</v>
+      </c>
+      <c r="BB25" t="s">
+        <v>758</v>
+      </c>
+      <c r="BC25" t="s">
+        <v>759</v>
+      </c>
+      <c r="BD25" t="s">
+        <v>760</v>
+      </c>
+      <c r="BF25" t="s">
+        <v>718</v>
+      </c>
+      <c r="BG25" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH25" t="s">
+        <v>761</v>
+      </c>
+      <c r="BK25" t="s">
+        <v>762</v>
+      </c>
+      <c r="BL25" t="s">
+        <v>762</v>
+      </c>
+      <c r="BM25" t="s">
+        <v>763</v>
+      </c>
+      <c r="BN25" t="s">
+        <v>126</v>
+      </c>
+      <c r="BO25" t="s">
+        <v>764</v>
+      </c>
+      <c r="BP25" t="s">
+        <v>765</v>
+      </c>
+      <c r="BQ25" t="s">
+        <v>766</v>
+      </c>
+      <c r="BR25" t="s">
+        <v>767</v>
+      </c>
+      <c r="BT25" t="s">
+        <v>768</v>
+      </c>
+      <c r="BU25" t="s">
+        <v>126</v>
+      </c>
+      <c r="BV25" t="s">
+        <v>769</v>
+      </c>
+      <c r="BW25" t="s">
+        <v>770</v>
+      </c>
+      <c r="BX25" t="s">
+        <v>771</v>
+      </c>
+      <c r="BY25" t="s">
+        <v>772</v>
+      </c>
+      <c r="CA25" t="s">
+        <v>773</v>
+      </c>
+      <c r="CB25" t="s">
+        <v>126</v>
+      </c>
+      <c r="CC25" t="s">
+        <v>774</v>
+      </c>
+      <c r="CD25" t="s">
+        <v>775</v>
+      </c>
+      <c r="CE25" t="s">
+        <v>776</v>
+      </c>
+      <c r="CF25" t="s">
+        <v>777</v>
       </c>
     </row>
-    <row r="26" spans="1:58">
+    <row r="26" spans="1:114">
       <c r="A26" t="s">
-        <v>372</v>
+        <v>778</v>
       </c>
       <c r="B26" t="s">
-        <v>373</v>
+        <v>779</v>
       </c>
       <c r="C26" t="s">
-        <v>374</v>
+        <v>780</v>
       </c>
       <c r="F26" t="s">
-        <v>344</v>
+        <v>695</v>
       </c>
       <c r="G26" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H26" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I26">
         <v>4</v>
       </c>
       <c r="J26" t="s">
-        <v>375</v>
+        <v>781</v>
       </c>
       <c r="N26" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O26" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P26" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q26" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R26" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S26" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z26" t="s">
-        <v>376</v>
+        <v>782</v>
       </c>
       <c r="AA26" t="s">
-        <v>376</v>
+        <v>782</v>
       </c>
       <c r="AB26" t="s">
-        <v>369</v>
+        <v>783</v>
       </c>
       <c r="AC26" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD26" t="s">
-        <v>377</v>
+        <v>784</v>
       </c>
       <c r="AG26" t="s">
-        <v>378</v>
+        <v>785</v>
       </c>
       <c r="AH26" t="s">
-        <v>378</v>
+        <v>785</v>
       </c>
     </row>
-    <row r="27" spans="1:58">
+    <row r="27" spans="1:114">
       <c r="A27" t="s">
-        <v>379</v>
+        <v>786</v>
       </c>
       <c r="B27" t="s">
-        <v>380</v>
+        <v>787</v>
       </c>
       <c r="C27" t="s">
-        <v>381</v>
+        <v>788</v>
       </c>
       <c r="F27" t="s">
-        <v>344</v>
+        <v>695</v>
       </c>
       <c r="G27" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H27" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I27">
         <v>4</v>
       </c>
       <c r="J27" t="s">
-        <v>382</v>
+        <v>789</v>
       </c>
       <c r="N27" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O27" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P27" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q27" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R27" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S27" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z27" t="s">
-        <v>383</v>
+        <v>790</v>
       </c>
       <c r="AA27" t="s">
-        <v>383</v>
+        <v>790</v>
       </c>
       <c r="AB27" t="s">
-        <v>369</v>
+        <v>783</v>
       </c>
       <c r="AC27" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD27" t="s">
-        <v>384</v>
+        <v>791</v>
       </c>
       <c r="AG27" t="s">
-        <v>385</v>
+        <v>792</v>
       </c>
       <c r="AH27" t="s">
-        <v>385</v>
-[...14 lines deleted...]
-        <v>387</v>
+        <v>792</v>
       </c>
     </row>
-    <row r="28" spans="1:58">
+    <row r="28" spans="1:114">
       <c r="A28" t="s">
-        <v>388</v>
+        <v>793</v>
       </c>
       <c r="B28" t="s">
-        <v>389</v>
+        <v>794</v>
       </c>
       <c r="C28" t="s">
-        <v>390</v>
+        <v>795</v>
       </c>
       <c r="F28" t="s">
-        <v>344</v>
+        <v>695</v>
       </c>
       <c r="G28" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H28" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I28">
         <v>4</v>
       </c>
       <c r="J28" t="s">
-        <v>391</v>
+        <v>796</v>
       </c>
       <c r="N28" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O28" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P28" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q28" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R28" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S28" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z28" t="s">
-        <v>392</v>
+        <v>797</v>
       </c>
       <c r="AA28" t="s">
-        <v>392</v>
+        <v>797</v>
       </c>
       <c r="AB28" t="s">
-        <v>369</v>
+        <v>783</v>
       </c>
       <c r="AC28" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD28" t="s">
-        <v>393</v>
+        <v>798</v>
       </c>
       <c r="AG28" t="s">
-        <v>394</v>
+        <v>799</v>
       </c>
       <c r="AH28" t="s">
-        <v>394</v>
+        <v>799</v>
+      </c>
+      <c r="AK28" t="s">
+        <v>783</v>
+      </c>
+      <c r="AL28" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM28" t="s">
+        <v>800</v>
+      </c>
+      <c r="AP28" t="s">
+        <v>801</v>
+      </c>
+      <c r="AQ28" t="s">
+        <v>801</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:114">
       <c r="A29" t="s">
-        <v>395</v>
+        <v>802</v>
       </c>
       <c r="B29" t="s">
-        <v>396</v>
+        <v>803</v>
       </c>
       <c r="C29" t="s">
-        <v>397</v>
+        <v>804</v>
       </c>
       <c r="F29" t="s">
-        <v>344</v>
+        <v>695</v>
       </c>
       <c r="G29" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H29" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I29">
         <v>4</v>
       </c>
       <c r="J29" t="s">
-        <v>398</v>
+        <v>805</v>
       </c>
       <c r="N29" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O29" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P29" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q29" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R29" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S29" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z29" t="s">
-        <v>399</v>
+        <v>806</v>
       </c>
       <c r="AA29" t="s">
-        <v>399</v>
+        <v>806</v>
       </c>
       <c r="AB29" t="s">
-        <v>400</v>
+        <v>783</v>
       </c>
       <c r="AC29" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD29" t="s">
-        <v>401</v>
+        <v>807</v>
       </c>
       <c r="AG29" t="s">
-        <v>402</v>
+        <v>808</v>
       </c>
       <c r="AH29" t="s">
-        <v>402</v>
+        <v>808</v>
       </c>
     </row>
-    <row r="30" spans="1:58">
+    <row r="30" spans="1:114">
       <c r="A30" t="s">
-        <v>403</v>
+        <v>809</v>
       </c>
       <c r="B30" t="s">
-        <v>404</v>
+        <v>810</v>
       </c>
       <c r="C30" t="s">
-        <v>405</v>
+        <v>811</v>
       </c>
       <c r="F30" t="s">
-        <v>344</v>
+        <v>695</v>
       </c>
       <c r="G30" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H30" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I30">
         <v>4</v>
       </c>
       <c r="J30" t="s">
-        <v>406</v>
+        <v>812</v>
       </c>
       <c r="N30" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O30" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P30" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q30" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R30" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S30" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z30" t="s">
-        <v>407</v>
+        <v>813</v>
       </c>
       <c r="AA30" t="s">
-        <v>407</v>
+        <v>813</v>
       </c>
       <c r="AB30" t="s">
-        <v>400</v>
+        <v>814</v>
       </c>
       <c r="AC30" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD30" t="s">
-        <v>408</v>
+        <v>815</v>
       </c>
       <c r="AG30" t="s">
-        <v>409</v>
+        <v>816</v>
       </c>
       <c r="AH30" t="s">
-        <v>409</v>
+        <v>816</v>
       </c>
     </row>
-    <row r="31" spans="1:58">
+    <row r="31" spans="1:114">
       <c r="A31" t="s">
-        <v>410</v>
+        <v>817</v>
       </c>
       <c r="B31" t="s">
-        <v>411</v>
+        <v>818</v>
       </c>
       <c r="C31" t="s">
-        <v>412</v>
+        <v>819</v>
       </c>
       <c r="F31" t="s">
-        <v>413</v>
+        <v>695</v>
       </c>
       <c r="G31" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H31" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I31">
         <v>4</v>
       </c>
       <c r="J31" t="s">
-        <v>414</v>
+        <v>820</v>
       </c>
       <c r="N31" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O31" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P31" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q31" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R31" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S31" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z31" t="s">
-        <v>415</v>
+        <v>821</v>
       </c>
       <c r="AA31" t="s">
-        <v>415</v>
+        <v>821</v>
       </c>
       <c r="AB31" t="s">
-        <v>416</v>
+        <v>814</v>
       </c>
       <c r="AC31" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD31" t="s">
-        <v>417</v>
+        <v>822</v>
       </c>
       <c r="AG31" t="s">
-        <v>418</v>
+        <v>823</v>
       </c>
       <c r="AH31" t="s">
-        <v>418</v>
+        <v>823</v>
       </c>
     </row>
-    <row r="32" spans="1:58">
+    <row r="32" spans="1:114">
       <c r="A32" t="s">
-        <v>419</v>
+        <v>824</v>
       </c>
       <c r="B32" t="s">
-        <v>420</v>
+        <v>825</v>
       </c>
       <c r="C32" t="s">
-        <v>421</v>
-[...2 lines deleted...]
-        <v>422</v>
+        <v>826</v>
       </c>
       <c r="F32" t="s">
-        <v>423</v>
+        <v>827</v>
       </c>
       <c r="G32" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H32" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I32">
         <v>4</v>
       </c>
       <c r="J32" t="s">
-        <v>424</v>
+        <v>828</v>
       </c>
       <c r="N32" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O32" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P32" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q32" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R32" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S32" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>123</v>
       </c>
       <c r="Z32" t="s">
-        <v>426</v>
+        <v>829</v>
       </c>
       <c r="AA32" t="s">
-        <v>426</v>
+        <v>829</v>
       </c>
       <c r="AB32" t="s">
-        <v>427</v>
+        <v>830</v>
       </c>
       <c r="AC32" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD32" t="s">
-        <v>428</v>
+        <v>831</v>
       </c>
       <c r="AG32" t="s">
-        <v>429</v>
+        <v>832</v>
       </c>
       <c r="AH32" t="s">
-        <v>429</v>
-[...14 lines deleted...]
-        <v>432</v>
+        <v>832</v>
       </c>
     </row>
-    <row r="33" spans="1:58">
+    <row r="33" spans="1:114">
       <c r="A33" t="s">
-        <v>433</v>
+        <v>833</v>
       </c>
       <c r="B33" t="s">
-        <v>434</v>
+        <v>834</v>
       </c>
       <c r="C33" t="s">
-        <v>435</v>
+        <v>835</v>
       </c>
       <c r="E33" t="s">
-        <v>436</v>
+        <v>133</v>
       </c>
       <c r="F33" t="s">
-        <v>62</v>
+        <v>836</v>
       </c>
       <c r="G33" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H33" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I33">
         <v>4</v>
       </c>
       <c r="J33" t="s">
-        <v>437</v>
+        <v>837</v>
       </c>
       <c r="N33" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O33" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P33" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q33" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R33" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S33" t="s">
-        <v>67</v>
+        <v>123</v>
+      </c>
+      <c r="U33" t="s">
+        <v>838</v>
       </c>
       <c r="Z33" t="s">
-        <v>438</v>
+        <v>839</v>
       </c>
       <c r="AA33" t="s">
-        <v>438</v>
+        <v>839</v>
       </c>
       <c r="AB33" t="s">
-        <v>439</v>
+        <v>840</v>
       </c>
       <c r="AC33" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD33" t="s">
-        <v>440</v>
+        <v>841</v>
       </c>
       <c r="AG33" t="s">
-        <v>441</v>
+        <v>842</v>
       </c>
       <c r="AH33" t="s">
-        <v>441</v>
+        <v>842</v>
+      </c>
+      <c r="AK33" t="s">
+        <v>843</v>
+      </c>
+      <c r="AL33" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM33" t="s">
+        <v>844</v>
+      </c>
+      <c r="AP33" t="s">
+        <v>845</v>
+      </c>
+      <c r="AQ33" t="s">
+        <v>845</v>
       </c>
     </row>
-    <row r="34" spans="1:58">
+    <row r="34" spans="1:114">
       <c r="A34" t="s">
-        <v>442</v>
+        <v>846</v>
       </c>
       <c r="B34" t="s">
-        <v>443</v>
+        <v>847</v>
       </c>
       <c r="C34" t="s">
-        <v>444</v>
+        <v>848</v>
       </c>
       <c r="E34" t="s">
-        <v>445</v>
+        <v>849</v>
       </c>
       <c r="F34" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G34" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H34" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I34">
         <v>4</v>
       </c>
       <c r="J34" t="s">
-        <v>446</v>
+        <v>850</v>
       </c>
       <c r="N34" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O34" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P34" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q34" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R34" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S34" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z34" t="s">
-        <v>447</v>
+        <v>851</v>
       </c>
       <c r="AA34" t="s">
-        <v>448</v>
+        <v>851</v>
       </c>
       <c r="AB34" t="s">
-        <v>449</v>
+        <v>852</v>
       </c>
       <c r="AC34" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD34" t="s">
-        <v>450</v>
+        <v>853</v>
       </c>
       <c r="AG34" t="s">
-        <v>451</v>
+        <v>854</v>
       </c>
       <c r="AH34" t="s">
-        <v>451</v>
+        <v>854</v>
       </c>
     </row>
-    <row r="35" spans="1:58">
+    <row r="35" spans="1:114">
       <c r="A35" t="s">
-        <v>452</v>
+        <v>855</v>
       </c>
       <c r="B35" t="s">
-        <v>453</v>
+        <v>856</v>
       </c>
       <c r="C35" t="s">
-        <v>454</v>
+        <v>857</v>
       </c>
       <c r="E35" t="s">
-        <v>455</v>
+        <v>858</v>
       </c>
       <c r="F35" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G35" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H35" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I35">
         <v>4</v>
       </c>
       <c r="J35" t="s">
-        <v>456</v>
+        <v>859</v>
       </c>
       <c r="N35" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O35" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P35" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q35" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R35" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S35" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z35" t="s">
-        <v>457</v>
+        <v>860</v>
       </c>
       <c r="AA35" t="s">
-        <v>457</v>
+        <v>861</v>
       </c>
       <c r="AB35" t="s">
-        <v>458</v>
+        <v>862</v>
       </c>
       <c r="AC35" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD35" t="s">
-        <v>459</v>
+        <v>863</v>
       </c>
       <c r="AG35" t="s">
-        <v>460</v>
+        <v>864</v>
       </c>
       <c r="AH35" t="s">
-        <v>460</v>
+        <v>864</v>
       </c>
     </row>
-    <row r="36" spans="1:58">
+    <row r="36" spans="1:114">
       <c r="A36" t="s">
-        <v>461</v>
+        <v>865</v>
       </c>
       <c r="B36" t="s">
-        <v>462</v>
+        <v>866</v>
       </c>
       <c r="C36" t="s">
-        <v>463</v>
+        <v>867</v>
       </c>
       <c r="E36" t="s">
-        <v>464</v>
+        <v>868</v>
       </c>
       <c r="F36" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G36" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H36" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I36">
         <v>4</v>
       </c>
       <c r="J36" t="s">
-        <v>465</v>
+        <v>869</v>
       </c>
       <c r="N36" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O36" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P36" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q36" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R36" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S36" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z36" t="s">
-        <v>466</v>
+        <v>870</v>
       </c>
       <c r="AA36" t="s">
-        <v>466</v>
+        <v>870</v>
       </c>
       <c r="AB36" t="s">
-        <v>467</v>
+        <v>871</v>
       </c>
       <c r="AC36" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD36" t="s">
-        <v>468</v>
+        <v>872</v>
       </c>
       <c r="AG36" t="s">
-        <v>469</v>
+        <v>873</v>
       </c>
       <c r="AH36" t="s">
-        <v>469</v>
+        <v>873</v>
       </c>
     </row>
-    <row r="37" spans="1:58">
+    <row r="37" spans="1:114">
       <c r="A37" t="s">
-        <v>470</v>
+        <v>874</v>
       </c>
       <c r="B37" t="s">
-        <v>471</v>
+        <v>875</v>
       </c>
       <c r="C37" t="s">
-        <v>472</v>
+        <v>876</v>
       </c>
       <c r="E37" t="s">
-        <v>473</v>
+        <v>877</v>
       </c>
       <c r="F37" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G37" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H37" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I37">
         <v>4</v>
       </c>
       <c r="J37" t="s">
-        <v>474</v>
+        <v>878</v>
       </c>
       <c r="N37" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O37" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P37" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q37" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R37" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S37" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z37" t="s">
-        <v>475</v>
+        <v>879</v>
       </c>
       <c r="AA37" t="s">
-        <v>475</v>
+        <v>879</v>
       </c>
       <c r="AB37" t="s">
-        <v>476</v>
+        <v>880</v>
       </c>
       <c r="AC37" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD37" t="s">
-        <v>477</v>
+        <v>881</v>
       </c>
       <c r="AG37" t="s">
-        <v>478</v>
+        <v>882</v>
       </c>
       <c r="AH37" t="s">
-        <v>478</v>
+        <v>882</v>
       </c>
     </row>
-    <row r="38" spans="1:58">
+    <row r="38" spans="1:114">
       <c r="A38" t="s">
-        <v>479</v>
+        <v>883</v>
       </c>
       <c r="B38" t="s">
-        <v>480</v>
+        <v>884</v>
       </c>
       <c r="C38" t="s">
-        <v>481</v>
+        <v>885</v>
       </c>
       <c r="E38" t="s">
-        <v>482</v>
+        <v>886</v>
       </c>
       <c r="F38" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G38" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H38" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I38">
         <v>4</v>
       </c>
       <c r="J38" t="s">
-        <v>483</v>
+        <v>887</v>
       </c>
       <c r="N38" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O38" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P38" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q38" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R38" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S38" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z38" t="s">
-        <v>484</v>
+        <v>888</v>
       </c>
       <c r="AA38" t="s">
-        <v>484</v>
+        <v>888</v>
       </c>
       <c r="AB38" t="s">
-        <v>485</v>
+        <v>889</v>
       </c>
       <c r="AC38" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD38" t="s">
-        <v>486</v>
+        <v>890</v>
       </c>
       <c r="AG38" t="s">
-        <v>487</v>
+        <v>891</v>
       </c>
       <c r="AH38" t="s">
-        <v>487</v>
+        <v>891</v>
       </c>
     </row>
-    <row r="39" spans="1:58">
+    <row r="39" spans="1:114">
       <c r="A39" t="s">
-        <v>488</v>
+        <v>892</v>
       </c>
       <c r="B39" t="s">
-        <v>489</v>
+        <v>893</v>
       </c>
       <c r="C39" t="s">
-        <v>490</v>
+        <v>894</v>
       </c>
       <c r="E39" t="s">
-        <v>173</v>
+        <v>895</v>
       </c>
       <c r="F39" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G39" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H39" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I39">
         <v>4</v>
       </c>
       <c r="J39" t="s">
-        <v>491</v>
+        <v>896</v>
       </c>
       <c r="N39" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O39" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P39" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q39" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R39" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S39" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z39" t="s">
-        <v>492</v>
+        <v>897</v>
       </c>
       <c r="AA39" t="s">
-        <v>492</v>
+        <v>897</v>
       </c>
       <c r="AB39" t="s">
-        <v>493</v>
+        <v>898</v>
       </c>
       <c r="AC39" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD39" t="s">
-        <v>494</v>
+        <v>899</v>
       </c>
       <c r="AG39" t="s">
-        <v>495</v>
+        <v>900</v>
       </c>
       <c r="AH39" t="s">
-        <v>495</v>
+        <v>900</v>
       </c>
     </row>
-    <row r="40" spans="1:58">
+    <row r="40" spans="1:114">
       <c r="A40" t="s">
-        <v>496</v>
+        <v>901</v>
       </c>
       <c r="B40" t="s">
-        <v>497</v>
+        <v>902</v>
       </c>
       <c r="C40" t="s">
-        <v>498</v>
+        <v>903</v>
       </c>
       <c r="E40" t="s">
-        <v>186</v>
+        <v>332</v>
       </c>
       <c r="F40" t="s">
-        <v>344</v>
+        <v>695</v>
       </c>
       <c r="G40" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H40" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I40">
         <v>4</v>
       </c>
       <c r="J40" t="s">
-        <v>499</v>
+        <v>904</v>
       </c>
       <c r="N40" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O40" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P40" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q40" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R40" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S40" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z40" t="s">
-        <v>500</v>
+        <v>905</v>
       </c>
       <c r="AA40" t="s">
-        <v>500</v>
+        <v>905</v>
       </c>
       <c r="AB40" t="s">
-        <v>501</v>
+        <v>906</v>
       </c>
       <c r="AC40" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD40" t="s">
-        <v>502</v>
+        <v>907</v>
       </c>
       <c r="AG40" t="s">
-        <v>503</v>
+        <v>908</v>
       </c>
       <c r="AH40" t="s">
-        <v>503</v>
+        <v>908</v>
       </c>
     </row>
-    <row r="41" spans="1:58">
+    <row r="41" spans="1:114">
       <c r="A41" t="s">
-        <v>504</v>
+        <v>909</v>
       </c>
       <c r="B41" t="s">
-        <v>505</v>
+        <v>910</v>
       </c>
       <c r="C41" t="s">
-        <v>506</v>
+        <v>911</v>
       </c>
       <c r="E41" t="s">
-        <v>422</v>
+        <v>368</v>
       </c>
       <c r="F41" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G41" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H41" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I41">
         <v>4</v>
       </c>
       <c r="J41" t="s">
-        <v>507</v>
+        <v>912</v>
       </c>
       <c r="N41" t="s">
-        <v>66</v>
+        <v>913</v>
       </c>
       <c r="O41" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P41" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q41" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R41" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S41" t="s">
-        <v>67</v>
+        <v>123</v>
+      </c>
+      <c r="T41" t="s">
+        <v>914</v>
       </c>
       <c r="Z41" t="s">
-        <v>508</v>
+        <v>915</v>
       </c>
       <c r="AA41" t="s">
-        <v>508</v>
+        <v>916</v>
       </c>
       <c r="AB41" t="s">
-        <v>509</v>
+        <v>917</v>
       </c>
       <c r="AC41" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD41" t="s">
-        <v>510</v>
+        <v>918</v>
+      </c>
+      <c r="AE41" t="s">
+        <v>919</v>
+      </c>
+      <c r="AF41" t="s">
+        <v>920</v>
       </c>
       <c r="AG41" t="s">
-        <v>511</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>921</v>
+      </c>
+      <c r="AK41" t="s">
+        <v>922</v>
+      </c>
+      <c r="AL41" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM41" t="s">
+        <v>923</v>
+      </c>
+      <c r="AP41" t="s">
+        <v>924</v>
+      </c>
+      <c r="AQ41" t="s">
+        <v>924</v>
+      </c>
+      <c r="AR41" t="s">
+        <v>925</v>
+      </c>
+      <c r="AS41" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT41" t="s">
+        <v>926</v>
+      </c>
+      <c r="AU41" t="s">
+        <v>927</v>
+      </c>
+      <c r="AV41" t="s">
+        <v>928</v>
+      </c>
+      <c r="AW41" t="s">
+        <v>929</v>
+      </c>
+      <c r="AY41" t="s">
+        <v>930</v>
+      </c>
+      <c r="AZ41" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA41" t="s">
+        <v>931</v>
+      </c>
+      <c r="BB41" t="s">
+        <v>932</v>
+      </c>
+      <c r="BC41" t="s">
+        <v>933</v>
+      </c>
+      <c r="BD41" t="s">
+        <v>934</v>
+      </c>
+      <c r="BF41" t="s">
+        <v>935</v>
+      </c>
+      <c r="BG41" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH41" t="s">
+        <v>936</v>
+      </c>
+      <c r="BI41" t="s">
+        <v>937</v>
+      </c>
+      <c r="BJ41" t="s">
+        <v>938</v>
+      </c>
+      <c r="BK41" t="s">
+        <v>934</v>
+      </c>
+      <c r="BM41" t="s">
+        <v>939</v>
+      </c>
+      <c r="BN41" t="s">
+        <v>126</v>
+      </c>
+      <c r="BO41" t="s">
+        <v>940</v>
+      </c>
+      <c r="BP41" t="s">
+        <v>941</v>
+      </c>
+      <c r="BQ41" t="s">
+        <v>942</v>
+      </c>
+      <c r="BR41" t="s">
+        <v>943</v>
       </c>
     </row>
-    <row r="42" spans="1:58">
+    <row r="42" spans="1:114">
       <c r="A42" t="s">
-        <v>512</v>
+        <v>944</v>
       </c>
       <c r="B42" t="s">
-        <v>513</v>
+        <v>945</v>
       </c>
       <c r="C42" t="s">
-        <v>514</v>
+        <v>946</v>
       </c>
       <c r="E42" t="s">
-        <v>196</v>
+        <v>406</v>
       </c>
       <c r="F42" t="s">
-        <v>344</v>
+        <v>695</v>
       </c>
       <c r="G42" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H42" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I42">
         <v>4</v>
       </c>
       <c r="J42" t="s">
-        <v>515</v>
+        <v>947</v>
       </c>
       <c r="N42" t="s">
-        <v>66</v>
+        <v>948</v>
       </c>
       <c r="O42" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P42" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q42" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R42" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S42" t="s">
-        <v>67</v>
+        <v>123</v>
+      </c>
+      <c r="T42" t="s">
+        <v>949</v>
       </c>
       <c r="Z42" t="s">
-        <v>516</v>
+        <v>950</v>
       </c>
       <c r="AA42" t="s">
-        <v>516</v>
+        <v>951</v>
       </c>
       <c r="AB42" t="s">
-        <v>517</v>
+        <v>952</v>
       </c>
       <c r="AC42" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD42" t="s">
-        <v>518</v>
+        <v>953</v>
       </c>
       <c r="AG42" t="s">
-        <v>519</v>
+        <v>954</v>
       </c>
       <c r="AH42" t="s">
-        <v>519</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>954</v>
       </c>
       <c r="AK42" t="s">
-        <v>521</v>
+        <v>955</v>
+      </c>
+      <c r="AL42" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM42" t="s">
+        <v>956</v>
       </c>
       <c r="AN42" t="s">
-        <v>522</v>
+        <v>957</v>
       </c>
       <c r="AO42" t="s">
-        <v>522</v>
+        <v>958</v>
+      </c>
+      <c r="AP42" t="s">
+        <v>959</v>
+      </c>
+      <c r="AR42" t="s">
+        <v>960</v>
+      </c>
+      <c r="AS42" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT42" t="s">
+        <v>961</v>
+      </c>
+      <c r="AW42" t="s">
+        <v>962</v>
+      </c>
+      <c r="AX42" t="s">
+        <v>962</v>
+      </c>
+      <c r="AY42" t="s">
+        <v>963</v>
+      </c>
+      <c r="AZ42" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA42" t="s">
+        <v>964</v>
+      </c>
+      <c r="BB42" t="s">
+        <v>965</v>
+      </c>
+      <c r="BC42" t="s">
+        <v>966</v>
+      </c>
+      <c r="BD42" t="s">
+        <v>967</v>
+      </c>
+      <c r="BF42" t="s">
+        <v>968</v>
+      </c>
+      <c r="BG42" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH42" t="s">
+        <v>969</v>
+      </c>
+      <c r="BI42" t="s">
+        <v>970</v>
+      </c>
+      <c r="BJ42" t="s">
+        <v>971</v>
+      </c>
+      <c r="BK42" t="s">
+        <v>972</v>
       </c>
     </row>
-    <row r="43" spans="1:58">
+    <row r="43" spans="1:114">
       <c r="A43" t="s">
-        <v>523</v>
+        <v>973</v>
       </c>
       <c r="B43" t="s">
-        <v>524</v>
+        <v>974</v>
       </c>
       <c r="C43" t="s">
-        <v>525</v>
+        <v>975</v>
       </c>
       <c r="E43" t="s">
-        <v>436</v>
+        <v>849</v>
       </c>
       <c r="F43" t="s">
-        <v>344</v>
+        <v>695</v>
       </c>
       <c r="G43" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H43" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I43">
         <v>4</v>
       </c>
       <c r="J43" t="s">
-        <v>526</v>
+        <v>976</v>
       </c>
       <c r="N43" t="s">
-        <v>66</v>
+        <v>977</v>
       </c>
       <c r="O43" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P43" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q43" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R43" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S43" t="s">
-        <v>67</v>
+        <v>123</v>
+      </c>
+      <c r="T43" t="s">
+        <v>978</v>
       </c>
       <c r="Z43" t="s">
-        <v>527</v>
+        <v>979</v>
       </c>
       <c r="AA43" t="s">
-        <v>527</v>
+        <v>980</v>
       </c>
       <c r="AB43" t="s">
-        <v>528</v>
+        <v>981</v>
       </c>
       <c r="AC43" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD43" t="s">
-        <v>529</v>
+        <v>982</v>
       </c>
       <c r="AG43" t="s">
-        <v>530</v>
+        <v>983</v>
       </c>
       <c r="AH43" t="s">
-        <v>530</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>983</v>
       </c>
       <c r="AK43" t="s">
-        <v>531</v>
+        <v>984</v>
+      </c>
+      <c r="AL43" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM43" t="s">
+        <v>985</v>
       </c>
       <c r="AN43" t="s">
-        <v>532</v>
+        <v>986</v>
       </c>
       <c r="AO43" t="s">
-        <v>532</v>
+        <v>987</v>
+      </c>
+      <c r="AP43" t="s">
+        <v>988</v>
+      </c>
+      <c r="AR43" t="s">
+        <v>960</v>
+      </c>
+      <c r="AS43" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT43" t="s">
+        <v>989</v>
+      </c>
+      <c r="AW43" t="s">
+        <v>990</v>
+      </c>
+      <c r="AX43" t="s">
+        <v>990</v>
+      </c>
+      <c r="AY43" t="s">
+        <v>991</v>
+      </c>
+      <c r="AZ43" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA43" t="s">
+        <v>992</v>
+      </c>
+      <c r="BB43" t="s">
+        <v>993</v>
+      </c>
+      <c r="BC43" t="s">
+        <v>994</v>
+      </c>
+      <c r="BD43" t="s">
+        <v>995</v>
+      </c>
+      <c r="BF43" t="s">
+        <v>996</v>
+      </c>
+      <c r="BG43" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH43" t="s">
+        <v>997</v>
+      </c>
+      <c r="BI43" t="s">
+        <v>998</v>
+      </c>
+      <c r="BJ43" t="s">
+        <v>999</v>
+      </c>
+      <c r="BK43" t="s">
+        <v>1000</v>
+      </c>
+      <c r="BM43" t="s">
+        <v>1001</v>
+      </c>
+      <c r="BN43" t="s">
+        <v>126</v>
+      </c>
+      <c r="BO43" t="s">
+        <v>1002</v>
+      </c>
+      <c r="BP43" t="s">
+        <v>1003</v>
+      </c>
+      <c r="BQ43" t="s">
+        <v>1004</v>
+      </c>
+      <c r="BR43" t="s">
+        <v>1005</v>
       </c>
     </row>
-    <row r="44" spans="1:58">
+    <row r="44" spans="1:114">
       <c r="A44" t="s">
-        <v>533</v>
+        <v>1006</v>
       </c>
       <c r="B44" t="s">
-        <v>534</v>
+        <v>1007</v>
       </c>
       <c r="C44" t="s">
-        <v>535</v>
+        <v>1008</v>
       </c>
       <c r="E44" t="s">
-        <v>445</v>
+        <v>858</v>
       </c>
       <c r="F44" t="s">
-        <v>344</v>
+        <v>695</v>
       </c>
       <c r="G44" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H44" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I44">
         <v>4</v>
       </c>
       <c r="J44" t="s">
-        <v>536</v>
+        <v>1009</v>
       </c>
       <c r="N44" t="s">
-        <v>66</v>
+        <v>1010</v>
       </c>
       <c r="O44" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P44" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q44" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R44" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S44" t="s">
-        <v>67</v>
+        <v>123</v>
+      </c>
+      <c r="T44" t="s">
+        <v>978</v>
       </c>
       <c r="Z44" t="s">
-        <v>537</v>
+        <v>1011</v>
       </c>
       <c r="AA44" t="s">
-        <v>537</v>
+        <v>1012</v>
       </c>
       <c r="AB44" t="s">
-        <v>538</v>
+        <v>1013</v>
       </c>
       <c r="AC44" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD44" t="s">
-        <v>539</v>
+        <v>1014</v>
       </c>
       <c r="AG44" t="s">
-        <v>540</v>
+        <v>1015</v>
       </c>
       <c r="AH44" t="s">
-        <v>540</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>1015</v>
       </c>
       <c r="AK44" t="s">
-        <v>541</v>
-[...5 lines deleted...]
-        <v>542</v>
+        <v>960</v>
+      </c>
+      <c r="AL44" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM44" t="s">
+        <v>1016</v>
+      </c>
+      <c r="AP44" t="s">
+        <v>1017</v>
+      </c>
+      <c r="AQ44" t="s">
+        <v>1017</v>
+      </c>
+      <c r="AR44" t="s">
+        <v>1018</v>
+      </c>
+      <c r="AS44" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT44" t="s">
+        <v>1019</v>
+      </c>
+      <c r="AU44" t="s">
+        <v>1020</v>
+      </c>
+      <c r="AV44" t="s">
+        <v>1021</v>
+      </c>
+      <c r="AW44" t="s">
+        <v>1022</v>
+      </c>
+      <c r="AY44" t="s">
+        <v>1023</v>
+      </c>
+      <c r="AZ44" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA44" t="s">
+        <v>1024</v>
+      </c>
+      <c r="BB44" t="s">
+        <v>1025</v>
+      </c>
+      <c r="BC44" t="s">
+        <v>1026</v>
+      </c>
+      <c r="BD44" t="s">
+        <v>1027</v>
+      </c>
+      <c r="BF44" t="s">
+        <v>1028</v>
+      </c>
+      <c r="BG44" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH44" t="s">
+        <v>1029</v>
+      </c>
+      <c r="BI44" t="s">
+        <v>1030</v>
+      </c>
+      <c r="BJ44" t="s">
+        <v>1031</v>
+      </c>
+      <c r="BK44" t="s">
+        <v>1032</v>
       </c>
     </row>
-    <row r="45" spans="1:58">
+    <row r="45" spans="1:114">
       <c r="A45" t="s">
-        <v>543</v>
+        <v>1033</v>
       </c>
       <c r="B45" t="s">
-        <v>544</v>
+        <v>1034</v>
       </c>
       <c r="C45" t="s">
-        <v>545</v>
+        <v>1035</v>
       </c>
       <c r="E45" t="s">
-        <v>455</v>
+        <v>868</v>
       </c>
       <c r="F45" t="s">
-        <v>344</v>
+        <v>695</v>
       </c>
       <c r="G45" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H45" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I45">
         <v>4</v>
       </c>
       <c r="J45" t="s">
-        <v>546</v>
+        <v>1036</v>
       </c>
       <c r="N45" t="s">
-        <v>66</v>
+        <v>334</v>
       </c>
       <c r="O45" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P45" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q45" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R45" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S45" t="s">
-        <v>67</v>
+        <v>123</v>
+      </c>
+      <c r="T45" t="s">
+        <v>978</v>
       </c>
       <c r="Z45" t="s">
-        <v>547</v>
+        <v>1037</v>
       </c>
       <c r="AA45" t="s">
-        <v>547</v>
+        <v>1038</v>
       </c>
       <c r="AB45" t="s">
-        <v>548</v>
+        <v>1039</v>
       </c>
       <c r="AC45" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD45" t="s">
-        <v>549</v>
+        <v>1040</v>
       </c>
       <c r="AG45" t="s">
-        <v>550</v>
+        <v>1041</v>
       </c>
       <c r="AH45" t="s">
-        <v>550</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>1041</v>
       </c>
       <c r="AK45" t="s">
-        <v>551</v>
+        <v>1042</v>
+      </c>
+      <c r="AL45" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM45" t="s">
+        <v>1043</v>
       </c>
       <c r="AN45" t="s">
-        <v>552</v>
+        <v>1044</v>
       </c>
       <c r="AO45" t="s">
-        <v>552</v>
+        <v>1045</v>
+      </c>
+      <c r="AP45" t="s">
+        <v>1046</v>
+      </c>
+      <c r="AR45" t="s">
+        <v>960</v>
+      </c>
+      <c r="AS45" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT45" t="s">
+        <v>1047</v>
+      </c>
+      <c r="AW45" t="s">
+        <v>1048</v>
+      </c>
+      <c r="AX45" t="s">
+        <v>1048</v>
+      </c>
+      <c r="AY45" t="s">
+        <v>1049</v>
+      </c>
+      <c r="AZ45" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA45" t="s">
+        <v>1050</v>
+      </c>
+      <c r="BB45" t="s">
+        <v>1051</v>
+      </c>
+      <c r="BC45" t="s">
+        <v>1052</v>
+      </c>
+      <c r="BD45" t="s">
+        <v>1053</v>
+      </c>
+      <c r="BF45" t="s">
+        <v>1054</v>
+      </c>
+      <c r="BG45" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH45" t="s">
+        <v>1055</v>
+      </c>
+      <c r="BI45" t="s">
+        <v>1056</v>
+      </c>
+      <c r="BJ45" t="s">
+        <v>1057</v>
+      </c>
+      <c r="BK45" t="s">
+        <v>1058</v>
+      </c>
+      <c r="BM45" t="s">
+        <v>1059</v>
+      </c>
+      <c r="BN45" t="s">
+        <v>126</v>
+      </c>
+      <c r="BO45" t="s">
+        <v>1060</v>
+      </c>
+      <c r="BP45" t="s">
+        <v>1061</v>
+      </c>
+      <c r="BQ45" t="s">
+        <v>1062</v>
+      </c>
+      <c r="BR45" t="s">
+        <v>1063</v>
       </c>
     </row>
-    <row r="46" spans="1:58">
+    <row r="46" spans="1:114">
       <c r="A46" t="s">
-        <v>553</v>
+        <v>1064</v>
       </c>
       <c r="B46" t="s">
-        <v>554</v>
+        <v>1065</v>
       </c>
       <c r="C46" t="s">
-        <v>555</v>
+        <v>1066</v>
       </c>
       <c r="E46" t="s">
-        <v>464</v>
+        <v>877</v>
       </c>
       <c r="F46" t="s">
-        <v>344</v>
+        <v>695</v>
       </c>
       <c r="G46" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H46" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I46">
         <v>4</v>
       </c>
       <c r="J46" t="s">
-        <v>556</v>
+        <v>1067</v>
       </c>
       <c r="N46" t="s">
-        <v>66</v>
+        <v>1068</v>
       </c>
       <c r="O46" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P46" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q46" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R46" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S46" t="s">
-        <v>67</v>
+        <v>123</v>
+      </c>
+      <c r="T46" t="s">
+        <v>978</v>
       </c>
       <c r="Z46" t="s">
-        <v>557</v>
+        <v>1069</v>
       </c>
       <c r="AA46" t="s">
-        <v>557</v>
+        <v>1070</v>
       </c>
       <c r="AB46" t="s">
-        <v>558</v>
+        <v>1071</v>
       </c>
       <c r="AC46" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD46" t="s">
-        <v>559</v>
+        <v>1072</v>
       </c>
       <c r="AG46" t="s">
-        <v>560</v>
+        <v>1073</v>
       </c>
       <c r="AH46" t="s">
-        <v>560</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>1073</v>
       </c>
       <c r="AK46" t="s">
-        <v>561</v>
+        <v>1074</v>
+      </c>
+      <c r="AL46" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM46" t="s">
+        <v>1075</v>
       </c>
       <c r="AN46" t="s">
-        <v>562</v>
+        <v>1076</v>
       </c>
       <c r="AO46" t="s">
-        <v>562</v>
+        <v>1077</v>
+      </c>
+      <c r="AP46" t="s">
+        <v>1078</v>
+      </c>
+      <c r="AR46" t="s">
+        <v>960</v>
+      </c>
+      <c r="AS46" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT46" t="s">
+        <v>1079</v>
+      </c>
+      <c r="AW46" t="s">
+        <v>1080</v>
+      </c>
+      <c r="AX46" t="s">
+        <v>1080</v>
+      </c>
+      <c r="AY46" t="s">
+        <v>1081</v>
+      </c>
+      <c r="AZ46" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA46" t="s">
+        <v>1082</v>
+      </c>
+      <c r="BB46" t="s">
+        <v>1083</v>
+      </c>
+      <c r="BC46" t="s">
+        <v>1084</v>
+      </c>
+      <c r="BD46" t="s">
+        <v>1085</v>
+      </c>
+      <c r="BF46" t="s">
+        <v>1086</v>
+      </c>
+      <c r="BG46" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH46" t="s">
+        <v>1087</v>
+      </c>
+      <c r="BI46" t="s">
+        <v>1088</v>
+      </c>
+      <c r="BJ46" t="s">
+        <v>1089</v>
+      </c>
+      <c r="BK46" t="s">
+        <v>1090</v>
+      </c>
+      <c r="BM46" t="s">
+        <v>1091</v>
+      </c>
+      <c r="BN46" t="s">
+        <v>126</v>
+      </c>
+      <c r="BO46" t="s">
+        <v>1092</v>
+      </c>
+      <c r="BP46" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BQ46" t="s">
+        <v>1094</v>
+      </c>
+      <c r="BR46" t="s">
+        <v>1095</v>
       </c>
     </row>
-    <row r="47" spans="1:58">
+    <row r="47" spans="1:114">
       <c r="A47" t="s">
-        <v>563</v>
+        <v>1096</v>
       </c>
       <c r="B47" t="s">
-        <v>564</v>
+        <v>1097</v>
       </c>
       <c r="C47" t="s">
-        <v>565</v>
+        <v>1098</v>
       </c>
       <c r="E47" t="s">
-        <v>482</v>
+        <v>895</v>
       </c>
       <c r="F47" t="s">
-        <v>344</v>
+        <v>695</v>
       </c>
       <c r="G47" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H47" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I47">
         <v>4</v>
       </c>
       <c r="J47" t="s">
-        <v>566</v>
+        <v>1099</v>
       </c>
       <c r="N47" t="s">
-        <v>66</v>
+        <v>1100</v>
       </c>
       <c r="O47" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P47" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q47" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R47" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S47" t="s">
-        <v>67</v>
+        <v>123</v>
+      </c>
+      <c r="T47" t="s">
+        <v>978</v>
       </c>
       <c r="Z47" t="s">
-        <v>567</v>
+        <v>1101</v>
       </c>
       <c r="AA47" t="s">
-        <v>567</v>
+        <v>1102</v>
       </c>
       <c r="AB47" t="s">
-        <v>568</v>
+        <v>1103</v>
       </c>
       <c r="AC47" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD47" t="s">
-        <v>569</v>
+        <v>1104</v>
       </c>
       <c r="AG47" t="s">
-        <v>570</v>
+        <v>1105</v>
       </c>
       <c r="AH47" t="s">
-        <v>570</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>1105</v>
       </c>
       <c r="AK47" t="s">
-        <v>571</v>
+        <v>1106</v>
+      </c>
+      <c r="AL47" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM47" t="s">
+        <v>1107</v>
       </c>
       <c r="AN47" t="s">
-        <v>572</v>
+        <v>1108</v>
       </c>
       <c r="AO47" t="s">
-        <v>572</v>
+        <v>1109</v>
+      </c>
+      <c r="AP47" t="s">
+        <v>1110</v>
+      </c>
+      <c r="AR47" t="s">
+        <v>1111</v>
+      </c>
+      <c r="AS47" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT47" t="s">
+        <v>1112</v>
+      </c>
+      <c r="AU47" t="s">
+        <v>1113</v>
+      </c>
+      <c r="AV47" t="s">
+        <v>1114</v>
+      </c>
+      <c r="AW47" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AY47" t="s">
+        <v>960</v>
+      </c>
+      <c r="AZ47" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA47" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BD47" t="s">
+        <v>1117</v>
+      </c>
+      <c r="BE47" t="s">
+        <v>1117</v>
+      </c>
+      <c r="BF47" t="s">
+        <v>1118</v>
+      </c>
+      <c r="BG47" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH47" t="s">
+        <v>1119</v>
+      </c>
+      <c r="BI47" t="s">
+        <v>1120</v>
+      </c>
+      <c r="BJ47" t="s">
+        <v>1121</v>
+      </c>
+      <c r="BK47" t="s">
+        <v>1122</v>
+      </c>
+      <c r="BM47" t="s">
+        <v>1123</v>
+      </c>
+      <c r="BN47" t="s">
+        <v>126</v>
+      </c>
+      <c r="BO47" t="s">
+        <v>1124</v>
+      </c>
+      <c r="BP47" t="s">
+        <v>1125</v>
+      </c>
+      <c r="BQ47" t="s">
+        <v>1126</v>
+      </c>
+      <c r="BR47" t="s">
+        <v>1127</v>
+      </c>
+      <c r="BT47" t="s">
+        <v>1128</v>
+      </c>
+      <c r="BU47" t="s">
+        <v>126</v>
+      </c>
+      <c r="BV47" t="s">
+        <v>1129</v>
+      </c>
+      <c r="BW47" t="s">
+        <v>1130</v>
+      </c>
+      <c r="BX47" t="s">
+        <v>1131</v>
+      </c>
+      <c r="BY47" t="s">
+        <v>1132</v>
       </c>
     </row>
-    <row r="48" spans="1:58">
+    <row r="48" spans="1:114">
       <c r="A48" t="s">
-        <v>573</v>
+        <v>1133</v>
       </c>
       <c r="B48" t="s">
-        <v>574</v>
+        <v>1134</v>
       </c>
       <c r="C48" t="s">
-        <v>575</v>
+        <v>1135</v>
       </c>
       <c r="E48" t="s">
-        <v>422</v>
+        <v>133</v>
       </c>
       <c r="F48" t="s">
-        <v>344</v>
+        <v>695</v>
       </c>
       <c r="G48" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H48" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I48">
         <v>4</v>
       </c>
       <c r="J48" t="s">
-        <v>576</v>
+        <v>1136</v>
       </c>
       <c r="N48" t="s">
-        <v>66</v>
+        <v>1137</v>
       </c>
       <c r="O48" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P48" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q48" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R48" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S48" t="s">
-        <v>67</v>
+        <v>123</v>
+      </c>
+      <c r="T48" t="s">
+        <v>978</v>
       </c>
       <c r="Z48" t="s">
-        <v>577</v>
+        <v>1138</v>
       </c>
       <c r="AA48" t="s">
-        <v>578</v>
+        <v>1139</v>
       </c>
       <c r="AB48" t="s">
-        <v>579</v>
+        <v>1140</v>
       </c>
       <c r="AC48" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD48" t="s">
-        <v>580</v>
+        <v>1141</v>
       </c>
       <c r="AG48" t="s">
-        <v>581</v>
+        <v>1142</v>
       </c>
       <c r="AH48" t="s">
-        <v>581</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>1142</v>
       </c>
       <c r="AK48" t="s">
-        <v>582</v>
+        <v>1143</v>
+      </c>
+      <c r="AL48" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM48" t="s">
+        <v>1144</v>
       </c>
       <c r="AN48" t="s">
-        <v>583</v>
+        <v>1145</v>
       </c>
       <c r="AO48" t="s">
-        <v>583</v>
+        <v>1146</v>
+      </c>
+      <c r="AP48" t="s">
+        <v>1147</v>
+      </c>
+      <c r="AR48" t="s">
+        <v>1148</v>
+      </c>
+      <c r="AS48" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT48" t="s">
+        <v>1149</v>
+      </c>
+      <c r="AU48" t="s">
+        <v>1150</v>
+      </c>
+      <c r="AV48" t="s">
+        <v>1151</v>
+      </c>
+      <c r="AW48" t="s">
+        <v>1152</v>
+      </c>
+      <c r="AY48" t="s">
+        <v>960</v>
+      </c>
+      <c r="AZ48" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA48" t="s">
+        <v>1153</v>
+      </c>
+      <c r="BD48" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BE48" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BF48" t="s">
+        <v>1155</v>
+      </c>
+      <c r="BG48" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH48" t="s">
+        <v>1156</v>
+      </c>
+      <c r="BI48" t="s">
+        <v>1157</v>
+      </c>
+      <c r="BJ48" t="s">
+        <v>1158</v>
+      </c>
+      <c r="BK48" t="s">
+        <v>1159</v>
+      </c>
+      <c r="BM48" t="s">
+        <v>1160</v>
+      </c>
+      <c r="BN48" t="s">
+        <v>126</v>
+      </c>
+      <c r="BO48" t="s">
+        <v>1161</v>
+      </c>
+      <c r="BP48" t="s">
+        <v>1162</v>
+      </c>
+      <c r="BQ48" t="s">
+        <v>1163</v>
+      </c>
+      <c r="BR48" t="s">
+        <v>1164</v>
+      </c>
+      <c r="BT48" t="s">
+        <v>1165</v>
+      </c>
+      <c r="BU48" t="s">
+        <v>126</v>
+      </c>
+      <c r="BV48" t="s">
+        <v>1166</v>
+      </c>
+      <c r="BW48" t="s">
+        <v>1167</v>
+      </c>
+      <c r="BX48" t="s">
+        <v>1168</v>
+      </c>
+      <c r="BY48" t="s">
+        <v>1169</v>
       </c>
     </row>
-    <row r="49" spans="1:58">
+    <row r="49" spans="1:114">
       <c r="A49" t="s">
-        <v>584</v>
+        <v>1170</v>
       </c>
       <c r="B49" t="s">
-        <v>585</v>
+        <v>1171</v>
       </c>
       <c r="C49" t="s">
-        <v>586</v>
+        <v>1172</v>
+      </c>
+      <c r="E49" t="s">
+        <v>133</v>
       </c>
       <c r="F49" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G49" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H49" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I49">
         <v>4</v>
       </c>
       <c r="J49" t="s">
-        <v>587</v>
+        <v>1173</v>
       </c>
       <c r="N49" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O49" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P49" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q49" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R49" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S49" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z49" t="s">
-        <v>588</v>
+        <v>1174</v>
       </c>
       <c r="AA49" t="s">
-        <v>588</v>
+        <v>1175</v>
+      </c>
+      <c r="AB49" t="s">
+        <v>1176</v>
+      </c>
+      <c r="AC49" t="s">
+        <v>126</v>
+      </c>
+      <c r="AD49" t="s">
+        <v>1177</v>
+      </c>
+      <c r="AG49" t="s">
+        <v>1178</v>
+      </c>
+      <c r="AH49" t="s">
+        <v>1178</v>
+      </c>
+      <c r="AK49" t="s">
+        <v>1179</v>
+      </c>
+      <c r="AL49" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM49" t="s">
+        <v>1180</v>
+      </c>
+      <c r="AN49" t="s">
+        <v>1181</v>
+      </c>
+      <c r="AO49" t="s">
+        <v>1182</v>
+      </c>
+      <c r="AP49" t="s">
+        <v>1183</v>
       </c>
     </row>
-    <row r="50" spans="1:58">
+    <row r="50" spans="1:114">
       <c r="A50" t="s">
-        <v>589</v>
+        <v>1184</v>
       </c>
       <c r="B50" t="s">
-        <v>590</v>
+        <v>1185</v>
       </c>
       <c r="C50" t="s">
-        <v>591</v>
+        <v>1186</v>
+      </c>
+      <c r="E50" t="s">
+        <v>1187</v>
       </c>
       <c r="F50" t="s">
-        <v>344</v>
+        <v>118</v>
       </c>
       <c r="G50" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H50" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>1188</v>
       </c>
       <c r="J50" t="s">
-        <v>592</v>
+        <v>1189</v>
       </c>
       <c r="N50" t="s">
-        <v>66</v>
+        <v>1190</v>
       </c>
       <c r="O50" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P50" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q50" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R50" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S50" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z50" t="s">
-        <v>593</v>
+        <v>1191</v>
       </c>
       <c r="AA50" t="s">
-        <v>594</v>
+        <v>1192</v>
+      </c>
+      <c r="AB50" t="s">
+        <v>1193</v>
+      </c>
+      <c r="AC50" t="s">
+        <v>126</v>
+      </c>
+      <c r="AD50" t="s">
+        <v>1194</v>
+      </c>
+      <c r="AE50" t="s">
+        <v>1195</v>
+      </c>
+      <c r="AF50" t="s">
+        <v>1196</v>
+      </c>
+      <c r="AG50" t="s">
+        <v>1197</v>
       </c>
     </row>
-    <row r="51" spans="1:58">
+    <row r="51" spans="1:114">
       <c r="A51" t="s">
-        <v>595</v>
+        <v>1198</v>
       </c>
       <c r="B51" t="s">
-        <v>596</v>
+        <v>1199</v>
       </c>
       <c r="C51" t="s">
-        <v>597</v>
-[...2 lines deleted...]
-        <v>596</v>
+        <v>1200</v>
       </c>
       <c r="F51" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G51" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H51" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I51">
         <v>4</v>
       </c>
       <c r="J51" t="s">
-        <v>598</v>
+        <v>1201</v>
       </c>
       <c r="N51" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O51" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P51" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q51" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R51" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S51" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z51" t="s">
-        <v>599</v>
+        <v>1202</v>
       </c>
       <c r="AA51" t="s">
-        <v>600</v>
+        <v>1202</v>
       </c>
     </row>
-    <row r="52" spans="1:58">
+    <row r="52" spans="1:114">
       <c r="A52" t="s">
-        <v>601</v>
+        <v>1203</v>
       </c>
       <c r="B52" t="s">
-        <v>602</v>
+        <v>1204</v>
       </c>
       <c r="C52" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-        <v>604</v>
+        <v>1205</v>
       </c>
       <c r="F52" t="s">
-        <v>344</v>
+        <v>695</v>
       </c>
       <c r="G52" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H52" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I52">
         <v>4</v>
       </c>
       <c r="J52" t="s">
-        <v>605</v>
+        <v>1206</v>
       </c>
       <c r="N52" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O52" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P52" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q52" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R52" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S52" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z52" t="s">
-        <v>606</v>
+        <v>1207</v>
       </c>
       <c r="AA52" t="s">
-        <v>606</v>
+        <v>1208</v>
       </c>
     </row>
-    <row r="53" spans="1:58">
+    <row r="53" spans="1:114">
       <c r="A53" t="s">
-        <v>607</v>
+        <v>1209</v>
       </c>
       <c r="B53" t="s">
-        <v>608</v>
+        <v>1210</v>
       </c>
       <c r="C53" t="s">
-        <v>609</v>
+        <v>1211</v>
       </c>
       <c r="E53" t="s">
-        <v>610</v>
+        <v>1210</v>
       </c>
       <c r="F53" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G53" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H53" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I53">
         <v>4</v>
       </c>
       <c r="J53" t="s">
-        <v>611</v>
+        <v>1212</v>
       </c>
       <c r="N53" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O53" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P53" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q53" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R53" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S53" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z53" t="s">
-        <v>612</v>
+        <v>1213</v>
       </c>
       <c r="AA53" t="s">
-        <v>612</v>
+        <v>1214</v>
       </c>
     </row>
-    <row r="54" spans="1:58">
+    <row r="54" spans="1:114">
       <c r="A54" t="s">
-        <v>613</v>
+        <v>1215</v>
       </c>
       <c r="B54" t="s">
-        <v>614</v>
+        <v>1216</v>
       </c>
       <c r="C54" t="s">
-        <v>615</v>
+        <v>1217</v>
       </c>
       <c r="E54" t="s">
-        <v>616</v>
+        <v>1218</v>
       </c>
       <c r="F54" t="s">
-        <v>344</v>
+        <v>695</v>
       </c>
       <c r="G54" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H54" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I54">
         <v>4</v>
       </c>
       <c r="J54" t="s">
-        <v>617</v>
+        <v>1219</v>
       </c>
       <c r="N54" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O54" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P54" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q54" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R54" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S54" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z54" t="s">
-        <v>618</v>
+        <v>1220</v>
       </c>
       <c r="AA54" t="s">
-        <v>618</v>
+        <v>1220</v>
       </c>
     </row>
-    <row r="55" spans="1:58">
+    <row r="55" spans="1:114">
       <c r="A55" t="s">
-        <v>619</v>
+        <v>1221</v>
       </c>
       <c r="B55" t="s">
-        <v>620</v>
+        <v>1222</v>
       </c>
       <c r="C55" t="s">
-        <v>621</v>
+        <v>1223</v>
       </c>
       <c r="E55" t="s">
-        <v>622</v>
+        <v>1224</v>
       </c>
       <c r="F55" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G55" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H55" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I55">
         <v>4</v>
       </c>
       <c r="J55" t="s">
-        <v>623</v>
+        <v>1225</v>
       </c>
       <c r="N55" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O55" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P55" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q55" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R55" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S55" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z55" t="s">
-        <v>624</v>
+        <v>1226</v>
       </c>
       <c r="AA55" t="s">
-        <v>624</v>
+        <v>1226</v>
       </c>
     </row>
-    <row r="56" spans="1:58">
+    <row r="56" spans="1:114">
       <c r="A56" t="s">
-        <v>625</v>
+        <v>1227</v>
       </c>
       <c r="B56" t="s">
-        <v>626</v>
+        <v>1228</v>
       </c>
       <c r="C56" t="s">
-        <v>627</v>
+        <v>1229</v>
       </c>
       <c r="E56" t="s">
-        <v>628</v>
+        <v>1230</v>
       </c>
       <c r="F56" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G56" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H56" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I56">
         <v>4</v>
       </c>
       <c r="J56" t="s">
-        <v>629</v>
+        <v>1231</v>
       </c>
       <c r="N56" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O56" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P56" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q56" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R56" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S56" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z56" t="s">
-        <v>630</v>
+        <v>1232</v>
       </c>
       <c r="AA56" t="s">
-        <v>630</v>
+        <v>1232</v>
       </c>
     </row>
-    <row r="57" spans="1:58">
+    <row r="57" spans="1:114">
       <c r="A57" t="s">
-        <v>631</v>
+        <v>1233</v>
       </c>
       <c r="B57" t="s">
-        <v>632</v>
+        <v>1234</v>
       </c>
       <c r="C57" t="s">
-        <v>633</v>
+        <v>1235</v>
       </c>
       <c r="E57" t="s">
-        <v>634</v>
+        <v>1236</v>
       </c>
       <c r="F57" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G57" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H57" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I57">
         <v>4</v>
       </c>
       <c r="J57" t="s">
-        <v>635</v>
+        <v>1237</v>
       </c>
       <c r="N57" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O57" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P57" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q57" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R57" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S57" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z57" t="s">
-        <v>636</v>
+        <v>1238</v>
       </c>
       <c r="AA57" t="s">
-        <v>636</v>
+        <v>1238</v>
       </c>
     </row>
-    <row r="58" spans="1:58">
+    <row r="58" spans="1:114">
       <c r="A58" t="s">
-        <v>637</v>
+        <v>1239</v>
       </c>
       <c r="B58" t="s">
-        <v>638</v>
+        <v>1240</v>
       </c>
       <c r="C58" t="s">
-        <v>639</v>
+        <v>1241</v>
       </c>
       <c r="E58" t="s">
-        <v>640</v>
+        <v>1242</v>
       </c>
       <c r="F58" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G58" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H58" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I58">
         <v>4</v>
       </c>
       <c r="J58" t="s">
-        <v>641</v>
+        <v>1243</v>
       </c>
       <c r="N58" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O58" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P58" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q58" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R58" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S58" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z58" t="s">
-        <v>642</v>
+        <v>1244</v>
       </c>
       <c r="AA58" t="s">
-        <v>642</v>
+        <v>1244</v>
       </c>
     </row>
-    <row r="59" spans="1:58">
+    <row r="59" spans="1:114">
       <c r="A59" t="s">
-        <v>643</v>
+        <v>1245</v>
       </c>
       <c r="B59" t="s">
-        <v>644</v>
+        <v>1246</v>
       </c>
       <c r="C59" t="s">
-        <v>645</v>
+        <v>1247</v>
       </c>
       <c r="E59" t="s">
-        <v>646</v>
+        <v>1248</v>
       </c>
       <c r="F59" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G59" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H59" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I59">
         <v>4</v>
       </c>
       <c r="J59" t="s">
-        <v>647</v>
+        <v>1249</v>
       </c>
       <c r="N59" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O59" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P59" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q59" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R59" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S59" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z59" t="s">
-        <v>648</v>
+        <v>1250</v>
       </c>
       <c r="AA59" t="s">
-        <v>648</v>
+        <v>1250</v>
       </c>
     </row>
-    <row r="60" spans="1:58">
+    <row r="60" spans="1:114">
       <c r="A60" t="s">
-        <v>649</v>
+        <v>1251</v>
       </c>
       <c r="B60" t="s">
-        <v>650</v>
+        <v>1252</v>
       </c>
       <c r="C60" t="s">
-        <v>651</v>
+        <v>1253</v>
       </c>
       <c r="E60" t="s">
-        <v>646</v>
+        <v>1254</v>
       </c>
       <c r="F60" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G60" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H60" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I60">
         <v>4</v>
       </c>
       <c r="J60" t="s">
-        <v>652</v>
+        <v>1255</v>
       </c>
       <c r="N60" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O60" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P60" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q60" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R60" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S60" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z60" t="s">
-        <v>653</v>
+        <v>1256</v>
       </c>
       <c r="AA60" t="s">
-        <v>653</v>
+        <v>1256</v>
       </c>
     </row>
-    <row r="61" spans="1:58">
+    <row r="61" spans="1:114">
       <c r="A61" t="s">
-        <v>654</v>
+        <v>1257</v>
       </c>
       <c r="B61" t="s">
-        <v>655</v>
+        <v>1258</v>
       </c>
       <c r="C61" t="s">
-        <v>656</v>
+        <v>1259</v>
       </c>
       <c r="E61" t="s">
-        <v>657</v>
+        <v>1260</v>
       </c>
       <c r="F61" t="s">
-        <v>413</v>
+        <v>147</v>
       </c>
       <c r="G61" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H61" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I61">
         <v>4</v>
       </c>
       <c r="J61" t="s">
-        <v>658</v>
+        <v>1261</v>
       </c>
       <c r="N61" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O61" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P61" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q61" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R61" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S61" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z61" t="s">
-        <v>659</v>
+        <v>1262</v>
       </c>
       <c r="AA61" t="s">
-        <v>659</v>
+        <v>1262</v>
       </c>
     </row>
-    <row r="62" spans="1:58">
+    <row r="62" spans="1:114">
       <c r="A62" t="s">
-        <v>660</v>
+        <v>1263</v>
       </c>
       <c r="B62" t="s">
-        <v>661</v>
+        <v>1264</v>
       </c>
       <c r="C62" t="s">
-        <v>662</v>
+        <v>1265</v>
       </c>
       <c r="E62" t="s">
-        <v>663</v>
+        <v>1260</v>
       </c>
       <c r="F62" t="s">
-        <v>413</v>
+        <v>147</v>
       </c>
       <c r="G62" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H62" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I62">
         <v>4</v>
       </c>
       <c r="J62" t="s">
-        <v>664</v>
+        <v>1266</v>
       </c>
       <c r="N62" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O62" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P62" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q62" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R62" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S62" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z62" t="s">
-        <v>665</v>
+        <v>1267</v>
       </c>
       <c r="AA62" t="s">
-        <v>666</v>
+        <v>1267</v>
       </c>
     </row>
-    <row r="63" spans="1:58">
+    <row r="63" spans="1:114">
       <c r="A63" t="s">
-        <v>667</v>
+        <v>1268</v>
       </c>
       <c r="B63" t="s">
-        <v>668</v>
+        <v>1269</v>
       </c>
       <c r="C63" t="s">
-        <v>669</v>
+        <v>1270</v>
       </c>
       <c r="E63" t="s">
-        <v>670</v>
+        <v>1271</v>
       </c>
       <c r="F63" t="s">
-        <v>62</v>
+        <v>827</v>
       </c>
       <c r="G63" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H63" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I63">
         <v>4</v>
       </c>
       <c r="J63" t="s">
-        <v>671</v>
+        <v>1272</v>
       </c>
       <c r="N63" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O63" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P63" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q63" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R63" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S63" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z63" t="s">
-        <v>672</v>
+        <v>1273</v>
       </c>
       <c r="AA63" t="s">
-        <v>672</v>
+        <v>1273</v>
       </c>
     </row>
-    <row r="64" spans="1:58">
+    <row r="64" spans="1:114">
       <c r="A64" t="s">
-        <v>673</v>
+        <v>1274</v>
       </c>
       <c r="B64" t="s">
-        <v>674</v>
+        <v>1275</v>
       </c>
       <c r="C64" t="s">
-        <v>675</v>
+        <v>1276</v>
       </c>
       <c r="E64" t="s">
-        <v>676</v>
+        <v>1277</v>
       </c>
       <c r="F64" t="s">
-        <v>344</v>
+        <v>827</v>
       </c>
       <c r="G64" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H64" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I64">
         <v>4</v>
       </c>
       <c r="J64" t="s">
-        <v>677</v>
+        <v>1278</v>
       </c>
       <c r="N64" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O64" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P64" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q64" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R64" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S64" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z64" t="s">
-        <v>678</v>
+        <v>1279</v>
       </c>
       <c r="AA64" t="s">
-        <v>679</v>
+        <v>1280</v>
       </c>
     </row>
-    <row r="65" spans="1:58">
+    <row r="65" spans="1:114">
       <c r="A65" t="s">
-        <v>680</v>
+        <v>1281</v>
       </c>
       <c r="B65" t="s">
-        <v>681</v>
+        <v>1282</v>
       </c>
       <c r="C65" t="s">
-        <v>682</v>
+        <v>1283</v>
       </c>
       <c r="E65" t="s">
-        <v>683</v>
+        <v>1284</v>
       </c>
       <c r="F65" t="s">
-        <v>413</v>
+        <v>147</v>
       </c>
       <c r="G65" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H65" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I65">
         <v>4</v>
       </c>
       <c r="J65" t="s">
-        <v>684</v>
+        <v>1285</v>
       </c>
       <c r="N65" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O65" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P65" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q65" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R65" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S65" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z65" t="s">
-        <v>685</v>
+        <v>1286</v>
       </c>
       <c r="AA65" t="s">
-        <v>686</v>
+        <v>1286</v>
       </c>
     </row>
-    <row r="66" spans="1:58">
+    <row r="66" spans="1:114">
       <c r="A66" t="s">
-        <v>687</v>
+        <v>1287</v>
       </c>
       <c r="B66" t="s">
-        <v>688</v>
+        <v>1288</v>
       </c>
       <c r="C66" t="s">
-        <v>689</v>
+        <v>1289</v>
       </c>
       <c r="E66" t="s">
-        <v>690</v>
+        <v>1290</v>
       </c>
       <c r="F66" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G66" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H66" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I66">
         <v>4</v>
       </c>
       <c r="J66" t="s">
-        <v>691</v>
+        <v>1291</v>
       </c>
       <c r="N66" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O66" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P66" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q66" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R66" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S66" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z66" t="s">
-        <v>692</v>
+        <v>1292</v>
       </c>
       <c r="AA66" t="s">
-        <v>692</v>
+        <v>1293</v>
       </c>
     </row>
-    <row r="67" spans="1:58">
+    <row r="67" spans="1:114">
       <c r="A67" t="s">
-        <v>693</v>
+        <v>1294</v>
       </c>
       <c r="B67" t="s">
-        <v>694</v>
+        <v>1295</v>
       </c>
       <c r="C67" t="s">
-        <v>695</v>
+        <v>1296</v>
       </c>
       <c r="E67" t="s">
-        <v>696</v>
+        <v>1297</v>
       </c>
       <c r="F67" t="s">
-        <v>62</v>
+        <v>827</v>
       </c>
       <c r="G67" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H67" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I67">
         <v>4</v>
       </c>
       <c r="J67" t="s">
-        <v>697</v>
+        <v>1298</v>
       </c>
       <c r="N67" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O67" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P67" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q67" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R67" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S67" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z67" t="s">
-        <v>698</v>
+        <v>1299</v>
       </c>
       <c r="AA67" t="s">
-        <v>698</v>
+        <v>1300</v>
       </c>
     </row>
-    <row r="68" spans="1:58">
+    <row r="68" spans="1:114">
       <c r="A68" t="s">
-        <v>699</v>
+        <v>1301</v>
       </c>
       <c r="B68" t="s">
-        <v>646</v>
+        <v>1302</v>
       </c>
       <c r="C68" t="s">
-        <v>700</v>
+        <v>1303</v>
       </c>
       <c r="E68" t="s">
-        <v>701</v>
+        <v>1304</v>
       </c>
       <c r="F68" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G68" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H68" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I68">
         <v>4</v>
       </c>
       <c r="J68" t="s">
-        <v>702</v>
+        <v>1305</v>
       </c>
       <c r="N68" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O68" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P68" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q68" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R68" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S68" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z68" t="s">
-        <v>703</v>
+        <v>1306</v>
       </c>
       <c r="AA68" t="s">
-        <v>703</v>
+        <v>1306</v>
       </c>
     </row>
-    <row r="69" spans="1:58">
+    <row r="69" spans="1:114">
       <c r="A69" t="s">
-        <v>704</v>
+        <v>1307</v>
       </c>
       <c r="B69" t="s">
-        <v>705</v>
+        <v>1308</v>
       </c>
       <c r="C69" t="s">
-        <v>706</v>
+        <v>1309</v>
       </c>
       <c r="E69" t="s">
-        <v>707</v>
+        <v>1310</v>
       </c>
       <c r="F69" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G69" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H69" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I69">
         <v>4</v>
       </c>
       <c r="J69" t="s">
-        <v>708</v>
+        <v>1311</v>
       </c>
       <c r="N69" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O69" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P69" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q69" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R69" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S69" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z69" t="s">
-        <v>709</v>
+        <v>1312</v>
       </c>
       <c r="AA69" t="s">
-        <v>709</v>
+        <v>1312</v>
       </c>
     </row>
-    <row r="70" spans="1:58">
+    <row r="70" spans="1:114">
       <c r="A70" t="s">
-        <v>710</v>
+        <v>1313</v>
       </c>
       <c r="B70" t="s">
-        <v>711</v>
+        <v>1260</v>
       </c>
       <c r="C70" t="s">
-        <v>712</v>
+        <v>1314</v>
       </c>
       <c r="E70" t="s">
-        <v>713</v>
+        <v>1315</v>
       </c>
       <c r="F70" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G70" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H70" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I70">
         <v>4</v>
       </c>
       <c r="J70" t="s">
-        <v>714</v>
+        <v>1316</v>
       </c>
       <c r="N70" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O70" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P70" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q70" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R70" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S70" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z70" t="s">
-        <v>715</v>
+        <v>1317</v>
       </c>
       <c r="AA70" t="s">
-        <v>715</v>
+        <v>1317</v>
       </c>
     </row>
-    <row r="71" spans="1:58">
+    <row r="71" spans="1:114">
       <c r="A71" t="s">
-        <v>716</v>
+        <v>1318</v>
       </c>
       <c r="B71" t="s">
-        <v>717</v>
+        <v>1319</v>
       </c>
       <c r="C71" t="s">
-        <v>718</v>
+        <v>1320</v>
       </c>
       <c r="E71" t="s">
-        <v>719</v>
+        <v>1321</v>
       </c>
       <c r="F71" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G71" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H71" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I71">
         <v>4</v>
       </c>
       <c r="J71" t="s">
-        <v>720</v>
+        <v>1322</v>
       </c>
       <c r="N71" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O71" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P71" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q71" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R71" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S71" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z71" t="s">
-        <v>721</v>
+        <v>1323</v>
       </c>
       <c r="AA71" t="s">
-        <v>721</v>
+        <v>1323</v>
       </c>
     </row>
-    <row r="72" spans="1:58">
+    <row r="72" spans="1:114">
       <c r="A72" t="s">
-        <v>722</v>
+        <v>1324</v>
       </c>
       <c r="B72" t="s">
-        <v>723</v>
+        <v>1325</v>
       </c>
       <c r="C72" t="s">
-        <v>724</v>
+        <v>1326</v>
       </c>
       <c r="E72" t="s">
-        <v>725</v>
+        <v>1327</v>
       </c>
       <c r="F72" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G72" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H72" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I72">
         <v>4</v>
       </c>
       <c r="J72" t="s">
-        <v>726</v>
+        <v>1328</v>
       </c>
       <c r="N72" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O72" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P72" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q72" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R72" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S72" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z72" t="s">
-        <v>727</v>
+        <v>1329</v>
       </c>
       <c r="AA72" t="s">
-        <v>728</v>
+        <v>1329</v>
       </c>
     </row>
-    <row r="73" spans="1:58">
+    <row r="73" spans="1:114">
       <c r="A73" t="s">
-        <v>729</v>
+        <v>1330</v>
       </c>
       <c r="B73" t="s">
-        <v>730</v>
+        <v>1331</v>
       </c>
       <c r="C73" t="s">
-        <v>731</v>
+        <v>1332</v>
       </c>
       <c r="E73" t="s">
-        <v>732</v>
+        <v>1333</v>
       </c>
       <c r="F73" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G73" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H73" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I73">
         <v>4</v>
       </c>
       <c r="J73" t="s">
-        <v>733</v>
+        <v>1334</v>
       </c>
       <c r="N73" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O73" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P73" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q73" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R73" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S73" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z73" t="s">
-        <v>734</v>
+        <v>1335</v>
       </c>
       <c r="AA73" t="s">
-        <v>734</v>
+        <v>1335</v>
       </c>
     </row>
-    <row r="74" spans="1:58">
+    <row r="74" spans="1:114">
       <c r="A74" t="s">
-        <v>735</v>
+        <v>1336</v>
       </c>
       <c r="B74" t="s">
-        <v>736</v>
+        <v>1337</v>
       </c>
       <c r="C74" t="s">
-        <v>737</v>
+        <v>1338</v>
       </c>
       <c r="E74" t="s">
-        <v>738</v>
+        <v>1339</v>
       </c>
       <c r="F74" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G74" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H74" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I74">
         <v>4</v>
       </c>
       <c r="J74" t="s">
-        <v>739</v>
+        <v>1340</v>
       </c>
       <c r="N74" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O74" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P74" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q74" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R74" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S74" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z74" t="s">
-        <v>740</v>
+        <v>1341</v>
       </c>
       <c r="AA74" t="s">
-        <v>741</v>
+        <v>1342</v>
       </c>
     </row>
-    <row r="75" spans="1:58">
+    <row r="75" spans="1:114">
       <c r="A75" t="s">
-        <v>742</v>
+        <v>1343</v>
       </c>
       <c r="B75" t="s">
-        <v>743</v>
+        <v>1344</v>
       </c>
       <c r="C75" t="s">
-        <v>744</v>
+        <v>1345</v>
       </c>
       <c r="E75" t="s">
-        <v>745</v>
+        <v>1346</v>
       </c>
       <c r="F75" t="s">
-        <v>344</v>
+        <v>695</v>
       </c>
       <c r="G75" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H75" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I75">
         <v>4</v>
       </c>
       <c r="J75" t="s">
-        <v>746</v>
+        <v>1347</v>
       </c>
       <c r="N75" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O75" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P75" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q75" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R75" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S75" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z75" t="s">
-        <v>747</v>
+        <v>1348</v>
       </c>
       <c r="AA75" t="s">
-        <v>747</v>
+        <v>1348</v>
       </c>
     </row>
-    <row r="76" spans="1:58">
+    <row r="76" spans="1:114">
       <c r="A76" t="s">
-        <v>748</v>
+        <v>1349</v>
       </c>
       <c r="B76" t="s">
-        <v>749</v>
+        <v>1350</v>
       </c>
       <c r="C76" t="s">
-        <v>750</v>
+        <v>1351</v>
       </c>
       <c r="E76" t="s">
-        <v>751</v>
+        <v>1352</v>
       </c>
       <c r="F76" t="s">
-        <v>344</v>
+        <v>695</v>
       </c>
       <c r="G76" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H76" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I76">
         <v>4</v>
       </c>
       <c r="J76" t="s">
-        <v>752</v>
+        <v>1353</v>
       </c>
       <c r="N76" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O76" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P76" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q76" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R76" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S76" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z76" t="s">
-        <v>753</v>
+        <v>1354</v>
       </c>
       <c r="AA76" t="s">
-        <v>754</v>
+        <v>1355</v>
       </c>
     </row>
-    <row r="77" spans="1:58">
+    <row r="77" spans="1:114">
       <c r="A77" t="s">
-        <v>755</v>
+        <v>1356</v>
       </c>
       <c r="B77" t="s">
-        <v>756</v>
+        <v>1357</v>
       </c>
       <c r="C77" t="s">
-        <v>757</v>
+        <v>1358</v>
       </c>
       <c r="E77" t="s">
-        <v>758</v>
+        <v>1359</v>
       </c>
       <c r="F77" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G77" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H77" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I77">
         <v>4</v>
       </c>
       <c r="J77" t="s">
-        <v>759</v>
+        <v>1360</v>
       </c>
       <c r="N77" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O77" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P77" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q77" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R77" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S77" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z77" t="s">
-        <v>760</v>
+        <v>1361</v>
       </c>
       <c r="AA77" t="s">
-        <v>760</v>
+        <v>1361</v>
       </c>
     </row>
-    <row r="78" spans="1:58">
+    <row r="78" spans="1:114">
       <c r="A78" t="s">
-        <v>761</v>
+        <v>1362</v>
       </c>
       <c r="B78" t="s">
-        <v>762</v>
+        <v>1363</v>
       </c>
       <c r="C78" t="s">
-        <v>763</v>
+        <v>1364</v>
       </c>
       <c r="E78" t="s">
-        <v>764</v>
+        <v>1365</v>
       </c>
       <c r="F78" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G78" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H78" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I78">
         <v>4</v>
       </c>
       <c r="J78" t="s">
-        <v>765</v>
+        <v>1366</v>
       </c>
       <c r="N78" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O78" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P78" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q78" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R78" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S78" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z78" t="s">
-        <v>766</v>
+        <v>1367</v>
       </c>
       <c r="AA78" t="s">
-        <v>766</v>
+        <v>1368</v>
       </c>
     </row>
-    <row r="79" spans="1:58">
+    <row r="79" spans="1:114">
       <c r="A79" t="s">
-        <v>767</v>
+        <v>1369</v>
       </c>
       <c r="B79" t="s">
-        <v>768</v>
+        <v>1370</v>
       </c>
       <c r="C79" t="s">
-        <v>769</v>
+        <v>1371</v>
       </c>
       <c r="E79" t="s">
-        <v>770</v>
+        <v>1372</v>
       </c>
       <c r="F79" t="s">
-        <v>62</v>
+        <v>118</v>
       </c>
       <c r="G79" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H79" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>1188</v>
       </c>
       <c r="J79" t="s">
-        <v>771</v>
+        <v>1373</v>
       </c>
       <c r="N79" t="s">
-        <v>66</v>
+        <v>1190</v>
       </c>
       <c r="O79" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P79" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q79" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R79" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S79" t="s">
-        <v>67</v>
+        <v>123</v>
+      </c>
+      <c r="U79" t="s">
+        <v>1374</v>
       </c>
       <c r="Z79" t="s">
-        <v>772</v>
+        <v>1375</v>
       </c>
       <c r="AA79" t="s">
-        <v>772</v>
+        <v>1376</v>
+      </c>
+      <c r="AB79" t="s">
+        <v>1377</v>
+      </c>
+      <c r="AC79" t="s">
+        <v>126</v>
+      </c>
+      <c r="AD79" t="s">
+        <v>1378</v>
+      </c>
+      <c r="AE79" t="s">
+        <v>1195</v>
+      </c>
+      <c r="AF79" t="s">
+        <v>1196</v>
+      </c>
+      <c r="AG79" t="s">
+        <v>1379</v>
       </c>
     </row>
-    <row r="80" spans="1:58">
+    <row r="80" spans="1:114">
       <c r="A80" t="s">
-        <v>773</v>
+        <v>1380</v>
       </c>
       <c r="B80" t="s">
-        <v>774</v>
+        <v>1381</v>
       </c>
       <c r="C80" t="s">
-        <v>775</v>
+        <v>1382</v>
       </c>
       <c r="E80" t="s">
-        <v>776</v>
+        <v>1383</v>
       </c>
       <c r="F80" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G80" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H80" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I80">
         <v>4</v>
       </c>
       <c r="J80" t="s">
-        <v>641</v>
+        <v>1384</v>
       </c>
       <c r="N80" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O80" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P80" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q80" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R80" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S80" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z80" t="s">
-        <v>777</v>
+        <v>1385</v>
       </c>
       <c r="AA80" t="s">
-        <v>777</v>
+        <v>1385</v>
       </c>
     </row>
-    <row r="81" spans="1:58">
+    <row r="81" spans="1:114">
       <c r="A81" t="s">
-        <v>778</v>
+        <v>1386</v>
       </c>
       <c r="B81" t="s">
-        <v>779</v>
+        <v>1387</v>
       </c>
       <c r="C81" t="s">
-        <v>780</v>
+        <v>1388</v>
       </c>
       <c r="E81" t="s">
-        <v>770</v>
+        <v>1389</v>
       </c>
       <c r="F81" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G81" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H81" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I81">
         <v>4</v>
       </c>
       <c r="J81" t="s">
-        <v>781</v>
+        <v>1390</v>
       </c>
       <c r="N81" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O81" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P81" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q81" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R81" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S81" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z81" t="s">
-        <v>782</v>
+        <v>1391</v>
       </c>
       <c r="AA81" t="s">
-        <v>782</v>
+        <v>1391</v>
       </c>
     </row>
-    <row r="82" spans="1:58">
+    <row r="82" spans="1:114">
       <c r="A82" t="s">
-        <v>783</v>
+        <v>1392</v>
       </c>
       <c r="B82" t="s">
-        <v>784</v>
+        <v>1393</v>
       </c>
       <c r="C82" t="s">
-        <v>785</v>
+        <v>1394</v>
       </c>
       <c r="E82" t="s">
-        <v>786</v>
+        <v>1395</v>
       </c>
       <c r="F82" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G82" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H82" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I82">
         <v>4</v>
       </c>
       <c r="J82" t="s">
-        <v>787</v>
+        <v>1396</v>
       </c>
       <c r="N82" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O82" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P82" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q82" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R82" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S82" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z82" t="s">
-        <v>788</v>
+        <v>1397</v>
       </c>
       <c r="AA82" t="s">
-        <v>788</v>
+        <v>1397</v>
       </c>
     </row>
-    <row r="83" spans="1:58">
+    <row r="83" spans="1:114">
       <c r="A83" t="s">
-        <v>789</v>
+        <v>1398</v>
       </c>
       <c r="B83" t="s">
-        <v>790</v>
+        <v>1399</v>
       </c>
       <c r="C83" t="s">
-        <v>791</v>
+        <v>1400</v>
       </c>
       <c r="E83" t="s">
-        <v>792</v>
+        <v>1401</v>
       </c>
       <c r="F83" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G83" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H83" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I83">
         <v>4</v>
       </c>
       <c r="J83" t="s">
-        <v>793</v>
+        <v>1255</v>
       </c>
       <c r="N83" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O83" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P83" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q83" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R83" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S83" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z83" t="s">
-        <v>794</v>
+        <v>1402</v>
       </c>
       <c r="AA83" t="s">
-        <v>795</v>
+        <v>1402</v>
       </c>
     </row>
-    <row r="84" spans="1:58">
+    <row r="84" spans="1:114">
       <c r="A84" t="s">
-        <v>796</v>
+        <v>1403</v>
       </c>
       <c r="B84" t="s">
-        <v>797</v>
+        <v>1404</v>
       </c>
       <c r="C84" t="s">
-        <v>798</v>
+        <v>1405</v>
       </c>
       <c r="E84" t="s">
-        <v>764</v>
+        <v>1395</v>
       </c>
       <c r="F84" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G84" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H84" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I84">
         <v>4</v>
       </c>
       <c r="J84" t="s">
-        <v>799</v>
+        <v>1406</v>
       </c>
       <c r="N84" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O84" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P84" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q84" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R84" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S84" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z84" t="s">
-        <v>800</v>
+        <v>1407</v>
       </c>
       <c r="AA84" t="s">
-        <v>801</v>
+        <v>1407</v>
       </c>
     </row>
-    <row r="85" spans="1:58">
+    <row r="85" spans="1:114">
       <c r="A85" t="s">
-        <v>802</v>
+        <v>1408</v>
       </c>
       <c r="B85" t="s">
-        <v>803</v>
+        <v>1409</v>
       </c>
       <c r="C85" t="s">
-        <v>804</v>
+        <v>1410</v>
       </c>
       <c r="E85" t="s">
-        <v>805</v>
+        <v>1411</v>
       </c>
       <c r="F85" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G85" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H85" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I85">
         <v>4</v>
       </c>
       <c r="J85" t="s">
-        <v>806</v>
+        <v>1412</v>
       </c>
       <c r="N85" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O85" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P85" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q85" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R85" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S85" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z85" t="s">
-        <v>807</v>
+        <v>1413</v>
       </c>
       <c r="AA85" t="s">
-        <v>808</v>
+        <v>1413</v>
       </c>
     </row>
-    <row r="86" spans="1:58">
+    <row r="86" spans="1:114">
       <c r="A86" t="s">
-        <v>809</v>
+        <v>1414</v>
       </c>
       <c r="B86" t="s">
-        <v>810</v>
+        <v>1415</v>
       </c>
       <c r="C86" t="s">
-        <v>811</v>
+        <v>1416</v>
       </c>
       <c r="E86" t="s">
-        <v>812</v>
+        <v>1417</v>
       </c>
       <c r="F86" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G86" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H86" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I86">
         <v>4</v>
       </c>
       <c r="J86" t="s">
-        <v>813</v>
+        <v>1418</v>
       </c>
       <c r="N86" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O86" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P86" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q86" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R86" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S86" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z86" t="s">
-        <v>814</v>
+        <v>1419</v>
       </c>
       <c r="AA86" t="s">
-        <v>814</v>
+        <v>1420</v>
       </c>
     </row>
-    <row r="87" spans="1:58">
+    <row r="87" spans="1:114">
       <c r="A87" t="s">
-        <v>815</v>
+        <v>1421</v>
       </c>
       <c r="B87" t="s">
-        <v>816</v>
+        <v>1422</v>
       </c>
       <c r="C87" t="s">
-        <v>817</v>
+        <v>1423</v>
       </c>
       <c r="E87" t="s">
-        <v>818</v>
+        <v>1389</v>
       </c>
       <c r="F87" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G87" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H87" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I87">
         <v>4</v>
       </c>
       <c r="J87" t="s">
-        <v>819</v>
+        <v>1424</v>
       </c>
       <c r="N87" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O87" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P87" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q87" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R87" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S87" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z87" t="s">
-        <v>820</v>
+        <v>1425</v>
       </c>
       <c r="AA87" t="s">
-        <v>821</v>
+        <v>1426</v>
       </c>
     </row>
-    <row r="88" spans="1:58">
+    <row r="88" spans="1:114">
       <c r="A88" t="s">
-        <v>822</v>
+        <v>1427</v>
       </c>
       <c r="B88" t="s">
-        <v>823</v>
+        <v>1428</v>
       </c>
       <c r="C88" t="s">
-        <v>824</v>
+        <v>1429</v>
       </c>
       <c r="E88" t="s">
-        <v>825</v>
+        <v>1430</v>
       </c>
       <c r="F88" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G88" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H88" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I88">
         <v>4</v>
       </c>
       <c r="J88" t="s">
-        <v>677</v>
+        <v>1431</v>
       </c>
       <c r="N88" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O88" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P88" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q88" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R88" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S88" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z88" t="s">
-        <v>826</v>
+        <v>1432</v>
       </c>
       <c r="AA88" t="s">
-        <v>827</v>
+        <v>1433</v>
       </c>
     </row>
-    <row r="89" spans="1:58">
+    <row r="89" spans="1:114">
       <c r="A89" t="s">
-        <v>828</v>
+        <v>1434</v>
       </c>
       <c r="B89" t="s">
-        <v>829</v>
+        <v>1435</v>
       </c>
       <c r="C89" t="s">
-        <v>830</v>
+        <v>1436</v>
       </c>
       <c r="E89" t="s">
-        <v>831</v>
+        <v>1437</v>
       </c>
       <c r="F89" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G89" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H89" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I89">
         <v>4</v>
       </c>
       <c r="J89" t="s">
-        <v>629</v>
+        <v>1438</v>
       </c>
       <c r="N89" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O89" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P89" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q89" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R89" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S89" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z89" t="s">
-        <v>832</v>
+        <v>1439</v>
       </c>
       <c r="AA89" t="s">
-        <v>833</v>
+        <v>1439</v>
       </c>
     </row>
-    <row r="90" spans="1:58">
+    <row r="90" spans="1:114">
       <c r="A90" t="s">
-        <v>834</v>
+        <v>1440</v>
       </c>
       <c r="B90" t="s">
-        <v>835</v>
+        <v>1441</v>
       </c>
       <c r="C90" t="s">
-        <v>836</v>
+        <v>1442</v>
       </c>
       <c r="E90" t="s">
-        <v>837</v>
+        <v>1443</v>
       </c>
       <c r="F90" t="s">
-        <v>344</v>
+        <v>695</v>
       </c>
       <c r="G90" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H90" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I90">
         <v>4</v>
       </c>
       <c r="J90" t="s">
-        <v>838</v>
+        <v>1444</v>
       </c>
       <c r="N90" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O90" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P90" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q90" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R90" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S90" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z90" t="s">
-        <v>839</v>
+        <v>1445</v>
       </c>
       <c r="AA90" t="s">
-        <v>840</v>
+        <v>1446</v>
       </c>
     </row>
-    <row r="91" spans="1:58">
+    <row r="91" spans="1:114">
       <c r="A91" t="s">
-        <v>841</v>
+        <v>1447</v>
       </c>
       <c r="B91" t="s">
-        <v>842</v>
+        <v>1448</v>
       </c>
       <c r="C91" t="s">
-        <v>843</v>
+        <v>1449</v>
       </c>
       <c r="E91" t="s">
-        <v>844</v>
+        <v>1450</v>
       </c>
       <c r="F91" t="s">
-        <v>413</v>
+        <v>695</v>
       </c>
       <c r="G91" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H91" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I91">
         <v>4</v>
       </c>
       <c r="J91" t="s">
-        <v>684</v>
+        <v>1291</v>
       </c>
       <c r="N91" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O91" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P91" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q91" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R91" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S91" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z91" t="s">
-        <v>845</v>
+        <v>1451</v>
       </c>
       <c r="AA91" t="s">
-        <v>845</v>
+        <v>1452</v>
       </c>
     </row>
-    <row r="92" spans="1:58">
+    <row r="92" spans="1:114">
       <c r="A92" t="s">
-        <v>846</v>
+        <v>1453</v>
       </c>
       <c r="B92" t="s">
-        <v>847</v>
+        <v>1454</v>
       </c>
       <c r="C92" t="s">
-        <v>848</v>
+        <v>1455</v>
       </c>
       <c r="E92" t="s">
-        <v>849</v>
+        <v>1456</v>
       </c>
       <c r="F92" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G92" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H92" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I92">
         <v>4</v>
       </c>
       <c r="J92" t="s">
-        <v>691</v>
+        <v>1243</v>
       </c>
       <c r="N92" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O92" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P92" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q92" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R92" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S92" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z92" t="s">
-        <v>850</v>
+        <v>1457</v>
       </c>
       <c r="AA92" t="s">
-        <v>850</v>
+        <v>1458</v>
       </c>
     </row>
-    <row r="93" spans="1:58">
+    <row r="93" spans="1:114">
       <c r="A93" t="s">
-        <v>851</v>
+        <v>1459</v>
       </c>
       <c r="B93" t="s">
-        <v>852</v>
+        <v>1460</v>
       </c>
       <c r="C93" t="s">
-        <v>853</v>
+        <v>1461</v>
       </c>
       <c r="E93" t="s">
-        <v>854</v>
+        <v>1462</v>
       </c>
       <c r="F93" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G93" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H93" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I93">
         <v>4</v>
       </c>
       <c r="J93" t="s">
-        <v>697</v>
+        <v>1463</v>
       </c>
       <c r="N93" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O93" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P93" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q93" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R93" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S93" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z93" t="s">
-        <v>855</v>
+        <v>1464</v>
       </c>
       <c r="AA93" t="s">
-        <v>855</v>
+        <v>1465</v>
       </c>
     </row>
-    <row r="94" spans="1:58">
+    <row r="94" spans="1:114">
       <c r="A94" t="s">
-        <v>856</v>
+        <v>1466</v>
       </c>
       <c r="B94" t="s">
-        <v>857</v>
+        <v>1467</v>
       </c>
       <c r="C94" t="s">
-        <v>858</v>
+        <v>1468</v>
       </c>
       <c r="E94" t="s">
-        <v>859</v>
+        <v>1469</v>
       </c>
       <c r="F94" t="s">
-        <v>62</v>
+        <v>827</v>
       </c>
       <c r="G94" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H94" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I94">
         <v>4</v>
       </c>
       <c r="J94" t="s">
-        <v>702</v>
+        <v>1298</v>
       </c>
       <c r="N94" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O94" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P94" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q94" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R94" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S94" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z94" t="s">
-        <v>860</v>
+        <v>1470</v>
       </c>
       <c r="AA94" t="s">
-        <v>860</v>
+        <v>1470</v>
       </c>
     </row>
-    <row r="95" spans="1:58">
+    <row r="95" spans="1:114">
       <c r="A95" t="s">
-        <v>861</v>
+        <v>1471</v>
       </c>
       <c r="B95" t="s">
-        <v>862</v>
+        <v>1472</v>
       </c>
       <c r="C95" t="s">
-        <v>863</v>
+        <v>1473</v>
       </c>
       <c r="E95" t="s">
-        <v>864</v>
+        <v>1474</v>
       </c>
       <c r="F95" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G95" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H95" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I95">
         <v>4</v>
       </c>
       <c r="J95" t="s">
-        <v>708</v>
+        <v>1305</v>
       </c>
       <c r="N95" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O95" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P95" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q95" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R95" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S95" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z95" t="s">
-        <v>865</v>
+        <v>1475</v>
       </c>
       <c r="AA95" t="s">
-        <v>865</v>
+        <v>1475</v>
       </c>
     </row>
-    <row r="96" spans="1:58">
+    <row r="96" spans="1:114">
       <c r="A96" t="s">
-        <v>866</v>
+        <v>1476</v>
       </c>
       <c r="B96" t="s">
-        <v>867</v>
+        <v>1477</v>
       </c>
       <c r="C96" t="s">
-        <v>868</v>
+        <v>1478</v>
       </c>
       <c r="E96" t="s">
-        <v>869</v>
+        <v>1479</v>
       </c>
       <c r="F96" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G96" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H96" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I96">
         <v>4</v>
       </c>
       <c r="J96" t="s">
-        <v>714</v>
+        <v>1311</v>
       </c>
       <c r="N96" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O96" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P96" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q96" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R96" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S96" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z96" t="s">
-        <v>870</v>
+        <v>1480</v>
       </c>
       <c r="AA96" t="s">
-        <v>870</v>
+        <v>1480</v>
       </c>
     </row>
-    <row r="97" spans="1:58">
+    <row r="97" spans="1:114">
       <c r="A97" t="s">
-        <v>871</v>
+        <v>1481</v>
       </c>
       <c r="B97" t="s">
-        <v>872</v>
+        <v>1482</v>
       </c>
       <c r="C97" t="s">
-        <v>873</v>
+        <v>1483</v>
       </c>
       <c r="E97" t="s">
-        <v>874</v>
+        <v>1484</v>
       </c>
       <c r="F97" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G97" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H97" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I97">
         <v>4</v>
       </c>
       <c r="J97" t="s">
-        <v>720</v>
+        <v>1316</v>
       </c>
       <c r="N97" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O97" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P97" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q97" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R97" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S97" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z97" t="s">
-        <v>875</v>
+        <v>1485</v>
       </c>
       <c r="AA97" t="s">
-        <v>875</v>
+        <v>1485</v>
       </c>
     </row>
-    <row r="98" spans="1:58">
+    <row r="98" spans="1:114">
       <c r="A98" t="s">
-        <v>876</v>
+        <v>1486</v>
       </c>
       <c r="B98" t="s">
-        <v>877</v>
+        <v>1487</v>
       </c>
       <c r="C98" t="s">
-        <v>878</v>
+        <v>1488</v>
       </c>
       <c r="E98" t="s">
-        <v>879</v>
+        <v>1489</v>
       </c>
       <c r="F98" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G98" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H98" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I98">
         <v>4</v>
       </c>
       <c r="J98" t="s">
-        <v>726</v>
+        <v>1322</v>
       </c>
       <c r="N98" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O98" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P98" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q98" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R98" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S98" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z98" t="s">
-        <v>880</v>
+        <v>1490</v>
       </c>
       <c r="AA98" t="s">
-        <v>881</v>
+        <v>1490</v>
       </c>
     </row>
-    <row r="99" spans="1:58">
+    <row r="99" spans="1:114">
       <c r="A99" t="s">
-        <v>882</v>
+        <v>1491</v>
       </c>
       <c r="B99" t="s">
-        <v>883</v>
+        <v>1492</v>
       </c>
       <c r="C99" t="s">
-        <v>884</v>
+        <v>1493</v>
       </c>
       <c r="E99" t="s">
-        <v>885</v>
+        <v>1494</v>
       </c>
       <c r="F99" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G99" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H99" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I99">
         <v>4</v>
       </c>
       <c r="J99" t="s">
-        <v>733</v>
+        <v>1328</v>
       </c>
       <c r="N99" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O99" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P99" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q99" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R99" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S99" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z99" t="s">
-        <v>886</v>
+        <v>1495</v>
       </c>
       <c r="AA99" t="s">
-        <v>887</v>
+        <v>1495</v>
       </c>
     </row>
-    <row r="100" spans="1:58">
+    <row r="100" spans="1:114">
       <c r="A100" t="s">
-        <v>888</v>
+        <v>1496</v>
       </c>
       <c r="B100" t="s">
-        <v>889</v>
+        <v>1497</v>
       </c>
       <c r="C100" t="s">
-        <v>890</v>
+        <v>1498</v>
       </c>
       <c r="E100" t="s">
-        <v>891</v>
+        <v>1499</v>
       </c>
       <c r="F100" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G100" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H100" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I100">
         <v>4</v>
       </c>
       <c r="J100" t="s">
-        <v>739</v>
+        <v>1334</v>
       </c>
       <c r="N100" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O100" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P100" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q100" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R100" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S100" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z100" t="s">
-        <v>892</v>
+        <v>1500</v>
       </c>
       <c r="AA100" t="s">
-        <v>893</v>
+        <v>1500</v>
       </c>
     </row>
-    <row r="101" spans="1:58">
+    <row r="101" spans="1:114">
       <c r="A101" t="s">
-        <v>894</v>
+        <v>1501</v>
       </c>
       <c r="B101" t="s">
-        <v>895</v>
+        <v>1502</v>
       </c>
       <c r="C101" t="s">
-        <v>896</v>
+        <v>1503</v>
       </c>
       <c r="E101" t="s">
-        <v>897</v>
+        <v>1504</v>
       </c>
       <c r="F101" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G101" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H101" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I101">
         <v>4</v>
       </c>
       <c r="J101" t="s">
-        <v>898</v>
+        <v>1340</v>
       </c>
       <c r="N101" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O101" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P101" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q101" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R101" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S101" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z101" t="s">
-        <v>899</v>
+        <v>1505</v>
       </c>
       <c r="AA101" t="s">
-        <v>900</v>
+        <v>1506</v>
       </c>
     </row>
-    <row r="102" spans="1:58">
+    <row r="102" spans="1:114">
       <c r="A102" t="s">
-        <v>901</v>
+        <v>1507</v>
       </c>
       <c r="B102" t="s">
-        <v>902</v>
+        <v>1508</v>
       </c>
       <c r="C102" t="s">
-        <v>903</v>
+        <v>1509</v>
       </c>
       <c r="E102" t="s">
-        <v>904</v>
+        <v>1510</v>
       </c>
       <c r="F102" t="s">
-        <v>344</v>
+        <v>695</v>
       </c>
       <c r="G102" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H102" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I102">
         <v>4</v>
       </c>
       <c r="J102" t="s">
-        <v>752</v>
+        <v>1347</v>
       </c>
       <c r="N102" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O102" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P102" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q102" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R102" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S102" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z102" t="s">
-        <v>905</v>
+        <v>1511</v>
       </c>
       <c r="AA102" t="s">
-        <v>906</v>
+        <v>1512</v>
       </c>
     </row>
-    <row r="103" spans="1:58">
+    <row r="103" spans="1:114">
       <c r="A103" t="s">
-        <v>907</v>
+        <v>1513</v>
       </c>
       <c r="B103" t="s">
-        <v>908</v>
+        <v>1514</v>
       </c>
       <c r="C103" t="s">
-        <v>909</v>
+        <v>1515</v>
       </c>
       <c r="E103" t="s">
-        <v>910</v>
+        <v>1516</v>
       </c>
       <c r="F103" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G103" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H103" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I103">
         <v>4</v>
       </c>
       <c r="J103" t="s">
-        <v>911</v>
+        <v>1353</v>
       </c>
       <c r="N103" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O103" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P103" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q103" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R103" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S103" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z103" t="s">
-        <v>912</v>
+        <v>1517</v>
       </c>
       <c r="AA103" t="s">
-        <v>912</v>
+        <v>1518</v>
       </c>
     </row>
-    <row r="104" spans="1:58">
+    <row r="104" spans="1:114">
       <c r="A104" t="s">
-        <v>913</v>
+        <v>1519</v>
       </c>
       <c r="B104" t="s">
-        <v>914</v>
+        <v>1520</v>
       </c>
       <c r="C104" t="s">
-        <v>915</v>
+        <v>1521</v>
       </c>
       <c r="E104" t="s">
-        <v>805</v>
+        <v>1522</v>
       </c>
       <c r="F104" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G104" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H104" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I104">
         <v>4</v>
       </c>
       <c r="J104" t="s">
-        <v>916</v>
+        <v>1523</v>
       </c>
       <c r="N104" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O104" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P104" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q104" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R104" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S104" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z104" t="s">
-        <v>917</v>
+        <v>1524</v>
       </c>
       <c r="AA104" t="s">
-        <v>917</v>
+        <v>1525</v>
       </c>
     </row>
-    <row r="105" spans="1:58">
+    <row r="105" spans="1:114">
       <c r="A105" t="s">
-        <v>918</v>
+        <v>1526</v>
       </c>
       <c r="B105" t="s">
-        <v>919</v>
+        <v>1527</v>
       </c>
       <c r="C105" t="s">
-        <v>920</v>
+        <v>1528</v>
       </c>
       <c r="E105" t="s">
-        <v>805</v>
+        <v>1529</v>
       </c>
       <c r="F105" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G105" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H105" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I105">
         <v>4</v>
       </c>
       <c r="J105" t="s">
-        <v>921</v>
+        <v>1366</v>
       </c>
       <c r="N105" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O105" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P105" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q105" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R105" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S105" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z105" t="s">
-        <v>922</v>
+        <v>1530</v>
       </c>
       <c r="AA105" t="s">
-        <v>923</v>
+        <v>1531</v>
       </c>
     </row>
-    <row r="106" spans="1:58">
+    <row r="106" spans="1:114">
       <c r="A106" t="s">
-        <v>924</v>
+        <v>1532</v>
       </c>
       <c r="B106" t="s">
-        <v>925</v>
+        <v>1533</v>
       </c>
       <c r="C106" t="s">
-        <v>926</v>
+        <v>1534</v>
       </c>
       <c r="E106" t="s">
-        <v>910</v>
+        <v>1535</v>
       </c>
       <c r="F106" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G106" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H106" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I106">
         <v>4</v>
       </c>
       <c r="J106" t="s">
-        <v>911</v>
+        <v>1536</v>
       </c>
       <c r="N106" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O106" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P106" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q106" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R106" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S106" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z106" t="s">
-        <v>927</v>
+        <v>1537</v>
       </c>
       <c r="AA106" t="s">
-        <v>927</v>
+        <v>1537</v>
       </c>
     </row>
-    <row r="107" spans="1:58">
+    <row r="107" spans="1:114">
       <c r="A107" t="s">
-        <v>928</v>
+        <v>1538</v>
       </c>
       <c r="B107" t="s">
-        <v>929</v>
+        <v>1539</v>
       </c>
       <c r="C107" t="s">
-        <v>930</v>
+        <v>1540</v>
       </c>
       <c r="E107" t="s">
-        <v>910</v>
+        <v>1430</v>
       </c>
       <c r="F107" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G107" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H107" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I107">
         <v>4</v>
       </c>
       <c r="J107" t="s">
-        <v>911</v>
+        <v>1541</v>
       </c>
       <c r="N107" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O107" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P107" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q107" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R107" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S107" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z107" t="s">
-        <v>931</v>
+        <v>1542</v>
       </c>
       <c r="AA107" t="s">
-        <v>932</v>
+        <v>1542</v>
       </c>
     </row>
-    <row r="108" spans="1:58">
+    <row r="108" spans="1:114">
       <c r="A108" t="s">
-        <v>933</v>
+        <v>1543</v>
       </c>
       <c r="B108" t="s">
-        <v>934</v>
+        <v>1544</v>
       </c>
       <c r="C108" t="s">
-        <v>935</v>
+        <v>1545</v>
       </c>
       <c r="E108" t="s">
-        <v>910</v>
+        <v>1430</v>
       </c>
       <c r="F108" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G108" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H108" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I108">
         <v>4</v>
       </c>
       <c r="J108" t="s">
-        <v>911</v>
+        <v>1546</v>
       </c>
       <c r="N108" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O108" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P108" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q108" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R108" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S108" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z108" t="s">
-        <v>936</v>
+        <v>1547</v>
       </c>
       <c r="AA108" t="s">
-        <v>937</v>
+        <v>1548</v>
       </c>
     </row>
-    <row r="109" spans="1:58">
+    <row r="109" spans="1:114">
       <c r="A109" t="s">
-        <v>938</v>
+        <v>1549</v>
       </c>
       <c r="B109" t="s">
-        <v>939</v>
+        <v>1550</v>
       </c>
       <c r="C109" t="s">
-        <v>940</v>
+        <v>1551</v>
       </c>
       <c r="E109" t="s">
-        <v>910</v>
+        <v>1535</v>
       </c>
       <c r="F109" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G109" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H109" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I109">
         <v>4</v>
       </c>
       <c r="J109" t="s">
-        <v>911</v>
+        <v>1536</v>
       </c>
       <c r="N109" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O109" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P109" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q109" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R109" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S109" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z109" t="s">
-        <v>941</v>
+        <v>1552</v>
       </c>
       <c r="AA109" t="s">
-        <v>942</v>
+        <v>1552</v>
       </c>
     </row>
-    <row r="110" spans="1:58">
+    <row r="110" spans="1:114">
       <c r="A110" t="s">
-        <v>943</v>
+        <v>1553</v>
       </c>
       <c r="B110" t="s">
-        <v>944</v>
+        <v>1554</v>
       </c>
       <c r="C110" t="s">
-        <v>945</v>
+        <v>1555</v>
       </c>
       <c r="E110" t="s">
-        <v>946</v>
+        <v>1535</v>
       </c>
       <c r="F110" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G110" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H110" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I110">
         <v>4</v>
       </c>
       <c r="J110" t="s">
-        <v>947</v>
+        <v>1536</v>
       </c>
       <c r="N110" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O110" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P110" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q110" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R110" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S110" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z110" t="s">
-        <v>948</v>
+        <v>1556</v>
       </c>
       <c r="AA110" t="s">
-        <v>948</v>
+        <v>1557</v>
       </c>
     </row>
-    <row r="111" spans="1:58">
+    <row r="111" spans="1:114">
       <c r="A111" t="s">
-        <v>949</v>
+        <v>1558</v>
       </c>
       <c r="B111" t="s">
-        <v>950</v>
+        <v>1559</v>
       </c>
       <c r="C111" t="s">
-        <v>951</v>
+        <v>1560</v>
       </c>
       <c r="E111" t="s">
-        <v>952</v>
+        <v>1535</v>
       </c>
       <c r="F111" t="s">
-        <v>350</v>
+        <v>147</v>
       </c>
       <c r="G111" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H111" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I111">
         <v>4</v>
       </c>
       <c r="J111" t="s">
-        <v>953</v>
+        <v>1536</v>
       </c>
       <c r="N111" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O111" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P111" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q111" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R111" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S111" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z111" t="s">
-        <v>954</v>
+        <v>1561</v>
       </c>
       <c r="AA111" t="s">
-        <v>954</v>
+        <v>1562</v>
       </c>
     </row>
-    <row r="112" spans="1:58">
+    <row r="112" spans="1:114">
       <c r="A112" t="s">
-        <v>955</v>
+        <v>1563</v>
       </c>
       <c r="B112" t="s">
-        <v>956</v>
+        <v>1564</v>
       </c>
       <c r="C112" t="s">
-        <v>957</v>
+        <v>1565</v>
       </c>
       <c r="E112" t="s">
-        <v>958</v>
+        <v>1535</v>
       </c>
       <c r="F112" t="s">
-        <v>350</v>
+        <v>147</v>
       </c>
       <c r="G112" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H112" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I112">
         <v>4</v>
       </c>
       <c r="J112" t="s">
-        <v>959</v>
+        <v>1536</v>
       </c>
       <c r="N112" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O112" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P112" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q112" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R112" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S112" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z112" t="s">
-        <v>960</v>
+        <v>1566</v>
       </c>
       <c r="AA112" t="s">
-        <v>960</v>
+        <v>1567</v>
       </c>
     </row>
-    <row r="113" spans="1:58">
+    <row r="113" spans="1:114">
       <c r="A113" t="s">
-        <v>961</v>
+        <v>1568</v>
       </c>
       <c r="B113" t="s">
-        <v>962</v>
+        <v>1569</v>
       </c>
       <c r="C113" t="s">
-        <v>963</v>
+        <v>1570</v>
       </c>
       <c r="E113" t="s">
-        <v>964</v>
+        <v>1571</v>
       </c>
       <c r="F113" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G113" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H113" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I113">
         <v>4</v>
       </c>
       <c r="J113" t="s">
-        <v>965</v>
+        <v>1572</v>
       </c>
       <c r="N113" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O113" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P113" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q113" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R113" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S113" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z113" t="s">
-        <v>966</v>
+        <v>1573</v>
       </c>
       <c r="AA113" t="s">
-        <v>966</v>
+        <v>1573</v>
       </c>
     </row>
-    <row r="114" spans="1:58">
+    <row r="114" spans="1:114">
       <c r="A114" t="s">
-        <v>967</v>
+        <v>1574</v>
       </c>
       <c r="B114" t="s">
-        <v>968</v>
+        <v>1575</v>
       </c>
       <c r="C114" t="s">
-        <v>969</v>
+        <v>1576</v>
       </c>
       <c r="E114" t="s">
-        <v>970</v>
+        <v>1577</v>
       </c>
       <c r="F114" t="s">
-        <v>344</v>
+        <v>718</v>
       </c>
       <c r="G114" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H114" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I114">
         <v>4</v>
       </c>
       <c r="J114" t="s">
-        <v>971</v>
+        <v>1578</v>
       </c>
       <c r="N114" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O114" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P114" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q114" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R114" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S114" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z114" t="s">
-        <v>972</v>
+        <v>1579</v>
       </c>
       <c r="AA114" t="s">
-        <v>973</v>
+        <v>1579</v>
       </c>
     </row>
-    <row r="115" spans="1:58">
+    <row r="115" spans="1:114">
       <c r="A115" t="s">
-        <v>974</v>
+        <v>1580</v>
       </c>
       <c r="B115" t="s">
-        <v>975</v>
+        <v>1581</v>
       </c>
       <c r="C115" t="s">
-        <v>976</v>
+        <v>1582</v>
       </c>
       <c r="E115" t="s">
-        <v>977</v>
+        <v>1583</v>
       </c>
       <c r="F115" t="s">
-        <v>62</v>
+        <v>718</v>
       </c>
       <c r="G115" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H115" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I115">
         <v>4</v>
       </c>
       <c r="J115" t="s">
-        <v>978</v>
+        <v>1584</v>
       </c>
       <c r="N115" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O115" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P115" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q115" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R115" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S115" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z115" t="s">
-        <v>979</v>
+        <v>1585</v>
       </c>
       <c r="AA115" t="s">
-        <v>980</v>
+        <v>1585</v>
       </c>
     </row>
-    <row r="116" spans="1:58">
+    <row r="116" spans="1:114">
       <c r="A116" t="s">
-        <v>981</v>
+        <v>1586</v>
       </c>
       <c r="B116" t="s">
-        <v>982</v>
+        <v>1587</v>
       </c>
       <c r="C116" t="s">
-        <v>983</v>
+        <v>1588</v>
       </c>
       <c r="E116" t="s">
-        <v>910</v>
+        <v>1589</v>
       </c>
       <c r="F116" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G116" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H116" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I116">
         <v>4</v>
       </c>
       <c r="J116" t="s">
-        <v>984</v>
+        <v>1590</v>
       </c>
       <c r="N116" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O116" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P116" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q116" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R116" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S116" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z116" t="s">
-        <v>985</v>
+        <v>1591</v>
       </c>
       <c r="AA116" t="s">
-        <v>985</v>
+        <v>1591</v>
       </c>
     </row>
-    <row r="117" spans="1:58">
+    <row r="117" spans="1:114">
       <c r="A117" t="s">
-        <v>986</v>
+        <v>1592</v>
       </c>
       <c r="B117" t="s">
-        <v>987</v>
+        <v>1593</v>
       </c>
       <c r="C117" t="s">
-        <v>988</v>
+        <v>1594</v>
       </c>
       <c r="E117" t="s">
-        <v>989</v>
+        <v>1595</v>
       </c>
       <c r="F117" t="s">
-        <v>344</v>
+        <v>695</v>
       </c>
       <c r="G117" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H117" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I117">
         <v>4</v>
       </c>
       <c r="J117" t="s">
-        <v>990</v>
+        <v>1596</v>
       </c>
       <c r="N117" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O117" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P117" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q117" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R117" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S117" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z117" t="s">
-        <v>991</v>
+        <v>1597</v>
       </c>
       <c r="AA117" t="s">
-        <v>991</v>
+        <v>1598</v>
       </c>
     </row>
-    <row r="118" spans="1:58">
+    <row r="118" spans="1:114">
       <c r="A118" t="s">
-        <v>992</v>
+        <v>1599</v>
       </c>
       <c r="B118" t="s">
-        <v>993</v>
+        <v>1600</v>
       </c>
       <c r="C118" t="s">
-        <v>994</v>
+        <v>1601</v>
       </c>
       <c r="E118" t="s">
-        <v>995</v>
+        <v>1602</v>
       </c>
       <c r="F118" t="s">
-        <v>413</v>
+        <v>147</v>
       </c>
       <c r="G118" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H118" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I118">
         <v>4</v>
       </c>
       <c r="J118" t="s">
-        <v>996</v>
+        <v>1603</v>
       </c>
       <c r="N118" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O118" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P118" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q118" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R118" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S118" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z118" t="s">
-        <v>997</v>
+        <v>1604</v>
       </c>
       <c r="AA118" t="s">
-        <v>997</v>
+        <v>1605</v>
       </c>
     </row>
-    <row r="119" spans="1:58">
+    <row r="119" spans="1:114">
       <c r="A119" t="s">
-        <v>998</v>
+        <v>1606</v>
       </c>
       <c r="B119" t="s">
-        <v>999</v>
+        <v>1607</v>
       </c>
       <c r="C119" t="s">
-        <v>1000</v>
+        <v>1608</v>
+      </c>
+      <c r="E119" t="s">
+        <v>1535</v>
       </c>
       <c r="F119" t="s">
-        <v>413</v>
+        <v>147</v>
       </c>
       <c r="G119" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H119" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I119">
         <v>4</v>
       </c>
       <c r="J119" t="s">
-        <v>1001</v>
+        <v>1609</v>
       </c>
       <c r="N119" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O119" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P119" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q119" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R119" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S119" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z119" t="s">
-        <v>1002</v>
+        <v>1610</v>
       </c>
       <c r="AA119" t="s">
-        <v>1003</v>
+        <v>1610</v>
       </c>
     </row>
-    <row r="120" spans="1:58">
+    <row r="120" spans="1:114">
       <c r="A120" t="s">
-        <v>1004</v>
+        <v>1611</v>
       </c>
       <c r="B120" t="s">
-        <v>1005</v>
+        <v>1612</v>
       </c>
       <c r="C120" t="s">
-        <v>1006</v>
+        <v>1613</v>
       </c>
       <c r="E120" t="s">
-        <v>1007</v>
+        <v>1614</v>
       </c>
       <c r="F120" t="s">
-        <v>344</v>
+        <v>695</v>
       </c>
       <c r="G120" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H120" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I120">
         <v>4</v>
       </c>
       <c r="J120" t="s">
-        <v>1008</v>
+        <v>1615</v>
       </c>
       <c r="N120" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O120" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P120" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q120" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R120" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S120" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z120" t="s">
-        <v>1009</v>
+        <v>1616</v>
       </c>
       <c r="AA120" t="s">
-        <v>1009</v>
+        <v>1616</v>
       </c>
     </row>
-    <row r="121" spans="1:58">
+    <row r="121" spans="1:114">
       <c r="A121" t="s">
-        <v>1010</v>
+        <v>1617</v>
       </c>
       <c r="B121" t="s">
-        <v>1011</v>
+        <v>1618</v>
       </c>
       <c r="C121" t="s">
-        <v>1012</v>
+        <v>1619</v>
       </c>
       <c r="E121" t="s">
-        <v>1013</v>
+        <v>1620</v>
       </c>
       <c r="F121" t="s">
-        <v>344</v>
+        <v>827</v>
       </c>
       <c r="G121" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H121" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I121">
         <v>4</v>
       </c>
       <c r="J121" t="s">
-        <v>1014</v>
+        <v>1621</v>
       </c>
       <c r="N121" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O121" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P121" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q121" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R121" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S121" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z121" t="s">
-        <v>1015</v>
+        <v>1622</v>
       </c>
       <c r="AA121" t="s">
-        <v>1015</v>
+        <v>1622</v>
       </c>
     </row>
-    <row r="122" spans="1:58">
+    <row r="122" spans="1:114">
       <c r="A122" t="s">
-        <v>1016</v>
+        <v>1623</v>
       </c>
       <c r="B122" t="s">
-        <v>1017</v>
+        <v>1624</v>
       </c>
       <c r="C122" t="s">
-        <v>1018</v>
-[...2 lines deleted...]
-        <v>1019</v>
+        <v>1625</v>
       </c>
       <c r="F122" t="s">
-        <v>344</v>
+        <v>827</v>
       </c>
       <c r="G122" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H122" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I122">
         <v>4</v>
       </c>
       <c r="J122" t="s">
-        <v>1020</v>
+        <v>1626</v>
       </c>
       <c r="N122" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O122" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P122" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q122" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R122" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S122" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z122" t="s">
-        <v>1021</v>
+        <v>1627</v>
       </c>
       <c r="AA122" t="s">
-        <v>1021</v>
+        <v>1628</v>
       </c>
     </row>
-    <row r="123" spans="1:58">
+    <row r="123" spans="1:114">
       <c r="A123" t="s">
-        <v>1022</v>
+        <v>1629</v>
       </c>
       <c r="B123" t="s">
-        <v>1023</v>
+        <v>1630</v>
       </c>
       <c r="C123" t="s">
-        <v>1024</v>
+        <v>1631</v>
       </c>
       <c r="E123" t="s">
-        <v>1007</v>
+        <v>1632</v>
       </c>
       <c r="F123" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G123" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H123" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I123">
         <v>4</v>
       </c>
       <c r="J123" t="s">
-        <v>1025</v>
+        <v>1633</v>
       </c>
       <c r="N123" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O123" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P123" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q123" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R123" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S123" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z123" t="s">
-        <v>1026</v>
+        <v>1634</v>
       </c>
       <c r="AA123" t="s">
-        <v>1026</v>
+        <v>1634</v>
       </c>
     </row>
-    <row r="124" spans="1:58">
+    <row r="124" spans="1:114">
       <c r="A124" t="s">
-        <v>1027</v>
+        <v>1635</v>
       </c>
       <c r="B124" t="s">
-        <v>1028</v>
+        <v>1636</v>
       </c>
       <c r="C124" t="s">
-        <v>1029</v>
+        <v>1637</v>
       </c>
       <c r="E124" t="s">
-        <v>1030</v>
+        <v>1638</v>
       </c>
       <c r="F124" t="s">
-        <v>413</v>
+        <v>695</v>
       </c>
       <c r="G124" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H124" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I124">
         <v>4</v>
       </c>
       <c r="J124" t="s">
-        <v>1031</v>
+        <v>1639</v>
       </c>
       <c r="N124" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O124" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P124" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q124" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R124" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S124" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z124" t="s">
-        <v>1032</v>
+        <v>1640</v>
       </c>
       <c r="AA124" t="s">
-        <v>1032</v>
+        <v>1640</v>
       </c>
     </row>
-    <row r="125" spans="1:58">
+    <row r="125" spans="1:114">
       <c r="A125" t="s">
-        <v>1033</v>
+        <v>1641</v>
       </c>
       <c r="B125" t="s">
-        <v>1034</v>
+        <v>1642</v>
       </c>
       <c r="C125" t="s">
-        <v>1035</v>
+        <v>1643</v>
       </c>
       <c r="E125" t="s">
-        <v>1013</v>
+        <v>1644</v>
       </c>
       <c r="F125" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G125" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H125" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I125">
         <v>4</v>
       </c>
       <c r="J125" t="s">
-        <v>1036</v>
+        <v>1645</v>
       </c>
       <c r="N125" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O125" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P125" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q125" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R125" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S125" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z125" t="s">
-        <v>1037</v>
+        <v>1646</v>
       </c>
       <c r="AA125" t="s">
-        <v>1037</v>
+        <v>1646</v>
       </c>
     </row>
-    <row r="126" spans="1:58">
+    <row r="126" spans="1:114">
       <c r="A126" t="s">
-        <v>1038</v>
+        <v>1647</v>
       </c>
       <c r="B126" t="s">
-        <v>1039</v>
+        <v>1648</v>
       </c>
       <c r="C126" t="s">
-        <v>1040</v>
+        <v>1649</v>
       </c>
       <c r="E126" t="s">
-        <v>1019</v>
+        <v>1632</v>
       </c>
       <c r="F126" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G126" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H126" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I126">
         <v>4</v>
       </c>
       <c r="J126" t="s">
-        <v>1041</v>
+        <v>1650</v>
       </c>
       <c r="N126" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O126" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P126" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q126" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R126" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S126" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z126" t="s">
-        <v>1042</v>
+        <v>1651</v>
       </c>
       <c r="AA126" t="s">
-        <v>1043</v>
+        <v>1651</v>
       </c>
     </row>
-    <row r="127" spans="1:58">
+    <row r="127" spans="1:114">
       <c r="A127" t="s">
-        <v>1044</v>
+        <v>1652</v>
       </c>
       <c r="B127" t="s">
-        <v>1045</v>
+        <v>1653</v>
       </c>
       <c r="C127" t="s">
-        <v>1046</v>
+        <v>1654</v>
       </c>
       <c r="E127" t="s">
-        <v>1047</v>
+        <v>1655</v>
       </c>
       <c r="F127" t="s">
-        <v>62</v>
+        <v>827</v>
       </c>
       <c r="G127" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H127" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I127">
         <v>4</v>
       </c>
       <c r="J127" t="s">
-        <v>1048</v>
+        <v>1656</v>
       </c>
       <c r="N127" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O127" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P127" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q127" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R127" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S127" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z127" t="s">
-        <v>1049</v>
+        <v>1657</v>
       </c>
       <c r="AA127" t="s">
-        <v>1050</v>
+        <v>1657</v>
       </c>
     </row>
-    <row r="128" spans="1:58">
+    <row r="128" spans="1:114">
       <c r="A128" t="s">
-        <v>1051</v>
+        <v>1658</v>
       </c>
       <c r="B128" t="s">
-        <v>1052</v>
+        <v>1659</v>
       </c>
       <c r="C128" t="s">
-        <v>1053</v>
+        <v>1660</v>
       </c>
       <c r="E128" t="s">
-        <v>1054</v>
+        <v>1638</v>
       </c>
       <c r="F128" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G128" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H128" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I128">
         <v>4</v>
       </c>
       <c r="J128" t="s">
-        <v>1055</v>
+        <v>1661</v>
       </c>
       <c r="N128" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O128" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P128" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q128" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R128" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S128" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z128" t="s">
-        <v>1056</v>
+        <v>1662</v>
       </c>
       <c r="AA128" t="s">
-        <v>1056</v>
+        <v>1662</v>
       </c>
     </row>
-    <row r="129" spans="1:58">
+    <row r="129" spans="1:114">
       <c r="A129" t="s">
-        <v>1057</v>
+        <v>1663</v>
       </c>
       <c r="B129" t="s">
-        <v>1058</v>
+        <v>1664</v>
       </c>
       <c r="C129" t="s">
-        <v>1059</v>
+        <v>1665</v>
       </c>
       <c r="E129" t="s">
-        <v>1060</v>
+        <v>1644</v>
       </c>
       <c r="F129" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G129" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H129" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I129">
         <v>4</v>
       </c>
       <c r="J129" t="s">
-        <v>1061</v>
+        <v>1666</v>
       </c>
       <c r="N129" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O129" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P129" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q129" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R129" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S129" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z129" t="s">
-        <v>1062</v>
+        <v>1667</v>
       </c>
       <c r="AA129" t="s">
-        <v>1062</v>
+        <v>1668</v>
       </c>
     </row>
-    <row r="130" spans="1:58">
+    <row r="130" spans="1:114">
       <c r="A130" t="s">
-        <v>1063</v>
+        <v>1669</v>
       </c>
       <c r="B130" t="s">
-        <v>1064</v>
+        <v>1670</v>
       </c>
       <c r="C130" t="s">
-        <v>1065</v>
+        <v>1671</v>
       </c>
       <c r="E130" t="s">
-        <v>1047</v>
+        <v>1672</v>
       </c>
       <c r="F130" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G130" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H130" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I130">
         <v>4</v>
       </c>
       <c r="J130" t="s">
-        <v>1066</v>
+        <v>1673</v>
       </c>
       <c r="N130" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O130" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P130" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q130" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R130" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S130" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z130" t="s">
-        <v>1067</v>
+        <v>1674</v>
       </c>
       <c r="AA130" t="s">
-        <v>1067</v>
+        <v>1675</v>
       </c>
     </row>
-    <row r="131" spans="1:58">
+    <row r="131" spans="1:114">
       <c r="A131" t="s">
-        <v>1068</v>
+        <v>1676</v>
       </c>
       <c r="B131" t="s">
-        <v>1069</v>
+        <v>1677</v>
       </c>
       <c r="C131" t="s">
-        <v>1070</v>
+        <v>1678</v>
       </c>
       <c r="E131" t="s">
-        <v>1054</v>
+        <v>1679</v>
       </c>
       <c r="F131" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G131" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H131" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I131">
         <v>4</v>
       </c>
       <c r="J131" t="s">
-        <v>1071</v>
+        <v>1680</v>
       </c>
       <c r="N131" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O131" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P131" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q131" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R131" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S131" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z131" t="s">
-        <v>1072</v>
+        <v>1681</v>
       </c>
       <c r="AA131" t="s">
-        <v>1072</v>
+        <v>1681</v>
       </c>
     </row>
-    <row r="132" spans="1:58">
+    <row r="132" spans="1:114">
       <c r="A132" t="s">
-        <v>1073</v>
+        <v>1682</v>
       </c>
       <c r="B132" t="s">
-        <v>1074</v>
+        <v>1683</v>
       </c>
       <c r="C132" t="s">
-        <v>1075</v>
+        <v>1684</v>
       </c>
       <c r="E132" t="s">
-        <v>1060</v>
+        <v>1685</v>
       </c>
       <c r="F132" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G132" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H132" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I132">
         <v>4</v>
       </c>
       <c r="J132" t="s">
-        <v>1076</v>
+        <v>1686</v>
       </c>
       <c r="N132" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O132" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P132" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q132" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R132" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S132" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z132" t="s">
-        <v>1077</v>
+        <v>1687</v>
       </c>
       <c r="AA132" t="s">
-        <v>1078</v>
+        <v>1687</v>
       </c>
     </row>
-    <row r="133" spans="1:58">
+    <row r="133" spans="1:114">
       <c r="A133" t="s">
-        <v>1079</v>
+        <v>1688</v>
       </c>
       <c r="B133" t="s">
-        <v>1080</v>
+        <v>1689</v>
       </c>
       <c r="C133" t="s">
-        <v>1081</v>
+        <v>1690</v>
       </c>
       <c r="E133" t="s">
-        <v>1082</v>
+        <v>1672</v>
       </c>
       <c r="F133" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G133" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H133" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I133">
         <v>4</v>
       </c>
       <c r="J133" t="s">
-        <v>1083</v>
+        <v>1691</v>
       </c>
       <c r="N133" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O133" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P133" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q133" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R133" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S133" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z133" t="s">
-        <v>1084</v>
+        <v>1692</v>
       </c>
       <c r="AA133" t="s">
-        <v>1084</v>
+        <v>1692</v>
       </c>
     </row>
-    <row r="134" spans="1:58">
+    <row r="134" spans="1:114">
       <c r="A134" t="s">
-        <v>1085</v>
+        <v>1693</v>
       </c>
       <c r="B134" t="s">
-        <v>1086</v>
+        <v>1694</v>
       </c>
       <c r="C134" t="s">
-        <v>1087</v>
+        <v>1695</v>
       </c>
       <c r="E134" t="s">
-        <v>1088</v>
+        <v>1679</v>
       </c>
       <c r="F134" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G134" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H134" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I134">
         <v>4</v>
       </c>
       <c r="J134" t="s">
-        <v>1089</v>
+        <v>1696</v>
       </c>
       <c r="N134" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O134" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P134" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q134" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R134" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S134" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z134" t="s">
-        <v>1090</v>
+        <v>1697</v>
       </c>
       <c r="AA134" t="s">
-        <v>1090</v>
+        <v>1697</v>
       </c>
     </row>
-    <row r="135" spans="1:58">
+    <row r="135" spans="1:114">
       <c r="A135" t="s">
-        <v>1091</v>
+        <v>1698</v>
       </c>
       <c r="B135" t="s">
-        <v>1092</v>
+        <v>1699</v>
       </c>
       <c r="C135" t="s">
-        <v>1093</v>
+        <v>1700</v>
       </c>
       <c r="E135" t="s">
-        <v>1094</v>
+        <v>1685</v>
       </c>
       <c r="F135" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G135" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H135" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I135">
         <v>4</v>
       </c>
       <c r="J135" t="s">
-        <v>1095</v>
+        <v>1701</v>
       </c>
       <c r="N135" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O135" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P135" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q135" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R135" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S135" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z135" t="s">
-        <v>1096</v>
+        <v>1702</v>
       </c>
       <c r="AA135" t="s">
-        <v>1096</v>
+        <v>1703</v>
       </c>
     </row>
-    <row r="136" spans="1:58">
+    <row r="136" spans="1:114">
       <c r="A136" t="s">
-        <v>1097</v>
+        <v>1704</v>
       </c>
       <c r="B136" t="s">
-        <v>1098</v>
+        <v>1705</v>
       </c>
       <c r="C136" t="s">
-        <v>1099</v>
+        <v>1706</v>
       </c>
       <c r="E136" t="s">
-        <v>1100</v>
+        <v>1707</v>
       </c>
       <c r="F136" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G136" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H136" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I136">
         <v>4</v>
       </c>
       <c r="J136" t="s">
-        <v>1101</v>
+        <v>1708</v>
       </c>
       <c r="N136" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O136" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P136" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q136" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R136" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S136" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z136" t="s">
-        <v>1102</v>
+        <v>1709</v>
       </c>
       <c r="AA136" t="s">
-        <v>1102</v>
+        <v>1709</v>
       </c>
     </row>
-    <row r="137" spans="1:58">
+    <row r="137" spans="1:114">
       <c r="A137" t="s">
-        <v>1103</v>
+        <v>1710</v>
       </c>
       <c r="B137" t="s">
-        <v>1104</v>
+        <v>1711</v>
       </c>
       <c r="C137" t="s">
-        <v>1105</v>
+        <v>1712</v>
       </c>
       <c r="E137" t="s">
-        <v>1106</v>
+        <v>1713</v>
       </c>
       <c r="F137" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G137" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H137" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I137">
         <v>4</v>
       </c>
       <c r="J137" t="s">
-        <v>1107</v>
+        <v>1714</v>
       </c>
       <c r="N137" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O137" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P137" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q137" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R137" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S137" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z137" t="s">
-        <v>1108</v>
+        <v>1715</v>
       </c>
       <c r="AA137" t="s">
-        <v>1108</v>
+        <v>1715</v>
       </c>
     </row>
-    <row r="138" spans="1:58">
+    <row r="138" spans="1:114">
       <c r="A138" t="s">
-        <v>1109</v>
+        <v>1716</v>
       </c>
       <c r="B138" t="s">
-        <v>1110</v>
+        <v>1717</v>
       </c>
       <c r="C138" t="s">
-        <v>1111</v>
+        <v>1718</v>
       </c>
       <c r="E138" t="s">
-        <v>1112</v>
+        <v>1719</v>
       </c>
       <c r="F138" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G138" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H138" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I138">
         <v>4</v>
       </c>
       <c r="J138" t="s">
-        <v>1113</v>
+        <v>1720</v>
       </c>
       <c r="N138" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O138" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P138" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q138" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R138" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S138" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z138" t="s">
-        <v>1114</v>
+        <v>1721</v>
       </c>
       <c r="AA138" t="s">
-        <v>1114</v>
+        <v>1721</v>
       </c>
     </row>
-    <row r="139" spans="1:58">
+    <row r="139" spans="1:114">
       <c r="A139" t="s">
-        <v>1115</v>
+        <v>1722</v>
       </c>
       <c r="B139" t="s">
-        <v>1116</v>
+        <v>1723</v>
       </c>
       <c r="C139" t="s">
-        <v>1117</v>
+        <v>1724</v>
       </c>
       <c r="E139" t="s">
-        <v>1118</v>
+        <v>1725</v>
       </c>
       <c r="F139" t="s">
-        <v>344</v>
+        <v>695</v>
       </c>
       <c r="G139" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H139" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I139">
         <v>4</v>
       </c>
       <c r="J139" t="s">
-        <v>1119</v>
+        <v>1726</v>
       </c>
       <c r="N139" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O139" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P139" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q139" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R139" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S139" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z139" t="s">
-        <v>1120</v>
+        <v>1727</v>
       </c>
       <c r="AA139" t="s">
-        <v>1120</v>
+        <v>1727</v>
       </c>
     </row>
-    <row r="140" spans="1:58">
+    <row r="140" spans="1:114">
       <c r="A140" t="s">
-        <v>1121</v>
+        <v>1728</v>
       </c>
       <c r="B140" t="s">
-        <v>1122</v>
+        <v>1729</v>
       </c>
       <c r="C140" t="s">
-        <v>1123</v>
+        <v>1730</v>
       </c>
       <c r="E140" t="s">
-        <v>1124</v>
+        <v>1731</v>
       </c>
       <c r="F140" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G140" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H140" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I140">
         <v>4</v>
       </c>
       <c r="J140" t="s">
-        <v>1125</v>
+        <v>1732</v>
       </c>
       <c r="N140" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O140" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P140" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q140" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R140" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S140" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z140" t="s">
-        <v>1126</v>
+        <v>1733</v>
       </c>
       <c r="AA140" t="s">
-        <v>1126</v>
+        <v>1733</v>
       </c>
     </row>
-    <row r="141" spans="1:58">
+    <row r="141" spans="1:114">
       <c r="A141" t="s">
-        <v>1127</v>
+        <v>1734</v>
       </c>
       <c r="B141" t="s">
-        <v>1128</v>
+        <v>1735</v>
       </c>
       <c r="C141" t="s">
-        <v>1129</v>
+        <v>1736</v>
       </c>
       <c r="E141" t="s">
-        <v>1130</v>
+        <v>1737</v>
       </c>
       <c r="F141" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G141" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H141" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I141">
         <v>4</v>
       </c>
       <c r="J141" t="s">
-        <v>1131</v>
+        <v>1738</v>
       </c>
       <c r="N141" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O141" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P141" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q141" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R141" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S141" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z141" t="s">
-        <v>1132</v>
+        <v>1739</v>
       </c>
       <c r="AA141" t="s">
-        <v>1132</v>
+        <v>1739</v>
       </c>
     </row>
-    <row r="142" spans="1:58">
+    <row r="142" spans="1:114">
       <c r="A142" t="s">
-        <v>1133</v>
+        <v>1740</v>
       </c>
       <c r="B142" t="s">
-        <v>1134</v>
+        <v>1741</v>
       </c>
       <c r="C142" t="s">
-        <v>1135</v>
+        <v>1742</v>
       </c>
       <c r="E142" t="s">
-        <v>1136</v>
+        <v>1743</v>
       </c>
       <c r="F142" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G142" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H142" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I142">
         <v>4</v>
       </c>
       <c r="J142" t="s">
-        <v>1137</v>
+        <v>1744</v>
       </c>
       <c r="N142" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O142" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P142" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q142" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R142" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S142" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z142" t="s">
-        <v>1138</v>
+        <v>1745</v>
       </c>
       <c r="AA142" t="s">
-        <v>1138</v>
+        <v>1745</v>
       </c>
     </row>
-    <row r="143" spans="1:58">
+    <row r="143" spans="1:114">
       <c r="A143" t="s">
-        <v>1139</v>
+        <v>1746</v>
       </c>
       <c r="B143" t="s">
-        <v>1140</v>
+        <v>1747</v>
       </c>
       <c r="C143" t="s">
-        <v>1141</v>
+        <v>1748</v>
       </c>
       <c r="E143" t="s">
-        <v>1142</v>
+        <v>1749</v>
       </c>
       <c r="F143" t="s">
-        <v>344</v>
+        <v>695</v>
       </c>
       <c r="G143" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H143" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I143">
         <v>4</v>
       </c>
       <c r="J143" t="s">
-        <v>1143</v>
+        <v>1750</v>
       </c>
       <c r="N143" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O143" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P143" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q143" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R143" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S143" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z143" t="s">
-        <v>1144</v>
+        <v>1751</v>
       </c>
       <c r="AA143" t="s">
-        <v>1144</v>
+        <v>1751</v>
       </c>
     </row>
-    <row r="144" spans="1:58">
+    <row r="144" spans="1:114">
       <c r="A144" t="s">
-        <v>1145</v>
+        <v>1752</v>
       </c>
       <c r="B144" t="s">
-        <v>1146</v>
+        <v>1753</v>
       </c>
       <c r="C144" t="s">
-        <v>1147</v>
+        <v>1754</v>
       </c>
       <c r="E144" t="s">
-        <v>1148</v>
+        <v>1755</v>
       </c>
       <c r="F144" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G144" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H144" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I144">
         <v>4</v>
       </c>
       <c r="J144" t="s">
-        <v>1149</v>
+        <v>1756</v>
       </c>
       <c r="N144" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O144" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P144" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q144" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R144" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S144" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z144" t="s">
-        <v>1150</v>
+        <v>1757</v>
       </c>
       <c r="AA144" t="s">
-        <v>1150</v>
+        <v>1757</v>
       </c>
     </row>
-    <row r="145" spans="1:58">
+    <row r="145" spans="1:114">
       <c r="A145" t="s">
-        <v>1151</v>
+        <v>1758</v>
       </c>
       <c r="B145" t="s">
-        <v>1152</v>
+        <v>1759</v>
       </c>
       <c r="C145" t="s">
-        <v>1153</v>
+        <v>1760</v>
       </c>
       <c r="E145" t="s">
-        <v>1154</v>
+        <v>1761</v>
       </c>
       <c r="F145" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G145" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H145" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I145">
         <v>4</v>
       </c>
       <c r="J145" t="s">
-        <v>1155</v>
+        <v>1762</v>
       </c>
       <c r="N145" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O145" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P145" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q145" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R145" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S145" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z145" t="s">
-        <v>1156</v>
+        <v>1763</v>
       </c>
       <c r="AA145" t="s">
-        <v>1156</v>
+        <v>1763</v>
       </c>
     </row>
-    <row r="146" spans="1:58">
+    <row r="146" spans="1:114">
       <c r="A146" t="s">
-        <v>1157</v>
+        <v>1764</v>
       </c>
       <c r="B146" t="s">
-        <v>1158</v>
+        <v>1765</v>
       </c>
       <c r="C146" t="s">
-        <v>1159</v>
+        <v>1766</v>
       </c>
       <c r="E146" t="s">
-        <v>1160</v>
+        <v>1767</v>
       </c>
       <c r="F146" t="s">
-        <v>344</v>
+        <v>695</v>
       </c>
       <c r="G146" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H146" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I146">
         <v>4</v>
       </c>
       <c r="J146" t="s">
-        <v>1161</v>
+        <v>1768</v>
       </c>
       <c r="N146" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O146" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P146" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q146" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R146" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S146" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z146" t="s">
-        <v>1162</v>
+        <v>1769</v>
       </c>
       <c r="AA146" t="s">
-        <v>1162</v>
+        <v>1769</v>
       </c>
     </row>
-    <row r="147" spans="1:58">
+    <row r="147" spans="1:114">
       <c r="A147" t="s">
-        <v>1163</v>
+        <v>1770</v>
       </c>
       <c r="B147" t="s">
-        <v>1164</v>
+        <v>1771</v>
       </c>
       <c r="C147" t="s">
-        <v>1165</v>
+        <v>1772</v>
       </c>
       <c r="E147" t="s">
-        <v>1166</v>
+        <v>1773</v>
       </c>
       <c r="F147" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G147" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H147" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I147">
         <v>4</v>
       </c>
       <c r="J147" t="s">
-        <v>1167</v>
+        <v>1774</v>
       </c>
       <c r="N147" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O147" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P147" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q147" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R147" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S147" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z147" t="s">
-        <v>1168</v>
+        <v>1775</v>
       </c>
       <c r="AA147" t="s">
-        <v>1168</v>
+        <v>1775</v>
       </c>
     </row>
-    <row r="148" spans="1:58">
+    <row r="148" spans="1:114">
       <c r="A148" t="s">
-        <v>1169</v>
+        <v>1776</v>
       </c>
       <c r="B148" t="s">
-        <v>1170</v>
+        <v>1777</v>
       </c>
       <c r="C148" t="s">
-        <v>1171</v>
+        <v>1778</v>
       </c>
       <c r="E148" t="s">
-        <v>1172</v>
+        <v>1779</v>
       </c>
       <c r="F148" t="s">
-        <v>344</v>
+        <v>695</v>
       </c>
       <c r="G148" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H148" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I148">
         <v>4</v>
       </c>
       <c r="J148" t="s">
-        <v>1173</v>
+        <v>1780</v>
       </c>
       <c r="N148" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O148" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P148" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q148" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R148" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S148" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z148" t="s">
-        <v>1174</v>
+        <v>1781</v>
       </c>
       <c r="AA148" t="s">
-        <v>1174</v>
+        <v>1781</v>
       </c>
     </row>
-    <row r="149" spans="1:58">
+    <row r="149" spans="1:114">
       <c r="A149" t="s">
-        <v>1175</v>
+        <v>1782</v>
       </c>
       <c r="B149" t="s">
-        <v>1176</v>
+        <v>1783</v>
       </c>
       <c r="C149" t="s">
-        <v>1177</v>
+        <v>1784</v>
       </c>
       <c r="E149" t="s">
-        <v>1178</v>
+        <v>1785</v>
       </c>
       <c r="F149" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G149" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H149" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I149">
         <v>4</v>
       </c>
       <c r="J149" t="s">
-        <v>1179</v>
+        <v>1786</v>
       </c>
       <c r="N149" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O149" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P149" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q149" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R149" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S149" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z149" t="s">
-        <v>1180</v>
+        <v>1787</v>
       </c>
       <c r="AA149" t="s">
-        <v>1180</v>
+        <v>1787</v>
       </c>
     </row>
-    <row r="150" spans="1:58">
+    <row r="150" spans="1:114">
       <c r="A150" t="s">
-        <v>1181</v>
+        <v>1788</v>
       </c>
       <c r="B150" t="s">
-        <v>1182</v>
+        <v>1789</v>
       </c>
       <c r="C150" t="s">
-        <v>1183</v>
+        <v>1790</v>
       </c>
       <c r="E150" t="s">
-        <v>1184</v>
+        <v>1791</v>
       </c>
       <c r="F150" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G150" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H150" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I150">
         <v>4</v>
       </c>
       <c r="J150" t="s">
-        <v>1185</v>
+        <v>1792</v>
       </c>
       <c r="N150" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O150" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P150" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q150" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R150" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S150" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z150" t="s">
-        <v>1186</v>
+        <v>1793</v>
       </c>
       <c r="AA150" t="s">
-        <v>1186</v>
+        <v>1793</v>
       </c>
     </row>
-    <row r="151" spans="1:58">
+    <row r="151" spans="1:114">
       <c r="A151" t="s">
-        <v>1187</v>
+        <v>1794</v>
       </c>
       <c r="B151" t="s">
-        <v>1188</v>
+        <v>1795</v>
       </c>
       <c r="C151" t="s">
-        <v>1189</v>
+        <v>1796</v>
       </c>
       <c r="E151" t="s">
-        <v>1190</v>
+        <v>1797</v>
       </c>
       <c r="F151" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G151" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H151" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I151">
         <v>4</v>
       </c>
       <c r="J151" t="s">
-        <v>1191</v>
+        <v>1798</v>
       </c>
       <c r="N151" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O151" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P151" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q151" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R151" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S151" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z151" t="s">
-        <v>1192</v>
+        <v>1799</v>
       </c>
       <c r="AA151" t="s">
-        <v>1192</v>
+        <v>1799</v>
       </c>
     </row>
-    <row r="152" spans="1:58">
+    <row r="152" spans="1:114">
       <c r="A152" t="s">
-        <v>1193</v>
+        <v>1800</v>
       </c>
       <c r="B152" t="s">
-        <v>1194</v>
+        <v>1801</v>
       </c>
       <c r="C152" t="s">
-        <v>1195</v>
+        <v>1802</v>
       </c>
       <c r="E152" t="s">
-        <v>1196</v>
+        <v>1803</v>
       </c>
       <c r="F152" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G152" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H152" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I152">
         <v>4</v>
       </c>
       <c r="J152" t="s">
-        <v>1197</v>
+        <v>1804</v>
       </c>
       <c r="N152" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O152" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P152" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q152" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R152" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S152" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z152" t="s">
-        <v>1198</v>
+        <v>1805</v>
       </c>
       <c r="AA152" t="s">
-        <v>1198</v>
+        <v>1805</v>
       </c>
     </row>
-    <row r="153" spans="1:58">
+    <row r="153" spans="1:114">
       <c r="A153" t="s">
-        <v>1199</v>
+        <v>1806</v>
       </c>
       <c r="B153" t="s">
-        <v>1200</v>
+        <v>1807</v>
       </c>
       <c r="C153" t="s">
-        <v>1201</v>
+        <v>1808</v>
       </c>
       <c r="E153" t="s">
-        <v>1202</v>
+        <v>1809</v>
       </c>
       <c r="F153" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G153" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H153" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I153">
         <v>4</v>
       </c>
       <c r="J153" t="s">
-        <v>1203</v>
+        <v>1810</v>
       </c>
       <c r="N153" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O153" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P153" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q153" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R153" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S153" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z153" t="s">
-        <v>1204</v>
+        <v>1811</v>
       </c>
       <c r="AA153" t="s">
-        <v>1204</v>
+        <v>1811</v>
       </c>
     </row>
-    <row r="154" spans="1:58">
+    <row r="154" spans="1:114">
       <c r="A154" t="s">
-        <v>1205</v>
+        <v>1812</v>
       </c>
       <c r="B154" t="s">
-        <v>1206</v>
+        <v>1813</v>
       </c>
       <c r="C154" t="s">
-        <v>1207</v>
+        <v>1814</v>
       </c>
       <c r="E154" t="s">
-        <v>1208</v>
+        <v>1815</v>
       </c>
       <c r="F154" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G154" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H154" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I154">
         <v>4</v>
       </c>
       <c r="J154" t="s">
-        <v>1209</v>
+        <v>1816</v>
       </c>
       <c r="N154" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O154" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P154" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q154" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R154" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S154" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z154" t="s">
-        <v>1210</v>
+        <v>1817</v>
       </c>
       <c r="AA154" t="s">
-        <v>1210</v>
+        <v>1817</v>
       </c>
     </row>
-    <row r="155" spans="1:58">
+    <row r="155" spans="1:114">
       <c r="A155" t="s">
-        <v>1211</v>
+        <v>1818</v>
       </c>
       <c r="B155" t="s">
-        <v>1212</v>
+        <v>1819</v>
       </c>
       <c r="C155" t="s">
-        <v>1213</v>
+        <v>1820</v>
       </c>
       <c r="E155" t="s">
-        <v>1214</v>
+        <v>1821</v>
       </c>
       <c r="F155" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G155" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H155" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I155">
         <v>4</v>
       </c>
       <c r="J155" t="s">
-        <v>1215</v>
+        <v>1822</v>
       </c>
       <c r="N155" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O155" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P155" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q155" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R155" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S155" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z155" t="s">
-        <v>1216</v>
+        <v>1823</v>
       </c>
       <c r="AA155" t="s">
-        <v>1216</v>
+        <v>1823</v>
       </c>
     </row>
-    <row r="156" spans="1:58">
+    <row r="156" spans="1:114">
       <c r="A156" t="s">
-        <v>1217</v>
+        <v>1824</v>
       </c>
       <c r="B156" t="s">
-        <v>1218</v>
+        <v>1825</v>
       </c>
       <c r="C156" t="s">
-        <v>1219</v>
+        <v>1826</v>
       </c>
       <c r="E156" t="s">
-        <v>1220</v>
+        <v>1827</v>
       </c>
       <c r="F156" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G156" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H156" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I156">
         <v>4</v>
       </c>
       <c r="J156" t="s">
-        <v>1221</v>
+        <v>1828</v>
       </c>
       <c r="N156" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O156" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P156" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q156" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R156" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S156" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z156" t="s">
-        <v>1222</v>
+        <v>1829</v>
       </c>
       <c r="AA156" t="s">
-        <v>1222</v>
+        <v>1829</v>
       </c>
     </row>
-    <row r="157" spans="1:58">
+    <row r="157" spans="1:114">
       <c r="A157" t="s">
-        <v>1223</v>
+        <v>1830</v>
       </c>
       <c r="B157" t="s">
-        <v>1224</v>
+        <v>1831</v>
       </c>
       <c r="C157" t="s">
-        <v>1225</v>
+        <v>1832</v>
       </c>
       <c r="E157" t="s">
-        <v>1226</v>
+        <v>1833</v>
       </c>
       <c r="F157" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G157" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H157" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I157">
         <v>4</v>
       </c>
       <c r="J157" t="s">
-        <v>1227</v>
+        <v>1834</v>
       </c>
       <c r="N157" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O157" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P157" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q157" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R157" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S157" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z157" t="s">
-        <v>1228</v>
+        <v>1835</v>
       </c>
       <c r="AA157" t="s">
-        <v>1228</v>
+        <v>1835</v>
       </c>
     </row>
-    <row r="158" spans="1:58">
+    <row r="158" spans="1:114">
       <c r="A158" t="s">
-        <v>1229</v>
+        <v>1836</v>
       </c>
       <c r="B158" t="s">
-        <v>1230</v>
+        <v>1837</v>
       </c>
       <c r="C158" t="s">
-        <v>1231</v>
+        <v>1838</v>
       </c>
       <c r="E158" t="s">
-        <v>1232</v>
+        <v>1839</v>
       </c>
       <c r="F158" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G158" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H158" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I158">
         <v>4</v>
       </c>
       <c r="J158" t="s">
-        <v>1233</v>
+        <v>1840</v>
       </c>
       <c r="N158" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O158" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P158" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q158" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R158" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S158" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z158" t="s">
-        <v>1234</v>
+        <v>1841</v>
       </c>
       <c r="AA158" t="s">
-        <v>1234</v>
+        <v>1841</v>
       </c>
     </row>
-    <row r="159" spans="1:58">
+    <row r="159" spans="1:114">
       <c r="A159" t="s">
-        <v>1235</v>
+        <v>1842</v>
       </c>
       <c r="B159" t="s">
-        <v>1236</v>
+        <v>1843</v>
       </c>
       <c r="C159" t="s">
-        <v>1237</v>
+        <v>1844</v>
       </c>
       <c r="E159" t="s">
-        <v>1238</v>
+        <v>1845</v>
       </c>
       <c r="F159" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G159" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H159" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I159">
         <v>4</v>
       </c>
       <c r="J159" t="s">
-        <v>1239</v>
+        <v>1846</v>
       </c>
       <c r="N159" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O159" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P159" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q159" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R159" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S159" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z159" t="s">
-        <v>1240</v>
+        <v>1847</v>
       </c>
       <c r="AA159" t="s">
-        <v>1240</v>
+        <v>1847</v>
       </c>
     </row>
-    <row r="160" spans="1:58">
+    <row r="160" spans="1:114">
       <c r="A160" t="s">
-        <v>1241</v>
+        <v>1848</v>
       </c>
       <c r="B160" t="s">
-        <v>1242</v>
+        <v>1849</v>
       </c>
       <c r="C160" t="s">
-        <v>1243</v>
+        <v>1850</v>
       </c>
       <c r="E160" t="s">
-        <v>1244</v>
+        <v>1851</v>
       </c>
       <c r="F160" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G160" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H160" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I160">
         <v>4</v>
       </c>
       <c r="J160" t="s">
-        <v>1245</v>
+        <v>1852</v>
       </c>
       <c r="N160" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O160" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P160" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q160" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R160" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S160" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z160" t="s">
-        <v>1246</v>
+        <v>1853</v>
       </c>
       <c r="AA160" t="s">
-        <v>1246</v>
+        <v>1853</v>
       </c>
     </row>
-    <row r="161" spans="1:58">
+    <row r="161" spans="1:114">
       <c r="A161" t="s">
-        <v>1247</v>
+        <v>1854</v>
       </c>
       <c r="B161" t="s">
-        <v>1248</v>
+        <v>1855</v>
       </c>
       <c r="C161" t="s">
-        <v>1249</v>
+        <v>1856</v>
       </c>
       <c r="E161" t="s">
-        <v>1250</v>
+        <v>1857</v>
       </c>
       <c r="F161" t="s">
-        <v>413</v>
+        <v>147</v>
       </c>
       <c r="G161" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H161" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I161">
         <v>4</v>
       </c>
       <c r="J161" t="s">
-        <v>1251</v>
+        <v>1858</v>
       </c>
       <c r="N161" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O161" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P161" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q161" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R161" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S161" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z161" t="s">
-        <v>1252</v>
+        <v>1859</v>
       </c>
       <c r="AA161" t="s">
-        <v>1252</v>
+        <v>1859</v>
       </c>
     </row>
-    <row r="162" spans="1:58">
+    <row r="162" spans="1:114">
       <c r="A162" t="s">
-        <v>1253</v>
+        <v>1860</v>
       </c>
       <c r="B162" t="s">
-        <v>1254</v>
+        <v>1861</v>
       </c>
       <c r="C162" t="s">
-        <v>1255</v>
+        <v>1862</v>
       </c>
       <c r="E162" t="s">
-        <v>1256</v>
+        <v>1863</v>
       </c>
       <c r="F162" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G162" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H162" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I162">
         <v>4</v>
       </c>
       <c r="J162" t="s">
-        <v>1257</v>
+        <v>1864</v>
       </c>
       <c r="N162" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O162" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P162" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q162" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R162" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S162" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z162" t="s">
-        <v>1258</v>
+        <v>1865</v>
       </c>
       <c r="AA162" t="s">
-        <v>1258</v>
+        <v>1865</v>
       </c>
     </row>
-    <row r="163" spans="1:58">
+    <row r="163" spans="1:114">
       <c r="A163" t="s">
-        <v>1259</v>
+        <v>1866</v>
       </c>
       <c r="B163" t="s">
-        <v>1260</v>
+        <v>1867</v>
       </c>
       <c r="C163" t="s">
-        <v>1261</v>
+        <v>1868</v>
       </c>
       <c r="E163" t="s">
-        <v>1262</v>
+        <v>1869</v>
       </c>
       <c r="F163" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G163" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H163" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I163">
         <v>4</v>
       </c>
       <c r="J163" t="s">
-        <v>1263</v>
+        <v>1870</v>
       </c>
       <c r="N163" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O163" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P163" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q163" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R163" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S163" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z163" t="s">
-        <v>1264</v>
+        <v>1871</v>
       </c>
       <c r="AA163" t="s">
-        <v>1264</v>
+        <v>1871</v>
       </c>
     </row>
-    <row r="164" spans="1:58">
+    <row r="164" spans="1:114">
       <c r="A164" t="s">
-        <v>1265</v>
+        <v>1872</v>
       </c>
       <c r="B164" t="s">
-        <v>1266</v>
+        <v>1873</v>
       </c>
       <c r="C164" t="s">
-        <v>1267</v>
+        <v>1874</v>
       </c>
       <c r="E164" t="s">
-        <v>1268</v>
+        <v>1875</v>
       </c>
       <c r="F164" t="s">
-        <v>62</v>
+        <v>827</v>
       </c>
       <c r="G164" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H164" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I164">
         <v>4</v>
       </c>
       <c r="J164" t="s">
-        <v>1269</v>
+        <v>1876</v>
       </c>
       <c r="N164" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O164" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P164" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q164" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R164" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S164" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z164" t="s">
-        <v>1270</v>
+        <v>1877</v>
       </c>
       <c r="AA164" t="s">
-        <v>1270</v>
+        <v>1877</v>
       </c>
     </row>
-    <row r="165" spans="1:58">
+    <row r="165" spans="1:114">
       <c r="A165" t="s">
-        <v>1271</v>
+        <v>1878</v>
       </c>
       <c r="B165" t="s">
-        <v>1272</v>
+        <v>1879</v>
       </c>
       <c r="C165" t="s">
-        <v>1273</v>
+        <v>1880</v>
       </c>
       <c r="E165" t="s">
-        <v>1274</v>
+        <v>1881</v>
       </c>
       <c r="F165" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G165" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H165" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I165">
         <v>4</v>
       </c>
       <c r="J165" t="s">
-        <v>1275</v>
+        <v>1882</v>
       </c>
       <c r="N165" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O165" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P165" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q165" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R165" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S165" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z165" t="s">
-        <v>1276</v>
+        <v>1883</v>
       </c>
       <c r="AA165" t="s">
-        <v>1276</v>
+        <v>1883</v>
       </c>
     </row>
-    <row r="166" spans="1:58">
+    <row r="166" spans="1:114">
       <c r="A166" t="s">
-        <v>1277</v>
+        <v>1884</v>
       </c>
       <c r="B166" t="s">
-        <v>1278</v>
+        <v>1885</v>
       </c>
       <c r="C166" t="s">
-        <v>1279</v>
+        <v>1886</v>
       </c>
       <c r="E166" t="s">
-        <v>1280</v>
+        <v>1887</v>
       </c>
       <c r="F166" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G166" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H166" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I166">
         <v>4</v>
       </c>
       <c r="J166" t="s">
-        <v>1281</v>
+        <v>1888</v>
       </c>
       <c r="N166" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O166" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P166" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q166" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R166" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S166" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z166" t="s">
-        <v>1282</v>
+        <v>1889</v>
       </c>
       <c r="AA166" t="s">
-        <v>1282</v>
+        <v>1889</v>
       </c>
     </row>
-    <row r="167" spans="1:58">
+    <row r="167" spans="1:114">
       <c r="A167" t="s">
-        <v>1283</v>
+        <v>1890</v>
       </c>
       <c r="B167" t="s">
-        <v>1284</v>
+        <v>1891</v>
       </c>
       <c r="C167" t="s">
-        <v>1285</v>
+        <v>1892</v>
       </c>
       <c r="E167" t="s">
-        <v>1286</v>
+        <v>1893</v>
       </c>
       <c r="F167" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G167" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H167" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I167">
         <v>4</v>
       </c>
       <c r="J167" t="s">
-        <v>1287</v>
+        <v>1894</v>
       </c>
       <c r="N167" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O167" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P167" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q167" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R167" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S167" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z167" t="s">
-        <v>1288</v>
+        <v>1895</v>
       </c>
       <c r="AA167" t="s">
-        <v>1288</v>
+        <v>1895</v>
       </c>
     </row>
-    <row r="168" spans="1:58">
+    <row r="168" spans="1:114">
       <c r="A168" t="s">
-        <v>1289</v>
+        <v>1896</v>
       </c>
       <c r="B168" t="s">
-        <v>1290</v>
+        <v>1897</v>
       </c>
       <c r="C168" t="s">
-        <v>1291</v>
+        <v>1898</v>
+      </c>
+      <c r="E168" t="s">
+        <v>1899</v>
       </c>
       <c r="F168" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G168" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H168" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I168">
         <v>4</v>
       </c>
       <c r="J168" t="s">
-        <v>1292</v>
+        <v>1900</v>
       </c>
       <c r="N168" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O168" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P168" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q168" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R168" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S168" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z168" t="s">
-        <v>1293</v>
+        <v>1901</v>
       </c>
       <c r="AA168" t="s">
-        <v>1293</v>
+        <v>1901</v>
       </c>
     </row>
-    <row r="169" spans="1:58">
+    <row r="169" spans="1:114">
       <c r="A169" t="s">
-        <v>1294</v>
+        <v>1902</v>
       </c>
       <c r="B169" t="s">
-        <v>1295</v>
+        <v>1903</v>
       </c>
       <c r="C169" t="s">
-        <v>1296</v>
+        <v>1904</v>
+      </c>
+      <c r="E169" t="s">
+        <v>1905</v>
       </c>
       <c r="F169" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G169" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H169" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I169">
         <v>4</v>
       </c>
       <c r="J169" t="s">
-        <v>1297</v>
+        <v>1906</v>
       </c>
       <c r="N169" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O169" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P169" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q169" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R169" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S169" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z169" t="s">
-        <v>1298</v>
+        <v>1907</v>
       </c>
       <c r="AA169" t="s">
-        <v>1298</v>
+        <v>1907</v>
       </c>
     </row>
-    <row r="170" spans="1:58">
+    <row r="170" spans="1:114">
       <c r="A170" t="s">
-        <v>1299</v>
+        <v>1908</v>
       </c>
       <c r="B170" t="s">
-        <v>1300</v>
+        <v>1909</v>
       </c>
       <c r="C170" t="s">
-        <v>1301</v>
+        <v>1910</v>
+      </c>
+      <c r="E170" t="s">
+        <v>1911</v>
       </c>
       <c r="F170" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G170" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H170" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I170">
         <v>4</v>
       </c>
       <c r="J170" t="s">
-        <v>1302</v>
+        <v>1912</v>
       </c>
       <c r="N170" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O170" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P170" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q170" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R170" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S170" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z170" t="s">
-        <v>1303</v>
+        <v>1913</v>
       </c>
       <c r="AA170" t="s">
-        <v>1304</v>
+        <v>1913</v>
       </c>
     </row>
-    <row r="171" spans="1:58">
+    <row r="171" spans="1:114">
       <c r="A171" t="s">
-        <v>1305</v>
+        <v>1914</v>
       </c>
       <c r="B171" t="s">
-        <v>1306</v>
+        <v>1915</v>
       </c>
       <c r="C171" t="s">
-        <v>1307</v>
-[...2 lines deleted...]
-        <v>1308</v>
+        <v>1916</v>
       </c>
       <c r="F171" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G171" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H171" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I171">
         <v>4</v>
       </c>
+      <c r="J171" t="s">
+        <v>1917</v>
+      </c>
       <c r="N171" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O171" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P171" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q171" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R171" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S171" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z171" t="s">
-        <v>1309</v>
+        <v>1918</v>
       </c>
       <c r="AA171" t="s">
-        <v>1309</v>
-[...14 lines deleted...]
-        <v>1312</v>
+        <v>1918</v>
       </c>
     </row>
-    <row r="172" spans="1:58">
+    <row r="172" spans="1:114">
       <c r="A172" t="s">
-        <v>1313</v>
+        <v>1919</v>
       </c>
       <c r="B172" t="s">
-        <v>1314</v>
+        <v>1920</v>
       </c>
       <c r="C172" t="s">
-        <v>1315</v>
-[...2 lines deleted...]
-        <v>1316</v>
+        <v>1921</v>
       </c>
       <c r="F172" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G172" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H172" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I172">
         <v>4</v>
       </c>
+      <c r="J172" t="s">
+        <v>1922</v>
+      </c>
       <c r="N172" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O172" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P172" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q172" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R172" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S172" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z172" t="s">
-        <v>1317</v>
+        <v>1923</v>
       </c>
       <c r="AA172" t="s">
-        <v>1317</v>
-[...14 lines deleted...]
-        <v>1319</v>
+        <v>1923</v>
       </c>
     </row>
-    <row r="173" spans="1:58">
+    <row r="173" spans="1:114">
       <c r="A173" t="s">
-        <v>1320</v>
+        <v>1924</v>
       </c>
       <c r="B173" t="s">
-        <v>1321</v>
+        <v>1925</v>
       </c>
       <c r="C173" t="s">
-        <v>1322</v>
-[...2 lines deleted...]
-        <v>1323</v>
+        <v>1926</v>
       </c>
       <c r="F173" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G173" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H173" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I173">
         <v>4</v>
       </c>
+      <c r="J173" t="s">
+        <v>1927</v>
+      </c>
       <c r="N173" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O173" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P173" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q173" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R173" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S173" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z173" t="s">
-        <v>1324</v>
+        <v>1928</v>
       </c>
       <c r="AA173" t="s">
-        <v>1324</v>
-[...14 lines deleted...]
-        <v>1326</v>
+        <v>1929</v>
       </c>
     </row>
-    <row r="174" spans="1:58">
+    <row r="174" spans="1:114">
       <c r="A174" t="s">
-        <v>1327</v>
+        <v>1930</v>
       </c>
       <c r="B174" t="s">
-        <v>1328</v>
+        <v>1931</v>
       </c>
       <c r="C174" t="s">
-        <v>1329</v>
+        <v>1932</v>
       </c>
       <c r="E174" t="s">
-        <v>1330</v>
+        <v>1933</v>
       </c>
       <c r="F174" t="s">
-        <v>413</v>
+        <v>147</v>
       </c>
       <c r="G174" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H174" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I174">
         <v>4</v>
       </c>
       <c r="N174" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O174" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P174" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q174" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R174" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S174" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z174" t="s">
-        <v>1331</v>
+        <v>1934</v>
       </c>
       <c r="AA174" t="s">
-        <v>1331</v>
+        <v>1934</v>
       </c>
       <c r="AB174" t="s">
-        <v>1310</v>
+        <v>1935</v>
       </c>
       <c r="AC174" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD174" t="s">
-        <v>1332</v>
+        <v>1936</v>
       </c>
       <c r="AG174" t="s">
-        <v>1333</v>
+        <v>1937</v>
       </c>
       <c r="AH174" t="s">
-        <v>1333</v>
+        <v>1937</v>
       </c>
     </row>
-    <row r="175" spans="1:58">
+    <row r="175" spans="1:114">
       <c r="A175" t="s">
-        <v>1334</v>
+        <v>1938</v>
       </c>
       <c r="B175" t="s">
-        <v>1335</v>
+        <v>1939</v>
       </c>
       <c r="C175" t="s">
-        <v>1336</v>
+        <v>1940</v>
       </c>
       <c r="E175" t="s">
-        <v>1323</v>
+        <v>1941</v>
       </c>
       <c r="F175" t="s">
-        <v>413</v>
+        <v>147</v>
       </c>
       <c r="G175" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H175" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I175">
         <v>4</v>
       </c>
       <c r="N175" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O175" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P175" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q175" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R175" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S175" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z175" t="s">
-        <v>1337</v>
+        <v>1942</v>
       </c>
       <c r="AA175" t="s">
-        <v>1337</v>
+        <v>1942</v>
       </c>
       <c r="AB175" t="s">
-        <v>1310</v>
+        <v>1935</v>
       </c>
       <c r="AC175" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD175" t="s">
-        <v>1338</v>
+        <v>1943</v>
       </c>
       <c r="AG175" t="s">
-        <v>1339</v>
+        <v>1944</v>
       </c>
       <c r="AH175" t="s">
-        <v>1339</v>
+        <v>1944</v>
       </c>
     </row>
-    <row r="176" spans="1:58">
+    <row r="176" spans="1:114">
       <c r="A176" t="s">
-        <v>1340</v>
+        <v>1945</v>
       </c>
       <c r="B176" t="s">
-        <v>1341</v>
+        <v>1946</v>
       </c>
       <c r="C176" t="s">
-        <v>1342</v>
+        <v>1947</v>
       </c>
       <c r="E176" t="s">
-        <v>1330</v>
+        <v>1948</v>
       </c>
       <c r="F176" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="G176" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H176" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I176">
         <v>4</v>
       </c>
       <c r="N176" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O176" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P176" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q176" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R176" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S176" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z176" t="s">
-        <v>1343</v>
+        <v>1949</v>
       </c>
       <c r="AA176" t="s">
-        <v>1343</v>
+        <v>1949</v>
       </c>
       <c r="AB176" t="s">
-        <v>1310</v>
+        <v>1935</v>
       </c>
       <c r="AC176" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD176" t="s">
-        <v>1344</v>
+        <v>1950</v>
       </c>
       <c r="AG176" t="s">
-        <v>1345</v>
+        <v>1951</v>
       </c>
       <c r="AH176" t="s">
-        <v>1345</v>
+        <v>1951</v>
       </c>
     </row>
-    <row r="177" spans="1:58">
+    <row r="177" spans="1:114">
       <c r="A177" t="s">
-        <v>1346</v>
+        <v>1952</v>
       </c>
       <c r="B177" t="s">
-        <v>1347</v>
+        <v>1953</v>
       </c>
       <c r="C177" t="s">
-        <v>1348</v>
+        <v>1954</v>
       </c>
       <c r="E177" t="s">
-        <v>1323</v>
+        <v>1955</v>
       </c>
       <c r="F177" t="s">
-        <v>62</v>
+        <v>827</v>
       </c>
       <c r="G177" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H177" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I177">
         <v>4</v>
       </c>
       <c r="N177" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O177" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P177" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q177" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R177" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S177" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z177" t="s">
-        <v>1349</v>
+        <v>1956</v>
       </c>
       <c r="AA177" t="s">
-        <v>1349</v>
+        <v>1956</v>
       </c>
       <c r="AB177" t="s">
-        <v>1310</v>
+        <v>1935</v>
       </c>
       <c r="AC177" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD177" t="s">
-        <v>1350</v>
+        <v>1957</v>
       </c>
       <c r="AG177" t="s">
-        <v>1351</v>
+        <v>1958</v>
       </c>
       <c r="AH177" t="s">
-        <v>1351</v>
+        <v>1958</v>
       </c>
     </row>
-    <row r="178" spans="1:58">
+    <row r="178" spans="1:114">
       <c r="A178" t="s">
-        <v>1352</v>
+        <v>1959</v>
       </c>
       <c r="B178" t="s">
-        <v>1353</v>
+        <v>1960</v>
       </c>
       <c r="C178" t="s">
-        <v>1354</v>
+        <v>1961</v>
       </c>
       <c r="E178" t="s">
-        <v>1355</v>
+        <v>1948</v>
       </c>
       <c r="F178" t="s">
-        <v>62</v>
+        <v>827</v>
       </c>
       <c r="G178" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H178" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I178">
         <v>4</v>
       </c>
       <c r="N178" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O178" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P178" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q178" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R178" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S178" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z178" t="s">
-        <v>1356</v>
+        <v>1962</v>
       </c>
       <c r="AA178" t="s">
-        <v>1356</v>
+        <v>1962</v>
       </c>
       <c r="AB178" t="s">
-        <v>1310</v>
+        <v>1935</v>
       </c>
       <c r="AC178" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD178" t="s">
-        <v>1357</v>
+        <v>1963</v>
       </c>
       <c r="AG178" t="s">
-        <v>1358</v>
+        <v>1964</v>
       </c>
       <c r="AH178" t="s">
-        <v>1358</v>
+        <v>1964</v>
       </c>
     </row>
-    <row r="179" spans="1:58">
+    <row r="179" spans="1:114">
       <c r="A179" t="s">
-        <v>1359</v>
+        <v>1965</v>
       </c>
       <c r="B179" t="s">
-        <v>1360</v>
+        <v>1966</v>
       </c>
       <c r="C179" t="s">
-        <v>1361</v>
+        <v>1967</v>
       </c>
       <c r="E179" t="s">
-        <v>1362</v>
+        <v>1955</v>
       </c>
       <c r="F179" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G179" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H179" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I179">
         <v>4</v>
       </c>
       <c r="N179" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O179" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P179" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q179" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R179" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S179" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z179" t="s">
-        <v>1363</v>
+        <v>1968</v>
       </c>
       <c r="AA179" t="s">
-        <v>1363</v>
+        <v>1968</v>
       </c>
       <c r="AB179" t="s">
-        <v>1310</v>
+        <v>1935</v>
       </c>
       <c r="AC179" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD179" t="s">
-        <v>1364</v>
+        <v>1969</v>
       </c>
       <c r="AG179" t="s">
-        <v>1365</v>
+        <v>1970</v>
       </c>
       <c r="AH179" t="s">
-        <v>1365</v>
+        <v>1970</v>
       </c>
     </row>
-    <row r="180" spans="1:58">
+    <row r="180" spans="1:114">
       <c r="A180" t="s">
-        <v>1366</v>
+        <v>1971</v>
       </c>
       <c r="B180" t="s">
-        <v>1367</v>
+        <v>1972</v>
       </c>
       <c r="C180" t="s">
-        <v>1368</v>
+        <v>1973</v>
       </c>
       <c r="E180" t="s">
-        <v>1369</v>
+        <v>1948</v>
       </c>
       <c r="F180" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G180" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H180" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I180">
         <v>4</v>
       </c>
       <c r="N180" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O180" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P180" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q180" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R180" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S180" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z180" t="s">
-        <v>1370</v>
+        <v>1974</v>
       </c>
       <c r="AA180" t="s">
-        <v>1370</v>
+        <v>1974</v>
       </c>
       <c r="AB180" t="s">
-        <v>1310</v>
+        <v>1935</v>
       </c>
       <c r="AC180" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD180" t="s">
-        <v>1371</v>
+        <v>1975</v>
       </c>
       <c r="AG180" t="s">
-        <v>1372</v>
+        <v>1976</v>
       </c>
       <c r="AH180" t="s">
-        <v>1372</v>
+        <v>1976</v>
       </c>
     </row>
-    <row r="181" spans="1:58">
+    <row r="181" spans="1:114">
       <c r="A181" t="s">
-        <v>1373</v>
+        <v>1977</v>
       </c>
       <c r="B181" t="s">
-        <v>1374</v>
+        <v>1978</v>
       </c>
       <c r="C181" t="s">
-        <v>1375</v>
+        <v>1979</v>
       </c>
       <c r="E181" t="s">
-        <v>1376</v>
+        <v>1980</v>
       </c>
       <c r="F181" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="G181" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H181" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I181">
         <v>4</v>
       </c>
       <c r="N181" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O181" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P181" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q181" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R181" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S181" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z181" t="s">
-        <v>1377</v>
+        <v>1981</v>
       </c>
       <c r="AA181" t="s">
-        <v>1377</v>
+        <v>1981</v>
       </c>
       <c r="AB181" t="s">
-        <v>1310</v>
+        <v>1935</v>
       </c>
       <c r="AC181" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD181" t="s">
-        <v>1378</v>
+        <v>1982</v>
       </c>
       <c r="AG181" t="s">
-        <v>1379</v>
+        <v>1983</v>
       </c>
       <c r="AH181" t="s">
-        <v>1379</v>
+        <v>1983</v>
       </c>
     </row>
-    <row r="182" spans="1:58">
+    <row r="182" spans="1:114">
       <c r="A182" t="s">
-        <v>1380</v>
+        <v>1984</v>
       </c>
       <c r="B182" t="s">
-        <v>1381</v>
+        <v>1985</v>
       </c>
       <c r="C182" t="s">
-        <v>1382</v>
+        <v>1986</v>
       </c>
       <c r="E182" t="s">
-        <v>1383</v>
+        <v>1987</v>
       </c>
       <c r="F182" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G182" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H182" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I182">
         <v>4</v>
       </c>
       <c r="N182" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O182" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P182" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q182" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R182" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S182" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z182" t="s">
-        <v>1384</v>
+        <v>1988</v>
       </c>
       <c r="AA182" t="s">
-        <v>1384</v>
+        <v>1988</v>
       </c>
       <c r="AB182" t="s">
-        <v>1310</v>
+        <v>1935</v>
       </c>
       <c r="AC182" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD182" t="s">
-        <v>1385</v>
+        <v>1989</v>
       </c>
       <c r="AG182" t="s">
-        <v>1386</v>
+        <v>1990</v>
       </c>
       <c r="AH182" t="s">
-        <v>1386</v>
+        <v>1990</v>
       </c>
     </row>
-    <row r="183" spans="1:58">
+    <row r="183" spans="1:114">
       <c r="A183" t="s">
-        <v>1387</v>
+        <v>1991</v>
       </c>
       <c r="B183" t="s">
-        <v>1388</v>
+        <v>1992</v>
       </c>
       <c r="C183" t="s">
-        <v>1389</v>
+        <v>1993</v>
       </c>
       <c r="E183" t="s">
-        <v>1390</v>
+        <v>1994</v>
       </c>
       <c r="F183" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G183" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H183" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I183">
         <v>4</v>
       </c>
       <c r="N183" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O183" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P183" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q183" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R183" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S183" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z183" t="s">
-        <v>1391</v>
+        <v>1995</v>
       </c>
       <c r="AA183" t="s">
-        <v>1391</v>
+        <v>1995</v>
       </c>
       <c r="AB183" t="s">
-        <v>1310</v>
+        <v>1935</v>
       </c>
       <c r="AC183" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD183" t="s">
-        <v>1392</v>
+        <v>1996</v>
       </c>
       <c r="AG183" t="s">
-        <v>1393</v>
+        <v>1997</v>
       </c>
       <c r="AH183" t="s">
-        <v>1393</v>
+        <v>1997</v>
       </c>
     </row>
-    <row r="184" spans="1:58">
+    <row r="184" spans="1:114">
       <c r="A184" t="s">
-        <v>1394</v>
+        <v>1998</v>
       </c>
       <c r="B184" t="s">
-        <v>1395</v>
+        <v>1999</v>
       </c>
       <c r="C184" t="s">
-        <v>1396</v>
+        <v>2000</v>
       </c>
       <c r="E184" t="s">
-        <v>1397</v>
+        <v>2001</v>
       </c>
       <c r="F184" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="G184" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H184" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I184">
         <v>4</v>
       </c>
       <c r="N184" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O184" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P184" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q184" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R184" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S184" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z184" t="s">
-        <v>1398</v>
+        <v>2002</v>
       </c>
       <c r="AA184" t="s">
-        <v>1398</v>
+        <v>2002</v>
       </c>
       <c r="AB184" t="s">
-        <v>1310</v>
+        <v>1935</v>
       </c>
       <c r="AC184" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD184" t="s">
-        <v>1399</v>
+        <v>2003</v>
       </c>
       <c r="AG184" t="s">
-        <v>1400</v>
+        <v>2004</v>
       </c>
       <c r="AH184" t="s">
-        <v>1400</v>
+        <v>2004</v>
       </c>
     </row>
-    <row r="185" spans="1:58">
+    <row r="185" spans="1:114">
       <c r="A185" t="s">
-        <v>1401</v>
+        <v>2005</v>
       </c>
       <c r="B185" t="s">
-        <v>1402</v>
+        <v>2006</v>
       </c>
       <c r="C185" t="s">
-        <v>1403</v>
+        <v>2007</v>
       </c>
       <c r="E185" t="s">
-        <v>1330</v>
+        <v>2008</v>
       </c>
       <c r="F185" t="s">
-        <v>413</v>
+        <v>695</v>
       </c>
       <c r="G185" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H185" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I185">
         <v>4</v>
       </c>
       <c r="N185" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O185" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P185" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q185" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R185" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S185" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z185" t="s">
-        <v>1404</v>
+        <v>2009</v>
       </c>
       <c r="AA185" t="s">
-        <v>1404</v>
+        <v>2009</v>
       </c>
       <c r="AB185" t="s">
-        <v>1405</v>
+        <v>1935</v>
       </c>
       <c r="AC185" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD185" t="s">
-        <v>1406</v>
+        <v>2010</v>
       </c>
       <c r="AG185" t="s">
-        <v>1407</v>
+        <v>2011</v>
       </c>
       <c r="AH185" t="s">
-        <v>1407</v>
+        <v>2011</v>
       </c>
     </row>
-    <row r="186" spans="1:58">
+    <row r="186" spans="1:114">
       <c r="A186" t="s">
-        <v>1408</v>
+        <v>2012</v>
       </c>
       <c r="B186" t="s">
-        <v>1409</v>
+        <v>2013</v>
       </c>
       <c r="C186" t="s">
-        <v>1410</v>
+        <v>2014</v>
       </c>
       <c r="E186" t="s">
-        <v>1323</v>
+        <v>2015</v>
       </c>
       <c r="F186" t="s">
-        <v>413</v>
+        <v>695</v>
       </c>
       <c r="G186" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H186" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I186">
         <v>4</v>
       </c>
       <c r="N186" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O186" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P186" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q186" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R186" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S186" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z186" t="s">
-        <v>1411</v>
+        <v>2016</v>
       </c>
       <c r="AA186" t="s">
-        <v>1411</v>
+        <v>2016</v>
       </c>
       <c r="AB186" t="s">
-        <v>1405</v>
+        <v>1935</v>
       </c>
       <c r="AC186" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD186" t="s">
-        <v>1412</v>
+        <v>2017</v>
       </c>
       <c r="AG186" t="s">
-        <v>1413</v>
+        <v>2018</v>
       </c>
       <c r="AH186" t="s">
-        <v>1413</v>
+        <v>2018</v>
       </c>
     </row>
-    <row r="187" spans="1:58">
+    <row r="187" spans="1:114">
       <c r="A187" t="s">
-        <v>1414</v>
+        <v>2019</v>
       </c>
       <c r="B187" t="s">
-        <v>1415</v>
+        <v>2020</v>
       </c>
       <c r="C187" t="s">
-        <v>1416</v>
+        <v>2021</v>
       </c>
       <c r="E187" t="s">
-        <v>1417</v>
+        <v>2022</v>
       </c>
       <c r="F187" t="s">
-        <v>413</v>
+        <v>695</v>
       </c>
       <c r="G187" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H187" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I187">
         <v>4</v>
       </c>
       <c r="N187" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O187" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P187" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q187" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R187" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S187" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z187" t="s">
-        <v>1418</v>
+        <v>2023</v>
       </c>
       <c r="AA187" t="s">
-        <v>1418</v>
+        <v>2023</v>
       </c>
       <c r="AB187" t="s">
-        <v>1405</v>
+        <v>1935</v>
       </c>
       <c r="AC187" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD187" t="s">
-        <v>1419</v>
+        <v>2024</v>
       </c>
       <c r="AG187" t="s">
-        <v>1420</v>
+        <v>2025</v>
       </c>
       <c r="AH187" t="s">
-        <v>1420</v>
+        <v>2025</v>
       </c>
     </row>
-    <row r="188" spans="1:58">
+    <row r="188" spans="1:114">
       <c r="A188" t="s">
-        <v>1421</v>
+        <v>2026</v>
       </c>
       <c r="B188" t="s">
-        <v>1422</v>
+        <v>2027</v>
       </c>
       <c r="C188" t="s">
-        <v>1423</v>
+        <v>2028</v>
       </c>
       <c r="E188" t="s">
-        <v>1424</v>
+        <v>1955</v>
       </c>
       <c r="F188" t="s">
-        <v>1425</v>
+        <v>827</v>
       </c>
       <c r="G188" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H188" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I188">
         <v>4</v>
       </c>
-      <c r="J188" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N188" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O188" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P188" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q188" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R188" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S188" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z188" t="s">
-        <v>1427</v>
+        <v>2029</v>
       </c>
       <c r="AA188" t="s">
-        <v>1427</v>
+        <v>2029</v>
       </c>
       <c r="AB188" t="s">
-        <v>1405</v>
+        <v>2030</v>
       </c>
       <c r="AC188" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD188" t="s">
-        <v>1428</v>
+        <v>2031</v>
       </c>
       <c r="AG188" t="s">
-        <v>1429</v>
+        <v>2032</v>
       </c>
       <c r="AH188" t="s">
-        <v>1429</v>
+        <v>2032</v>
       </c>
     </row>
-    <row r="189" spans="1:58">
+    <row r="189" spans="1:114">
       <c r="A189" t="s">
-        <v>1430</v>
+        <v>2033</v>
       </c>
       <c r="B189" t="s">
-        <v>1431</v>
+        <v>2034</v>
       </c>
       <c r="C189" t="s">
-        <v>1432</v>
+        <v>2035</v>
       </c>
       <c r="E189" t="s">
-        <v>1433</v>
+        <v>1948</v>
       </c>
       <c r="F189" t="s">
-        <v>413</v>
+        <v>827</v>
       </c>
       <c r="G189" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H189" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I189">
         <v>4</v>
       </c>
-      <c r="J189" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N189" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O189" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P189" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q189" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R189" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S189" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z189" t="s">
-        <v>1435</v>
+        <v>2036</v>
       </c>
       <c r="AA189" t="s">
-        <v>1435</v>
+        <v>2036</v>
       </c>
       <c r="AB189" t="s">
-        <v>1405</v>
+        <v>2030</v>
       </c>
       <c r="AC189" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD189" t="s">
-        <v>1436</v>
+        <v>2037</v>
       </c>
       <c r="AG189" t="s">
-        <v>1437</v>
+        <v>2038</v>
       </c>
       <c r="AH189" t="s">
-        <v>1437</v>
+        <v>2038</v>
       </c>
     </row>
-    <row r="190" spans="1:58">
+    <row r="190" spans="1:114">
       <c r="A190" t="s">
-        <v>1438</v>
+        <v>2039</v>
       </c>
       <c r="B190" t="s">
-        <v>413</v>
+        <v>2040</v>
       </c>
       <c r="C190" t="s">
-        <v>1439</v>
+        <v>2041</v>
       </c>
       <c r="E190" t="s">
-        <v>1433</v>
+        <v>2042</v>
       </c>
       <c r="F190" t="s">
-        <v>350</v>
+        <v>827</v>
       </c>
       <c r="G190" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H190" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I190">
         <v>4</v>
       </c>
-      <c r="J190" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N190" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O190" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P190" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q190" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R190" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S190" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z190" t="s">
-        <v>1441</v>
+        <v>2043</v>
       </c>
       <c r="AA190" t="s">
-        <v>1441</v>
+        <v>2043</v>
       </c>
       <c r="AB190" t="s">
-        <v>1405</v>
+        <v>2030</v>
       </c>
       <c r="AC190" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD190" t="s">
-        <v>1442</v>
+        <v>2044</v>
       </c>
       <c r="AG190" t="s">
-        <v>1443</v>
+        <v>2045</v>
       </c>
       <c r="AH190" t="s">
-        <v>1443</v>
-[...14 lines deleted...]
-        <v>1446</v>
+        <v>2045</v>
       </c>
     </row>
-    <row r="191" spans="1:58">
+    <row r="191" spans="1:114">
       <c r="A191" t="s">
-        <v>1447</v>
+        <v>2046</v>
       </c>
       <c r="B191" t="s">
-        <v>1448</v>
+        <v>2047</v>
       </c>
       <c r="C191" t="s">
-        <v>1449</v>
+        <v>2048</v>
       </c>
       <c r="E191" t="s">
-        <v>1450</v>
+        <v>2049</v>
       </c>
       <c r="F191" t="s">
-        <v>413</v>
+        <v>2050</v>
       </c>
       <c r="G191" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="H191" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="I191">
         <v>4</v>
       </c>
       <c r="J191" t="s">
-        <v>1451</v>
+        <v>2051</v>
       </c>
       <c r="N191" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="O191" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P191" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="Q191" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="R191" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="S191" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="Z191" t="s">
-        <v>1452</v>
+        <v>2052</v>
       </c>
       <c r="AA191" t="s">
-        <v>1452</v>
+        <v>2052</v>
       </c>
       <c r="AB191" t="s">
-        <v>1405</v>
+        <v>2030</v>
       </c>
       <c r="AC191" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="AD191" t="s">
-        <v>1453</v>
+        <v>2053</v>
       </c>
       <c r="AG191" t="s">
-        <v>1454</v>
+        <v>2054</v>
       </c>
       <c r="AH191" t="s">
-        <v>1454</v>
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="192" spans="1:114">
+      <c r="A192" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B192" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C192" t="s">
+        <v>2057</v>
+      </c>
+      <c r="E192" t="s">
+        <v>2058</v>
+      </c>
+      <c r="F192" t="s">
+        <v>827</v>
+      </c>
+      <c r="G192" t="s">
+        <v>119</v>
+      </c>
+      <c r="H192" t="s">
+        <v>134</v>
+      </c>
+      <c r="I192">
+        <v>4</v>
+      </c>
+      <c r="J192" t="s">
+        <v>2059</v>
+      </c>
+      <c r="N192" t="s">
+        <v>122</v>
+      </c>
+      <c r="O192" t="s">
+        <v>122</v>
+      </c>
+      <c r="P192" t="s">
+        <v>122</v>
+      </c>
+      <c r="Q192" t="s">
+        <v>122</v>
+      </c>
+      <c r="R192" t="s">
+        <v>122</v>
+      </c>
+      <c r="S192" t="s">
+        <v>123</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>2060</v>
+      </c>
+      <c r="AA192" t="s">
+        <v>2060</v>
+      </c>
+      <c r="AB192" t="s">
+        <v>2030</v>
+      </c>
+      <c r="AC192" t="s">
+        <v>126</v>
+      </c>
+      <c r="AD192" t="s">
+        <v>2061</v>
+      </c>
+      <c r="AG192" t="s">
+        <v>2062</v>
+      </c>
+      <c r="AH192" t="s">
+        <v>2062</v>
+      </c>
+    </row>
+    <row r="193" spans="1:114">
+      <c r="A193" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B193" t="s">
+        <v>827</v>
+      </c>
+      <c r="C193" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E193" t="s">
+        <v>2058</v>
+      </c>
+      <c r="F193" t="s">
+        <v>718</v>
+      </c>
+      <c r="G193" t="s">
+        <v>119</v>
+      </c>
+      <c r="H193" t="s">
+        <v>134</v>
+      </c>
+      <c r="I193">
+        <v>4</v>
+      </c>
+      <c r="J193" t="s">
+        <v>2065</v>
+      </c>
+      <c r="N193" t="s">
+        <v>122</v>
+      </c>
+      <c r="O193" t="s">
+        <v>122</v>
+      </c>
+      <c r="P193" t="s">
+        <v>122</v>
+      </c>
+      <c r="Q193" t="s">
+        <v>122</v>
+      </c>
+      <c r="R193" t="s">
+        <v>122</v>
+      </c>
+      <c r="S193" t="s">
+        <v>123</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>2066</v>
+      </c>
+      <c r="AA193" t="s">
+        <v>2066</v>
+      </c>
+      <c r="AB193" t="s">
+        <v>2030</v>
+      </c>
+      <c r="AC193" t="s">
+        <v>126</v>
+      </c>
+      <c r="AD193" t="s">
+        <v>2067</v>
+      </c>
+      <c r="AG193" t="s">
+        <v>2068</v>
+      </c>
+      <c r="AH193" t="s">
+        <v>2068</v>
+      </c>
+      <c r="AK193" t="s">
+        <v>2069</v>
+      </c>
+      <c r="AL193" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM193" t="s">
+        <v>2070</v>
+      </c>
+      <c r="AP193" t="s">
+        <v>2071</v>
+      </c>
+      <c r="AQ193" t="s">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="194" spans="1:114">
+      <c r="A194" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B194" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C194" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E194" t="s">
+        <v>2075</v>
+      </c>
+      <c r="F194" t="s">
+        <v>827</v>
+      </c>
+      <c r="G194" t="s">
+        <v>119</v>
+      </c>
+      <c r="H194" t="s">
+        <v>134</v>
+      </c>
+      <c r="I194">
+        <v>4</v>
+      </c>
+      <c r="J194" t="s">
+        <v>2076</v>
+      </c>
+      <c r="N194" t="s">
+        <v>122</v>
+      </c>
+      <c r="O194" t="s">
+        <v>122</v>
+      </c>
+      <c r="P194" t="s">
+        <v>122</v>
+      </c>
+      <c r="Q194" t="s">
+        <v>122</v>
+      </c>
+      <c r="R194" t="s">
+        <v>122</v>
+      </c>
+      <c r="S194" t="s">
+        <v>123</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>2077</v>
+      </c>
+      <c r="AA194" t="s">
+        <v>2077</v>
+      </c>
+      <c r="AB194" t="s">
+        <v>2030</v>
+      </c>
+      <c r="AC194" t="s">
+        <v>126</v>
+      </c>
+      <c r="AD194" t="s">
+        <v>2078</v>
+      </c>
+      <c r="AG194" t="s">
+        <v>2079</v>
+      </c>
+      <c r="AH194" t="s">
+        <v>2079</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>