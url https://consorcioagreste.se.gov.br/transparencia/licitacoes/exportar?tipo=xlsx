--- v1 (2026-07-10)
+++ v2 (2026-09-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2080">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2717">
   <si>
     <t>uuid</t>
   </si>
   <si>
     <t>titulo</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>url_edital</t>
   </si>
   <si>
     <t>numero</t>
   </si>
   <si>
     <t>modalidade</t>
   </si>
   <si>
     <t>orgao</t>
   </si>
   <si>
     <t>situacao</t>
   </si>
   <si>
@@ -86,126 +86,423 @@
   <si>
     <t>total_pago</t>
   </si>
   <si>
     <t>saldo_pagar</t>
   </si>
   <si>
     <t>registro_preco</t>
   </si>
   <si>
     <t>autorizacao</t>
   </si>
   <si>
     <t>abertura</t>
   </si>
   <si>
     <t>julgamento</t>
   </si>
   <si>
     <t>adjudicacao</t>
   </si>
   <si>
     <t>homologacao</t>
   </si>
   <si>
+    <t>vencedores_0_url</t>
+  </si>
+  <si>
+    <t>vencedores_0_numero</t>
+  </si>
+  <si>
+    <t>vencedores_0_nome</t>
+  </si>
+  <si>
+    <t>vencedores_0_cnpj</t>
+  </si>
+  <si>
+    <t>vencedores_0_valor</t>
+  </si>
+  <si>
+    <t>criado</t>
+  </si>
+  <si>
+    <t>alterado</t>
+  </si>
+  <si>
+    <t>arquivos_0_nome</t>
+  </si>
+  <si>
+    <t>arquivos_0_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_0_url</t>
+  </si>
+  <si>
+    <t>arquivos_0_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_0_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_0_criado</t>
+  </si>
+  <si>
+    <t>arquivos_0_alterado</t>
+  </si>
+  <si>
+    <t>contratados_0_nome</t>
+  </si>
+  <si>
+    <t>contratados_0_cnpj</t>
+  </si>
+  <si>
+    <t>contratados_0_valor</t>
+  </si>
+  <si>
+    <t>contratos_0_numero</t>
+  </si>
+  <si>
+    <t>contratos_0_url</t>
+  </si>
+  <si>
+    <t>contratos_0_url_contrato_arquivo</t>
+  </si>
+  <si>
+    <t>contratos_0_contrato_uuid_ref</t>
+  </si>
+  <si>
+    <t>contratos_0_contrato_numero_ref</t>
+  </si>
+  <si>
+    <t>contratos_0_url_contrato_ref</t>
+  </si>
+  <si>
+    <t>contratos_0_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_0_licitacao_titulo</t>
+  </si>
+  <si>
+    <t>contratos_0_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_0_obra_titulo</t>
+  </si>
+  <si>
+    <t>contratos_0_obra_url</t>
+  </si>
+  <si>
+    <t>contratos_0_orgao</t>
+  </si>
+  <si>
+    <t>contratos_0_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_0_situacao</t>
+  </si>
+  <si>
+    <t>contratos_0_natureza</t>
+  </si>
+  <si>
+    <t>contratos_0_is_aditivo</t>
+  </si>
+  <si>
+    <t>contratos_0_tipo</t>
+  </si>
+  <si>
+    <t>contratos_0_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_0_inicio</t>
+  </si>
+  <si>
+    <t>contratos_0_fim</t>
+  </si>
+  <si>
+    <t>contratos_0_objeto</t>
+  </si>
+  <si>
+    <t>contratos_0_contratado</t>
+  </si>
+  <si>
+    <t>contratos_0_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_0_valor</t>
+  </si>
+  <si>
+    <t>contratos_0_base_legal</t>
+  </si>
+  <si>
+    <t>contratos_0_parecer_juridico</t>
+  </si>
+  <si>
+    <t>contratos_0_criado</t>
+  </si>
+  <si>
+    <t>contratos_0_alterado</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais</t>
+  </si>
+  <si>
+    <t>contratos_0_aditivos</t>
+  </si>
+  <si>
     <t>vencedores</t>
   </si>
   <si>
-    <t>criado</t>
-[...23 lines deleted...]
-    <t>arquivos_0_alterado</t>
+    <t>arquivos_1_nome</t>
+  </si>
+  <si>
+    <t>arquivos_1_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_1_url</t>
+  </si>
+  <si>
+    <t>arquivos_1_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_1_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_1_criado</t>
+  </si>
+  <si>
+    <t>arquivos_1_alterado</t>
+  </si>
+  <si>
+    <t>arquivos_2_nome</t>
+  </si>
+  <si>
+    <t>arquivos_2_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_2_url</t>
+  </si>
+  <si>
+    <t>arquivos_2_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_2_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_2_criado</t>
+  </si>
+  <si>
+    <t>arquivos_2_alterado</t>
   </si>
   <si>
     <t>contratados</t>
   </si>
   <si>
     <t>contratos</t>
   </si>
   <si>
-    <t>arquivos_1_nome</t>
-[...38 lines deleted...]
-    <t>arquivos_2_alterado</t>
+    <t>contratos_0_fiscais_0_nome</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_0_orgao</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_0_cargo</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_0_cpf</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_0_inicio</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_0_fim</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_1_nome</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_1_orgao</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_1_cargo</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_1_cpf</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_1_inicio</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_1_fim</t>
+  </si>
+  <si>
+    <t>vencedores_1_url</t>
+  </si>
+  <si>
+    <t>vencedores_1_numero</t>
+  </si>
+  <si>
+    <t>vencedores_1_nome</t>
+  </si>
+  <si>
+    <t>vencedores_1_cnpj</t>
+  </si>
+  <si>
+    <t>vencedores_1_valor</t>
+  </si>
+  <si>
+    <t>contratados_1_nome</t>
+  </si>
+  <si>
+    <t>contratados_1_cnpj</t>
+  </si>
+  <si>
+    <t>contratados_1_valor</t>
+  </si>
+  <si>
+    <t>contratos_1_numero</t>
+  </si>
+  <si>
+    <t>contratos_1_url</t>
+  </si>
+  <si>
+    <t>contratos_1_url_contrato_arquivo</t>
+  </si>
+  <si>
+    <t>contratos_1_contrato_uuid_ref</t>
+  </si>
+  <si>
+    <t>contratos_1_contrato_numero_ref</t>
+  </si>
+  <si>
+    <t>contratos_1_url_contrato_ref</t>
+  </si>
+  <si>
+    <t>contratos_1_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_1_licitacao_titulo</t>
+  </si>
+  <si>
+    <t>contratos_1_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_1_obra_titulo</t>
+  </si>
+  <si>
+    <t>contratos_1_obra_url</t>
+  </si>
+  <si>
+    <t>contratos_1_orgao</t>
+  </si>
+  <si>
+    <t>contratos_1_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_1_situacao</t>
+  </si>
+  <si>
+    <t>contratos_1_natureza</t>
+  </si>
+  <si>
+    <t>contratos_1_is_aditivo</t>
+  </si>
+  <si>
+    <t>contratos_1_tipo</t>
+  </si>
+  <si>
+    <t>contratos_1_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_1_inicio</t>
+  </si>
+  <si>
+    <t>contratos_1_fim</t>
+  </si>
+  <si>
+    <t>contratos_1_objeto</t>
+  </si>
+  <si>
+    <t>contratos_1_contratado</t>
+  </si>
+  <si>
+    <t>contratos_1_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_1_valor</t>
+  </si>
+  <si>
+    <t>contratos_1_base_legal</t>
+  </si>
+  <si>
+    <t>contratos_1_parecer_juridico</t>
+  </si>
+  <si>
+    <t>contratos_1_criado</t>
+  </si>
+  <si>
+    <t>contratos_1_alterado</t>
+  </si>
+  <si>
+    <t>contratos_1_fiscais_0_nome</t>
+  </si>
+  <si>
+    <t>contratos_1_fiscais_0_orgao</t>
+  </si>
+  <si>
+    <t>contratos_1_fiscais_0_cargo</t>
+  </si>
+  <si>
+    <t>contratos_1_fiscais_0_cpf</t>
+  </si>
+  <si>
+    <t>contratos_1_fiscais_0_inicio</t>
+  </si>
+  <si>
+    <t>contratos_1_fiscais_0_fim</t>
+  </si>
+  <si>
+    <t>contratos_1_fiscais_1_nome</t>
+  </si>
+  <si>
+    <t>contratos_1_fiscais_1_orgao</t>
+  </si>
+  <si>
+    <t>contratos_1_fiscais_1_cargo</t>
+  </si>
+  <si>
+    <t>contratos_1_fiscais_1_cpf</t>
+  </si>
+  <si>
+    <t>contratos_1_fiscais_1_inicio</t>
+  </si>
+  <si>
+    <t>contratos_1_fiscais_1_fim</t>
+  </si>
+  <si>
+    <t>contratos_1_aditivos</t>
   </si>
   <si>
     <t>arquivos_3_nome</t>
   </si>
   <si>
     <t>arquivos_3_categoria</t>
   </si>
   <si>
     <t>arquivos_3_url</t>
   </si>
   <si>
     <t>arquivos_3_hash_sha1</t>
   </si>
   <si>
     <t>arquivos_3_hash_md5</t>
   </si>
   <si>
     <t>arquivos_3_criado</t>
   </si>
   <si>
     <t>arquivos_3_alterado</t>
   </si>
   <si>
     <t>arquivos_4_nome</t>
   </si>
@@ -353,386 +650,2811 @@
   <si>
     <t>arquivos_10_alterado</t>
   </si>
   <si>
     <t>arquivos_11_nome</t>
   </si>
   <si>
     <t>arquivos_11_categoria</t>
   </si>
   <si>
     <t>arquivos_11_url</t>
   </si>
   <si>
     <t>arquivos_11_hash_sha1</t>
   </si>
   <si>
     <t>arquivos_11_hash_md5</t>
   </si>
   <si>
     <t>arquivos_11_criado</t>
   </si>
   <si>
     <t>arquivos_11_alterado</t>
   </si>
   <si>
+    <t>contratos_0_aditivos_0_numero</t>
+  </si>
+  <si>
+    <t>contratos_0_aditivos_0_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_0_aditivos_0_inicio</t>
+  </si>
+  <si>
+    <t>contratos_0_aditivos_0_fim</t>
+  </si>
+  <si>
+    <t>contratos_0_aditivos_0_valor</t>
+  </si>
+  <si>
+    <t>contratos_0_aditivos_0_natureza</t>
+  </si>
+  <si>
+    <t>contratos_0_aditivos_0_tipo</t>
+  </si>
+  <si>
+    <t>contratos_0_aditivos_0_url</t>
+  </si>
+  <si>
     <t>arquivos</t>
   </si>
   <si>
     <t>019e73d1-2f78-72d5-9f6c-2dc2e40f3d25</t>
   </si>
   <si>
     <t>NÃO ADESÃO A ATA DE REGISTRO DE PREÇOS</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/nao-adesao-a-ata-de-registro-de-precos/019e73d1-2f78-72d5-9f6c-2dc2e40f3d25</t>
   </si>
   <si>
     <t>01/2026</t>
   </si>
   <si>
     <t>Adesão a Ata</t>
   </si>
   <si>
     <t>CPAC</t>
   </si>
   <si>
-    <t>Aberto</t>
-[...2 lines deleted...]
-    <t>1,00</t>
+    <t>Concluído</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
-    <t>29/05/2026 09:59:09</t>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eac54-58c9-725d-84b9-44ad3fd7a97f</t>
+  </si>
+  <si>
+    <t>03/2026</t>
+  </si>
+  <si>
+    <t>GF Climatização e Recargas</t>
+  </si>
+  <si>
+    <t>14.828.973/0001-28</t>
+  </si>
+  <si>
+    <t>18.350,00</t>
+  </si>
+  <si>
+    <t>24/08/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>24/08/2026 11:56:24</t>
   </si>
   <si>
     <t>Declaracao_Nao_Adesao_ARP_2026_CPAC.pdf</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e73d1-2f78-72d5-9f6c-2dc2e40f3d25/declaracao-nao-adesao-arp-2026-cpac_cb35c427-2abe-44d1-9cb6-deff95a814a4.pdf</t>
   </si>
   <si>
     <t>36d5248ffc287f86bf4bad2a727d15cc7b1b2489</t>
   </si>
   <si>
     <t>aa4dce7549500e6d1c19350d4d42c5dd</t>
   </si>
   <si>
     <t>29/05/2026 11:30:22</t>
   </si>
   <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eac54-58c9-725d-84b9-44ad3fd7a97f/contrato-nao-03-2026-samuel-santos-de-moraes-me-gf-climatizaa-a-o-e-recargas_aaee2e17-3b67-4476-8b7e-6b6d431e3622.pdf</t>
+  </si>
+  <si>
+    <t>Consórcio Público do Agreste Central Segipano</t>
+  </si>
+  <si>
+    <t>Dispensa de Licitação</t>
+  </si>
+  <si>
+    <t>Vigente</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>09/03/2027</t>
+  </si>
+  <si>
+    <t>Manutenção preventiva e corretiva, instalação, desinstalação e remanejamento de aparelhos de ar-condicionado tipo Split.</t>
+  </si>
+  <si>
+    <t>09/03/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>27/08/2026 10:17:58</t>
+  </si>
+  <si>
+    <t>01a01575-2fc9-700a-9070-603e8da80b70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dispensa de Licitação Simplificada </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-simplificada/01a01575-2fc9-700a-9070-603e8da80b70</t>
+  </si>
+  <si>
+    <t>02/2026</t>
+  </si>
+  <si>
+    <t>Dispensa de Licitação Simplificada</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aquisição de 02 (dois) extintores de incêndio tipo ABC 06kg, novos, e prestação de serviços de recarga/manutenção de 10 (dez) extintores ABC 06kg e 01 (um) extintor ABC 04kg, conforme especificações, quantitativos e condições constantes dos documentos da contratação. </t>
+  </si>
+  <si>
+    <t>1.260,00</t>
+  </si>
+  <si>
+    <t>14/08/2026</t>
+  </si>
+  <si>
+    <t>14/08/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>25/08/2026 14:00:40</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO - DISPENSA SIMPLIFICADA 02_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a01575-2fc9-700a-9070-603e8da80b70/autorizacao-dispensa-simplificada-02-2026_611c0b95-d675-40cd-8732-93a25a4ac0ff.pdf</t>
+  </si>
+  <si>
+    <t>1067cfc547e12166bdda7b6b228344c386e8ff0a</t>
+  </si>
+  <si>
+    <t>1c8b52353ebcf87ae1b09ac175ca43cc</t>
+  </si>
+  <si>
+    <t>21/08/2026 10:03:24</t>
+  </si>
+  <si>
+    <t>EXTRATO - DISPENSA SIMPLIFICADA 02_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a01575-2fc9-700a-9070-603e8da80b70/extrato-dispensa-simplificada-02-2026_159fa3af-cb88-4d60-aac6-06269089e399.pdf</t>
+  </si>
+  <si>
+    <t>2f56a3cd285ec5054607da389eebfa42cdd26ec6</t>
+  </si>
+  <si>
+    <t>2d73e8dfbcfab6e4ec2408e4f3a4b2ae</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - DISPENSA SIMPLIFICADA 02_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a01575-2fc9-700a-9070-603e8da80b70/justificativa-dispensa-simplificada-02-2026_b2645ee3-0a34-44ea-a0eb-108892a30745.pdf</t>
+  </si>
+  <si>
+    <t>398596da8e26e6457231bd4257749d29c620c5d8</t>
+  </si>
+  <si>
+    <t>7c7dd272ba32de5419a320ecb11eef51</t>
+  </si>
+  <si>
+    <t>019f8a3e-3cc1-73b7-82be-522d9f21b0ae</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DISPENSA DE LICITAÇÃO Nº 12/2026 – CPAC </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-12-2026-cpac/019f8a3e-3cc1-73b7-82be-522d9f21b0ae</t>
+  </si>
+  <si>
+    <t>12/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa para o fornecimento de equipamentos de informática, compreendendo 05 (cinco) computadores tipo desktop, acompanhados de acessórios e periféricos necessários ao funcionamento, 05 (cinco) monitores LED 19,5” e 05 (cinco) filtros de linha, destinados ao atendimento das necessidades operacionais e administrativas do Consórcio Público do Agreste Central Sergipano – CPAC.</t>
+  </si>
+  <si>
+    <t>15.325,00</t>
+  </si>
+  <si>
+    <t>03/08/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/01a014c5-1e02-72b1-8cf2-91fc44b54698</t>
+  </si>
+  <si>
+    <t>14/2026</t>
+  </si>
+  <si>
+    <t>Info Master Tecnologia e Informática LTDA</t>
+  </si>
+  <si>
+    <t>08.749.547/0001-04</t>
+  </si>
+  <si>
+    <t>15.205,00</t>
+  </si>
+  <si>
+    <t>03/08/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>25/08/2026 13:33:51</t>
+  </si>
+  <si>
+    <t>14 - INSTRUMENTO CONVOCATÓRIO DE DISPENSA nº 12-2026 E ANEXOS.docx (1).pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019f8a3e-3cc1-73b7-82be-522d9f21b0ae/14-instrumento-convocatorio-de-dispensa-no-12-2026-e-anexos-docx-1_aff4ba2e-c2ce-40ff-a137-250af81df328.pdf</t>
+  </si>
+  <si>
+    <t>96c75b94348bdf8299eecb7688a3be941735072f</t>
+  </si>
+  <si>
+    <t>9c596a2d30d2c536d24f950da4e7125f</t>
+  </si>
+  <si>
+    <t>22/07/2026 12:39:30</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/01a014c5-1e02-72b1-8cf2-91fc44b54698/contrato-no-14-2026-info-master-tecnologia-e-informatica-ltda_55897af7-800f-4aeb-bf68-6af01bfecc84.pdf</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>31/12/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de equipamentos de informática, compreendendo computadores tipo desktop, acompanhados de acessórios e periféricos necessários ao funcionamento, monitores LED 19,5” e filtros de linha, destinados ao atendimento das necessidades operacionais e administrativas do Consórcio Público do Agreste Central Sergipano – CPAC.</t>
+  </si>
+  <si>
+    <t>04/08/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>25/08/2026 13:55:54</t>
+  </si>
+  <si>
+    <t>Leandro Roque Souza Andrade</t>
+  </si>
+  <si>
+    <t>Fiscal</t>
+  </si>
+  <si>
+    <t>044.***.***-67</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Evanilson Santana Santos </t>
+  </si>
+  <si>
+    <t>Gestor</t>
+  </si>
+  <si>
+    <t>000.***.***-44</t>
+  </si>
+  <si>
+    <t>019fb868-fc25-7046-a73c-f11a955d5a1a</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-simplificada/019fb868-fc25-7046-a73c-f11a955d5a1a</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contratação de empresa especializada para a prestação de dois serviços completos de buffet destinados ao Curso de Formação em Manipulação de Resíduos Químicos, a ser realizado no dia 20 de julho de 2026, em Itabaiana/SE, e à Cerimônia de Inauguração da Central de Triagem de Materiais Recicláveis, a ser realizada no dia 24 de julho de 2026, em Frei Paulo/SE, compreendendo o fornecimento de alimentos, bebidas, transporte, mão de obra, garçom, materiais, utensílios, montagem, organização, reposição, desmontagem, limpeza, retirada de resíduos, tributos e demais despesas necessárias à execução integral dos serviços. </t>
+  </si>
+  <si>
+    <t>5.893,33</t>
+  </si>
+  <si>
+    <t>17/07/2026</t>
+  </si>
+  <si>
+    <t>17/07/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>24/08/2026 11:51:20</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO - DISPENSA SUMPLIFICADA 01_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019fb868-fc25-7046-a73c-f11a955d5a1a/autorizacao-dispensa-sumplificada-01-2026_92808a39-fc4b-4c4c-a941-dd2fe39c5b92.pdf</t>
+  </si>
+  <si>
+    <t>2dc202b432728ed9de645c1875491e7f2a0cb0eb</t>
+  </si>
+  <si>
+    <t>a635b3ea7245e4ac2e683ecb30472d7a</t>
+  </si>
+  <si>
+    <t>21/08/2026 10:00:44</t>
+  </si>
+  <si>
+    <t>EXTRATO - DISPENSA SUMPLIFICADA 01_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019fb868-fc25-7046-a73c-f11a955d5a1a/extrato-dispensa-sumplificada-01-2026_2aca3a54-3749-42f4-aff0-fa1a7a482ab6.pdf</t>
+  </si>
+  <si>
+    <t>eb474eeafa58c523a6661d44d93c7e8b654b0d52</t>
+  </si>
+  <si>
+    <t>eba48459a35ee81ac1555bbc285be1d9</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA  - DISPENSA SUMPLIFICADA 01_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019fb868-fc25-7046-a73c-f11a955d5a1a/justificativa-dispensa-sumplificada-01-2026_86e4db4a-c827-410d-9367-28f5753098a3.pdf</t>
+  </si>
+  <si>
+    <t>53b7b741db936cd88164ea03c650290447067e44</t>
+  </si>
+  <si>
+    <t>8002a27acac5abd3df38bf514401b247</t>
+  </si>
+  <si>
+    <t>21/08/2026 10:00:45</t>
+  </si>
+  <si>
+    <t>01a05836-5800-7248-8192-4c30ea6b62c4</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 04/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-04-2026/01a05836-5800-7248-8192-4c30ea6b62c4</t>
+  </si>
+  <si>
+    <t>04/2026</t>
+  </si>
+  <si>
+    <t>Inexigibilidade</t>
+  </si>
+  <si>
+    <t>Locação de imóvel urbano não residencial, do tipo galpão operacional, situado na Rodovia SE-206, nº 1810, município de Siriri/SE.</t>
+  </si>
+  <si>
+    <t>16/06/2026</t>
+  </si>
+  <si>
+    <t>16/06/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>31/08/2026 11:40:08</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 13-2026 - INEX 04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a05836-5800-7248-8192-4c30ea6b62c4/contrato-no-13-2026-inex-04-2026_9c2b6792-b9e2-49f1-80b1-7a591b7c6188.pdf</t>
+  </si>
+  <si>
+    <t>40b34482235f2fc36ca8236f87af77fa1d08fc9a</t>
+  </si>
+  <si>
+    <t>26897a9d56c9d3930410e56fc63d4436</t>
+  </si>
+  <si>
+    <t>31/08/2026 11:27:41</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - INEX 04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a05836-5800-7248-8192-4c30ea6b62c4/justificativa-inex-04-2026_edd9d32f-9b89-4979-913c-7ba0076c150b.pdf</t>
+  </si>
+  <si>
+    <t>93c674c0eca10f62db61b1bfc6c73aef52004d47</t>
+  </si>
+  <si>
+    <t>04fd8cb574c6e66958b813dbea686b9c</t>
+  </si>
+  <si>
+    <t>31/08/2026 11:26:46</t>
+  </si>
+  <si>
+    <t>019e41dd-4f94-73ec-9914-5942d9183eba</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 11/2026 – CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-11-2026-cpac/019e41dd-4f94-73ec-9914-5942d9183eba</t>
+  </si>
+  <si>
+    <t>11/2026</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA ÁREA DE TECNOLOGIA DA INFORMAÇÃO, VISANDO À PRESTAÇÃO DE SERVIÇOS TÉCNICOS CONTÍNUOS DE DESENVOLVIMENTO, HOSPEDAGEM, MANUTENÇÃO, SUPORTE, MIGRAÇÃO, TREINAMENTO E GERENCIAMENTO DO PORTAL INSTITUCIONAL DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC, DISPONÍVEL NO ENDEREÇO ELETRÔNICO: HTTPS://CONSORCIOAGRESTE.SE.GOV.BR/, COM MÓDULOS DE TRANSPARÊNCIA PÚBLICA, ACESSO À INFORMAÇÃO, PUBLICAÇÕES OFICIAIS, LICITAÇÕES, CONTRATOS, DOCUMENTOS INSTITUCIONAIS E DEMAIS FUNCIONALIDADES NECESSÁRIAS À ADEQUAÇÃO AO PROGRAMA NACIONAL DE TRANSPARÊNCIA PÚBLICA – PNTP/ATRICON, CONFORME CONDIÇÕES E ESPECIFICAÇÕES ESTABELECIDAS NO INSTRUMENTO CONVOCATÓRIO E SEUS ANEXOS.</t>
+  </si>
+  <si>
+    <t>13.800,00</t>
+  </si>
+  <si>
+    <t>22/05/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb75c-547c-7166-bbd9-683ccfaac63a</t>
+  </si>
+  <si>
+    <t>12/2024</t>
+  </si>
+  <si>
+    <t>Viamax Locações LTDA</t>
+  </si>
+  <si>
+    <t>05.405.723/0001-94</t>
+  </si>
+  <si>
+    <t>73.370,00</t>
+  </si>
+  <si>
+    <t>22/05/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>26/08/2026 09:00:06</t>
+  </si>
+  <si>
+    <t>INSTRUMENTO CONVOCATÓRIO DE DISPENSA Nº 11-2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/instrumento-convocatorio-de-dispensa-no-11-2026-e-anexos_a82ad836869260287bdd697.pdf</t>
+  </si>
+  <si>
+    <t>12/05/2026 22:23:41</t>
+  </si>
+  <si>
+    <t>ITWEB Publicidade e Propaganda LTDA</t>
+  </si>
+  <si>
+    <t>12.115.918/0001-65</t>
+  </si>
+  <si>
+    <t>12.000,00</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019f228f-1879-70f7-91ea-3b956c9dcb4c</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019f228f-1879-70f7-91ea-3b956c9dcb4c/contrato-n-12-2026-itweb_7e03f027-b682-43cf-bdf8-2bbafcb029e7.pdf</t>
+  </si>
+  <si>
+    <t>22/05/2027</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada na área de tecnologia da informação, visando à prestação de serviços técnicos contínuos de desenvolvimento, hospedagem, manutenção, suporte, migração de dados, treinamento e gerenciamento do portal institucional do Consórcio Público do Agreste Central Sergipano – CPAC.</t>
+  </si>
+  <si>
+    <t>25/08/2026 14:12:32</t>
+  </si>
+  <si>
+    <t>MINUTA DO CONTRATO - ANEXO II</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/11-minuta-do-contrato-no-xx-2026-docx_f0fb11cfef6e4f924344e4.pdf</t>
+  </si>
+  <si>
+    <t>12/05/2026 22:32:38</t>
+  </si>
+  <si>
+    <t>TERMO DE REFERÊNCIA - ANEXO I</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/anexo-i-termo-de-referencia-consolidado_c78df1b23d3191a30a41025.pdf</t>
+  </si>
+  <si>
+    <t>12/05/2026 22:24:02</t>
+  </si>
+  <si>
+    <t>Mariana Costa Barbosa</t>
+  </si>
+  <si>
+    <t>072.***.***-99</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb75c-547c-7166-bbd9-683ccfaac63a/contrato-no-12-2024_1cda8f84-c087-4d7f-b07e-debc48714de3.pdf</t>
+  </si>
+  <si>
+    <t>Encerrado</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>05/01/2025</t>
+  </si>
+  <si>
+    <t>LOCAÇÃO DE CAMINHÃO TIPO TRATOR (6 x 2) COM PRANCHA CONFECCIONADA EM FERRO/METAL COM DOIS (02) EIXOS, CAPACIDADE DE ARRASTO MÍNIMO DE 28.000 Kg, PARA PRESTAR SERVIÇOS DE TRANSPORTE DE MÁQUINAS E EQUIPAMENTOS DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO - CPAC</t>
+  </si>
+  <si>
+    <t>05/02/2024 00:00:00</t>
+  </si>
+  <si>
+    <t>25/08/2026 14:10:09</t>
+  </si>
+  <si>
+    <t>José Edigar Santos de Araujo</t>
+  </si>
+  <si>
+    <t>068.***.***-09</t>
+  </si>
+  <si>
+    <t>019e41dd-4f28-7061-85dd-0cf37989cc2d</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 10/2026 – CPAC - REPUBLICAÇÃO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-10-2026-cpac-republicacao/019e41dd-4f28-7061-85dd-0cf37989cc2d</t>
+  </si>
+  <si>
+    <t>10/2026</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA PARA O FORNECIMENTO DE MATERIAIS DE LIMPEZA E GÊNEROS ALIMENTÍCIOS, PARA ATENDER ÀS NECESSIDADES DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC, CONFORME ESPECIFICAÇÕES DO ANEXO I – TERMO DE REFERÊNCIA</t>
+  </si>
+  <si>
+    <t>6.272,24</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>07/05/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>25/08/2026 13:32:04</t>
+  </si>
+  <si>
+    <t>INSTRUMENTO CONVOCATÓRIO REPUBLICADO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/instrumento-convocatorio-de-dispensa-e-anexos-republicado_4291c454eac7f37e33e0f6.pdf</t>
+  </si>
+  <si>
+    <t>22/04/2026 15:05:32</t>
+  </si>
+  <si>
+    <t>Minuta do Contrato - ANEXO II</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/anexo-ii-minuta-do-contrato-no-xx-2026_374d356d4b6e6ca10c70c5.pdf</t>
+  </si>
+  <si>
+    <t>22/04/2026 15:06:46</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/anexo-i-termo-de-referencia-consolidado_503f3cbe1d227aa4c1ae82e.pdf</t>
+  </si>
+  <si>
+    <t>22/04/2026 15:06:12</t>
+  </si>
+  <si>
+    <t>019e41dd-4ecc-708a-a67a-269b4b1dbe8e</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 10/2026 – CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-10-2026-cpac/019e41dd-4ecc-708a-a67a-269b4b1dbe8e</t>
+  </si>
+  <si>
+    <t>Deserto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA PARA O FORNECIMENTO DE MATERIAIS DE LIMPEZA E GÊNEROS ALIMENTÍCIOS, PARA ATENDER ÀS NECESSIDADES DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC
+</t>
+  </si>
+  <si>
+    <t>25/08/2026 13:05:54</t>
+  </si>
+  <si>
+    <t>INSTRUMENTO CONVOCATÓRIO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/instrumento-convocatorio-de-dispensa-no-10-2026-e-anexos_7d1879fd77bdd5f76f2efa.pdf</t>
+  </si>
+  <si>
+    <t>14/04/2026 21:52:31</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/anexo-ii-minuta-do-contrato-no-xx-2026_79e82083d60ef604d294f.pdf</t>
+  </si>
+  <si>
+    <t>14/04/2026 21:53:27</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/anexo-i-termo-de-referencia-consolidado_458fc851983d795309c0a409647.pdf</t>
+  </si>
+  <si>
+    <t>14/04/2026 21:52:57</t>
+  </si>
+  <si>
+    <t>019e41dd-4c21-7249-a3b0-959847c4aab8</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 08/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-08-2026/019e41dd-4c21-7249-a3b0-959847c4aab8</t>
+  </si>
+  <si>
+    <t>08/2026</t>
+  </si>
+  <si>
+    <t>Fracassado</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE CAMINHÃO TRATOR, CONFIGURAÇÃO 6X2, COM DISPONIBILIZAÇÃO DE MOTORISTA, VISANDO AO TRANSPORTE DE MÁQUINAS E EQUIPAMENTOS PARA ATENDIMENTO DAS NECESSIDADES OPERACIONAIS DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC</t>
+  </si>
+  <si>
+    <t>25/08/2026 13:08:59</t>
+  </si>
+  <si>
+    <t>ANEXO I - TERMO DE REFERÊNCIA CONSOLIDADO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/anexo-i-termo-de-referencia-consolidado_e6b8b664eb553de727bd4c.pdf</t>
+  </si>
+  <si>
+    <t>06/04/2026 00:13:40</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/instrumento-convocatorio-de-dispensa-no-08-2026-e-anexos_508b3e5d5e34599a57d62298.pdf</t>
+  </si>
+  <si>
+    <t>06/04/2026 00:12:44</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/anexo-ii-minuta-do-contrato-no-xx-locacao-de-caminhao-trator_429f1833881eef2ab50917.pdf</t>
+  </si>
+  <si>
+    <t>06/04/2026 00:14:37</t>
+  </si>
+  <si>
+    <t>019e41dd-4bb4-7139-9f53-6a3c77742093</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 07/2026 – CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-07-2026-cpac/019e41dd-4bb4-7139-9f53-6a3c77742093</t>
+  </si>
+  <si>
+    <t>07/2026</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA PARA O FORNECIMENTO PARCELADO DE COMBUSTÍVEIS (GASOLINA COMUM E ÓLEO DIESEL S-10), PARA ATENDER ÀS NECESSIDADES OPERACIONAIS DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC</t>
+  </si>
+  <si>
+    <t>125.290,00</t>
+  </si>
+  <si>
+    <t>07/05/2025</t>
+  </si>
+  <si>
+    <t>25/08/2026 13:03:30</t>
+  </si>
+  <si>
+    <t>instrumento-convocatorio-de-dispensa-e-anexos</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/instrumento-convocatorio-de-dispensa-e-anexos_5b0f8c010ed6d13aded7.pdf</t>
+  </si>
+  <si>
+    <t>26/03/2026 23:04:28</t>
+  </si>
+  <si>
+    <t>minuta-do-contrato-no-xx-2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/minuta-do-contrato-no-xx-2026_2d84895b0640a5213efc131030.pdf</t>
+  </si>
+  <si>
+    <t>26/03/2026 23:04:27</t>
+  </si>
+  <si>
+    <t>termo-de-referencia-consolidado</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/termo-de-referencia-consolidado_48d02d011f89b733b1569e.pdf</t>
+  </si>
+  <si>
+    <t>26/03/2026 23:04:29</t>
+  </si>
+  <si>
+    <t>019e41dd-4e79-721b-908e-db78af68f706</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 09/2026 – CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-09-2026-cpac/019e41dd-4e79-721b-908e-db78af68f706</t>
+  </si>
+  <si>
+    <t>09/2026</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA PARA O FORNECIMENTO DE MUDAS E INSUMOS (MUDAS DE ÁRVORES NATIVAS, MUDAS DE FRUTÍFERAS, SUBSTRATOS E SEMENTES), PARA ATENDER ÀS NECESSIDADES DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO - CPAC..</t>
+  </si>
+  <si>
+    <t>39.050,00</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>29/04/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>24/08/2026 12:40:43</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/instrumento-convocatorio-de-dispensa-no-09-2026-e-anexos_4f155b6f1fd24c14247de6cd53.pdf</t>
+  </si>
+  <si>
+    <t>14/04/2026 21:47:24</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/anexo-ii-minuta-do-contrato-no-xx-2026_0c9b1c08c1ba09308b8a51.pdf</t>
+  </si>
+  <si>
+    <t>14/04/2026 21:48:24</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/anexo-i-termo-de-referencia-consolidado_30ccbe4caa8895dea08e.pdf</t>
+  </si>
+  <si>
+    <t>14/04/2026 21:48:00</t>
+  </si>
+  <si>
+    <t>01a0582e-a925-73b0-bb06-a3b4c199058f</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 03/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-03-2026/01a0582e-a925-73b0-bb06-a3b4c199058f</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de recebimento, tratamento e destinação final ambientalmente adequada de resíduos sólidos Classe II-A (não inertes) e Classe II-B (inertes), provenientes dos municípios consorciados do CPAC.</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 06-2026 - INEX 03-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a0582e-a925-73b0-bb06-a3b4c199058f/contrato-no-06-2026-inex-03-2026_e33a8d12-bbb9-432f-a42a-cd4722d6ba84.pdf</t>
+  </si>
+  <si>
+    <t>7fd6bf1e35fabd70727d0a11ef6b8ef81687f7d5</t>
+  </si>
+  <si>
+    <t>515943088f2b508e7839776b633a5dbc</t>
+  </si>
+  <si>
+    <t>31/08/2026 11:18:55</t>
+  </si>
+  <si>
+    <t>019e41dd-497e-71e1-bc97-990d896111a8</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 04/2026 - REPUBLICADO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-04-2026-republicado/019e41dd-497e-71e1-bc97-990d896111a8</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para a prestação, sob demanda, de serviços de manutenção preventiva e corretiva de veículos automotivos (mecânica especializada) em veículos pesados e máquinas pesadas do CPAC, com remuneração por hora de serviço efetivamente trabalhada, conforme especificações constantes do ANEXO I – Termo de Referência Consolidado.</t>
+  </si>
+  <si>
+    <t>119.817,00</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>25/08/2026 10:48:25</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/10-termo-de-referencia-consolidado-docx_019ad0a7e878413d7d9f03.pdf</t>
+  </si>
+  <si>
+    <t>12/03/2026 20:34:27</t>
+  </si>
+  <si>
+    <t>ANEXO II - MINUTA DO CONTRATO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/11-minuta-do-contrato-no-xx-servicos-veiculos-pesados-e-maquinas-docx_148a9e1fd1d0bc40825a0bc3729.pdf</t>
+  </si>
+  <si>
+    <t>12/03/2026 20:35:26</t>
+  </si>
+  <si>
+    <t>ATA CIRCUNSTANCIADA I - DISPENSA 04_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-497e-71e1-bc97-990d896111a8/ata-circunstanciada-i-dispensa-04-2026_61020727-ae4d-4783-b54e-9f5954def38f.pdf</t>
+  </si>
+  <si>
+    <t>36889dc69cf80fedb79a9b9a9d9c1e2dea131fc6</t>
+  </si>
+  <si>
+    <t>d59911026cda3b811929921ba7a506ad</t>
+  </si>
+  <si>
+    <t>18/06/2026 13:05:59</t>
+  </si>
+  <si>
+    <t>ATA CIRCUNSTANCIADA II - DISPENSA 04_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-497e-71e1-bc97-990d896111a8/ata-circunstanciada-ii-dispensa-04-2026_a532acbb-6107-40a8-9f9e-314a45148c0f.pdf</t>
+  </si>
+  <si>
+    <t>d4e92307d097b8450c8188f8c0d3def4efa87c41</t>
+  </si>
+  <si>
+    <t>781b1870a413dde2b66ed0c269e73602</t>
+  </si>
+  <si>
+    <t>18/06/2026 13:06:05</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 07_2026 BAT AUTO LTDA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-no-07-2026-bat-auto-ltda_4817a60b86685df97a3d4bb1ff0bb.pdf</t>
+  </si>
+  <si>
+    <t>06/04/2026 10:44:10</t>
+  </si>
+  <si>
+    <t>DESPACHO - AUTORIDADE - DISPENSA 04_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-497e-71e1-bc97-990d896111a8/despacho-autoridade-dispensa-04-2026_fb8834eb-caf9-418a-9912-6d265c8afba3.pdf</t>
+  </si>
+  <si>
+    <t>c7d82ec1ba47625b8a927960c50a9f727f044184</t>
+  </si>
+  <si>
+    <t>7f34861189e44ad06a8511b1ed75b3c6</t>
+  </si>
+  <si>
+    <t>18/06/2026 13:06:02</t>
+  </si>
+  <si>
+    <t>DFD - DISPENSA 04_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-497e-71e1-bc97-990d896111a8/dfd-dispensa-04-2026_949cd88f-4087-47ec-abd4-dba37624f3cb.pdf</t>
+  </si>
+  <si>
+    <t>9ee834e6111d370681b79a788fef5479d6f6406b</t>
+  </si>
+  <si>
+    <t>92588744a23b8a223b8069227e9280b7</t>
+  </si>
+  <si>
+    <t>ETP - DISPENSA 04_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-497e-71e1-bc97-990d896111a8/etp-dispensa-04-2026_93dfba55-f165-4746-9ffb-3b701a179023.pdf</t>
+  </si>
+  <si>
+    <t>b8e94a9675c7fe03ddf94dea73fb9262b972554a</t>
+  </si>
+  <si>
+    <t>a0907b5bb74bffb3ac4433b0ddd017d7</t>
+  </si>
+  <si>
+    <t>18/06/2026 13:06:27</t>
+  </si>
+  <si>
+    <t>INSTRUMENTO CONVOCATÓRIO - REPUBLICADO - DISPENSA 04_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-497e-71e1-bc97-990d896111a8/instrumento-convocatorio-republicado-dispensa-04-2026_d1e4260f-e60d-4ba5-a5e2-fcff5d818aa0.pdf</t>
+  </si>
+  <si>
+    <t>abb455fa8eb39b176e932b5545f00a83a6db765d</t>
+  </si>
+  <si>
+    <t>b4b88b11d1f81d53f8ac2bbff55c4c1a</t>
+  </si>
+  <si>
+    <t>18/06/2026 13:06:06</t>
+  </si>
+  <si>
+    <t>INSTRUMENTO CONVOCATÓRIO DE DISPENSA E ANEXOS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/12-instrumento-convocatorio-de-dispensa-e-anexos-docx_62e4da6b2f044c3d421b7ecf.pdf</t>
+  </si>
+  <si>
+    <t>12/03/2026 20:33:30</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - DISPENSA 04_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-497e-71e1-bc97-990d896111a8/justificativa-dispensa-04-2026_d694aafc-a2b8-4bf7-91c2-071dd920f68e.pdf</t>
+  </si>
+  <si>
+    <t>48f5999a93e87f6948b53a877c68360317838b2b</t>
+  </si>
+  <si>
+    <t>258ca1b6ff8a4167c40f0b38b641fdc6</t>
+  </si>
+  <si>
+    <t>18/06/2026 13:06:16</t>
+  </si>
+  <si>
+    <t>TERMO DE REFERÊNCIA - ANEXO I - DISPENSA 04_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-497e-71e1-bc97-990d896111a8/termo-de-referencia-anexo-i-dispensa-04-2026_1525de9e-3bc5-4954-96da-eab2ddcde99e.pdf</t>
+  </si>
+  <si>
+    <t>d769ab5d2327a885d956bc77390091860156adb4</t>
+  </si>
+  <si>
+    <t>305f4bb7bfd26c2d4bb95a14e7e03c38</t>
+  </si>
+  <si>
+    <t>18/06/2026 13:06:30</t>
+  </si>
+  <si>
+    <t>25/08/2026 08:59:54</t>
+  </si>
+  <si>
+    <t>019e41dd-4a91-734d-8cad-7892fb31e4a4</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 06/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-06-2026/019e41dd-4a91-734d-8cad-7892fb31e4a4</t>
+  </si>
+  <si>
+    <t>06/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para o fornecimento parcelado, sob demanda, de peças, componentes, acessórios e insumos correlatos destinados à manutenção preventiva e corretiva da frota de veículos pesados e máquinas pesadas do Consórcio Público do Agreste Central Sergipano - CPAC</t>
+  </si>
+  <si>
+    <t>100.000,00</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>30/03/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>24/08/2026 12:31:40</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 08_2026 BAT AUTO LTDA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-no-08-2026-bat-auto-ltda_fea79d5b1ac8c475f61e963.pdf</t>
+  </si>
+  <si>
+    <t>06/04/2026 10:49:34</t>
+  </si>
+  <si>
+    <t>INSTRUMENTO CONVOCATÓRIO DISPENSA 06/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/14-instrumento-convocatorio-dispensa-06-2026-pecas-docx_dc1340dcbe8009628d9d5fd.pdf</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:30:38</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/13-minuta-do-contrato-no-xx-2026-docx_0f839c69b5089fb5e0306ddd.pdf</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:33:27</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/12-termo-de-referencia-consolidado-docx_e6277a51ca8c604ccff3.pdf</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:31:32</t>
+  </si>
+  <si>
+    <t>019e41dd-49f3-7214-87c2-1af326117fff</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 05/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-05-2026/019e41dd-49f3-7214-87c2-1af326117fff</t>
+  </si>
+  <si>
+    <t>05/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para a prestação de serviços técnicos contínuos de comunicação institucional e produção de conteúdo para o Consórcio Público do Agreste Central Sergipano – CPAC</t>
+  </si>
+  <si>
+    <t>73.200,00</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>25/03/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>25/08/2026 13:26:54</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 05_2026 THARLEM SOUZA NASCIMENTO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-no-05-2026-tharlem-souza-nascimento_4dc0a1728ec912a57358.pdf</t>
+  </si>
+  <si>
+    <t>06/04/2026 10:47:26</t>
+  </si>
+  <si>
+    <t>INSTRUMENTO CONVOCATÓRIO DISPENSA 05/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/instrumento-convocatorio-de-dispensa-e-anexos-docx_a5fbd53673adf627916a29cdb2.pdf</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:15:13</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/minuta-do-contrato-no-xx-producao-de-conteudo-docx_4a4c0ed45815ff7af5ca555f71e.pdf</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:16:59</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/10-termo-de-referencia-consolidado_3960b08c2de03adade7772453add.pdf</t>
+  </si>
+  <si>
+    <t>17/03/2026 12:16:01</t>
+  </si>
+  <si>
+    <t>019e41dd-4909-72f5-ba11-4546348a4e38</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 03/2026 - ARQUIVADO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-03-2026-arquivado/019e41dd-4909-72f5-ba11-4546348a4e38</t>
+  </si>
+  <si>
+    <t>Contratação de empresa para o fornecimento parcelado de combustíveis (gasolina comum e óleo diesel S-10), agente redutor líquido automotivo (ARLA 32) e lubrificantes (graxas, óleos hidráulicos e de motor), para atender às necessidades operacionais do Consórcio Público do Agreste Central Sergipano – CPAC.</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>10/03/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>25/08/2026 13:16:08</t>
+  </si>
+  <si>
+    <t>ATA CIRCUNSTANCIADA - DISPENSA 03_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4909-72f5-ba11-4546348a4e38/ata-circunstanciada-dispensa-03-2026_392db18e-afcf-40b2-8536-04e2053950aa.pdf</t>
+  </si>
+  <si>
+    <t>3da3ed4f070c4f3e1aa142f91073e526353e5569</t>
+  </si>
+  <si>
+    <t>ef00af301b16b0d1f8ff264ee4a483fe</t>
+  </si>
+  <si>
+    <t>17/06/2026 10:25:11</t>
+  </si>
+  <si>
+    <t>DESPACHO - AUTORIDADE - DISPENSA 03_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4909-72f5-ba11-4546348a4e38/despacho-autoridade-dispensa-03-2026_ea073d94-e66b-486d-ac79-7f48c06d358e.pdf</t>
+  </si>
+  <si>
+    <t>7dd26581273ca0d9d696b9b95aba1046d045badf</t>
+  </si>
+  <si>
+    <t>459235d1cc7a79c6effaef487b5dfb81</t>
+  </si>
+  <si>
+    <t>17/06/2026 10:25:01</t>
+  </si>
+  <si>
+    <t>DESPACHO - SETOR - DISPENSA 03_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4909-72f5-ba11-4546348a4e38/despacho-setor-dispensa-03-2026_b800f131-2147-4679-9908-b6c652a39ee8.pdf</t>
+  </si>
+  <si>
+    <t>33ca2c2120c76666a390fb2b607c8e07f3e7e7f1</t>
+  </si>
+  <si>
+    <t>ecf5912952f3acfca6839642361c6d53</t>
+  </si>
+  <si>
+    <t>17/06/2026 10:24:57</t>
+  </si>
+  <si>
+    <t>DFD - DISPENSA 03_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4909-72f5-ba11-4546348a4e38/dfd-dispensa-03-2026_6fef24f1-97b6-4dcd-a40c-cffc5eb2d9e5.pdf</t>
+  </si>
+  <si>
+    <t>e8e66412edb640cc5e140fd1cb7726753b87b30a</t>
+  </si>
+  <si>
+    <t>883214b501bf13a118aa3941c901db05</t>
+  </si>
+  <si>
+    <t>INSTRUMENTO CONVOCATÓRIO - DISPENSA 03_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4909-72f5-ba11-4546348a4e38/instrumento-convocatorio-dispensa-03-2025_80934ac6-fdba-4f32-b21e-4aba0f1933e6.pdf</t>
+  </si>
+  <si>
+    <t>e83203a610e4af4641a0887fdb108115996673c7</t>
+  </si>
+  <si>
+    <t>bc5dbf3fa7540fcdfd8520f0335db650</t>
+  </si>
+  <si>
+    <t>18/06/2026 12:07:46</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - SEM ETP -  DISPENSA 03_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4909-72f5-ba11-4546348a4e38/justificativa-sem-etp-dispensa-03-2026_e607e668-85f3-4520-8e7c-58aaa2c8841b.pdf</t>
+  </si>
+  <si>
+    <t>da7ab918c4e46d1da61faf72e2ae4bc1bb5d9f47</t>
+  </si>
+  <si>
+    <t>253c6b2ec1b26bafadc980f92ca237e0</t>
+  </si>
+  <si>
+    <t>17/06/2026 10:25:06</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/minuta-do-contrato-no-xx-2026-anexo-ii_78b1d42115bc320d33efe5e5.pdf</t>
+  </si>
+  <si>
+    <t>09/03/2026 22:12:09</t>
+  </si>
+  <si>
+    <t>TERMO DE REFERÊNCIA -  DISPENSA 03_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4909-72f5-ba11-4546348a4e38/termo-de-referencia-dispensa-03-2026_9ddda8fe-bfd7-4bc8-93cf-ed223b53d179.pdf</t>
+  </si>
+  <si>
+    <t>c55fb3b1837a8ddd298bb4e58fd2e2f0941d6aef</t>
+  </si>
+  <si>
+    <t>f98004a10e55ab987d81fca100246a63</t>
+  </si>
+  <si>
+    <t>17/06/2026 10:25:24</t>
+  </si>
+  <si>
+    <t>019e41dd-4851-722f-985a-38b96090dd86</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 02/2026 – CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-02-2026-cpac/019e41dd-4851-722f-985a-38b96090dd86</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para prestação de serviços de acesso à internet banda larga, com velocidade mínima de 600 Mbps e disponibilização de 01 (um) IP público fixo, incluindo instalação/ativação, suporte técnico, manutenção e disponibilização de equipamentos em comodato, quando aplicável, conforme especificações do ANEXO I (Termo de Referência).</t>
+  </si>
+  <si>
+    <t>1.918,80</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>25/08/2026 13:18:23</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 04/2026 FASTNET TELECOM</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-no-04-2026-fastnet-telecom_2b3fa4b8a13eaff970dbf2.pdf</t>
+  </si>
+  <si>
+    <t>19/03/2026 12:12:23</t>
+  </si>
+  <si>
+    <t>DESPACHO - AUTORIZAÇÃO - DISPENSA Nº 02_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4851-722f-985a-38b96090dd86/despacho-autorizacao-dispensa-no-02-2026_bffda9af-76b4-4275-a1f5-3d6f263537a9.pdf</t>
+  </si>
+  <si>
+    <t>543b7675058826abe88008f1e5d2c51cc4f019d6</t>
+  </si>
+  <si>
+    <t>d9428fdad349de9cc3db9044c396d47e</t>
+  </si>
+  <si>
+    <t>19/06/2026 09:56:21</t>
+  </si>
+  <si>
+    <t>DFD - DISPENSA Nº 02_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4851-722f-985a-38b96090dd86/dfd-dispensa-no-02-2026_2cdc3fa8-6741-4cc7-a8fa-cb942d8eecc5.pdf</t>
+  </si>
+  <si>
+    <t>1f9a27a1651fba7ca352122c2f73e1745764bc87</t>
+  </si>
+  <si>
+    <t>8e19f8141a7084eab20046f42f3e65f0</t>
+  </si>
+  <si>
+    <t>19/06/2026 09:56:15</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/13-instrumento-convocatorio-de-dispensa-e-anexos-docx-assinado_7c17011e18ff688e5c7767d3.pdf</t>
+  </si>
+  <si>
+    <t>24/02/2026 23:17:19</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - DISPENA Nº 02_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4851-722f-985a-38b96090dd86/justificativa-dispena-no-02-2026_55b1aff0-c323-4ca4-ba3a-eac04bc5ca1d.pdf</t>
+  </si>
+  <si>
+    <t>387351d47b2e6a5f6ae7cbfb4b69b74e5ba024d2</t>
+  </si>
+  <si>
+    <t>462ec4932605503e612f1174a716ffbc</t>
+  </si>
+  <si>
+    <t>19/06/2026 09:56:26</t>
+  </si>
+  <si>
+    <t>Minuta do Contrato</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/04-minuta-do-contrato-no-xx-internet-docx_81f599e3a4b0b3807b79b79712a8.pdf</t>
+  </si>
+  <si>
+    <t>24/02/2026 23:27:03</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - DISPENSA Nº 02_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4851-722f-985a-38b96090dd86/parecer-juridico-dispensa-no-02-2026_17aee30a-e944-4c12-90a4-6955d3a54512.pdf</t>
+  </si>
+  <si>
+    <t>3d969c922cf1761a44026d9e4fb3aa177a3b3a6f</t>
+  </si>
+  <si>
+    <t>ffcea03a38716b826f12c23f07736ebb</t>
+  </si>
+  <si>
+    <t>19/06/2026 09:56:39</t>
+  </si>
+  <si>
+    <t>SEM ETP - DISPENSA Nº 02_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4851-722f-985a-38b96090dd86/sem-etp-dispensa-no-02-2026_0c352748-c63f-428d-88fa-e8f2f6e99e7c.pdf</t>
+  </si>
+  <si>
+    <t>48481400e383ce0fac42628696fa979628af4b7a</t>
+  </si>
+  <si>
+    <t>1b228f71254ff5c5e1205a98697469cd</t>
+  </si>
+  <si>
+    <t>19/06/2026 09:56:18</t>
+  </si>
+  <si>
+    <t>TERMO DE REFERÊNCIA - DISPENSA Nº 02_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4851-722f-985a-38b96090dd86/termo-de-referencia-dispensa-no-02-2026_605306d5-5b27-40c2-a2ec-891d2c5c6d1a.pdf</t>
+  </si>
+  <si>
+    <t>1468f52315874b121f475d3e86eb879e9e4c61c2</t>
+  </si>
+  <si>
+    <t>bf326c4197e6388416d59a63741835c2</t>
+  </si>
+  <si>
+    <t>19/06/2026 09:56:42</t>
+  </si>
+  <si>
+    <t>019e41dd-47b4-7159-bb31-58c51f78e2b3</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 01/2026 – CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-01-2026-cpac/019e41dd-47b4-7159-bb31-58c51f78e2b3</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para prestação de serviços sob demanda de: manutenção preventiva e corretiva, instalação, desinstalação e remanejamento de ar-condicionado tipo Split, incluindo fornecimento eventual de peças, conforme especificações do ANEXO I (Termo de Referência).</t>
+  </si>
+  <si>
+    <t>27/08/2026 10:18:43</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 03/2026 SAMUEL SANTOS DE MORAES - ME (GF CLIMATIZAÇÃO E RECARGAS)</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-no-03-2026-samuel-santos-de-moraes-me-gf-climatizacao-e-recargas_d435c7e58ef72f33bde8b0.pdf</t>
+  </si>
+  <si>
+    <t>19/03/2026 11:57:50</t>
+  </si>
+  <si>
+    <t>DESPACHO - DISPENSA Nº 01_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-47b4-7159-bb31-58c51f78e2b3/despacho-dispensa-no-01-2026_d54d6cd1-4817-453b-bc2c-8999a1a538bf.pdf</t>
+  </si>
+  <si>
+    <t>982b99a8173fd5d410470969031d2659b5bc3057</t>
+  </si>
+  <si>
+    <t>48db9d12dceecf062e81b7747a0dbcb2</t>
+  </si>
+  <si>
+    <t>19/06/2026 09:27:45</t>
+  </si>
+  <si>
+    <t>DFD - DISPENSA Nº 01_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-47b4-7159-bb31-58c51f78e2b3/dfd-dispensa-no-01-2026_666fefbf-b884-4c1b-8f11-c6a5bc76c7cf.pdf</t>
+  </si>
+  <si>
+    <t>950b81a1efc21a11af220860ad0f93a1026abb5a</t>
+  </si>
+  <si>
+    <t>cb6a31d4045ebad39fc4724e8f832807</t>
+  </si>
+  <si>
+    <t>19/06/2026 09:27:56</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/12-instrumento-convocatorio-de-dispensa-e-anexos-assinado_afe2938a265ff8a261fd.pdf</t>
+  </si>
+  <si>
+    <t>24/02/2026 23:14:49</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - DISPENSA Nº 01_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-47b4-7159-bb31-58c51f78e2b3/justificativa-dispensa-no-01-2026_69b3f4c4-dc0d-4886-82a2-f99765776a33.pdf</t>
+  </si>
+  <si>
+    <t>e980a1934d48374b62fb414739f4d1d093f7b289</t>
+  </si>
+  <si>
+    <t>7e356e1579a14cd62a7474d1975fcc6b</t>
+  </si>
+  <si>
+    <t>19/06/2026 09:27:53</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/04-minuta-do-contrato-no-xx-servicos-ar-condicionado-ok-docx_c848f750db352221f96b38.pdf</t>
+  </si>
+  <si>
+    <t>24/02/2026 23:28:40</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - DISPENSA Nº 01_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-47b4-7159-bb31-58c51f78e2b3/parecer-juridico-dispensa-no-01-2026_406e5dc8-8cb9-447a-b2b0-bcdbb85b4a1c.pdf</t>
+  </si>
+  <si>
+    <t>d0542b7c0b4a506f152e4b9518587f36af34e7dc</t>
+  </si>
+  <si>
+    <t>06edca6deecee49ec21267a7e1a3ac53</t>
+  </si>
+  <si>
+    <t>19/06/2026 09:28:09</t>
+  </si>
+  <si>
+    <t>SEM ETP - DISPENSA Nº 01_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-47b4-7159-bb31-58c51f78e2b3/sem-etp-dispensa-no-01-2026_59420e99-3bc1-4e35-aa01-6a09fbbdd45f.pdf</t>
+  </si>
+  <si>
+    <t>a3d40973d21b6a8f61192379fb0ec3210912b7d9</t>
+  </si>
+  <si>
+    <t>95f9f087e194426c60a2c806f2dad6b7</t>
+  </si>
+  <si>
+    <t>TERMO DE REFERÊNCIA - DISPENSA Nº 01_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-47b4-7159-bb31-58c51f78e2b3/termo-de-referencia-dispensa-no-01-2026_9c57f2bb-c774-4266-b5c9-f13dc7452916.pdf</t>
+  </si>
+  <si>
+    <t>dac63bf2e9903873e257f517c2d4c8991862a265</t>
+  </si>
+  <si>
+    <t>1e6bda38897256808f94c31026e7bbe5</t>
+  </si>
+  <si>
+    <t>19/06/2026 09:28:47</t>
+  </si>
+  <si>
+    <t>019e41dd-474f-72c1-912e-b439aeb842c2</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 02/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-02-2026/019e41dd-474f-72c1-912e-b439aeb842c2</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada na prestação de serviços de pesquisa e comparação de preços no sistema online do “BANCO DE PREÇOS”, versão Plus 50 que permite realizar 50 cotações, com base nos preços praticados pela administração pública referente aos resultados de licitação adjudicados e homologados.</t>
+  </si>
+  <si>
+    <t>5.520,50</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>24/02/2026 23:08:46</t>
+  </si>
+  <si>
+    <t>18/08/2026 11:14:56</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO - INEX 02_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-474f-72c1-912e-b439aeb842c2/autorizacao-inex-02-2026_6f3947ac-1ea4-44a3-8a41-f5b430e4d916.pdf</t>
+  </si>
+  <si>
+    <t>0ac3d121a9130b647ad0a2bc593b3286d54e5db5</t>
+  </si>
+  <si>
+    <t>89b389f75cc7e52b92e972ed6986f84b</t>
+  </si>
+  <si>
+    <t>15/06/2026 10:07:10</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 02/2026 NP TECNOLOGIA E GESTÃO DE DADOS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-no-02-2026-np-tecnologia-e-gestao-de-dados_3586652be842c9f35575b20.pdf</t>
+  </si>
+  <si>
+    <t>19/03/2026 11:53:11</t>
+  </si>
+  <si>
+    <t>DFD - INEX 02_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-474f-72c1-912e-b439aeb842c2/dfd-inex-02-2026_1996aa6e-40bf-42b9-8ac2-0659402e11bd.pdf</t>
+  </si>
+  <si>
+    <t>cfb7932bcb7112f3f02dfb3d0977fd785906c678</t>
+  </si>
+  <si>
+    <t>c73ad98dc28d7f5328e721d9dd394306</t>
+  </si>
+  <si>
+    <t>15/06/2026 10:07:13</t>
+  </si>
+  <si>
+    <t>ETP - INEX 02_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-474f-72c1-912e-b439aeb842c2/etp-inex-02-2026_2ecea781-25dc-468a-a831-33dc281c8a70.pdf</t>
+  </si>
+  <si>
+    <t>b83873894f08672bece1f38216e0f577cf6ed20d</t>
+  </si>
+  <si>
+    <t>f15529ba8d13e3fa2d716ee8f2065cf8</t>
+  </si>
+  <si>
+    <t>15/06/2026 10:16:25</t>
+  </si>
+  <si>
+    <t>Extrato do Contrato</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/extrato-do-contrato-no-02-2026-ass_0efbc6ed4ed8b6c5f32b7f9cc726e.pdf</t>
+  </si>
+  <si>
+    <t>24/02/2026 23:09:29</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA INEX 02_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-474f-72c1-912e-b439aeb842c2/justificativa-inex-02-2026_f76ab26a-919f-4e08-81d3-55b2507c3687.pdf</t>
+  </si>
+  <si>
+    <t>4c9bf3041d1ab4296f2dbf3e83c4f1b8d3a19b2a</t>
+  </si>
+  <si>
+    <t>76f60af608927aec042765766d9a4f99</t>
+  </si>
+  <si>
+    <t>15/06/2026 10:07:29</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - INEX 02_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-474f-72c1-912e-b439aeb842c2/parecer-juridico-inex-02-2026_0a6e64b5-a19d-4329-8b53-722b2fa659ec.pdf</t>
+  </si>
+  <si>
+    <t>8650dba7bd3ad5f8a5f50702c057f34498966780</t>
+  </si>
+  <si>
+    <t>0974acb0433cd1387ec00bfc11036f84</t>
+  </si>
+  <si>
+    <t>15/06/2026 10:16:30</t>
+  </si>
+  <si>
+    <t>TERMO DE REFERÊNCIA - INEX 02_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-474f-72c1-912e-b439aeb842c2/termo-de-referencia-inex-02-2026_74595ebe-81fc-4a9d-9ad6-c8b9fd0622c7.pdf</t>
+  </si>
+  <si>
+    <t>533de3d6f14249598747926e5144c63b196cfef1</t>
+  </si>
+  <si>
+    <t>93bf6204ebe916738cf451b21c3fde26</t>
+  </si>
+  <si>
+    <t>15/06/2026 10:16:42</t>
+  </si>
+  <si>
+    <t>019e41dd-470e-7301-8b53-24f8f27914b7</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 01/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-01-2026/019e41dd-470e-7301-8b53-24f8f27914b7</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para prestação de serviços de Consultoria Técnica e Assessoria ao CPAC em licitações e contratações diretas, com suporte técnico especializado à estruturação, instrução e condução dos procedimentos de contratação, incluindo apoio à elaboração e/ou revisão das peças da fase preparatória (a exemplo de DFD, ETP, Termo de Referência e minutas correlatas) e orientação técnico-operacional ao Agente de Contratação e equipe de apoio, em conformidade com a Lei nº 14.133/2021 e normativos aplicáveis, conforme condições do Termo de Referência.</t>
+  </si>
+  <si>
+    <t>78.000,00</t>
+  </si>
+  <si>
+    <t>05/02/2026</t>
+  </si>
+  <si>
+    <t>24/02/2026 23:06:12</t>
+  </si>
+  <si>
+    <t>18/08/2026 11:13:23</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO - INEX 01_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-470e-7301-8b53-24f8f27914b7/autorizacao-inex-01-2026_0fbd5600-ea18-43d6-ba01-ec2a1d6bd2d2.pdf</t>
+  </si>
+  <si>
+    <t>b9e17b55db20f50e8dba28b872fc6ff82a8560e0</t>
+  </si>
+  <si>
+    <t>cdd82fae70d6d9fae86bbb2a4aa2605a</t>
+  </si>
+  <si>
+    <t>15/06/2026 09:44:48</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 01_2026 ANA LUCIA DOS SANTOS ASSESSORIA TÉCNICA LICITAR ME</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-no-01-2026-ana-lucia-dos-santos-assessoria-tecnica-licitar-me_d090a1103a297843ff7d286.pdf</t>
+  </si>
+  <si>
+    <t>19/03/2026 11:44:31</t>
+  </si>
+  <si>
+    <t>DFD - INEX 01_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-470e-7301-8b53-24f8f27914b7/dfd-inex-01-2026_770bfd3f-ec6b-4c40-b219-d54170bb6bc7.pdf</t>
+  </si>
+  <si>
+    <t>288e811f7626b6ce517ab44abb64fe597defe50a</t>
+  </si>
+  <si>
+    <t>c87207e12ba0ef796806ec5aa7590002</t>
+  </si>
+  <si>
+    <t>15/06/2026 09:44:24</t>
+  </si>
+  <si>
+    <t>ETP - INEX 01_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-470e-7301-8b53-24f8f27914b7/etp-inex-01-2026_40ef6c35-b26f-436c-9a7b-d341e9c952c3.pdf</t>
+  </si>
+  <si>
+    <t>e66036d55cd972049993b6bcd1f3714a9879c4ae</t>
+  </si>
+  <si>
+    <t>7c67753a3e4585a0e7c72af6b4217232</t>
+  </si>
+  <si>
+    <t>15/06/2026 09:44:39</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/extrato-do-contrato-no-01-2026-ass_96c79cfd4dc89d6473a1d4d.pdf</t>
+  </si>
+  <si>
+    <t>24/02/2026 23:07:24</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - INEX 01_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-470e-7301-8b53-24f8f27914b7/justificativa-inex-01-2026_fb0f9b1e-9ee6-47aa-a671-145def85afa3.pdf</t>
+  </si>
+  <si>
+    <t>720047c83a09813a85fd7fbf14496370e34ff62c</t>
+  </si>
+  <si>
+    <t>e9040e85c40459fa989739924f49034b</t>
+  </si>
+  <si>
+    <t>15/06/2026 09:44:26</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - INEX 01_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-470e-7301-8b53-24f8f27914b7/parecer-juridico-inex-01-2026_7beaea9d-b8a4-427a-956b-4e7bb6e68ef8.pdf</t>
+  </si>
+  <si>
+    <t>fac4fdebbe3bc0e50e4a453070c34ca3bc77fa23</t>
+  </si>
+  <si>
+    <t>798968d68ebcecf5515f7daeefdfa9ca</t>
+  </si>
+  <si>
+    <t>15/06/2026 09:44:54</t>
+  </si>
+  <si>
+    <t>TERMO DE REFERÊNCIA - INEX 01_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-470e-7301-8b53-24f8f27914b7/termo-de-referencia-inex-01-2026_857679a3-d1b2-4d43-98b0-574a41b49df5.pdf</t>
+  </si>
+  <si>
+    <t>d6ce8545ea28e3952d24f18911968fbe93de66c1</t>
+  </si>
+  <si>
+    <t>3cc3e8d40e573723e826ec861ced7537</t>
+  </si>
+  <si>
+    <t>15/06/2026 09:44:47</t>
+  </si>
+  <si>
     <t>019e73cc-0e63-71b5-b4bb-eec53954e788</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/nao-adesao-a-ata-de-registro-de-precos/019e73cc-0e63-71b5-b4bb-eec53954e788</t>
   </si>
   <si>
     <t>01/2025</t>
   </si>
   <si>
-    <t>Encerrado</t>
-[...1 lines deleted...]
-  <si>
     <t>100,00</t>
   </si>
   <si>
-    <t>28/05/2026 00:00:00</t>
-[...2 lines deleted...]
-    <t>29/05/2026 11:35:30</t>
+    <t>31/12/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>24/08/2026 11:49:30</t>
   </si>
   <si>
     <t>Declaracao_Nao_Adesao_ARP_2025_CPAC_assinado.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e73cc-0e63-71b5-b4bb-eec53954e788/declaracao-nao-adesao-arp-2025-cpac-assinado_b11dc0e8-527c-42bb-a57b-f1ba321f387b.pdf</t>
   </si>
   <si>
     <t>ad0ebaf01d6d45becb89c05fb90e1e01816f52d0</t>
   </si>
   <si>
     <t>03ab0233a27d99d9e1382abc39a5ec0f</t>
   </si>
   <si>
     <t>29/05/2026 11:30:01</t>
   </si>
   <si>
-    <t>019e41dd-4f94-73ec-9914-5942d9183eba</t>
-[...170 lines deleted...]
-    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-14-2025/019e41dd-4e4f-712d-aedd-59f52d4d22c7</t>
+    <t>01a00f8a-9d43-7191-8774-d85b022b8517</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DISPENSA DE LICITAÇÃO Nº 14/2025 </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-14-2025/01a00f8a-9d43-7191-8774-d85b022b8517</t>
   </si>
   <si>
     <t>14/2025</t>
   </si>
   <si>
-    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA  A EXECUÇÃO DE SERVIÇOS DE LAVAGEM, HIGIENIZAÇÃO E LUBRICAÇÃO DE VEÍCULOS.</t>
-[...20 lines deleted...]
-    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-13-2025/019e41dd-4e1d-700a-9bc3-d21a7e8d5047</t>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A EXECUÇÃO DE SERVIÇOS DE LAVAGEM, HIGIENIZAÇÃO E LUBRIFICAÇÃO DE VEÍCULOS LEVES E PESADOS PERTENCENTES OU A SERVIÇO DO CPAC.</t>
+  </si>
+  <si>
+    <t>25.245,00</t>
+  </si>
+  <si>
+    <t>19/11/2025</t>
+  </si>
+  <si>
+    <t>21/10/2025</t>
+  </si>
+  <si>
+    <t>19/11/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>21/08/2026 10:39:52</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO- DISPENSA Nº 14_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a00f8a-9d43-7191-8774-d85b022b8517/autorizacao-dispensa-no-14-2025_58214bab-e6cc-4ec4-868c-d12d78c7622d.pdf</t>
+  </si>
+  <si>
+    <t>065bcb8c4f51cedf9ebee7e45acf62754c02fe66</t>
+  </si>
+  <si>
+    <t>b5571acce13a156f31f46b9b92984148</t>
+  </si>
+  <si>
+    <t>17/08/2026 09:11:19</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 027_2025 FRANCISCO GOMES DE MORAES NETO .pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a00f8a-9d43-7191-8774-d85b022b8517/contrato-no-027-2025-francisco-gomes-de-moraes-neto_738ecda3-a53c-4655-90dc-07afbf30845f.pdf</t>
+  </si>
+  <si>
+    <t>06b115172ea9769bd4d3aa6f730f4ab5f49fa429</t>
+  </si>
+  <si>
+    <t>5f5bd67ea10a62b8d13ae0811178da68</t>
+  </si>
+  <si>
+    <t>17/08/2026 09:12:04</t>
+  </si>
+  <si>
+    <t>DFD - DISPENSA Nº 14_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a00f8a-9d43-7191-8774-d85b022b8517/dfd-dispensa-no-14-2025_e33dbf47-5005-4088-ac7f-e6fb2c7acb32.pdf</t>
+  </si>
+  <si>
+    <t>67ccbf6332be161452918eb1cf09b5cc97e1c6da</t>
+  </si>
+  <si>
+    <t>9725c5dbac74991b3e8366e96f6a67f0</t>
+  </si>
+  <si>
+    <t>17/08/2026 09:11:22</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - DISPENSA Nº 14_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a00f8a-9d43-7191-8774-d85b022b8517/justificativa-dispensa-no-14-2025_e0f13fb8-d931-43a2-82d2-8e447ef5ec90.pdf</t>
+  </si>
+  <si>
+    <t>ff9bf814e4a9da4893efc2433e7494796c80a125</t>
+  </si>
+  <si>
+    <t>c9832bdba995436578dff9f2272e5650</t>
+  </si>
+  <si>
+    <t>17/08/2026 09:11:25</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - DISPENSA Nº 14_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a00f8a-9d43-7191-8774-d85b022b8517/parecer-juridico-dispensa-no-14-2025_a938d495-9061-48bb-b817-ac303adbc48f.pdf</t>
+  </si>
+  <si>
+    <t>f2ea2b3621de26c75ed190f0a63790b89979c1ad</t>
+  </si>
+  <si>
+    <t>8308c99d7c0556c38303a0fa804098ed</t>
+  </si>
+  <si>
+    <t>17/08/2026 09:11:23</t>
+  </si>
+  <si>
+    <t>TR - DISPENSA Nº 14_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a00f8a-9d43-7191-8774-d85b022b8517/tr-dispensa-no-14-2025_a4f32cc4-20e6-4158-86c2-2c1ad633f157.pdf</t>
+  </si>
+  <si>
+    <t>83391dcdf89a5819d7f7e5bc9e1c541e06a63ffb</t>
+  </si>
+  <si>
+    <t>ac9ebb328769539c428565aaf338f0d8</t>
+  </si>
+  <si>
+    <t>17/08/2026 09:11:27</t>
+  </si>
+  <si>
+    <t>01a01547-99c6-73dd-803d-74a130e39424</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 12/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-12-2025/01a01547-99c6-73dd-803d-74a130e39424</t>
+  </si>
+  <si>
+    <t>12/2025</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA TÉCNICA ESPECIALIZADA PARA COOPERATIVAS DE CATADORES DE MATERIAIS RECICLÁVEIS DO CPAC.</t>
+  </si>
+  <si>
+    <t>84.000,00</t>
+  </si>
+  <si>
+    <t>03/11/2025</t>
+  </si>
+  <si>
+    <t>03/11/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>18/08/2026 11:43:06</t>
+  </si>
+  <si>
+    <t>CONTRATO 26_2025 COMPETSAN.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a01547-99c6-73dd-803d-74a130e39424/contrato-26-2025-competsan_0b586dd0-76d4-435b-853c-d881774370fe.pdf</t>
+  </si>
+  <si>
+    <t>9072de164aa9c4b9e20dfa25e7ba700ba98699ba</t>
+  </si>
+  <si>
+    <t>fb7f4cd3808011b8361d009bfddd9d5b</t>
+  </si>
+  <si>
+    <t>18/08/2026 11:33:15</t>
+  </si>
+  <si>
+    <t>DFD - INEX 12_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a01547-99c6-73dd-803d-74a130e39424/dfd-inex-12-2025_d510b843-dddb-4d57-8ddc-8046c9e3f926.pdf</t>
+  </si>
+  <si>
+    <t>52945abd22d36b9d92e287ebdb3ff37302aa168a</t>
+  </si>
+  <si>
+    <t>171b952d100e503d3577d6095622c212</t>
+  </si>
+  <si>
+    <t>18/08/2026 11:32:09</t>
+  </si>
+  <si>
+    <t>ETP  - INEX 12_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a01547-99c6-73dd-803d-74a130e39424/etp-inex-12-2025_9638435a-abe3-4df8-9064-32da42644b5c.pdf</t>
+  </si>
+  <si>
+    <t>9f6524031a3f53d0326840c4bbe3c07f3f26c209</t>
+  </si>
+  <si>
+    <t>06372db39a0c6d1630db756c790bcf9d</t>
+  </si>
+  <si>
+    <t>18/08/2026 11:32:22</t>
+  </si>
+  <si>
+    <t>EXTRATO  - INEX 12_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a01547-99c6-73dd-803d-74a130e39424/extrato-inex-12-2025_9284f893-0511-4d34-a7da-de60a4ca4ea5.pdf</t>
+  </si>
+  <si>
+    <t>f541b2c40a8e658ccf8915f3892d980a81dcfda3</t>
+  </si>
+  <si>
+    <t>ce1b24d5497f1157545ceddd36dd9515</t>
+  </si>
+  <si>
+    <t>21/08/2026 09:13:58</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA  - INEX 12_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a01547-99c6-73dd-803d-74a130e39424/justificativa-inex-12-2025_41c988d7-a1db-48a0-955e-43273ded7164.pdf</t>
+  </si>
+  <si>
+    <t>d6ebc5cf7c91d2be93bd3b67034df9cf25ee7d6c</t>
+  </si>
+  <si>
+    <t>5fc52080d4c075735d001e6154314846</t>
+  </si>
+  <si>
+    <t>18/08/2026 11:32:15</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - INEX 12_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a01547-99c6-73dd-803d-74a130e39424/parecer-juridico-inex-12-2025_1ac49704-41bf-48ac-b7df-f5fe1c0c85aa.pdf</t>
+  </si>
+  <si>
+    <t>bbe6ec0317aa5cf55f33ce01e54093b644d116bc</t>
+  </si>
+  <si>
+    <t>ec6722b077359e334cd08de56936e710</t>
+  </si>
+  <si>
+    <t>18/08/2026 11:41:24</t>
+  </si>
+  <si>
+    <t>PROJETO BÁSICO - INEX 12_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a01547-99c6-73dd-803d-74a130e39424/projeto-basico-inex-12-2025_55746223-a52b-493e-a87e-c026e07bb7e0.pdf</t>
+  </si>
+  <si>
+    <t>5f743a8e9dd6dec344e5c74ce6aa33ca81e859cb</t>
+  </si>
+  <si>
+    <t>8bc6854dbae1c7b03722c5b2908df08e</t>
+  </si>
+  <si>
+    <t>21/08/2026 09:14:07</t>
+  </si>
+  <si>
+    <t>TERMO DE AUTORIZAÇÃO  - INEX 12_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a01547-99c6-73dd-803d-74a130e39424/termo-de-autorizacao-inex-12-2025_78234e9c-ee9c-4179-9065-ac5a1e4ed0b6.pdf</t>
+  </si>
+  <si>
+    <t>8f8e4a2e718387a1f6746f90c0faab8d677d7013</t>
+  </si>
+  <si>
+    <t>3981bc015fc4544b95ec241d5e1b2620</t>
+  </si>
+  <si>
+    <t>21/08/2026 09:13:59</t>
+  </si>
+  <si>
+    <t>019ff657-099d-735a-b501-9a2b3bf674c5</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 11/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-11-2025/019ff657-099d-735a-b501-9a2b3bf674c5</t>
+  </si>
+  <si>
+    <t>11/2025</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE ASSESSORIA E CONSULTORIA TÉCNICA E ESPECIALIZADA EM GESTÃO E APOIO ADMINISTRATIVO NO ÂMBITO DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL, EM CONFORMIDADE A LEGISLAÇÃO E COM AS DIRETRIZES DA GOVERNANÇA E CONTROLE INTERNO.</t>
+  </si>
+  <si>
+    <t>60.000,00</t>
+  </si>
+  <si>
+    <t>22/10/2025</t>
+  </si>
+  <si>
+    <t>22/10/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>18/08/2026 11:21:46</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 25_2025 M R CONSULTORIA.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019ff657-099d-735a-b501-9a2b3bf674c5/contrato-no-25-2025-m-r-consultoria_332230d7-1b1d-4fe2-8bb4-41a0cf627798.pdf</t>
+  </si>
+  <si>
+    <t>3a8a61e3721299ba8a0544e2b2a91d7db904f109</t>
+  </si>
+  <si>
+    <t>ba5d8aa55156fd46e57808c3636ee6ce</t>
+  </si>
+  <si>
+    <t>12/08/2026 11:44:36</t>
+  </si>
+  <si>
+    <t>DFD - INEX Nº 11_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019ff657-099d-735a-b501-9a2b3bf674c5/dfd-inex-no-11-2025_24995a82-7f81-4435-8204-3c07985acf49.pdf</t>
+  </si>
+  <si>
+    <t>c50629c797e3417a704aa92e631287357e8ae6fb</t>
+  </si>
+  <si>
+    <t>0c60120e949cd20e739176bab5e041c4</t>
+  </si>
+  <si>
+    <t>12/08/2026 11:44:43</t>
+  </si>
+  <si>
+    <t>EXTRATO - INEX Nº 11_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019ff657-099d-735a-b501-9a2b3bf674c5/extrato-inex-no-11-2025_dddd284f-b714-48bf-aea0-01949747d0c1.pdf</t>
+  </si>
+  <si>
+    <t>c04775830dc3a2086e2b44cf17016944d3d7fb48</t>
+  </si>
+  <si>
+    <t>d6edff7b3cf90f8cbc0c92c8fc46e1b8</t>
+  </si>
+  <si>
+    <t>21/08/2026 09:56:34</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - INEX Nº 11_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019ff657-099d-735a-b501-9a2b3bf674c5/justificativa-inex-no-11-2025_eda9b8d8-12ca-4011-86ae-6cb484fceff2.pdf</t>
+  </si>
+  <si>
+    <t>3c3e0cf74d227388f4aef569e7bb3b1dd53ce7c5</t>
+  </si>
+  <si>
+    <t>8849cb3bafe61e0b38decd9e2cacc682</t>
+  </si>
+  <si>
+    <t>12/08/2026 11:44:42</t>
+  </si>
+  <si>
+    <t>PARECER JURÍFICO - INEX Nº 11_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019ff657-099d-735a-b501-9a2b3bf674c5/parecer-jurifico-inex-no-11-2025_26d21b2a-18d8-47c9-af54-fdb2530ef25d.pdf</t>
+  </si>
+  <si>
+    <t>ac22e45fb144422aed1e0af3403708846183bf4e</t>
+  </si>
+  <si>
+    <t>5c8296aa15e4edbfdb1752c4b28d8b1d</t>
+  </si>
+  <si>
+    <t>PROJETO BÁSICO - INEX Nº 11_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019ff657-099d-735a-b501-9a2b3bf674c5/projeto-basico-inex-no-11-2025_4eafb5cc-e87f-47ba-8225-a9d9cad0e13a.pdf</t>
+  </si>
+  <si>
+    <t>2615428228e67ebbfaad1ddea6d72983ff0cf936</t>
+  </si>
+  <si>
+    <t>16c4ffffe70b6fba59f70aa5fa687eed</t>
+  </si>
+  <si>
+    <t>21/08/2026 09:56:44</t>
+  </si>
+  <si>
+    <t>TERMO DE AUTORIZAÇÃO - INEX Nº 11_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019ff657-099d-735a-b501-9a2b3bf674c5/termo-de-autorizacao-inex-no-11-2025_84136acb-f197-4872-9e5c-559280d56329.pdf</t>
+  </si>
+  <si>
+    <t>beab6de9e54c68f1fb6de83b0e2061f2a46d72f8</t>
+  </si>
+  <si>
+    <t>9310686f4f6631b0f88ecdb849bef834</t>
+  </si>
+  <si>
+    <t>12/08/2026 11:44:37</t>
+  </si>
+  <si>
+    <t>019ffbbe-8a53-7305-9227-675a980b100c</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO N° 13/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-n0-13-2025/019ffbbe-8a53-7305-9227-675a980b100c</t>
   </si>
   <si>
     <t>13/2025</t>
   </si>
   <si>
-    <t>REALIZAÇÃO DE SERVIÇO DE CAPTURA DE IMAGENS COM CÂMARA PROFISSIONAL, REPORTAGEM E EDIÇÃO DE VÍDEO INSTITUCIONAL PARA  AS REDES SOCIAIS</t>
-[...14 lines deleted...]
-    <t>10/04/2026 13:05:06</t>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DE SERVIÇO DE CAPTURA DE IMAGENS COM CÂMARA PROFISSIONAL, REPORTAGEM E EDIÇÃO DE VÍDEO INSTITUCIONAL PARA REDES SOCIAIS.</t>
+  </si>
+  <si>
+    <t>2.600,00</t>
+  </si>
+  <si>
+    <t>10/10/2025</t>
+  </si>
+  <si>
+    <t>07/10/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb206-ab98-73fd-b935-3e1cba3f82ae</t>
+  </si>
+  <si>
+    <t>24/2025</t>
+  </si>
+  <si>
+    <t>Gilson da Silva Barreto</t>
+  </si>
+  <si>
+    <t>01.728.920/0001-93</t>
+  </si>
+  <si>
+    <t>10/10/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>21/08/2026 10:43:16</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO  - DISPENSA Nº 13_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019ffbbe-8a53-7305-9227-675a980b100c/autorizacao-dispensa-no-13-2025_d5958285-a5e9-4b17-82f3-ea981508b420.pdf</t>
+  </si>
+  <si>
+    <t>f27ec36c570f7edd13e9e6b84b629e75127384e6</t>
+  </si>
+  <si>
+    <t>993d0b5ece5980b3458d1028d94369be</t>
+  </si>
+  <si>
+    <t>13/08/2026 12:35:00</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb206-ab98-73fd-b935-3e1cba3f82ae/contrato-no-24-2025-gilson_1fa3b249-67e2-41f9-ba6c-70b91b3d7a4b.pdf</t>
+  </si>
+  <si>
+    <t>10/11/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contratação de empresa especializada para realização de serviço de captura de imagens com câmara profissional, reportagem e edição de vídeo institucional para redes sociais. </t>
+  </si>
+  <si>
+    <t>13/08/2026 12:39:52</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 24-2025 - DISPENSA Nº 13_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019ffbbe-8a53-7305-9227-675a980b100c/contrato-no-24-2025-dispensa-no-13-2025_6a249051-4e4f-4306-9be9-819f9dc47884.pdf</t>
+  </si>
+  <si>
+    <t>57a8c90600cc5afcbe63bfe7d99825b6289e75e5</t>
+  </si>
+  <si>
+    <t>6c32a23a6892b311559ab911b8a9595d</t>
+  </si>
+  <si>
+    <t>13/08/2026 12:42:36</t>
+  </si>
+  <si>
+    <t>DFD - DISPENSA Nº 13_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019ffbbe-8a53-7305-9227-675a980b100c/dfd-dispensa-no-13-2025_1f9fa906-44e4-49ce-a9cc-552fc89231cf.pdf</t>
+  </si>
+  <si>
+    <t>f511942d5d57583738b081be2349e2fdca8ef0f1</t>
+  </si>
+  <si>
+    <t>af43c000505b5cbe0de8370420b2c2d6</t>
+  </si>
+  <si>
+    <t>13/08/2026 12:35:04</t>
+  </si>
+  <si>
+    <t>EXTRATO - Nº 13_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019ffbbe-8a53-7305-9227-675a980b100c/extrato-no-13-2025_66ebe701-dc7c-4c2a-9485-2b7d1102ed84.pdf</t>
+  </si>
+  <si>
+    <t>419acd5a50a7044425dc2f6b9129720981f41905</t>
+  </si>
+  <si>
+    <t>22d7b730b719b7517ac0dbe30681cb3e</t>
+  </si>
+  <si>
+    <t>13/08/2026 12:46:11</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA  - DISPENSA Nº 13_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019ffbbe-8a53-7305-9227-675a980b100c/justificativa-dispensa-no-13-2025_ff2fe2fa-252b-4a60-b5cb-08d8f4c54560.pdf</t>
+  </si>
+  <si>
+    <t>02214e8ef6a72fb5bb0f3e7e1c28e109b769c357</t>
+  </si>
+  <si>
+    <t>e94a38860fd5ccc37ea8e00b61b29326</t>
+  </si>
+  <si>
+    <t>13/08/2026 12:35:05</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO  - DISPENSA Nº 13_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019ffbbe-8a53-7305-9227-675a980b100c/parecer-juridico-dispensa-no-13-2025_b15090ed-d176-47a3-88a6-2c7be7df309e.pdf</t>
+  </si>
+  <si>
+    <t>a978af29fee8a85c42f9db41751705ac1ef721da</t>
+  </si>
+  <si>
+    <t>a5a26252599554e7b1ed00dfdf30bdcf</t>
+  </si>
+  <si>
+    <t>TR - DISPENSA Nº 13_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019ffbbe-8a53-7305-9227-675a980b100c/tr-dispensa-no-13-2025_424df7ef-213f-449d-bdd2-d0074461c607.pdf</t>
+  </si>
+  <si>
+    <t>bf0e1ddf423f40d3d30fe9740f25d702503c113f</t>
+  </si>
+  <si>
+    <t>3db3abbf0f5ec53aba98f15f75d27a10</t>
+  </si>
+  <si>
+    <t>13/08/2026 12:35:09</t>
+  </si>
+  <si>
+    <t>019e41dd-44be-7327-966c-90c49482543d</t>
+  </si>
+  <si>
+    <t>PREGÃO ELETRÔNICO N° 01/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/pregao-eletronico-n0-01-2025/019e41dd-44be-7327-966c-90c49482543d</t>
+  </si>
+  <si>
+    <t>Pregão Eletrônico</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE ATERRO SANITÁRIO PARA RECEBIMENTO DOS RESÍDUOS SÓLIDOS URBANOS (RSU), CLASSE II A, PROVENIENTES DA COLETA DOMICILIAR, COMERCIAL E PÚBLICA DOS MUNICÍPIOS ABRANGIDOS PELO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC.</t>
+  </si>
+  <si>
+    <t>22/08/2025</t>
+  </si>
+  <si>
+    <t>15/08/2025 19:51:16</t>
+  </si>
+  <si>
+    <t>EDITAL</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/edital-n-01-2025-pregao-eletronico_a53b90b0a9b5693113b6ead0f4d.pdf</t>
+  </si>
+  <si>
+    <t>15/08/2025 19:53:35</t>
+  </si>
+  <si>
+    <t>TERMO DE REFERÊNCIA</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/termo-de-referencia-final_45b3734b45106dce424ce275ca08e.pdf</t>
+  </si>
+  <si>
+    <t>15/08/2025 19:54:04</t>
+  </si>
+  <si>
+    <t>019e41dd-4d34-7125-b2d5-496a32e2db45</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO 10/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-10-2025/019e41dd-4d34-7125-b2d5-496a32e2db45</t>
+  </si>
+  <si>
+    <t>10/2025</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DE COLETA ,TRANSPORTE , TRATAMENTO E DESTINAÇÃO FINAL AMBIENTAL CORRETA, DE RESÍDUOS DE SERVIÇOS DE SAÚDE.</t>
+  </si>
+  <si>
+    <t>34.500,00</t>
+  </si>
+  <si>
+    <t>08/08/2025</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>08/08/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>17/08/2026 12:12:14</t>
+  </si>
+  <si>
+    <t>ATO DE AUTORIZAÇÃO DE DISPENSA DE LICITAÇÃO - Nº 10_2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/ato-de-autorizacao-de-dispensa-no-10-2025_cee206044b559c14a18a360acb8.pdf</t>
+  </si>
+  <si>
+    <t>10/04/2026 12:26:23</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 19/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-n0-19-2025-world-ambiental_afe7d0d68aaacf32ce8efdbe229.pdf</t>
+  </si>
+  <si>
+    <t>10/04/2026 12:28:36</t>
+  </si>
+  <si>
+    <t>DFD - DISPENSA 10_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4d34-7125-b2d5-496a32e2db45/dfd-dispensa-10-2025_bb2340a7-45e6-4a2c-b796-eb927d347b5f.pdf</t>
+  </si>
+  <si>
+    <t>b8869b930f4bef85ab27a1920a3f3f7240f2fca4</t>
+  </si>
+  <si>
+    <t>f7fc1f42987a46f1940c08e397764673</t>
+  </si>
+  <si>
+    <t>17/06/2026 08:45:49</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - DISPENSA 10_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4d34-7125-b2d5-496a32e2db45/justificativa-dispensa-10-2025_b77cda3f-b21b-48ab-843c-c4ed3a0b6923.pdf</t>
+  </si>
+  <si>
+    <t>19fe02c6d4aa92406126699387b9281cd3cabd95</t>
+  </si>
+  <si>
+    <t>324deadfc44c29f37d453113b6bdaa42</t>
+  </si>
+  <si>
+    <t>17/06/2026 08:45:55</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - DISPENSA 10_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4d34-7125-b2d5-496a32e2db45/parecer-juridico-dispensa-10-2025_70abb2f6-9164-452c-a64c-941ecfb33979.pdf</t>
+  </si>
+  <si>
+    <t>96b55abc8e570818ce8ac50a1a36a21790903cb1</t>
+  </si>
+  <si>
+    <t>507d46832dd4e4586e3244c74840b123</t>
+  </si>
+  <si>
+    <t>17/06/2026 08:45:51</t>
+  </si>
+  <si>
+    <t>TR - DISPENSA 10_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4d34-7125-b2d5-496a32e2db45/tr-dispensa-10-2025_bd586bb4-1ca5-44f3-accc-442305457201.pdf</t>
+  </si>
+  <si>
+    <t>aa58ca9e9c0c36fb32e6f5ee13a58b0d0fda15d8</t>
+  </si>
+  <si>
+    <t>b94a469113cd6d12b204ccd18eb3e4bf</t>
+  </si>
+  <si>
+    <t>17/06/2026 08:46:01</t>
+  </si>
+  <si>
+    <t>01a0106c-b5a4-70eb-90cb-d718d8668f69</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 10/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-10-2025/01a0106c-b5a4-70eb-90cb-d718d8668f69</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DE 5 (CINCO) INSCRIÇÕES NO CURSO DE DESMONTAGEM DE RESÍDUOS ELETROELETRÔNICOS PARA COOPERATIVAS DE CATADORES DE MATERIAIS RECICLÁVEIS.</t>
+  </si>
+  <si>
+    <t>4.400,00</t>
+  </si>
+  <si>
+    <t>06/08/2025</t>
+  </si>
+  <si>
+    <t>06/08/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>18/08/2026 11:34:47</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 23_2025 - INEX 10_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a0106c-b5a4-70eb-90cb-d718d8668f69/contrato-no-23-2025-inex-10-2025_97c52cb6-af8c-4a49-aea8-cee5ecf9c010.pdf</t>
+  </si>
+  <si>
+    <t>3fdedb344aff12631878f87e12a20fb08233dbe8</t>
+  </si>
+  <si>
+    <t>116c70707bd97aba99f84f7cedb51651</t>
+  </si>
+  <si>
+    <t>17/08/2026 12:57:44</t>
+  </si>
+  <si>
+    <t>DFD - INEX 10_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a0106c-b5a4-70eb-90cb-d718d8668f69/dfd-inex-10-2025_293a6c70-d3a6-4704-b505-bb1cf49252aa.pdf</t>
+  </si>
+  <si>
+    <t>f060d14b28fe9ad0dd7b88380df1c43e1cb80bf9</t>
+  </si>
+  <si>
+    <t>a061d8508dd5183c492a5c9b9b27660a</t>
+  </si>
+  <si>
+    <t>17/08/2026 12:57:26</t>
+  </si>
+  <si>
+    <t>EXTRATO - INEX 10_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a0106c-b5a4-70eb-90cb-d718d8668f69/extrato-inex-10-2025_e8221df5-f4f7-4966-ba42-df389fdddfc3.pdf</t>
+  </si>
+  <si>
+    <t>2dab5d4c022ef7eeb19b803b4234571366798228</t>
+  </si>
+  <si>
+    <t>9dfa03ec6a91d25263cbf14f08e453a6</t>
+  </si>
+  <si>
+    <t>21/08/2026 09:07:32</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - INEX 10_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a0106c-b5a4-70eb-90cb-d718d8668f69/justificativa-inex-10-2025_79ab0e1a-0bdb-4959-b292-c889a5e62c07.pdf</t>
+  </si>
+  <si>
+    <t>2dfc6fddf2a3bd49eb45018b013cb78814845f15</t>
+  </si>
+  <si>
+    <t>af774132a8df82fceef9a39cf34d96e8</t>
+  </si>
+  <si>
+    <t>17/08/2026 12:57:30</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - INEX 10_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a0106c-b5a4-70eb-90cb-d718d8668f69/parecer-juridico-inex-10-2025_23c56f0b-5f52-48f8-a94f-ab6f6e946eb1.pdf</t>
+  </si>
+  <si>
+    <t>38f24a449448fcf92124c3ef6a72a7b30fab3769</t>
+  </si>
+  <si>
+    <t>fc9351a6f0147b45db629b5e1e4552b0</t>
+  </si>
+  <si>
+    <t>17/08/2026 12:57:29</t>
+  </si>
+  <si>
+    <t>TERMO DE AUTORIZAÇÃO - INEX 10_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a0106c-b5a4-70eb-90cb-d718d8668f69/termo-de-autorizacao-inex-10-2025_6aae81d1-3977-4b5c-8db8-d960548b781c.pdf</t>
+  </si>
+  <si>
+    <t>1782ab54f25902f56cd5174457630e4bf5de0f64</t>
+  </si>
+  <si>
+    <t>52f8915a3ee1ec6e88de3da75652705a</t>
+  </si>
+  <si>
+    <t>21/08/2026 09:04:24</t>
+  </si>
+  <si>
+    <t>TR - INEX 10_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/01a0106c-b5a4-70eb-90cb-d718d8668f69/tr-inex-10-2025_2e6b509d-97bd-4158-8fcc-5e55e131aac0.pdf</t>
+  </si>
+  <si>
+    <t>61115688949306384449c36a7c912d08eb7724c5</t>
+  </si>
+  <si>
+    <t>fbd296c369085c01c02e7b960fb0455d</t>
+  </si>
+  <si>
+    <t>019e41dd-4cea-7157-85ac-0445bd2d1c98</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO 09/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-09-2025/019e41dd-4cea-7157-85ac-0445bd2d1c98</t>
+  </si>
+  <si>
+    <t>09/2025</t>
+  </si>
+  <si>
+    <t>LOCAÇÃO COM MONTAGEM E DESMONTAGEM DE TENDAS.</t>
+  </si>
+  <si>
+    <t>18.000,00</t>
+  </si>
+  <si>
+    <t>04/08/2025</t>
+  </si>
+  <si>
+    <t>22/07/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacff-369e-7005-ba13-8a65b219aefa</t>
+  </si>
+  <si>
+    <t>Lucas Cardinali Pacheco Sociedade Individual De Advocacia</t>
+  </si>
+  <si>
+    <t>27.896.712/0001-97</t>
+  </si>
+  <si>
+    <t>55.000,00</t>
+  </si>
+  <si>
+    <t>04/08/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>17/08/2026 12:03:20</t>
+  </si>
+  <si>
+    <t>ATO DE AUTORIZAÇÃO DE DISPENSA Nº 09/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/ato-de-autorizacao-de-dispensa-no-09-2025_2787936a3e5a9320f5be1d3.pdf</t>
+  </si>
+  <si>
+    <t>10/04/2026 12:04:01</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eacff-369e-7005-ba13-8a65b219aefa/contrato-n0-09-2025-lucas-cardinali-pacheco_57d4d8f6-48b7-4a23-b1b2-da71e34e8ec9.pdf</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>03/01/2026</t>
+  </si>
+  <si>
+    <t>Consultoria e Assessoria em Assessoria e Consultoria jurídica Manifesto de Interesse Privado (MIP) e à Gestão Consorciada de Resíduos Sólidos</t>
+  </si>
+  <si>
+    <t>03/03/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>13/08/2026 12:07:15</t>
+  </si>
+  <si>
+    <t>CONTRATO N°18/2025 - WILLAMES DOS SANTOS</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-n0-18-2025-willames-dos-santos_927fa3b26b6ef4868e275efeeba45.pdf</t>
+  </si>
+  <si>
+    <t>10/04/2026 12:02:53</t>
+  </si>
+  <si>
+    <t>DFD - DISPENSA 09_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4cea-7157-85ac-0445bd2d1c98/dfd-dispensa-09-2025_8a5d66cd-62a7-4540-9521-0238a07882c6.pdf</t>
+  </si>
+  <si>
+    <t>8866804a9050ec8937752ceff5a5c981899204bb</t>
+  </si>
+  <si>
+    <t>bb7806ff7b4c32af8d6acdaf841f2937</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:41:47</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - DISPENSA 09_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4cea-7157-85ac-0445bd2d1c98/justificativa-dispensa-09-2025_1686d53a-3288-4cd4-8a9b-5fcf6b19090c.pdf</t>
+  </si>
+  <si>
+    <t>58dc101bc1684283c6bdf32c2e2106908c9a89a6</t>
+  </si>
+  <si>
+    <t>3b9a97dae7fe7e61c8bee870be65c647</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:41:51</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - DISPENSA 09_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4cea-7157-85ac-0445bd2d1c98/parecer-juridico-dispensa-09-2025_ff011854-936e-4703-b031-88897afc27e7.pdf</t>
+  </si>
+  <si>
+    <t>d5a8ba86ec5fe6a8442dfbfd21d82c60f43b337f</t>
+  </si>
+  <si>
+    <t>a2495f9b85feb71aab31671646618f8b</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:41:52</t>
+  </si>
+  <si>
+    <t>TR - DISPENSA 09_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4cea-7157-85ac-0445bd2d1c98/tr-dispensa-09-2025_83664280-b592-419b-905a-a28129d7b91d.pdf</t>
+  </si>
+  <si>
+    <t>81c45011be30a2aff1b96b7055c87b01388df301</t>
+  </si>
+  <si>
+    <t>fd2e08a199b95ac19ee9ebaa973af822</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:41:56</t>
+  </si>
+  <si>
+    <t>30/12/2025</t>
+  </si>
+  <si>
+    <t>03/11/2026</t>
+  </si>
+  <si>
+    <t>Acréscimo de prazo</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ff60f-e9c0-7098-b414-86ef766384b8</t>
   </si>
   <si>
     <t>019e41dd-4db2-739d-9902-a8865007e68b</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO 12/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-12-2025/019e41dd-4db2-739d-9902-a8865007e68b</t>
   </si>
   <si>
-    <t>12/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>CONTRATAÇÃO DE EMPRESAS ESPECIALIZADA PARA REALIZAÇÃO DE MANUNTENÇÃO PREVENTIVA E CORRETIVA</t>
   </si>
   <si>
     <t>20.000,00</t>
   </si>
   <si>
     <t>19/08/2025</t>
   </si>
   <si>
-    <t>01/08/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>10/04/2026 12:45:33</t>
   </si>
   <si>
     <t>23/06/2026 10:16:08</t>
   </si>
   <si>
     <t>ATO DE AUTORIZAÇÃO - DISPENSA 12_2025.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4db2-739d-9902-a8865007e68b/ato-de-autorizacao-dispensa-12-2025_3b40b7ff-fda5-4b53-bb69-3c0a750c77cb.pdf</t>
   </si>
   <si>
     <t>857bfdfafef32045e2f82af535e35da959e3af9e</t>
   </si>
   <si>
     <t>d90dcfaf8ae82405ea36dd74eff68ad7</t>
   </si>
   <si>
     <t>17/06/2026 09:22:35</t>
   </si>
   <si>
     <t>CONTRATO Nº 21_2025 NORDESTE BOQUILHA</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-no-21-2025-nordeste-boquilha_a424ab61be8f0e238517612.pdf</t>
@@ -797,53 +3519,50 @@
   <si>
     <t>TR - DISPENSA 12_2025.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4db2-739d-9902-a8865007e68b/tr-dispensa-12-2025_5583fecf-bd7a-4416-8e5b-ea0d0e09d633.pdf</t>
   </si>
   <si>
     <t>42fcd40442838bc6e5b264836db625574c9b3be0</t>
   </si>
   <si>
     <t>9c5bd1bfb75ed4b1551ef966ae1c16dd</t>
   </si>
   <si>
     <t>17/06/2026 09:22:52</t>
   </si>
   <si>
     <t>019e41dd-4d80-7250-a36d-b19bab7e0137</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO 11/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-11-2025/019e41dd-4d80-7250-a36d-b19bab7e0137</t>
   </si>
   <si>
-    <t>11/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>AQUISIÇÃO DE RECIPIENTES DE GRANDE CAPACIDADE.</t>
   </si>
   <si>
     <t>51.000,00</t>
   </si>
   <si>
     <t>13/08/2025</t>
   </si>
   <si>
     <t>10/04/2026 12:34:18</t>
   </si>
   <si>
     <t>23/06/2026 10:15:11</t>
   </si>
   <si>
     <t>ATO DE AUTORIZAÇÃO - DISPENSA 11_2025.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4d80-7250-a36d-b19bab7e0137/ato-de-autorizacao-dispensa-11-2025_74e9b7f4-e288-4268-8b2b-5431a7b63ad6.pdf</t>
   </si>
   <si>
     <t>381bcde0db6793727ddf4b8a1fe4912497333b18</t>
   </si>
   <si>
     <t>a8c36618d0bcf30a80a849909d6f8b6b</t>
@@ -896,291 +3615,78 @@
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4d80-7250-a36d-b19bab7e0137/parecer-juridico-dispensa-11-2025_15dd1edf-e2e9-4c3e-9116-e21e6dfe1565.pdf</t>
   </si>
   <si>
     <t>4f2f95d65a683110e1430e553c3b111aa14f984c</t>
   </si>
   <si>
     <t>001164897119fd9a9f9ac2d7f1edb4bc</t>
   </si>
   <si>
     <t>17/06/2026 08:57:26</t>
   </si>
   <si>
     <t>TR - DISPENSA 11_2025.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4d80-7250-a36d-b19bab7e0137/tr-dispensa-11-2025_c554889f-b86d-40f9-ad88-0d20677594b0.pdf</t>
   </si>
   <si>
     <t>2bf56e81f3c94c545d6679c25a6679585b4f4791</t>
   </si>
   <si>
     <t>0aae6555783c879a6647b1c40687cdbe</t>
   </si>
   <si>
-    <t>019e41dd-4d34-7125-b2d5-496a32e2db45</t>
-[...211 lines deleted...]
-  <si>
     <t>019e41dd-4caf-72a6-9076-0b48f1ebcabd</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO 08/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-08-2025/019e41dd-4caf-72a6-9076-0b48f1ebcabd</t>
   </si>
   <si>
     <t>08/2025</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE SERVIÇOS CONTÁBEIS.</t>
   </si>
   <si>
     <t>24.500,00</t>
   </si>
   <si>
     <t>03/07/2025</t>
   </si>
   <si>
     <t>13/06/2025</t>
   </si>
   <si>
-    <t>10/04/2026 11:52:53</t>
-[...2 lines deleted...]
-    <t>23/06/2026 10:00:19</t>
+    <t>03/07/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>17/08/2026 11:09:40</t>
   </si>
   <si>
     <t>ATO DE AUTORIZAÇÃO - DISPENSA 08_2025.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4caf-72a6-9076-0b48f1ebcabd/ato-de-autorizacao-dispensa-08-2025_7022033b-9b33-43e2-a8f2-97fbe4b514a2.pdf</t>
   </si>
   <si>
     <t>2e81e21dda41801587f7046262d2ee28a8e27772</t>
   </si>
   <si>
     <t>253a88d5919f1cc7c45a0b7068434191</t>
   </si>
   <si>
     <t>16/06/2026 12:07:16</t>
   </si>
   <si>
     <t>CONTRATO Nº 16/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-n0-16-2025-adaelson-francisco_09d9d1861eae34b6172f8b.pdf</t>
   </si>
   <si>
     <t>10/04/2026 11:55:33</t>
   </si>
@@ -1244,57 +3750,54 @@
   <si>
     <t>16/06/2026 12:07:26</t>
   </si>
   <si>
     <t>019e41dd-4c74-701a-8a98-66e1d8999c23</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO 07/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-07-2025/019e41dd-4c74-701a-8a98-66e1d8999c23</t>
   </si>
   <si>
     <t>07/2025</t>
   </si>
   <si>
     <t>FORNECIMENTO DE FARDAMENTOS E EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL</t>
   </si>
   <si>
     <t>69.718,00</t>
   </si>
   <si>
     <t>16/07/2025</t>
   </si>
   <si>
-    <t>13/06/2026</t>
-[...5 lines deleted...]
-    <t>23/06/2026 09:59:35</t>
+    <t>13/06/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>18/08/2026 11:57:39</t>
   </si>
   <si>
     <t>ATO DE AUTORIZAÇÃO DE DISPENSA Nº 07/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/ato-de-autorizacao-de-dispensa-no-07-2025_9eb12e7528a2e6bd14b3d9.pdf</t>
   </si>
   <si>
     <t>10/04/2026 11:47:01</t>
   </si>
   <si>
     <t>CONTRATO Nº 17/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-n0-17-2025_7530905affbce67a3bc8265b92.pdf</t>
   </si>
   <si>
     <t>10/04/2026 11:37:06</t>
   </si>
   <si>
     <t>DFD - DISPENSA 07_2025.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4c74-701a-8a98-66e1d8999c23/dfd-dispensa-07-2025_9d4b3463-1f6b-481f-bf99-e4ea3f485886.pdf</t>
   </si>
@@ -1331,1587 +3834,906 @@
   <si>
     <t>7b473a52d3e0ac1bd68d5fa2f22daa126c34c030</t>
   </si>
   <si>
     <t>d78402722900ba88b70490b0ff5d1c48</t>
   </si>
   <si>
     <t>16/06/2026 11:44:50</t>
   </si>
   <si>
     <t>TR - DISPENSA 07_2025.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4c74-701a-8a98-66e1d8999c23/tr-dispensa-07-2025_b78d23cf-02d0-45f0-ad0d-4245a0fc0218.pdf</t>
   </si>
   <si>
     <t>6e209f5699146bc5bdcd49e22d5e48b0f4afdd12</t>
   </si>
   <si>
     <t>43fb60e0b43435a019cfbaf85c007afe</t>
   </si>
   <si>
     <t>16/06/2026 12:05:20</t>
   </si>
   <si>
-    <t>019e41dd-4c21-7249-a3b0-959847c4aab8</t>
-[...1219 lines deleted...]
-  <si>
     <t>019e41dd-447b-72a8-bd0c-84dc29dd9796</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO N° 06/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-n0-06-2025/019e41dd-447b-72a8-bd0c-84dc29dd9796</t>
   </si>
   <si>
     <t>06/2025</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE INTERNET BANDA LARGA, PARA ATENDER ÀS NECESSIDADES DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO - CPAC.</t>
   </si>
   <si>
-    <t>17/06/2025 15:34:52</t>
+    <t>1.119,20</t>
+  </si>
+  <si>
+    <t>12/05/2025</t>
+  </si>
+  <si>
+    <t>15/04/2025</t>
+  </si>
+  <si>
+    <t>15/04/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>18/08/2026 11:56:23</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO - DISPENSA Nº 06_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-447b-72a8-bd0c-84dc29dd9796/autorizacao-dispensa-no-06-2025_f3bbf610-3bfb-48d7-9794-17fa66db13e7.pdf</t>
+  </si>
+  <si>
+    <t>3098c53c47f59471e6aa0639da5234d1f4accade</t>
+  </si>
+  <si>
+    <t>5e42fbcc1bea9cfbfbf42a2eafef0cf4</t>
+  </si>
+  <si>
+    <t>13/08/2026 11:34:59</t>
   </si>
   <si>
     <t>CONTRATO N° 15/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-015-fastnet-telecom-ltda_dcf603b164bcfa207b723e.pdf</t>
   </si>
   <si>
     <t>17/06/2025 15:35:43</t>
   </si>
   <si>
+    <t>DFD - DISPENSA Nº 06_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-447b-72a8-bd0c-84dc29dd9796/dfd-dispensa-no-06-2025_ecf816ec-9b95-423b-82a4-883f7478e297.pdf</t>
+  </si>
+  <si>
+    <t>7c52571284a611e9838692a3066c8b326b75db1b</t>
+  </si>
+  <si>
+    <t>8fd8e1bcd1a95f3f1f7f9362c080b089</t>
+  </si>
+  <si>
+    <t>13/08/2026 11:35:01</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - DISPENSA Nº 06_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-447b-72a8-bd0c-84dc29dd9796/justificativa-dispensa-no-06-2025_cfc71e79-0f0c-4b37-a254-46c88e68a2b0.pdf</t>
+  </si>
+  <si>
+    <t>bc9cdd9746106a187f665b78ccf3abdb943149ba</t>
+  </si>
+  <si>
+    <t>931e5aa6eb8e25fed9eb8c5a3ce76e51</t>
+  </si>
+  <si>
+    <t>13/08/2026 11:35:04</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - DISPENSA Nº 06_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-447b-72a8-bd0c-84dc29dd9796/parecer-juridico-dispensa-no-06-2025_f01ffe94-9117-4723-ade5-b56842b49b7d.pdf</t>
+  </si>
+  <si>
+    <t>8d011e2859d4e78bbed6494767a2d6e394046cb1</t>
+  </si>
+  <si>
+    <t>c7609fd3f8fcba80dec0d780bd04c133</t>
+  </si>
+  <si>
+    <t>13/08/2026 11:35:05</t>
+  </si>
+  <si>
+    <t>TR - DISPENSA Nº 06_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-447b-72a8-bd0c-84dc29dd9796/tr-dispensa-no-06-2025_f54a2e65-de61-4147-aa2f-03c2bfbdbb0e.pdf</t>
+  </si>
+  <si>
+    <t>40bde0a63fbf0d96aeecd0eae121c491c4638f16</t>
+  </si>
+  <si>
+    <t>32c51bb211cb97c854c1967ca003826a</t>
+  </si>
+  <si>
+    <t>13/08/2026 11:35:08</t>
+  </si>
+  <si>
     <t>019e41dd-4428-737a-98d7-893526a04403</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO N° 05/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-n0-05-2025/019e41dd-4428-737a-98d7-893526a04403</t>
   </si>
   <si>
     <t>05/2025</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA LOCAÇÃO DE CAMINHÃO TIPO TRATOR (6X2), PARA PRESTAR SERVIÇOS DE TRANPORTE DE MÁQUINAS E EQUIPAMENTOSDO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO - CPAC.</t>
   </si>
   <si>
-    <t>17/06/2025 15:27:43</t>
-[...2 lines deleted...]
-    <t>17/06/2025 15:27:44</t>
+    <t>94.410,00</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>18/08/2026 11:55:36</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO - DISPENSA Nº 05_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4428-737a-98d7-893526a04403/autorizacao-dispensa-no-05-2025_8bcf778b-df4d-47ae-83a6-d1c8d230da06.pdf</t>
+  </si>
+  <si>
+    <t>f5ac4a9168f3ef8d30f6d0edeb915e59c8d6ab66</t>
+  </si>
+  <si>
+    <t>d463aba8588ecf3fc6f5bef308f72450</t>
+  </si>
+  <si>
+    <t>13/08/2026 10:57:35</t>
   </si>
   <si>
     <t>CONTRATO N° 14/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-014-k-v-transporte-ltda_b0ced798b7563e32f4c5.pdf</t>
   </si>
   <si>
     <t>17/06/2025 15:29:14</t>
   </si>
   <si>
+    <t>DFD - DISPENSA Nº 05_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4428-737a-98d7-893526a04403/dfd-dispensa-no-05-2025_7e6887be-665f-4c7f-aac9-a233055e9b3b.pdf</t>
+  </si>
+  <si>
+    <t>d34731010108f4eb253488294f110d97a3d35bc2</t>
+  </si>
+  <si>
+    <t>b8ce3209be9b7cc32faf3bdf51e017ec</t>
+  </si>
+  <si>
+    <t>21/08/2026 10:32:37</t>
+  </si>
+  <si>
+    <t>EXTRATO DO CONTRATO - DISPENSA Nº 05_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4428-737a-98d7-893526a04403/extrato-do-contrato-dispensa-no-05-2025_f29ebcf9-2891-4812-8fd1-8a723a1e0bee.pdf</t>
+  </si>
+  <si>
+    <t>a37c36b053c1e44e0e3315ff3f6dc44023698439</t>
+  </si>
+  <si>
+    <t>95932c9a8adcab53ba99ab482ffe9417</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - DISPENSA Nº 05_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4428-737a-98d7-893526a04403/justificativa-dispensa-no-05-2025_52228013-4517-4bf0-bc86-cc10bc79a7d4.pdf</t>
+  </si>
+  <si>
+    <t>764c8a6c90f3320b92c0fdbf6461be24aa3c0ac1</t>
+  </si>
+  <si>
+    <t>f45b9ab9c6d835dbf57f28a3c1617870</t>
+  </si>
+  <si>
+    <t>13/08/2026 10:57:41</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - DISPENSA Nº 05_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4428-737a-98d7-893526a04403/parecer-juridico-dispensa-no-05-2025_b86c4cd8-997e-4a09-9d7e-290e7c53e94b.pdf</t>
+  </si>
+  <si>
+    <t>c1449c1b921c0ee5dc90886653ac5170590c660e</t>
+  </si>
+  <si>
+    <t>3571d0c05c67be71231272d129810f55</t>
+  </si>
+  <si>
+    <t>21/08/2026 10:32:38</t>
+  </si>
+  <si>
+    <t>TR - DISPENSA Nº 05_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4428-737a-98d7-893526a04403/tr-dispensa-no-05-2025_94841a07-05e8-4573-a52d-19ed7e588b27.pdf</t>
+  </si>
+  <si>
+    <t>c8578cebb6fdc31abc53307876a4c258a9538967</t>
+  </si>
+  <si>
+    <t>be8046f06ca76b5af284686d746040ec</t>
+  </si>
+  <si>
+    <t>13/08/2026 10:57:45</t>
+  </si>
+  <si>
     <t>019e41dd-43ee-7159-99e4-1f79cefdc4f2</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO N° 04/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-n0-04-2025/019e41dd-43ee-7159-99e4-1f79cefdc4f2</t>
   </si>
   <si>
     <t>04/2025</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA OBJETIVANDO O FORNECIMENTO PARCELADO DE COMBUSTÍVEIS (GASOLINA COMUM E ÓLEO DIESEL) E LUBRIFICANTES (FLUA, GRAXAS, ÓLEO HIDRÁULICO E DE MOTOR) PARA ATENDER AS NECESSIDADES DO CPAC.</t>
   </si>
   <si>
-    <t>13/05/2025 12:58:42</t>
+    <t>117.230,00</t>
+  </si>
+  <si>
+    <t>16/04/2025</t>
+  </si>
+  <si>
+    <t>10/04/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ead32-db77-70f2-8a52-6165b15f8442</t>
+  </si>
+  <si>
+    <t>Auto Posto Barreto I LTDA</t>
+  </si>
+  <si>
+    <t>17.158.720/0001-82</t>
+  </si>
+  <si>
+    <t>10/04/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>18/08/2026 11:53:47</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO  - DISPENSA Nº 04_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-43ee-7159-99e4-1f79cefdc4f2/autorizacao-dispensa-no-04-2025_124b2dc2-f2fa-429e-8be3-e70891f5a67b.pdf</t>
+  </si>
+  <si>
+    <t>130fd10f0104f3f25c2e485254e0ec0e8893a934</t>
+  </si>
+  <si>
+    <t>a098fe48f7c9566b509d3ce0930fe01f</t>
+  </si>
+  <si>
+    <t>12/08/2026 12:43:09</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ead32-db77-70f2-8a52-6165b15f8442/contrato-n0-13-2025-rafael-nascimento-barreto_92020c21-bccb-4ef8-be3e-2228251efda9.pdf</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA OBJETIVANDO O FORNECIMENTO PARCELADO DE COMBUSTÍVEIS (GASOLINA COMUM E ÓLEO DIESEL) E LUBRIFICANTES (FLUA, GRAXAS, ÓLEOS HIDRÁULICOS E DE MOTOR)</t>
+  </si>
+  <si>
+    <t>16/04/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>13/08/2026 11:42:13</t>
   </si>
   <si>
     <t>CONTRATO N° 13/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/rafael-do-nascimento_048e19f9494a7afdb59e8c1c.pdf</t>
   </si>
   <si>
     <t>13/05/2025 13:00:12</t>
   </si>
   <si>
+    <t>DFD - DISPENSA Nº 04_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-43ee-7159-99e4-1f79cefdc4f2/dfd-dispensa-no-04-2025_865e2b72-a020-45ef-be09-78bfacfdcea3.pdf</t>
+  </si>
+  <si>
+    <t>b2ecdfaf7f1a5557adfd931e1a0ad163213a7d9f</t>
+  </si>
+  <si>
+    <t>01709ae3cd5ce47d4ae0cd38726b4861</t>
+  </si>
+  <si>
+    <t>12/08/2026 12:43:10</t>
+  </si>
+  <si>
+    <t>EXTRATO DO CONTRATO  - DISPENSA Nº 04_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-43ee-7159-99e4-1f79cefdc4f2/extrato-do-contrato-dispensa-no-04-2025_e185cc2e-0f85-4424-9ef4-bc8a8f6bcb28.pdf</t>
+  </si>
+  <si>
+    <t>e430343d292b749f9f526250a1b176b4d105149f</t>
+  </si>
+  <si>
+    <t>71c26347142ecc32287f617117a0a0a6</t>
+  </si>
+  <si>
+    <t>12/08/2026 12:43:07</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - DISPENSA Nº 04_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-43ee-7159-99e4-1f79cefdc4f2/justificativa-dispensa-no-04-2025_91e4cad3-5256-4a87-9362-79a7b8488b5c.pdf</t>
+  </si>
+  <si>
+    <t>e08f5437b861d4857c1dcf9e22df20908ddaf1f3</t>
+  </si>
+  <si>
+    <t>3320c8b65dc661752995e3f01671d593</t>
+  </si>
+  <si>
+    <t>21/08/2026 10:26:32</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO  - DISPENSA Nº 04_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-43ee-7159-99e4-1f79cefdc4f2/parecer-juridico-dispensa-no-04-2025_af6d6e23-3c49-4998-9ec5-50b6d41a1952.pdf</t>
+  </si>
+  <si>
+    <t>a18ac45681fd4ba29b28e482641ab8a2312dee39</t>
+  </si>
+  <si>
+    <t>3c844c4cf67bdbb9760f203beb937935</t>
+  </si>
+  <si>
+    <t>12/08/2026 12:43:12</t>
+  </si>
+  <si>
     <t>019e41dd-4392-72d2-ae1b-e4aec819c1c2</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO N° 03/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-n0-03-2025/019e41dd-4392-72d2-ae1b-e4aec819c1c2</t>
   </si>
   <si>
     <t>03/2025</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS NA LICENÇA DE USO MENSAL DE SOFTWARES PARA ATENDER A NECESSIDADE DO CPAC.</t>
   </si>
   <si>
-    <t>13/05/2025 12:53:32</t>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>26/03/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>18/08/2026 11:52:51</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO - DISPENSA Nº 03_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4392-72d2-ae1b-e4aec819c1c2/autorizacao-dispensa-no-03-2025_f2556110-ebd9-4b7e-94eb-e7fe125281fb.pdf</t>
+  </si>
+  <si>
+    <t>4cefd795974e6a6dd2e4f647347bb16405f4c73d</t>
+  </si>
+  <si>
+    <t>7143b68fe0af3a212b48afbb21ecb2ea</t>
+  </si>
+  <si>
+    <t>17/08/2026 09:55:37</t>
   </si>
   <si>
     <t>CONTRATO N° 12/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/ag-sistema_75ac82ca23296355a6f21a.pdf</t>
   </si>
   <si>
     <t>13/05/2025 12:55:25</t>
   </si>
   <si>
-    <t>019e41dd-4358-700d-b8c4-7b32f491ff75</t>
-[...23 lines deleted...]
-    <t>12/05/2025 16:11:46</t>
+    <t>DFD - DISPENSA Nº 03_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4392-72d2-ae1b-e4aec819c1c2/dfd-dispensa-no-03-2025_cc426e1c-f74e-42ed-b20a-4e5633b6bad7.pdf</t>
+  </si>
+  <si>
+    <t>c29beded84e364daa23302a5cb62dc62aef237f0</t>
+  </si>
+  <si>
+    <t>94254479222cc03ab3a9634363fac7e6</t>
+  </si>
+  <si>
+    <t>17/08/2026 09:55:41</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - DISPENSA Nº 03_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4392-72d2-ae1b-e4aec819c1c2/justificativa-dispensa-no-03-2025_ee6e5d63-dfcb-443e-824a-8d8f0343a245.pdf</t>
+  </si>
+  <si>
+    <t>90c939cd89c6025b3396585e98baf0352ef7372a</t>
+  </si>
+  <si>
+    <t>4400e54b7289c28e374578bd8c5b69ff</t>
+  </si>
+  <si>
+    <t>17/08/2026 09:55:42</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - DISPENSA Nº 03_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4392-72d2-ae1b-e4aec819c1c2/parecer-juridico-dispensa-no-03-2025_2ab49049-c659-41b0-9f63-f6b1b0c5a69b.pdf</t>
+  </si>
+  <si>
+    <t>aa94536f5346b69fdd4ef8d1836e4ce73af708cb</t>
+  </si>
+  <si>
+    <t>4f22ba091d86af62b4b13856e4c4bf81</t>
+  </si>
+  <si>
+    <t>TR - DISPENSA Nº 03_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4392-72d2-ae1b-e4aec819c1c2/tr-dispensa-no-03-2025_468e88d6-26d2-4c32-ad40-e730a2c56e0f.pdf</t>
+  </si>
+  <si>
+    <t>056358e448ee847a194bc8be6f9ec351b0107d3a</t>
+  </si>
+  <si>
+    <t>dd65d4925d796ca2cbba69a80ab44dae</t>
+  </si>
+  <si>
+    <t>17/08/2026 09:55:46</t>
+  </si>
+  <si>
+    <t>019e41dd-42e2-7292-bbf1-82e21783150b</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 09/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-09-2025/019e41dd-42e2-7292-bbf1-82e21783150b</t>
+  </si>
+  <si>
+    <t>LOCAÇÃO DE IMÓVEL COMERCIAL, SITUADO NA TRAVESSA JOSÉ FREIRE DE LIMA, CENTRO, SÃO DOMINGOS/SE, PARA O FUNCIONAMENTO DO GALPÃO DE TRIAGEM DE MATERIAIS RECICLÁVEIS.</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>13/03/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>18/08/2026 10:10:09</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 11/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-11-2025_59a080a1f2acd32b3e036dcb.pdf</t>
+  </si>
+  <si>
+    <t>12/05/2025 12:10:25</t>
+  </si>
+  <si>
+    <t>DFD - INEX 09_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-42e2-7292-bbf1-82e21783150b/dfd-inex-09-2025_2a8b54cd-fcf4-4c68-b56b-1ed85d60d6e9.pdf</t>
+  </si>
+  <si>
+    <t>dd497c1abcfe5845f263341b9e9eb6834ac44d55</t>
+  </si>
+  <si>
+    <t>05ed6fd5619ab8a1237806574a5718e7</t>
+  </si>
+  <si>
+    <t>21/08/2026 09:01:21</t>
+  </si>
+  <si>
+    <t>EXTRATO  - INEX 09_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-42e2-7292-bbf1-82e21783150b/extrato-inex-09-2025_48ac90d3-3aa2-4882-b2cd-3c5601efdf97.pdf</t>
+  </si>
+  <si>
+    <t>95cd22f07ecd1621ffbbfae80fed39cc523d44ce</t>
+  </si>
+  <si>
+    <t>e9c041bfd55e6f9c55e646b3956791cd</t>
+  </si>
+  <si>
+    <t>21/08/2026 09:01:18</t>
+  </si>
+  <si>
+    <t>INEX DA LICITAÇÃO 09_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-42e2-7292-bbf1-82e21783150b/inex-da-licitacao-09-2025_4b5cdde4-7143-45c1-bdec-a5cfce2b2ba8.pdf</t>
+  </si>
+  <si>
+    <t>16e8363d72f216df922ee1185f89281bd1653922</t>
+  </si>
+  <si>
+    <t>141c621b82e54c9abd8a5555293d83f4</t>
+  </si>
+  <si>
+    <t>17/08/2026 12:18:46</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - INEX 09_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-42e2-7292-bbf1-82e21783150b/parecer-juridico-inex-09-2025_98899713-03fb-4746-9591-03d83fbfd82b.pdf</t>
+  </si>
+  <si>
+    <t>a9330eee566b9670c57fe4a3bfe85f7c535accea</t>
+  </si>
+  <si>
+    <t>4d4247a21c5fff450f3110d5a9d72d31</t>
+  </si>
+  <si>
+    <t>TERMO DE AUTORIZAÇÃO - INEX 09_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-42e2-7292-bbf1-82e21783150b/termo-de-autorizacao-inex-09-2025_8814bbee-380e-4556-85f5-ca0210269a3d.pdf</t>
+  </si>
+  <si>
+    <t>9e8eb1025c1dbb301d9f921951d0c0ba31561db9</t>
+  </si>
+  <si>
+    <t>e79b7bedfdd87398c9742f61ff29d5b3</t>
   </si>
   <si>
     <t>019e41dd-432e-705e-aa97-0be7ce3e102a</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO Nº 02/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-02-2025/019e41dd-432e-705e-aa97-0be7ce3e102a</t>
   </si>
   <si>
     <t>02/2025</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE HOSPEDAGEM E GERENCIAMENTO DE CONTEÚDO DO CONJUNTO DE PÁGINAS ELETRÔNICAS E GRÁFICAS (SITE) DO CPAC.</t>
   </si>
   <si>
-    <t>12/05/2025 16:01:29</t>
+    <t>1.798,89</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
+    <t>06/03/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>18/08/2026 11:52:02</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO - DISPENSA Nº 02_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-432e-705e-aa97-0be7ce3e102a/autorizacao-dispensa-no-02-2025_ffc6a2b8-976e-4222-83ec-8cdda7222d0d.pdf</t>
+  </si>
+  <si>
+    <t>139a331982d19e2c73405c6557ed64202090d24d</t>
+  </si>
+  <si>
+    <t>059d131e3df53007f54a1d7c2bd2bf67</t>
+  </si>
+  <si>
+    <t>17/08/2026 09:29:35</t>
   </si>
   <si>
     <t>CONTRATO Nº 10/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-no-10-2025-itweb_f84db8f514a2542615818abcca.pdf</t>
   </si>
   <si>
     <t>12/05/2025 17:00:17</t>
   </si>
   <si>
-    <t>019e41dd-42e2-7292-bbf1-82e21783150b</t>
-[...20 lines deleted...]
-    <t>12/05/2025 12:10:25</t>
+    <t>DFD - DISPENSA Nº 02_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-432e-705e-aa97-0be7ce3e102a/dfd-dispensa-no-02-2025_f377f1b9-911a-4d30-b41c-3908d7588c7c.pdf</t>
+  </si>
+  <si>
+    <t>8438fc241333c6ffdcea2aef3e5c5d9f6faaa1a9</t>
+  </si>
+  <si>
+    <t>9339cf98e5d89882b4be9b3b993187a2</t>
+  </si>
+  <si>
+    <t>17/08/2026 09:29:39</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - DISPENSA Nº 02_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-432e-705e-aa97-0be7ce3e102a/justificativa-dispensa-no-02-2025_c94f04c8-8dc7-4b08-84e6-bc3c34cab0f1.pdf</t>
+  </si>
+  <si>
+    <t>8a22252dfc83ba08d58035760f6a385b0fead36a</t>
+  </si>
+  <si>
+    <t>3cc7a294d28625f2feff61068d4fb851</t>
+  </si>
+  <si>
+    <t>17/08/2026 09:29:40</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - DISPENSA Nº 02_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-432e-705e-aa97-0be7ce3e102a/parecer-juridico-dispensa-no-02-2025_9d214a53-11bd-4a84-8ff1-3c63776e62a7.pdf</t>
+  </si>
+  <si>
+    <t>b846a94f7e71e6f198dab119660000e2d2cad483</t>
+  </si>
+  <si>
+    <t>475b977e955b61d1e2abf77f731dd467</t>
+  </si>
+  <si>
+    <t>TR - DISPENSA Nº 02_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-432e-705e-aa97-0be7ce3e102a/tr-dispensa-no-02-2025_1810b652-4191-4a1f-b9d7-c1e8050ad410.pdf</t>
+  </si>
+  <si>
+    <t>1e989a0a8050c2cfadc993abc4a2402ae3f7e25f</t>
+  </si>
+  <si>
+    <t>37ad874753766d41dbc6141b3310da82</t>
+  </si>
+  <si>
+    <t>17/08/2026 09:29:45</t>
   </si>
   <si>
     <t>019e41dd-42b8-737d-b1a7-6d76b826c83e</t>
   </si>
   <si>
     <t>INEXIGIBILIDADE Nº 08/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-08-2025/019e41dd-42b8-737d-b1a7-6d76b826c83e</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ASSESSORIA E/OU CONSULTORIA JURÍDICA AO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO, COM FOCO NO ACOMPANHAMENTO DE ROTINAS ADMINISTRATIVAS E EXTRAJUDICIAIS RELACIONADAS AO MANIFESTO DE INTERESSE PRIVADO - MIP E À GESTÃO CONSORCIADA DE RESÍDUOS SÓLIDOS, INCLUINDO O APOIO TÉCNICO-JURÍDICO EM DIAGNÓSTICOS DE POLÍTICAS PÚBLICAS MUNICIPAIS E IMPLEMENTAÇÃO DE SOLUÇÕES CONSORCIADAS, EXCLUÍDAS AS ATIVIDADES AFETAS ÀS ÁREAS DE LICITAÇÃO, CONTABILIDADE E ASSESORIA JURÍDICA INTERNA OU JUDICIAL JÁ CONTRATADAS.</t>
   </si>
   <si>
-    <t>55.000,00</t>
-[...2 lines deleted...]
-    <t>06/03/2025</t>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacec-5013-7311-b748-26f37c9efa38</t>
+  </si>
+  <si>
+    <t>Geovane Alves de Lima</t>
+  </si>
+  <si>
+    <t>059.815.285-75</t>
+  </si>
+  <si>
+    <t>7.200,00</t>
   </si>
   <si>
     <t>12/05/2025 11:57:39</t>
   </si>
   <si>
-    <t>22/06/2026 10:59:15</t>
+    <t>18/08/2026 11:35:31</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO -  INEX 08_2025.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-42b8-737d-b1a7-6d76b826c83e/autorizacao-inex-08-2025_10f9e7d0-9a14-453c-88df-d46d84c49007.pdf</t>
   </si>
   <si>
     <t>7bf81a769c20faa79ed11af9dc10a1e45405bff5</t>
   </si>
   <si>
     <t>65829c3e6d2b9945437fad53789f3294</t>
   </si>
   <si>
     <t>19/06/2026 12:51:46</t>
   </si>
   <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eacec-5013-7311-b748-26f37c9efa38/contrato-n0-06-2025-geovane_30ac4642-85f2-4c4c-8142-9f686dc3851c.pdf</t>
+  </si>
+  <si>
+    <t>03/02/2026</t>
+  </si>
+  <si>
+    <t>Locação de Imóvel (Galpão Moita Bonita)</t>
+  </si>
+  <si>
+    <t>03/02/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>13/08/2026 11:49:18</t>
+  </si>
+  <si>
     <t>CONTRATO Nº 09/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-09-2025_db3bde86daca130d1ea6aa0cb.pdf</t>
   </si>
   <si>
     <t>12/05/2025 12:12:27</t>
   </si>
   <si>
     <t>DFD - INEX 08_2025.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-42b8-737d-b1a7-6d76b826c83e/dfd-inex-08-2025_098d0492-4b1e-447f-8d4c-043464a0cabe.pdf</t>
   </si>
   <si>
     <t>01658c9ee401a636abe74800d709455253ba7116</t>
   </si>
   <si>
     <t>bda1341f84e005a1b527e974c33e8567</t>
   </si>
   <si>
     <t>19/06/2026 12:51:48</t>
   </si>
   <si>
+    <t>Ligiana Alves Silva</t>
+  </si>
+  <si>
+    <t>929.***.***-34</t>
+  </si>
+  <si>
     <t>JUSTIFICATIVA -  INEX 08_2025.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-42b8-737d-b1a7-6d76b826c83e/justificativa-inex-08-2025_dc60a1c8-20eb-403d-8e8f-c8806d8c819c.pdf</t>
   </si>
   <si>
     <t>78e7e9f28f770a6660ea8ee63f5807728a1bd079</t>
   </si>
   <si>
     <t>48ef95e3a464b7322b41f809843b0d02</t>
   </si>
   <si>
     <t>19/06/2026 12:51:50</t>
   </si>
   <si>
     <t>PARECER JURÍDICO -  INEX 08_2025.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-42b8-737d-b1a7-6d76b826c83e/parecer-juridico-inex-08-2025_cf92c0e3-c004-4aa4-be4f-fb49e359d283.pdf</t>
   </si>
   <si>
     <t>cd102029cfd4a380401ba3513e2baa80fcc6b3ef</t>
   </si>
   <si>
     <t>76ef9da6b7fbc69033d4b9fe72a911c5</t>
   </si>
   <si>
     <t>PROJETO BÁSICO -  INEX 08_2025.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-42b8-737d-b1a7-6d76b826c83e/projeto-basico-inex-08-2025_1940d1e4-fc5d-4137-9f04-880ceffe6d14.pdf</t>
   </si>
   <si>
     <t>5b700711c7f27f3df298f1d34e22d9e81145dd00</t>
   </si>
   <si>
     <t>ef0d2d12e1395833cedce9fb9c1b6e76</t>
   </si>
   <si>
     <t>19/06/2026 12:51:59</t>
   </si>
   <si>
+    <t>1/2026</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t>03/01/2027</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019fae7c-d5dd-719f-b048-add070c68143</t>
+  </si>
+  <si>
     <t>019e41dd-420d-7039-a9fc-22dbff44bbaf</t>
   </si>
   <si>
     <t>INEXIGIBILIDADE Nº 07/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-07-2025/019e41dd-420d-7039-a9fc-22dbff44bbaf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE SERVIÇOS TÉCNICOS DE ASSESSORIA EM COORDENAÇÃO E GERENCIAMENTO DE ATIVIDADES ADMINISTRATIVAS JUNTO AO SETOR DE RECURSOS HUMANOS DO CPAC.</t>
   </si>
   <si>
     <t>33.000,00</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>12/05/2025 11:24:53</t>
   </si>
   <si>
-    <t>22/06/2026 11:46:13</t>
+    <t>18/08/2026 11:36:29</t>
   </si>
   <si>
     <t>CONTRATO Nº 07/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-07-2025_6fe3711fe54f51aa073e84f8.pdf</t>
   </si>
   <si>
     <t>12/05/2025 11:26:10</t>
   </si>
   <si>
     <t>DFD - INEX 07_2025.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-420d-7039-a9fc-22dbff44bbaf/dfd-inex-07-2025_11f95745-fab4-479f-8443-8a409811ae80.pdf</t>
   </si>
   <si>
     <t>1ca2a44bd9b352ccbf8be551e52f3d0fd40c8a99</t>
   </si>
   <si>
     <t>f6eba715faef12b932e9859f34ecee5c</t>
   </si>
   <si>
     <t>16/06/2026 10:06:30</t>
   </si>
@@ -2933,72 +4755,204 @@
   <si>
     <t>2dcc59445e4615d5653bb5558abe21b3c3af25c5</t>
   </si>
   <si>
     <t>736e96061b7326b7573f225b88ee57d0</t>
   </si>
   <si>
     <t>16/06/2026 10:06:33</t>
   </si>
   <si>
     <t>PROJETO BÁSICO - INEX 07_2025.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-420d-7039-a9fc-22dbff44bbaf/projeto-basico-inex-07-2025_33272141-7349-40d9-9977-d2b18ce1a650.pdf</t>
   </si>
   <si>
     <t>59c2493f5beb97f5ab147c1554312ef521235651</t>
   </si>
   <si>
     <t>cb54bc927c22b7d2b336ad959f16ff3f</t>
   </si>
   <si>
     <t>16/06/2026 10:06:39</t>
   </si>
   <si>
+    <t>TERMO DE AUTORIZAÇÃO - INEX 07_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-420d-7039-a9fc-22dbff44bbaf/termo-de-autorizacao-inex-07-2025_f042caba-f574-4370-84c5-1a9abe13a425.pdf</t>
+  </si>
+  <si>
+    <t>50ee9d1920866f222fdfa3df11c32baf18b596f3</t>
+  </si>
+  <si>
+    <t>ee63743bd522215d82e0b2017377e59c</t>
+  </si>
+  <si>
+    <t>16/07/2026 13:05:16</t>
+  </si>
+  <si>
+    <t>019e41dd-4286-72c2-931c-342328c5e02d</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 01/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-01-2025/019e41dd-4286-72c2-931c-342328c5e02d</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE RECEBIMENTO DOS RESÍDUOS SÓLIDOS URBANOS (RSU), CLASSE II-A, PROVENIENTES DA COLETA DOMICILIAR, COMERCIAL E PÚBLICA DOS MUNICÍPIOS DE NOSSA SENHORA DAS DORES, SANTA ROSA DE LIMA E SIRIRI, ABRANGIDOS PELO CPAC.</t>
+  </si>
+  <si>
+    <t>156.394,00</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>04/02/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>18/08/2026 11:51:16</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO - DISPENSA 01_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4286-72c2-931c-342328c5e02d/autorizacao-dispensa-01-2025_dbee298c-7d80-4077-9696-46a48782d8df.pdf</t>
+  </si>
+  <si>
+    <t>64876add492de3a14cd66f5d0926133d98884107</t>
+  </si>
+  <si>
+    <t>fafb344a24cf51b3d9357f12413aeb31</t>
+  </si>
+  <si>
+    <t>17/08/2026 10:25:00</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 08/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/download/contrato-08-2025_8bfdfc42145b1732b4973.pdf</t>
+  </si>
+  <si>
+    <t>13/05/2025 11:48:25</t>
+  </si>
+  <si>
+    <t>DFD - DISPENSA 01_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4286-72c2-931c-342328c5e02d/dfd-dispensa-01-2025_279d6d20-d8df-409c-bd29-169bad38f141.pdf</t>
+  </si>
+  <si>
+    <t>269307711d46e164f8d2952dc8f90d2704cf1b2d</t>
+  </si>
+  <si>
+    <t>8e0fc42d4967f7848ddf996ad02a75a0</t>
+  </si>
+  <si>
+    <t>17/08/2026 10:25:02</t>
+  </si>
+  <si>
+    <t>edital-1_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4286-72c2-931c-342328c5e02d/edital-1-2025_3e65f970-56ea-488d-9fd6-4a6a1286564e.pdf</t>
+  </si>
+  <si>
+    <t>8d1a23caf494b21d65415fad1488a7d54515b4e0</t>
+  </si>
+  <si>
+    <t>fd1a75422c77b71c5216764fc1422cb2</t>
+  </si>
+  <si>
+    <t>09/06/2026 12:32:46</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - DISPENSA 01_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4286-72c2-931c-342328c5e02d/justificativa-dispensa-01-2025_f9a7a413-b93d-428a-ba18-296acda70950.pdf</t>
+  </si>
+  <si>
+    <t>9200ffe1a19c023bb539053162dc556c534863dc</t>
+  </si>
+  <si>
+    <t>da17f18501b6617f831183a024461ba9</t>
+  </si>
+  <si>
+    <t>17/08/2026 10:25:06</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - DISPENSA 01_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4286-72c2-931c-342328c5e02d/parecer-juridico-dispensa-01-2025_1d59d0bd-4e36-44a6-b659-d83b4690198c.pdf</t>
+  </si>
+  <si>
+    <t>5e70a602efeee8a5d89ecf49daf07aba62f1871c</t>
+  </si>
+  <si>
+    <t>86cb6e1e6f6f9b92d9f6689249546133</t>
+  </si>
+  <si>
+    <t>TR - DISPENSA 01_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4286-72c2-931c-342328c5e02d/tr-dispensa-01-2025_d75e3736-2205-4d96-95fb-af844de73935.pdf</t>
+  </si>
+  <si>
+    <t>f87fd997a6872c6a8d9cb1324feab66152ea0045</t>
+  </si>
+  <si>
+    <t>2141b1794678dfcdd766fb5f89e6995e</t>
+  </si>
+  <si>
+    <t>17/08/2026 10:25:11</t>
+  </si>
+  <si>
     <t>019e41dd-41c8-72b2-a4f6-bf97b16fbbfa</t>
   </si>
   <si>
     <t>INEXIGIBILIDADE Nº 06/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-06-2025/019e41dd-41c8-72b2-a4f6-bf97b16fbbfa</t>
   </si>
   <si>
     <t>LOCAÇÃO DE IMÓVEL, SITUADO À RUA FILADELFO DÓREA, Nº 419, CENTRO, MOITA BONITA/SE, PARA O FUNCIONAMENTO DO GALPÃO DE TRIAGEM DE MATERIAIS RECICLÁVEIS DAQUELE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>7.200,00</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2025 11:21:18</t>
   </si>
   <si>
-    <t>22/06/2026 10:57:47</t>
+    <t>18/08/2026 11:37:19</t>
   </si>
   <si>
     <t>CONTRATO Nº 06/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-06-2025_612bbdbd3479debe1bd2b0.pdf</t>
   </si>
   <si>
     <t>12/05/2025 11:22:31</t>
   </si>
   <si>
     <t>DFD - INEX 06_2025.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-41c8-72b2-a4f6-bf97b16fbbfa/dfd-inex-06-2025_da97ccda-f64a-4a34-b808-1f466d319c80.pdf</t>
   </si>
   <si>
     <t>156bfbb219b5b0ac54d42e61af4f4c67ab83cd67</t>
   </si>
   <si>
     <t>c46fb1c6187cdaa9d0e133fe57a5ab35</t>
   </si>
   <si>
     <t>16/06/2026 09:51:43</t>
   </si>
@@ -3050,51 +5004,51 @@
   <si>
     <t>1856fcf8b1502bd1f77753b3434f5570</t>
   </si>
   <si>
     <t>16/06/2026 09:51:39</t>
   </si>
   <si>
     <t>019e41dd-4162-7251-94fc-c967fa113dc6</t>
   </si>
   <si>
     <t>INEXIGIBILIDADE Nº 05/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-05-2025/019e41dd-4162-7251-94fc-c967fa113dc6</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA E ASSESSORIA AO CONSÓRCIO, NA GESTÃO DE CONVÊNIOS E CONTRATOS DE REPASSE FIRMADOS COM O GOVERNO FEDERAL E ESTADUAL, ATRAVÉS DE SEUS ÓRGÃOS, MINISTÉRIOS E SECRETARIAS ESTADUAIS.</t>
   </si>
   <si>
     <t>66.000,00</t>
   </si>
   <si>
     <t>12/05/2025 11:15:38</t>
   </si>
   <si>
-    <t>22/06/2026 10:56:52</t>
+    <t>18/08/2026 11:38:48</t>
   </si>
   <si>
     <t>CONTRATO Nº 05/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-05-2025_f0ac0b8ebf71e08e805c1.pdf</t>
   </si>
   <si>
     <t>12/05/2025 11:16:45</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/justificativa-inex-05-2025_87dd797b719d1eb63355472.pdf</t>
   </si>
   <si>
     <t>12/05/2025 11:16:11</t>
   </si>
   <si>
     <t>PARECER JURÍDICO - INEX 05_2025.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4162-7251-94fc-c967fa113dc6/parecer-juridico-inex-05-2025_d58a95df-9335-4714-b84e-136572e2910d.pdf</t>
   </si>
   <si>
     <t>b52dcb6c8c78ecfb1df3bc40c007b6d457aa1cfa</t>
   </si>
@@ -3128,51 +5082,51 @@
   <si>
     <t>461a1bad1dc9986d9f7d89822cb25330857dff01</t>
   </si>
   <si>
     <t>34635a266bd9805850d18adecffff80b</t>
   </si>
   <si>
     <t>16/06/2026 09:23:24</t>
   </si>
   <si>
     <t>019e41dd-4100-73f8-b18f-20d9f136ae20</t>
   </si>
   <si>
     <t>INEXIGIBILIDADE Nº 04/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-04-2025/019e41dd-4100-73f8-b18f-20d9f136ae20</t>
   </si>
   <si>
     <t>LOCAÇÃO DE IMÓVEL, LOCALIZADO NA PRAÇA DA BANDEIRA, Nº 109, CENTRO, RIBEIRÓPOLIS/SE, PARA FUNCIONAMENTO DA SEDE DO CPAC.</t>
   </si>
   <si>
     <t>12/05/2025 11:10:01</t>
   </si>
   <si>
-    <t>22/06/2026 10:55:44</t>
+    <t>18/08/2026 11:38:21</t>
   </si>
   <si>
     <t>CONTRATO Nº 04/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-n-04-2025_44ad6aa8ce1e21bc5cc272d0aa4.pdf</t>
   </si>
   <si>
     <t>12/05/2025 11:11:15</t>
   </si>
   <si>
     <t>DFD - INEX 04_2025.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4100-73f8-b18f-20d9f136ae20/dfd-inex-04-2025_32864151-0b57-4de5-98d9-f31b32417f43.pdf</t>
   </si>
   <si>
     <t>4e23132d2ea424288b31ab0992e9dd642bffc6dc</t>
   </si>
   <si>
     <t>9c6446a6a7b993e7a116ff62d484aa45</t>
   </si>
   <si>
     <t>16/06/2026 09:04:32</t>
   </si>
@@ -3206,69 +5160,81 @@
   <si>
     <t>a7e0c28cfc1e0338ef780cb201953f80cd6d7da4</t>
   </si>
   <si>
     <t>e196060d4503915e3808b85b2ee74a31</t>
   </si>
   <si>
     <t>16/06/2026 09:04:42</t>
   </si>
   <si>
     <t>TERMO DE AUTORIZAÇÃO - INEX 04_2025.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4100-73f8-b18f-20d9f136ae20/termo-de-autorizacao-inex-04-2025_8b590542-e573-4214-adfd-12c800f3d104.pdf</t>
   </si>
   <si>
     <t>b1b83018de28ab8e24710390af1217445562dd37</t>
   </si>
   <si>
     <t>32658e39acb4e2c8fff806284b6b4a61</t>
   </si>
   <si>
     <t>16/06/2026 09:04:27</t>
   </si>
   <si>
+    <t>TR - DISPENSA Nº 04_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4100-73f8-b18f-20d9f136ae20/tr-dispensa-no-04-2025_6ad14f0a-4c2d-4ffa-89cc-ba7791da000e.pdf</t>
+  </si>
+  <si>
+    <t>08d7d55bafeb9fb9fa99897a7b8081549eb294f3</t>
+  </si>
+  <si>
+    <t>25bb12aafb8c4224f2756d9c82f622d8</t>
+  </si>
+  <si>
+    <t>13/08/2026 09:29:18</t>
+  </si>
+  <si>
     <t>019e41dd-409a-714d-85e6-381d47eacc8c</t>
   </si>
   <si>
     <t>INEXIGIBILIDADE Nº 03/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-03-2025/019e41dd-409a-714d-85e6-381d47eacc8c</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ASSESSORIA E CONSULTORIA TÉCNICA EM LICITAÇÕES E CONTRATOS ADMINISTRATIVOS DO CPAC.</t>
   </si>
   <si>
     <t>49.500,00</t>
   </si>
   <si>
-    <t>12/05/2025 11:03:11</t>
-[...2 lines deleted...]
-    <t>22/06/2026 10:54:51</t>
+    <t>18/08/2026 11:37:50</t>
   </si>
   <si>
     <t>CONTRATO Nº 03/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-03-2025_e944e372ba2169c380ad1c6d2.pdf</t>
   </si>
   <si>
     <t>12/05/2025 11:06:21</t>
   </si>
   <si>
     <t>DFD - INEX 03_2025.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-409a-714d-85e6-381d47eacc8c/dfd-inex-03-2025_08483388-72f5-48a7-89d6-76d1b6837a17.pdf</t>
   </si>
   <si>
     <t>c26fc69c516f0d9fd6525f8013238f15c3dcd787</t>
   </si>
   <si>
     <t>745d7817ff4edc23ec0ee2b08fc157fa</t>
   </si>
   <si>
     <t>15/06/2026 12:27:47</t>
   </si>
@@ -3317,54 +5283,51 @@
   <si>
     <t>98f8e2d4beae6e23fd9b22508110c28472952015</t>
   </si>
   <si>
     <t>0b8d121ea74cbd3fb10b698804a82c4c</t>
   </si>
   <si>
     <t>15/06/2026 12:27:42</t>
   </si>
   <si>
     <t>019e41dd-400f-72cb-b206-49a801e9219a</t>
   </si>
   <si>
     <t>INEXIGIBILIDADE Nº 02/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-02-2025/019e41dd-400f-72cb-b206-49a801e9219a</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA JURÍDICA INTERNA, BEM COMO REPRESENTAÇÃO E DEFESA NAS VIAS ADMINISTRATIVAS E JUDICIAL, NAS MAIS DIVERSAS ÁREAS DE DIREITO ADMINISTRATIVO, PREVIDENCIÁRIO, CÍVEL E CONSTITUCIONAL PARA O CPAC.</t>
   </si>
   <si>
     <t>62.700,00</t>
   </si>
   <si>
-    <t>12/05/2025 10:57:20</t>
-[...2 lines deleted...]
-    <t>22/06/2026 10:53:59</t>
+    <t>18/08/2026 11:36:52</t>
   </si>
   <si>
     <t>CONTRATO Nº 02/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-n-02-2025_3c1de05cbd82c955b9a50791dd.pdf</t>
   </si>
   <si>
     <t>12/05/2025 10:58:51</t>
   </si>
   <si>
     <t>DFD.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-400f-72cb-b206-49a801e9219a/dfd_43bfa940-5feb-4e6e-8ef9-2c377e5e2e6b.pdf</t>
   </si>
   <si>
     <t>2db048acf9b749e8a465c2de731a7c7a011497f8</t>
   </si>
   <si>
     <t>f4e10f249614c245e68e751c20b30b28</t>
   </si>
   <si>
     <t>15/06/2026 11:54:15</t>
   </si>
@@ -3428,54 +5391,51 @@
   <si>
     <t>2289a2fba85bef2a1c93bca6773f79ce8137ca64</t>
   </si>
   <si>
     <t>95bbf575e6043c531dc0434831dc2298</t>
   </si>
   <si>
     <t>15/06/2026 11:54:21</t>
   </si>
   <si>
     <t>019e41dd-3fd2-72bd-8904-31b6d6999438</t>
   </si>
   <si>
     <t>INEXIGIBILIDADE Nº 01/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-01-2025/019e41dd-3fd2-72bd-8904-31b6d6999438</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ASSESSORIA E CONSULTORIA EM CONTABILIDADE PÚBLICA, VISANDO GARANTIR A CORRETA EXECUÇÃO, REGISTRO E PRESTAÇÃO DE CONTAS DAS ATIVIDADES CONTÁBEIS DESTA AUTARQUIA.</t>
   </si>
   <si>
     <t>50.400,00</t>
   </si>
   <si>
-    <t>12/05/2025 10:21:05</t>
-[...2 lines deleted...]
-    <t>22/06/2026 10:51:05</t>
+    <t>18/08/2026 11:35:59</t>
   </si>
   <si>
     <t>CONTRATO Nº 01/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-01-2025_5dda123b1a44c41f6ae3fa1d.pdf</t>
   </si>
   <si>
     <t>12/05/2025 10:40:39</t>
   </si>
   <si>
     <t>DFD - INEX 01_2025.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-3fd2-72bd-8904-31b6d6999438/dfd-inex-01-2025_25adc9db-efab-4275-aa87-759cb95e9b97.pdf</t>
   </si>
   <si>
     <t>a16fa3862456aab1c4c82c58a7a3031f0dfd5e54</t>
   </si>
   <si>
     <t>e13b2b863bf711ba0575cb149f77a852</t>
   </si>
   <si>
     <t>15/06/2026 11:29:55</t>
   </si>
@@ -3524,105 +5484,60 @@
   <si>
     <t>8593433911c774e382b782a076f20109101b8bf0</t>
   </si>
   <si>
     <t>3e88d4604b0a1b65300720390d67a1f0</t>
   </si>
   <si>
     <t>15/06/2026 11:30:00</t>
   </si>
   <si>
     <t>TERMO DE AUTORIZAÇÃO - INEX 01_2025.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-3fd2-72bd-8904-31b6d6999438/termo-de-autorizacao-inex-01-2025_fbba71a9-000f-4c2b-bb44-12b9f8bcd91a.pdf</t>
   </si>
   <si>
     <t>c22a80c02f004e21fdee1fe23ce431523dd9bdd0</t>
   </si>
   <si>
     <t>f4c63bf8a5ee0b391ef6d0f4184f638c</t>
   </si>
   <si>
     <t>15/06/2026 11:29:36</t>
   </si>
   <si>
-    <t>019e41dd-4286-72c2-931c-342328c5e02d</t>
-[...40 lines deleted...]
-  <si>
     <t>019e70e8-bb8b-7072-a74d-45d31dee7dd5</t>
   </si>
   <si>
     <t>TERMO DE ADESÃO Nº 001/2023 - ATA DE REGISTRO DE PREÇOS</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/termo-de-adesao-no-001-2023-ata-de-registro-de-precos/019e70e8-bb8b-7072-a74d-45d31dee7dd5</t>
   </si>
   <si>
     <t>02/2023</t>
-  </si>
-[...1 lines deleted...]
-    <t>Concluído</t>
   </si>
   <si>
     <t>ADESÃO A ATA DE REGISTRO DE PREÇO N° 002/2023, ORIGINÁRIA DO PREGÃO PRESENCIAL N° 002/2023 DA CONSCENSUL, OBJETIVANDO A AQUISIÇÃO DE EQUIPAMENTOS PARA O BENEFICIAMENTO DE MATERIAIS COLETADOS E RECEPCIONADOS PELAS UTR - UNIDADES DE TRATAMENTO DE RESÍDUOS DО CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL - CРАС.</t>
   </si>
   <si>
     <t>99.999.999,99</t>
   </si>
   <si>
     <t>11/12/2024 00:00:00</t>
   </si>
   <si>
     <t>29/05/2026 11:33:48</t>
   </si>
   <si>
     <t>edital-02_2023.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e70e8-bb8b-7072-a74d-45d31dee7dd5/edital-02-2023_bfcf126a-7432-400a-8a6b-e8946e91e7f9.pdf</t>
   </si>
   <si>
     <t>fbeb11246db65db7b897cceb657b61bd3b9c0d89</t>
   </si>
   <si>
     <t>7ef4df2e7d432261fff93d5eba3b96cc</t>
   </si>
@@ -3777,104 +5692,101 @@
   <si>
     <t>DISPENSA Nº002/2024</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-no002-2024/019e41dd-3eb7-73be-8a58-46e0f19af55e</t>
   </si>
   <si>
     <t>13/2024</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS CONTÁBEIS, COM ACOMPANHAMENTO EM ASSEMBLÉIA, PREPARAÇÃO DE REGISTRO, ATA, ESTATUTO E ACOMPANHAMENTOS FISCAIS, TRIBUTÁRIOS E SETOR PESSOAL, PARA AS ASSOCIAÇÕES E COOPERATIVAS DE RECICLAGEM DOS MUNICÍPIOS CONSORCIADOS AO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC</t>
   </si>
   <si>
     <t>05/04/2024 10:35:12</t>
   </si>
   <si>
     <t>019e41dd-3e87-7097-b854-b41fb7aa15ca</t>
   </si>
   <si>
     <t>DISPENSA Nº001/2024</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-no001-2024/019e41dd-3e87-7097-b854-b41fb7aa15ca</t>
   </si>
   <si>
-    <t>12/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>05/04/2024 10:33:53</t>
   </si>
   <si>
     <t>019e41dd-3e74-7341-a692-0e3370080d90</t>
   </si>
   <si>
     <t>2º TERMO ADITIVO AO CONTRATO 09/2024</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/2o-termo-aditivo-ao-contrato-09-2024/019e41dd-3e74-7341-a692-0e3370080d90</t>
   </si>
   <si>
     <t>DISPENSA Nº 017/2023</t>
   </si>
   <si>
     <t>AUMENTO DE COMBUSTÍVEL
 (GASOLINA COMUM AUMENTOU R$ 0,30, OU SEJA ,PERFAZENDO O VALOR UNITÁRIO DO LITRO DO COMBUSTÍVEL PARA R$5,90)</t>
   </si>
   <si>
     <t>05/04/2024 10:30:48</t>
   </si>
   <si>
     <t>019e41dd-3e4d-72a8-9d19-a9746b28be1a</t>
   </si>
   <si>
     <t>1º TERMO ADITIVO AO CONTRATO 09/2024</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/1o-termo-aditivo-ao-contrato-09-2024/019e41dd-3e4d-72a8-9d19-a9746b28be1a</t>
   </si>
   <si>
     <t>AUMENTO DE COMBUSTÍVEL
 (GASOLINA COMUM AUMENTOU R$ 0,34 E ÓLEO DISEL S-10 AUMENTOU R$0,27</t>
   </si>
   <si>
     <t>05/04/2024 10:26:05</t>
   </si>
   <si>
     <t>019e41dd-3e29-72e8-808d-99289449c61b</t>
   </si>
   <si>
     <t>TERMO DE ADESÃO Nº 001/2023</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/termo-de-adesao-no-001-2023/019e41dd-3e29-72e8-808d-99289449c61b</t>
   </si>
   <si>
     <t>ADESÃO N° 001/2023 (CONSCENSUL)</t>
+  </si>
+  <si>
+    <t>Tomada de Preço</t>
   </si>
   <si>
     <t>ADESÃO A ATA DE REGISTRO DE PREÇO Nº 001/2023, ORIGINÁRIA DO PREGÃO PRESENCIAL Nº 001/2023 DA CONSCENSUL, OBJETIVANDO A AQUISIÇÃO DE MÁQUINAS PARA O BENEFICIAMENTO DE MATERIAIS COLETADOS E RECEPCIONADOS PELA UTR – UNIDADES DE TRATAMENTO DE RESÍDUOS, QUE SERÃO CEDIDOS AS COOPERATIVAS COMPROMISSARIAS, BEM COMO AS COOPERATIVAS DOS MUNICÍPIOS INTEGRANTES AO CPAC.</t>
   </si>
   <si>
     <t>05/04/2024 10:16:27</t>
   </si>
   <si>
     <t>019e41dd-3e02-7036-9bbf-c4b5762ed8fc</t>
   </si>
   <si>
     <t>TERMO DE ADESÃO N° 002/2023 (CONSCENSUL)</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/termo-de-adesao-n0-002-2023-conscensul/019e41dd-3e02-7036-9bbf-c4b5762ed8fc</t>
   </si>
   <si>
     <t>ADESÃO N° 002/2023 (CONSCENSUL)</t>
   </si>
   <si>
     <t>ADESÃO A ATA DE REGISTRO DE PREÇO N° 002/2023, ORIGINÁRIA DO PREGÃO PRESENCIAL EQUIPAMENTOS PARA BENEFICIAMENTO DE MATERIAIS COLETADOS E RECEPCIONADOS PELAS UTR UNIDADES DE TRATAMENTO DE RESÍDUOS DO
 CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL - CPAC.</t>
   </si>
   <si>
     <t>06/03/2024 11:36:03</t>
@@ -6629,59 +8541,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ194"/>
+  <dimension ref="A1:HM194"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:221">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -6980,13740 +8892,16362 @@
       </c>
       <c r="DC1" t="s">
         <v>106</v>
       </c>
       <c r="DD1" t="s">
         <v>107</v>
       </c>
       <c r="DE1" t="s">
         <v>108</v>
       </c>
       <c r="DF1" t="s">
         <v>109</v>
       </c>
       <c r="DG1" t="s">
         <v>110</v>
       </c>
       <c r="DH1" t="s">
         <v>111</v>
       </c>
       <c r="DI1" t="s">
         <v>112</v>
       </c>
       <c r="DJ1" t="s">
         <v>113</v>
       </c>
+      <c r="DK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="DM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="DN1" t="s">
+        <v>117</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>118</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="DQ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="DR1" t="s">
+        <v>121</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>122</v>
+      </c>
+      <c r="DT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="DU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="DV1" t="s">
+        <v>125</v>
+      </c>
+      <c r="DW1" t="s">
+        <v>126</v>
+      </c>
+      <c r="DX1" t="s">
+        <v>127</v>
+      </c>
+      <c r="DY1" t="s">
+        <v>128</v>
+      </c>
+      <c r="DZ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="EA1" t="s">
+        <v>130</v>
+      </c>
+      <c r="EB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="EC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="ED1" t="s">
+        <v>133</v>
+      </c>
+      <c r="EE1" t="s">
+        <v>134</v>
+      </c>
+      <c r="EF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="EG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="EH1" t="s">
+        <v>137</v>
+      </c>
+      <c r="EI1" t="s">
+        <v>138</v>
+      </c>
+      <c r="EJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="EK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="EL1" t="s">
+        <v>141</v>
+      </c>
+      <c r="EM1" t="s">
+        <v>142</v>
+      </c>
+      <c r="EN1" t="s">
+        <v>143</v>
+      </c>
+      <c r="EO1" t="s">
+        <v>144</v>
+      </c>
+      <c r="EP1" t="s">
+        <v>145</v>
+      </c>
+      <c r="EQ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="ER1" t="s">
+        <v>147</v>
+      </c>
+      <c r="ES1" t="s">
+        <v>148</v>
+      </c>
+      <c r="ET1" t="s">
+        <v>149</v>
+      </c>
+      <c r="EU1" t="s">
+        <v>150</v>
+      </c>
+      <c r="EV1" t="s">
+        <v>151</v>
+      </c>
+      <c r="EW1" t="s">
+        <v>152</v>
+      </c>
+      <c r="EX1" t="s">
+        <v>153</v>
+      </c>
+      <c r="EY1" t="s">
+        <v>154</v>
+      </c>
+      <c r="EZ1" t="s">
+        <v>155</v>
+      </c>
+      <c r="FA1" t="s">
+        <v>156</v>
+      </c>
+      <c r="FB1" t="s">
+        <v>157</v>
+      </c>
+      <c r="FC1" t="s">
+        <v>158</v>
+      </c>
+      <c r="FD1" t="s">
+        <v>159</v>
+      </c>
+      <c r="FE1" t="s">
+        <v>160</v>
+      </c>
+      <c r="FF1" t="s">
+        <v>161</v>
+      </c>
+      <c r="FG1" t="s">
+        <v>162</v>
+      </c>
+      <c r="FH1" t="s">
+        <v>163</v>
+      </c>
+      <c r="FI1" t="s">
+        <v>164</v>
+      </c>
+      <c r="FJ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="FK1" t="s">
+        <v>166</v>
+      </c>
+      <c r="FL1" t="s">
+        <v>167</v>
+      </c>
+      <c r="FM1" t="s">
+        <v>168</v>
+      </c>
+      <c r="FN1" t="s">
+        <v>169</v>
+      </c>
+      <c r="FO1" t="s">
+        <v>170</v>
+      </c>
+      <c r="FP1" t="s">
+        <v>171</v>
+      </c>
+      <c r="FQ1" t="s">
+        <v>172</v>
+      </c>
+      <c r="FR1" t="s">
+        <v>173</v>
+      </c>
+      <c r="FS1" t="s">
+        <v>174</v>
+      </c>
+      <c r="FT1" t="s">
+        <v>175</v>
+      </c>
+      <c r="FU1" t="s">
+        <v>176</v>
+      </c>
+      <c r="FV1" t="s">
+        <v>177</v>
+      </c>
+      <c r="FW1" t="s">
+        <v>178</v>
+      </c>
+      <c r="FX1" t="s">
+        <v>179</v>
+      </c>
+      <c r="FY1" t="s">
+        <v>180</v>
+      </c>
+      <c r="FZ1" t="s">
+        <v>181</v>
+      </c>
+      <c r="GA1" t="s">
+        <v>182</v>
+      </c>
+      <c r="GB1" t="s">
+        <v>183</v>
+      </c>
+      <c r="GC1" t="s">
+        <v>184</v>
+      </c>
+      <c r="GD1" t="s">
+        <v>185</v>
+      </c>
+      <c r="GE1" t="s">
+        <v>186</v>
+      </c>
+      <c r="GF1" t="s">
+        <v>187</v>
+      </c>
+      <c r="GG1" t="s">
+        <v>188</v>
+      </c>
+      <c r="GH1" t="s">
+        <v>189</v>
+      </c>
+      <c r="GI1" t="s">
+        <v>190</v>
+      </c>
+      <c r="GJ1" t="s">
+        <v>191</v>
+      </c>
+      <c r="GK1" t="s">
+        <v>192</v>
+      </c>
+      <c r="GL1" t="s">
+        <v>193</v>
+      </c>
+      <c r="GM1" t="s">
+        <v>194</v>
+      </c>
+      <c r="GN1" t="s">
+        <v>195</v>
+      </c>
+      <c r="GO1" t="s">
+        <v>196</v>
+      </c>
+      <c r="GP1" t="s">
+        <v>197</v>
+      </c>
+      <c r="GQ1" t="s">
+        <v>198</v>
+      </c>
+      <c r="GR1" t="s">
+        <v>199</v>
+      </c>
+      <c r="GS1" t="s">
+        <v>200</v>
+      </c>
+      <c r="GT1" t="s">
+        <v>201</v>
+      </c>
+      <c r="GU1" t="s">
+        <v>202</v>
+      </c>
+      <c r="GV1" t="s">
+        <v>203</v>
+      </c>
+      <c r="GW1" t="s">
+        <v>204</v>
+      </c>
+      <c r="GX1" t="s">
+        <v>205</v>
+      </c>
+      <c r="GY1" t="s">
+        <v>206</v>
+      </c>
+      <c r="GZ1" t="s">
+        <v>207</v>
+      </c>
+      <c r="HA1" t="s">
+        <v>208</v>
+      </c>
+      <c r="HB1" t="s">
+        <v>209</v>
+      </c>
+      <c r="HC1" t="s">
+        <v>210</v>
+      </c>
+      <c r="HD1" t="s">
+        <v>211</v>
+      </c>
+      <c r="HE1" t="s">
+        <v>212</v>
+      </c>
+      <c r="HF1" t="s">
+        <v>213</v>
+      </c>
+      <c r="HG1" t="s">
+        <v>214</v>
+      </c>
+      <c r="HH1" t="s">
+        <v>215</v>
+      </c>
+      <c r="HI1" t="s">
+        <v>216</v>
+      </c>
+      <c r="HJ1" t="s">
+        <v>217</v>
+      </c>
+      <c r="HK1" t="s">
+        <v>218</v>
+      </c>
+      <c r="HL1" t="s">
+        <v>219</v>
+      </c>
+      <c r="HM1" t="s">
+        <v>220</v>
+      </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:221">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>221</v>
       </c>
       <c r="B2" t="s">
-        <v>115</v>
+        <v>222</v>
       </c>
       <c r="C2" t="s">
-        <v>116</v>
+        <v>223</v>
       </c>
       <c r="E2" t="s">
-        <v>117</v>
+        <v>224</v>
       </c>
       <c r="F2" t="s">
-        <v>118</v>
+        <v>225</v>
       </c>
       <c r="G2" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H2" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>227</v>
       </c>
       <c r="J2" t="s">
-        <v>115</v>
+        <v>222</v>
       </c>
       <c r="N2" t="s">
-        <v>121</v>
+        <v>228</v>
       </c>
       <c r="O2" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P2" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q2" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R2" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S2" t="s">
-        <v>123</v>
+        <v>229</v>
+      </c>
+      <c r="T2" t="s">
+        <v>230</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>231</v>
       </c>
       <c r="Z2" t="s">
-        <v>124</v>
+        <v>232</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>233</v>
       </c>
       <c r="AB2" t="s">
-        <v>125</v>
+        <v>234</v>
       </c>
       <c r="AC2" t="s">
-        <v>126</v>
+        <v>235</v>
       </c>
       <c r="AD2" t="s">
-        <v>127</v>
+        <v>236</v>
       </c>
       <c r="AE2" t="s">
-        <v>128</v>
+        <v>237</v>
       </c>
       <c r="AF2" t="s">
-        <v>129</v>
+        <v>238</v>
       </c>
       <c r="AG2" t="s">
-        <v>130</v>
+        <v>239</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>240</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>241</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>242</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>243</v>
+      </c>
+      <c r="AM2" t="s">
+        <v>233</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>234</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>235</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>232</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>231</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>244</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>224</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>222</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>223</v>
+      </c>
+      <c r="BA2" t="s">
+        <v>245</v>
+      </c>
+      <c r="BB2" t="s">
+        <v>246</v>
+      </c>
+      <c r="BC2" t="s">
+        <v>247</v>
+      </c>
+      <c r="BE2" t="s">
+        <v>229</v>
+      </c>
+      <c r="BG2" t="s">
+        <v>248</v>
+      </c>
+      <c r="BH2" t="s">
+        <v>248</v>
+      </c>
+      <c r="BI2" t="s">
+        <v>249</v>
+      </c>
+      <c r="BJ2" t="s">
+        <v>250</v>
+      </c>
+      <c r="BK2" t="s">
+        <v>233</v>
+      </c>
+      <c r="BL2" t="s">
+        <v>234</v>
+      </c>
+      <c r="BM2" t="s">
+        <v>235</v>
+      </c>
+      <c r="BP2" t="s">
+        <v>251</v>
+      </c>
+      <c r="BQ2" t="s">
+        <v>252</v>
       </c>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:221">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>253</v>
       </c>
       <c r="B3" t="s">
-        <v>115</v>
+        <v>254</v>
       </c>
       <c r="C3" t="s">
-        <v>132</v>
+        <v>255</v>
       </c>
       <c r="E3" t="s">
-        <v>133</v>
+        <v>256</v>
       </c>
       <c r="F3" t="s">
-        <v>118</v>
+        <v>257</v>
       </c>
       <c r="G3" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H3" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>227</v>
       </c>
       <c r="J3" t="s">
-        <v>115</v>
+        <v>258</v>
       </c>
       <c r="N3" t="s">
-        <v>135</v>
+        <v>259</v>
       </c>
       <c r="O3" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P3" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q3" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R3" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S3" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
+      </c>
+      <c r="T3" t="s">
+        <v>260</v>
       </c>
       <c r="AD3" t="s">
-        <v>139</v>
+        <v>261</v>
       </c>
       <c r="AE3" t="s">
-        <v>140</v>
+        <v>262</v>
       </c>
       <c r="AF3" t="s">
-        <v>141</v>
+        <v>263</v>
       </c>
       <c r="AG3" t="s">
-        <v>142</v>
+        <v>239</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>264</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>265</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>266</v>
+      </c>
+      <c r="AK3" t="s">
+        <v>267</v>
+      </c>
+      <c r="BU3" t="s">
+        <v>268</v>
+      </c>
+      <c r="BV3" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW3" t="s">
+        <v>269</v>
+      </c>
+      <c r="BX3" t="s">
+        <v>270</v>
+      </c>
+      <c r="BY3" t="s">
+        <v>271</v>
+      </c>
+      <c r="BZ3" t="s">
+        <v>267</v>
+      </c>
+      <c r="CB3" t="s">
+        <v>272</v>
+      </c>
+      <c r="CC3" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD3" t="s">
+        <v>273</v>
+      </c>
+      <c r="CE3" t="s">
+        <v>274</v>
+      </c>
+      <c r="CF3" t="s">
+        <v>275</v>
+      </c>
+      <c r="CG3" t="s">
+        <v>267</v>
       </c>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:221">
       <c r="A4" t="s">
-        <v>143</v>
+        <v>276</v>
       </c>
       <c r="B4" t="s">
-        <v>144</v>
+        <v>277</v>
       </c>
       <c r="C4" t="s">
-        <v>145</v>
+        <v>278</v>
       </c>
       <c r="E4" t="s">
-        <v>146</v>
+        <v>279</v>
       </c>
       <c r="F4" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G4" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H4" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>227</v>
       </c>
       <c r="J4" t="s">
-        <v>148</v>
+        <v>280</v>
       </c>
       <c r="N4" t="s">
-        <v>122</v>
+        <v>281</v>
       </c>
       <c r="O4" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P4" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q4" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R4" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S4" t="s">
-        <v>123</v>
+        <v>229</v>
+      </c>
+      <c r="T4" t="s">
+        <v>282</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>283</v>
       </c>
       <c r="Z4" t="s">
-        <v>149</v>
+        <v>284</v>
       </c>
       <c r="AA4" t="s">
-        <v>150</v>
+        <v>285</v>
       </c>
       <c r="AB4" t="s">
-        <v>151</v>
+        <v>286</v>
       </c>
       <c r="AC4" t="s">
-        <v>126</v>
+        <v>287</v>
       </c>
       <c r="AD4" t="s">
-        <v>152</v>
+        <v>288</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>289</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>290</v>
       </c>
       <c r="AG4" t="s">
-        <v>153</v>
+        <v>239</v>
       </c>
       <c r="AH4" t="s">
-        <v>153</v>
+        <v>291</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>292</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>293</v>
       </c>
       <c r="AK4" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>294</v>
       </c>
       <c r="AM4" t="s">
-        <v>155</v>
+        <v>285</v>
+      </c>
+      <c r="AN4" t="s">
+        <v>286</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>287</v>
       </c>
       <c r="AP4" t="s">
-        <v>156</v>
+        <v>284</v>
       </c>
       <c r="AQ4" t="s">
-        <v>156</v>
+        <v>283</v>
       </c>
       <c r="AR4" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>295</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>279</v>
       </c>
       <c r="AW4" t="s">
-        <v>159</v>
+        <v>277</v>
       </c>
       <c r="AX4" t="s">
-        <v>159</v>
+        <v>278</v>
+      </c>
+      <c r="BA4" t="s">
+        <v>245</v>
+      </c>
+      <c r="BB4" t="s">
+        <v>246</v>
+      </c>
+      <c r="BC4" t="s">
+        <v>247</v>
+      </c>
+      <c r="BE4" t="s">
+        <v>229</v>
+      </c>
+      <c r="BG4" t="s">
+        <v>296</v>
+      </c>
+      <c r="BH4" t="s">
+        <v>296</v>
+      </c>
+      <c r="BI4" t="s">
+        <v>297</v>
+      </c>
+      <c r="BJ4" t="s">
+        <v>298</v>
+      </c>
+      <c r="BK4" t="s">
+        <v>285</v>
+      </c>
+      <c r="BL4" t="s">
+        <v>286</v>
+      </c>
+      <c r="BM4" t="s">
+        <v>287</v>
+      </c>
+      <c r="BP4" t="s">
+        <v>299</v>
+      </c>
+      <c r="BQ4" t="s">
+        <v>300</v>
+      </c>
+      <c r="CK4" t="s">
+        <v>301</v>
+      </c>
+      <c r="CL4" t="s">
+        <v>245</v>
+      </c>
+      <c r="CM4" t="s">
+        <v>302</v>
+      </c>
+      <c r="CN4" t="s">
+        <v>303</v>
+      </c>
+      <c r="CO4" t="s">
+        <v>296</v>
+      </c>
+      <c r="CP4" t="s">
+        <v>297</v>
+      </c>
+      <c r="CQ4" t="s">
+        <v>304</v>
+      </c>
+      <c r="CR4" t="s">
+        <v>245</v>
+      </c>
+      <c r="CS4" t="s">
+        <v>305</v>
+      </c>
+      <c r="CT4" t="s">
+        <v>306</v>
+      </c>
+      <c r="CU4" t="s">
+        <v>296</v>
+      </c>
+      <c r="CV4" t="s">
+        <v>297</v>
       </c>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:221">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>307</v>
       </c>
       <c r="B5" t="s">
-        <v>161</v>
+        <v>254</v>
       </c>
       <c r="C5" t="s">
-        <v>162</v>
+        <v>308</v>
       </c>
       <c r="E5" t="s">
-        <v>163</v>
+        <v>224</v>
       </c>
       <c r="F5" t="s">
-        <v>147</v>
+        <v>257</v>
       </c>
       <c r="G5" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H5" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>227</v>
       </c>
       <c r="J5" t="s">
-        <v>164</v>
+        <v>309</v>
       </c>
       <c r="N5" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="O5" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P5" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q5" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R5" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S5" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
+      </c>
+      <c r="T5" t="s">
+        <v>311</v>
       </c>
       <c r="AD5" t="s">
-        <v>167</v>
+        <v>312</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>313</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>314</v>
       </c>
       <c r="AG5" t="s">
-        <v>168</v>
+        <v>239</v>
       </c>
       <c r="AH5" t="s">
-        <v>168</v>
+        <v>315</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>316</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>317</v>
       </c>
       <c r="AK5" t="s">
-        <v>169</v>
-[...26 lines deleted...]
-        <v>173</v>
+        <v>318</v>
+      </c>
+      <c r="BU5" t="s">
+        <v>319</v>
+      </c>
+      <c r="BV5" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW5" t="s">
+        <v>320</v>
+      </c>
+      <c r="BX5" t="s">
+        <v>321</v>
+      </c>
+      <c r="BY5" t="s">
+        <v>322</v>
+      </c>
+      <c r="BZ5" t="s">
+        <v>318</v>
+      </c>
+      <c r="CB5" t="s">
+        <v>323</v>
+      </c>
+      <c r="CC5" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD5" t="s">
+        <v>324</v>
+      </c>
+      <c r="CE5" t="s">
+        <v>325</v>
+      </c>
+      <c r="CF5" t="s">
+        <v>326</v>
+      </c>
+      <c r="CG5" t="s">
+        <v>327</v>
       </c>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:221">
       <c r="A6" t="s">
-        <v>174</v>
+        <v>328</v>
       </c>
       <c r="B6" t="s">
-        <v>175</v>
+        <v>329</v>
       </c>
       <c r="C6" t="s">
-        <v>176</v>
+        <v>330</v>
       </c>
       <c r="E6" t="s">
-        <v>163</v>
+        <v>331</v>
       </c>
       <c r="F6" t="s">
-        <v>147</v>
+        <v>332</v>
       </c>
       <c r="G6" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H6" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>227</v>
       </c>
       <c r="J6" t="s">
-        <v>177</v>
+        <v>333</v>
       </c>
       <c r="N6" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O6" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P6" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q6" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R6" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S6" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
+      </c>
+      <c r="T6" t="s">
+        <v>334</v>
       </c>
       <c r="AD6" t="s">
-        <v>180</v>
+        <v>335</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>336</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>337</v>
       </c>
       <c r="AG6" t="s">
-        <v>181</v>
+        <v>239</v>
       </c>
       <c r="AH6" t="s">
-        <v>181</v>
+        <v>338</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>339</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>340</v>
       </c>
       <c r="AK6" t="s">
-        <v>169</v>
-[...26 lines deleted...]
-        <v>185</v>
+        <v>341</v>
+      </c>
+      <c r="BU6" t="s">
+        <v>342</v>
+      </c>
+      <c r="BV6" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW6" t="s">
+        <v>343</v>
+      </c>
+      <c r="BX6" t="s">
+        <v>344</v>
+      </c>
+      <c r="BY6" t="s">
+        <v>345</v>
+      </c>
+      <c r="BZ6" t="s">
+        <v>346</v>
       </c>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:221">
       <c r="A7" t="s">
-        <v>186</v>
+        <v>347</v>
       </c>
       <c r="B7" t="s">
-        <v>187</v>
+        <v>348</v>
       </c>
       <c r="C7" t="s">
-        <v>188</v>
+        <v>349</v>
       </c>
       <c r="E7" t="s">
-        <v>189</v>
+        <v>350</v>
       </c>
       <c r="F7" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G7" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H7" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>227</v>
       </c>
       <c r="J7" t="s">
-        <v>190</v>
+        <v>351</v>
       </c>
       <c r="N7" t="s">
-        <v>122</v>
+        <v>352</v>
       </c>
       <c r="O7" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P7" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q7" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R7" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S7" t="s">
-        <v>123</v>
+        <v>229</v>
+      </c>
+      <c r="T7" t="s">
+        <v>353</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>354</v>
       </c>
       <c r="Z7" t="s">
-        <v>191</v>
+        <v>355</v>
       </c>
       <c r="AA7" t="s">
-        <v>191</v>
+        <v>356</v>
       </c>
       <c r="AB7" t="s">
-        <v>179</v>
+        <v>357</v>
       </c>
       <c r="AC7" t="s">
-        <v>126</v>
+        <v>358</v>
       </c>
       <c r="AD7" t="s">
-        <v>192</v>
+        <v>359</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>360</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>361</v>
       </c>
       <c r="AG7" t="s">
-        <v>193</v>
+        <v>239</v>
       </c>
       <c r="AH7" t="s">
-        <v>193</v>
+        <v>362</v>
       </c>
       <c r="AK7" t="s">
-        <v>169</v>
+        <v>363</v>
       </c>
       <c r="AL7" t="s">
-        <v>126</v>
+        <v>363</v>
       </c>
       <c r="AM7" t="s">
-        <v>194</v>
+        <v>364</v>
+      </c>
+      <c r="AN7" t="s">
+        <v>365</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>366</v>
       </c>
       <c r="AP7" t="s">
-        <v>195</v>
+        <v>279</v>
       </c>
       <c r="AQ7" t="s">
-        <v>195</v>
+        <v>367</v>
       </c>
       <c r="AR7" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-        <v>196</v>
+        <v>368</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>350</v>
       </c>
       <c r="AW7" t="s">
-        <v>197</v>
+        <v>348</v>
       </c>
       <c r="AX7" t="s">
-        <v>197</v>
+        <v>349</v>
+      </c>
+      <c r="BA7" t="s">
+        <v>245</v>
+      </c>
+      <c r="BB7" t="s">
+        <v>246</v>
+      </c>
+      <c r="BC7" t="s">
+        <v>247</v>
+      </c>
+      <c r="BE7" t="s">
+        <v>229</v>
+      </c>
+      <c r="BG7" t="s">
+        <v>353</v>
+      </c>
+      <c r="BH7" t="s">
+        <v>353</v>
+      </c>
+      <c r="BI7" t="s">
+        <v>369</v>
+      </c>
+      <c r="BJ7" t="s">
+        <v>370</v>
+      </c>
+      <c r="BK7" t="s">
+        <v>364</v>
+      </c>
+      <c r="BL7" t="s">
+        <v>365</v>
+      </c>
+      <c r="BM7" t="s">
+        <v>366</v>
+      </c>
+      <c r="BP7" t="s">
+        <v>359</v>
+      </c>
+      <c r="BQ7" t="s">
+        <v>371</v>
+      </c>
+      <c r="BU7" t="s">
+        <v>372</v>
+      </c>
+      <c r="BV7" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW7" t="s">
+        <v>373</v>
+      </c>
+      <c r="BZ7" t="s">
+        <v>374</v>
+      </c>
+      <c r="CA7" t="s">
+        <v>374</v>
+      </c>
+      <c r="CB7" t="s">
+        <v>375</v>
+      </c>
+      <c r="CC7" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD7" t="s">
+        <v>376</v>
+      </c>
+      <c r="CG7" t="s">
+        <v>377</v>
+      </c>
+      <c r="CH7" t="s">
+        <v>377</v>
+      </c>
+      <c r="CK7" t="s">
+        <v>304</v>
+      </c>
+      <c r="CL7" t="s">
+        <v>245</v>
+      </c>
+      <c r="CM7" t="s">
+        <v>305</v>
+      </c>
+      <c r="CN7" t="s">
+        <v>306</v>
+      </c>
+      <c r="CO7" t="s">
+        <v>353</v>
+      </c>
+      <c r="CP7" t="s">
+        <v>369</v>
+      </c>
+      <c r="CQ7" t="s">
+        <v>378</v>
+      </c>
+      <c r="CR7" t="s">
+        <v>245</v>
+      </c>
+      <c r="CS7" t="s">
+        <v>302</v>
+      </c>
+      <c r="CT7" t="s">
+        <v>379</v>
+      </c>
+      <c r="CU7" t="s">
+        <v>353</v>
+      </c>
+      <c r="CV7" t="s">
+        <v>369</v>
+      </c>
+      <c r="CW7" t="s">
+        <v>367</v>
+      </c>
+      <c r="CX7" t="s">
+        <v>279</v>
+      </c>
+      <c r="CY7" t="s">
+        <v>364</v>
+      </c>
+      <c r="CZ7" t="s">
+        <v>365</v>
+      </c>
+      <c r="DA7" t="s">
+        <v>366</v>
+      </c>
+      <c r="DB7" t="s">
+        <v>356</v>
+      </c>
+      <c r="DC7" t="s">
+        <v>357</v>
+      </c>
+      <c r="DD7" t="s">
+        <v>358</v>
+      </c>
+      <c r="DE7" t="s">
+        <v>355</v>
+      </c>
+      <c r="DF7" t="s">
+        <v>354</v>
+      </c>
+      <c r="DG7" t="s">
+        <v>380</v>
+      </c>
+      <c r="DK7" t="s">
+        <v>350</v>
+      </c>
+      <c r="DL7" t="s">
+        <v>348</v>
+      </c>
+      <c r="DM7" t="s">
+        <v>349</v>
+      </c>
+      <c r="DP7" t="s">
+        <v>245</v>
+      </c>
+      <c r="DQ7" t="s">
+        <v>246</v>
+      </c>
+      <c r="DR7" t="s">
+        <v>381</v>
+      </c>
+      <c r="DT7" t="s">
+        <v>229</v>
+      </c>
+      <c r="DV7" t="s">
+        <v>382</v>
+      </c>
+      <c r="DW7" t="s">
+        <v>382</v>
+      </c>
+      <c r="DX7" t="s">
+        <v>383</v>
+      </c>
+      <c r="DY7" t="s">
+        <v>384</v>
+      </c>
+      <c r="DZ7" t="s">
+        <v>356</v>
+      </c>
+      <c r="EA7" t="s">
+        <v>357</v>
+      </c>
+      <c r="EB7" t="s">
+        <v>358</v>
+      </c>
+      <c r="EE7" t="s">
+        <v>385</v>
+      </c>
+      <c r="EF7" t="s">
+        <v>386</v>
+      </c>
+      <c r="EG7" t="s">
+        <v>304</v>
+      </c>
+      <c r="EH7" t="s">
+        <v>245</v>
+      </c>
+      <c r="EI7" t="s">
+        <v>305</v>
+      </c>
+      <c r="EJ7" t="s">
+        <v>306</v>
+      </c>
+      <c r="EK7" t="s">
+        <v>382</v>
+      </c>
+      <c r="EL7" t="s">
+        <v>383</v>
+      </c>
+      <c r="EM7" t="s">
+        <v>387</v>
+      </c>
+      <c r="EN7" t="s">
+        <v>245</v>
+      </c>
+      <c r="EO7" t="s">
+        <v>302</v>
+      </c>
+      <c r="EP7" t="s">
+        <v>388</v>
+      </c>
+      <c r="EQ7" t="s">
+        <v>382</v>
+      </c>
+      <c r="ER7" t="s">
+        <v>383</v>
       </c>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:221">
       <c r="A8" t="s">
-        <v>198</v>
+        <v>389</v>
       </c>
       <c r="B8" t="s">
-        <v>199</v>
+        <v>390</v>
       </c>
       <c r="C8" t="s">
-        <v>200</v>
+        <v>391</v>
       </c>
       <c r="E8" t="s">
-        <v>201</v>
+        <v>392</v>
       </c>
       <c r="F8" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G8" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H8" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>227</v>
       </c>
       <c r="J8" t="s">
-        <v>202</v>
+        <v>393</v>
       </c>
       <c r="N8" t="s">
-        <v>122</v>
+        <v>394</v>
       </c>
       <c r="O8" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P8" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q8" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R8" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S8" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
+      </c>
+      <c r="T8" t="s">
+        <v>395</v>
       </c>
       <c r="AD8" t="s">
-        <v>205</v>
+        <v>396</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>397</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>398</v>
       </c>
       <c r="AG8" t="s">
-        <v>206</v>
+        <v>239</v>
       </c>
       <c r="AH8" t="s">
-        <v>206</v>
+        <v>399</v>
+      </c>
+      <c r="AK8" t="s">
+        <v>400</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>400</v>
+      </c>
+      <c r="BU8" t="s">
+        <v>401</v>
+      </c>
+      <c r="BV8" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW8" t="s">
+        <v>402</v>
+      </c>
+      <c r="BZ8" t="s">
+        <v>403</v>
+      </c>
+      <c r="CA8" t="s">
+        <v>403</v>
+      </c>
+      <c r="CB8" t="s">
+        <v>375</v>
+      </c>
+      <c r="CC8" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD8" t="s">
+        <v>404</v>
+      </c>
+      <c r="CG8" t="s">
+        <v>405</v>
+      </c>
+      <c r="CH8" t="s">
+        <v>405</v>
       </c>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:221">
       <c r="A9" t="s">
-        <v>207</v>
+        <v>406</v>
       </c>
       <c r="B9" t="s">
-        <v>208</v>
+        <v>407</v>
       </c>
       <c r="C9" t="s">
-        <v>209</v>
+        <v>408</v>
       </c>
       <c r="E9" t="s">
-        <v>210</v>
+        <v>392</v>
       </c>
       <c r="F9" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G9" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H9" t="s">
-        <v>134</v>
+        <v>409</v>
       </c>
       <c r="I9">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J9" t="s">
-        <v>211</v>
+        <v>410</v>
       </c>
       <c r="N9" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O9" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P9" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q9" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R9" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S9" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
+      </c>
+      <c r="T9" t="s">
+        <v>395</v>
       </c>
       <c r="AD9" t="s">
-        <v>215</v>
+        <v>396</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>411</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>412</v>
       </c>
       <c r="AG9" t="s">
-        <v>216</v>
+        <v>239</v>
       </c>
       <c r="AH9" t="s">
-        <v>216</v>
+        <v>413</v>
+      </c>
+      <c r="AK9" t="s">
+        <v>414</v>
+      </c>
+      <c r="AL9" t="s">
+        <v>414</v>
+      </c>
+      <c r="BU9" t="s">
+        <v>401</v>
+      </c>
+      <c r="BV9" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW9" t="s">
+        <v>415</v>
+      </c>
+      <c r="BZ9" t="s">
+        <v>416</v>
+      </c>
+      <c r="CA9" t="s">
+        <v>416</v>
+      </c>
+      <c r="CB9" t="s">
+        <v>375</v>
+      </c>
+      <c r="CC9" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD9" t="s">
+        <v>417</v>
+      </c>
+      <c r="CG9" t="s">
+        <v>418</v>
+      </c>
+      <c r="CH9" t="s">
+        <v>418</v>
       </c>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:221">
       <c r="A10" t="s">
-        <v>217</v>
+        <v>419</v>
       </c>
       <c r="B10" t="s">
-        <v>218</v>
+        <v>420</v>
       </c>
       <c r="C10" t="s">
-        <v>219</v>
+        <v>421</v>
       </c>
       <c r="E10" t="s">
-        <v>220</v>
+        <v>422</v>
       </c>
       <c r="F10" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G10" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H10" t="s">
-        <v>134</v>
+        <v>423</v>
       </c>
       <c r="I10">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J10" t="s">
-        <v>221</v>
+        <v>424</v>
       </c>
       <c r="N10" t="s">
+        <v>228</v>
+      </c>
+      <c r="O10" t="s">
+        <v>228</v>
+      </c>
+      <c r="P10" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>228</v>
+      </c>
+      <c r="R10" t="s">
+        <v>228</v>
+      </c>
+      <c r="S10" t="s">
+        <v>229</v>
+      </c>
+      <c r="T10" t="s">
+        <v>395</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>396</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>425</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>426</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>427</v>
+      </c>
+      <c r="AK10" t="s">
+        <v>428</v>
+      </c>
+      <c r="AL10" t="s">
+        <v>428</v>
+      </c>
+      <c r="BU10" t="s">
+        <v>412</v>
+      </c>
+      <c r="BV10" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW10" t="s">
+        <v>429</v>
+      </c>
+      <c r="BZ10" t="s">
+        <v>430</v>
+      </c>
+      <c r="CA10" t="s">
+        <v>430</v>
+      </c>
+      <c r="CB10" t="s">
+        <v>401</v>
+      </c>
+      <c r="CC10" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD10" t="s">
+        <v>431</v>
+      </c>
+      <c r="CG10" t="s">
+        <v>432</v>
+      </c>
+      <c r="CH10" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="11" spans="1:221">
+      <c r="A11" t="s">
+        <v>433</v>
+      </c>
+      <c r="B11" t="s">
+        <v>434</v>
+      </c>
+      <c r="C11" t="s">
+        <v>435</v>
+      </c>
+      <c r="E11" t="s">
+        <v>436</v>
+      </c>
+      <c r="F11" t="s">
+        <v>246</v>
+      </c>
+      <c r="G11" t="s">
+        <v>226</v>
+      </c>
+      <c r="H11" t="s">
+        <v>227</v>
+      </c>
+      <c r="J11" t="s">
+        <v>437</v>
+      </c>
+      <c r="N11" t="s">
+        <v>438</v>
+      </c>
+      <c r="O11" t="s">
+        <v>228</v>
+      </c>
+      <c r="P11" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>228</v>
+      </c>
+      <c r="R11" t="s">
+        <v>228</v>
+      </c>
+      <c r="S11" t="s">
+        <v>229</v>
+      </c>
+      <c r="T11" t="s">
+        <v>439</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>396</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>440</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>441</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>442</v>
+      </c>
+      <c r="AK11" t="s">
+        <v>443</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>443</v>
+      </c>
+      <c r="BU11" t="s">
+        <v>444</v>
+      </c>
+      <c r="BV11" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW11" t="s">
+        <v>445</v>
+      </c>
+      <c r="BZ11" t="s">
+        <v>446</v>
+      </c>
+      <c r="CA11" t="s">
+        <v>446</v>
+      </c>
+      <c r="CB11" t="s">
+        <v>447</v>
+      </c>
+      <c r="CC11" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD11" t="s">
+        <v>448</v>
+      </c>
+      <c r="CG11" t="s">
+        <v>449</v>
+      </c>
+      <c r="CH11" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="12" spans="1:221">
+      <c r="A12" t="s">
+        <v>450</v>
+      </c>
+      <c r="B12" t="s">
+        <v>451</v>
+      </c>
+      <c r="C12" t="s">
+        <v>452</v>
+      </c>
+      <c r="E12" t="s">
+        <v>453</v>
+      </c>
+      <c r="F12" t="s">
+        <v>246</v>
+      </c>
+      <c r="G12" t="s">
+        <v>226</v>
+      </c>
+      <c r="H12" t="s">
+        <v>227</v>
+      </c>
+      <c r="J12" t="s">
+        <v>454</v>
+      </c>
+      <c r="N12" t="s">
+        <v>455</v>
+      </c>
+      <c r="O12" t="s">
+        <v>228</v>
+      </c>
+      <c r="P12" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>228</v>
+      </c>
+      <c r="R12" t="s">
+        <v>228</v>
+      </c>
+      <c r="S12" t="s">
+        <v>229</v>
+      </c>
+      <c r="T12" t="s">
+        <v>456</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>457</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>458</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>412</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>459</v>
+      </c>
+      <c r="AK12" t="s">
+        <v>460</v>
+      </c>
+      <c r="AL12" t="s">
+        <v>460</v>
+      </c>
+      <c r="BU12" t="s">
+        <v>401</v>
+      </c>
+      <c r="BV12" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW12" t="s">
+        <v>461</v>
+      </c>
+      <c r="BZ12" t="s">
+        <v>462</v>
+      </c>
+      <c r="CA12" t="s">
+        <v>462</v>
+      </c>
+      <c r="CB12" t="s">
+        <v>375</v>
+      </c>
+      <c r="CC12" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD12" t="s">
+        <v>463</v>
+      </c>
+      <c r="CG12" t="s">
+        <v>464</v>
+      </c>
+      <c r="CH12" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="13" spans="1:221">
+      <c r="A13" t="s">
+        <v>465</v>
+      </c>
+      <c r="B13" t="s">
+        <v>466</v>
+      </c>
+      <c r="C13" t="s">
+        <v>467</v>
+      </c>
+      <c r="E13" t="s">
+        <v>232</v>
+      </c>
+      <c r="F13" t="s">
+        <v>332</v>
+      </c>
+      <c r="G13" t="s">
+        <v>226</v>
+      </c>
+      <c r="H13" t="s">
+        <v>227</v>
+      </c>
+      <c r="J13" t="s">
+        <v>468</v>
+      </c>
+      <c r="N13" t="s">
+        <v>228</v>
+      </c>
+      <c r="O13" t="s">
+        <v>228</v>
+      </c>
+      <c r="P13" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>228</v>
+      </c>
+      <c r="R13" t="s">
+        <v>228</v>
+      </c>
+      <c r="S13" t="s">
+        <v>229</v>
+      </c>
+      <c r="T13" t="s">
+        <v>469</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>470</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>471</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH13" t="s">
+        <v>472</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>473</v>
+      </c>
+      <c r="AJ13" t="s">
+        <v>474</v>
+      </c>
+      <c r="AK13" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="14" spans="1:221">
+      <c r="A14" t="s">
+        <v>476</v>
+      </c>
+      <c r="B14" t="s">
+        <v>477</v>
+      </c>
+      <c r="C14" t="s">
+        <v>478</v>
+      </c>
+      <c r="E14" t="s">
+        <v>331</v>
+      </c>
+      <c r="F14" t="s">
+        <v>246</v>
+      </c>
+      <c r="G14" t="s">
+        <v>226</v>
+      </c>
+      <c r="H14" t="s">
+        <v>227</v>
+      </c>
+      <c r="J14" t="s">
+        <v>479</v>
+      </c>
+      <c r="N14" t="s">
+        <v>480</v>
+      </c>
+      <c r="O14" t="s">
+        <v>228</v>
+      </c>
+      <c r="P14" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>228</v>
+      </c>
+      <c r="R14" t="s">
+        <v>228</v>
+      </c>
+      <c r="S14" t="s">
+        <v>229</v>
+      </c>
+      <c r="T14" t="s">
+        <v>469</v>
+      </c>
+      <c r="U14" t="s">
+        <v>481</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>470</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>482</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>426</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>483</v>
+      </c>
+      <c r="AK14" t="s">
+        <v>484</v>
+      </c>
+      <c r="AL14" t="s">
+        <v>484</v>
+      </c>
+      <c r="BU14" t="s">
+        <v>485</v>
+      </c>
+      <c r="BV14" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW14" t="s">
+        <v>486</v>
+      </c>
+      <c r="BZ14" t="s">
+        <v>487</v>
+      </c>
+      <c r="CA14" t="s">
+        <v>487</v>
+      </c>
+      <c r="CB14" t="s">
+        <v>488</v>
+      </c>
+      <c r="CC14" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD14" t="s">
+        <v>489</v>
+      </c>
+      <c r="CE14" t="s">
+        <v>490</v>
+      </c>
+      <c r="CF14" t="s">
+        <v>491</v>
+      </c>
+      <c r="CG14" t="s">
+        <v>492</v>
+      </c>
+      <c r="ET14" t="s">
+        <v>493</v>
+      </c>
+      <c r="EU14" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV14" t="s">
+        <v>494</v>
+      </c>
+      <c r="EW14" t="s">
+        <v>495</v>
+      </c>
+      <c r="EX14" t="s">
+        <v>496</v>
+      </c>
+      <c r="EY14" t="s">
+        <v>497</v>
+      </c>
+      <c r="FA14" t="s">
+        <v>498</v>
+      </c>
+      <c r="FB14" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC14" t="s">
+        <v>499</v>
+      </c>
+      <c r="FF14" t="s">
+        <v>500</v>
+      </c>
+      <c r="FG14" t="s">
+        <v>500</v>
+      </c>
+      <c r="FH14" t="s">
+        <v>501</v>
+      </c>
+      <c r="FI14" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ14" t="s">
+        <v>502</v>
+      </c>
+      <c r="FK14" t="s">
+        <v>503</v>
+      </c>
+      <c r="FL14" t="s">
+        <v>504</v>
+      </c>
+      <c r="FM14" t="s">
+        <v>505</v>
+      </c>
+      <c r="FO14" t="s">
+        <v>506</v>
+      </c>
+      <c r="FP14" t="s">
+        <v>239</v>
+      </c>
+      <c r="FQ14" t="s">
+        <v>507</v>
+      </c>
+      <c r="FR14" t="s">
+        <v>508</v>
+      </c>
+      <c r="FS14" t="s">
+        <v>509</v>
+      </c>
+      <c r="FT14" t="s">
+        <v>497</v>
+      </c>
+      <c r="FV14" t="s">
+        <v>510</v>
+      </c>
+      <c r="FW14" t="s">
+        <v>239</v>
+      </c>
+      <c r="FX14" t="s">
+        <v>511</v>
+      </c>
+      <c r="FY14" t="s">
+        <v>512</v>
+      </c>
+      <c r="FZ14" t="s">
+        <v>513</v>
+      </c>
+      <c r="GA14" t="s">
+        <v>514</v>
+      </c>
+      <c r="GC14" t="s">
+        <v>515</v>
+      </c>
+      <c r="GD14" t="s">
+        <v>239</v>
+      </c>
+      <c r="GE14" t="s">
+        <v>516</v>
+      </c>
+      <c r="GF14" t="s">
+        <v>517</v>
+      </c>
+      <c r="GG14" t="s">
+        <v>518</v>
+      </c>
+      <c r="GH14" t="s">
+        <v>519</v>
+      </c>
+      <c r="GJ14" t="s">
+        <v>520</v>
+      </c>
+      <c r="GK14" t="s">
+        <v>239</v>
+      </c>
+      <c r="GL14" t="s">
+        <v>521</v>
+      </c>
+      <c r="GO14" t="s">
+        <v>522</v>
+      </c>
+      <c r="GP14" t="s">
+        <v>522</v>
+      </c>
+      <c r="GQ14" t="s">
+        <v>523</v>
+      </c>
+      <c r="GR14" t="s">
+        <v>239</v>
+      </c>
+      <c r="GS14" t="s">
+        <v>524</v>
+      </c>
+      <c r="GT14" t="s">
+        <v>525</v>
+      </c>
+      <c r="GU14" t="s">
+        <v>526</v>
+      </c>
+      <c r="GV14" t="s">
+        <v>527</v>
+      </c>
+      <c r="GX14" t="s">
+        <v>528</v>
+      </c>
+      <c r="GY14" t="s">
+        <v>239</v>
+      </c>
+      <c r="GZ14" t="s">
+        <v>529</v>
+      </c>
+      <c r="HA14" t="s">
+        <v>530</v>
+      </c>
+      <c r="HB14" t="s">
+        <v>531</v>
+      </c>
+      <c r="HC14" t="s">
+        <v>532</v>
+      </c>
+      <c r="HD14" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="15" spans="1:221">
+      <c r="A15" t="s">
+        <v>534</v>
+      </c>
+      <c r="B15" t="s">
+        <v>535</v>
+      </c>
+      <c r="C15" t="s">
+        <v>536</v>
+      </c>
+      <c r="E15" t="s">
+        <v>537</v>
+      </c>
+      <c r="F15" t="s">
+        <v>246</v>
+      </c>
+      <c r="G15" t="s">
+        <v>226</v>
+      </c>
+      <c r="H15" t="s">
+        <v>227</v>
+      </c>
+      <c r="J15" t="s">
+        <v>538</v>
+      </c>
+      <c r="N15" t="s">
+        <v>539</v>
+      </c>
+      <c r="O15" t="s">
+        <v>228</v>
+      </c>
+      <c r="P15" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>228</v>
+      </c>
+      <c r="R15" t="s">
+        <v>228</v>
+      </c>
+      <c r="S15" t="s">
+        <v>229</v>
+      </c>
+      <c r="T15" t="s">
+        <v>540</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>541</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>542</v>
+      </c>
+      <c r="AF15" t="s">
+        <v>543</v>
+      </c>
+      <c r="AG15" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH15" t="s">
+        <v>544</v>
+      </c>
+      <c r="AK15" t="s">
+        <v>545</v>
+      </c>
+      <c r="AL15" t="s">
+        <v>545</v>
+      </c>
+      <c r="BU15" t="s">
+        <v>546</v>
+      </c>
+      <c r="BV15" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW15" t="s">
+        <v>547</v>
+      </c>
+      <c r="BZ15" t="s">
+        <v>548</v>
+      </c>
+      <c r="CA15" t="s">
+        <v>548</v>
+      </c>
+      <c r="CB15" t="s">
+        <v>372</v>
+      </c>
+      <c r="CC15" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD15" t="s">
+        <v>549</v>
+      </c>
+      <c r="CG15" t="s">
+        <v>550</v>
+      </c>
+      <c r="CH15" t="s">
+        <v>550</v>
+      </c>
+      <c r="ET15" t="s">
+        <v>375</v>
+      </c>
+      <c r="EU15" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV15" t="s">
+        <v>551</v>
+      </c>
+      <c r="EY15" t="s">
+        <v>552</v>
+      </c>
+      <c r="EZ15" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="16" spans="1:221">
+      <c r="A16" t="s">
+        <v>553</v>
+      </c>
+      <c r="B16" t="s">
+        <v>554</v>
+      </c>
+      <c r="C16" t="s">
+        <v>555</v>
+      </c>
+      <c r="E16" t="s">
+        <v>556</v>
+      </c>
+      <c r="F16" t="s">
+        <v>246</v>
+      </c>
+      <c r="G16" t="s">
+        <v>226</v>
+      </c>
+      <c r="H16" t="s">
+        <v>227</v>
+      </c>
+      <c r="J16" t="s">
+        <v>557</v>
+      </c>
+      <c r="N16" t="s">
+        <v>558</v>
+      </c>
+      <c r="O16" t="s">
+        <v>228</v>
+      </c>
+      <c r="P16" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>228</v>
+      </c>
+      <c r="R16" t="s">
+        <v>228</v>
+      </c>
+      <c r="S16" t="s">
+        <v>229</v>
+      </c>
+      <c r="T16" t="s">
+        <v>559</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>560</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>561</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>562</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH16" t="s">
+        <v>563</v>
+      </c>
+      <c r="AK16" t="s">
+        <v>564</v>
+      </c>
+      <c r="AL16" t="s">
+        <v>564</v>
+      </c>
+      <c r="BU16" t="s">
+        <v>565</v>
+      </c>
+      <c r="BV16" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW16" t="s">
+        <v>566</v>
+      </c>
+      <c r="BZ16" t="s">
+        <v>567</v>
+      </c>
+      <c r="CA16" t="s">
+        <v>567</v>
+      </c>
+      <c r="CB16" t="s">
+        <v>372</v>
+      </c>
+      <c r="CC16" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD16" t="s">
+        <v>568</v>
+      </c>
+      <c r="CG16" t="s">
+        <v>569</v>
+      </c>
+      <c r="CH16" t="s">
+        <v>569</v>
+      </c>
+      <c r="ET16" t="s">
+        <v>375</v>
+      </c>
+      <c r="EU16" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV16" t="s">
+        <v>570</v>
+      </c>
+      <c r="EY16" t="s">
+        <v>571</v>
+      </c>
+      <c r="EZ16" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="17" spans="1:221">
+      <c r="A17" t="s">
+        <v>572</v>
+      </c>
+      <c r="B17" t="s">
+        <v>573</v>
+      </c>
+      <c r="C17" t="s">
+        <v>574</v>
+      </c>
+      <c r="E17" t="s">
+        <v>232</v>
+      </c>
+      <c r="F17" t="s">
+        <v>246</v>
+      </c>
+      <c r="G17" t="s">
+        <v>226</v>
+      </c>
+      <c r="H17" t="s">
+        <v>423</v>
+      </c>
+      <c r="I17">
+        <v>6</v>
+      </c>
+      <c r="J17" t="s">
+        <v>575</v>
+      </c>
+      <c r="N17" t="s">
+        <v>228</v>
+      </c>
+      <c r="O17" t="s">
+        <v>228</v>
+      </c>
+      <c r="P17" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>228</v>
+      </c>
+      <c r="R17" t="s">
+        <v>228</v>
+      </c>
+      <c r="S17" t="s">
+        <v>229</v>
+      </c>
+      <c r="U17" t="s">
+        <v>576</v>
+      </c>
+      <c r="AD17" t="s">
+        <v>577</v>
+      </c>
+      <c r="AE17" t="s">
+        <v>578</v>
+      </c>
+      <c r="AF17" t="s">
+        <v>579</v>
+      </c>
+      <c r="AG17" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH17" t="s">
+        <v>580</v>
+      </c>
+      <c r="AI17" t="s">
+        <v>581</v>
+      </c>
+      <c r="AJ17" t="s">
+        <v>582</v>
+      </c>
+      <c r="AK17" t="s">
+        <v>583</v>
+      </c>
+      <c r="BU17" t="s">
+        <v>584</v>
+      </c>
+      <c r="BV17" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW17" t="s">
+        <v>585</v>
+      </c>
+      <c r="BX17" t="s">
+        <v>586</v>
+      </c>
+      <c r="BY17" t="s">
+        <v>587</v>
+      </c>
+      <c r="BZ17" t="s">
+        <v>588</v>
+      </c>
+      <c r="CB17" t="s">
+        <v>589</v>
+      </c>
+      <c r="CC17" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD17" t="s">
+        <v>590</v>
+      </c>
+      <c r="CE17" t="s">
+        <v>591</v>
+      </c>
+      <c r="CF17" t="s">
+        <v>592</v>
+      </c>
+      <c r="CG17" t="s">
+        <v>593</v>
+      </c>
+      <c r="ET17" t="s">
+        <v>594</v>
+      </c>
+      <c r="EU17" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV17" t="s">
+        <v>595</v>
+      </c>
+      <c r="EW17" t="s">
+        <v>596</v>
+      </c>
+      <c r="EX17" t="s">
+        <v>597</v>
+      </c>
+      <c r="EY17" t="s">
+        <v>583</v>
+      </c>
+      <c r="FA17" t="s">
+        <v>598</v>
+      </c>
+      <c r="FB17" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC17" t="s">
+        <v>599</v>
+      </c>
+      <c r="FD17" t="s">
+        <v>600</v>
+      </c>
+      <c r="FE17" t="s">
+        <v>601</v>
+      </c>
+      <c r="FF17" t="s">
+        <v>602</v>
+      </c>
+      <c r="FH17" t="s">
+        <v>603</v>
+      </c>
+      <c r="FI17" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ17" t="s">
+        <v>604</v>
+      </c>
+      <c r="FK17" t="s">
+        <v>605</v>
+      </c>
+      <c r="FL17" t="s">
+        <v>606</v>
+      </c>
+      <c r="FM17" t="s">
+        <v>607</v>
+      </c>
+      <c r="FO17" t="s">
+        <v>401</v>
+      </c>
+      <c r="FP17" t="s">
+        <v>239</v>
+      </c>
+      <c r="FQ17" t="s">
+        <v>608</v>
+      </c>
+      <c r="FT17" t="s">
+        <v>609</v>
+      </c>
+      <c r="FU17" t="s">
+        <v>609</v>
+      </c>
+      <c r="FV17" t="s">
+        <v>610</v>
+      </c>
+      <c r="FW17" t="s">
+        <v>239</v>
+      </c>
+      <c r="FX17" t="s">
+        <v>611</v>
+      </c>
+      <c r="FY17" t="s">
+        <v>612</v>
+      </c>
+      <c r="FZ17" t="s">
+        <v>613</v>
+      </c>
+      <c r="GA17" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="18" spans="1:221">
+      <c r="A18" t="s">
+        <v>615</v>
+      </c>
+      <c r="B18" t="s">
+        <v>616</v>
+      </c>
+      <c r="C18" t="s">
+        <v>617</v>
+      </c>
+      <c r="E18" t="s">
+        <v>256</v>
+      </c>
+      <c r="F18" t="s">
+        <v>246</v>
+      </c>
+      <c r="G18" t="s">
+        <v>226</v>
+      </c>
+      <c r="H18" t="s">
+        <v>227</v>
+      </c>
+      <c r="J18" t="s">
+        <v>618</v>
+      </c>
+      <c r="N18" t="s">
+        <v>619</v>
+      </c>
+      <c r="O18" t="s">
+        <v>228</v>
+      </c>
+      <c r="P18" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>228</v>
+      </c>
+      <c r="R18" t="s">
+        <v>228</v>
+      </c>
+      <c r="S18" t="s">
+        <v>229</v>
+      </c>
+      <c r="T18" t="s">
+        <v>620</v>
+      </c>
+      <c r="U18" t="s">
+        <v>621</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>251</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>622</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>623</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>624</v>
+      </c>
+      <c r="AK18" t="s">
+        <v>625</v>
+      </c>
+      <c r="AL18" t="s">
+        <v>625</v>
+      </c>
+      <c r="BU18" t="s">
+        <v>626</v>
+      </c>
+      <c r="BV18" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW18" t="s">
+        <v>627</v>
+      </c>
+      <c r="BX18" t="s">
+        <v>628</v>
+      </c>
+      <c r="BY18" t="s">
+        <v>629</v>
+      </c>
+      <c r="BZ18" t="s">
+        <v>630</v>
+      </c>
+      <c r="CB18" t="s">
+        <v>631</v>
+      </c>
+      <c r="CC18" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD18" t="s">
+        <v>632</v>
+      </c>
+      <c r="CE18" t="s">
+        <v>633</v>
+      </c>
+      <c r="CF18" t="s">
+        <v>634</v>
+      </c>
+      <c r="CG18" t="s">
+        <v>635</v>
+      </c>
+      <c r="ET18" t="s">
+        <v>412</v>
+      </c>
+      <c r="EU18" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV18" t="s">
+        <v>636</v>
+      </c>
+      <c r="EY18" t="s">
+        <v>637</v>
+      </c>
+      <c r="EZ18" t="s">
+        <v>637</v>
+      </c>
+      <c r="FA18" t="s">
+        <v>638</v>
+      </c>
+      <c r="FB18" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC18" t="s">
+        <v>639</v>
+      </c>
+      <c r="FD18" t="s">
+        <v>640</v>
+      </c>
+      <c r="FE18" t="s">
+        <v>641</v>
+      </c>
+      <c r="FF18" t="s">
+        <v>642</v>
+      </c>
+      <c r="FH18" t="s">
+        <v>643</v>
+      </c>
+      <c r="FI18" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ18" t="s">
+        <v>644</v>
+      </c>
+      <c r="FM18" t="s">
+        <v>645</v>
+      </c>
+      <c r="FN18" t="s">
+        <v>645</v>
+      </c>
+      <c r="FO18" t="s">
+        <v>646</v>
+      </c>
+      <c r="FP18" t="s">
+        <v>239</v>
+      </c>
+      <c r="FQ18" t="s">
+        <v>647</v>
+      </c>
+      <c r="FR18" t="s">
+        <v>648</v>
+      </c>
+      <c r="FS18" t="s">
+        <v>649</v>
+      </c>
+      <c r="FT18" t="s">
+        <v>650</v>
+      </c>
+      <c r="FV18" t="s">
+        <v>651</v>
+      </c>
+      <c r="FW18" t="s">
+        <v>239</v>
+      </c>
+      <c r="FX18" t="s">
+        <v>652</v>
+      </c>
+      <c r="FY18" t="s">
+        <v>653</v>
+      </c>
+      <c r="FZ18" t="s">
+        <v>654</v>
+      </c>
+      <c r="GA18" t="s">
+        <v>655</v>
+      </c>
+      <c r="GC18" t="s">
+        <v>656</v>
+      </c>
+      <c r="GD18" t="s">
+        <v>239</v>
+      </c>
+      <c r="GE18" t="s">
+        <v>657</v>
+      </c>
+      <c r="GF18" t="s">
+        <v>658</v>
+      </c>
+      <c r="GG18" t="s">
+        <v>659</v>
+      </c>
+      <c r="GH18" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="19" spans="1:221">
+      <c r="A19" t="s">
+        <v>661</v>
+      </c>
+      <c r="B19" t="s">
+        <v>662</v>
+      </c>
+      <c r="C19" t="s">
+        <v>663</v>
+      </c>
+      <c r="E19" t="s">
+        <v>224</v>
+      </c>
+      <c r="F19" t="s">
+        <v>246</v>
+      </c>
+      <c r="G19" t="s">
+        <v>226</v>
+      </c>
+      <c r="H19" t="s">
+        <v>227</v>
+      </c>
+      <c r="J19" t="s">
+        <v>664</v>
+      </c>
+      <c r="N19" t="s">
+        <v>235</v>
+      </c>
+      <c r="O19" t="s">
+        <v>228</v>
+      </c>
+      <c r="P19" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>228</v>
+      </c>
+      <c r="R19" t="s">
+        <v>228</v>
+      </c>
+      <c r="S19" t="s">
+        <v>229</v>
+      </c>
+      <c r="T19" t="s">
+        <v>620</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>251</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>665</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>666</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH19" t="s">
+        <v>667</v>
+      </c>
+      <c r="AK19" t="s">
+        <v>668</v>
+      </c>
+      <c r="AL19" t="s">
+        <v>668</v>
+      </c>
+      <c r="BU19" t="s">
+        <v>669</v>
+      </c>
+      <c r="BV19" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW19" t="s">
+        <v>670</v>
+      </c>
+      <c r="BX19" t="s">
+        <v>671</v>
+      </c>
+      <c r="BY19" t="s">
+        <v>672</v>
+      </c>
+      <c r="BZ19" t="s">
+        <v>673</v>
+      </c>
+      <c r="CB19" t="s">
+        <v>674</v>
+      </c>
+      <c r="CC19" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD19" t="s">
+        <v>675</v>
+      </c>
+      <c r="CE19" t="s">
+        <v>676</v>
+      </c>
+      <c r="CF19" t="s">
+        <v>677</v>
+      </c>
+      <c r="CG19" t="s">
+        <v>678</v>
+      </c>
+      <c r="ET19" t="s">
+        <v>412</v>
+      </c>
+      <c r="EU19" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV19" t="s">
+        <v>679</v>
+      </c>
+      <c r="EY19" t="s">
+        <v>680</v>
+      </c>
+      <c r="EZ19" t="s">
+        <v>680</v>
+      </c>
+      <c r="FA19" t="s">
+        <v>681</v>
+      </c>
+      <c r="FB19" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC19" t="s">
+        <v>682</v>
+      </c>
+      <c r="FD19" t="s">
+        <v>683</v>
+      </c>
+      <c r="FE19" t="s">
+        <v>684</v>
+      </c>
+      <c r="FF19" t="s">
+        <v>685</v>
+      </c>
+      <c r="FH19" t="s">
+        <v>643</v>
+      </c>
+      <c r="FI19" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ19" t="s">
+        <v>686</v>
+      </c>
+      <c r="FM19" t="s">
+        <v>687</v>
+      </c>
+      <c r="FN19" t="s">
+        <v>687</v>
+      </c>
+      <c r="FO19" t="s">
+        <v>688</v>
+      </c>
+      <c r="FP19" t="s">
+        <v>239</v>
+      </c>
+      <c r="FQ19" t="s">
+        <v>689</v>
+      </c>
+      <c r="FR19" t="s">
+        <v>690</v>
+      </c>
+      <c r="FS19" t="s">
+        <v>691</v>
+      </c>
+      <c r="FT19" t="s">
+        <v>692</v>
+      </c>
+      <c r="FV19" t="s">
+        <v>693</v>
+      </c>
+      <c r="FW19" t="s">
+        <v>239</v>
+      </c>
+      <c r="FX19" t="s">
+        <v>694</v>
+      </c>
+      <c r="FY19" t="s">
+        <v>695</v>
+      </c>
+      <c r="FZ19" t="s">
+        <v>696</v>
+      </c>
+      <c r="GA19" t="s">
+        <v>678</v>
+      </c>
+      <c r="GC19" t="s">
+        <v>697</v>
+      </c>
+      <c r="GD19" t="s">
+        <v>239</v>
+      </c>
+      <c r="GE19" t="s">
+        <v>698</v>
+      </c>
+      <c r="GF19" t="s">
+        <v>699</v>
+      </c>
+      <c r="GG19" t="s">
+        <v>700</v>
+      </c>
+      <c r="GH19" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="20" spans="1:221">
+      <c r="A20" t="s">
+        <v>702</v>
+      </c>
+      <c r="B20" t="s">
+        <v>703</v>
+      </c>
+      <c r="C20" t="s">
+        <v>704</v>
+      </c>
+      <c r="E20" t="s">
+        <v>256</v>
+      </c>
+      <c r="F20" t="s">
+        <v>332</v>
+      </c>
+      <c r="G20" t="s">
+        <v>226</v>
+      </c>
+      <c r="H20" t="s">
+        <v>227</v>
+      </c>
+      <c r="J20" t="s">
+        <v>705</v>
+      </c>
+      <c r="N20" t="s">
+        <v>706</v>
+      </c>
+      <c r="O20" t="s">
+        <v>228</v>
+      </c>
+      <c r="P20" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>228</v>
+      </c>
+      <c r="R20" t="s">
+        <v>228</v>
+      </c>
+      <c r="S20" t="s">
+        <v>229</v>
+      </c>
+      <c r="T20" t="s">
+        <v>707</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>708</v>
+      </c>
+      <c r="AE20" t="s">
+        <v>709</v>
+      </c>
+      <c r="AF20" t="s">
+        <v>710</v>
+      </c>
+      <c r="AG20" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH20" t="s">
+        <v>711</v>
+      </c>
+      <c r="AI20" t="s">
+        <v>712</v>
+      </c>
+      <c r="AJ20" t="s">
+        <v>713</v>
+      </c>
+      <c r="AK20" t="s">
+        <v>714</v>
+      </c>
+      <c r="BU20" t="s">
+        <v>715</v>
+      </c>
+      <c r="BV20" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW20" t="s">
+        <v>716</v>
+      </c>
+      <c r="BZ20" t="s">
+        <v>717</v>
+      </c>
+      <c r="CA20" t="s">
+        <v>717</v>
+      </c>
+      <c r="CB20" t="s">
+        <v>718</v>
+      </c>
+      <c r="CC20" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD20" t="s">
+        <v>719</v>
+      </c>
+      <c r="CE20" t="s">
+        <v>720</v>
+      </c>
+      <c r="CF20" t="s">
+        <v>721</v>
+      </c>
+      <c r="CG20" t="s">
+        <v>722</v>
+      </c>
+      <c r="ET20" t="s">
+        <v>723</v>
+      </c>
+      <c r="EU20" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV20" t="s">
+        <v>724</v>
+      </c>
+      <c r="EW20" t="s">
+        <v>725</v>
+      </c>
+      <c r="EX20" t="s">
+        <v>726</v>
+      </c>
+      <c r="EY20" t="s">
+        <v>727</v>
+      </c>
+      <c r="FA20" t="s">
+        <v>728</v>
+      </c>
+      <c r="FB20" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC20" t="s">
+        <v>729</v>
+      </c>
+      <c r="FF20" t="s">
+        <v>730</v>
+      </c>
+      <c r="FG20" t="s">
+        <v>730</v>
+      </c>
+      <c r="FH20" t="s">
+        <v>731</v>
+      </c>
+      <c r="FI20" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ20" t="s">
+        <v>732</v>
+      </c>
+      <c r="FK20" t="s">
+        <v>733</v>
+      </c>
+      <c r="FL20" t="s">
+        <v>734</v>
+      </c>
+      <c r="FM20" t="s">
+        <v>735</v>
+      </c>
+      <c r="FO20" t="s">
+        <v>736</v>
+      </c>
+      <c r="FP20" t="s">
+        <v>239</v>
+      </c>
+      <c r="FQ20" t="s">
+        <v>737</v>
+      </c>
+      <c r="FR20" t="s">
+        <v>738</v>
+      </c>
+      <c r="FS20" t="s">
+        <v>739</v>
+      </c>
+      <c r="FT20" t="s">
+        <v>740</v>
+      </c>
+      <c r="FV20" t="s">
+        <v>741</v>
+      </c>
+      <c r="FW20" t="s">
+        <v>239</v>
+      </c>
+      <c r="FX20" t="s">
+        <v>742</v>
+      </c>
+      <c r="FY20" t="s">
+        <v>743</v>
+      </c>
+      <c r="FZ20" t="s">
+        <v>744</v>
+      </c>
+      <c r="GA20" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="21" spans="1:221">
+      <c r="A21" t="s">
+        <v>746</v>
+      </c>
+      <c r="B21" t="s">
+        <v>747</v>
+      </c>
+      <c r="C21" t="s">
+        <v>748</v>
+      </c>
+      <c r="E21" t="s">
+        <v>224</v>
+      </c>
+      <c r="F21" t="s">
+        <v>332</v>
+      </c>
+      <c r="G21" t="s">
+        <v>226</v>
+      </c>
+      <c r="H21" t="s">
+        <v>227</v>
+      </c>
+      <c r="J21" t="s">
+        <v>749</v>
+      </c>
+      <c r="N21" t="s">
+        <v>750</v>
+      </c>
+      <c r="O21" t="s">
+        <v>228</v>
+      </c>
+      <c r="P21" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>228</v>
+      </c>
+      <c r="R21" t="s">
+        <v>228</v>
+      </c>
+      <c r="S21" t="s">
+        <v>229</v>
+      </c>
+      <c r="T21" t="s">
+        <v>751</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>752</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>753</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>754</v>
+      </c>
+      <c r="AG21" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH21" t="s">
+        <v>755</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>756</v>
+      </c>
+      <c r="AJ21" t="s">
+        <v>757</v>
+      </c>
+      <c r="AK21" t="s">
+        <v>758</v>
+      </c>
+      <c r="BU21" t="s">
+        <v>759</v>
+      </c>
+      <c r="BV21" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW21" t="s">
+        <v>760</v>
+      </c>
+      <c r="BZ21" t="s">
+        <v>761</v>
+      </c>
+      <c r="CA21" t="s">
+        <v>761</v>
+      </c>
+      <c r="CB21" t="s">
+        <v>762</v>
+      </c>
+      <c r="CC21" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD21" t="s">
+        <v>763</v>
+      </c>
+      <c r="CE21" t="s">
+        <v>764</v>
+      </c>
+      <c r="CF21" t="s">
+        <v>765</v>
+      </c>
+      <c r="CG21" t="s">
+        <v>766</v>
+      </c>
+      <c r="ET21" t="s">
+        <v>767</v>
+      </c>
+      <c r="EU21" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV21" t="s">
+        <v>768</v>
+      </c>
+      <c r="EW21" t="s">
+        <v>769</v>
+      </c>
+      <c r="EX21" t="s">
+        <v>770</v>
+      </c>
+      <c r="EY21" t="s">
+        <v>771</v>
+      </c>
+      <c r="FA21" t="s">
+        <v>728</v>
+      </c>
+      <c r="FB21" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC21" t="s">
+        <v>772</v>
+      </c>
+      <c r="FF21" t="s">
+        <v>773</v>
+      </c>
+      <c r="FG21" t="s">
+        <v>773</v>
+      </c>
+      <c r="FH21" t="s">
+        <v>774</v>
+      </c>
+      <c r="FI21" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ21" t="s">
+        <v>775</v>
+      </c>
+      <c r="FK21" t="s">
+        <v>776</v>
+      </c>
+      <c r="FL21" t="s">
+        <v>777</v>
+      </c>
+      <c r="FM21" t="s">
+        <v>778</v>
+      </c>
+      <c r="FO21" t="s">
+        <v>779</v>
+      </c>
+      <c r="FP21" t="s">
+        <v>239</v>
+      </c>
+      <c r="FQ21" t="s">
+        <v>780</v>
+      </c>
+      <c r="FR21" t="s">
+        <v>781</v>
+      </c>
+      <c r="FS21" t="s">
+        <v>782</v>
+      </c>
+      <c r="FT21" t="s">
+        <v>783</v>
+      </c>
+      <c r="FV21" t="s">
+        <v>784</v>
+      </c>
+      <c r="FW21" t="s">
+        <v>239</v>
+      </c>
+      <c r="FX21" t="s">
+        <v>785</v>
+      </c>
+      <c r="FY21" t="s">
+        <v>786</v>
+      </c>
+      <c r="FZ21" t="s">
+        <v>787</v>
+      </c>
+      <c r="GA21" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="22" spans="1:221">
+      <c r="A22" t="s">
+        <v>789</v>
+      </c>
+      <c r="B22" t="s">
         <v>222</v>
       </c>
-      <c r="O10" t="s">
-[...20 lines deleted...]
-      <c r="Z10" t="s">
+      <c r="C22" t="s">
+        <v>790</v>
+      </c>
+      <c r="E22" t="s">
+        <v>791</v>
+      </c>
+      <c r="F22" t="s">
         <v>225</v>
       </c>
-      <c r="AA10" t="s">
+      <c r="G22" t="s">
         <v>226</v>
       </c>
-      <c r="AB10" t="s">
+      <c r="H22" t="s">
         <v>227</v>
       </c>
-      <c r="AC10" t="s">
-[...5 lines deleted...]
-      <c r="AE10" t="s">
+      <c r="J22" t="s">
+        <v>222</v>
+      </c>
+      <c r="N22" t="s">
+        <v>792</v>
+      </c>
+      <c r="O22" t="s">
+        <v>228</v>
+      </c>
+      <c r="P22" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>228</v>
+      </c>
+      <c r="R22" t="s">
+        <v>228</v>
+      </c>
+      <c r="S22" t="s">
         <v>229</v>
       </c>
-      <c r="AF10" t="s">
-[...62 lines deleted...]
-      <c r="BI10" t="s">
+      <c r="AD22" t="s">
+        <v>793</v>
+      </c>
+      <c r="AE22" t="s">
+        <v>794</v>
+      </c>
+      <c r="AF22" t="s">
+        <v>795</v>
+      </c>
+      <c r="AG22" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH22" t="s">
+        <v>796</v>
+      </c>
+      <c r="AI22" t="s">
+        <v>797</v>
+      </c>
+      <c r="AJ22" t="s">
+        <v>798</v>
+      </c>
+      <c r="AK22" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="23" spans="1:221">
+      <c r="A23" t="s">
+        <v>800</v>
+      </c>
+      <c r="B23" t="s">
+        <v>801</v>
+      </c>
+      <c r="C23" t="s">
+        <v>802</v>
+      </c>
+      <c r="E23" t="s">
+        <v>803</v>
+      </c>
+      <c r="F23" t="s">
+        <v>246</v>
+      </c>
+      <c r="G23" t="s">
+        <v>226</v>
+      </c>
+      <c r="H23" t="s">
+        <v>227</v>
+      </c>
+      <c r="J23" t="s">
+        <v>804</v>
+      </c>
+      <c r="N23" t="s">
+        <v>805</v>
+      </c>
+      <c r="O23" t="s">
+        <v>228</v>
+      </c>
+      <c r="P23" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>228</v>
+      </c>
+      <c r="R23" t="s">
+        <v>228</v>
+      </c>
+      <c r="S23" t="s">
+        <v>229</v>
+      </c>
+      <c r="T23" t="s">
+        <v>806</v>
+      </c>
+      <c r="U23" t="s">
+        <v>807</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>808</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>809</v>
+      </c>
+      <c r="AF23" t="s">
+        <v>810</v>
+      </c>
+      <c r="AG23" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH23" t="s">
+        <v>811</v>
+      </c>
+      <c r="AI23" t="s">
+        <v>812</v>
+      </c>
+      <c r="AJ23" t="s">
+        <v>813</v>
+      </c>
+      <c r="AK23" t="s">
+        <v>814</v>
+      </c>
+      <c r="BU23" t="s">
+        <v>815</v>
+      </c>
+      <c r="BV23" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW23" t="s">
+        <v>816</v>
+      </c>
+      <c r="BX23" t="s">
+        <v>817</v>
+      </c>
+      <c r="BY23" t="s">
+        <v>818</v>
+      </c>
+      <c r="BZ23" t="s">
+        <v>819</v>
+      </c>
+      <c r="CB23" t="s">
+        <v>820</v>
+      </c>
+      <c r="CC23" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD23" t="s">
+        <v>821</v>
+      </c>
+      <c r="CE23" t="s">
+        <v>822</v>
+      </c>
+      <c r="CF23" t="s">
+        <v>823</v>
+      </c>
+      <c r="CG23" t="s">
+        <v>824</v>
+      </c>
+      <c r="ET23" t="s">
+        <v>825</v>
+      </c>
+      <c r="EU23" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV23" t="s">
+        <v>826</v>
+      </c>
+      <c r="EW23" t="s">
+        <v>827</v>
+      </c>
+      <c r="EX23" t="s">
+        <v>828</v>
+      </c>
+      <c r="EY23" t="s">
+        <v>829</v>
+      </c>
+      <c r="FA23" t="s">
+        <v>830</v>
+      </c>
+      <c r="FB23" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC23" t="s">
+        <v>831</v>
+      </c>
+      <c r="FD23" t="s">
+        <v>832</v>
+      </c>
+      <c r="FE23" t="s">
+        <v>833</v>
+      </c>
+      <c r="FF23" t="s">
+        <v>834</v>
+      </c>
+      <c r="FH23" t="s">
+        <v>835</v>
+      </c>
+      <c r="FI23" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ23" t="s">
+        <v>836</v>
+      </c>
+      <c r="FK23" t="s">
+        <v>837</v>
+      </c>
+      <c r="FL23" t="s">
+        <v>838</v>
+      </c>
+      <c r="FM23" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="24" spans="1:221">
+      <c r="A24" t="s">
+        <v>840</v>
+      </c>
+      <c r="B24" t="s">
+        <v>841</v>
+      </c>
+      <c r="C24" t="s">
+        <v>842</v>
+      </c>
+      <c r="E24" t="s">
+        <v>843</v>
+      </c>
+      <c r="F24" t="s">
+        <v>332</v>
+      </c>
+      <c r="G24" t="s">
+        <v>226</v>
+      </c>
+      <c r="H24" t="s">
+        <v>227</v>
+      </c>
+      <c r="J24" t="s">
+        <v>844</v>
+      </c>
+      <c r="N24" t="s">
+        <v>845</v>
+      </c>
+      <c r="O24" t="s">
+        <v>228</v>
+      </c>
+      <c r="P24" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>228</v>
+      </c>
+      <c r="R24" t="s">
+        <v>228</v>
+      </c>
+      <c r="S24" t="s">
+        <v>229</v>
+      </c>
+      <c r="T24" t="s">
+        <v>846</v>
+      </c>
+      <c r="AD24" t="s">
+        <v>847</v>
+      </c>
+      <c r="AE24" t="s">
+        <v>848</v>
+      </c>
+      <c r="AF24" t="s">
+        <v>849</v>
+      </c>
+      <c r="AG24" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH24" t="s">
+        <v>850</v>
+      </c>
+      <c r="AI24" t="s">
+        <v>851</v>
+      </c>
+      <c r="AJ24" t="s">
+        <v>852</v>
+      </c>
+      <c r="AK24" t="s">
+        <v>853</v>
+      </c>
+      <c r="BU24" t="s">
+        <v>854</v>
+      </c>
+      <c r="BV24" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW24" t="s">
+        <v>855</v>
+      </c>
+      <c r="BX24" t="s">
+        <v>856</v>
+      </c>
+      <c r="BY24" t="s">
+        <v>857</v>
+      </c>
+      <c r="BZ24" t="s">
+        <v>858</v>
+      </c>
+      <c r="CB24" t="s">
+        <v>859</v>
+      </c>
+      <c r="CC24" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD24" t="s">
+        <v>860</v>
+      </c>
+      <c r="CE24" t="s">
+        <v>861</v>
+      </c>
+      <c r="CF24" t="s">
+        <v>862</v>
+      </c>
+      <c r="CG24" t="s">
+        <v>863</v>
+      </c>
+      <c r="ET24" t="s">
+        <v>864</v>
+      </c>
+      <c r="EU24" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV24" t="s">
+        <v>865</v>
+      </c>
+      <c r="EW24" t="s">
+        <v>866</v>
+      </c>
+      <c r="EX24" t="s">
+        <v>867</v>
+      </c>
+      <c r="EY24" t="s">
+        <v>868</v>
+      </c>
+      <c r="FA24" t="s">
+        <v>869</v>
+      </c>
+      <c r="FB24" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC24" t="s">
+        <v>870</v>
+      </c>
+      <c r="FD24" t="s">
+        <v>871</v>
+      </c>
+      <c r="FE24" t="s">
+        <v>872</v>
+      </c>
+      <c r="FF24" t="s">
+        <v>873</v>
+      </c>
+      <c r="FH24" t="s">
+        <v>874</v>
+      </c>
+      <c r="FI24" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ24" t="s">
+        <v>875</v>
+      </c>
+      <c r="FK24" t="s">
+        <v>876</v>
+      </c>
+      <c r="FL24" t="s">
+        <v>877</v>
+      </c>
+      <c r="FM24" t="s">
+        <v>878</v>
+      </c>
+      <c r="FO24" t="s">
+        <v>879</v>
+      </c>
+      <c r="FP24" t="s">
+        <v>239</v>
+      </c>
+      <c r="FQ24" t="s">
+        <v>880</v>
+      </c>
+      <c r="FR24" t="s">
+        <v>881</v>
+      </c>
+      <c r="FS24" t="s">
+        <v>882</v>
+      </c>
+      <c r="FT24" t="s">
+        <v>883</v>
+      </c>
+      <c r="FV24" t="s">
+        <v>884</v>
+      </c>
+      <c r="FW24" t="s">
+        <v>239</v>
+      </c>
+      <c r="FX24" t="s">
+        <v>885</v>
+      </c>
+      <c r="FY24" t="s">
+        <v>886</v>
+      </c>
+      <c r="FZ24" t="s">
+        <v>887</v>
+      </c>
+      <c r="GA24" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="25" spans="1:221">
+      <c r="A25" t="s">
+        <v>889</v>
+      </c>
+      <c r="B25" t="s">
+        <v>890</v>
+      </c>
+      <c r="C25" t="s">
+        <v>891</v>
+      </c>
+      <c r="E25" t="s">
+        <v>892</v>
+      </c>
+      <c r="F25" t="s">
+        <v>332</v>
+      </c>
+      <c r="G25" t="s">
+        <v>226</v>
+      </c>
+      <c r="H25" t="s">
+        <v>227</v>
+      </c>
+      <c r="J25" t="s">
+        <v>893</v>
+      </c>
+      <c r="N25" t="s">
+        <v>894</v>
+      </c>
+      <c r="O25" t="s">
+        <v>228</v>
+      </c>
+      <c r="P25" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>228</v>
+      </c>
+      <c r="R25" t="s">
+        <v>228</v>
+      </c>
+      <c r="S25" t="s">
+        <v>229</v>
+      </c>
+      <c r="T25" t="s">
+        <v>895</v>
+      </c>
+      <c r="AD25" t="s">
+        <v>896</v>
+      </c>
+      <c r="AE25" t="s">
+        <v>897</v>
+      </c>
+      <c r="AF25" t="s">
+        <v>898</v>
+      </c>
+      <c r="AG25" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH25" t="s">
+        <v>899</v>
+      </c>
+      <c r="AI25" t="s">
+        <v>900</v>
+      </c>
+      <c r="AJ25" t="s">
+        <v>901</v>
+      </c>
+      <c r="AK25" t="s">
+        <v>902</v>
+      </c>
+      <c r="BU25" t="s">
+        <v>903</v>
+      </c>
+      <c r="BV25" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW25" t="s">
+        <v>904</v>
+      </c>
+      <c r="BX25" t="s">
+        <v>905</v>
+      </c>
+      <c r="BY25" t="s">
+        <v>906</v>
+      </c>
+      <c r="BZ25" t="s">
+        <v>907</v>
+      </c>
+      <c r="CB25" t="s">
+        <v>908</v>
+      </c>
+      <c r="CC25" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD25" t="s">
+        <v>909</v>
+      </c>
+      <c r="CE25" t="s">
+        <v>910</v>
+      </c>
+      <c r="CF25" t="s">
+        <v>911</v>
+      </c>
+      <c r="CG25" t="s">
+        <v>912</v>
+      </c>
+      <c r="ET25" t="s">
+        <v>913</v>
+      </c>
+      <c r="EU25" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV25" t="s">
+        <v>914</v>
+      </c>
+      <c r="EW25" t="s">
+        <v>915</v>
+      </c>
+      <c r="EX25" t="s">
+        <v>916</v>
+      </c>
+      <c r="EY25" t="s">
+        <v>917</v>
+      </c>
+      <c r="FA25" t="s">
+        <v>918</v>
+      </c>
+      <c r="FB25" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC25" t="s">
+        <v>919</v>
+      </c>
+      <c r="FD25" t="s">
+        <v>920</v>
+      </c>
+      <c r="FE25" t="s">
+        <v>921</v>
+      </c>
+      <c r="FF25" t="s">
+        <v>917</v>
+      </c>
+      <c r="FH25" t="s">
+        <v>922</v>
+      </c>
+      <c r="FI25" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ25" t="s">
+        <v>923</v>
+      </c>
+      <c r="FK25" t="s">
+        <v>924</v>
+      </c>
+      <c r="FL25" t="s">
+        <v>925</v>
+      </c>
+      <c r="FM25" t="s">
+        <v>926</v>
+      </c>
+      <c r="FO25" t="s">
+        <v>927</v>
+      </c>
+      <c r="FP25" t="s">
+        <v>239</v>
+      </c>
+      <c r="FQ25" t="s">
+        <v>928</v>
+      </c>
+      <c r="FR25" t="s">
+        <v>929</v>
+      </c>
+      <c r="FS25" t="s">
+        <v>930</v>
+      </c>
+      <c r="FT25" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="26" spans="1:221">
+      <c r="A26" t="s">
+        <v>932</v>
+      </c>
+      <c r="B26" t="s">
+        <v>933</v>
+      </c>
+      <c r="C26" t="s">
+        <v>934</v>
+      </c>
+      <c r="E26" t="s">
+        <v>935</v>
+      </c>
+      <c r="F26" t="s">
+        <v>246</v>
+      </c>
+      <c r="G26" t="s">
+        <v>226</v>
+      </c>
+      <c r="H26" t="s">
+        <v>227</v>
+      </c>
+      <c r="J26" t="s">
+        <v>936</v>
+      </c>
+      <c r="N26" t="s">
+        <v>937</v>
+      </c>
+      <c r="O26" t="s">
+        <v>228</v>
+      </c>
+      <c r="P26" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>228</v>
+      </c>
+      <c r="R26" t="s">
+        <v>228</v>
+      </c>
+      <c r="S26" t="s">
+        <v>229</v>
+      </c>
+      <c r="T26" t="s">
+        <v>938</v>
+      </c>
+      <c r="U26" t="s">
+        <v>939</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>940</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>941</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>942</v>
+      </c>
+      <c r="AB26" t="s">
+        <v>943</v>
+      </c>
+      <c r="AC26" t="s">
+        <v>937</v>
+      </c>
+      <c r="AD26" t="s">
+        <v>944</v>
+      </c>
+      <c r="AE26" t="s">
+        <v>945</v>
+      </c>
+      <c r="AF26" t="s">
+        <v>946</v>
+      </c>
+      <c r="AG26" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH26" t="s">
+        <v>947</v>
+      </c>
+      <c r="AI26" t="s">
+        <v>948</v>
+      </c>
+      <c r="AJ26" t="s">
+        <v>949</v>
+      </c>
+      <c r="AK26" t="s">
+        <v>950</v>
+      </c>
+      <c r="AM26" t="s">
+        <v>942</v>
+      </c>
+      <c r="AN26" t="s">
+        <v>943</v>
+      </c>
+      <c r="AO26" t="s">
+        <v>937</v>
+      </c>
+      <c r="AP26" t="s">
+        <v>941</v>
+      </c>
+      <c r="AQ26" t="s">
+        <v>940</v>
+      </c>
+      <c r="AR26" t="s">
+        <v>951</v>
+      </c>
+      <c r="AV26" t="s">
+        <v>935</v>
+      </c>
+      <c r="AW26" t="s">
+        <v>933</v>
+      </c>
+      <c r="AX26" t="s">
+        <v>934</v>
+      </c>
+      <c r="BA26" t="s">
         <v>245</v>
       </c>
-      <c r="BJ10" t="s">
+      <c r="BB26" t="s">
         <v>246</v>
       </c>
-      <c r="BK10" t="s">
-[...36 lines deleted...]
-        <v>257</v>
+      <c r="BC26" t="s">
+        <v>381</v>
+      </c>
+      <c r="BE26" t="s">
+        <v>229</v>
+      </c>
+      <c r="BG26" t="s">
+        <v>938</v>
+      </c>
+      <c r="BH26" t="s">
+        <v>938</v>
+      </c>
+      <c r="BI26" t="s">
+        <v>952</v>
+      </c>
+      <c r="BJ26" t="s">
+        <v>953</v>
+      </c>
+      <c r="BK26" t="s">
+        <v>942</v>
+      </c>
+      <c r="BL26" t="s">
+        <v>943</v>
+      </c>
+      <c r="BM26" t="s">
+        <v>937</v>
+      </c>
+      <c r="BP26" t="s">
+        <v>944</v>
+      </c>
+      <c r="BQ26" t="s">
+        <v>954</v>
+      </c>
+      <c r="BU26" t="s">
+        <v>955</v>
+      </c>
+      <c r="BV26" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW26" t="s">
+        <v>956</v>
+      </c>
+      <c r="BX26" t="s">
+        <v>957</v>
+      </c>
+      <c r="BY26" t="s">
+        <v>958</v>
+      </c>
+      <c r="BZ26" t="s">
+        <v>959</v>
+      </c>
+      <c r="CB26" t="s">
+        <v>960</v>
+      </c>
+      <c r="CC26" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD26" t="s">
+        <v>961</v>
+      </c>
+      <c r="CE26" t="s">
+        <v>962</v>
+      </c>
+      <c r="CF26" t="s">
+        <v>963</v>
+      </c>
+      <c r="CG26" t="s">
+        <v>964</v>
+      </c>
+      <c r="CK26" t="s">
+        <v>301</v>
+      </c>
+      <c r="CL26" t="s">
+        <v>245</v>
+      </c>
+      <c r="CM26" t="s">
+        <v>302</v>
+      </c>
+      <c r="CN26" t="s">
+        <v>303</v>
+      </c>
+      <c r="CO26" t="s">
+        <v>938</v>
+      </c>
+      <c r="CP26" t="s">
+        <v>952</v>
+      </c>
+      <c r="CQ26" t="s">
+        <v>304</v>
+      </c>
+      <c r="CR26" t="s">
+        <v>245</v>
+      </c>
+      <c r="CS26" t="s">
+        <v>305</v>
+      </c>
+      <c r="CT26" t="s">
+        <v>306</v>
+      </c>
+      <c r="CU26" t="s">
+        <v>938</v>
+      </c>
+      <c r="CV26" t="s">
+        <v>952</v>
+      </c>
+      <c r="ET26" t="s">
+        <v>965</v>
+      </c>
+      <c r="EU26" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV26" t="s">
+        <v>966</v>
+      </c>
+      <c r="EW26" t="s">
+        <v>967</v>
+      </c>
+      <c r="EX26" t="s">
+        <v>968</v>
+      </c>
+      <c r="EY26" t="s">
+        <v>969</v>
+      </c>
+      <c r="FA26" t="s">
+        <v>970</v>
+      </c>
+      <c r="FB26" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC26" t="s">
+        <v>971</v>
+      </c>
+      <c r="FD26" t="s">
+        <v>972</v>
+      </c>
+      <c r="FE26" t="s">
+        <v>973</v>
+      </c>
+      <c r="FF26" t="s">
+        <v>974</v>
+      </c>
+      <c r="FH26" t="s">
+        <v>975</v>
+      </c>
+      <c r="FI26" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ26" t="s">
+        <v>976</v>
+      </c>
+      <c r="FK26" t="s">
+        <v>977</v>
+      </c>
+      <c r="FL26" t="s">
+        <v>978</v>
+      </c>
+      <c r="FM26" t="s">
+        <v>974</v>
+      </c>
+      <c r="FO26" t="s">
+        <v>979</v>
+      </c>
+      <c r="FP26" t="s">
+        <v>239</v>
+      </c>
+      <c r="FQ26" t="s">
+        <v>980</v>
+      </c>
+      <c r="FR26" t="s">
+        <v>981</v>
+      </c>
+      <c r="FS26" t="s">
+        <v>982</v>
+      </c>
+      <c r="FT26" t="s">
+        <v>983</v>
       </c>
     </row>
-    <row r="11" spans="1:114">
-[...567 lines deleted...]
-      <c r="AM14" t="s">
+    <row r="27" spans="1:221">
+      <c r="A27" t="s">
+        <v>984</v>
+      </c>
+      <c r="B27" t="s">
+        <v>985</v>
+      </c>
+      <c r="C27" t="s">
+        <v>986</v>
+      </c>
+      <c r="E27" t="s">
+        <v>791</v>
+      </c>
+      <c r="F27" t="s">
+        <v>987</v>
+      </c>
+      <c r="G27" t="s">
+        <v>226</v>
+      </c>
+      <c r="H27" t="s">
         <v>381</v>
-      </c>
-[...1992 lines deleted...]
-        <v>134</v>
       </c>
       <c r="I27">
         <v>4</v>
       </c>
       <c r="J27" t="s">
-        <v>789</v>
+        <v>988</v>
       </c>
       <c r="N27" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O27" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P27" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q27" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R27" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S27" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
+      </c>
+      <c r="U27" t="s">
+        <v>989</v>
       </c>
       <c r="AD27" t="s">
-        <v>791</v>
+        <v>990</v>
+      </c>
+      <c r="AE27" t="s">
+        <v>990</v>
+      </c>
+      <c r="AF27" t="s">
+        <v>991</v>
       </c>
       <c r="AG27" t="s">
-        <v>792</v>
+        <v>239</v>
       </c>
       <c r="AH27" t="s">
-        <v>792</v>
+        <v>992</v>
+      </c>
+      <c r="AK27" t="s">
+        <v>993</v>
+      </c>
+      <c r="AL27" t="s">
+        <v>993</v>
+      </c>
+      <c r="BU27" t="s">
+        <v>994</v>
+      </c>
+      <c r="BV27" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW27" t="s">
+        <v>995</v>
+      </c>
+      <c r="BZ27" t="s">
+        <v>996</v>
+      </c>
+      <c r="CA27" t="s">
+        <v>996</v>
       </c>
     </row>
-    <row r="28" spans="1:114">
+    <row r="28" spans="1:221">
       <c r="A28" t="s">
-        <v>793</v>
+        <v>997</v>
       </c>
       <c r="B28" t="s">
-        <v>794</v>
+        <v>998</v>
       </c>
       <c r="C28" t="s">
-        <v>795</v>
+        <v>999</v>
+      </c>
+      <c r="E28" t="s">
+        <v>1000</v>
       </c>
       <c r="F28" t="s">
-        <v>695</v>
+        <v>246</v>
       </c>
       <c r="G28" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H28" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I28">
         <v>4</v>
       </c>
       <c r="J28" t="s">
-        <v>796</v>
+        <v>1001</v>
       </c>
       <c r="N28" t="s">
-        <v>122</v>
+        <v>1002</v>
       </c>
       <c r="O28" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P28" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q28" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R28" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S28" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
+      </c>
+      <c r="T28" t="s">
+        <v>1003</v>
+      </c>
+      <c r="U28" t="s">
+        <v>1004</v>
       </c>
       <c r="AD28" t="s">
-        <v>798</v>
+        <v>1005</v>
+      </c>
+      <c r="AE28" t="s">
+        <v>1006</v>
+      </c>
+      <c r="AF28" t="s">
+        <v>1007</v>
       </c>
       <c r="AG28" t="s">
-        <v>799</v>
+        <v>239</v>
       </c>
       <c r="AH28" t="s">
-        <v>799</v>
+        <v>1008</v>
       </c>
       <c r="AK28" t="s">
-        <v>783</v>
+        <v>1009</v>
       </c>
       <c r="AL28" t="s">
-        <v>126</v>
-[...8 lines deleted...]
-        <v>801</v>
+        <v>1009</v>
+      </c>
+      <c r="BU28" t="s">
+        <v>1010</v>
+      </c>
+      <c r="BV28" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW28" t="s">
+        <v>1011</v>
+      </c>
+      <c r="BZ28" t="s">
+        <v>1012</v>
+      </c>
+      <c r="CA28" t="s">
+        <v>1012</v>
+      </c>
+      <c r="CB28" t="s">
+        <v>1013</v>
+      </c>
+      <c r="CC28" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD28" t="s">
+        <v>1014</v>
+      </c>
+      <c r="CE28" t="s">
+        <v>1015</v>
+      </c>
+      <c r="CF28" t="s">
+        <v>1016</v>
+      </c>
+      <c r="CG28" t="s">
+        <v>1017</v>
+      </c>
+      <c r="ET28" t="s">
+        <v>1018</v>
+      </c>
+      <c r="EU28" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV28" t="s">
+        <v>1019</v>
+      </c>
+      <c r="EW28" t="s">
+        <v>1020</v>
+      </c>
+      <c r="EX28" t="s">
+        <v>1021</v>
+      </c>
+      <c r="EY28" t="s">
+        <v>1022</v>
+      </c>
+      <c r="FA28" t="s">
+        <v>1023</v>
+      </c>
+      <c r="FB28" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC28" t="s">
+        <v>1024</v>
+      </c>
+      <c r="FD28" t="s">
+        <v>1025</v>
+      </c>
+      <c r="FE28" t="s">
+        <v>1026</v>
+      </c>
+      <c r="FF28" t="s">
+        <v>1027</v>
+      </c>
+      <c r="FH28" t="s">
+        <v>1028</v>
+      </c>
+      <c r="FI28" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ28" t="s">
+        <v>1029</v>
+      </c>
+      <c r="FK28" t="s">
+        <v>1030</v>
+      </c>
+      <c r="FL28" t="s">
+        <v>1031</v>
+      </c>
+      <c r="FM28" t="s">
+        <v>1032</v>
       </c>
     </row>
-    <row r="29" spans="1:114">
+    <row r="29" spans="1:221">
       <c r="A29" t="s">
-        <v>802</v>
+        <v>1033</v>
       </c>
       <c r="B29" t="s">
-        <v>803</v>
+        <v>1034</v>
       </c>
       <c r="C29" t="s">
-        <v>804</v>
+        <v>1035</v>
+      </c>
+      <c r="E29" t="s">
+        <v>1000</v>
       </c>
       <c r="F29" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G29" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H29" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>227</v>
       </c>
       <c r="J29" t="s">
-        <v>805</v>
+        <v>1036</v>
       </c>
       <c r="N29" t="s">
-        <v>122</v>
+        <v>1037</v>
       </c>
       <c r="O29" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P29" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q29" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R29" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S29" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
+      </c>
+      <c r="T29" t="s">
+        <v>1038</v>
       </c>
       <c r="AD29" t="s">
-        <v>807</v>
+        <v>1039</v>
+      </c>
+      <c r="AE29" t="s">
+        <v>1040</v>
+      </c>
+      <c r="AF29" t="s">
+        <v>1041</v>
       </c>
       <c r="AG29" t="s">
-        <v>808</v>
+        <v>239</v>
       </c>
       <c r="AH29" t="s">
-        <v>808</v>
+        <v>1042</v>
+      </c>
+      <c r="AI29" t="s">
+        <v>1043</v>
+      </c>
+      <c r="AJ29" t="s">
+        <v>1044</v>
+      </c>
+      <c r="AK29" t="s">
+        <v>1045</v>
+      </c>
+      <c r="BU29" t="s">
+        <v>1046</v>
+      </c>
+      <c r="BV29" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW29" t="s">
+        <v>1047</v>
+      </c>
+      <c r="BX29" t="s">
+        <v>1048</v>
+      </c>
+      <c r="BY29" t="s">
+        <v>1049</v>
+      </c>
+      <c r="BZ29" t="s">
+        <v>1050</v>
+      </c>
+      <c r="CB29" t="s">
+        <v>1051</v>
+      </c>
+      <c r="CC29" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD29" t="s">
+        <v>1052</v>
+      </c>
+      <c r="CE29" t="s">
+        <v>1053</v>
+      </c>
+      <c r="CF29" t="s">
+        <v>1054</v>
+      </c>
+      <c r="CG29" t="s">
+        <v>1055</v>
+      </c>
+      <c r="ET29" t="s">
+        <v>1056</v>
+      </c>
+      <c r="EU29" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV29" t="s">
+        <v>1057</v>
+      </c>
+      <c r="EW29" t="s">
+        <v>1058</v>
+      </c>
+      <c r="EX29" t="s">
+        <v>1059</v>
+      </c>
+      <c r="EY29" t="s">
+        <v>1060</v>
+      </c>
+      <c r="FA29" t="s">
+        <v>1061</v>
+      </c>
+      <c r="FB29" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC29" t="s">
+        <v>1062</v>
+      </c>
+      <c r="FD29" t="s">
+        <v>1063</v>
+      </c>
+      <c r="FE29" t="s">
+        <v>1064</v>
+      </c>
+      <c r="FF29" t="s">
+        <v>1065</v>
+      </c>
+      <c r="FH29" t="s">
+        <v>1066</v>
+      </c>
+      <c r="FI29" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ29" t="s">
+        <v>1067</v>
+      </c>
+      <c r="FK29" t="s">
+        <v>1068</v>
+      </c>
+      <c r="FL29" t="s">
+        <v>1069</v>
+      </c>
+      <c r="FM29" t="s">
+        <v>1070</v>
+      </c>
+      <c r="FO29" t="s">
+        <v>1071</v>
+      </c>
+      <c r="FP29" t="s">
+        <v>239</v>
+      </c>
+      <c r="FQ29" t="s">
+        <v>1072</v>
+      </c>
+      <c r="FR29" t="s">
+        <v>1073</v>
+      </c>
+      <c r="FS29" t="s">
+        <v>1074</v>
+      </c>
+      <c r="FT29" t="s">
+        <v>1065</v>
       </c>
     </row>
-    <row r="30" spans="1:114">
+    <row r="30" spans="1:221">
       <c r="A30" t="s">
-        <v>809</v>
+        <v>1075</v>
       </c>
       <c r="B30" t="s">
-        <v>810</v>
+        <v>1076</v>
       </c>
       <c r="C30" t="s">
-        <v>811</v>
+        <v>1077</v>
+      </c>
+      <c r="E30" t="s">
+        <v>1078</v>
       </c>
       <c r="F30" t="s">
-        <v>695</v>
+        <v>246</v>
       </c>
       <c r="G30" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H30" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I30">
         <v>4</v>
       </c>
       <c r="J30" t="s">
-        <v>812</v>
+        <v>1079</v>
       </c>
       <c r="N30" t="s">
-        <v>122</v>
+        <v>1080</v>
       </c>
       <c r="O30" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P30" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q30" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R30" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S30" t="s">
-        <v>123</v>
+        <v>229</v>
+      </c>
+      <c r="T30" t="s">
+        <v>1081</v>
+      </c>
+      <c r="U30" t="s">
+        <v>1082</v>
+      </c>
+      <c r="Y30" t="s">
+        <v>1083</v>
       </c>
       <c r="Z30" t="s">
-        <v>813</v>
+        <v>1078</v>
       </c>
       <c r="AA30" t="s">
-        <v>813</v>
+        <v>1084</v>
       </c>
       <c r="AB30" t="s">
-        <v>814</v>
+        <v>1085</v>
       </c>
       <c r="AC30" t="s">
-        <v>126</v>
+        <v>1086</v>
       </c>
       <c r="AD30" t="s">
-        <v>815</v>
+        <v>1087</v>
+      </c>
+      <c r="AE30" t="s">
+        <v>1088</v>
+      </c>
+      <c r="AF30" t="s">
+        <v>1089</v>
       </c>
       <c r="AG30" t="s">
-        <v>816</v>
+        <v>239</v>
       </c>
       <c r="AH30" t="s">
-        <v>816</v>
+        <v>1090</v>
+      </c>
+      <c r="AK30" t="s">
+        <v>1091</v>
+      </c>
+      <c r="AL30" t="s">
+        <v>1091</v>
+      </c>
+      <c r="AM30" t="s">
+        <v>1084</v>
+      </c>
+      <c r="AN30" t="s">
+        <v>1085</v>
+      </c>
+      <c r="AO30" t="s">
+        <v>1086</v>
+      </c>
+      <c r="AP30" t="s">
+        <v>1078</v>
+      </c>
+      <c r="AQ30" t="s">
+        <v>1083</v>
+      </c>
+      <c r="AR30" t="s">
+        <v>1092</v>
+      </c>
+      <c r="AV30" t="s">
+        <v>1078</v>
+      </c>
+      <c r="AW30" t="s">
+        <v>1076</v>
+      </c>
+      <c r="AX30" t="s">
+        <v>1077</v>
+      </c>
+      <c r="BA30" t="s">
+        <v>245</v>
+      </c>
+      <c r="BB30" t="s">
+        <v>332</v>
+      </c>
+      <c r="BC30" t="s">
+        <v>381</v>
+      </c>
+      <c r="BE30" t="s">
+        <v>229</v>
+      </c>
+      <c r="BG30" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BH30" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BI30" t="s">
+        <v>1094</v>
+      </c>
+      <c r="BJ30" t="s">
+        <v>1095</v>
+      </c>
+      <c r="BK30" t="s">
+        <v>1084</v>
+      </c>
+      <c r="BL30" t="s">
+        <v>1085</v>
+      </c>
+      <c r="BM30" t="s">
+        <v>1086</v>
+      </c>
+      <c r="BP30" t="s">
+        <v>1096</v>
+      </c>
+      <c r="BQ30" t="s">
+        <v>1097</v>
+      </c>
+      <c r="BU30" t="s">
+        <v>1098</v>
+      </c>
+      <c r="BV30" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW30" t="s">
+        <v>1099</v>
+      </c>
+      <c r="BZ30" t="s">
+        <v>1100</v>
+      </c>
+      <c r="CA30" t="s">
+        <v>1100</v>
+      </c>
+      <c r="CB30" t="s">
+        <v>1101</v>
+      </c>
+      <c r="CC30" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD30" t="s">
+        <v>1102</v>
+      </c>
+      <c r="CE30" t="s">
+        <v>1103</v>
+      </c>
+      <c r="CF30" t="s">
+        <v>1104</v>
+      </c>
+      <c r="CG30" t="s">
+        <v>1105</v>
+      </c>
+      <c r="CK30" t="s">
+        <v>301</v>
+      </c>
+      <c r="CL30" t="s">
+        <v>245</v>
+      </c>
+      <c r="CM30" t="s">
+        <v>302</v>
+      </c>
+      <c r="CN30" t="s">
+        <v>303</v>
+      </c>
+      <c r="CO30" t="s">
+        <v>1106</v>
+      </c>
+      <c r="CP30" t="s">
+        <v>1094</v>
+      </c>
+      <c r="CQ30" t="s">
+        <v>304</v>
+      </c>
+      <c r="CR30" t="s">
+        <v>245</v>
+      </c>
+      <c r="CS30" t="s">
+        <v>305</v>
+      </c>
+      <c r="CT30" t="s">
+        <v>306</v>
+      </c>
+      <c r="CU30" t="s">
+        <v>1093</v>
+      </c>
+      <c r="CV30" t="s">
+        <v>1094</v>
+      </c>
+      <c r="ET30" t="s">
+        <v>1107</v>
+      </c>
+      <c r="EU30" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV30" t="s">
+        <v>1108</v>
+      </c>
+      <c r="EW30" t="s">
+        <v>1109</v>
+      </c>
+      <c r="EX30" t="s">
+        <v>1110</v>
+      </c>
+      <c r="EY30" t="s">
+        <v>1111</v>
+      </c>
+      <c r="FA30" t="s">
+        <v>1112</v>
+      </c>
+      <c r="FB30" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC30" t="s">
+        <v>1113</v>
+      </c>
+      <c r="FD30" t="s">
+        <v>1114</v>
+      </c>
+      <c r="FE30" t="s">
+        <v>1115</v>
+      </c>
+      <c r="FF30" t="s">
+        <v>1116</v>
+      </c>
+      <c r="FH30" t="s">
+        <v>1117</v>
+      </c>
+      <c r="FI30" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ30" t="s">
+        <v>1118</v>
+      </c>
+      <c r="FK30" t="s">
+        <v>1119</v>
+      </c>
+      <c r="FL30" t="s">
+        <v>1120</v>
+      </c>
+      <c r="FM30" t="s">
+        <v>1121</v>
+      </c>
+      <c r="HE30" t="s">
+        <v>224</v>
+      </c>
+      <c r="HF30" t="s">
+        <v>1122</v>
+      </c>
+      <c r="HG30" t="s">
+        <v>1094</v>
+      </c>
+      <c r="HH30" t="s">
+        <v>1123</v>
+      </c>
+      <c r="HI30" t="s">
+        <v>1086</v>
+      </c>
+      <c r="HJ30" t="s">
+        <v>1124</v>
+      </c>
+      <c r="HL30" t="s">
+        <v>1125</v>
       </c>
     </row>
-    <row r="31" spans="1:114">
+    <row r="31" spans="1:221">
       <c r="A31" t="s">
-        <v>817</v>
+        <v>1126</v>
       </c>
       <c r="B31" t="s">
-        <v>818</v>
+        <v>1127</v>
       </c>
       <c r="C31" t="s">
-        <v>819</v>
+        <v>1128</v>
+      </c>
+      <c r="E31" t="s">
+        <v>843</v>
       </c>
       <c r="F31" t="s">
-        <v>695</v>
+        <v>246</v>
       </c>
       <c r="G31" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H31" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I31">
         <v>4</v>
       </c>
       <c r="J31" t="s">
-        <v>820</v>
+        <v>1129</v>
       </c>
       <c r="N31" t="s">
-        <v>122</v>
+        <v>1130</v>
       </c>
       <c r="O31" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P31" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q31" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R31" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S31" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
+      </c>
+      <c r="T31" t="s">
+        <v>1131</v>
+      </c>
+      <c r="U31" t="s">
+        <v>1004</v>
       </c>
       <c r="AD31" t="s">
-        <v>822</v>
+        <v>1132</v>
+      </c>
+      <c r="AE31" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AF31" t="s">
+        <v>1134</v>
       </c>
       <c r="AG31" t="s">
-        <v>823</v>
+        <v>239</v>
       </c>
       <c r="AH31" t="s">
-        <v>823</v>
+        <v>1135</v>
+      </c>
+      <c r="AI31" t="s">
+        <v>1136</v>
+      </c>
+      <c r="AJ31" t="s">
+        <v>1137</v>
+      </c>
+      <c r="AK31" t="s">
+        <v>1138</v>
+      </c>
+      <c r="BU31" t="s">
+        <v>1139</v>
+      </c>
+      <c r="BV31" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW31" t="s">
+        <v>1140</v>
+      </c>
+      <c r="BZ31" t="s">
+        <v>1141</v>
+      </c>
+      <c r="CA31" t="s">
+        <v>1141</v>
+      </c>
+      <c r="CB31" t="s">
+        <v>1142</v>
+      </c>
+      <c r="CC31" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD31" t="s">
+        <v>1143</v>
+      </c>
+      <c r="CG31" t="s">
+        <v>1144</v>
+      </c>
+      <c r="CH31" t="s">
+        <v>1144</v>
+      </c>
+      <c r="ET31" t="s">
+        <v>1145</v>
+      </c>
+      <c r="EU31" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV31" t="s">
+        <v>1146</v>
+      </c>
+      <c r="EW31" t="s">
+        <v>1147</v>
+      </c>
+      <c r="EX31" t="s">
+        <v>1148</v>
+      </c>
+      <c r="EY31" t="s">
+        <v>1149</v>
+      </c>
+      <c r="FA31" t="s">
+        <v>1150</v>
+      </c>
+      <c r="FB31" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC31" t="s">
+        <v>1151</v>
+      </c>
+      <c r="FD31" t="s">
+        <v>1152</v>
+      </c>
+      <c r="FE31" t="s">
+        <v>1153</v>
+      </c>
+      <c r="FF31" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FH31" t="s">
+        <v>1155</v>
+      </c>
+      <c r="FI31" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ31" t="s">
+        <v>1156</v>
+      </c>
+      <c r="FK31" t="s">
+        <v>1157</v>
+      </c>
+      <c r="FL31" t="s">
+        <v>1158</v>
+      </c>
+      <c r="FM31" t="s">
+        <v>1159</v>
+      </c>
+      <c r="FO31" t="s">
+        <v>1160</v>
+      </c>
+      <c r="FP31" t="s">
+        <v>239</v>
+      </c>
+      <c r="FQ31" t="s">
+        <v>1161</v>
+      </c>
+      <c r="FR31" t="s">
+        <v>1162</v>
+      </c>
+      <c r="FS31" t="s">
+        <v>1163</v>
+      </c>
+      <c r="FT31" t="s">
+        <v>1164</v>
       </c>
     </row>
-    <row r="32" spans="1:114">
+    <row r="32" spans="1:221">
       <c r="A32" t="s">
-        <v>824</v>
+        <v>1165</v>
       </c>
       <c r="B32" t="s">
-        <v>825</v>
+        <v>1166</v>
       </c>
       <c r="C32" t="s">
-        <v>826</v>
+        <v>1167</v>
+      </c>
+      <c r="E32" t="s">
+        <v>892</v>
       </c>
       <c r="F32" t="s">
-        <v>827</v>
+        <v>246</v>
       </c>
       <c r="G32" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H32" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I32">
         <v>4</v>
       </c>
       <c r="J32" t="s">
-        <v>828</v>
+        <v>1168</v>
       </c>
       <c r="N32" t="s">
-        <v>122</v>
+        <v>1169</v>
       </c>
       <c r="O32" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P32" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q32" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R32" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S32" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
+      </c>
+      <c r="T32" t="s">
+        <v>1170</v>
+      </c>
+      <c r="U32" t="s">
+        <v>1004</v>
       </c>
       <c r="AD32" t="s">
-        <v>831</v>
+        <v>1171</v>
+      </c>
+      <c r="AE32" t="s">
+        <v>1172</v>
+      </c>
+      <c r="AF32" t="s">
+        <v>1173</v>
       </c>
       <c r="AG32" t="s">
-        <v>832</v>
+        <v>239</v>
       </c>
       <c r="AH32" t="s">
-        <v>832</v>
+        <v>1174</v>
+      </c>
+      <c r="AI32" t="s">
+        <v>1175</v>
+      </c>
+      <c r="AJ32" t="s">
+        <v>1176</v>
+      </c>
+      <c r="AK32" t="s">
+        <v>1177</v>
+      </c>
+      <c r="BU32" t="s">
+        <v>1178</v>
+      </c>
+      <c r="BV32" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW32" t="s">
+        <v>1179</v>
+      </c>
+      <c r="BZ32" t="s">
+        <v>1180</v>
+      </c>
+      <c r="CA32" t="s">
+        <v>1180</v>
+      </c>
+      <c r="CB32" t="s">
+        <v>1181</v>
+      </c>
+      <c r="CC32" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD32" t="s">
+        <v>1182</v>
+      </c>
+      <c r="CE32" t="s">
+        <v>1183</v>
+      </c>
+      <c r="CF32" t="s">
+        <v>1184</v>
+      </c>
+      <c r="CG32" t="s">
+        <v>1185</v>
+      </c>
+      <c r="ET32" t="s">
+        <v>1186</v>
+      </c>
+      <c r="EU32" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV32" t="s">
+        <v>1187</v>
+      </c>
+      <c r="EW32" t="s">
+        <v>1188</v>
+      </c>
+      <c r="EX32" t="s">
+        <v>1189</v>
+      </c>
+      <c r="EY32" t="s">
+        <v>1190</v>
+      </c>
+      <c r="FA32" t="s">
+        <v>1191</v>
+      </c>
+      <c r="FB32" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC32" t="s">
+        <v>1192</v>
+      </c>
+      <c r="FD32" t="s">
+        <v>1193</v>
+      </c>
+      <c r="FE32" t="s">
+        <v>1194</v>
+      </c>
+      <c r="FF32" t="s">
+        <v>1195</v>
+      </c>
+      <c r="FH32" t="s">
+        <v>1196</v>
+      </c>
+      <c r="FI32" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ32" t="s">
+        <v>1197</v>
+      </c>
+      <c r="FK32" t="s">
+        <v>1198</v>
+      </c>
+      <c r="FL32" t="s">
+        <v>1199</v>
+      </c>
+      <c r="FM32" t="s">
+        <v>1185</v>
       </c>
     </row>
-    <row r="33" spans="1:114">
+    <row r="33" spans="1:221">
       <c r="A33" t="s">
-        <v>833</v>
+        <v>1200</v>
       </c>
       <c r="B33" t="s">
-        <v>834</v>
+        <v>1201</v>
       </c>
       <c r="C33" t="s">
-        <v>835</v>
+        <v>1202</v>
       </c>
       <c r="E33" t="s">
-        <v>133</v>
+        <v>1203</v>
       </c>
       <c r="F33" t="s">
-        <v>836</v>
+        <v>246</v>
       </c>
       <c r="G33" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H33" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I33">
         <v>4</v>
       </c>
       <c r="J33" t="s">
-        <v>837</v>
+        <v>1204</v>
       </c>
       <c r="N33" t="s">
-        <v>122</v>
+        <v>1205</v>
       </c>
       <c r="O33" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P33" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q33" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R33" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S33" t="s">
-        <v>123</v>
+        <v>229</v>
+      </c>
+      <c r="T33" t="s">
+        <v>1206</v>
       </c>
       <c r="U33" t="s">
-        <v>838</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>1207</v>
       </c>
       <c r="AD33" t="s">
-        <v>841</v>
+        <v>1208</v>
+      </c>
+      <c r="AE33" t="s">
+        <v>1209</v>
+      </c>
+      <c r="AF33" t="s">
+        <v>1210</v>
       </c>
       <c r="AG33" t="s">
-        <v>842</v>
+        <v>239</v>
       </c>
       <c r="AH33" t="s">
-        <v>842</v>
+        <v>1211</v>
+      </c>
+      <c r="AI33" t="s">
+        <v>1212</v>
+      </c>
+      <c r="AJ33" t="s">
+        <v>1213</v>
       </c>
       <c r="AK33" t="s">
-        <v>843</v>
-[...11 lines deleted...]
-        <v>845</v>
+        <v>1214</v>
+      </c>
+      <c r="BU33" t="s">
+        <v>1215</v>
+      </c>
+      <c r="BV33" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW33" t="s">
+        <v>1216</v>
+      </c>
+      <c r="BZ33" t="s">
+        <v>1217</v>
+      </c>
+      <c r="CA33" t="s">
+        <v>1217</v>
+      </c>
+      <c r="CB33" t="s">
+        <v>1218</v>
+      </c>
+      <c r="CC33" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD33" t="s">
+        <v>1219</v>
+      </c>
+      <c r="CE33" t="s">
+        <v>1220</v>
+      </c>
+      <c r="CF33" t="s">
+        <v>1221</v>
+      </c>
+      <c r="CG33" t="s">
+        <v>1222</v>
+      </c>
+      <c r="ET33" t="s">
+        <v>1223</v>
+      </c>
+      <c r="EU33" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV33" t="s">
+        <v>1224</v>
+      </c>
+      <c r="EW33" t="s">
+        <v>1225</v>
+      </c>
+      <c r="EX33" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EY33" t="s">
+        <v>1227</v>
+      </c>
+      <c r="FA33" t="s">
+        <v>1228</v>
+      </c>
+      <c r="FB33" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC33" t="s">
+        <v>1229</v>
+      </c>
+      <c r="FD33" t="s">
+        <v>1230</v>
+      </c>
+      <c r="FE33" t="s">
+        <v>1231</v>
+      </c>
+      <c r="FF33" t="s">
+        <v>1232</v>
+      </c>
+      <c r="FH33" t="s">
+        <v>1233</v>
+      </c>
+      <c r="FI33" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ33" t="s">
+        <v>1234</v>
+      </c>
+      <c r="FK33" t="s">
+        <v>1235</v>
+      </c>
+      <c r="FL33" t="s">
+        <v>1236</v>
+      </c>
+      <c r="FM33" t="s">
+        <v>1237</v>
       </c>
     </row>
-    <row r="34" spans="1:114">
+    <row r="34" spans="1:221">
       <c r="A34" t="s">
-        <v>846</v>
+        <v>1238</v>
       </c>
       <c r="B34" t="s">
-        <v>847</v>
+        <v>1239</v>
       </c>
       <c r="C34" t="s">
-        <v>848</v>
+        <v>1240</v>
       </c>
       <c r="E34" t="s">
-        <v>849</v>
+        <v>1241</v>
       </c>
       <c r="F34" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G34" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H34" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>227</v>
       </c>
       <c r="J34" t="s">
-        <v>850</v>
+        <v>1242</v>
       </c>
       <c r="N34" t="s">
-        <v>122</v>
+        <v>1243</v>
       </c>
       <c r="O34" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P34" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q34" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R34" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S34" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
+      </c>
+      <c r="T34" t="s">
+        <v>1244</v>
+      </c>
+      <c r="U34" t="s">
+        <v>1207</v>
       </c>
       <c r="AD34" t="s">
-        <v>853</v>
+        <v>1245</v>
+      </c>
+      <c r="AE34" t="s">
+        <v>1246</v>
+      </c>
+      <c r="AF34" t="s">
+        <v>1247</v>
       </c>
       <c r="AG34" t="s">
-        <v>854</v>
+        <v>239</v>
       </c>
       <c r="AH34" t="s">
-        <v>854</v>
+        <v>1248</v>
+      </c>
+      <c r="AK34" t="s">
+        <v>1249</v>
+      </c>
+      <c r="AL34" t="s">
+        <v>1249</v>
+      </c>
+      <c r="BU34" t="s">
+        <v>1250</v>
+      </c>
+      <c r="BV34" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW34" t="s">
+        <v>1251</v>
+      </c>
+      <c r="BZ34" t="s">
+        <v>1252</v>
+      </c>
+      <c r="CA34" t="s">
+        <v>1252</v>
+      </c>
+      <c r="CB34" t="s">
+        <v>1253</v>
+      </c>
+      <c r="CC34" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD34" t="s">
+        <v>1254</v>
+      </c>
+      <c r="CE34" t="s">
+        <v>1255</v>
+      </c>
+      <c r="CF34" t="s">
+        <v>1256</v>
+      </c>
+      <c r="CG34" t="s">
+        <v>1257</v>
+      </c>
+      <c r="ET34" t="s">
+        <v>1258</v>
+      </c>
+      <c r="EU34" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV34" t="s">
+        <v>1259</v>
+      </c>
+      <c r="EW34" t="s">
+        <v>1260</v>
+      </c>
+      <c r="EX34" t="s">
+        <v>1261</v>
+      </c>
+      <c r="EY34" t="s">
+        <v>1262</v>
+      </c>
+      <c r="FA34" t="s">
+        <v>1263</v>
+      </c>
+      <c r="FB34" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC34" t="s">
+        <v>1264</v>
+      </c>
+      <c r="FD34" t="s">
+        <v>1265</v>
+      </c>
+      <c r="FE34" t="s">
+        <v>1266</v>
+      </c>
+      <c r="FF34" t="s">
+        <v>1267</v>
+      </c>
+      <c r="FH34" t="s">
+        <v>1268</v>
+      </c>
+      <c r="FI34" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ34" t="s">
+        <v>1269</v>
+      </c>
+      <c r="FK34" t="s">
+        <v>1270</v>
+      </c>
+      <c r="FL34" t="s">
+        <v>1271</v>
+      </c>
+      <c r="FM34" t="s">
+        <v>1272</v>
       </c>
     </row>
-    <row r="35" spans="1:114">
+    <row r="35" spans="1:221">
       <c r="A35" t="s">
-        <v>855</v>
+        <v>1273</v>
       </c>
       <c r="B35" t="s">
-        <v>856</v>
+        <v>1274</v>
       </c>
       <c r="C35" t="s">
-        <v>857</v>
+        <v>1275</v>
       </c>
       <c r="E35" t="s">
-        <v>858</v>
+        <v>1276</v>
       </c>
       <c r="F35" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G35" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H35" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>227</v>
       </c>
       <c r="J35" t="s">
-        <v>859</v>
+        <v>1277</v>
       </c>
       <c r="N35" t="s">
-        <v>122</v>
+        <v>1278</v>
       </c>
       <c r="O35" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P35" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q35" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R35" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S35" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
+      </c>
+      <c r="T35" t="s">
+        <v>1279</v>
+      </c>
+      <c r="U35" t="s">
+        <v>1280</v>
       </c>
       <c r="AD35" t="s">
-        <v>863</v>
+        <v>1281</v>
+      </c>
+      <c r="AE35" t="s">
+        <v>1282</v>
+      </c>
+      <c r="AF35" t="s">
+        <v>1283</v>
       </c>
       <c r="AG35" t="s">
-        <v>864</v>
+        <v>239</v>
       </c>
       <c r="AH35" t="s">
-        <v>864</v>
+        <v>1284</v>
+      </c>
+      <c r="AI35" t="s">
+        <v>1285</v>
+      </c>
+      <c r="AJ35" t="s">
+        <v>1286</v>
+      </c>
+      <c r="AK35" t="s">
+        <v>1287</v>
+      </c>
+      <c r="BU35" t="s">
+        <v>1288</v>
+      </c>
+      <c r="BV35" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW35" t="s">
+        <v>1289</v>
+      </c>
+      <c r="BZ35" t="s">
+        <v>1290</v>
+      </c>
+      <c r="CA35" t="s">
+        <v>1290</v>
+      </c>
+      <c r="CB35" t="s">
+        <v>1291</v>
+      </c>
+      <c r="CC35" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD35" t="s">
+        <v>1292</v>
+      </c>
+      <c r="CE35" t="s">
+        <v>1293</v>
+      </c>
+      <c r="CF35" t="s">
+        <v>1294</v>
+      </c>
+      <c r="CG35" t="s">
+        <v>1295</v>
+      </c>
+      <c r="ET35" t="s">
+        <v>1296</v>
+      </c>
+      <c r="EU35" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV35" t="s">
+        <v>1297</v>
+      </c>
+      <c r="EW35" t="s">
+        <v>1298</v>
+      </c>
+      <c r="EX35" t="s">
+        <v>1299</v>
+      </c>
+      <c r="EY35" t="s">
+        <v>1300</v>
+      </c>
+      <c r="FA35" t="s">
+        <v>1301</v>
+      </c>
+      <c r="FB35" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC35" t="s">
+        <v>1302</v>
+      </c>
+      <c r="FD35" t="s">
+        <v>1303</v>
+      </c>
+      <c r="FE35" t="s">
+        <v>1304</v>
+      </c>
+      <c r="FF35" t="s">
+        <v>1305</v>
+      </c>
+      <c r="FH35" t="s">
+        <v>1306</v>
+      </c>
+      <c r="FI35" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ35" t="s">
+        <v>1307</v>
+      </c>
+      <c r="FK35" t="s">
+        <v>1308</v>
+      </c>
+      <c r="FL35" t="s">
+        <v>1309</v>
+      </c>
+      <c r="FM35" t="s">
+        <v>1310</v>
       </c>
     </row>
-    <row r="36" spans="1:114">
+    <row r="36" spans="1:221">
       <c r="A36" t="s">
-        <v>865</v>
+        <v>1311</v>
       </c>
       <c r="B36" t="s">
-        <v>866</v>
+        <v>1312</v>
       </c>
       <c r="C36" t="s">
-        <v>867</v>
+        <v>1313</v>
       </c>
       <c r="E36" t="s">
-        <v>868</v>
+        <v>1314</v>
       </c>
       <c r="F36" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G36" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H36" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>227</v>
       </c>
       <c r="J36" t="s">
-        <v>869</v>
+        <v>1315</v>
       </c>
       <c r="N36" t="s">
-        <v>122</v>
+        <v>1316</v>
       </c>
       <c r="O36" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P36" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q36" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R36" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S36" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
+      </c>
+      <c r="T36" t="s">
+        <v>1317</v>
+      </c>
+      <c r="U36" t="s">
+        <v>1280</v>
       </c>
       <c r="AD36" t="s">
-        <v>872</v>
+        <v>1281</v>
+      </c>
+      <c r="AE36" t="s">
+        <v>1318</v>
+      </c>
+      <c r="AF36" t="s">
+        <v>1319</v>
       </c>
       <c r="AG36" t="s">
-        <v>873</v>
+        <v>239</v>
       </c>
       <c r="AH36" t="s">
-        <v>873</v>
+        <v>1320</v>
+      </c>
+      <c r="AI36" t="s">
+        <v>1321</v>
+      </c>
+      <c r="AJ36" t="s">
+        <v>1322</v>
+      </c>
+      <c r="AK36" t="s">
+        <v>1323</v>
+      </c>
+      <c r="BU36" t="s">
+        <v>1324</v>
+      </c>
+      <c r="BV36" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW36" t="s">
+        <v>1325</v>
+      </c>
+      <c r="BZ36" t="s">
+        <v>1326</v>
+      </c>
+      <c r="CA36" t="s">
+        <v>1326</v>
+      </c>
+      <c r="CB36" t="s">
+        <v>1327</v>
+      </c>
+      <c r="CC36" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD36" t="s">
+        <v>1328</v>
+      </c>
+      <c r="CE36" t="s">
+        <v>1329</v>
+      </c>
+      <c r="CF36" t="s">
+        <v>1330</v>
+      </c>
+      <c r="CG36" t="s">
+        <v>1331</v>
+      </c>
+      <c r="ET36" t="s">
+        <v>1332</v>
+      </c>
+      <c r="EU36" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV36" t="s">
+        <v>1333</v>
+      </c>
+      <c r="EW36" t="s">
+        <v>1334</v>
+      </c>
+      <c r="EX36" t="s">
+        <v>1335</v>
+      </c>
+      <c r="EY36" t="s">
+        <v>1323</v>
+      </c>
+      <c r="FA36" t="s">
+        <v>1336</v>
+      </c>
+      <c r="FB36" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC36" t="s">
+        <v>1337</v>
+      </c>
+      <c r="FD36" t="s">
+        <v>1338</v>
+      </c>
+      <c r="FE36" t="s">
+        <v>1339</v>
+      </c>
+      <c r="FF36" t="s">
+        <v>1340</v>
+      </c>
+      <c r="FH36" t="s">
+        <v>1341</v>
+      </c>
+      <c r="FI36" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ36" t="s">
+        <v>1342</v>
+      </c>
+      <c r="FK36" t="s">
+        <v>1343</v>
+      </c>
+      <c r="FL36" t="s">
+        <v>1344</v>
+      </c>
+      <c r="FM36" t="s">
+        <v>1345</v>
+      </c>
+      <c r="FO36" t="s">
+        <v>1346</v>
+      </c>
+      <c r="FP36" t="s">
+        <v>239</v>
+      </c>
+      <c r="FQ36" t="s">
+        <v>1347</v>
+      </c>
+      <c r="FR36" t="s">
+        <v>1348</v>
+      </c>
+      <c r="FS36" t="s">
+        <v>1349</v>
+      </c>
+      <c r="FT36" t="s">
+        <v>1350</v>
       </c>
     </row>
-    <row r="37" spans="1:114">
+    <row r="37" spans="1:221">
       <c r="A37" t="s">
-        <v>874</v>
+        <v>1351</v>
       </c>
       <c r="B37" t="s">
-        <v>875</v>
+        <v>1352</v>
       </c>
       <c r="C37" t="s">
-        <v>876</v>
+        <v>1353</v>
       </c>
       <c r="E37" t="s">
-        <v>877</v>
+        <v>1354</v>
       </c>
       <c r="F37" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G37" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H37" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>227</v>
       </c>
       <c r="J37" t="s">
-        <v>878</v>
+        <v>1355</v>
       </c>
       <c r="N37" t="s">
-        <v>122</v>
+        <v>1356</v>
       </c>
       <c r="O37" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P37" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q37" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R37" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S37" t="s">
-        <v>123</v>
+        <v>229</v>
+      </c>
+      <c r="T37" t="s">
+        <v>1357</v>
+      </c>
+      <c r="U37" t="s">
+        <v>1358</v>
+      </c>
+      <c r="Y37" t="s">
+        <v>1359</v>
       </c>
       <c r="Z37" t="s">
-        <v>879</v>
+        <v>935</v>
       </c>
       <c r="AA37" t="s">
-        <v>879</v>
+        <v>1360</v>
       </c>
       <c r="AB37" t="s">
-        <v>880</v>
+        <v>1361</v>
       </c>
       <c r="AC37" t="s">
-        <v>126</v>
+        <v>1356</v>
       </c>
       <c r="AD37" t="s">
-        <v>881</v>
+        <v>1362</v>
+      </c>
+      <c r="AE37" t="s">
+        <v>1363</v>
+      </c>
+      <c r="AF37" t="s">
+        <v>1364</v>
       </c>
       <c r="AG37" t="s">
-        <v>882</v>
+        <v>239</v>
       </c>
       <c r="AH37" t="s">
-        <v>882</v>
+        <v>1365</v>
+      </c>
+      <c r="AI37" t="s">
+        <v>1366</v>
+      </c>
+      <c r="AJ37" t="s">
+        <v>1367</v>
+      </c>
+      <c r="AK37" t="s">
+        <v>1368</v>
+      </c>
+      <c r="AM37" t="s">
+        <v>1360</v>
+      </c>
+      <c r="AN37" t="s">
+        <v>1361</v>
+      </c>
+      <c r="AO37" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AP37" t="s">
+        <v>935</v>
+      </c>
+      <c r="AQ37" t="s">
+        <v>1359</v>
+      </c>
+      <c r="AR37" t="s">
+        <v>1369</v>
+      </c>
+      <c r="AV37" t="s">
+        <v>1354</v>
+      </c>
+      <c r="AW37" t="s">
+        <v>1352</v>
+      </c>
+      <c r="AX37" t="s">
+        <v>1353</v>
+      </c>
+      <c r="BA37" t="s">
+        <v>245</v>
+      </c>
+      <c r="BB37" t="s">
+        <v>246</v>
+      </c>
+      <c r="BC37" t="s">
+        <v>381</v>
+      </c>
+      <c r="BE37" t="s">
+        <v>229</v>
+      </c>
+      <c r="BG37" t="s">
+        <v>1357</v>
+      </c>
+      <c r="BH37" t="s">
+        <v>1357</v>
+      </c>
+      <c r="BI37" t="s">
+        <v>1370</v>
+      </c>
+      <c r="BJ37" t="s">
+        <v>1371</v>
+      </c>
+      <c r="BK37" t="s">
+        <v>1360</v>
+      </c>
+      <c r="BL37" t="s">
+        <v>1361</v>
+      </c>
+      <c r="BM37" t="s">
+        <v>1356</v>
+      </c>
+      <c r="BP37" t="s">
+        <v>1372</v>
+      </c>
+      <c r="BQ37" t="s">
+        <v>1373</v>
+      </c>
+      <c r="BU37" t="s">
+        <v>1374</v>
+      </c>
+      <c r="BV37" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW37" t="s">
+        <v>1375</v>
+      </c>
+      <c r="BZ37" t="s">
+        <v>1376</v>
+      </c>
+      <c r="CA37" t="s">
+        <v>1376</v>
+      </c>
+      <c r="CB37" t="s">
+        <v>1377</v>
+      </c>
+      <c r="CC37" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD37" t="s">
+        <v>1378</v>
+      </c>
+      <c r="CE37" t="s">
+        <v>1379</v>
+      </c>
+      <c r="CF37" t="s">
+        <v>1380</v>
+      </c>
+      <c r="CG37" t="s">
+        <v>1381</v>
+      </c>
+      <c r="CK37" t="s">
+        <v>301</v>
+      </c>
+      <c r="CL37" t="s">
+        <v>245</v>
+      </c>
+      <c r="CM37" t="s">
+        <v>302</v>
+      </c>
+      <c r="CN37" t="s">
+        <v>303</v>
+      </c>
+      <c r="CO37" t="s">
+        <v>1357</v>
+      </c>
+      <c r="CP37" t="s">
+        <v>1370</v>
+      </c>
+      <c r="CQ37" t="s">
+        <v>304</v>
+      </c>
+      <c r="CR37" t="s">
+        <v>245</v>
+      </c>
+      <c r="CS37" t="s">
+        <v>305</v>
+      </c>
+      <c r="CT37" t="s">
+        <v>306</v>
+      </c>
+      <c r="CU37" t="s">
+        <v>1357</v>
+      </c>
+      <c r="CV37" t="s">
+        <v>1370</v>
+      </c>
+      <c r="ET37" t="s">
+        <v>1382</v>
+      </c>
+      <c r="EU37" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV37" t="s">
+        <v>1383</v>
+      </c>
+      <c r="EW37" t="s">
+        <v>1384</v>
+      </c>
+      <c r="EX37" t="s">
+        <v>1385</v>
+      </c>
+      <c r="EY37" t="s">
+        <v>1386</v>
+      </c>
+      <c r="FA37" t="s">
+        <v>1387</v>
+      </c>
+      <c r="FB37" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC37" t="s">
+        <v>1388</v>
+      </c>
+      <c r="FD37" t="s">
+        <v>1389</v>
+      </c>
+      <c r="FE37" t="s">
+        <v>1390</v>
+      </c>
+      <c r="FF37" t="s">
+        <v>1391</v>
+      </c>
+      <c r="FH37" t="s">
+        <v>1392</v>
+      </c>
+      <c r="FI37" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ37" t="s">
+        <v>1393</v>
+      </c>
+      <c r="FK37" t="s">
+        <v>1394</v>
+      </c>
+      <c r="FL37" t="s">
+        <v>1395</v>
+      </c>
+      <c r="FM37" t="s">
+        <v>1396</v>
       </c>
     </row>
-    <row r="38" spans="1:114">
+    <row r="38" spans="1:221">
       <c r="A38" t="s">
-        <v>883</v>
+        <v>1397</v>
       </c>
       <c r="B38" t="s">
-        <v>884</v>
+        <v>1398</v>
       </c>
       <c r="C38" t="s">
-        <v>885</v>
+        <v>1399</v>
       </c>
       <c r="E38" t="s">
-        <v>886</v>
+        <v>1400</v>
       </c>
       <c r="F38" t="s">
-        <v>695</v>
+        <v>246</v>
       </c>
       <c r="G38" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H38" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>227</v>
       </c>
       <c r="J38" t="s">
-        <v>887</v>
+        <v>1401</v>
       </c>
       <c r="N38" t="s">
-        <v>122</v>
+        <v>894</v>
       </c>
       <c r="O38" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P38" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q38" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R38" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S38" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
+      </c>
+      <c r="T38" t="s">
+        <v>1402</v>
+      </c>
+      <c r="U38" t="s">
+        <v>1403</v>
       </c>
       <c r="AD38" t="s">
-        <v>890</v>
+        <v>1404</v>
+      </c>
+      <c r="AE38" t="s">
+        <v>1405</v>
+      </c>
+      <c r="AF38" t="s">
+        <v>1406</v>
       </c>
       <c r="AG38" t="s">
-        <v>891</v>
+        <v>239</v>
       </c>
       <c r="AH38" t="s">
-        <v>891</v>
+        <v>1407</v>
+      </c>
+      <c r="AI38" t="s">
+        <v>1408</v>
+      </c>
+      <c r="AJ38" t="s">
+        <v>1409</v>
+      </c>
+      <c r="AK38" t="s">
+        <v>1410</v>
+      </c>
+      <c r="BU38" t="s">
+        <v>1411</v>
+      </c>
+      <c r="BV38" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW38" t="s">
+        <v>1412</v>
+      </c>
+      <c r="BZ38" t="s">
+        <v>1413</v>
+      </c>
+      <c r="CA38" t="s">
+        <v>1413</v>
+      </c>
+      <c r="CB38" t="s">
+        <v>1414</v>
+      </c>
+      <c r="CC38" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD38" t="s">
+        <v>1415</v>
+      </c>
+      <c r="CE38" t="s">
+        <v>1416</v>
+      </c>
+      <c r="CF38" t="s">
+        <v>1417</v>
+      </c>
+      <c r="CG38" t="s">
+        <v>1418</v>
+      </c>
+      <c r="ET38" t="s">
+        <v>1419</v>
+      </c>
+      <c r="EU38" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV38" t="s">
+        <v>1420</v>
+      </c>
+      <c r="EW38" t="s">
+        <v>1421</v>
+      </c>
+      <c r="EX38" t="s">
+        <v>1422</v>
+      </c>
+      <c r="EY38" t="s">
+        <v>1423</v>
+      </c>
+      <c r="FA38" t="s">
+        <v>1424</v>
+      </c>
+      <c r="FB38" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC38" t="s">
+        <v>1425</v>
+      </c>
+      <c r="FD38" t="s">
+        <v>1426</v>
+      </c>
+      <c r="FE38" t="s">
+        <v>1427</v>
+      </c>
+      <c r="FF38" t="s">
+        <v>1418</v>
+      </c>
+      <c r="FH38" t="s">
+        <v>1428</v>
+      </c>
+      <c r="FI38" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ38" t="s">
+        <v>1429</v>
+      </c>
+      <c r="FK38" t="s">
+        <v>1430</v>
+      </c>
+      <c r="FL38" t="s">
+        <v>1431</v>
+      </c>
+      <c r="FM38" t="s">
+        <v>1432</v>
       </c>
     </row>
-    <row r="39" spans="1:114">
+    <row r="39" spans="1:221">
       <c r="A39" t="s">
-        <v>892</v>
+        <v>1433</v>
       </c>
       <c r="B39" t="s">
-        <v>893</v>
+        <v>1434</v>
       </c>
       <c r="C39" t="s">
-        <v>894</v>
+        <v>1435</v>
       </c>
       <c r="E39" t="s">
-        <v>895</v>
+        <v>1078</v>
       </c>
       <c r="F39" t="s">
-        <v>147</v>
+        <v>332</v>
       </c>
       <c r="G39" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H39" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>227</v>
       </c>
       <c r="J39" t="s">
-        <v>896</v>
+        <v>1436</v>
       </c>
       <c r="N39" t="s">
-        <v>122</v>
+        <v>366</v>
       </c>
       <c r="O39" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P39" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q39" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R39" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S39" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
+      </c>
+      <c r="T39" t="s">
+        <v>1437</v>
       </c>
       <c r="AD39" t="s">
-        <v>899</v>
+        <v>1438</v>
+      </c>
+      <c r="AE39" t="s">
+        <v>1439</v>
+      </c>
+      <c r="AF39" t="s">
+        <v>1440</v>
       </c>
       <c r="AG39" t="s">
-        <v>900</v>
+        <v>239</v>
       </c>
       <c r="AH39" t="s">
-        <v>900</v>
+        <v>1441</v>
+      </c>
+      <c r="AK39" t="s">
+        <v>1442</v>
+      </c>
+      <c r="AL39" t="s">
+        <v>1442</v>
+      </c>
+      <c r="BU39" t="s">
+        <v>1443</v>
+      </c>
+      <c r="BV39" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW39" t="s">
+        <v>1444</v>
+      </c>
+      <c r="BX39" t="s">
+        <v>1445</v>
+      </c>
+      <c r="BY39" t="s">
+        <v>1446</v>
+      </c>
+      <c r="BZ39" t="s">
+        <v>1447</v>
+      </c>
+      <c r="CB39" t="s">
+        <v>1448</v>
+      </c>
+      <c r="CC39" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD39" t="s">
+        <v>1449</v>
+      </c>
+      <c r="CE39" t="s">
+        <v>1450</v>
+      </c>
+      <c r="CF39" t="s">
+        <v>1451</v>
+      </c>
+      <c r="CG39" t="s">
+        <v>1452</v>
+      </c>
+      <c r="ET39" t="s">
+        <v>1453</v>
+      </c>
+      <c r="EU39" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV39" t="s">
+        <v>1454</v>
+      </c>
+      <c r="EW39" t="s">
+        <v>1455</v>
+      </c>
+      <c r="EX39" t="s">
+        <v>1456</v>
+      </c>
+      <c r="EY39" t="s">
+        <v>1457</v>
+      </c>
+      <c r="FA39" t="s">
+        <v>1458</v>
+      </c>
+      <c r="FB39" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC39" t="s">
+        <v>1459</v>
+      </c>
+      <c r="FD39" t="s">
+        <v>1460</v>
+      </c>
+      <c r="FE39" t="s">
+        <v>1461</v>
+      </c>
+      <c r="FF39" t="s">
+        <v>1457</v>
+      </c>
+      <c r="FH39" t="s">
+        <v>1462</v>
+      </c>
+      <c r="FI39" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ39" t="s">
+        <v>1463</v>
+      </c>
+      <c r="FK39" t="s">
+        <v>1464</v>
+      </c>
+      <c r="FL39" t="s">
+        <v>1465</v>
+      </c>
+      <c r="FM39" t="s">
+        <v>1452</v>
       </c>
     </row>
-    <row r="40" spans="1:114">
+    <row r="40" spans="1:221">
       <c r="A40" t="s">
-        <v>901</v>
+        <v>1466</v>
       </c>
       <c r="B40" t="s">
-        <v>902</v>
+        <v>1467</v>
       </c>
       <c r="C40" t="s">
-        <v>903</v>
+        <v>1468</v>
       </c>
       <c r="E40" t="s">
+        <v>1469</v>
+      </c>
+      <c r="F40" t="s">
+        <v>246</v>
+      </c>
+      <c r="G40" t="s">
+        <v>226</v>
+      </c>
+      <c r="H40" t="s">
+        <v>227</v>
+      </c>
+      <c r="J40" t="s">
+        <v>1470</v>
+      </c>
+      <c r="N40" t="s">
+        <v>1471</v>
+      </c>
+      <c r="O40" t="s">
+        <v>228</v>
+      </c>
+      <c r="P40" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>228</v>
+      </c>
+      <c r="R40" t="s">
+        <v>228</v>
+      </c>
+      <c r="S40" t="s">
+        <v>229</v>
+      </c>
+      <c r="T40" t="s">
+        <v>1472</v>
+      </c>
+      <c r="U40" t="s">
+        <v>1473</v>
+      </c>
+      <c r="AD40" t="s">
+        <v>1474</v>
+      </c>
+      <c r="AE40" t="s">
+        <v>1475</v>
+      </c>
+      <c r="AF40" t="s">
+        <v>1476</v>
+      </c>
+      <c r="AG40" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH40" t="s">
+        <v>1477</v>
+      </c>
+      <c r="AI40" t="s">
+        <v>1478</v>
+      </c>
+      <c r="AJ40" t="s">
+        <v>1479</v>
+      </c>
+      <c r="AK40" t="s">
+        <v>1480</v>
+      </c>
+      <c r="BU40" t="s">
+        <v>1481</v>
+      </c>
+      <c r="BV40" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW40" t="s">
+        <v>1482</v>
+      </c>
+      <c r="BZ40" t="s">
+        <v>1483</v>
+      </c>
+      <c r="CA40" t="s">
+        <v>1483</v>
+      </c>
+      <c r="CB40" t="s">
+        <v>1484</v>
+      </c>
+      <c r="CC40" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD40" t="s">
+        <v>1485</v>
+      </c>
+      <c r="CE40" t="s">
+        <v>1486</v>
+      </c>
+      <c r="CF40" t="s">
+        <v>1487</v>
+      </c>
+      <c r="CG40" t="s">
+        <v>1488</v>
+      </c>
+      <c r="ET40" t="s">
+        <v>1489</v>
+      </c>
+      <c r="EU40" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV40" t="s">
+        <v>1490</v>
+      </c>
+      <c r="EW40" t="s">
+        <v>1491</v>
+      </c>
+      <c r="EX40" t="s">
+        <v>1492</v>
+      </c>
+      <c r="EY40" t="s">
+        <v>1493</v>
+      </c>
+      <c r="FA40" t="s">
+        <v>1494</v>
+      </c>
+      <c r="FB40" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC40" t="s">
+        <v>1495</v>
+      </c>
+      <c r="FD40" t="s">
+        <v>1496</v>
+      </c>
+      <c r="FE40" t="s">
+        <v>1497</v>
+      </c>
+      <c r="FF40" t="s">
+        <v>1488</v>
+      </c>
+      <c r="FH40" t="s">
+        <v>1498</v>
+      </c>
+      <c r="FI40" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ40" t="s">
+        <v>1499</v>
+      </c>
+      <c r="FK40" t="s">
+        <v>1500</v>
+      </c>
+      <c r="FL40" t="s">
+        <v>1501</v>
+      </c>
+      <c r="FM40" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="41" spans="1:221">
+      <c r="A41" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B41" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C41" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E41" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F41" t="s">
         <v>332</v>
       </c>
-      <c r="F40" t="s">
-[...51 lines deleted...]
-        <v>908</v>
+      <c r="G41" t="s">
+        <v>226</v>
+      </c>
+      <c r="H41" t="s">
+        <v>227</v>
+      </c>
+      <c r="J41" t="s">
+        <v>1506</v>
+      </c>
+      <c r="N41" t="s">
+        <v>1086</v>
+      </c>
+      <c r="O41" t="s">
+        <v>228</v>
+      </c>
+      <c r="P41" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>228</v>
+      </c>
+      <c r="R41" t="s">
+        <v>228</v>
+      </c>
+      <c r="S41" t="s">
+        <v>229</v>
+      </c>
+      <c r="T41" t="s">
+        <v>1473</v>
+      </c>
+      <c r="Y41" t="s">
+        <v>1507</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>1276</v>
+      </c>
+      <c r="AA41" t="s">
+        <v>1508</v>
+      </c>
+      <c r="AB41" t="s">
+        <v>1509</v>
+      </c>
+      <c r="AC41" t="s">
+        <v>1510</v>
+      </c>
+      <c r="AD41" t="s">
+        <v>1511</v>
+      </c>
+      <c r="AE41" t="s">
+        <v>1512</v>
+      </c>
+      <c r="AF41" t="s">
+        <v>1513</v>
+      </c>
+      <c r="AG41" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH41" t="s">
+        <v>1514</v>
+      </c>
+      <c r="AI41" t="s">
+        <v>1515</v>
+      </c>
+      <c r="AJ41" t="s">
+        <v>1516</v>
+      </c>
+      <c r="AK41" t="s">
+        <v>1517</v>
+      </c>
+      <c r="AM41" t="s">
+        <v>1508</v>
+      </c>
+      <c r="AN41" t="s">
+        <v>1509</v>
+      </c>
+      <c r="AO41" t="s">
+        <v>1510</v>
+      </c>
+      <c r="AP41" t="s">
+        <v>1276</v>
+      </c>
+      <c r="AQ41" t="s">
+        <v>1507</v>
+      </c>
+      <c r="AR41" t="s">
+        <v>1518</v>
+      </c>
+      <c r="AV41" t="s">
+        <v>1203</v>
+      </c>
+      <c r="AW41" t="s">
+        <v>1504</v>
+      </c>
+      <c r="AX41" t="s">
+        <v>1505</v>
+      </c>
+      <c r="BA41" t="s">
+        <v>245</v>
+      </c>
+      <c r="BB41" t="s">
+        <v>332</v>
+      </c>
+      <c r="BC41" t="s">
+        <v>381</v>
+      </c>
+      <c r="BE41" t="s">
+        <v>229</v>
+      </c>
+      <c r="BG41" t="s">
+        <v>1106</v>
+      </c>
+      <c r="BH41" t="s">
+        <v>1106</v>
+      </c>
+      <c r="BI41" t="s">
+        <v>1519</v>
+      </c>
+      <c r="BJ41" t="s">
+        <v>1520</v>
+      </c>
+      <c r="BK41" t="s">
+        <v>1508</v>
+      </c>
+      <c r="BL41" t="s">
+        <v>1509</v>
+      </c>
+      <c r="BM41" t="s">
+        <v>1510</v>
+      </c>
+      <c r="BP41" t="s">
+        <v>1521</v>
+      </c>
+      <c r="BQ41" t="s">
+        <v>1522</v>
+      </c>
+      <c r="BU41" t="s">
+        <v>1523</v>
+      </c>
+      <c r="BV41" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW41" t="s">
+        <v>1524</v>
+      </c>
+      <c r="BZ41" t="s">
+        <v>1525</v>
+      </c>
+      <c r="CA41" t="s">
+        <v>1525</v>
+      </c>
+      <c r="CB41" t="s">
+        <v>1526</v>
+      </c>
+      <c r="CC41" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD41" t="s">
+        <v>1527</v>
+      </c>
+      <c r="CE41" t="s">
+        <v>1528</v>
+      </c>
+      <c r="CF41" t="s">
+        <v>1529</v>
+      </c>
+      <c r="CG41" t="s">
+        <v>1530</v>
+      </c>
+      <c r="CK41" t="s">
+        <v>1531</v>
+      </c>
+      <c r="CL41" t="s">
+        <v>245</v>
+      </c>
+      <c r="CM41" t="s">
+        <v>302</v>
+      </c>
+      <c r="CN41" t="s">
+        <v>1532</v>
+      </c>
+      <c r="CO41" t="s">
+        <v>1106</v>
+      </c>
+      <c r="CP41" t="s">
+        <v>1519</v>
+      </c>
+      <c r="CQ41" t="s">
+        <v>304</v>
+      </c>
+      <c r="CR41" t="s">
+        <v>245</v>
+      </c>
+      <c r="CS41" t="s">
+        <v>305</v>
+      </c>
+      <c r="CT41" t="s">
+        <v>306</v>
+      </c>
+      <c r="CU41" t="s">
+        <v>1106</v>
+      </c>
+      <c r="CV41" t="s">
+        <v>1519</v>
+      </c>
+      <c r="ET41" t="s">
+        <v>1533</v>
+      </c>
+      <c r="EU41" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV41" t="s">
+        <v>1534</v>
+      </c>
+      <c r="EW41" t="s">
+        <v>1535</v>
+      </c>
+      <c r="EX41" t="s">
+        <v>1536</v>
+      </c>
+      <c r="EY41" t="s">
+        <v>1537</v>
+      </c>
+      <c r="FA41" t="s">
+        <v>1538</v>
+      </c>
+      <c r="FB41" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC41" t="s">
+        <v>1539</v>
+      </c>
+      <c r="FD41" t="s">
+        <v>1540</v>
+      </c>
+      <c r="FE41" t="s">
+        <v>1541</v>
+      </c>
+      <c r="FF41" t="s">
+        <v>1537</v>
+      </c>
+      <c r="FH41" t="s">
+        <v>1542</v>
+      </c>
+      <c r="FI41" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ41" t="s">
+        <v>1543</v>
+      </c>
+      <c r="FK41" t="s">
+        <v>1544</v>
+      </c>
+      <c r="FL41" t="s">
+        <v>1545</v>
+      </c>
+      <c r="FM41" t="s">
+        <v>1546</v>
+      </c>
+      <c r="HE41" t="s">
+        <v>1547</v>
+      </c>
+      <c r="HF41" t="s">
+        <v>1548</v>
+      </c>
+      <c r="HG41" t="s">
+        <v>1519</v>
+      </c>
+      <c r="HH41" t="s">
+        <v>1549</v>
+      </c>
+      <c r="HI41" t="s">
+        <v>1510</v>
+      </c>
+      <c r="HJ41" t="s">
+        <v>1124</v>
+      </c>
+      <c r="HL41" t="s">
+        <v>1550</v>
       </c>
     </row>
-    <row r="41" spans="1:114">
-[...157 lines deleted...]
-        <v>943</v>
+    <row r="42" spans="1:221">
+      <c r="A42" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B42" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C42" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E42" t="s">
+        <v>1241</v>
+      </c>
+      <c r="F42" t="s">
+        <v>332</v>
+      </c>
+      <c r="G42" t="s">
+        <v>226</v>
+      </c>
+      <c r="H42" t="s">
+        <v>227</v>
+      </c>
+      <c r="J42" t="s">
+        <v>1554</v>
+      </c>
+      <c r="N42" t="s">
+        <v>1555</v>
+      </c>
+      <c r="O42" t="s">
+        <v>228</v>
+      </c>
+      <c r="P42" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>228</v>
+      </c>
+      <c r="R42" t="s">
+        <v>228</v>
+      </c>
+      <c r="S42" t="s">
+        <v>229</v>
+      </c>
+      <c r="T42" t="s">
+        <v>1556</v>
+      </c>
+      <c r="AD42" t="s">
+        <v>1557</v>
+      </c>
+      <c r="AE42" t="s">
+        <v>1558</v>
+      </c>
+      <c r="AF42" t="s">
+        <v>1559</v>
+      </c>
+      <c r="AG42" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH42" t="s">
+        <v>1560</v>
+      </c>
+      <c r="AK42" t="s">
+        <v>1561</v>
+      </c>
+      <c r="AL42" t="s">
+        <v>1561</v>
+      </c>
+      <c r="BU42" t="s">
+        <v>1562</v>
+      </c>
+      <c r="BV42" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW42" t="s">
+        <v>1563</v>
+      </c>
+      <c r="BX42" t="s">
+        <v>1564</v>
+      </c>
+      <c r="BY42" t="s">
+        <v>1565</v>
+      </c>
+      <c r="BZ42" t="s">
+        <v>1566</v>
+      </c>
+      <c r="CB42" t="s">
+        <v>1567</v>
+      </c>
+      <c r="CC42" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD42" t="s">
+        <v>1568</v>
+      </c>
+      <c r="CG42" t="s">
+        <v>1569</v>
+      </c>
+      <c r="CH42" t="s">
+        <v>1569</v>
+      </c>
+      <c r="ET42" t="s">
+        <v>1570</v>
+      </c>
+      <c r="EU42" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV42" t="s">
+        <v>1571</v>
+      </c>
+      <c r="EW42" t="s">
+        <v>1572</v>
+      </c>
+      <c r="EX42" t="s">
+        <v>1573</v>
+      </c>
+      <c r="EY42" t="s">
+        <v>1574</v>
+      </c>
+      <c r="FA42" t="s">
+        <v>1575</v>
+      </c>
+      <c r="FB42" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC42" t="s">
+        <v>1576</v>
+      </c>
+      <c r="FD42" t="s">
+        <v>1577</v>
+      </c>
+      <c r="FE42" t="s">
+        <v>1578</v>
+      </c>
+      <c r="FF42" t="s">
+        <v>1579</v>
+      </c>
+      <c r="FH42" t="s">
+        <v>1580</v>
+      </c>
+      <c r="FI42" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ42" t="s">
+        <v>1581</v>
+      </c>
+      <c r="FK42" t="s">
+        <v>1582</v>
+      </c>
+      <c r="FL42" t="s">
+        <v>1583</v>
+      </c>
+      <c r="FM42" t="s">
+        <v>1584</v>
       </c>
     </row>
-    <row r="42" spans="1:114">
-[...136 lines deleted...]
-        <v>972</v>
+    <row r="43" spans="1:221">
+      <c r="A43" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B43" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C43" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E43" t="s">
+        <v>791</v>
+      </c>
+      <c r="F43" t="s">
+        <v>246</v>
+      </c>
+      <c r="G43" t="s">
+        <v>226</v>
+      </c>
+      <c r="H43" t="s">
+        <v>227</v>
+      </c>
+      <c r="J43" t="s">
+        <v>1588</v>
+      </c>
+      <c r="N43" t="s">
+        <v>1589</v>
+      </c>
+      <c r="O43" t="s">
+        <v>228</v>
+      </c>
+      <c r="P43" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>228</v>
+      </c>
+      <c r="R43" t="s">
+        <v>228</v>
+      </c>
+      <c r="S43" t="s">
+        <v>229</v>
+      </c>
+      <c r="T43" t="s">
+        <v>1590</v>
+      </c>
+      <c r="U43" t="s">
+        <v>1591</v>
+      </c>
+      <c r="AD43" t="s">
+        <v>1592</v>
+      </c>
+      <c r="AE43" t="s">
+        <v>1593</v>
+      </c>
+      <c r="AF43" t="s">
+        <v>1594</v>
+      </c>
+      <c r="AG43" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH43" t="s">
+        <v>1595</v>
+      </c>
+      <c r="AI43" t="s">
+        <v>1596</v>
+      </c>
+      <c r="AJ43" t="s">
+        <v>1597</v>
+      </c>
+      <c r="AK43" t="s">
+        <v>1598</v>
+      </c>
+      <c r="BU43" t="s">
+        <v>1599</v>
+      </c>
+      <c r="BV43" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW43" t="s">
+        <v>1600</v>
+      </c>
+      <c r="BZ43" t="s">
+        <v>1601</v>
+      </c>
+      <c r="CA43" t="s">
+        <v>1601</v>
+      </c>
+      <c r="CB43" t="s">
+        <v>1602</v>
+      </c>
+      <c r="CC43" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD43" t="s">
+        <v>1603</v>
+      </c>
+      <c r="CE43" t="s">
+        <v>1604</v>
+      </c>
+      <c r="CF43" t="s">
+        <v>1605</v>
+      </c>
+      <c r="CG43" t="s">
+        <v>1606</v>
+      </c>
+      <c r="ET43" t="s">
+        <v>1607</v>
+      </c>
+      <c r="EU43" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV43" t="s">
+        <v>1608</v>
+      </c>
+      <c r="EW43" t="s">
+        <v>1609</v>
+      </c>
+      <c r="EX43" t="s">
+        <v>1610</v>
+      </c>
+      <c r="EY43" t="s">
+        <v>1611</v>
+      </c>
+      <c r="FA43" t="s">
+        <v>1612</v>
+      </c>
+      <c r="FB43" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC43" t="s">
+        <v>1613</v>
+      </c>
+      <c r="FD43" t="s">
+        <v>1614</v>
+      </c>
+      <c r="FE43" t="s">
+        <v>1615</v>
+      </c>
+      <c r="FF43" t="s">
+        <v>1616</v>
+      </c>
+      <c r="FH43" t="s">
+        <v>1617</v>
+      </c>
+      <c r="FI43" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ43" t="s">
+        <v>1618</v>
+      </c>
+      <c r="FK43" t="s">
+        <v>1619</v>
+      </c>
+      <c r="FL43" t="s">
+        <v>1620</v>
+      </c>
+      <c r="FM43" t="s">
+        <v>1616</v>
+      </c>
+      <c r="FO43" t="s">
+        <v>1621</v>
+      </c>
+      <c r="FP43" t="s">
+        <v>239</v>
+      </c>
+      <c r="FQ43" t="s">
+        <v>1622</v>
+      </c>
+      <c r="FR43" t="s">
+        <v>1623</v>
+      </c>
+      <c r="FS43" t="s">
+        <v>1624</v>
+      </c>
+      <c r="FT43" t="s">
+        <v>1625</v>
       </c>
     </row>
-    <row r="43" spans="1:114">
-[...154 lines deleted...]
-        <v>1005</v>
+    <row r="44" spans="1:221">
+      <c r="A44" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B44" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C44" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E44" t="s">
+        <v>1276</v>
+      </c>
+      <c r="F44" t="s">
+        <v>332</v>
+      </c>
+      <c r="G44" t="s">
+        <v>226</v>
+      </c>
+      <c r="H44" t="s">
+        <v>227</v>
+      </c>
+      <c r="J44" t="s">
+        <v>1629</v>
+      </c>
+      <c r="N44" t="s">
+        <v>1510</v>
+      </c>
+      <c r="O44" t="s">
+        <v>228</v>
+      </c>
+      <c r="P44" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>228</v>
+      </c>
+      <c r="R44" t="s">
+        <v>228</v>
+      </c>
+      <c r="S44" t="s">
+        <v>229</v>
+      </c>
+      <c r="T44" t="s">
+        <v>1106</v>
+      </c>
+      <c r="AD44" t="s">
+        <v>1630</v>
+      </c>
+      <c r="AE44" t="s">
+        <v>1631</v>
+      </c>
+      <c r="AF44" t="s">
+        <v>1632</v>
+      </c>
+      <c r="AG44" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH44" t="s">
+        <v>1633</v>
+      </c>
+      <c r="AK44" t="s">
+        <v>1634</v>
+      </c>
+      <c r="AL44" t="s">
+        <v>1634</v>
+      </c>
+      <c r="BU44" t="s">
+        <v>1635</v>
+      </c>
+      <c r="BV44" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW44" t="s">
+        <v>1636</v>
+      </c>
+      <c r="BX44" t="s">
+        <v>1637</v>
+      </c>
+      <c r="BY44" t="s">
+        <v>1638</v>
+      </c>
+      <c r="BZ44" t="s">
+        <v>1639</v>
+      </c>
+      <c r="CB44" t="s">
+        <v>1567</v>
+      </c>
+      <c r="CC44" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD44" t="s">
+        <v>1640</v>
+      </c>
+      <c r="CG44" t="s">
+        <v>1641</v>
+      </c>
+      <c r="CH44" t="s">
+        <v>1641</v>
+      </c>
+      <c r="ET44" t="s">
+        <v>1642</v>
+      </c>
+      <c r="EU44" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV44" t="s">
+        <v>1643</v>
+      </c>
+      <c r="EW44" t="s">
+        <v>1644</v>
+      </c>
+      <c r="EX44" t="s">
+        <v>1645</v>
+      </c>
+      <c r="EY44" t="s">
+        <v>1646</v>
+      </c>
+      <c r="FA44" t="s">
+        <v>1647</v>
+      </c>
+      <c r="FB44" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC44" t="s">
+        <v>1648</v>
+      </c>
+      <c r="FD44" t="s">
+        <v>1649</v>
+      </c>
+      <c r="FE44" t="s">
+        <v>1650</v>
+      </c>
+      <c r="FF44" t="s">
+        <v>1651</v>
+      </c>
+      <c r="FH44" t="s">
+        <v>1652</v>
+      </c>
+      <c r="FI44" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ44" t="s">
+        <v>1653</v>
+      </c>
+      <c r="FK44" t="s">
+        <v>1654</v>
+      </c>
+      <c r="FL44" t="s">
+        <v>1655</v>
+      </c>
+      <c r="FM44" t="s">
+        <v>1656</v>
       </c>
     </row>
-    <row r="44" spans="1:114">
-[...136 lines deleted...]
-        <v>1032</v>
+    <row r="45" spans="1:221">
+      <c r="A45" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B45" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C45" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E45" t="s">
+        <v>1314</v>
+      </c>
+      <c r="F45" t="s">
+        <v>332</v>
+      </c>
+      <c r="G45" t="s">
+        <v>226</v>
+      </c>
+      <c r="H45" t="s">
+        <v>227</v>
+      </c>
+      <c r="J45" t="s">
+        <v>1660</v>
+      </c>
+      <c r="N45" t="s">
+        <v>1661</v>
+      </c>
+      <c r="O45" t="s">
+        <v>228</v>
+      </c>
+      <c r="P45" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>228</v>
+      </c>
+      <c r="R45" t="s">
+        <v>228</v>
+      </c>
+      <c r="S45" t="s">
+        <v>229</v>
+      </c>
+      <c r="T45" t="s">
+        <v>1106</v>
+      </c>
+      <c r="AD45" t="s">
+        <v>1662</v>
+      </c>
+      <c r="AE45" t="s">
+        <v>1663</v>
+      </c>
+      <c r="AF45" t="s">
+        <v>1664</v>
+      </c>
+      <c r="AG45" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH45" t="s">
+        <v>1665</v>
+      </c>
+      <c r="AK45" t="s">
+        <v>1666</v>
+      </c>
+      <c r="AL45" t="s">
+        <v>1666</v>
+      </c>
+      <c r="BU45" t="s">
+        <v>1567</v>
+      </c>
+      <c r="BV45" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW45" t="s">
+        <v>1667</v>
+      </c>
+      <c r="BZ45" t="s">
+        <v>1668</v>
+      </c>
+      <c r="CA45" t="s">
+        <v>1668</v>
+      </c>
+      <c r="CB45" t="s">
+        <v>1669</v>
+      </c>
+      <c r="CC45" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD45" t="s">
+        <v>1670</v>
+      </c>
+      <c r="CE45" t="s">
+        <v>1671</v>
+      </c>
+      <c r="CF45" t="s">
+        <v>1672</v>
+      </c>
+      <c r="CG45" t="s">
+        <v>1673</v>
+      </c>
+      <c r="ET45" t="s">
+        <v>1674</v>
+      </c>
+      <c r="EU45" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV45" t="s">
+        <v>1675</v>
+      </c>
+      <c r="EW45" t="s">
+        <v>1676</v>
+      </c>
+      <c r="EX45" t="s">
+        <v>1677</v>
+      </c>
+      <c r="EY45" t="s">
+        <v>1678</v>
+      </c>
+      <c r="FA45" t="s">
+        <v>1679</v>
+      </c>
+      <c r="FB45" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC45" t="s">
+        <v>1680</v>
+      </c>
+      <c r="FD45" t="s">
+        <v>1681</v>
+      </c>
+      <c r="FE45" t="s">
+        <v>1682</v>
+      </c>
+      <c r="FF45" t="s">
+        <v>1683</v>
       </c>
     </row>
-    <row r="45" spans="1:114">
-[...154 lines deleted...]
-        <v>1063</v>
+    <row r="46" spans="1:221">
+      <c r="A46" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B46" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C46" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E46" t="s">
+        <v>1354</v>
+      </c>
+      <c r="F46" t="s">
+        <v>332</v>
+      </c>
+      <c r="G46" t="s">
+        <v>226</v>
+      </c>
+      <c r="H46" t="s">
+        <v>227</v>
+      </c>
+      <c r="J46" t="s">
+        <v>1687</v>
+      </c>
+      <c r="N46" t="s">
+        <v>1080</v>
+      </c>
+      <c r="O46" t="s">
+        <v>228</v>
+      </c>
+      <c r="P46" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>228</v>
+      </c>
+      <c r="R46" t="s">
+        <v>228</v>
+      </c>
+      <c r="S46" t="s">
+        <v>229</v>
+      </c>
+      <c r="T46" t="s">
+        <v>1106</v>
+      </c>
+      <c r="AD46" t="s">
+        <v>1688</v>
+      </c>
+      <c r="AE46" t="s">
+        <v>1689</v>
+      </c>
+      <c r="AF46" t="s">
+        <v>1690</v>
+      </c>
+      <c r="AG46" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH46" t="s">
+        <v>1691</v>
+      </c>
+      <c r="AK46" t="s">
+        <v>1692</v>
+      </c>
+      <c r="AL46" t="s">
+        <v>1692</v>
+      </c>
+      <c r="BU46" t="s">
+        <v>1693</v>
+      </c>
+      <c r="BV46" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW46" t="s">
+        <v>1694</v>
+      </c>
+      <c r="BX46" t="s">
+        <v>1695</v>
+      </c>
+      <c r="BY46" t="s">
+        <v>1696</v>
+      </c>
+      <c r="BZ46" t="s">
+        <v>1697</v>
+      </c>
+      <c r="CB46" t="s">
+        <v>1567</v>
+      </c>
+      <c r="CC46" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD46" t="s">
+        <v>1698</v>
+      </c>
+      <c r="CG46" t="s">
+        <v>1699</v>
+      </c>
+      <c r="CH46" t="s">
+        <v>1699</v>
+      </c>
+      <c r="ET46" t="s">
+        <v>1700</v>
+      </c>
+      <c r="EU46" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV46" t="s">
+        <v>1701</v>
+      </c>
+      <c r="EW46" t="s">
+        <v>1702</v>
+      </c>
+      <c r="EX46" t="s">
+        <v>1703</v>
+      </c>
+      <c r="EY46" t="s">
+        <v>1704</v>
+      </c>
+      <c r="FA46" t="s">
+        <v>1705</v>
+      </c>
+      <c r="FB46" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC46" t="s">
+        <v>1706</v>
+      </c>
+      <c r="FD46" t="s">
+        <v>1707</v>
+      </c>
+      <c r="FE46" t="s">
+        <v>1708</v>
+      </c>
+      <c r="FF46" t="s">
+        <v>1709</v>
+      </c>
+      <c r="FH46" t="s">
+        <v>1710</v>
+      </c>
+      <c r="FI46" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ46" t="s">
+        <v>1711</v>
+      </c>
+      <c r="FK46" t="s">
+        <v>1712</v>
+      </c>
+      <c r="FL46" t="s">
+        <v>1713</v>
+      </c>
+      <c r="FM46" t="s">
+        <v>1714</v>
+      </c>
+      <c r="FO46" t="s">
+        <v>1715</v>
+      </c>
+      <c r="FP46" t="s">
+        <v>239</v>
+      </c>
+      <c r="FQ46" t="s">
+        <v>1716</v>
+      </c>
+      <c r="FR46" t="s">
+        <v>1717</v>
+      </c>
+      <c r="FS46" t="s">
+        <v>1718</v>
+      </c>
+      <c r="FT46" t="s">
+        <v>1719</v>
       </c>
     </row>
-    <row r="46" spans="1:114">
-[...154 lines deleted...]
-        <v>1095</v>
+    <row r="47" spans="1:221">
+      <c r="A47" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B47" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C47" t="s">
+        <v>1722</v>
+      </c>
+      <c r="E47" t="s">
+        <v>1400</v>
+      </c>
+      <c r="F47" t="s">
+        <v>332</v>
+      </c>
+      <c r="G47" t="s">
+        <v>226</v>
+      </c>
+      <c r="H47" t="s">
+        <v>227</v>
+      </c>
+      <c r="J47" t="s">
+        <v>1723</v>
+      </c>
+      <c r="N47" t="s">
+        <v>1724</v>
+      </c>
+      <c r="O47" t="s">
+        <v>228</v>
+      </c>
+      <c r="P47" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>228</v>
+      </c>
+      <c r="R47" t="s">
+        <v>228</v>
+      </c>
+      <c r="S47" t="s">
+        <v>229</v>
+      </c>
+      <c r="T47" t="s">
+        <v>1106</v>
+      </c>
+      <c r="AD47" t="s">
+        <v>1521</v>
+      </c>
+      <c r="AE47" t="s">
+        <v>1725</v>
+      </c>
+      <c r="AF47" t="s">
+        <v>1726</v>
+      </c>
+      <c r="AG47" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH47" t="s">
+        <v>1727</v>
+      </c>
+      <c r="AK47" t="s">
+        <v>1728</v>
+      </c>
+      <c r="AL47" t="s">
+        <v>1728</v>
+      </c>
+      <c r="BU47" t="s">
+        <v>1729</v>
+      </c>
+      <c r="BV47" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW47" t="s">
+        <v>1730</v>
+      </c>
+      <c r="BX47" t="s">
+        <v>1731</v>
+      </c>
+      <c r="BY47" t="s">
+        <v>1732</v>
+      </c>
+      <c r="BZ47" t="s">
+        <v>1733</v>
+      </c>
+      <c r="CB47" t="s">
+        <v>1567</v>
+      </c>
+      <c r="CC47" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD47" t="s">
+        <v>1734</v>
+      </c>
+      <c r="CG47" t="s">
+        <v>1735</v>
+      </c>
+      <c r="CH47" t="s">
+        <v>1735</v>
+      </c>
+      <c r="ET47" t="s">
+        <v>1736</v>
+      </c>
+      <c r="EU47" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV47" t="s">
+        <v>1737</v>
+      </c>
+      <c r="EW47" t="s">
+        <v>1738</v>
+      </c>
+      <c r="EX47" t="s">
+        <v>1739</v>
+      </c>
+      <c r="EY47" t="s">
+        <v>1740</v>
+      </c>
+      <c r="FA47" t="s">
+        <v>1741</v>
+      </c>
+      <c r="FB47" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC47" t="s">
+        <v>1742</v>
+      </c>
+      <c r="FD47" t="s">
+        <v>1743</v>
+      </c>
+      <c r="FE47" t="s">
+        <v>1744</v>
+      </c>
+      <c r="FF47" t="s">
+        <v>1745</v>
+      </c>
+      <c r="FH47" t="s">
+        <v>1746</v>
+      </c>
+      <c r="FI47" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ47" t="s">
+        <v>1747</v>
+      </c>
+      <c r="FK47" t="s">
+        <v>1748</v>
+      </c>
+      <c r="FL47" t="s">
+        <v>1749</v>
+      </c>
+      <c r="FM47" t="s">
+        <v>1750</v>
       </c>
     </row>
-    <row r="47" spans="1:114">
-[...69 lines deleted...]
-      <c r="AK47" t="s">
+    <row r="48" spans="1:221">
+      <c r="A48" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B48" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C48" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E48" t="s">
+        <v>1469</v>
+      </c>
+      <c r="F48" t="s">
+        <v>332</v>
+      </c>
+      <c r="G48" t="s">
+        <v>226</v>
+      </c>
+      <c r="H48" t="s">
+        <v>227</v>
+      </c>
+      <c r="J48" t="s">
+        <v>1754</v>
+      </c>
+      <c r="N48" t="s">
+        <v>1755</v>
+      </c>
+      <c r="O48" t="s">
+        <v>228</v>
+      </c>
+      <c r="P48" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>228</v>
+      </c>
+      <c r="R48" t="s">
+        <v>228</v>
+      </c>
+      <c r="S48" t="s">
+        <v>229</v>
+      </c>
+      <c r="T48" t="s">
         <v>1106</v>
       </c>
-      <c r="AL47" t="s">
-[...99 lines deleted...]
-        <v>1132</v>
+      <c r="AD48" t="s">
+        <v>1521</v>
+      </c>
+      <c r="AE48" t="s">
+        <v>1756</v>
+      </c>
+      <c r="AF48" t="s">
+        <v>1757</v>
+      </c>
+      <c r="AG48" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH48" t="s">
+        <v>1758</v>
+      </c>
+      <c r="AK48" t="s">
+        <v>1759</v>
+      </c>
+      <c r="AL48" t="s">
+        <v>1759</v>
+      </c>
+      <c r="BU48" t="s">
+        <v>1760</v>
+      </c>
+      <c r="BV48" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW48" t="s">
+        <v>1761</v>
+      </c>
+      <c r="BX48" t="s">
+        <v>1762</v>
+      </c>
+      <c r="BY48" t="s">
+        <v>1763</v>
+      </c>
+      <c r="BZ48" t="s">
+        <v>1764</v>
+      </c>
+      <c r="CB48" t="s">
+        <v>1765</v>
+      </c>
+      <c r="CC48" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD48" t="s">
+        <v>1766</v>
+      </c>
+      <c r="CE48" t="s">
+        <v>1767</v>
+      </c>
+      <c r="CF48" t="s">
+        <v>1768</v>
+      </c>
+      <c r="CG48" t="s">
+        <v>1769</v>
+      </c>
+      <c r="ET48" t="s">
+        <v>1567</v>
+      </c>
+      <c r="EU48" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV48" t="s">
+        <v>1770</v>
+      </c>
+      <c r="EY48" t="s">
+        <v>1771</v>
+      </c>
+      <c r="EZ48" t="s">
+        <v>1771</v>
+      </c>
+      <c r="FA48" t="s">
+        <v>1772</v>
+      </c>
+      <c r="FB48" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC48" t="s">
+        <v>1773</v>
+      </c>
+      <c r="FD48" t="s">
+        <v>1774</v>
+      </c>
+      <c r="FE48" t="s">
+        <v>1775</v>
+      </c>
+      <c r="FF48" t="s">
+        <v>1776</v>
+      </c>
+      <c r="FH48" t="s">
+        <v>1777</v>
+      </c>
+      <c r="FI48" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ48" t="s">
+        <v>1778</v>
+      </c>
+      <c r="FK48" t="s">
+        <v>1779</v>
+      </c>
+      <c r="FL48" t="s">
+        <v>1780</v>
+      </c>
+      <c r="FM48" t="s">
+        <v>1781</v>
+      </c>
+      <c r="FO48" t="s">
+        <v>1782</v>
+      </c>
+      <c r="FP48" t="s">
+        <v>239</v>
+      </c>
+      <c r="FQ48" t="s">
+        <v>1783</v>
+      </c>
+      <c r="FR48" t="s">
+        <v>1784</v>
+      </c>
+      <c r="FS48" t="s">
+        <v>1785</v>
+      </c>
+      <c r="FT48" t="s">
+        <v>1786</v>
       </c>
     </row>
-    <row r="48" spans="1:114">
-[...172 lines deleted...]
-        <v>1169</v>
+    <row r="49" spans="1:221">
+      <c r="A49" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B49" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C49" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E49" t="s">
+        <v>791</v>
+      </c>
+      <c r="F49" t="s">
+        <v>332</v>
+      </c>
+      <c r="G49" t="s">
+        <v>226</v>
+      </c>
+      <c r="H49" t="s">
+        <v>227</v>
+      </c>
+      <c r="J49" t="s">
+        <v>1790</v>
+      </c>
+      <c r="N49" t="s">
+        <v>1791</v>
+      </c>
+      <c r="O49" t="s">
+        <v>228</v>
+      </c>
+      <c r="P49" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>228</v>
+      </c>
+      <c r="R49" t="s">
+        <v>228</v>
+      </c>
+      <c r="S49" t="s">
+        <v>229</v>
+      </c>
+      <c r="T49" t="s">
+        <v>1106</v>
+      </c>
+      <c r="AD49" t="s">
+        <v>1521</v>
+      </c>
+      <c r="AE49" t="s">
+        <v>1792</v>
+      </c>
+      <c r="AF49" t="s">
+        <v>1793</v>
+      </c>
+      <c r="AG49" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH49" t="s">
+        <v>1794</v>
+      </c>
+      <c r="AK49" t="s">
+        <v>1795</v>
+      </c>
+      <c r="AL49" t="s">
+        <v>1795</v>
+      </c>
+      <c r="BU49" t="s">
+        <v>1796</v>
+      </c>
+      <c r="BV49" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW49" t="s">
+        <v>1797</v>
+      </c>
+      <c r="BX49" t="s">
+        <v>1798</v>
+      </c>
+      <c r="BY49" t="s">
+        <v>1799</v>
+      </c>
+      <c r="BZ49" t="s">
+        <v>1800</v>
+      </c>
+      <c r="CB49" t="s">
+        <v>1801</v>
+      </c>
+      <c r="CC49" t="s">
+        <v>239</v>
+      </c>
+      <c r="CD49" t="s">
+        <v>1802</v>
+      </c>
+      <c r="CE49" t="s">
+        <v>1803</v>
+      </c>
+      <c r="CF49" t="s">
+        <v>1804</v>
+      </c>
+      <c r="CG49" t="s">
+        <v>1805</v>
+      </c>
+      <c r="ET49" t="s">
+        <v>1567</v>
+      </c>
+      <c r="EU49" t="s">
+        <v>239</v>
+      </c>
+      <c r="EV49" t="s">
+        <v>1806</v>
+      </c>
+      <c r="EY49" t="s">
+        <v>1807</v>
+      </c>
+      <c r="EZ49" t="s">
+        <v>1807</v>
+      </c>
+      <c r="FA49" t="s">
+        <v>1808</v>
+      </c>
+      <c r="FB49" t="s">
+        <v>239</v>
+      </c>
+      <c r="FC49" t="s">
+        <v>1809</v>
+      </c>
+      <c r="FD49" t="s">
+        <v>1810</v>
+      </c>
+      <c r="FE49" t="s">
+        <v>1811</v>
+      </c>
+      <c r="FF49" t="s">
+        <v>1812</v>
+      </c>
+      <c r="FH49" t="s">
+        <v>1813</v>
+      </c>
+      <c r="FI49" t="s">
+        <v>239</v>
+      </c>
+      <c r="FJ49" t="s">
+        <v>1814</v>
+      </c>
+      <c r="FK49" t="s">
+        <v>1815</v>
+      </c>
+      <c r="FL49" t="s">
+        <v>1816</v>
+      </c>
+      <c r="FM49" t="s">
+        <v>1817</v>
+      </c>
+      <c r="FO49" t="s">
+        <v>1818</v>
+      </c>
+      <c r="FP49" t="s">
+        <v>239</v>
+      </c>
+      <c r="FQ49" t="s">
+        <v>1819</v>
+      </c>
+      <c r="FR49" t="s">
+        <v>1820</v>
+      </c>
+      <c r="FS49" t="s">
+        <v>1821</v>
+      </c>
+      <c r="FT49" t="s">
+        <v>1822</v>
       </c>
     </row>
-    <row r="49" spans="1:114">
-[...82 lines deleted...]
-        <v>1183</v>
+    <row r="50" spans="1:221">
+      <c r="A50" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B50" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C50" t="s">
+        <v>1825</v>
+      </c>
+      <c r="E50" t="s">
+        <v>1826</v>
+      </c>
+      <c r="F50" t="s">
+        <v>225</v>
+      </c>
+      <c r="G50" t="s">
+        <v>226</v>
+      </c>
+      <c r="H50" t="s">
+        <v>227</v>
+      </c>
+      <c r="J50" t="s">
+        <v>1827</v>
+      </c>
+      <c r="N50" t="s">
+        <v>1828</v>
+      </c>
+      <c r="O50" t="s">
+        <v>228</v>
+      </c>
+      <c r="P50" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>228</v>
+      </c>
+      <c r="R50" t="s">
+        <v>228</v>
+      </c>
+      <c r="S50" t="s">
+        <v>229</v>
+      </c>
+      <c r="AD50" t="s">
+        <v>1829</v>
+      </c>
+      <c r="AE50" t="s">
+        <v>1830</v>
+      </c>
+      <c r="AF50" t="s">
+        <v>1831</v>
+      </c>
+      <c r="AG50" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH50" t="s">
+        <v>1832</v>
+      </c>
+      <c r="AI50" t="s">
+        <v>1833</v>
+      </c>
+      <c r="AJ50" t="s">
+        <v>1834</v>
+      </c>
+      <c r="AK50" t="s">
+        <v>1835</v>
       </c>
     </row>
-    <row r="50" spans="1:114">
-[...67 lines deleted...]
-    <row r="51" spans="1:114">
+    <row r="51" spans="1:221">
       <c r="A51" t="s">
-        <v>1198</v>
+        <v>1836</v>
       </c>
       <c r="B51" t="s">
-        <v>1199</v>
+        <v>1837</v>
       </c>
       <c r="C51" t="s">
-        <v>1200</v>
+        <v>1838</v>
       </c>
       <c r="F51" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G51" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H51" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I51">
         <v>4</v>
       </c>
       <c r="J51" t="s">
-        <v>1201</v>
+        <v>1839</v>
       </c>
       <c r="N51" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O51" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P51" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q51" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R51" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S51" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1202</v>
+        <v>229</v>
+      </c>
+      <c r="AD51" t="s">
+        <v>1840</v>
+      </c>
+      <c r="AE51" t="s">
+        <v>1840</v>
       </c>
     </row>
-    <row r="52" spans="1:114">
+    <row r="52" spans="1:221">
       <c r="A52" t="s">
-        <v>1203</v>
+        <v>1841</v>
       </c>
       <c r="B52" t="s">
-        <v>1204</v>
+        <v>1842</v>
       </c>
       <c r="C52" t="s">
-        <v>1205</v>
+        <v>1843</v>
       </c>
       <c r="F52" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G52" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H52" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I52">
         <v>4</v>
       </c>
       <c r="J52" t="s">
-        <v>1206</v>
+        <v>1844</v>
       </c>
       <c r="N52" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O52" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P52" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q52" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R52" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S52" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1208</v>
+        <v>229</v>
+      </c>
+      <c r="AD52" t="s">
+        <v>1845</v>
+      </c>
+      <c r="AE52" t="s">
+        <v>1846</v>
       </c>
     </row>
-    <row r="53" spans="1:114">
+    <row r="53" spans="1:221">
       <c r="A53" t="s">
-        <v>1209</v>
+        <v>1847</v>
       </c>
       <c r="B53" t="s">
-        <v>1210</v>
+        <v>1848</v>
       </c>
       <c r="C53" t="s">
-        <v>1211</v>
+        <v>1849</v>
       </c>
       <c r="E53" t="s">
-        <v>1210</v>
+        <v>1848</v>
       </c>
       <c r="F53" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G53" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H53" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I53">
         <v>4</v>
       </c>
       <c r="J53" t="s">
-        <v>1212</v>
+        <v>1850</v>
       </c>
       <c r="N53" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O53" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P53" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q53" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R53" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S53" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1214</v>
+        <v>229</v>
+      </c>
+      <c r="AD53" t="s">
+        <v>1851</v>
+      </c>
+      <c r="AE53" t="s">
+        <v>1852</v>
       </c>
     </row>
-    <row r="54" spans="1:114">
+    <row r="54" spans="1:221">
       <c r="A54" t="s">
-        <v>1215</v>
+        <v>1853</v>
       </c>
       <c r="B54" t="s">
-        <v>1216</v>
+        <v>1854</v>
       </c>
       <c r="C54" t="s">
-        <v>1217</v>
+        <v>1855</v>
       </c>
       <c r="E54" t="s">
-        <v>1218</v>
+        <v>1856</v>
       </c>
       <c r="F54" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G54" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H54" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I54">
         <v>4</v>
       </c>
       <c r="J54" t="s">
-        <v>1219</v>
+        <v>1857</v>
       </c>
       <c r="N54" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O54" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P54" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q54" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R54" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S54" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1220</v>
+        <v>229</v>
+      </c>
+      <c r="AD54" t="s">
+        <v>1858</v>
+      </c>
+      <c r="AE54" t="s">
+        <v>1858</v>
       </c>
     </row>
-    <row r="55" spans="1:114">
+    <row r="55" spans="1:221">
       <c r="A55" t="s">
-        <v>1221</v>
+        <v>1859</v>
       </c>
       <c r="B55" t="s">
-        <v>1222</v>
+        <v>1860</v>
       </c>
       <c r="C55" t="s">
-        <v>1223</v>
+        <v>1861</v>
       </c>
       <c r="E55" t="s">
-        <v>1224</v>
+        <v>1862</v>
       </c>
       <c r="F55" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G55" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H55" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I55">
         <v>4</v>
       </c>
       <c r="J55" t="s">
-        <v>1225</v>
+        <v>1863</v>
       </c>
       <c r="N55" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O55" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P55" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q55" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R55" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S55" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1226</v>
+        <v>229</v>
+      </c>
+      <c r="AD55" t="s">
+        <v>1864</v>
+      </c>
+      <c r="AE55" t="s">
+        <v>1864</v>
       </c>
     </row>
-    <row r="56" spans="1:114">
+    <row r="56" spans="1:221">
       <c r="A56" t="s">
-        <v>1227</v>
+        <v>1865</v>
       </c>
       <c r="B56" t="s">
-        <v>1228</v>
+        <v>1866</v>
       </c>
       <c r="C56" t="s">
-        <v>1229</v>
+        <v>1867</v>
       </c>
       <c r="E56" t="s">
-        <v>1230</v>
+        <v>1868</v>
       </c>
       <c r="F56" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G56" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H56" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I56">
         <v>4</v>
       </c>
       <c r="J56" t="s">
-        <v>1231</v>
+        <v>1869</v>
       </c>
       <c r="N56" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O56" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P56" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q56" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R56" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S56" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1232</v>
+        <v>229</v>
+      </c>
+      <c r="AD56" t="s">
+        <v>1870</v>
+      </c>
+      <c r="AE56" t="s">
+        <v>1870</v>
       </c>
     </row>
-    <row r="57" spans="1:114">
+    <row r="57" spans="1:221">
       <c r="A57" t="s">
-        <v>1233</v>
+        <v>1871</v>
       </c>
       <c r="B57" t="s">
-        <v>1234</v>
+        <v>1872</v>
       </c>
       <c r="C57" t="s">
-        <v>1235</v>
+        <v>1873</v>
       </c>
       <c r="E57" t="s">
-        <v>1236</v>
+        <v>1874</v>
       </c>
       <c r="F57" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G57" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H57" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I57">
         <v>4</v>
       </c>
       <c r="J57" t="s">
-        <v>1237</v>
+        <v>1875</v>
       </c>
       <c r="N57" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O57" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P57" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q57" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R57" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S57" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1238</v>
+        <v>229</v>
+      </c>
+      <c r="AD57" t="s">
+        <v>1876</v>
+      </c>
+      <c r="AE57" t="s">
+        <v>1876</v>
       </c>
     </row>
-    <row r="58" spans="1:114">
+    <row r="58" spans="1:221">
       <c r="A58" t="s">
-        <v>1239</v>
+        <v>1877</v>
       </c>
       <c r="B58" t="s">
-        <v>1240</v>
+        <v>1878</v>
       </c>
       <c r="C58" t="s">
-        <v>1241</v>
+        <v>1879</v>
       </c>
       <c r="E58" t="s">
-        <v>1242</v>
+        <v>1880</v>
       </c>
       <c r="F58" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G58" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H58" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I58">
         <v>4</v>
       </c>
       <c r="J58" t="s">
-        <v>1243</v>
+        <v>1881</v>
       </c>
       <c r="N58" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O58" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P58" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q58" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R58" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S58" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1244</v>
+        <v>229</v>
+      </c>
+      <c r="AD58" t="s">
+        <v>1882</v>
+      </c>
+      <c r="AE58" t="s">
+        <v>1882</v>
       </c>
     </row>
-    <row r="59" spans="1:114">
+    <row r="59" spans="1:221">
       <c r="A59" t="s">
-        <v>1245</v>
+        <v>1883</v>
       </c>
       <c r="B59" t="s">
-        <v>1246</v>
+        <v>1884</v>
       </c>
       <c r="C59" t="s">
-        <v>1247</v>
+        <v>1885</v>
       </c>
       <c r="E59" t="s">
-        <v>1248</v>
+        <v>1886</v>
       </c>
       <c r="F59" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G59" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H59" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I59">
         <v>4</v>
       </c>
       <c r="J59" t="s">
-        <v>1249</v>
+        <v>1887</v>
       </c>
       <c r="N59" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O59" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P59" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q59" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R59" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S59" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1250</v>
+        <v>229</v>
+      </c>
+      <c r="AD59" t="s">
+        <v>1888</v>
+      </c>
+      <c r="AE59" t="s">
+        <v>1888</v>
       </c>
     </row>
-    <row r="60" spans="1:114">
+    <row r="60" spans="1:221">
       <c r="A60" t="s">
-        <v>1251</v>
+        <v>1889</v>
       </c>
       <c r="B60" t="s">
-        <v>1252</v>
+        <v>1890</v>
       </c>
       <c r="C60" t="s">
-        <v>1253</v>
+        <v>1891</v>
       </c>
       <c r="E60" t="s">
-        <v>1254</v>
+        <v>355</v>
       </c>
       <c r="F60" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G60" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H60" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I60">
         <v>4</v>
       </c>
       <c r="J60" t="s">
-        <v>1255</v>
+        <v>384</v>
       </c>
       <c r="N60" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O60" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P60" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q60" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R60" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S60" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1256</v>
+        <v>229</v>
+      </c>
+      <c r="AD60" t="s">
+        <v>1892</v>
+      </c>
+      <c r="AE60" t="s">
+        <v>1892</v>
       </c>
     </row>
-    <row r="61" spans="1:114">
+    <row r="61" spans="1:221">
       <c r="A61" t="s">
-        <v>1257</v>
+        <v>1893</v>
       </c>
       <c r="B61" t="s">
-        <v>1258</v>
+        <v>1894</v>
       </c>
       <c r="C61" t="s">
-        <v>1259</v>
+        <v>1895</v>
       </c>
       <c r="E61" t="s">
-        <v>1260</v>
+        <v>1896</v>
       </c>
       <c r="F61" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G61" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H61" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I61">
         <v>4</v>
       </c>
       <c r="J61" t="s">
-        <v>1261</v>
+        <v>1897</v>
       </c>
       <c r="N61" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O61" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P61" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q61" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R61" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S61" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1262</v>
+        <v>229</v>
+      </c>
+      <c r="AD61" t="s">
+        <v>1898</v>
+      </c>
+      <c r="AE61" t="s">
+        <v>1898</v>
       </c>
     </row>
-    <row r="62" spans="1:114">
+    <row r="62" spans="1:221">
       <c r="A62" t="s">
-        <v>1263</v>
+        <v>1899</v>
       </c>
       <c r="B62" t="s">
-        <v>1264</v>
+        <v>1900</v>
       </c>
       <c r="C62" t="s">
-        <v>1265</v>
+        <v>1901</v>
       </c>
       <c r="E62" t="s">
-        <v>1260</v>
+        <v>1896</v>
       </c>
       <c r="F62" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G62" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H62" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I62">
         <v>4</v>
       </c>
       <c r="J62" t="s">
-        <v>1266</v>
+        <v>1902</v>
       </c>
       <c r="N62" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O62" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P62" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q62" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R62" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S62" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1267</v>
+        <v>229</v>
+      </c>
+      <c r="AD62" t="s">
+        <v>1903</v>
+      </c>
+      <c r="AE62" t="s">
+        <v>1903</v>
       </c>
     </row>
-    <row r="63" spans="1:114">
+    <row r="63" spans="1:221">
       <c r="A63" t="s">
-        <v>1268</v>
+        <v>1904</v>
       </c>
       <c r="B63" t="s">
-        <v>1269</v>
+        <v>1905</v>
       </c>
       <c r="C63" t="s">
-        <v>1270</v>
+        <v>1906</v>
       </c>
       <c r="E63" t="s">
-        <v>1271</v>
+        <v>1907</v>
       </c>
       <c r="F63" t="s">
-        <v>827</v>
+        <v>1908</v>
       </c>
       <c r="G63" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H63" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I63">
         <v>4</v>
       </c>
       <c r="J63" t="s">
-        <v>1272</v>
+        <v>1909</v>
       </c>
       <c r="N63" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O63" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P63" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q63" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R63" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S63" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1273</v>
+        <v>229</v>
+      </c>
+      <c r="AD63" t="s">
+        <v>1910</v>
+      </c>
+      <c r="AE63" t="s">
+        <v>1910</v>
       </c>
     </row>
-    <row r="64" spans="1:114">
+    <row r="64" spans="1:221">
       <c r="A64" t="s">
-        <v>1274</v>
+        <v>1911</v>
       </c>
       <c r="B64" t="s">
-        <v>1275</v>
+        <v>1912</v>
       </c>
       <c r="C64" t="s">
-        <v>1276</v>
+        <v>1913</v>
       </c>
       <c r="E64" t="s">
-        <v>1277</v>
+        <v>1914</v>
       </c>
       <c r="F64" t="s">
-        <v>827</v>
+        <v>1908</v>
       </c>
       <c r="G64" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H64" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I64">
         <v>4</v>
       </c>
       <c r="J64" t="s">
-        <v>1278</v>
+        <v>1915</v>
       </c>
       <c r="N64" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O64" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P64" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q64" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R64" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S64" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1280</v>
+        <v>229</v>
+      </c>
+      <c r="AD64" t="s">
+        <v>1916</v>
+      </c>
+      <c r="AE64" t="s">
+        <v>1917</v>
       </c>
     </row>
-    <row r="65" spans="1:114">
+    <row r="65" spans="1:221">
       <c r="A65" t="s">
-        <v>1281</v>
+        <v>1918</v>
       </c>
       <c r="B65" t="s">
-        <v>1282</v>
+        <v>1919</v>
       </c>
       <c r="C65" t="s">
-        <v>1283</v>
+        <v>1920</v>
       </c>
       <c r="E65" t="s">
-        <v>1284</v>
+        <v>1921</v>
       </c>
       <c r="F65" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G65" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H65" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I65">
         <v>4</v>
       </c>
       <c r="J65" t="s">
-        <v>1285</v>
+        <v>1922</v>
       </c>
       <c r="N65" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O65" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P65" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q65" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R65" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S65" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1286</v>
+        <v>229</v>
+      </c>
+      <c r="AD65" t="s">
+        <v>1923</v>
+      </c>
+      <c r="AE65" t="s">
+        <v>1923</v>
       </c>
     </row>
-    <row r="66" spans="1:114">
+    <row r="66" spans="1:221">
       <c r="A66" t="s">
-        <v>1287</v>
+        <v>1924</v>
       </c>
       <c r="B66" t="s">
-        <v>1288</v>
+        <v>1925</v>
       </c>
       <c r="C66" t="s">
-        <v>1289</v>
+        <v>1926</v>
       </c>
       <c r="E66" t="s">
-        <v>1290</v>
+        <v>1927</v>
       </c>
       <c r="F66" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G66" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H66" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I66">
         <v>4</v>
       </c>
       <c r="J66" t="s">
-        <v>1291</v>
+        <v>1928</v>
       </c>
       <c r="N66" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O66" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P66" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q66" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R66" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S66" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1293</v>
+        <v>229</v>
+      </c>
+      <c r="AD66" t="s">
+        <v>1929</v>
+      </c>
+      <c r="AE66" t="s">
+        <v>1930</v>
       </c>
     </row>
-    <row r="67" spans="1:114">
+    <row r="67" spans="1:221">
       <c r="A67" t="s">
-        <v>1294</v>
+        <v>1931</v>
       </c>
       <c r="B67" t="s">
-        <v>1295</v>
+        <v>1932</v>
       </c>
       <c r="C67" t="s">
-        <v>1296</v>
+        <v>1933</v>
       </c>
       <c r="E67" t="s">
-        <v>1297</v>
+        <v>1934</v>
       </c>
       <c r="F67" t="s">
-        <v>827</v>
+        <v>1908</v>
       </c>
       <c r="G67" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H67" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I67">
         <v>4</v>
       </c>
       <c r="J67" t="s">
-        <v>1298</v>
+        <v>1935</v>
       </c>
       <c r="N67" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O67" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P67" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q67" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R67" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S67" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1300</v>
+        <v>229</v>
+      </c>
+      <c r="AD67" t="s">
+        <v>1936</v>
+      </c>
+      <c r="AE67" t="s">
+        <v>1937</v>
       </c>
     </row>
-    <row r="68" spans="1:114">
+    <row r="68" spans="1:221">
       <c r="A68" t="s">
-        <v>1301</v>
+        <v>1938</v>
       </c>
       <c r="B68" t="s">
-        <v>1302</v>
+        <v>1939</v>
       </c>
       <c r="C68" t="s">
-        <v>1303</v>
+        <v>1940</v>
       </c>
       <c r="E68" t="s">
-        <v>1304</v>
+        <v>1941</v>
       </c>
       <c r="F68" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G68" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H68" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I68">
         <v>4</v>
       </c>
       <c r="J68" t="s">
-        <v>1305</v>
+        <v>1942</v>
       </c>
       <c r="N68" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O68" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P68" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q68" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R68" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S68" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1306</v>
+        <v>229</v>
+      </c>
+      <c r="AD68" t="s">
+        <v>1943</v>
+      </c>
+      <c r="AE68" t="s">
+        <v>1943</v>
       </c>
     </row>
-    <row r="69" spans="1:114">
+    <row r="69" spans="1:221">
       <c r="A69" t="s">
-        <v>1307</v>
+        <v>1944</v>
       </c>
       <c r="B69" t="s">
-        <v>1308</v>
+        <v>1945</v>
       </c>
       <c r="C69" t="s">
-        <v>1309</v>
+        <v>1946</v>
       </c>
       <c r="E69" t="s">
-        <v>1310</v>
+        <v>1947</v>
       </c>
       <c r="F69" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G69" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H69" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I69">
         <v>4</v>
       </c>
       <c r="J69" t="s">
-        <v>1311</v>
+        <v>1948</v>
       </c>
       <c r="N69" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O69" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P69" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q69" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R69" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S69" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1312</v>
+        <v>229</v>
+      </c>
+      <c r="AD69" t="s">
+        <v>1949</v>
+      </c>
+      <c r="AE69" t="s">
+        <v>1949</v>
       </c>
     </row>
-    <row r="70" spans="1:114">
+    <row r="70" spans="1:221">
       <c r="A70" t="s">
-        <v>1313</v>
+        <v>1950</v>
       </c>
       <c r="B70" t="s">
-        <v>1260</v>
+        <v>1896</v>
       </c>
       <c r="C70" t="s">
-        <v>1314</v>
+        <v>1951</v>
       </c>
       <c r="E70" t="s">
-        <v>1315</v>
+        <v>1952</v>
       </c>
       <c r="F70" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G70" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H70" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I70">
         <v>4</v>
       </c>
       <c r="J70" t="s">
-        <v>1316</v>
+        <v>1953</v>
       </c>
       <c r="N70" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O70" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P70" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q70" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R70" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S70" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1317</v>
+        <v>229</v>
+      </c>
+      <c r="AD70" t="s">
+        <v>1954</v>
+      </c>
+      <c r="AE70" t="s">
+        <v>1954</v>
       </c>
     </row>
-    <row r="71" spans="1:114">
+    <row r="71" spans="1:221">
       <c r="A71" t="s">
-        <v>1318</v>
+        <v>1955</v>
       </c>
       <c r="B71" t="s">
-        <v>1319</v>
+        <v>1956</v>
       </c>
       <c r="C71" t="s">
-        <v>1320</v>
+        <v>1957</v>
       </c>
       <c r="E71" t="s">
-        <v>1321</v>
+        <v>1958</v>
       </c>
       <c r="F71" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G71" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H71" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I71">
         <v>4</v>
       </c>
       <c r="J71" t="s">
-        <v>1322</v>
+        <v>1959</v>
       </c>
       <c r="N71" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O71" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P71" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q71" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R71" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S71" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1323</v>
+        <v>229</v>
+      </c>
+      <c r="AD71" t="s">
+        <v>1960</v>
+      </c>
+      <c r="AE71" t="s">
+        <v>1960</v>
       </c>
     </row>
-    <row r="72" spans="1:114">
+    <row r="72" spans="1:221">
       <c r="A72" t="s">
-        <v>1324</v>
+        <v>1961</v>
       </c>
       <c r="B72" t="s">
-        <v>1325</v>
+        <v>1962</v>
       </c>
       <c r="C72" t="s">
-        <v>1326</v>
+        <v>1963</v>
       </c>
       <c r="E72" t="s">
-        <v>1327</v>
+        <v>1964</v>
       </c>
       <c r="F72" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G72" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H72" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I72">
         <v>4</v>
       </c>
       <c r="J72" t="s">
-        <v>1328</v>
+        <v>1965</v>
       </c>
       <c r="N72" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O72" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P72" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q72" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R72" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S72" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1329</v>
+        <v>229</v>
+      </c>
+      <c r="AD72" t="s">
+        <v>1966</v>
+      </c>
+      <c r="AE72" t="s">
+        <v>1966</v>
       </c>
     </row>
-    <row r="73" spans="1:114">
+    <row r="73" spans="1:221">
       <c r="A73" t="s">
-        <v>1330</v>
+        <v>1967</v>
       </c>
       <c r="B73" t="s">
-        <v>1331</v>
+        <v>1968</v>
       </c>
       <c r="C73" t="s">
-        <v>1332</v>
+        <v>1969</v>
       </c>
       <c r="E73" t="s">
-        <v>1333</v>
+        <v>1970</v>
       </c>
       <c r="F73" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G73" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H73" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I73">
         <v>4</v>
       </c>
       <c r="J73" t="s">
-        <v>1334</v>
+        <v>1971</v>
       </c>
       <c r="N73" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O73" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P73" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q73" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R73" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S73" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1335</v>
+        <v>229</v>
+      </c>
+      <c r="AD73" t="s">
+        <v>1972</v>
+      </c>
+      <c r="AE73" t="s">
+        <v>1972</v>
       </c>
     </row>
-    <row r="74" spans="1:114">
+    <row r="74" spans="1:221">
       <c r="A74" t="s">
-        <v>1336</v>
+        <v>1973</v>
       </c>
       <c r="B74" t="s">
-        <v>1337</v>
+        <v>1974</v>
       </c>
       <c r="C74" t="s">
-        <v>1338</v>
+        <v>1975</v>
       </c>
       <c r="E74" t="s">
-        <v>1339</v>
+        <v>1976</v>
       </c>
       <c r="F74" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G74" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H74" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I74">
         <v>4</v>
       </c>
       <c r="J74" t="s">
-        <v>1340</v>
+        <v>1977</v>
       </c>
       <c r="N74" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O74" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P74" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q74" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R74" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S74" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1342</v>
+        <v>229</v>
+      </c>
+      <c r="AD74" t="s">
+        <v>1978</v>
+      </c>
+      <c r="AE74" t="s">
+        <v>1979</v>
       </c>
     </row>
-    <row r="75" spans="1:114">
+    <row r="75" spans="1:221">
       <c r="A75" t="s">
-        <v>1343</v>
+        <v>1980</v>
       </c>
       <c r="B75" t="s">
-        <v>1344</v>
+        <v>1981</v>
       </c>
       <c r="C75" t="s">
-        <v>1345</v>
+        <v>1982</v>
       </c>
       <c r="E75" t="s">
-        <v>1346</v>
+        <v>1983</v>
       </c>
       <c r="F75" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G75" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H75" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I75">
         <v>4</v>
       </c>
       <c r="J75" t="s">
-        <v>1347</v>
+        <v>1984</v>
       </c>
       <c r="N75" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O75" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P75" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q75" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R75" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S75" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1348</v>
+        <v>229</v>
+      </c>
+      <c r="AD75" t="s">
+        <v>1985</v>
+      </c>
+      <c r="AE75" t="s">
+        <v>1985</v>
       </c>
     </row>
-    <row r="76" spans="1:114">
+    <row r="76" spans="1:221">
       <c r="A76" t="s">
-        <v>1349</v>
+        <v>1986</v>
       </c>
       <c r="B76" t="s">
-        <v>1350</v>
+        <v>1987</v>
       </c>
       <c r="C76" t="s">
-        <v>1351</v>
+        <v>1988</v>
       </c>
       <c r="E76" t="s">
-        <v>1352</v>
+        <v>1989</v>
       </c>
       <c r="F76" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G76" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H76" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I76">
         <v>4</v>
       </c>
       <c r="J76" t="s">
-        <v>1353</v>
+        <v>1990</v>
       </c>
       <c r="N76" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O76" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P76" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q76" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R76" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S76" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1355</v>
+        <v>229</v>
+      </c>
+      <c r="AD76" t="s">
+        <v>1991</v>
+      </c>
+      <c r="AE76" t="s">
+        <v>1992</v>
       </c>
     </row>
-    <row r="77" spans="1:114">
+    <row r="77" spans="1:221">
       <c r="A77" t="s">
-        <v>1356</v>
+        <v>1993</v>
       </c>
       <c r="B77" t="s">
-        <v>1357</v>
+        <v>1994</v>
       </c>
       <c r="C77" t="s">
-        <v>1358</v>
+        <v>1995</v>
       </c>
       <c r="E77" t="s">
-        <v>1359</v>
+        <v>1996</v>
       </c>
       <c r="F77" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G77" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H77" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I77">
         <v>4</v>
       </c>
       <c r="J77" t="s">
-        <v>1360</v>
+        <v>1997</v>
       </c>
       <c r="N77" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O77" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P77" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q77" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R77" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S77" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1361</v>
+        <v>229</v>
+      </c>
+      <c r="AD77" t="s">
+        <v>1998</v>
+      </c>
+      <c r="AE77" t="s">
+        <v>1998</v>
       </c>
     </row>
-    <row r="78" spans="1:114">
+    <row r="78" spans="1:221">
       <c r="A78" t="s">
-        <v>1362</v>
+        <v>1999</v>
       </c>
       <c r="B78" t="s">
-        <v>1363</v>
+        <v>2000</v>
       </c>
       <c r="C78" t="s">
-        <v>1364</v>
+        <v>2001</v>
       </c>
       <c r="E78" t="s">
-        <v>1365</v>
+        <v>2002</v>
       </c>
       <c r="F78" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G78" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H78" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I78">
         <v>4</v>
       </c>
       <c r="J78" t="s">
-        <v>1366</v>
+        <v>2003</v>
       </c>
       <c r="N78" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O78" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P78" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q78" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R78" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S78" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1368</v>
+        <v>229</v>
+      </c>
+      <c r="AD78" t="s">
+        <v>2004</v>
+      </c>
+      <c r="AE78" t="s">
+        <v>2005</v>
       </c>
     </row>
-    <row r="79" spans="1:114">
+    <row r="79" spans="1:221">
       <c r="A79" t="s">
-        <v>1369</v>
+        <v>2006</v>
       </c>
       <c r="B79" t="s">
-        <v>1370</v>
+        <v>2007</v>
       </c>
       <c r="C79" t="s">
-        <v>1371</v>
+        <v>2008</v>
       </c>
       <c r="E79" t="s">
-        <v>1372</v>
+        <v>2009</v>
       </c>
       <c r="F79" t="s">
-        <v>118</v>
+        <v>225</v>
       </c>
       <c r="G79" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H79" t="s">
-        <v>1188</v>
+        <v>227</v>
       </c>
       <c r="J79" t="s">
-        <v>1373</v>
+        <v>2010</v>
       </c>
       <c r="N79" t="s">
-        <v>1190</v>
+        <v>1828</v>
       </c>
       <c r="O79" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P79" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q79" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R79" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S79" t="s">
-        <v>123</v>
+        <v>229</v>
       </c>
       <c r="U79" t="s">
-        <v>1374</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>2011</v>
       </c>
       <c r="AD79" t="s">
-        <v>1378</v>
+        <v>2012</v>
       </c>
       <c r="AE79" t="s">
-        <v>1195</v>
+        <v>2013</v>
       </c>
       <c r="AF79" t="s">
-        <v>1196</v>
+        <v>2014</v>
       </c>
       <c r="AG79" t="s">
-        <v>1379</v>
+        <v>239</v>
+      </c>
+      <c r="AH79" t="s">
+        <v>2015</v>
+      </c>
+      <c r="AI79" t="s">
+        <v>1833</v>
+      </c>
+      <c r="AJ79" t="s">
+        <v>1834</v>
+      </c>
+      <c r="AK79" t="s">
+        <v>2016</v>
       </c>
     </row>
-    <row r="80" spans="1:114">
+    <row r="80" spans="1:221">
       <c r="A80" t="s">
-        <v>1380</v>
+        <v>2017</v>
       </c>
       <c r="B80" t="s">
-        <v>1381</v>
+        <v>2018</v>
       </c>
       <c r="C80" t="s">
-        <v>1382</v>
+        <v>2019</v>
       </c>
       <c r="E80" t="s">
-        <v>1383</v>
+        <v>2020</v>
       </c>
       <c r="F80" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G80" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H80" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I80">
         <v>4</v>
       </c>
       <c r="J80" t="s">
-        <v>1384</v>
+        <v>2021</v>
       </c>
       <c r="N80" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O80" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P80" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q80" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R80" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S80" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1385</v>
+        <v>229</v>
+      </c>
+      <c r="AD80" t="s">
+        <v>2022</v>
+      </c>
+      <c r="AE80" t="s">
+        <v>2022</v>
       </c>
     </row>
-    <row r="81" spans="1:114">
+    <row r="81" spans="1:221">
       <c r="A81" t="s">
-        <v>1386</v>
+        <v>2023</v>
       </c>
       <c r="B81" t="s">
-        <v>1387</v>
+        <v>2024</v>
       </c>
       <c r="C81" t="s">
-        <v>1388</v>
+        <v>2025</v>
       </c>
       <c r="E81" t="s">
-        <v>1389</v>
+        <v>2026</v>
       </c>
       <c r="F81" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G81" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H81" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I81">
         <v>4</v>
       </c>
       <c r="J81" t="s">
-        <v>1390</v>
+        <v>2027</v>
       </c>
       <c r="N81" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O81" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P81" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q81" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R81" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S81" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1391</v>
+        <v>229</v>
+      </c>
+      <c r="AD81" t="s">
+        <v>2028</v>
+      </c>
+      <c r="AE81" t="s">
+        <v>2028</v>
       </c>
     </row>
-    <row r="82" spans="1:114">
+    <row r="82" spans="1:221">
       <c r="A82" t="s">
-        <v>1392</v>
+        <v>2029</v>
       </c>
       <c r="B82" t="s">
-        <v>1393</v>
+        <v>2030</v>
       </c>
       <c r="C82" t="s">
-        <v>1394</v>
+        <v>2031</v>
       </c>
       <c r="E82" t="s">
-        <v>1395</v>
+        <v>2032</v>
       </c>
       <c r="F82" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G82" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H82" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I82">
         <v>4</v>
       </c>
       <c r="J82" t="s">
-        <v>1396</v>
+        <v>2033</v>
       </c>
       <c r="N82" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O82" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P82" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q82" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R82" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S82" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1397</v>
+        <v>229</v>
+      </c>
+      <c r="AD82" t="s">
+        <v>2034</v>
+      </c>
+      <c r="AE82" t="s">
+        <v>2034</v>
       </c>
     </row>
-    <row r="83" spans="1:114">
+    <row r="83" spans="1:221">
       <c r="A83" t="s">
-        <v>1398</v>
+        <v>2035</v>
       </c>
       <c r="B83" t="s">
-        <v>1399</v>
+        <v>2036</v>
       </c>
       <c r="C83" t="s">
-        <v>1400</v>
+        <v>2037</v>
       </c>
       <c r="E83" t="s">
-        <v>1401</v>
+        <v>2038</v>
       </c>
       <c r="F83" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G83" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H83" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I83">
         <v>4</v>
       </c>
       <c r="J83" t="s">
-        <v>1255</v>
+        <v>384</v>
       </c>
       <c r="N83" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O83" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P83" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q83" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R83" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S83" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1402</v>
+        <v>229</v>
+      </c>
+      <c r="AD83" t="s">
+        <v>2039</v>
+      </c>
+      <c r="AE83" t="s">
+        <v>2039</v>
       </c>
     </row>
-    <row r="84" spans="1:114">
+    <row r="84" spans="1:221">
       <c r="A84" t="s">
-        <v>1403</v>
+        <v>2040</v>
       </c>
       <c r="B84" t="s">
-        <v>1404</v>
+        <v>2041</v>
       </c>
       <c r="C84" t="s">
-        <v>1405</v>
+        <v>2042</v>
       </c>
       <c r="E84" t="s">
-        <v>1395</v>
+        <v>2032</v>
       </c>
       <c r="F84" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G84" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H84" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I84">
         <v>4</v>
       </c>
       <c r="J84" t="s">
-        <v>1406</v>
+        <v>2043</v>
       </c>
       <c r="N84" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O84" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P84" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q84" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R84" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S84" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1407</v>
+        <v>229</v>
+      </c>
+      <c r="AD84" t="s">
+        <v>2044</v>
+      </c>
+      <c r="AE84" t="s">
+        <v>2044</v>
       </c>
     </row>
-    <row r="85" spans="1:114">
+    <row r="85" spans="1:221">
       <c r="A85" t="s">
-        <v>1408</v>
+        <v>2045</v>
       </c>
       <c r="B85" t="s">
-        <v>1409</v>
+        <v>2046</v>
       </c>
       <c r="C85" t="s">
-        <v>1410</v>
+        <v>2047</v>
       </c>
       <c r="E85" t="s">
-        <v>1411</v>
+        <v>2048</v>
       </c>
       <c r="F85" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G85" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H85" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I85">
         <v>4</v>
       </c>
       <c r="J85" t="s">
-        <v>1412</v>
+        <v>2049</v>
       </c>
       <c r="N85" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O85" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P85" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q85" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R85" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S85" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1413</v>
+        <v>229</v>
+      </c>
+      <c r="AD85" t="s">
+        <v>2050</v>
+      </c>
+      <c r="AE85" t="s">
+        <v>2050</v>
       </c>
     </row>
-    <row r="86" spans="1:114">
+    <row r="86" spans="1:221">
       <c r="A86" t="s">
-        <v>1414</v>
+        <v>2051</v>
       </c>
       <c r="B86" t="s">
-        <v>1415</v>
+        <v>2052</v>
       </c>
       <c r="C86" t="s">
-        <v>1416</v>
+        <v>2053</v>
       </c>
       <c r="E86" t="s">
-        <v>1417</v>
+        <v>2054</v>
       </c>
       <c r="F86" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G86" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H86" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I86">
         <v>4</v>
       </c>
       <c r="J86" t="s">
-        <v>1418</v>
+        <v>2055</v>
       </c>
       <c r="N86" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O86" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P86" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q86" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R86" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S86" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1420</v>
+        <v>229</v>
+      </c>
+      <c r="AD86" t="s">
+        <v>2056</v>
+      </c>
+      <c r="AE86" t="s">
+        <v>2057</v>
       </c>
     </row>
-    <row r="87" spans="1:114">
+    <row r="87" spans="1:221">
       <c r="A87" t="s">
-        <v>1421</v>
+        <v>2058</v>
       </c>
       <c r="B87" t="s">
-        <v>1422</v>
+        <v>2059</v>
       </c>
       <c r="C87" t="s">
-        <v>1423</v>
+        <v>2060</v>
       </c>
       <c r="E87" t="s">
-        <v>1389</v>
+        <v>2026</v>
       </c>
       <c r="F87" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G87" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H87" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I87">
         <v>4</v>
       </c>
       <c r="J87" t="s">
-        <v>1424</v>
+        <v>2061</v>
       </c>
       <c r="N87" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O87" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P87" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q87" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R87" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S87" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1426</v>
+        <v>229</v>
+      </c>
+      <c r="AD87" t="s">
+        <v>2062</v>
+      </c>
+      <c r="AE87" t="s">
+        <v>2063</v>
       </c>
     </row>
-    <row r="88" spans="1:114">
+    <row r="88" spans="1:221">
       <c r="A88" t="s">
-        <v>1427</v>
+        <v>2064</v>
       </c>
       <c r="B88" t="s">
-        <v>1428</v>
+        <v>2065</v>
       </c>
       <c r="C88" t="s">
-        <v>1429</v>
+        <v>2066</v>
       </c>
       <c r="E88" t="s">
-        <v>1430</v>
+        <v>2067</v>
       </c>
       <c r="F88" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G88" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H88" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I88">
         <v>4</v>
       </c>
       <c r="J88" t="s">
-        <v>1431</v>
+        <v>2068</v>
       </c>
       <c r="N88" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O88" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P88" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q88" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R88" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S88" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1433</v>
+        <v>229</v>
+      </c>
+      <c r="AD88" t="s">
+        <v>2069</v>
+      </c>
+      <c r="AE88" t="s">
+        <v>2070</v>
       </c>
     </row>
-    <row r="89" spans="1:114">
+    <row r="89" spans="1:221">
       <c r="A89" t="s">
-        <v>1434</v>
+        <v>2071</v>
       </c>
       <c r="B89" t="s">
-        <v>1435</v>
+        <v>2072</v>
       </c>
       <c r="C89" t="s">
-        <v>1436</v>
+        <v>2073</v>
       </c>
       <c r="E89" t="s">
-        <v>1437</v>
+        <v>2074</v>
       </c>
       <c r="F89" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G89" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H89" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I89">
         <v>4</v>
       </c>
       <c r="J89" t="s">
-        <v>1438</v>
+        <v>2075</v>
       </c>
       <c r="N89" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O89" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P89" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q89" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R89" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S89" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1439</v>
+        <v>229</v>
+      </c>
+      <c r="AD89" t="s">
+        <v>2076</v>
+      </c>
+      <c r="AE89" t="s">
+        <v>2076</v>
       </c>
     </row>
-    <row r="90" spans="1:114">
+    <row r="90" spans="1:221">
       <c r="A90" t="s">
-        <v>1440</v>
+        <v>2077</v>
       </c>
       <c r="B90" t="s">
-        <v>1441</v>
+        <v>2078</v>
       </c>
       <c r="C90" t="s">
-        <v>1442</v>
+        <v>2079</v>
       </c>
       <c r="E90" t="s">
-        <v>1443</v>
+        <v>2080</v>
       </c>
       <c r="F90" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G90" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H90" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I90">
         <v>4</v>
       </c>
       <c r="J90" t="s">
-        <v>1444</v>
+        <v>2081</v>
       </c>
       <c r="N90" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O90" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P90" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q90" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R90" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S90" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1446</v>
+        <v>229</v>
+      </c>
+      <c r="AD90" t="s">
+        <v>2082</v>
+      </c>
+      <c r="AE90" t="s">
+        <v>2083</v>
       </c>
     </row>
-    <row r="91" spans="1:114">
+    <row r="91" spans="1:221">
       <c r="A91" t="s">
-        <v>1447</v>
+        <v>2084</v>
       </c>
       <c r="B91" t="s">
-        <v>1448</v>
+        <v>2085</v>
       </c>
       <c r="C91" t="s">
-        <v>1449</v>
+        <v>2086</v>
       </c>
       <c r="E91" t="s">
-        <v>1450</v>
+        <v>2087</v>
       </c>
       <c r="F91" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G91" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H91" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I91">
         <v>4</v>
       </c>
       <c r="J91" t="s">
-        <v>1291</v>
+        <v>1928</v>
       </c>
       <c r="N91" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O91" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P91" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q91" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R91" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S91" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1452</v>
+        <v>229</v>
+      </c>
+      <c r="AD91" t="s">
+        <v>2088</v>
+      </c>
+      <c r="AE91" t="s">
+        <v>2089</v>
       </c>
     </row>
-    <row r="92" spans="1:114">
+    <row r="92" spans="1:221">
       <c r="A92" t="s">
-        <v>1453</v>
+        <v>2090</v>
       </c>
       <c r="B92" t="s">
-        <v>1454</v>
+        <v>2091</v>
       </c>
       <c r="C92" t="s">
-        <v>1455</v>
+        <v>2092</v>
       </c>
       <c r="E92" t="s">
-        <v>1456</v>
+        <v>2093</v>
       </c>
       <c r="F92" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G92" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H92" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I92">
         <v>4</v>
       </c>
       <c r="J92" t="s">
-        <v>1243</v>
+        <v>1881</v>
       </c>
       <c r="N92" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O92" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P92" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q92" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R92" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S92" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1458</v>
+        <v>229</v>
+      </c>
+      <c r="AD92" t="s">
+        <v>2094</v>
+      </c>
+      <c r="AE92" t="s">
+        <v>2095</v>
       </c>
     </row>
-    <row r="93" spans="1:114">
+    <row r="93" spans="1:221">
       <c r="A93" t="s">
-        <v>1459</v>
+        <v>2096</v>
       </c>
       <c r="B93" t="s">
-        <v>1460</v>
+        <v>2097</v>
       </c>
       <c r="C93" t="s">
-        <v>1461</v>
+        <v>2098</v>
       </c>
       <c r="E93" t="s">
-        <v>1462</v>
+        <v>2099</v>
       </c>
       <c r="F93" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G93" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H93" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I93">
         <v>4</v>
       </c>
       <c r="J93" t="s">
-        <v>1463</v>
+        <v>2100</v>
       </c>
       <c r="N93" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O93" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P93" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q93" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R93" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S93" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1465</v>
+        <v>229</v>
+      </c>
+      <c r="AD93" t="s">
+        <v>2101</v>
+      </c>
+      <c r="AE93" t="s">
+        <v>2102</v>
       </c>
     </row>
-    <row r="94" spans="1:114">
+    <row r="94" spans="1:221">
       <c r="A94" t="s">
-        <v>1466</v>
+        <v>2103</v>
       </c>
       <c r="B94" t="s">
-        <v>1467</v>
+        <v>2104</v>
       </c>
       <c r="C94" t="s">
-        <v>1468</v>
+        <v>2105</v>
       </c>
       <c r="E94" t="s">
-        <v>1469</v>
+        <v>2106</v>
       </c>
       <c r="F94" t="s">
-        <v>827</v>
+        <v>1908</v>
       </c>
       <c r="G94" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H94" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I94">
         <v>4</v>
       </c>
       <c r="J94" t="s">
-        <v>1298</v>
+        <v>1935</v>
       </c>
       <c r="N94" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O94" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P94" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q94" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R94" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S94" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1470</v>
+        <v>229</v>
+      </c>
+      <c r="AD94" t="s">
+        <v>2107</v>
+      </c>
+      <c r="AE94" t="s">
+        <v>2107</v>
       </c>
     </row>
-    <row r="95" spans="1:114">
+    <row r="95" spans="1:221">
       <c r="A95" t="s">
-        <v>1471</v>
+        <v>2108</v>
       </c>
       <c r="B95" t="s">
-        <v>1472</v>
+        <v>2109</v>
       </c>
       <c r="C95" t="s">
-        <v>1473</v>
+        <v>2110</v>
       </c>
       <c r="E95" t="s">
-        <v>1474</v>
+        <v>2111</v>
       </c>
       <c r="F95" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G95" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H95" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I95">
         <v>4</v>
       </c>
       <c r="J95" t="s">
-        <v>1305</v>
+        <v>1942</v>
       </c>
       <c r="N95" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O95" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P95" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q95" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R95" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S95" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1475</v>
+        <v>229</v>
+      </c>
+      <c r="AD95" t="s">
+        <v>2112</v>
+      </c>
+      <c r="AE95" t="s">
+        <v>2112</v>
       </c>
     </row>
-    <row r="96" spans="1:114">
+    <row r="96" spans="1:221">
       <c r="A96" t="s">
-        <v>1476</v>
+        <v>2113</v>
       </c>
       <c r="B96" t="s">
-        <v>1477</v>
+        <v>2114</v>
       </c>
       <c r="C96" t="s">
-        <v>1478</v>
+        <v>2115</v>
       </c>
       <c r="E96" t="s">
-        <v>1479</v>
+        <v>2116</v>
       </c>
       <c r="F96" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G96" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H96" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I96">
         <v>4</v>
       </c>
       <c r="J96" t="s">
-        <v>1311</v>
+        <v>1948</v>
       </c>
       <c r="N96" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O96" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P96" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q96" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R96" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S96" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1480</v>
+        <v>229</v>
+      </c>
+      <c r="AD96" t="s">
+        <v>2117</v>
+      </c>
+      <c r="AE96" t="s">
+        <v>2117</v>
       </c>
     </row>
-    <row r="97" spans="1:114">
+    <row r="97" spans="1:221">
       <c r="A97" t="s">
-        <v>1481</v>
+        <v>2118</v>
       </c>
       <c r="B97" t="s">
-        <v>1482</v>
+        <v>2119</v>
       </c>
       <c r="C97" t="s">
-        <v>1483</v>
+        <v>2120</v>
       </c>
       <c r="E97" t="s">
-        <v>1484</v>
+        <v>2121</v>
       </c>
       <c r="F97" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G97" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H97" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I97">
         <v>4</v>
       </c>
       <c r="J97" t="s">
-        <v>1316</v>
+        <v>1953</v>
       </c>
       <c r="N97" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O97" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P97" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q97" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R97" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S97" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1485</v>
+        <v>229</v>
+      </c>
+      <c r="AD97" t="s">
+        <v>2122</v>
+      </c>
+      <c r="AE97" t="s">
+        <v>2122</v>
       </c>
     </row>
-    <row r="98" spans="1:114">
+    <row r="98" spans="1:221">
       <c r="A98" t="s">
-        <v>1486</v>
+        <v>2123</v>
       </c>
       <c r="B98" t="s">
-        <v>1487</v>
+        <v>2124</v>
       </c>
       <c r="C98" t="s">
-        <v>1488</v>
+        <v>2125</v>
       </c>
       <c r="E98" t="s">
-        <v>1489</v>
+        <v>2126</v>
       </c>
       <c r="F98" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G98" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H98" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I98">
         <v>4</v>
       </c>
       <c r="J98" t="s">
-        <v>1322</v>
+        <v>1959</v>
       </c>
       <c r="N98" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O98" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P98" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q98" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R98" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S98" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1490</v>
+        <v>229</v>
+      </c>
+      <c r="AD98" t="s">
+        <v>2127</v>
+      </c>
+      <c r="AE98" t="s">
+        <v>2127</v>
       </c>
     </row>
-    <row r="99" spans="1:114">
+    <row r="99" spans="1:221">
       <c r="A99" t="s">
-        <v>1491</v>
+        <v>2128</v>
       </c>
       <c r="B99" t="s">
-        <v>1492</v>
+        <v>2129</v>
       </c>
       <c r="C99" t="s">
-        <v>1493</v>
+        <v>2130</v>
       </c>
       <c r="E99" t="s">
-        <v>1494</v>
+        <v>2131</v>
       </c>
       <c r="F99" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G99" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H99" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I99">
         <v>4</v>
       </c>
       <c r="J99" t="s">
-        <v>1328</v>
+        <v>1965</v>
       </c>
       <c r="N99" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O99" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P99" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q99" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R99" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S99" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1495</v>
+        <v>229</v>
+      </c>
+      <c r="AD99" t="s">
+        <v>2132</v>
+      </c>
+      <c r="AE99" t="s">
+        <v>2132</v>
       </c>
     </row>
-    <row r="100" spans="1:114">
+    <row r="100" spans="1:221">
       <c r="A100" t="s">
-        <v>1496</v>
+        <v>2133</v>
       </c>
       <c r="B100" t="s">
-        <v>1497</v>
+        <v>2134</v>
       </c>
       <c r="C100" t="s">
-        <v>1498</v>
+        <v>2135</v>
       </c>
       <c r="E100" t="s">
-        <v>1499</v>
+        <v>2136</v>
       </c>
       <c r="F100" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G100" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H100" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I100">
         <v>4</v>
       </c>
       <c r="J100" t="s">
-        <v>1334</v>
+        <v>1971</v>
       </c>
       <c r="N100" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O100" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P100" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q100" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R100" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S100" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1500</v>
+        <v>229</v>
+      </c>
+      <c r="AD100" t="s">
+        <v>2137</v>
+      </c>
+      <c r="AE100" t="s">
+        <v>2137</v>
       </c>
     </row>
-    <row r="101" spans="1:114">
+    <row r="101" spans="1:221">
       <c r="A101" t="s">
-        <v>1501</v>
+        <v>2138</v>
       </c>
       <c r="B101" t="s">
-        <v>1502</v>
+        <v>2139</v>
       </c>
       <c r="C101" t="s">
-        <v>1503</v>
+        <v>2140</v>
       </c>
       <c r="E101" t="s">
-        <v>1504</v>
+        <v>2141</v>
       </c>
       <c r="F101" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G101" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H101" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I101">
         <v>4</v>
       </c>
       <c r="J101" t="s">
-        <v>1340</v>
+        <v>1977</v>
       </c>
       <c r="N101" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O101" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P101" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q101" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R101" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S101" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1506</v>
+        <v>229</v>
+      </c>
+      <c r="AD101" t="s">
+        <v>2142</v>
+      </c>
+      <c r="AE101" t="s">
+        <v>2143</v>
       </c>
     </row>
-    <row r="102" spans="1:114">
+    <row r="102" spans="1:221">
       <c r="A102" t="s">
-        <v>1507</v>
+        <v>2144</v>
       </c>
       <c r="B102" t="s">
-        <v>1508</v>
+        <v>2145</v>
       </c>
       <c r="C102" t="s">
-        <v>1509</v>
+        <v>2146</v>
       </c>
       <c r="E102" t="s">
-        <v>1510</v>
+        <v>2147</v>
       </c>
       <c r="F102" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G102" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H102" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I102">
         <v>4</v>
       </c>
       <c r="J102" t="s">
-        <v>1347</v>
+        <v>1984</v>
       </c>
       <c r="N102" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O102" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P102" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q102" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R102" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S102" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1512</v>
+        <v>229</v>
+      </c>
+      <c r="AD102" t="s">
+        <v>2148</v>
+      </c>
+      <c r="AE102" t="s">
+        <v>2149</v>
       </c>
     </row>
-    <row r="103" spans="1:114">
+    <row r="103" spans="1:221">
       <c r="A103" t="s">
-        <v>1513</v>
+        <v>2150</v>
       </c>
       <c r="B103" t="s">
-        <v>1514</v>
+        <v>2151</v>
       </c>
       <c r="C103" t="s">
-        <v>1515</v>
+        <v>2152</v>
       </c>
       <c r="E103" t="s">
-        <v>1516</v>
+        <v>2153</v>
       </c>
       <c r="F103" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G103" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H103" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I103">
         <v>4</v>
       </c>
       <c r="J103" t="s">
-        <v>1353</v>
+        <v>1990</v>
       </c>
       <c r="N103" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O103" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P103" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q103" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R103" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S103" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1518</v>
+        <v>229</v>
+      </c>
+      <c r="AD103" t="s">
+        <v>2154</v>
+      </c>
+      <c r="AE103" t="s">
+        <v>2155</v>
       </c>
     </row>
-    <row r="104" spans="1:114">
+    <row r="104" spans="1:221">
       <c r="A104" t="s">
-        <v>1519</v>
+        <v>2156</v>
       </c>
       <c r="B104" t="s">
-        <v>1520</v>
+        <v>2157</v>
       </c>
       <c r="C104" t="s">
-        <v>1521</v>
+        <v>2158</v>
       </c>
       <c r="E104" t="s">
-        <v>1522</v>
+        <v>2159</v>
       </c>
       <c r="F104" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G104" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H104" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I104">
         <v>4</v>
       </c>
       <c r="J104" t="s">
-        <v>1523</v>
+        <v>2160</v>
       </c>
       <c r="N104" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O104" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P104" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q104" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R104" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S104" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1525</v>
+        <v>229</v>
+      </c>
+      <c r="AD104" t="s">
+        <v>2161</v>
+      </c>
+      <c r="AE104" t="s">
+        <v>2162</v>
       </c>
     </row>
-    <row r="105" spans="1:114">
+    <row r="105" spans="1:221">
       <c r="A105" t="s">
-        <v>1526</v>
+        <v>2163</v>
       </c>
       <c r="B105" t="s">
-        <v>1527</v>
+        <v>2164</v>
       </c>
       <c r="C105" t="s">
-        <v>1528</v>
+        <v>2165</v>
       </c>
       <c r="E105" t="s">
-        <v>1529</v>
+        <v>2166</v>
       </c>
       <c r="F105" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G105" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H105" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I105">
         <v>4</v>
       </c>
       <c r="J105" t="s">
-        <v>1366</v>
+        <v>2003</v>
       </c>
       <c r="N105" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O105" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P105" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q105" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R105" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S105" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1531</v>
+        <v>229</v>
+      </c>
+      <c r="AD105" t="s">
+        <v>2167</v>
+      </c>
+      <c r="AE105" t="s">
+        <v>2168</v>
       </c>
     </row>
-    <row r="106" spans="1:114">
+    <row r="106" spans="1:221">
       <c r="A106" t="s">
-        <v>1532</v>
+        <v>2169</v>
       </c>
       <c r="B106" t="s">
-        <v>1533</v>
+        <v>2170</v>
       </c>
       <c r="C106" t="s">
-        <v>1534</v>
+        <v>2171</v>
       </c>
       <c r="E106" t="s">
-        <v>1535</v>
+        <v>2172</v>
       </c>
       <c r="F106" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G106" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H106" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I106">
         <v>4</v>
       </c>
       <c r="J106" t="s">
-        <v>1536</v>
+        <v>2173</v>
       </c>
       <c r="N106" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O106" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P106" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q106" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R106" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S106" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1537</v>
+        <v>229</v>
+      </c>
+      <c r="AD106" t="s">
+        <v>2174</v>
+      </c>
+      <c r="AE106" t="s">
+        <v>2174</v>
       </c>
     </row>
-    <row r="107" spans="1:114">
+    <row r="107" spans="1:221">
       <c r="A107" t="s">
-        <v>1538</v>
+        <v>2175</v>
       </c>
       <c r="B107" t="s">
-        <v>1539</v>
+        <v>2176</v>
       </c>
       <c r="C107" t="s">
-        <v>1540</v>
+        <v>2177</v>
       </c>
       <c r="E107" t="s">
-        <v>1430</v>
+        <v>2067</v>
       </c>
       <c r="F107" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G107" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H107" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I107">
         <v>4</v>
       </c>
       <c r="J107" t="s">
-        <v>1541</v>
+        <v>2178</v>
       </c>
       <c r="N107" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O107" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P107" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q107" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R107" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S107" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1542</v>
+        <v>229</v>
+      </c>
+      <c r="AD107" t="s">
+        <v>2179</v>
+      </c>
+      <c r="AE107" t="s">
+        <v>2179</v>
       </c>
     </row>
-    <row r="108" spans="1:114">
+    <row r="108" spans="1:221">
       <c r="A108" t="s">
-        <v>1543</v>
+        <v>2180</v>
       </c>
       <c r="B108" t="s">
-        <v>1544</v>
+        <v>2181</v>
       </c>
       <c r="C108" t="s">
-        <v>1545</v>
+        <v>2182</v>
       </c>
       <c r="E108" t="s">
-        <v>1430</v>
+        <v>2067</v>
       </c>
       <c r="F108" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G108" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H108" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I108">
         <v>4</v>
       </c>
       <c r="J108" t="s">
-        <v>1546</v>
+        <v>2183</v>
       </c>
       <c r="N108" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O108" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P108" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q108" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R108" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S108" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1548</v>
+        <v>229</v>
+      </c>
+      <c r="AD108" t="s">
+        <v>2184</v>
+      </c>
+      <c r="AE108" t="s">
+        <v>2185</v>
       </c>
     </row>
-    <row r="109" spans="1:114">
+    <row r="109" spans="1:221">
       <c r="A109" t="s">
-        <v>1549</v>
+        <v>2186</v>
       </c>
       <c r="B109" t="s">
-        <v>1550</v>
+        <v>2187</v>
       </c>
       <c r="C109" t="s">
-        <v>1551</v>
+        <v>2188</v>
       </c>
       <c r="E109" t="s">
-        <v>1535</v>
+        <v>2172</v>
       </c>
       <c r="F109" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G109" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H109" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I109">
         <v>4</v>
       </c>
       <c r="J109" t="s">
-        <v>1536</v>
+        <v>2173</v>
       </c>
       <c r="N109" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O109" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P109" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q109" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R109" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S109" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1552</v>
+        <v>229</v>
+      </c>
+      <c r="AD109" t="s">
+        <v>2189</v>
+      </c>
+      <c r="AE109" t="s">
+        <v>2189</v>
       </c>
     </row>
-    <row r="110" spans="1:114">
+    <row r="110" spans="1:221">
       <c r="A110" t="s">
-        <v>1553</v>
+        <v>2190</v>
       </c>
       <c r="B110" t="s">
-        <v>1554</v>
+        <v>2191</v>
       </c>
       <c r="C110" t="s">
-        <v>1555</v>
+        <v>2192</v>
       </c>
       <c r="E110" t="s">
-        <v>1535</v>
+        <v>2172</v>
       </c>
       <c r="F110" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G110" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H110" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I110">
         <v>4</v>
       </c>
       <c r="J110" t="s">
-        <v>1536</v>
+        <v>2173</v>
       </c>
       <c r="N110" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O110" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P110" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q110" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R110" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S110" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1557</v>
+        <v>229</v>
+      </c>
+      <c r="AD110" t="s">
+        <v>2193</v>
+      </c>
+      <c r="AE110" t="s">
+        <v>2194</v>
       </c>
     </row>
-    <row r="111" spans="1:114">
+    <row r="111" spans="1:221">
       <c r="A111" t="s">
-        <v>1558</v>
+        <v>2195</v>
       </c>
       <c r="B111" t="s">
-        <v>1559</v>
+        <v>2196</v>
       </c>
       <c r="C111" t="s">
-        <v>1560</v>
+        <v>2197</v>
       </c>
       <c r="E111" t="s">
-        <v>1535</v>
+        <v>2172</v>
       </c>
       <c r="F111" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G111" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H111" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I111">
         <v>4</v>
       </c>
       <c r="J111" t="s">
-        <v>1536</v>
+        <v>2173</v>
       </c>
       <c r="N111" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O111" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P111" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q111" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R111" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S111" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1562</v>
+        <v>229</v>
+      </c>
+      <c r="AD111" t="s">
+        <v>2198</v>
+      </c>
+      <c r="AE111" t="s">
+        <v>2199</v>
       </c>
     </row>
-    <row r="112" spans="1:114">
+    <row r="112" spans="1:221">
       <c r="A112" t="s">
-        <v>1563</v>
+        <v>2200</v>
       </c>
       <c r="B112" t="s">
-        <v>1564</v>
+        <v>2201</v>
       </c>
       <c r="C112" t="s">
-        <v>1565</v>
+        <v>2202</v>
       </c>
       <c r="E112" t="s">
-        <v>1535</v>
+        <v>2172</v>
       </c>
       <c r="F112" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G112" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H112" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I112">
         <v>4</v>
       </c>
       <c r="J112" t="s">
-        <v>1536</v>
+        <v>2173</v>
       </c>
       <c r="N112" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O112" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P112" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q112" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R112" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S112" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1567</v>
+        <v>229</v>
+      </c>
+      <c r="AD112" t="s">
+        <v>2203</v>
+      </c>
+      <c r="AE112" t="s">
+        <v>2204</v>
       </c>
     </row>
-    <row r="113" spans="1:114">
+    <row r="113" spans="1:221">
       <c r="A113" t="s">
-        <v>1568</v>
+        <v>2205</v>
       </c>
       <c r="B113" t="s">
-        <v>1569</v>
+        <v>2206</v>
       </c>
       <c r="C113" t="s">
-        <v>1570</v>
+        <v>2207</v>
       </c>
       <c r="E113" t="s">
-        <v>1571</v>
+        <v>2208</v>
       </c>
       <c r="F113" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G113" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H113" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I113">
         <v>4</v>
       </c>
       <c r="J113" t="s">
-        <v>1572</v>
+        <v>2209</v>
       </c>
       <c r="N113" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O113" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P113" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q113" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R113" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S113" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1573</v>
+        <v>229</v>
+      </c>
+      <c r="AD113" t="s">
+        <v>2210</v>
+      </c>
+      <c r="AE113" t="s">
+        <v>2210</v>
       </c>
     </row>
-    <row r="114" spans="1:114">
+    <row r="114" spans="1:221">
       <c r="A114" t="s">
-        <v>1574</v>
+        <v>2211</v>
       </c>
       <c r="B114" t="s">
-        <v>1575</v>
+        <v>2212</v>
       </c>
       <c r="C114" t="s">
-        <v>1576</v>
+        <v>2213</v>
       </c>
       <c r="E114" t="s">
-        <v>1577</v>
+        <v>2214</v>
       </c>
       <c r="F114" t="s">
-        <v>718</v>
+        <v>728</v>
       </c>
       <c r="G114" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H114" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I114">
         <v>4</v>
       </c>
       <c r="J114" t="s">
-        <v>1578</v>
+        <v>2215</v>
       </c>
       <c r="N114" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O114" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P114" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q114" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R114" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S114" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1579</v>
+        <v>229</v>
+      </c>
+      <c r="AD114" t="s">
+        <v>2216</v>
+      </c>
+      <c r="AE114" t="s">
+        <v>2216</v>
       </c>
     </row>
-    <row r="115" spans="1:114">
+    <row r="115" spans="1:221">
       <c r="A115" t="s">
-        <v>1580</v>
+        <v>2217</v>
       </c>
       <c r="B115" t="s">
-        <v>1581</v>
+        <v>2218</v>
       </c>
       <c r="C115" t="s">
-        <v>1582</v>
+        <v>2219</v>
       </c>
       <c r="E115" t="s">
-        <v>1583</v>
+        <v>2220</v>
       </c>
       <c r="F115" t="s">
-        <v>718</v>
+        <v>728</v>
       </c>
       <c r="G115" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H115" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I115">
         <v>4</v>
       </c>
       <c r="J115" t="s">
-        <v>1584</v>
+        <v>2221</v>
       </c>
       <c r="N115" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O115" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P115" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q115" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R115" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S115" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1585</v>
+        <v>229</v>
+      </c>
+      <c r="AD115" t="s">
+        <v>2222</v>
+      </c>
+      <c r="AE115" t="s">
+        <v>2222</v>
       </c>
     </row>
-    <row r="116" spans="1:114">
+    <row r="116" spans="1:221">
       <c r="A116" t="s">
-        <v>1586</v>
+        <v>2223</v>
       </c>
       <c r="B116" t="s">
-        <v>1587</v>
+        <v>2224</v>
       </c>
       <c r="C116" t="s">
-        <v>1588</v>
+        <v>2225</v>
       </c>
       <c r="E116" t="s">
-        <v>1589</v>
+        <v>2226</v>
       </c>
       <c r="F116" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G116" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H116" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I116">
         <v>4</v>
       </c>
       <c r="J116" t="s">
-        <v>1590</v>
+        <v>2227</v>
       </c>
       <c r="N116" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O116" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P116" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q116" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R116" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S116" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1591</v>
+        <v>229</v>
+      </c>
+      <c r="AD116" t="s">
+        <v>2228</v>
+      </c>
+      <c r="AE116" t="s">
+        <v>2228</v>
       </c>
     </row>
-    <row r="117" spans="1:114">
+    <row r="117" spans="1:221">
       <c r="A117" t="s">
-        <v>1592</v>
+        <v>2229</v>
       </c>
       <c r="B117" t="s">
-        <v>1593</v>
+        <v>2230</v>
       </c>
       <c r="C117" t="s">
-        <v>1594</v>
+        <v>2231</v>
       </c>
       <c r="E117" t="s">
-        <v>1595</v>
+        <v>2232</v>
       </c>
       <c r="F117" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G117" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H117" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I117">
         <v>4</v>
       </c>
       <c r="J117" t="s">
-        <v>1596</v>
+        <v>2233</v>
       </c>
       <c r="N117" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O117" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P117" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q117" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R117" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S117" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1598</v>
+        <v>229</v>
+      </c>
+      <c r="AD117" t="s">
+        <v>2234</v>
+      </c>
+      <c r="AE117" t="s">
+        <v>2235</v>
       </c>
     </row>
-    <row r="118" spans="1:114">
+    <row r="118" spans="1:221">
       <c r="A118" t="s">
-        <v>1599</v>
+        <v>2236</v>
       </c>
       <c r="B118" t="s">
-        <v>1600</v>
+        <v>2237</v>
       </c>
       <c r="C118" t="s">
-        <v>1601</v>
+        <v>2238</v>
       </c>
       <c r="E118" t="s">
-        <v>1602</v>
+        <v>2239</v>
       </c>
       <c r="F118" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G118" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H118" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I118">
         <v>4</v>
       </c>
       <c r="J118" t="s">
-        <v>1603</v>
+        <v>2240</v>
       </c>
       <c r="N118" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O118" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P118" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q118" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R118" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S118" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1605</v>
+        <v>229</v>
+      </c>
+      <c r="AD118" t="s">
+        <v>2241</v>
+      </c>
+      <c r="AE118" t="s">
+        <v>2242</v>
       </c>
     </row>
-    <row r="119" spans="1:114">
+    <row r="119" spans="1:221">
       <c r="A119" t="s">
-        <v>1606</v>
+        <v>2243</v>
       </c>
       <c r="B119" t="s">
-        <v>1607</v>
+        <v>2244</v>
       </c>
       <c r="C119" t="s">
-        <v>1608</v>
+        <v>2245</v>
       </c>
       <c r="E119" t="s">
-        <v>1535</v>
+        <v>2172</v>
       </c>
       <c r="F119" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G119" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H119" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I119">
         <v>4</v>
       </c>
       <c r="J119" t="s">
-        <v>1609</v>
+        <v>2246</v>
       </c>
       <c r="N119" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O119" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P119" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q119" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R119" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S119" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1610</v>
+        <v>229</v>
+      </c>
+      <c r="AD119" t="s">
+        <v>2247</v>
+      </c>
+      <c r="AE119" t="s">
+        <v>2247</v>
       </c>
     </row>
-    <row r="120" spans="1:114">
+    <row r="120" spans="1:221">
       <c r="A120" t="s">
-        <v>1611</v>
+        <v>2248</v>
       </c>
       <c r="B120" t="s">
-        <v>1612</v>
+        <v>2249</v>
       </c>
       <c r="C120" t="s">
-        <v>1613</v>
+        <v>2250</v>
       </c>
       <c r="E120" t="s">
-        <v>1614</v>
+        <v>2251</v>
       </c>
       <c r="F120" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G120" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H120" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I120">
         <v>4</v>
       </c>
       <c r="J120" t="s">
-        <v>1615</v>
+        <v>2252</v>
       </c>
       <c r="N120" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O120" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P120" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q120" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R120" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S120" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1616</v>
+        <v>229</v>
+      </c>
+      <c r="AD120" t="s">
+        <v>2253</v>
+      </c>
+      <c r="AE120" t="s">
+        <v>2253</v>
       </c>
     </row>
-    <row r="121" spans="1:114">
+    <row r="121" spans="1:221">
       <c r="A121" t="s">
-        <v>1617</v>
+        <v>2254</v>
       </c>
       <c r="B121" t="s">
-        <v>1618</v>
+        <v>2255</v>
       </c>
       <c r="C121" t="s">
-        <v>1619</v>
+        <v>2256</v>
       </c>
       <c r="E121" t="s">
-        <v>1620</v>
+        <v>2257</v>
       </c>
       <c r="F121" t="s">
-        <v>827</v>
+        <v>1908</v>
       </c>
       <c r="G121" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H121" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I121">
         <v>4</v>
       </c>
       <c r="J121" t="s">
-        <v>1621</v>
+        <v>2258</v>
       </c>
       <c r="N121" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O121" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P121" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q121" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R121" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S121" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1622</v>
+        <v>229</v>
+      </c>
+      <c r="AD121" t="s">
+        <v>2259</v>
+      </c>
+      <c r="AE121" t="s">
+        <v>2259</v>
       </c>
     </row>
-    <row r="122" spans="1:114">
+    <row r="122" spans="1:221">
       <c r="A122" t="s">
-        <v>1623</v>
+        <v>2260</v>
       </c>
       <c r="B122" t="s">
-        <v>1624</v>
+        <v>2261</v>
       </c>
       <c r="C122" t="s">
-        <v>1625</v>
+        <v>2262</v>
       </c>
       <c r="F122" t="s">
-        <v>827</v>
+        <v>1908</v>
       </c>
       <c r="G122" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H122" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I122">
         <v>4</v>
       </c>
       <c r="J122" t="s">
-        <v>1626</v>
+        <v>2263</v>
       </c>
       <c r="N122" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O122" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P122" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q122" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R122" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S122" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1628</v>
+        <v>229</v>
+      </c>
+      <c r="AD122" t="s">
+        <v>2264</v>
+      </c>
+      <c r="AE122" t="s">
+        <v>2265</v>
       </c>
     </row>
-    <row r="123" spans="1:114">
+    <row r="123" spans="1:221">
       <c r="A123" t="s">
-        <v>1629</v>
+        <v>2266</v>
       </c>
       <c r="B123" t="s">
-        <v>1630</v>
+        <v>2267</v>
       </c>
       <c r="C123" t="s">
-        <v>1631</v>
+        <v>2268</v>
       </c>
       <c r="E123" t="s">
-        <v>1632</v>
+        <v>2269</v>
       </c>
       <c r="F123" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G123" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H123" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I123">
         <v>4</v>
       </c>
       <c r="J123" t="s">
-        <v>1633</v>
+        <v>2270</v>
       </c>
       <c r="N123" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O123" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P123" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q123" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R123" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S123" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1634</v>
+        <v>229</v>
+      </c>
+      <c r="AD123" t="s">
+        <v>2271</v>
+      </c>
+      <c r="AE123" t="s">
+        <v>2271</v>
       </c>
     </row>
-    <row r="124" spans="1:114">
+    <row r="124" spans="1:221">
       <c r="A124" t="s">
-        <v>1635</v>
+        <v>2272</v>
       </c>
       <c r="B124" t="s">
-        <v>1636</v>
+        <v>2273</v>
       </c>
       <c r="C124" t="s">
-        <v>1637</v>
+        <v>2274</v>
       </c>
       <c r="E124" t="s">
-        <v>1638</v>
+        <v>2275</v>
       </c>
       <c r="F124" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G124" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H124" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I124">
         <v>4</v>
       </c>
       <c r="J124" t="s">
-        <v>1639</v>
+        <v>2276</v>
       </c>
       <c r="N124" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O124" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P124" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q124" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R124" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S124" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1640</v>
+        <v>229</v>
+      </c>
+      <c r="AD124" t="s">
+        <v>2277</v>
+      </c>
+      <c r="AE124" t="s">
+        <v>2277</v>
       </c>
     </row>
-    <row r="125" spans="1:114">
+    <row r="125" spans="1:221">
       <c r="A125" t="s">
-        <v>1641</v>
+        <v>2278</v>
       </c>
       <c r="B125" t="s">
-        <v>1642</v>
+        <v>2279</v>
       </c>
       <c r="C125" t="s">
-        <v>1643</v>
+        <v>2280</v>
       </c>
       <c r="E125" t="s">
-        <v>1644</v>
+        <v>2281</v>
       </c>
       <c r="F125" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G125" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H125" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I125">
         <v>4</v>
       </c>
       <c r="J125" t="s">
-        <v>1645</v>
+        <v>2282</v>
       </c>
       <c r="N125" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O125" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P125" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q125" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R125" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S125" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1646</v>
+        <v>229</v>
+      </c>
+      <c r="AD125" t="s">
+        <v>2283</v>
+      </c>
+      <c r="AE125" t="s">
+        <v>2283</v>
       </c>
     </row>
-    <row r="126" spans="1:114">
+    <row r="126" spans="1:221">
       <c r="A126" t="s">
-        <v>1647</v>
+        <v>2284</v>
       </c>
       <c r="B126" t="s">
-        <v>1648</v>
+        <v>2285</v>
       </c>
       <c r="C126" t="s">
-        <v>1649</v>
+        <v>2286</v>
       </c>
       <c r="E126" t="s">
-        <v>1632</v>
+        <v>2269</v>
       </c>
       <c r="F126" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G126" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H126" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I126">
         <v>4</v>
       </c>
       <c r="J126" t="s">
-        <v>1650</v>
+        <v>2287</v>
       </c>
       <c r="N126" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O126" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P126" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q126" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R126" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S126" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1651</v>
+        <v>229</v>
+      </c>
+      <c r="AD126" t="s">
+        <v>2288</v>
+      </c>
+      <c r="AE126" t="s">
+        <v>2288</v>
       </c>
     </row>
-    <row r="127" spans="1:114">
+    <row r="127" spans="1:221">
       <c r="A127" t="s">
-        <v>1652</v>
+        <v>2289</v>
       </c>
       <c r="B127" t="s">
-        <v>1653</v>
+        <v>2290</v>
       </c>
       <c r="C127" t="s">
-        <v>1654</v>
+        <v>2291</v>
       </c>
       <c r="E127" t="s">
-        <v>1655</v>
+        <v>2292</v>
       </c>
       <c r="F127" t="s">
-        <v>827</v>
+        <v>1908</v>
       </c>
       <c r="G127" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H127" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I127">
         <v>4</v>
       </c>
       <c r="J127" t="s">
-        <v>1656</v>
+        <v>2293</v>
       </c>
       <c r="N127" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O127" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P127" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q127" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R127" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S127" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1657</v>
+        <v>229</v>
+      </c>
+      <c r="AD127" t="s">
+        <v>2294</v>
+      </c>
+      <c r="AE127" t="s">
+        <v>2294</v>
       </c>
     </row>
-    <row r="128" spans="1:114">
+    <row r="128" spans="1:221">
       <c r="A128" t="s">
-        <v>1658</v>
+        <v>2295</v>
       </c>
       <c r="B128" t="s">
-        <v>1659</v>
+        <v>2296</v>
       </c>
       <c r="C128" t="s">
-        <v>1660</v>
+        <v>2297</v>
       </c>
       <c r="E128" t="s">
-        <v>1638</v>
+        <v>2275</v>
       </c>
       <c r="F128" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G128" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H128" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I128">
         <v>4</v>
       </c>
       <c r="J128" t="s">
-        <v>1661</v>
+        <v>2298</v>
       </c>
       <c r="N128" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O128" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P128" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q128" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R128" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S128" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1662</v>
+        <v>229</v>
+      </c>
+      <c r="AD128" t="s">
+        <v>2299</v>
+      </c>
+      <c r="AE128" t="s">
+        <v>2299</v>
       </c>
     </row>
-    <row r="129" spans="1:114">
+    <row r="129" spans="1:221">
       <c r="A129" t="s">
-        <v>1663</v>
+        <v>2300</v>
       </c>
       <c r="B129" t="s">
-        <v>1664</v>
+        <v>2301</v>
       </c>
       <c r="C129" t="s">
-        <v>1665</v>
+        <v>2302</v>
       </c>
       <c r="E129" t="s">
-        <v>1644</v>
+        <v>2281</v>
       </c>
       <c r="F129" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G129" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H129" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I129">
         <v>4</v>
       </c>
       <c r="J129" t="s">
-        <v>1666</v>
+        <v>2303</v>
       </c>
       <c r="N129" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O129" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P129" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q129" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R129" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S129" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1668</v>
+        <v>229</v>
+      </c>
+      <c r="AD129" t="s">
+        <v>2304</v>
+      </c>
+      <c r="AE129" t="s">
+        <v>2305</v>
       </c>
     </row>
-    <row r="130" spans="1:114">
+    <row r="130" spans="1:221">
       <c r="A130" t="s">
-        <v>1669</v>
+        <v>2306</v>
       </c>
       <c r="B130" t="s">
-        <v>1670</v>
+        <v>2307</v>
       </c>
       <c r="C130" t="s">
-        <v>1671</v>
+        <v>2308</v>
       </c>
       <c r="E130" t="s">
-        <v>1672</v>
+        <v>2309</v>
       </c>
       <c r="F130" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G130" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H130" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I130">
         <v>4</v>
       </c>
       <c r="J130" t="s">
-        <v>1673</v>
+        <v>2310</v>
       </c>
       <c r="N130" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O130" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P130" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q130" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R130" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S130" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1675</v>
+        <v>229</v>
+      </c>
+      <c r="AD130" t="s">
+        <v>2311</v>
+      </c>
+      <c r="AE130" t="s">
+        <v>2312</v>
       </c>
     </row>
-    <row r="131" spans="1:114">
+    <row r="131" spans="1:221">
       <c r="A131" t="s">
-        <v>1676</v>
+        <v>2313</v>
       </c>
       <c r="B131" t="s">
-        <v>1677</v>
+        <v>2314</v>
       </c>
       <c r="C131" t="s">
-        <v>1678</v>
+        <v>2315</v>
       </c>
       <c r="E131" t="s">
-        <v>1679</v>
+        <v>2316</v>
       </c>
       <c r="F131" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G131" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H131" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I131">
         <v>4</v>
       </c>
       <c r="J131" t="s">
-        <v>1680</v>
+        <v>2317</v>
       </c>
       <c r="N131" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O131" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P131" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q131" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R131" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S131" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1681</v>
+        <v>229</v>
+      </c>
+      <c r="AD131" t="s">
+        <v>2318</v>
+      </c>
+      <c r="AE131" t="s">
+        <v>2318</v>
       </c>
     </row>
-    <row r="132" spans="1:114">
+    <row r="132" spans="1:221">
       <c r="A132" t="s">
-        <v>1682</v>
+        <v>2319</v>
       </c>
       <c r="B132" t="s">
-        <v>1683</v>
+        <v>2320</v>
       </c>
       <c r="C132" t="s">
-        <v>1684</v>
+        <v>2321</v>
       </c>
       <c r="E132" t="s">
-        <v>1685</v>
+        <v>2322</v>
       </c>
       <c r="F132" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G132" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H132" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I132">
         <v>4</v>
       </c>
       <c r="J132" t="s">
-        <v>1686</v>
+        <v>2323</v>
       </c>
       <c r="N132" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O132" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P132" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q132" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R132" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S132" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1687</v>
+        <v>229</v>
+      </c>
+      <c r="AD132" t="s">
+        <v>2324</v>
+      </c>
+      <c r="AE132" t="s">
+        <v>2324</v>
       </c>
     </row>
-    <row r="133" spans="1:114">
+    <row r="133" spans="1:221">
       <c r="A133" t="s">
-        <v>1688</v>
+        <v>2325</v>
       </c>
       <c r="B133" t="s">
-        <v>1689</v>
+        <v>2326</v>
       </c>
       <c r="C133" t="s">
-        <v>1690</v>
+        <v>2327</v>
       </c>
       <c r="E133" t="s">
-        <v>1672</v>
+        <v>2309</v>
       </c>
       <c r="F133" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G133" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H133" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I133">
         <v>4</v>
       </c>
       <c r="J133" t="s">
-        <v>1691</v>
+        <v>2328</v>
       </c>
       <c r="N133" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O133" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P133" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q133" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R133" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S133" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1692</v>
+        <v>229</v>
+      </c>
+      <c r="AD133" t="s">
+        <v>2329</v>
+      </c>
+      <c r="AE133" t="s">
+        <v>2329</v>
       </c>
     </row>
-    <row r="134" spans="1:114">
+    <row r="134" spans="1:221">
       <c r="A134" t="s">
-        <v>1693</v>
+        <v>2330</v>
       </c>
       <c r="B134" t="s">
-        <v>1694</v>
+        <v>2331</v>
       </c>
       <c r="C134" t="s">
-        <v>1695</v>
+        <v>2332</v>
       </c>
       <c r="E134" t="s">
-        <v>1679</v>
+        <v>2316</v>
       </c>
       <c r="F134" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G134" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H134" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I134">
         <v>4</v>
       </c>
       <c r="J134" t="s">
-        <v>1696</v>
+        <v>2333</v>
       </c>
       <c r="N134" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O134" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P134" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q134" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R134" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S134" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1697</v>
+        <v>229</v>
+      </c>
+      <c r="AD134" t="s">
+        <v>2334</v>
+      </c>
+      <c r="AE134" t="s">
+        <v>2334</v>
       </c>
     </row>
-    <row r="135" spans="1:114">
+    <row r="135" spans="1:221">
       <c r="A135" t="s">
-        <v>1698</v>
+        <v>2335</v>
       </c>
       <c r="B135" t="s">
-        <v>1699</v>
+        <v>2336</v>
       </c>
       <c r="C135" t="s">
-        <v>1700</v>
+        <v>2337</v>
       </c>
       <c r="E135" t="s">
-        <v>1685</v>
+        <v>2322</v>
       </c>
       <c r="F135" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G135" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H135" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I135">
         <v>4</v>
       </c>
       <c r="J135" t="s">
-        <v>1701</v>
+        <v>2338</v>
       </c>
       <c r="N135" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O135" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P135" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q135" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R135" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S135" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1703</v>
+        <v>229</v>
+      </c>
+      <c r="AD135" t="s">
+        <v>2339</v>
+      </c>
+      <c r="AE135" t="s">
+        <v>2340</v>
       </c>
     </row>
-    <row r="136" spans="1:114">
+    <row r="136" spans="1:221">
       <c r="A136" t="s">
-        <v>1704</v>
+        <v>2341</v>
       </c>
       <c r="B136" t="s">
-        <v>1705</v>
+        <v>2342</v>
       </c>
       <c r="C136" t="s">
-        <v>1706</v>
+        <v>2343</v>
       </c>
       <c r="E136" t="s">
-        <v>1707</v>
+        <v>2344</v>
       </c>
       <c r="F136" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G136" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H136" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I136">
         <v>4</v>
       </c>
       <c r="J136" t="s">
-        <v>1708</v>
+        <v>2345</v>
       </c>
       <c r="N136" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O136" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P136" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q136" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R136" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S136" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1709</v>
+        <v>229</v>
+      </c>
+      <c r="AD136" t="s">
+        <v>2346</v>
+      </c>
+      <c r="AE136" t="s">
+        <v>2346</v>
       </c>
     </row>
-    <row r="137" spans="1:114">
+    <row r="137" spans="1:221">
       <c r="A137" t="s">
-        <v>1710</v>
+        <v>2347</v>
       </c>
       <c r="B137" t="s">
-        <v>1711</v>
+        <v>2348</v>
       </c>
       <c r="C137" t="s">
-        <v>1712</v>
+        <v>2349</v>
       </c>
       <c r="E137" t="s">
-        <v>1713</v>
+        <v>2350</v>
       </c>
       <c r="F137" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G137" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H137" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I137">
         <v>4</v>
       </c>
       <c r="J137" t="s">
-        <v>1714</v>
+        <v>2351</v>
       </c>
       <c r="N137" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O137" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P137" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q137" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R137" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S137" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1715</v>
+        <v>229</v>
+      </c>
+      <c r="AD137" t="s">
+        <v>2352</v>
+      </c>
+      <c r="AE137" t="s">
+        <v>2352</v>
       </c>
     </row>
-    <row r="138" spans="1:114">
+    <row r="138" spans="1:221">
       <c r="A138" t="s">
-        <v>1716</v>
+        <v>2353</v>
       </c>
       <c r="B138" t="s">
-        <v>1717</v>
+        <v>2354</v>
       </c>
       <c r="C138" t="s">
-        <v>1718</v>
+        <v>2355</v>
       </c>
       <c r="E138" t="s">
-        <v>1719</v>
+        <v>2356</v>
       </c>
       <c r="F138" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G138" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H138" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I138">
         <v>4</v>
       </c>
       <c r="J138" t="s">
-        <v>1720</v>
+        <v>2357</v>
       </c>
       <c r="N138" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O138" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P138" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q138" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R138" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S138" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1721</v>
+        <v>229</v>
+      </c>
+      <c r="AD138" t="s">
+        <v>2358</v>
+      </c>
+      <c r="AE138" t="s">
+        <v>2358</v>
       </c>
     </row>
-    <row r="139" spans="1:114">
+    <row r="139" spans="1:221">
       <c r="A139" t="s">
-        <v>1722</v>
+        <v>2359</v>
       </c>
       <c r="B139" t="s">
-        <v>1723</v>
+        <v>2360</v>
       </c>
       <c r="C139" t="s">
-        <v>1724</v>
+        <v>2361</v>
       </c>
       <c r="E139" t="s">
-        <v>1725</v>
+        <v>2362</v>
       </c>
       <c r="F139" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G139" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H139" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I139">
         <v>4</v>
       </c>
       <c r="J139" t="s">
-        <v>1726</v>
+        <v>2363</v>
       </c>
       <c r="N139" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O139" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P139" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q139" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R139" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S139" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1727</v>
+        <v>229</v>
+      </c>
+      <c r="AD139" t="s">
+        <v>2364</v>
+      </c>
+      <c r="AE139" t="s">
+        <v>2364</v>
       </c>
     </row>
-    <row r="140" spans="1:114">
+    <row r="140" spans="1:221">
       <c r="A140" t="s">
-        <v>1728</v>
+        <v>2365</v>
       </c>
       <c r="B140" t="s">
-        <v>1729</v>
+        <v>2366</v>
       </c>
       <c r="C140" t="s">
-        <v>1730</v>
+        <v>2367</v>
       </c>
       <c r="E140" t="s">
-        <v>1731</v>
+        <v>2368</v>
       </c>
       <c r="F140" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G140" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H140" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I140">
         <v>4</v>
       </c>
       <c r="J140" t="s">
-        <v>1732</v>
+        <v>2369</v>
       </c>
       <c r="N140" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O140" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P140" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q140" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R140" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S140" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1733</v>
+        <v>229</v>
+      </c>
+      <c r="AD140" t="s">
+        <v>2370</v>
+      </c>
+      <c r="AE140" t="s">
+        <v>2370</v>
       </c>
     </row>
-    <row r="141" spans="1:114">
+    <row r="141" spans="1:221">
       <c r="A141" t="s">
-        <v>1734</v>
+        <v>2371</v>
       </c>
       <c r="B141" t="s">
-        <v>1735</v>
+        <v>2372</v>
       </c>
       <c r="C141" t="s">
-        <v>1736</v>
+        <v>2373</v>
       </c>
       <c r="E141" t="s">
-        <v>1737</v>
+        <v>2374</v>
       </c>
       <c r="F141" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G141" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H141" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I141">
         <v>4</v>
       </c>
       <c r="J141" t="s">
-        <v>1738</v>
+        <v>2375</v>
       </c>
       <c r="N141" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O141" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P141" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q141" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R141" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S141" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1739</v>
+        <v>229</v>
+      </c>
+      <c r="AD141" t="s">
+        <v>2376</v>
+      </c>
+      <c r="AE141" t="s">
+        <v>2376</v>
       </c>
     </row>
-    <row r="142" spans="1:114">
+    <row r="142" spans="1:221">
       <c r="A142" t="s">
-        <v>1740</v>
+        <v>2377</v>
       </c>
       <c r="B142" t="s">
-        <v>1741</v>
+        <v>2378</v>
       </c>
       <c r="C142" t="s">
-        <v>1742</v>
+        <v>2379</v>
       </c>
       <c r="E142" t="s">
-        <v>1743</v>
+        <v>2380</v>
       </c>
       <c r="F142" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G142" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H142" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I142">
         <v>4</v>
       </c>
       <c r="J142" t="s">
-        <v>1744</v>
+        <v>2381</v>
       </c>
       <c r="N142" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O142" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P142" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q142" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R142" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S142" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1745</v>
+        <v>229</v>
+      </c>
+      <c r="AD142" t="s">
+        <v>2382</v>
+      </c>
+      <c r="AE142" t="s">
+        <v>2382</v>
       </c>
     </row>
-    <row r="143" spans="1:114">
+    <row r="143" spans="1:221">
       <c r="A143" t="s">
-        <v>1746</v>
+        <v>2383</v>
       </c>
       <c r="B143" t="s">
-        <v>1747</v>
+        <v>2384</v>
       </c>
       <c r="C143" t="s">
-        <v>1748</v>
+        <v>2385</v>
       </c>
       <c r="E143" t="s">
-        <v>1749</v>
+        <v>2386</v>
       </c>
       <c r="F143" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G143" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H143" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I143">
         <v>4</v>
       </c>
       <c r="J143" t="s">
-        <v>1750</v>
+        <v>2387</v>
       </c>
       <c r="N143" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O143" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P143" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q143" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R143" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S143" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1751</v>
+        <v>229</v>
+      </c>
+      <c r="AD143" t="s">
+        <v>2388</v>
+      </c>
+      <c r="AE143" t="s">
+        <v>2388</v>
       </c>
     </row>
-    <row r="144" spans="1:114">
+    <row r="144" spans="1:221">
       <c r="A144" t="s">
-        <v>1752</v>
+        <v>2389</v>
       </c>
       <c r="B144" t="s">
-        <v>1753</v>
+        <v>2390</v>
       </c>
       <c r="C144" t="s">
-        <v>1754</v>
+        <v>2391</v>
       </c>
       <c r="E144" t="s">
-        <v>1755</v>
+        <v>2392</v>
       </c>
       <c r="F144" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G144" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H144" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I144">
         <v>4</v>
       </c>
       <c r="J144" t="s">
-        <v>1756</v>
+        <v>2393</v>
       </c>
       <c r="N144" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O144" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P144" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q144" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R144" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S144" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1757</v>
+        <v>229</v>
+      </c>
+      <c r="AD144" t="s">
+        <v>2394</v>
+      </c>
+      <c r="AE144" t="s">
+        <v>2394</v>
       </c>
     </row>
-    <row r="145" spans="1:114">
+    <row r="145" spans="1:221">
       <c r="A145" t="s">
-        <v>1758</v>
+        <v>2395</v>
       </c>
       <c r="B145" t="s">
-        <v>1759</v>
+        <v>2396</v>
       </c>
       <c r="C145" t="s">
-        <v>1760</v>
+        <v>2397</v>
       </c>
       <c r="E145" t="s">
-        <v>1761</v>
+        <v>2398</v>
       </c>
       <c r="F145" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G145" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H145" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I145">
         <v>4</v>
       </c>
       <c r="J145" t="s">
-        <v>1762</v>
+        <v>2399</v>
       </c>
       <c r="N145" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O145" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P145" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q145" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R145" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S145" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1763</v>
+        <v>229</v>
+      </c>
+      <c r="AD145" t="s">
+        <v>2400</v>
+      </c>
+      <c r="AE145" t="s">
+        <v>2400</v>
       </c>
     </row>
-    <row r="146" spans="1:114">
+    <row r="146" spans="1:221">
       <c r="A146" t="s">
-        <v>1764</v>
+        <v>2401</v>
       </c>
       <c r="B146" t="s">
-        <v>1765</v>
+        <v>2402</v>
       </c>
       <c r="C146" t="s">
-        <v>1766</v>
+        <v>2403</v>
       </c>
       <c r="E146" t="s">
-        <v>1767</v>
+        <v>2404</v>
       </c>
       <c r="F146" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G146" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H146" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I146">
         <v>4</v>
       </c>
       <c r="J146" t="s">
-        <v>1768</v>
+        <v>2405</v>
       </c>
       <c r="N146" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O146" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P146" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q146" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R146" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S146" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1769</v>
+        <v>229</v>
+      </c>
+      <c r="AD146" t="s">
+        <v>2406</v>
+      </c>
+      <c r="AE146" t="s">
+        <v>2406</v>
       </c>
     </row>
-    <row r="147" spans="1:114">
+    <row r="147" spans="1:221">
       <c r="A147" t="s">
-        <v>1770</v>
+        <v>2407</v>
       </c>
       <c r="B147" t="s">
-        <v>1771</v>
+        <v>2408</v>
       </c>
       <c r="C147" t="s">
-        <v>1772</v>
+        <v>2409</v>
       </c>
       <c r="E147" t="s">
-        <v>1773</v>
+        <v>2410</v>
       </c>
       <c r="F147" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G147" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H147" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I147">
         <v>4</v>
       </c>
       <c r="J147" t="s">
-        <v>1774</v>
+        <v>2411</v>
       </c>
       <c r="N147" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O147" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P147" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q147" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R147" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S147" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1775</v>
+        <v>229</v>
+      </c>
+      <c r="AD147" t="s">
+        <v>2412</v>
+      </c>
+      <c r="AE147" t="s">
+        <v>2412</v>
       </c>
     </row>
-    <row r="148" spans="1:114">
+    <row r="148" spans="1:221">
       <c r="A148" t="s">
-        <v>1776</v>
+        <v>2413</v>
       </c>
       <c r="B148" t="s">
-        <v>1777</v>
+        <v>2414</v>
       </c>
       <c r="C148" t="s">
-        <v>1778</v>
+        <v>2415</v>
       </c>
       <c r="E148" t="s">
-        <v>1779</v>
+        <v>2416</v>
       </c>
       <c r="F148" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G148" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H148" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I148">
         <v>4</v>
       </c>
       <c r="J148" t="s">
-        <v>1780</v>
+        <v>2417</v>
       </c>
       <c r="N148" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O148" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P148" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q148" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R148" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S148" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1781</v>
+        <v>229</v>
+      </c>
+      <c r="AD148" t="s">
+        <v>2418</v>
+      </c>
+      <c r="AE148" t="s">
+        <v>2418</v>
       </c>
     </row>
-    <row r="149" spans="1:114">
+    <row r="149" spans="1:221">
       <c r="A149" t="s">
-        <v>1782</v>
+        <v>2419</v>
       </c>
       <c r="B149" t="s">
-        <v>1783</v>
+        <v>2420</v>
       </c>
       <c r="C149" t="s">
-        <v>1784</v>
+        <v>2421</v>
       </c>
       <c r="E149" t="s">
-        <v>1785</v>
+        <v>2422</v>
       </c>
       <c r="F149" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G149" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H149" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I149">
         <v>4</v>
       </c>
       <c r="J149" t="s">
-        <v>1786</v>
+        <v>2423</v>
       </c>
       <c r="N149" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O149" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P149" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q149" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R149" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S149" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1787</v>
+        <v>229</v>
+      </c>
+      <c r="AD149" t="s">
+        <v>2424</v>
+      </c>
+      <c r="AE149" t="s">
+        <v>2424</v>
       </c>
     </row>
-    <row r="150" spans="1:114">
+    <row r="150" spans="1:221">
       <c r="A150" t="s">
-        <v>1788</v>
+        <v>2425</v>
       </c>
       <c r="B150" t="s">
-        <v>1789</v>
+        <v>2426</v>
       </c>
       <c r="C150" t="s">
-        <v>1790</v>
+        <v>2427</v>
       </c>
       <c r="E150" t="s">
-        <v>1791</v>
+        <v>2428</v>
       </c>
       <c r="F150" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G150" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H150" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I150">
         <v>4</v>
       </c>
       <c r="J150" t="s">
-        <v>1792</v>
+        <v>2429</v>
       </c>
       <c r="N150" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O150" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P150" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q150" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R150" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S150" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1793</v>
+        <v>229</v>
+      </c>
+      <c r="AD150" t="s">
+        <v>2430</v>
+      </c>
+      <c r="AE150" t="s">
+        <v>2430</v>
       </c>
     </row>
-    <row r="151" spans="1:114">
+    <row r="151" spans="1:221">
       <c r="A151" t="s">
-        <v>1794</v>
+        <v>2431</v>
       </c>
       <c r="B151" t="s">
-        <v>1795</v>
+        <v>2432</v>
       </c>
       <c r="C151" t="s">
-        <v>1796</v>
+        <v>2433</v>
       </c>
       <c r="E151" t="s">
-        <v>1797</v>
+        <v>2434</v>
       </c>
       <c r="F151" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G151" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H151" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I151">
         <v>4</v>
       </c>
       <c r="J151" t="s">
-        <v>1798</v>
+        <v>2435</v>
       </c>
       <c r="N151" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O151" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P151" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q151" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R151" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S151" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1799</v>
+        <v>229</v>
+      </c>
+      <c r="AD151" t="s">
+        <v>2436</v>
+      </c>
+      <c r="AE151" t="s">
+        <v>2436</v>
       </c>
     </row>
-    <row r="152" spans="1:114">
+    <row r="152" spans="1:221">
       <c r="A152" t="s">
-        <v>1800</v>
+        <v>2437</v>
       </c>
       <c r="B152" t="s">
-        <v>1801</v>
+        <v>2438</v>
       </c>
       <c r="C152" t="s">
-        <v>1802</v>
+        <v>2439</v>
       </c>
       <c r="E152" t="s">
-        <v>1803</v>
+        <v>2440</v>
       </c>
       <c r="F152" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G152" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H152" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I152">
         <v>4</v>
       </c>
       <c r="J152" t="s">
-        <v>1804</v>
+        <v>2441</v>
       </c>
       <c r="N152" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O152" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P152" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q152" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R152" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S152" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1805</v>
+        <v>229</v>
+      </c>
+      <c r="AD152" t="s">
+        <v>2442</v>
+      </c>
+      <c r="AE152" t="s">
+        <v>2442</v>
       </c>
     </row>
-    <row r="153" spans="1:114">
+    <row r="153" spans="1:221">
       <c r="A153" t="s">
-        <v>1806</v>
+        <v>2443</v>
       </c>
       <c r="B153" t="s">
-        <v>1807</v>
+        <v>2444</v>
       </c>
       <c r="C153" t="s">
-        <v>1808</v>
+        <v>2445</v>
       </c>
       <c r="E153" t="s">
-        <v>1809</v>
+        <v>2446</v>
       </c>
       <c r="F153" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G153" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H153" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I153">
         <v>4</v>
       </c>
       <c r="J153" t="s">
-        <v>1810</v>
+        <v>2447</v>
       </c>
       <c r="N153" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O153" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P153" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q153" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R153" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S153" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1811</v>
+        <v>229</v>
+      </c>
+      <c r="AD153" t="s">
+        <v>2448</v>
+      </c>
+      <c r="AE153" t="s">
+        <v>2448</v>
       </c>
     </row>
-    <row r="154" spans="1:114">
+    <row r="154" spans="1:221">
       <c r="A154" t="s">
-        <v>1812</v>
+        <v>2449</v>
       </c>
       <c r="B154" t="s">
-        <v>1813</v>
+        <v>2450</v>
       </c>
       <c r="C154" t="s">
-        <v>1814</v>
+        <v>2451</v>
       </c>
       <c r="E154" t="s">
-        <v>1815</v>
+        <v>2452</v>
       </c>
       <c r="F154" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G154" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H154" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I154">
         <v>4</v>
       </c>
       <c r="J154" t="s">
-        <v>1816</v>
+        <v>2453</v>
       </c>
       <c r="N154" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O154" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P154" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q154" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R154" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S154" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1817</v>
+        <v>229</v>
+      </c>
+      <c r="AD154" t="s">
+        <v>2454</v>
+      </c>
+      <c r="AE154" t="s">
+        <v>2454</v>
       </c>
     </row>
-    <row r="155" spans="1:114">
+    <row r="155" spans="1:221">
       <c r="A155" t="s">
-        <v>1818</v>
+        <v>2455</v>
       </c>
       <c r="B155" t="s">
-        <v>1819</v>
+        <v>2456</v>
       </c>
       <c r="C155" t="s">
-        <v>1820</v>
+        <v>2457</v>
       </c>
       <c r="E155" t="s">
-        <v>1821</v>
+        <v>2458</v>
       </c>
       <c r="F155" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G155" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H155" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I155">
         <v>4</v>
       </c>
       <c r="J155" t="s">
-        <v>1822</v>
+        <v>2459</v>
       </c>
       <c r="N155" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O155" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P155" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q155" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R155" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S155" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1823</v>
+        <v>229</v>
+      </c>
+      <c r="AD155" t="s">
+        <v>2460</v>
+      </c>
+      <c r="AE155" t="s">
+        <v>2460</v>
       </c>
     </row>
-    <row r="156" spans="1:114">
+    <row r="156" spans="1:221">
       <c r="A156" t="s">
-        <v>1824</v>
+        <v>2461</v>
       </c>
       <c r="B156" t="s">
-        <v>1825</v>
+        <v>2462</v>
       </c>
       <c r="C156" t="s">
-        <v>1826</v>
+        <v>2463</v>
       </c>
       <c r="E156" t="s">
-        <v>1827</v>
+        <v>2464</v>
       </c>
       <c r="F156" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G156" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H156" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I156">
         <v>4</v>
       </c>
       <c r="J156" t="s">
-        <v>1828</v>
+        <v>2465</v>
       </c>
       <c r="N156" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O156" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P156" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q156" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R156" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S156" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1829</v>
+        <v>229</v>
+      </c>
+      <c r="AD156" t="s">
+        <v>2466</v>
+      </c>
+      <c r="AE156" t="s">
+        <v>2466</v>
       </c>
     </row>
-    <row r="157" spans="1:114">
+    <row r="157" spans="1:221">
       <c r="A157" t="s">
-        <v>1830</v>
+        <v>2467</v>
       </c>
       <c r="B157" t="s">
-        <v>1831</v>
+        <v>2468</v>
       </c>
       <c r="C157" t="s">
-        <v>1832</v>
+        <v>2469</v>
       </c>
       <c r="E157" t="s">
-        <v>1833</v>
+        <v>2470</v>
       </c>
       <c r="F157" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G157" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H157" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I157">
         <v>4</v>
       </c>
       <c r="J157" t="s">
-        <v>1834</v>
+        <v>2471</v>
       </c>
       <c r="N157" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O157" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P157" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q157" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R157" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S157" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1835</v>
+        <v>229</v>
+      </c>
+      <c r="AD157" t="s">
+        <v>2472</v>
+      </c>
+      <c r="AE157" t="s">
+        <v>2472</v>
       </c>
     </row>
-    <row r="158" spans="1:114">
+    <row r="158" spans="1:221">
       <c r="A158" t="s">
-        <v>1836</v>
+        <v>2473</v>
       </c>
       <c r="B158" t="s">
-        <v>1837</v>
+        <v>2474</v>
       </c>
       <c r="C158" t="s">
-        <v>1838</v>
+        <v>2475</v>
       </c>
       <c r="E158" t="s">
-        <v>1839</v>
+        <v>2476</v>
       </c>
       <c r="F158" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G158" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H158" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I158">
         <v>4</v>
       </c>
       <c r="J158" t="s">
-        <v>1840</v>
+        <v>2477</v>
       </c>
       <c r="N158" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O158" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P158" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q158" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R158" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S158" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1841</v>
+        <v>229</v>
+      </c>
+      <c r="AD158" t="s">
+        <v>2478</v>
+      </c>
+      <c r="AE158" t="s">
+        <v>2478</v>
       </c>
     </row>
-    <row r="159" spans="1:114">
+    <row r="159" spans="1:221">
       <c r="A159" t="s">
-        <v>1842</v>
+        <v>2479</v>
       </c>
       <c r="B159" t="s">
-        <v>1843</v>
+        <v>2480</v>
       </c>
       <c r="C159" t="s">
-        <v>1844</v>
+        <v>2481</v>
       </c>
       <c r="E159" t="s">
-        <v>1845</v>
+        <v>2482</v>
       </c>
       <c r="F159" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G159" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H159" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I159">
         <v>4</v>
       </c>
       <c r="J159" t="s">
-        <v>1846</v>
+        <v>2483</v>
       </c>
       <c r="N159" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O159" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P159" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q159" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R159" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S159" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1847</v>
+        <v>229</v>
+      </c>
+      <c r="AD159" t="s">
+        <v>2484</v>
+      </c>
+      <c r="AE159" t="s">
+        <v>2484</v>
       </c>
     </row>
-    <row r="160" spans="1:114">
+    <row r="160" spans="1:221">
       <c r="A160" t="s">
-        <v>1848</v>
+        <v>2485</v>
       </c>
       <c r="B160" t="s">
-        <v>1849</v>
+        <v>2486</v>
       </c>
       <c r="C160" t="s">
-        <v>1850</v>
+        <v>2487</v>
       </c>
       <c r="E160" t="s">
-        <v>1851</v>
+        <v>2488</v>
       </c>
       <c r="F160" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G160" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H160" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I160">
         <v>4</v>
       </c>
       <c r="J160" t="s">
-        <v>1852</v>
+        <v>2489</v>
       </c>
       <c r="N160" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O160" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P160" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q160" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R160" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S160" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1853</v>
+        <v>229</v>
+      </c>
+      <c r="AD160" t="s">
+        <v>2490</v>
+      </c>
+      <c r="AE160" t="s">
+        <v>2490</v>
       </c>
     </row>
-    <row r="161" spans="1:114">
+    <row r="161" spans="1:221">
       <c r="A161" t="s">
-        <v>1854</v>
+        <v>2491</v>
       </c>
       <c r="B161" t="s">
-        <v>1855</v>
+        <v>2492</v>
       </c>
       <c r="C161" t="s">
-        <v>1856</v>
+        <v>2493</v>
       </c>
       <c r="E161" t="s">
-        <v>1857</v>
+        <v>2494</v>
       </c>
       <c r="F161" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G161" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H161" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I161">
         <v>4</v>
       </c>
       <c r="J161" t="s">
-        <v>1858</v>
+        <v>2495</v>
       </c>
       <c r="N161" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O161" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P161" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q161" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R161" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S161" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1859</v>
+        <v>229</v>
+      </c>
+      <c r="AD161" t="s">
+        <v>2496</v>
+      </c>
+      <c r="AE161" t="s">
+        <v>2496</v>
       </c>
     </row>
-    <row r="162" spans="1:114">
+    <row r="162" spans="1:221">
       <c r="A162" t="s">
-        <v>1860</v>
+        <v>2497</v>
       </c>
       <c r="B162" t="s">
-        <v>1861</v>
+        <v>2498</v>
       </c>
       <c r="C162" t="s">
-        <v>1862</v>
+        <v>2499</v>
       </c>
       <c r="E162" t="s">
-        <v>1863</v>
+        <v>2500</v>
       </c>
       <c r="F162" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G162" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H162" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I162">
         <v>4</v>
       </c>
       <c r="J162" t="s">
-        <v>1864</v>
+        <v>2501</v>
       </c>
       <c r="N162" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O162" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P162" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q162" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R162" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S162" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1865</v>
+        <v>229</v>
+      </c>
+      <c r="AD162" t="s">
+        <v>2502</v>
+      </c>
+      <c r="AE162" t="s">
+        <v>2502</v>
       </c>
     </row>
-    <row r="163" spans="1:114">
+    <row r="163" spans="1:221">
       <c r="A163" t="s">
-        <v>1866</v>
+        <v>2503</v>
       </c>
       <c r="B163" t="s">
-        <v>1867</v>
+        <v>2504</v>
       </c>
       <c r="C163" t="s">
-        <v>1868</v>
+        <v>2505</v>
       </c>
       <c r="E163" t="s">
-        <v>1869</v>
+        <v>2506</v>
       </c>
       <c r="F163" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G163" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H163" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I163">
         <v>4</v>
       </c>
       <c r="J163" t="s">
-        <v>1870</v>
+        <v>2507</v>
       </c>
       <c r="N163" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O163" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P163" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q163" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R163" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S163" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1871</v>
+        <v>229</v>
+      </c>
+      <c r="AD163" t="s">
+        <v>2508</v>
+      </c>
+      <c r="AE163" t="s">
+        <v>2508</v>
       </c>
     </row>
-    <row r="164" spans="1:114">
+    <row r="164" spans="1:221">
       <c r="A164" t="s">
-        <v>1872</v>
+        <v>2509</v>
       </c>
       <c r="B164" t="s">
-        <v>1873</v>
+        <v>2510</v>
       </c>
       <c r="C164" t="s">
-        <v>1874</v>
+        <v>2511</v>
       </c>
       <c r="E164" t="s">
-        <v>1875</v>
+        <v>2512</v>
       </c>
       <c r="F164" t="s">
-        <v>827</v>
+        <v>1908</v>
       </c>
       <c r="G164" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H164" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I164">
         <v>4</v>
       </c>
       <c r="J164" t="s">
-        <v>1876</v>
+        <v>2513</v>
       </c>
       <c r="N164" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O164" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P164" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q164" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R164" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S164" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1877</v>
+        <v>229</v>
+      </c>
+      <c r="AD164" t="s">
+        <v>2514</v>
+      </c>
+      <c r="AE164" t="s">
+        <v>2514</v>
       </c>
     </row>
-    <row r="165" spans="1:114">
+    <row r="165" spans="1:221">
       <c r="A165" t="s">
-        <v>1878</v>
+        <v>2515</v>
       </c>
       <c r="B165" t="s">
-        <v>1879</v>
+        <v>2516</v>
       </c>
       <c r="C165" t="s">
-        <v>1880</v>
+        <v>2517</v>
       </c>
       <c r="E165" t="s">
-        <v>1881</v>
+        <v>2518</v>
       </c>
       <c r="F165" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G165" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H165" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I165">
         <v>4</v>
       </c>
       <c r="J165" t="s">
-        <v>1882</v>
+        <v>2519</v>
       </c>
       <c r="N165" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O165" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P165" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q165" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R165" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S165" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1883</v>
+        <v>229</v>
+      </c>
+      <c r="AD165" t="s">
+        <v>2520</v>
+      </c>
+      <c r="AE165" t="s">
+        <v>2520</v>
       </c>
     </row>
-    <row r="166" spans="1:114">
+    <row r="166" spans="1:221">
       <c r="A166" t="s">
-        <v>1884</v>
+        <v>2521</v>
       </c>
       <c r="B166" t="s">
-        <v>1885</v>
+        <v>2522</v>
       </c>
       <c r="C166" t="s">
-        <v>1886</v>
+        <v>2523</v>
       </c>
       <c r="E166" t="s">
-        <v>1887</v>
+        <v>2524</v>
       </c>
       <c r="F166" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G166" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H166" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I166">
         <v>4</v>
       </c>
       <c r="J166" t="s">
-        <v>1888</v>
+        <v>2525</v>
       </c>
       <c r="N166" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O166" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P166" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q166" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R166" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S166" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1889</v>
+        <v>229</v>
+      </c>
+      <c r="AD166" t="s">
+        <v>2526</v>
+      </c>
+      <c r="AE166" t="s">
+        <v>2526</v>
       </c>
     </row>
-    <row r="167" spans="1:114">
+    <row r="167" spans="1:221">
       <c r="A167" t="s">
-        <v>1890</v>
+        <v>2527</v>
       </c>
       <c r="B167" t="s">
-        <v>1891</v>
+        <v>2528</v>
       </c>
       <c r="C167" t="s">
-        <v>1892</v>
+        <v>2529</v>
       </c>
       <c r="E167" t="s">
-        <v>1893</v>
+        <v>2530</v>
       </c>
       <c r="F167" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G167" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H167" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I167">
         <v>4</v>
       </c>
       <c r="J167" t="s">
-        <v>1894</v>
+        <v>2531</v>
       </c>
       <c r="N167" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O167" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P167" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q167" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R167" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S167" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1895</v>
+        <v>229</v>
+      </c>
+      <c r="AD167" t="s">
+        <v>2532</v>
+      </c>
+      <c r="AE167" t="s">
+        <v>2532</v>
       </c>
     </row>
-    <row r="168" spans="1:114">
+    <row r="168" spans="1:221">
       <c r="A168" t="s">
-        <v>1896</v>
+        <v>2533</v>
       </c>
       <c r="B168" t="s">
-        <v>1897</v>
+        <v>2534</v>
       </c>
       <c r="C168" t="s">
-        <v>1898</v>
+        <v>2535</v>
       </c>
       <c r="E168" t="s">
-        <v>1899</v>
+        <v>2536</v>
       </c>
       <c r="F168" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G168" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H168" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I168">
         <v>4</v>
       </c>
       <c r="J168" t="s">
-        <v>1900</v>
+        <v>2537</v>
       </c>
       <c r="N168" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O168" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P168" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q168" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R168" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S168" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1901</v>
+        <v>229</v>
+      </c>
+      <c r="AD168" t="s">
+        <v>2538</v>
+      </c>
+      <c r="AE168" t="s">
+        <v>2538</v>
       </c>
     </row>
-    <row r="169" spans="1:114">
+    <row r="169" spans="1:221">
       <c r="A169" t="s">
-        <v>1902</v>
+        <v>2539</v>
       </c>
       <c r="B169" t="s">
-        <v>1903</v>
+        <v>2540</v>
       </c>
       <c r="C169" t="s">
-        <v>1904</v>
+        <v>2541</v>
       </c>
       <c r="E169" t="s">
-        <v>1905</v>
+        <v>2542</v>
       </c>
       <c r="F169" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G169" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H169" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I169">
         <v>4</v>
       </c>
       <c r="J169" t="s">
-        <v>1906</v>
+        <v>2543</v>
       </c>
       <c r="N169" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O169" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P169" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q169" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R169" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S169" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1907</v>
+        <v>229</v>
+      </c>
+      <c r="AD169" t="s">
+        <v>2544</v>
+      </c>
+      <c r="AE169" t="s">
+        <v>2544</v>
       </c>
     </row>
-    <row r="170" spans="1:114">
+    <row r="170" spans="1:221">
       <c r="A170" t="s">
-        <v>1908</v>
+        <v>2545</v>
       </c>
       <c r="B170" t="s">
-        <v>1909</v>
+        <v>2546</v>
       </c>
       <c r="C170" t="s">
-        <v>1910</v>
+        <v>2547</v>
       </c>
       <c r="E170" t="s">
-        <v>1911</v>
+        <v>2548</v>
       </c>
       <c r="F170" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G170" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H170" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I170">
         <v>4</v>
       </c>
       <c r="J170" t="s">
-        <v>1912</v>
+        <v>2549</v>
       </c>
       <c r="N170" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O170" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P170" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q170" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R170" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S170" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1913</v>
+        <v>229</v>
+      </c>
+      <c r="AD170" t="s">
+        <v>2550</v>
+      </c>
+      <c r="AE170" t="s">
+        <v>2550</v>
       </c>
     </row>
-    <row r="171" spans="1:114">
+    <row r="171" spans="1:221">
       <c r="A171" t="s">
-        <v>1914</v>
+        <v>2551</v>
       </c>
       <c r="B171" t="s">
-        <v>1915</v>
+        <v>2552</v>
       </c>
       <c r="C171" t="s">
-        <v>1916</v>
+        <v>2553</v>
       </c>
       <c r="F171" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G171" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H171" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I171">
         <v>4</v>
       </c>
       <c r="J171" t="s">
-        <v>1917</v>
+        <v>2554</v>
       </c>
       <c r="N171" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O171" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P171" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q171" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R171" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S171" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1918</v>
+        <v>229</v>
+      </c>
+      <c r="AD171" t="s">
+        <v>2555</v>
+      </c>
+      <c r="AE171" t="s">
+        <v>2555</v>
       </c>
     </row>
-    <row r="172" spans="1:114">
+    <row r="172" spans="1:221">
       <c r="A172" t="s">
-        <v>1919</v>
+        <v>2556</v>
       </c>
       <c r="B172" t="s">
-        <v>1920</v>
+        <v>2557</v>
       </c>
       <c r="C172" t="s">
-        <v>1921</v>
+        <v>2558</v>
       </c>
       <c r="F172" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G172" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H172" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I172">
         <v>4</v>
       </c>
       <c r="J172" t="s">
-        <v>1922</v>
+        <v>2559</v>
       </c>
       <c r="N172" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O172" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P172" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q172" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R172" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S172" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1923</v>
+        <v>229</v>
+      </c>
+      <c r="AD172" t="s">
+        <v>2560</v>
+      </c>
+      <c r="AE172" t="s">
+        <v>2560</v>
       </c>
     </row>
-    <row r="173" spans="1:114">
+    <row r="173" spans="1:221">
       <c r="A173" t="s">
-        <v>1924</v>
+        <v>2561</v>
       </c>
       <c r="B173" t="s">
-        <v>1925</v>
+        <v>2562</v>
       </c>
       <c r="C173" t="s">
-        <v>1926</v>
+        <v>2563</v>
       </c>
       <c r="F173" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G173" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H173" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I173">
         <v>4</v>
       </c>
       <c r="J173" t="s">
-        <v>1927</v>
+        <v>2564</v>
       </c>
       <c r="N173" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O173" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P173" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q173" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R173" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S173" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>1929</v>
+        <v>229</v>
+      </c>
+      <c r="AD173" t="s">
+        <v>2565</v>
+      </c>
+      <c r="AE173" t="s">
+        <v>2566</v>
       </c>
     </row>
-    <row r="174" spans="1:114">
+    <row r="174" spans="1:221">
       <c r="A174" t="s">
-        <v>1930</v>
+        <v>2567</v>
       </c>
       <c r="B174" t="s">
-        <v>1931</v>
+        <v>2568</v>
       </c>
       <c r="C174" t="s">
-        <v>1932</v>
+        <v>2569</v>
       </c>
       <c r="E174" t="s">
-        <v>1933</v>
+        <v>2570</v>
       </c>
       <c r="F174" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G174" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H174" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I174">
         <v>4</v>
       </c>
       <c r="N174" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O174" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P174" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q174" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R174" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S174" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
       </c>
       <c r="AD174" t="s">
-        <v>1936</v>
+        <v>2571</v>
+      </c>
+      <c r="AE174" t="s">
+        <v>2571</v>
+      </c>
+      <c r="AF174" t="s">
+        <v>2572</v>
       </c>
       <c r="AG174" t="s">
-        <v>1937</v>
+        <v>239</v>
       </c>
       <c r="AH174" t="s">
-        <v>1937</v>
+        <v>2573</v>
+      </c>
+      <c r="AK174" t="s">
+        <v>2574</v>
+      </c>
+      <c r="AL174" t="s">
+        <v>2574</v>
       </c>
     </row>
-    <row r="175" spans="1:114">
+    <row r="175" spans="1:221">
       <c r="A175" t="s">
-        <v>1938</v>
+        <v>2575</v>
       </c>
       <c r="B175" t="s">
-        <v>1939</v>
+        <v>2576</v>
       </c>
       <c r="C175" t="s">
-        <v>1940</v>
+        <v>2577</v>
       </c>
       <c r="E175" t="s">
-        <v>1941</v>
+        <v>2578</v>
       </c>
       <c r="F175" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G175" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H175" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I175">
         <v>4</v>
       </c>
       <c r="N175" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O175" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P175" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q175" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R175" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S175" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
       </c>
       <c r="AD175" t="s">
-        <v>1943</v>
+        <v>2579</v>
+      </c>
+      <c r="AE175" t="s">
+        <v>2579</v>
+      </c>
+      <c r="AF175" t="s">
+        <v>2572</v>
       </c>
       <c r="AG175" t="s">
-        <v>1944</v>
+        <v>239</v>
       </c>
       <c r="AH175" t="s">
-        <v>1944</v>
+        <v>2580</v>
+      </c>
+      <c r="AK175" t="s">
+        <v>2581</v>
+      </c>
+      <c r="AL175" t="s">
+        <v>2581</v>
       </c>
     </row>
-    <row r="176" spans="1:114">
+    <row r="176" spans="1:221">
       <c r="A176" t="s">
-        <v>1945</v>
+        <v>2582</v>
       </c>
       <c r="B176" t="s">
-        <v>1946</v>
+        <v>2583</v>
       </c>
       <c r="C176" t="s">
-        <v>1947</v>
+        <v>2584</v>
       </c>
       <c r="E176" t="s">
-        <v>1948</v>
+        <v>2585</v>
       </c>
       <c r="F176" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G176" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H176" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I176">
         <v>4</v>
       </c>
       <c r="N176" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O176" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P176" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q176" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R176" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S176" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
       </c>
       <c r="AD176" t="s">
-        <v>1950</v>
+        <v>2586</v>
+      </c>
+      <c r="AE176" t="s">
+        <v>2586</v>
+      </c>
+      <c r="AF176" t="s">
+        <v>2572</v>
       </c>
       <c r="AG176" t="s">
-        <v>1951</v>
+        <v>239</v>
       </c>
       <c r="AH176" t="s">
-        <v>1951</v>
+        <v>2587</v>
+      </c>
+      <c r="AK176" t="s">
+        <v>2588</v>
+      </c>
+      <c r="AL176" t="s">
+        <v>2588</v>
       </c>
     </row>
-    <row r="177" spans="1:114">
+    <row r="177" spans="1:221">
       <c r="A177" t="s">
-        <v>1952</v>
+        <v>2589</v>
       </c>
       <c r="B177" t="s">
-        <v>1953</v>
+        <v>2590</v>
       </c>
       <c r="C177" t="s">
-        <v>1954</v>
+        <v>2591</v>
       </c>
       <c r="E177" t="s">
-        <v>1955</v>
+        <v>2592</v>
       </c>
       <c r="F177" t="s">
-        <v>827</v>
+        <v>1908</v>
       </c>
       <c r="G177" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H177" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I177">
         <v>4</v>
       </c>
       <c r="N177" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O177" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P177" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q177" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R177" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S177" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
       </c>
       <c r="AD177" t="s">
-        <v>1957</v>
+        <v>2593</v>
+      </c>
+      <c r="AE177" t="s">
+        <v>2593</v>
+      </c>
+      <c r="AF177" t="s">
+        <v>2572</v>
       </c>
       <c r="AG177" t="s">
-        <v>1958</v>
+        <v>239</v>
       </c>
       <c r="AH177" t="s">
-        <v>1958</v>
+        <v>2594</v>
+      </c>
+      <c r="AK177" t="s">
+        <v>2595</v>
+      </c>
+      <c r="AL177" t="s">
+        <v>2595</v>
       </c>
     </row>
-    <row r="178" spans="1:114">
+    <row r="178" spans="1:221">
       <c r="A178" t="s">
-        <v>1959</v>
+        <v>2596</v>
       </c>
       <c r="B178" t="s">
-        <v>1960</v>
+        <v>2597</v>
       </c>
       <c r="C178" t="s">
-        <v>1961</v>
+        <v>2598</v>
       </c>
       <c r="E178" t="s">
-        <v>1948</v>
+        <v>2585</v>
       </c>
       <c r="F178" t="s">
-        <v>827</v>
+        <v>1908</v>
       </c>
       <c r="G178" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H178" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I178">
         <v>4</v>
       </c>
       <c r="N178" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O178" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P178" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q178" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R178" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S178" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
       </c>
       <c r="AD178" t="s">
-        <v>1963</v>
+        <v>2599</v>
+      </c>
+      <c r="AE178" t="s">
+        <v>2599</v>
+      </c>
+      <c r="AF178" t="s">
+        <v>2572</v>
       </c>
       <c r="AG178" t="s">
-        <v>1964</v>
+        <v>239</v>
       </c>
       <c r="AH178" t="s">
-        <v>1964</v>
+        <v>2600</v>
+      </c>
+      <c r="AK178" t="s">
+        <v>2601</v>
+      </c>
+      <c r="AL178" t="s">
+        <v>2601</v>
       </c>
     </row>
-    <row r="179" spans="1:114">
+    <row r="179" spans="1:221">
       <c r="A179" t="s">
-        <v>1965</v>
+        <v>2602</v>
       </c>
       <c r="B179" t="s">
-        <v>1966</v>
+        <v>2603</v>
       </c>
       <c r="C179" t="s">
-        <v>1967</v>
+        <v>2604</v>
       </c>
       <c r="E179" t="s">
-        <v>1955</v>
+        <v>2592</v>
       </c>
       <c r="F179" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G179" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H179" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I179">
         <v>4</v>
       </c>
       <c r="N179" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O179" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P179" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q179" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R179" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S179" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
       </c>
       <c r="AD179" t="s">
-        <v>1969</v>
+        <v>2605</v>
+      </c>
+      <c r="AE179" t="s">
+        <v>2605</v>
+      </c>
+      <c r="AF179" t="s">
+        <v>2572</v>
       </c>
       <c r="AG179" t="s">
-        <v>1970</v>
+        <v>239</v>
       </c>
       <c r="AH179" t="s">
-        <v>1970</v>
+        <v>2606</v>
+      </c>
+      <c r="AK179" t="s">
+        <v>2607</v>
+      </c>
+      <c r="AL179" t="s">
+        <v>2607</v>
       </c>
     </row>
-    <row r="180" spans="1:114">
+    <row r="180" spans="1:221">
       <c r="A180" t="s">
-        <v>1971</v>
+        <v>2608</v>
       </c>
       <c r="B180" t="s">
-        <v>1972</v>
+        <v>2609</v>
       </c>
       <c r="C180" t="s">
-        <v>1973</v>
+        <v>2610</v>
       </c>
       <c r="E180" t="s">
-        <v>1948</v>
+        <v>2585</v>
       </c>
       <c r="F180" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G180" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H180" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I180">
         <v>4</v>
       </c>
       <c r="N180" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O180" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P180" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q180" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R180" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S180" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
       </c>
       <c r="AD180" t="s">
-        <v>1975</v>
+        <v>2611</v>
+      </c>
+      <c r="AE180" t="s">
+        <v>2611</v>
+      </c>
+      <c r="AF180" t="s">
+        <v>2572</v>
       </c>
       <c r="AG180" t="s">
-        <v>1976</v>
+        <v>239</v>
       </c>
       <c r="AH180" t="s">
-        <v>1976</v>
+        <v>2612</v>
+      </c>
+      <c r="AK180" t="s">
+        <v>2613</v>
+      </c>
+      <c r="AL180" t="s">
+        <v>2613</v>
       </c>
     </row>
-    <row r="181" spans="1:114">
+    <row r="181" spans="1:221">
       <c r="A181" t="s">
-        <v>1977</v>
+        <v>2614</v>
       </c>
       <c r="B181" t="s">
-        <v>1978</v>
+        <v>2615</v>
       </c>
       <c r="C181" t="s">
-        <v>1979</v>
+        <v>2616</v>
       </c>
       <c r="E181" t="s">
-        <v>1980</v>
+        <v>2617</v>
       </c>
       <c r="F181" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G181" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H181" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I181">
         <v>4</v>
       </c>
       <c r="N181" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O181" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P181" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q181" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R181" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S181" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
       </c>
       <c r="AD181" t="s">
-        <v>1982</v>
+        <v>2618</v>
+      </c>
+      <c r="AE181" t="s">
+        <v>2618</v>
+      </c>
+      <c r="AF181" t="s">
+        <v>2572</v>
       </c>
       <c r="AG181" t="s">
-        <v>1983</v>
+        <v>239</v>
       </c>
       <c r="AH181" t="s">
-        <v>1983</v>
+        <v>2619</v>
+      </c>
+      <c r="AK181" t="s">
+        <v>2620</v>
+      </c>
+      <c r="AL181" t="s">
+        <v>2620</v>
       </c>
     </row>
-    <row r="182" spans="1:114">
+    <row r="182" spans="1:221">
       <c r="A182" t="s">
-        <v>1984</v>
+        <v>2621</v>
       </c>
       <c r="B182" t="s">
-        <v>1985</v>
+        <v>2622</v>
       </c>
       <c r="C182" t="s">
-        <v>1986</v>
+        <v>2623</v>
       </c>
       <c r="E182" t="s">
-        <v>1987</v>
+        <v>2624</v>
       </c>
       <c r="F182" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G182" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H182" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I182">
         <v>4</v>
       </c>
       <c r="N182" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O182" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P182" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q182" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R182" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S182" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
       </c>
       <c r="AD182" t="s">
-        <v>1989</v>
+        <v>2625</v>
+      </c>
+      <c r="AE182" t="s">
+        <v>2625</v>
+      </c>
+      <c r="AF182" t="s">
+        <v>2572</v>
       </c>
       <c r="AG182" t="s">
-        <v>1990</v>
+        <v>239</v>
       </c>
       <c r="AH182" t="s">
-        <v>1990</v>
+        <v>2626</v>
+      </c>
+      <c r="AK182" t="s">
+        <v>2627</v>
+      </c>
+      <c r="AL182" t="s">
+        <v>2627</v>
       </c>
     </row>
-    <row r="183" spans="1:114">
+    <row r="183" spans="1:221">
       <c r="A183" t="s">
-        <v>1991</v>
+        <v>2628</v>
       </c>
       <c r="B183" t="s">
-        <v>1992</v>
+        <v>2629</v>
       </c>
       <c r="C183" t="s">
-        <v>1993</v>
+        <v>2630</v>
       </c>
       <c r="E183" t="s">
-        <v>1994</v>
+        <v>2631</v>
       </c>
       <c r="F183" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G183" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H183" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I183">
         <v>4</v>
       </c>
       <c r="N183" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O183" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P183" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q183" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R183" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S183" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
       </c>
       <c r="AD183" t="s">
-        <v>1996</v>
+        <v>2632</v>
+      </c>
+      <c r="AE183" t="s">
+        <v>2632</v>
+      </c>
+      <c r="AF183" t="s">
+        <v>2572</v>
       </c>
       <c r="AG183" t="s">
-        <v>1997</v>
+        <v>239</v>
       </c>
       <c r="AH183" t="s">
-        <v>1997</v>
+        <v>2633</v>
+      </c>
+      <c r="AK183" t="s">
+        <v>2634</v>
+      </c>
+      <c r="AL183" t="s">
+        <v>2634</v>
       </c>
     </row>
-    <row r="184" spans="1:114">
+    <row r="184" spans="1:221">
       <c r="A184" t="s">
-        <v>1998</v>
+        <v>2635</v>
       </c>
       <c r="B184" t="s">
-        <v>1999</v>
+        <v>2636</v>
       </c>
       <c r="C184" t="s">
-        <v>2000</v>
+        <v>2637</v>
       </c>
       <c r="E184" t="s">
-        <v>2001</v>
+        <v>2638</v>
       </c>
       <c r="F184" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="G184" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H184" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I184">
         <v>4</v>
       </c>
       <c r="N184" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O184" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P184" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q184" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R184" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S184" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
       </c>
       <c r="AD184" t="s">
-        <v>2003</v>
+        <v>2639</v>
+      </c>
+      <c r="AE184" t="s">
+        <v>2639</v>
+      </c>
+      <c r="AF184" t="s">
+        <v>2572</v>
       </c>
       <c r="AG184" t="s">
-        <v>2004</v>
+        <v>239</v>
       </c>
       <c r="AH184" t="s">
-        <v>2004</v>
+        <v>2640</v>
+      </c>
+      <c r="AK184" t="s">
+        <v>2641</v>
+      </c>
+      <c r="AL184" t="s">
+        <v>2641</v>
       </c>
     </row>
-    <row r="185" spans="1:114">
+    <row r="185" spans="1:221">
       <c r="A185" t="s">
-        <v>2005</v>
+        <v>2642</v>
       </c>
       <c r="B185" t="s">
-        <v>2006</v>
+        <v>2643</v>
       </c>
       <c r="C185" t="s">
-        <v>2007</v>
+        <v>2644</v>
       </c>
       <c r="E185" t="s">
-        <v>2008</v>
+        <v>2645</v>
       </c>
       <c r="F185" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G185" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H185" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I185">
         <v>4</v>
       </c>
       <c r="N185" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O185" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P185" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q185" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R185" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S185" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
       </c>
       <c r="AD185" t="s">
-        <v>2010</v>
+        <v>2646</v>
+      </c>
+      <c r="AE185" t="s">
+        <v>2646</v>
+      </c>
+      <c r="AF185" t="s">
+        <v>2572</v>
       </c>
       <c r="AG185" t="s">
-        <v>2011</v>
+        <v>239</v>
       </c>
       <c r="AH185" t="s">
-        <v>2011</v>
+        <v>2647</v>
+      </c>
+      <c r="AK185" t="s">
+        <v>2648</v>
+      </c>
+      <c r="AL185" t="s">
+        <v>2648</v>
       </c>
     </row>
-    <row r="186" spans="1:114">
+    <row r="186" spans="1:221">
       <c r="A186" t="s">
-        <v>2012</v>
+        <v>2649</v>
       </c>
       <c r="B186" t="s">
-        <v>2013</v>
+        <v>2650</v>
       </c>
       <c r="C186" t="s">
-        <v>2014</v>
+        <v>2651</v>
       </c>
       <c r="E186" t="s">
-        <v>2015</v>
+        <v>2652</v>
       </c>
       <c r="F186" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G186" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H186" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I186">
         <v>4</v>
       </c>
       <c r="N186" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O186" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P186" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q186" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R186" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S186" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
       </c>
       <c r="AD186" t="s">
-        <v>2017</v>
+        <v>2653</v>
+      </c>
+      <c r="AE186" t="s">
+        <v>2653</v>
+      </c>
+      <c r="AF186" t="s">
+        <v>2572</v>
       </c>
       <c r="AG186" t="s">
-        <v>2018</v>
+        <v>239</v>
       </c>
       <c r="AH186" t="s">
-        <v>2018</v>
+        <v>2654</v>
+      </c>
+      <c r="AK186" t="s">
+        <v>2655</v>
+      </c>
+      <c r="AL186" t="s">
+        <v>2655</v>
       </c>
     </row>
-    <row r="187" spans="1:114">
+    <row r="187" spans="1:221">
       <c r="A187" t="s">
-        <v>2019</v>
+        <v>2656</v>
       </c>
       <c r="B187" t="s">
-        <v>2020</v>
+        <v>2657</v>
       </c>
       <c r="C187" t="s">
-        <v>2021</v>
+        <v>2658</v>
       </c>
       <c r="E187" t="s">
-        <v>2022</v>
+        <v>2659</v>
       </c>
       <c r="F187" t="s">
-        <v>695</v>
+        <v>332</v>
       </c>
       <c r="G187" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H187" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I187">
         <v>4</v>
       </c>
       <c r="N187" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O187" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P187" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q187" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R187" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S187" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
       </c>
       <c r="AD187" t="s">
-        <v>2024</v>
+        <v>2660</v>
+      </c>
+      <c r="AE187" t="s">
+        <v>2660</v>
+      </c>
+      <c r="AF187" t="s">
+        <v>2572</v>
       </c>
       <c r="AG187" t="s">
-        <v>2025</v>
+        <v>239</v>
       </c>
       <c r="AH187" t="s">
-        <v>2025</v>
+        <v>2661</v>
+      </c>
+      <c r="AK187" t="s">
+        <v>2662</v>
+      </c>
+      <c r="AL187" t="s">
+        <v>2662</v>
       </c>
     </row>
-    <row r="188" spans="1:114">
+    <row r="188" spans="1:221">
       <c r="A188" t="s">
-        <v>2026</v>
+        <v>2663</v>
       </c>
       <c r="B188" t="s">
-        <v>2027</v>
+        <v>2664</v>
       </c>
       <c r="C188" t="s">
-        <v>2028</v>
+        <v>2665</v>
       </c>
       <c r="E188" t="s">
-        <v>1955</v>
+        <v>2592</v>
       </c>
       <c r="F188" t="s">
-        <v>827</v>
+        <v>1908</v>
       </c>
       <c r="G188" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H188" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I188">
         <v>4</v>
       </c>
       <c r="N188" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O188" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P188" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q188" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R188" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S188" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
       </c>
       <c r="AD188" t="s">
-        <v>2031</v>
+        <v>2666</v>
+      </c>
+      <c r="AE188" t="s">
+        <v>2666</v>
+      </c>
+      <c r="AF188" t="s">
+        <v>2667</v>
       </c>
       <c r="AG188" t="s">
-        <v>2032</v>
+        <v>239</v>
       </c>
       <c r="AH188" t="s">
-        <v>2032</v>
+        <v>2668</v>
+      </c>
+      <c r="AK188" t="s">
+        <v>2669</v>
+      </c>
+      <c r="AL188" t="s">
+        <v>2669</v>
       </c>
     </row>
-    <row r="189" spans="1:114">
+    <row r="189" spans="1:221">
       <c r="A189" t="s">
-        <v>2033</v>
+        <v>2670</v>
       </c>
       <c r="B189" t="s">
-        <v>2034</v>
+        <v>2671</v>
       </c>
       <c r="C189" t="s">
-        <v>2035</v>
+        <v>2672</v>
       </c>
       <c r="E189" t="s">
-        <v>1948</v>
+        <v>2585</v>
       </c>
       <c r="F189" t="s">
-        <v>827</v>
+        <v>1908</v>
       </c>
       <c r="G189" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H189" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I189">
         <v>4</v>
       </c>
       <c r="N189" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O189" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P189" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q189" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R189" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S189" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
       </c>
       <c r="AD189" t="s">
-        <v>2037</v>
+        <v>2673</v>
+      </c>
+      <c r="AE189" t="s">
+        <v>2673</v>
+      </c>
+      <c r="AF189" t="s">
+        <v>2667</v>
       </c>
       <c r="AG189" t="s">
-        <v>2038</v>
+        <v>239</v>
       </c>
       <c r="AH189" t="s">
-        <v>2038</v>
+        <v>2674</v>
+      </c>
+      <c r="AK189" t="s">
+        <v>2675</v>
+      </c>
+      <c r="AL189" t="s">
+        <v>2675</v>
       </c>
     </row>
-    <row r="190" spans="1:114">
+    <row r="190" spans="1:221">
       <c r="A190" t="s">
-        <v>2039</v>
+        <v>2676</v>
       </c>
       <c r="B190" t="s">
-        <v>2040</v>
+        <v>2677</v>
       </c>
       <c r="C190" t="s">
-        <v>2041</v>
+        <v>2678</v>
       </c>
       <c r="E190" t="s">
-        <v>2042</v>
+        <v>2679</v>
       </c>
       <c r="F190" t="s">
-        <v>827</v>
+        <v>1908</v>
       </c>
       <c r="G190" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H190" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I190">
         <v>4</v>
       </c>
       <c r="N190" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O190" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P190" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q190" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R190" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S190" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
       </c>
       <c r="AD190" t="s">
-        <v>2044</v>
+        <v>2680</v>
+      </c>
+      <c r="AE190" t="s">
+        <v>2680</v>
+      </c>
+      <c r="AF190" t="s">
+        <v>2667</v>
       </c>
       <c r="AG190" t="s">
-        <v>2045</v>
+        <v>239</v>
       </c>
       <c r="AH190" t="s">
-        <v>2045</v>
+        <v>2681</v>
+      </c>
+      <c r="AK190" t="s">
+        <v>2682</v>
+      </c>
+      <c r="AL190" t="s">
+        <v>2682</v>
       </c>
     </row>
-    <row r="191" spans="1:114">
+    <row r="191" spans="1:221">
       <c r="A191" t="s">
-        <v>2046</v>
+        <v>2683</v>
       </c>
       <c r="B191" t="s">
-        <v>2047</v>
+        <v>2684</v>
       </c>
       <c r="C191" t="s">
-        <v>2048</v>
+        <v>2685</v>
       </c>
       <c r="E191" t="s">
-        <v>2049</v>
+        <v>2686</v>
       </c>
       <c r="F191" t="s">
-        <v>2050</v>
+        <v>2687</v>
       </c>
       <c r="G191" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H191" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I191">
         <v>4</v>
       </c>
       <c r="J191" t="s">
-        <v>2051</v>
+        <v>2688</v>
       </c>
       <c r="N191" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O191" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P191" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q191" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R191" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S191" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
       </c>
       <c r="AD191" t="s">
-        <v>2053</v>
+        <v>2689</v>
+      </c>
+      <c r="AE191" t="s">
+        <v>2689</v>
+      </c>
+      <c r="AF191" t="s">
+        <v>2667</v>
       </c>
       <c r="AG191" t="s">
-        <v>2054</v>
+        <v>239</v>
       </c>
       <c r="AH191" t="s">
-        <v>2054</v>
+        <v>2690</v>
+      </c>
+      <c r="AK191" t="s">
+        <v>2691</v>
+      </c>
+      <c r="AL191" t="s">
+        <v>2691</v>
       </c>
     </row>
-    <row r="192" spans="1:114">
+    <row r="192" spans="1:221">
       <c r="A192" t="s">
-        <v>2055</v>
+        <v>2692</v>
       </c>
       <c r="B192" t="s">
-        <v>2056</v>
+        <v>2693</v>
       </c>
       <c r="C192" t="s">
-        <v>2057</v>
+        <v>2694</v>
       </c>
       <c r="E192" t="s">
-        <v>2058</v>
+        <v>2695</v>
       </c>
       <c r="F192" t="s">
-        <v>827</v>
+        <v>1908</v>
       </c>
       <c r="G192" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H192" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I192">
         <v>4</v>
       </c>
       <c r="J192" t="s">
-        <v>2059</v>
+        <v>2696</v>
       </c>
       <c r="N192" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O192" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P192" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q192" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R192" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S192" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
       </c>
       <c r="AD192" t="s">
-        <v>2061</v>
+        <v>2697</v>
+      </c>
+      <c r="AE192" t="s">
+        <v>2697</v>
+      </c>
+      <c r="AF192" t="s">
+        <v>2667</v>
       </c>
       <c r="AG192" t="s">
-        <v>2062</v>
+        <v>239</v>
       </c>
       <c r="AH192" t="s">
-        <v>2062</v>
+        <v>2698</v>
+      </c>
+      <c r="AK192" t="s">
+        <v>2699</v>
+      </c>
+      <c r="AL192" t="s">
+        <v>2699</v>
       </c>
     </row>
-    <row r="193" spans="1:114">
+    <row r="193" spans="1:221">
       <c r="A193" t="s">
-        <v>2063</v>
+        <v>2700</v>
       </c>
       <c r="B193" t="s">
-        <v>827</v>
+        <v>1908</v>
       </c>
       <c r="C193" t="s">
-        <v>2064</v>
+        <v>2701</v>
       </c>
       <c r="E193" t="s">
-        <v>2058</v>
+        <v>2695</v>
       </c>
       <c r="F193" t="s">
-        <v>718</v>
+        <v>728</v>
       </c>
       <c r="G193" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H193" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I193">
         <v>4</v>
       </c>
       <c r="J193" t="s">
-        <v>2065</v>
+        <v>2702</v>
       </c>
       <c r="N193" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O193" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P193" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q193" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R193" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S193" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
       </c>
       <c r="AD193" t="s">
-        <v>2067</v>
+        <v>2703</v>
+      </c>
+      <c r="AE193" t="s">
+        <v>2703</v>
+      </c>
+      <c r="AF193" t="s">
+        <v>2667</v>
       </c>
       <c r="AG193" t="s">
-        <v>2068</v>
+        <v>239</v>
       </c>
       <c r="AH193" t="s">
-        <v>2068</v>
+        <v>2704</v>
       </c>
       <c r="AK193" t="s">
-        <v>2069</v>
+        <v>2705</v>
       </c>
       <c r="AL193" t="s">
-        <v>126</v>
-[...8 lines deleted...]
-        <v>2071</v>
+        <v>2705</v>
+      </c>
+      <c r="BU193" t="s">
+        <v>2706</v>
+      </c>
+      <c r="BV193" t="s">
+        <v>239</v>
+      </c>
+      <c r="BW193" t="s">
+        <v>2707</v>
+      </c>
+      <c r="BZ193" t="s">
+        <v>2708</v>
+      </c>
+      <c r="CA193" t="s">
+        <v>2708</v>
       </c>
     </row>
-    <row r="194" spans="1:114">
+    <row r="194" spans="1:221">
       <c r="A194" t="s">
-        <v>2072</v>
+        <v>2709</v>
       </c>
       <c r="B194" t="s">
-        <v>2073</v>
+        <v>2710</v>
       </c>
       <c r="C194" t="s">
-        <v>2074</v>
+        <v>2711</v>
       </c>
       <c r="E194" t="s">
-        <v>2075</v>
+        <v>2712</v>
       </c>
       <c r="F194" t="s">
-        <v>827</v>
+        <v>1908</v>
       </c>
       <c r="G194" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="H194" t="s">
-        <v>134</v>
+        <v>381</v>
       </c>
       <c r="I194">
         <v>4</v>
       </c>
       <c r="J194" t="s">
-        <v>2076</v>
+        <v>2713</v>
       </c>
       <c r="N194" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="O194" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="P194" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="Q194" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="R194" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="S194" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>229</v>
       </c>
       <c r="AD194" t="s">
-        <v>2078</v>
+        <v>2714</v>
+      </c>
+      <c r="AE194" t="s">
+        <v>2714</v>
+      </c>
+      <c r="AF194" t="s">
+        <v>2667</v>
       </c>
       <c r="AG194" t="s">
-        <v>2079</v>
+        <v>239</v>
       </c>
       <c r="AH194" t="s">
-        <v>2079</v>
+        <v>2715</v>
+      </c>
+      <c r="AK194" t="s">
+        <v>2716</v>
+      </c>
+      <c r="AL194" t="s">
+        <v>2716</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>