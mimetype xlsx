--- v1 (2026-08-25)
+++ v2 (2026-10-09)
@@ -195,57 +195,57 @@
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-10-2026-cpac/019e41dd-4ecc-708a-a67a-269b4b1dbe8e</t>
   </si>
   <si>
     <t>10/2026</t>
   </si>
   <si>
     <t>Dispensa de Licitação</t>
   </si>
   <si>
     <t>CPAC</t>
   </si>
   <si>
     <t>Deserto</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA PARA O FORNECIMENTO DE MATERIAIS DE LIMPEZA E GÊNEROS ALIMENTÍCIOS, PARA ATENDER ÀS NECESSIDADES DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC
 </t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
-    <t>14/04/2026</t>
-[...5 lines deleted...]
-    <t>24/08/2026 12:24:52</t>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>07/05/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>25/08/2026 13:05:54</t>
   </si>
   <si>
     <t>INSTRUMENTO CONVOCATÓRIO</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/instrumento-convocatorio-de-dispensa-no-10-2026-e-anexos_7d1879fd77bdd5f76f2efa.pdf</t>
   </si>
   <si>
     <t>14/04/2026 21:52:31</t>
   </si>
   <si>
     <t>Minuta do Contrato - ANEXO II</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/anexo-ii-minuta-do-contrato-no-xx-2026_79e82083d60ef604d294f.pdf</t>
   </si>
   <si>
     <t>14/04/2026 21:53:27</t>
   </si>
   <si>
     <t>TERMO DE REFERÊNCIA - ANEXO I</t>
   </si>