--- v2 (2026-08-25)
+++ v3 (2026-10-09)
@@ -182,72 +182,72 @@
   <si>
     <t>contratados</t>
   </si>
   <si>
     <t>contratos</t>
   </si>
   <si>
     <t>019e41dd-4bb4-7139-9f53-6a3c77742093</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO Nº 07/2026 – CPAC</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-07-2026-cpac/019e41dd-4bb4-7139-9f53-6a3c77742093</t>
   </si>
   <si>
     <t>07/2026</t>
   </si>
   <si>
     <t>Dispensa de Licitação</t>
   </si>
   <si>
     <t>CPAC</t>
   </si>
   <si>
-    <t>Encerrado</t>
+    <t>Concluído</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA O FORNECIMENTO PARCELADO DE COMBUSTÍVEIS (GASOLINA COMUM E ÓLEO DIESEL S-10), PARA ATENDER ÀS NECESSIDADES OPERACIONAIS DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC</t>
   </si>
   <si>
     <t>125.290,00</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
-    <t>16/07/2025</t>
-[...5 lines deleted...]
-    <t>24/08/2026 12:53:17</t>
+    <t>07/05/2025</t>
+  </si>
+  <si>
+    <t>07/05/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>25/08/2026 13:03:30</t>
   </si>
   <si>
     <t>instrumento-convocatorio-de-dispensa-e-anexos</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/instrumento-convocatorio-de-dispensa-e-anexos_5b0f8c010ed6d13aded7.pdf</t>
   </si>
   <si>
     <t>26/03/2026 23:04:28</t>
   </si>
   <si>
     <t>minuta-do-contrato-no-xx-2026</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/minuta-do-contrato-no-xx-2026_2d84895b0640a5213efc131030.pdf</t>
   </si>
   <si>
     <t>26/03/2026 23:04:27</t>
   </si>
   <si>
     <t>termo-de-referencia-consolidado</t>
   </si>
@@ -763,53 +763,50 @@
         <v>49</v>
       </c>
     </row>
     <row r="2" spans="1:50">
       <c r="A2" t="s">
         <v>50</v>
       </c>
       <c r="B2" t="s">
         <v>51</v>
       </c>
       <c r="C2" t="s">
         <v>52</v>
       </c>
       <c r="E2" t="s">
         <v>53</v>
       </c>
       <c r="F2" t="s">
         <v>54</v>
       </c>
       <c r="G2" t="s">
         <v>55</v>
       </c>
       <c r="H2" t="s">
         <v>56</v>
       </c>
-      <c r="I2">
-[...1 lines deleted...]
-      </c>
       <c r="J2" t="s">
         <v>57</v>
       </c>
       <c r="N2" t="s">
         <v>58</v>
       </c>
       <c r="O2" t="s">
         <v>59</v>
       </c>
       <c r="P2" t="s">
         <v>59</v>
       </c>
       <c r="Q2" t="s">
         <v>59</v>
       </c>
       <c r="R2" t="s">
         <v>59</v>
       </c>
       <c r="S2" t="s">
         <v>60</v>
       </c>
       <c r="T2" t="s">
         <v>61</v>
       </c>
       <c r="Z2" t="s">