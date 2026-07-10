--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>uuid</t>
   </si>
   <si>
     <t>titulo</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>url_edital</t>
   </si>
   <si>
     <t>numero</t>
   </si>
   <si>
     <t>modalidade</t>
   </si>
   <si>
     <t>orgao</t>
   </si>
   <si>
     <t>situacao</t>
   </si>
   <si>
@@ -215,51 +215,57 @@
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-05-2026/019e41dd-49f3-7214-87c2-1af326117fff</t>
   </si>
   <si>
     <t>05/2026</t>
   </si>
   <si>
     <t>Dispensa de Licitação</t>
   </si>
   <si>
     <t>CPAC</t>
   </si>
   <si>
     <t>Encerrado</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação de serviços técnicos contínuos de comunicação institucional e produção de conteúdo para o Consórcio Público do Agreste Central Sergipano – CPAC</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
     <t>17/03/2026 12:12:15</t>
+  </si>
+  <si>
+    <t>18/06/2026 11:06:28</t>
   </si>
   <si>
     <t>CONTRATO Nº 05_2026 THARLEM SOUZA NASCIMENTO</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-no-05-2026-tharlem-souza-nascimento_4dc0a1728ec912a57358.pdf</t>
   </si>
   <si>
     <t>06/04/2026 10:47:26</t>
   </si>
   <si>
     <t>INSTRUMENTO CONVOCATÓRIO DISPENSA 05/2026</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/instrumento-convocatorio-de-dispensa-e-anexos-docx_a5fbd53673adf627916a29cdb2.pdf</t>
   </si>
   <si>
     <t>17/03/2026 12:15:13</t>
   </si>
   <si>
     <t>MINUTA DO CONTRATO - ANEXO II</t>
   </si>
@@ -829,115 +835,118 @@
       </c>
       <c r="I2">
         <v>4</v>
       </c>
       <c r="J2" t="s">
         <v>64</v>
       </c>
       <c r="N2" t="s">
         <v>65</v>
       </c>
       <c r="O2" t="s">
         <v>65</v>
       </c>
       <c r="P2" t="s">
         <v>65</v>
       </c>
       <c r="Q2" t="s">
         <v>65</v>
       </c>
       <c r="R2" t="s">
         <v>65</v>
       </c>
       <c r="S2" t="s">
         <v>66</v>
       </c>
+      <c r="X2" t="s">
+        <v>67</v>
+      </c>
       <c r="Z2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="AA2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AB2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AC2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="AD2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AG2" t="s">
+        <v>73</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>73</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>74</v>
+      </c>
+      <c r="AJ2" t="s">
         <v>71</v>
       </c>
-      <c r="AH2" t="s">
+      <c r="AK2" t="s">
+        <v>75</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>76</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>76</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>77</v>
+      </c>
+      <c r="AQ2" t="s">
         <v>71</v>
       </c>
-      <c r="AI2" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AR2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AU2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="AV2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="AW2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="AX2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="AY2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="BB2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="BC2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>