--- v1 (2026-07-10)
+++ v2 (2026-08-25)
@@ -215,57 +215,57 @@
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-05-2026/019e41dd-49f3-7214-87c2-1af326117fff</t>
   </si>
   <si>
     <t>05/2026</t>
   </si>
   <si>
     <t>Dispensa de Licitação</t>
   </si>
   <si>
     <t>CPAC</t>
   </si>
   <si>
     <t>Encerrado</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação de serviços técnicos contínuos de comunicação institucional e produção de conteúdo para o Consórcio Público do Agreste Central Sergipano – CPAC</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
-    <t>31/03/2026</t>
-[...5 lines deleted...]
-    <t>18/06/2026 11:06:28</t>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>25/03/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>24/08/2026 12:30:05</t>
   </si>
   <si>
     <t>CONTRATO Nº 05_2026 THARLEM SOUZA NASCIMENTO</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-no-05-2026-tharlem-souza-nascimento_4dc0a1728ec912a57358.pdf</t>
   </si>
   <si>
     <t>06/04/2026 10:47:26</t>
   </si>
   <si>
     <t>INSTRUMENTO CONVOCATÓRIO DISPENSA 05/2026</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/instrumento-convocatorio-de-dispensa-e-anexos-docx_a5fbd53673adf627916a29cdb2.pdf</t>
   </si>
   <si>
     <t>17/03/2026 12:15:13</t>
   </si>
   <si>
     <t>MINUTA DO CONTRATO - ANEXO II</t>
   </si>
@@ -835,51 +835,51 @@
       </c>
       <c r="I2">
         <v>4</v>
       </c>
       <c r="J2" t="s">
         <v>64</v>
       </c>
       <c r="N2" t="s">
         <v>65</v>
       </c>
       <c r="O2" t="s">
         <v>65</v>
       </c>
       <c r="P2" t="s">
         <v>65</v>
       </c>
       <c r="Q2" t="s">
         <v>65</v>
       </c>
       <c r="R2" t="s">
         <v>65</v>
       </c>
       <c r="S2" t="s">
         <v>66</v>
       </c>
-      <c r="X2" t="s">
+      <c r="T2" t="s">
         <v>67</v>
       </c>
       <c r="Z2" t="s">
         <v>68</v>
       </c>
       <c r="AA2" t="s">
         <v>69</v>
       </c>
       <c r="AB2" t="s">
         <v>70</v>
       </c>
       <c r="AC2" t="s">
         <v>71</v>
       </c>
       <c r="AD2" t="s">
         <v>72</v>
       </c>
       <c r="AG2" t="s">
         <v>73</v>
       </c>
       <c r="AH2" t="s">
         <v>73</v>
       </c>
       <c r="AI2" t="s">
         <v>74</v>