--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>uuid</t>
   </si>
   <si>
     <t>titulo</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>url_edital</t>
   </si>
   <si>
     <t>numero</t>
   </si>
   <si>
     <t>modalidade</t>
   </si>
   <si>
     <t>orgao</t>
   </si>
   <si>
     <t>situacao</t>
   </si>
   <si>
@@ -371,72 +371,75 @@
   <si>
     <t>contratados</t>
   </si>
   <si>
     <t>contratos</t>
   </si>
   <si>
     <t>019e41dd-497e-71e1-bc97-990d896111a8</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO Nº 04/2026 - REPUBLICADO</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-04-2026-republicado/019e41dd-497e-71e1-bc97-990d896111a8</t>
   </si>
   <si>
     <t>04/2026</t>
   </si>
   <si>
     <t>Dispensa de Licitação</t>
   </si>
   <si>
     <t>CPAC</t>
   </si>
   <si>
-    <t>Encerrado</t>
+    <t>Concluído</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação, sob demanda, de serviços de manutenção preventiva e corretiva de veículos automotivos (mecânica especializada) em veículos pesados e máquinas pesadas do CPAC, com remuneração por hora de serviço efetivamente trabalhada, conforme especificações constantes do ANEXO I – Termo de Referência Consolidado.</t>
   </si>
   <si>
+    <t>119.817,00</t>
+  </si>
+  <si>
     <t>119.700,00</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
-    <t>12/03/2026 20:29:53</t>
-[...2 lines deleted...]
-    <t>19/06/2026 10:04:41</t>
+    <t>31/03/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>24/08/2026 13:01:34</t>
   </si>
   <si>
     <t>ANEXO I - TERMO DE REFERÊNCIA CONSOLIDADO</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/10-termo-de-referencia-consolidado-docx_019ad0a7e878413d7d9f03.pdf</t>
   </si>
   <si>
     <t>12/03/2026 20:34:27</t>
   </si>
   <si>
     <t>ANEXO II - MINUTA DO CONTRATO</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/11-minuta-do-contrato-no-xx-servicos-veiculos-pesados-e-maquinas-docx_148a9e1fd1d0bc40825a0bc3729.pdf</t>
   </si>
   <si>
     <t>12/03/2026 20:35:26</t>
   </si>
   <si>
     <t>ATA CIRCUNSTANCIADA I - DISPENSA 04_2026.pdf</t>
   </si>
@@ -1267,286 +1270,283 @@
         <v>112</v>
       </c>
     </row>
     <row r="2" spans="1:113">
       <c r="A2" t="s">
         <v>113</v>
       </c>
       <c r="B2" t="s">
         <v>114</v>
       </c>
       <c r="C2" t="s">
         <v>115</v>
       </c>
       <c r="E2" t="s">
         <v>116</v>
       </c>
       <c r="F2" t="s">
         <v>117</v>
       </c>
       <c r="G2" t="s">
         <v>118</v>
       </c>
       <c r="H2" t="s">
         <v>119</v>
       </c>
-      <c r="I2">
-[...1 lines deleted...]
-      </c>
       <c r="J2" t="s">
         <v>120</v>
       </c>
       <c r="N2" t="s">
         <v>121</v>
       </c>
       <c r="O2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="P2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="Q2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="R2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="S2" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="X2" t="s">
         <v>124</v>
       </c>
+      <c r="T2" t="s">
+        <v>125</v>
+      </c>
       <c r="Z2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AA2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AB2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AC2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AD2" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>132</v>
+      </c>
+      <c r="AJ2" t="s">
         <v>129</v>
       </c>
-      <c r="AG2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AK2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AN2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AO2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AP2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AQ2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AR2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AS2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AT2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AU2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AW2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="AX2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AY2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AZ2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BA2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BB2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BD2" t="s">
+        <v>145</v>
+      </c>
+      <c r="BE2" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF2" t="s">
+        <v>146</v>
+      </c>
+      <c r="BI2" t="s">
+        <v>147</v>
+      </c>
+      <c r="BJ2" t="s">
+        <v>147</v>
+      </c>
+      <c r="BK2" t="s">
+        <v>148</v>
+      </c>
+      <c r="BL2" t="s">
+        <v>129</v>
+      </c>
+      <c r="BM2" t="s">
+        <v>149</v>
+      </c>
+      <c r="BN2" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO2" t="s">
+        <v>151</v>
+      </c>
+      <c r="BP2" t="s">
+        <v>152</v>
+      </c>
+      <c r="BR2" t="s">
+        <v>153</v>
+      </c>
+      <c r="BS2" t="s">
+        <v>129</v>
+      </c>
+      <c r="BT2" t="s">
+        <v>154</v>
+      </c>
+      <c r="BU2" t="s">
+        <v>155</v>
+      </c>
+      <c r="BV2" t="s">
+        <v>156</v>
+      </c>
+      <c r="BW2" t="s">
         <v>144</v>
       </c>
-      <c r="BE2" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="BY2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="BZ2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="CA2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="CB2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="CC2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="CD2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="CF2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="CG2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="CH2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="CI2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="CJ2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="CK2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="CM2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="CN2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="CO2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="CR2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="CS2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="CT2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="CU2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="CV2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="CW2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="CX2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="CY2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="DA2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DB2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="DC2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="DD2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="DE2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="DF2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>