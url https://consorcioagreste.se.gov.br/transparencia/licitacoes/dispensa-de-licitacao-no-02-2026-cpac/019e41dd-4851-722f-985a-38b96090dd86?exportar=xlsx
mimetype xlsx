--- v2 (2026-08-25)
+++ v3 (2026-10-09)
@@ -308,78 +308,78 @@
   <si>
     <t>contratados</t>
   </si>
   <si>
     <t>contratos</t>
   </si>
   <si>
     <t>019e41dd-4851-722f-985a-38b96090dd86</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO Nº 02/2026 – CPAC</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-02-2026-cpac/019e41dd-4851-722f-985a-38b96090dd86</t>
   </si>
   <si>
     <t>02/2026</t>
   </si>
   <si>
     <t>Dispensa de Licitação</t>
   </si>
   <si>
     <t>CPAC</t>
   </si>
   <si>
-    <t>Encerrado</t>
+    <t>Concluído</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços de acesso à internet banda larga, com velocidade mínima de 600 Mbps e disponibilização de 01 (um) IP público fixo, incluindo instalação/ativação, suporte técnico, manutenção e disponibilização de equipamentos em comodato, quando aplicável, conforme especificações do ANEXO I (Termo de Referência).</t>
   </si>
   <si>
     <t>1.918,80</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>09/03/2026 00:00:00</t>
   </si>
   <si>
-    <t>11/08/2026 09:02:36</t>
+    <t>25/08/2026 13:18:23</t>
   </si>
   <si>
     <t>CONTRATO Nº 04/2026 FASTNET TELECOM</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-no-04-2026-fastnet-telecom_2b3fa4b8a13eaff970dbf2.pdf</t>
   </si>
   <si>
     <t>19/03/2026 12:12:23</t>
   </si>
   <si>
     <t>DESPACHO - AUTORIZAÇÃO - DISPENSA Nº 02_2026.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4851-722f-985a-38b96090dd86/despacho-autorizacao-dispensa-no-02-2026_bffda9af-76b4-4275-a1f5-3d6f263537a9.pdf</t>
   </si>
   <si>
     <t>543b7675058826abe88008f1e5d2c51cc4f019d6</t>
   </si>
   <si>
     <t>d9428fdad349de9cc3db9044c396d47e</t>
   </si>
@@ -1111,53 +1111,50 @@
         <v>91</v>
       </c>
     </row>
     <row r="2" spans="1:92">
       <c r="A2" t="s">
         <v>92</v>
       </c>
       <c r="B2" t="s">
         <v>93</v>
       </c>
       <c r="C2" t="s">
         <v>94</v>
       </c>
       <c r="E2" t="s">
         <v>95</v>
       </c>
       <c r="F2" t="s">
         <v>96</v>
       </c>
       <c r="G2" t="s">
         <v>97</v>
       </c>
       <c r="H2" t="s">
         <v>98</v>
       </c>
-      <c r="I2">
-[...1 lines deleted...]
-      </c>
       <c r="J2" t="s">
         <v>99</v>
       </c>
       <c r="N2" t="s">
         <v>100</v>
       </c>
       <c r="O2" t="s">
         <v>100</v>
       </c>
       <c r="P2" t="s">
         <v>101</v>
       </c>
       <c r="Q2" t="s">
         <v>101</v>
       </c>
       <c r="R2" t="s">
         <v>101</v>
       </c>
       <c r="S2" t="s">
         <v>102</v>
       </c>
       <c r="T2" t="s">
         <v>103</v>
       </c>
       <c r="U2" t="s">