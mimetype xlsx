--- v2 (2026-08-25)
+++ v3 (2026-10-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>uuid</t>
   </si>
   <si>
     <t>titulo</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>url_edital</t>
   </si>
   <si>
     <t>numero</t>
   </si>
   <si>
     <t>modalidade</t>
   </si>
   <si>
     <t>orgao</t>
   </si>
   <si>
     <t>situacao</t>
   </si>
   <si>
@@ -308,78 +308,75 @@
   <si>
     <t>contratados</t>
   </si>
   <si>
     <t>contratos</t>
   </si>
   <si>
     <t>019e41dd-47b4-7159-bb31-58c51f78e2b3</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO Nº 01/2026 – CPAC</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-01-2026-cpac/019e41dd-47b4-7159-bb31-58c51f78e2b3</t>
   </si>
   <si>
     <t>01/2026</t>
   </si>
   <si>
     <t>Dispensa de Licitação</t>
   </si>
   <si>
     <t>CPAC</t>
   </si>
   <si>
-    <t>Encerrado</t>
+    <t>Concluído</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços sob demanda de: manutenção preventiva e corretiva, instalação, desinstalação e remanejamento de ar-condicionado tipo Split, incluindo fornecimento eventual de peças, conforme especificações do ANEXO I (Termo de Referência).</t>
   </si>
   <si>
     <t>18.350,00</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>06/03/2026</t>
   </si>
   <si>
-    <t>25/02/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>09/03/2026 00:00:00</t>
   </si>
   <si>
-    <t>11/08/2026 08:51:29</t>
+    <t>27/08/2026 10:18:43</t>
   </si>
   <si>
     <t>CONTRATO Nº 03/2026 SAMUEL SANTOS DE MORAES - ME (GF CLIMATIZAÇÃO E RECARGAS)</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-no-03-2026-samuel-santos-de-moraes-me-gf-climatizacao-e-recargas_d435c7e58ef72f33bde8b0.pdf</t>
   </si>
   <si>
     <t>19/03/2026 11:57:50</t>
   </si>
   <si>
     <t>DESPACHO - DISPENSA Nº 01_2026.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-47b4-7159-bb31-58c51f78e2b3/despacho-dispensa-no-01-2026_d54d6cd1-4817-453b-bc2c-8999a1a538bf.pdf</t>
   </si>
   <si>
     <t>982b99a8173fd5d410470969031d2659b5bc3057</t>
   </si>
   <si>
     <t>48db9d12dceecf062e81b7747a0dbcb2</t>
   </si>
@@ -1108,241 +1105,235 @@
         <v>91</v>
       </c>
     </row>
     <row r="2" spans="1:92">
       <c r="A2" t="s">
         <v>92</v>
       </c>
       <c r="B2" t="s">
         <v>93</v>
       </c>
       <c r="C2" t="s">
         <v>94</v>
       </c>
       <c r="E2" t="s">
         <v>95</v>
       </c>
       <c r="F2" t="s">
         <v>96</v>
       </c>
       <c r="G2" t="s">
         <v>97</v>
       </c>
       <c r="H2" t="s">
         <v>98</v>
       </c>
-      <c r="I2">
-[...1 lines deleted...]
-      </c>
       <c r="J2" t="s">
         <v>99</v>
       </c>
       <c r="N2" t="s">
         <v>100</v>
       </c>
       <c r="O2" t="s">
         <v>100</v>
       </c>
       <c r="P2" t="s">
         <v>101</v>
       </c>
       <c r="Q2" t="s">
         <v>101</v>
       </c>
       <c r="R2" t="s">
         <v>101</v>
       </c>
       <c r="S2" t="s">
         <v>102</v>
       </c>
       <c r="T2" t="s">
         <v>103</v>
       </c>
-      <c r="U2" t="s">
+      <c r="X2" t="s">
         <v>104</v>
       </c>
-      <c r="X2" t="s">
+      <c r="Z2" t="s">
         <v>105</v>
       </c>
-      <c r="Z2" t="s">
+      <c r="AA2" t="s">
         <v>106</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="AB2" t="s">
         <v>107</v>
       </c>
-      <c r="AB2" t="s">
+      <c r="AC2" t="s">
         <v>108</v>
       </c>
-      <c r="AC2" t="s">
+      <c r="AD2" t="s">
         <v>109</v>
       </c>
-      <c r="AD2" t="s">
+      <c r="AG2" t="s">
         <v>110</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AH2" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI2" t="s">
         <v>111</v>
       </c>
-      <c r="AH2" t="s">
-[...2 lines deleted...]
-      <c r="AI2" t="s">
+      <c r="AJ2" t="s">
+        <v>108</v>
+      </c>
+      <c r="AK2" t="s">
         <v>112</v>
       </c>
-      <c r="AJ2" t="s">
-[...2 lines deleted...]
-      <c r="AK2" t="s">
+      <c r="AL2" t="s">
         <v>113</v>
       </c>
-      <c r="AL2" t="s">
+      <c r="AM2" t="s">
         <v>114</v>
       </c>
-      <c r="AM2" t="s">
+      <c r="AN2" t="s">
         <v>115</v>
       </c>
-      <c r="AN2" t="s">
+      <c r="AP2" t="s">
         <v>116</v>
       </c>
-      <c r="AP2" t="s">
+      <c r="AQ2" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR2" t="s">
         <v>117</v>
       </c>
-      <c r="AQ2" t="s">
-[...2 lines deleted...]
-      <c r="AR2" t="s">
+      <c r="AS2" t="s">
         <v>118</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AT2" t="s">
         <v>119</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AU2" t="s">
         <v>120</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AW2" t="s">
         <v>121</v>
       </c>
-      <c r="AW2" t="s">
+      <c r="AX2" t="s">
+        <v>108</v>
+      </c>
+      <c r="AY2" t="s">
         <v>122</v>
       </c>
-      <c r="AX2" t="s">
-[...2 lines deleted...]
-      <c r="AY2" t="s">
+      <c r="BB2" t="s">
         <v>123</v>
       </c>
-      <c r="BB2" t="s">
+      <c r="BC2" t="s">
+        <v>123</v>
+      </c>
+      <c r="BD2" t="s">
         <v>124</v>
       </c>
-      <c r="BC2" t="s">
-[...2 lines deleted...]
-      <c r="BD2" t="s">
+      <c r="BE2" t="s">
+        <v>108</v>
+      </c>
+      <c r="BF2" t="s">
         <v>125</v>
       </c>
-      <c r="BE2" t="s">
-[...2 lines deleted...]
-      <c r="BF2" t="s">
+      <c r="BG2" t="s">
         <v>126</v>
       </c>
-      <c r="BG2" t="s">
+      <c r="BH2" t="s">
         <v>127</v>
       </c>
-      <c r="BH2" t="s">
+      <c r="BI2" t="s">
         <v>128</v>
       </c>
-      <c r="BI2" t="s">
+      <c r="BK2" t="s">
         <v>129</v>
       </c>
-      <c r="BK2" t="s">
+      <c r="BL2" t="s">
+        <v>108</v>
+      </c>
+      <c r="BM2" t="s">
         <v>130</v>
       </c>
-      <c r="BL2" t="s">
-[...2 lines deleted...]
-      <c r="BM2" t="s">
+      <c r="BP2" t="s">
         <v>131</v>
       </c>
-      <c r="BP2" t="s">
+      <c r="BQ2" t="s">
+        <v>131</v>
+      </c>
+      <c r="BR2" t="s">
         <v>132</v>
       </c>
-      <c r="BQ2" t="s">
-[...2 lines deleted...]
-      <c r="BR2" t="s">
+      <c r="BS2" t="s">
+        <v>108</v>
+      </c>
+      <c r="BT2" t="s">
         <v>133</v>
       </c>
-      <c r="BS2" t="s">
-[...2 lines deleted...]
-      <c r="BT2" t="s">
+      <c r="BU2" t="s">
         <v>134</v>
       </c>
-      <c r="BU2" t="s">
+      <c r="BV2" t="s">
         <v>135</v>
       </c>
-      <c r="BV2" t="s">
+      <c r="BW2" t="s">
         <v>136</v>
       </c>
-      <c r="BW2" t="s">
+      <c r="BY2" t="s">
         <v>137</v>
       </c>
-      <c r="BY2" t="s">
+      <c r="BZ2" t="s">
+        <v>108</v>
+      </c>
+      <c r="CA2" t="s">
         <v>138</v>
       </c>
-      <c r="BZ2" t="s">
-[...2 lines deleted...]
-      <c r="CA2" t="s">
+      <c r="CB2" t="s">
         <v>139</v>
       </c>
-      <c r="CB2" t="s">
+      <c r="CC2" t="s">
         <v>140</v>
       </c>
-      <c r="CC2" t="s">
+      <c r="CD2" t="s">
+        <v>120</v>
+      </c>
+      <c r="CF2" t="s">
         <v>141</v>
       </c>
-      <c r="CD2" t="s">
-[...2 lines deleted...]
-      <c r="CF2" t="s">
+      <c r="CG2" t="s">
+        <v>108</v>
+      </c>
+      <c r="CH2" t="s">
         <v>142</v>
       </c>
-      <c r="CG2" t="s">
-[...2 lines deleted...]
-      <c r="CH2" t="s">
+      <c r="CI2" t="s">
         <v>143</v>
       </c>
-      <c r="CI2" t="s">
+      <c r="CJ2" t="s">
         <v>144</v>
       </c>
-      <c r="CJ2" t="s">
+      <c r="CK2" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>