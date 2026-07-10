--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>uuid</t>
   </si>
   <si>
     <t>titulo</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>url_edital</t>
   </si>
   <si>
     <t>numero</t>
   </si>
   <si>
     <t>modalidade</t>
   </si>
   <si>
     <t>orgao</t>
   </si>
   <si>
     <t>situacao</t>
   </si>
   <si>
@@ -116,102 +116,288 @@
   <si>
     <t>alterado</t>
   </si>
   <si>
     <t>arquivos_0_nome</t>
   </si>
   <si>
     <t>arquivos_0_categoria</t>
   </si>
   <si>
     <t>arquivos_0_url</t>
   </si>
   <si>
     <t>arquivos_0_hash_sha1</t>
   </si>
   <si>
     <t>arquivos_0_hash_md5</t>
   </si>
   <si>
     <t>arquivos_0_criado</t>
   </si>
   <si>
     <t>arquivos_0_alterado</t>
   </si>
   <si>
+    <t>arquivos_1_nome</t>
+  </si>
+  <si>
+    <t>arquivos_1_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_1_url</t>
+  </si>
+  <si>
+    <t>arquivos_1_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_1_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_1_criado</t>
+  </si>
+  <si>
+    <t>arquivos_1_alterado</t>
+  </si>
+  <si>
+    <t>arquivos_2_nome</t>
+  </si>
+  <si>
+    <t>arquivos_2_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_2_url</t>
+  </si>
+  <si>
+    <t>arquivos_2_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_2_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_2_criado</t>
+  </si>
+  <si>
+    <t>arquivos_2_alterado</t>
+  </si>
+  <si>
+    <t>arquivos_3_nome</t>
+  </si>
+  <si>
+    <t>arquivos_3_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_3_url</t>
+  </si>
+  <si>
+    <t>arquivos_3_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_3_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_3_criado</t>
+  </si>
+  <si>
+    <t>arquivos_3_alterado</t>
+  </si>
+  <si>
+    <t>arquivos_4_nome</t>
+  </si>
+  <si>
+    <t>arquivos_4_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_4_url</t>
+  </si>
+  <si>
+    <t>arquivos_4_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_4_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_4_criado</t>
+  </si>
+  <si>
+    <t>arquivos_4_alterado</t>
+  </si>
+  <si>
+    <t>arquivos_5_nome</t>
+  </si>
+  <si>
+    <t>arquivos_5_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_5_url</t>
+  </si>
+  <si>
+    <t>arquivos_5_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_5_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_5_criado</t>
+  </si>
+  <si>
+    <t>arquivos_5_alterado</t>
+  </si>
+  <si>
     <t>contratados</t>
   </si>
   <si>
     <t>contratos</t>
   </si>
   <si>
     <t>019e41dd-4d80-7250-a36d-b19bab7e0137</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO 11/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-11-2025/019e41dd-4d80-7250-a36d-b19bab7e0137</t>
   </si>
   <si>
     <t>11/2025</t>
   </si>
   <si>
     <t>Dispensa de Licitação</t>
   </si>
   <si>
     <t>CPAC</t>
   </si>
   <si>
     <t>Encerrado</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE RECIPIENTES DE GRANDE CAPACIDADE.</t>
   </si>
   <si>
+    <t>51.000,00</t>
+  </si>
+  <si>
     <t>0,00</t>
   </si>
   <si>
-    <t>51.000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>N</t>
   </si>
   <si>
+    <t>13/08/2025</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
     <t>10/04/2026 12:34:18</t>
   </si>
   <si>
+    <t>23/06/2026 10:15:11</t>
+  </si>
+  <si>
+    <t>ATO DE AUTORIZAÇÃO - DISPENSA 11_2025.pdf</t>
+  </si>
+  <si>
+    <t>Anexo</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4d80-7250-a36d-b19bab7e0137/ato-de-autorizacao-dispensa-11-2025_74e9b7f4-e288-4268-8b2b-5431a7b63ad6.pdf</t>
+  </si>
+  <si>
+    <t>381bcde0db6793727ddf4b8a1fe4912497333b18</t>
+  </si>
+  <si>
+    <t>a8c36618d0bcf30a80a849909d6f8b6b</t>
+  </si>
+  <si>
+    <t>17/06/2026 08:57:18</t>
+  </si>
+  <si>
     <t>CONTRATO Nº 20/2025 - LÚCIO MARCOS</t>
   </si>
   <si>
-    <t>Anexo</t>
-[...1 lines deleted...]
-  <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-no-20-2025-lucio-marcos_36353e9f6c717f1dfbfb2b8.pdf</t>
   </si>
   <si>
     <t>10/04/2026 12:35:59</t>
+  </si>
+  <si>
+    <t>DFD - DISPENSA 11_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4d80-7250-a36d-b19bab7e0137/dfd-dispensa-11-2025_2c9f5155-e0f8-42ee-bf08-d17dbad8aa06.pdf</t>
+  </si>
+  <si>
+    <t>c1472be48bb5a51342aaed48d215d0425e33e975</t>
+  </si>
+  <si>
+    <t>68851c35b23f59c3f7653fe51467e047</t>
+  </si>
+  <si>
+    <t>17/06/2026 08:57:37</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - DISPENSA 11_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4d80-7250-a36d-b19bab7e0137/justificativa-dispensa-11-2025_6f1d0762-68e8-4c12-a19b-16d368fd5ed8.pdf</t>
+  </si>
+  <si>
+    <t>0f8b3c9186b03114fb389c5f432b4d9c2413aa41</t>
+  </si>
+  <si>
+    <t>aed9b75b4d6b3ae4ed6d668305ec231e</t>
+  </si>
+  <si>
+    <t>17/06/2026 08:57:30</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - DISPENSA 11_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4d80-7250-a36d-b19bab7e0137/parecer-juridico-dispensa-11-2025_15dd1edf-e2e9-4c3e-9116-e21e6dfe1565.pdf</t>
+  </si>
+  <si>
+    <t>4f2f95d65a683110e1430e553c3b111aa14f984c</t>
+  </si>
+  <si>
+    <t>001164897119fd9a9f9ac2d7f1edb4bc</t>
+  </si>
+  <si>
+    <t>17/06/2026 08:57:26</t>
+  </si>
+  <si>
+    <t>TR - DISPENSA 11_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4d80-7250-a36d-b19bab7e0137/tr-dispensa-11-2025_c554889f-b86d-40f9-ad88-0d20677594b0.pdf</t>
+  </si>
+  <si>
+    <t>2bf56e81f3c94c545d6679c25a6679585b4f4791</t>
+  </si>
+  <si>
+    <t>0aae6555783c879a6647b1c40687cdbe</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -515,59 +701,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:BS2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:71">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -632,117 +818,318 @@
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>70</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:71">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>71</v>
       </c>
       <c r="B2" t="s">
-        <v>37</v>
+        <v>72</v>
       </c>
       <c r="C2" t="s">
-        <v>38</v>
+        <v>73</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
+        <v>74</v>
       </c>
       <c r="F2" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="G2" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="H2" t="s">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="I2">
         <v>4</v>
       </c>
       <c r="J2" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="N2" t="s">
-        <v>44</v>
+        <v>79</v>
       </c>
       <c r="O2" t="s">
-        <v>45</v>
+        <v>79</v>
       </c>
       <c r="P2" t="s">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="Q2" t="s">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="R2" t="s">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="S2" t="s">
-        <v>46</v>
+        <v>81</v>
+      </c>
+      <c r="T2" t="s">
+        <v>82</v>
+      </c>
+      <c r="U2" t="s">
+        <v>83</v>
       </c>
       <c r="Z2" t="s">
-        <v>47</v>
+        <v>84</v>
       </c>
       <c r="AA2" t="s">
-        <v>47</v>
+        <v>85</v>
       </c>
       <c r="AB2" t="s">
-        <v>48</v>
+        <v>86</v>
       </c>
       <c r="AC2" t="s">
-        <v>49</v>
+        <v>87</v>
       </c>
       <c r="AD2" t="s">
-        <v>50</v>
+        <v>88</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>89</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>90</v>
       </c>
       <c r="AG2" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>91</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>92</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>87</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>93</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>94</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>94</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>95</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>87</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>96</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>97</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>98</v>
+      </c>
+      <c r="AU2" t="s">
+        <v>99</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>100</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>87</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>101</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>102</v>
+      </c>
+      <c r="BA2" t="s">
+        <v>103</v>
+      </c>
+      <c r="BB2" t="s">
+        <v>104</v>
+      </c>
+      <c r="BD2" t="s">
+        <v>105</v>
+      </c>
+      <c r="BE2" t="s">
+        <v>87</v>
+      </c>
+      <c r="BF2" t="s">
+        <v>106</v>
+      </c>
+      <c r="BG2" t="s">
+        <v>107</v>
+      </c>
+      <c r="BH2" t="s">
+        <v>108</v>
+      </c>
+      <c r="BI2" t="s">
+        <v>109</v>
+      </c>
+      <c r="BK2" t="s">
+        <v>110</v>
+      </c>
+      <c r="BL2" t="s">
+        <v>87</v>
+      </c>
+      <c r="BM2" t="s">
+        <v>111</v>
+      </c>
+      <c r="BN2" t="s">
+        <v>112</v>
+      </c>
+      <c r="BO2" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP2" t="s">
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>