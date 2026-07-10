--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>uuid</t>
   </si>
   <si>
     <t>titulo</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>url_edital</t>
   </si>
   <si>
     <t>numero</t>
   </si>
   <si>
     <t>modalidade</t>
   </si>
   <si>
     <t>orgao</t>
   </si>
   <si>
     <t>situacao</t>
   </si>
   <si>
@@ -137,114 +137,264 @@
   <si>
     <t>arquivos_0_alterado</t>
   </si>
   <si>
     <t>arquivos_1_nome</t>
   </si>
   <si>
     <t>arquivos_1_categoria</t>
   </si>
   <si>
     <t>arquivos_1_url</t>
   </si>
   <si>
     <t>arquivos_1_hash_sha1</t>
   </si>
   <si>
     <t>arquivos_1_hash_md5</t>
   </si>
   <si>
     <t>arquivos_1_criado</t>
   </si>
   <si>
     <t>arquivos_1_alterado</t>
   </si>
   <si>
+    <t>arquivos_2_nome</t>
+  </si>
+  <si>
+    <t>arquivos_2_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_2_url</t>
+  </si>
+  <si>
+    <t>arquivos_2_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_2_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_2_criado</t>
+  </si>
+  <si>
+    <t>arquivos_2_alterado</t>
+  </si>
+  <si>
+    <t>arquivos_3_nome</t>
+  </si>
+  <si>
+    <t>arquivos_3_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_3_url</t>
+  </si>
+  <si>
+    <t>arquivos_3_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_3_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_3_criado</t>
+  </si>
+  <si>
+    <t>arquivos_3_alterado</t>
+  </si>
+  <si>
+    <t>arquivos_4_nome</t>
+  </si>
+  <si>
+    <t>arquivos_4_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_4_url</t>
+  </si>
+  <si>
+    <t>arquivos_4_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_4_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_4_criado</t>
+  </si>
+  <si>
+    <t>arquivos_4_alterado</t>
+  </si>
+  <si>
+    <t>arquivos_5_nome</t>
+  </si>
+  <si>
+    <t>arquivos_5_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_5_url</t>
+  </si>
+  <si>
+    <t>arquivos_5_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_5_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_5_criado</t>
+  </si>
+  <si>
+    <t>arquivos_5_alterado</t>
+  </si>
+  <si>
     <t>contratados</t>
   </si>
   <si>
     <t>contratos</t>
   </si>
   <si>
     <t>019e41dd-4cea-7157-85ac-0445bd2d1c98</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO 09/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-09-2025/019e41dd-4cea-7157-85ac-0445bd2d1c98</t>
   </si>
   <si>
     <t>09/2025</t>
   </si>
   <si>
     <t>Dispensa de Licitação</t>
   </si>
   <si>
     <t>CPAC</t>
   </si>
   <si>
     <t>Encerrado</t>
   </si>
   <si>
     <t>LOCAÇÃO COM MONTAGEM E DESMONTAGEM DE TENDAS.</t>
   </si>
   <si>
+    <t>18.000,00</t>
+  </si>
+  <si>
     <t>0,00</t>
   </si>
   <si>
-    <t>18.000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>N</t>
   </si>
   <si>
+    <t>04/08/2025</t>
+  </si>
+  <si>
+    <t>22/07/2025</t>
+  </si>
+  <si>
     <t>10/04/2026 12:00:41</t>
   </si>
   <si>
-    <t>10/04/2026 12:11:58</t>
+    <t>23/06/2026 10:01:14</t>
   </si>
   <si>
     <t>ATO DE AUTORIZAÇÃO DE DISPENSA Nº 09/2025</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/ato-de-autorizacao-de-dispensa-no-09-2025_2787936a3e5a9320f5be1d3.pdf</t>
   </si>
   <si>
     <t>10/04/2026 12:04:01</t>
   </si>
   <si>
     <t>CONTRATO N°18/2025 - WILLAMES DOS SANTOS</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-n0-18-2025-willames-dos-santos_927fa3b26b6ef4868e275efeeba45.pdf</t>
   </si>
   <si>
     <t>10/04/2026 12:02:53</t>
+  </si>
+  <si>
+    <t>DFD - DISPENSA 09_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4cea-7157-85ac-0445bd2d1c98/dfd-dispensa-09-2025_8a5d66cd-62a7-4540-9521-0238a07882c6.pdf</t>
+  </si>
+  <si>
+    <t>8866804a9050ec8937752ceff5a5c981899204bb</t>
+  </si>
+  <si>
+    <t>bb7806ff7b4c32af8d6acdaf841f2937</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:41:47</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - DISPENSA 09_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4cea-7157-85ac-0445bd2d1c98/justificativa-dispensa-09-2025_1686d53a-3288-4cd4-8a9b-5fcf6b19090c.pdf</t>
+  </si>
+  <si>
+    <t>58dc101bc1684283c6bdf32c2e2106908c9a89a6</t>
+  </si>
+  <si>
+    <t>3b9a97dae7fe7e61c8bee870be65c647</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:41:51</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - DISPENSA 09_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4cea-7157-85ac-0445bd2d1c98/parecer-juridico-dispensa-09-2025_ff011854-936e-4703-b031-88897afc27e7.pdf</t>
+  </si>
+  <si>
+    <t>d5a8ba86ec5fe6a8442dfbfd21d82c60f43b337f</t>
+  </si>
+  <si>
+    <t>a2495f9b85feb71aab31671646618f8b</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:41:52</t>
+  </si>
+  <si>
+    <t>TR - DISPENSA 09_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4cea-7157-85ac-0445bd2d1c98/tr-dispensa-09-2025_83664280-b592-419b-905a-a28129d7b91d.pdf</t>
+  </si>
+  <si>
+    <t>81c45011be30a2aff1b96b7055c87b01388df301</t>
+  </si>
+  <si>
+    <t>fd2e08a199b95ac19ee9ebaa973af822</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:41:56</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -548,59 +698,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ2"/>
+  <dimension ref="A1:BS2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:43">
+    <row r="1" spans="1:71">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -686,132 +836,294 @@
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" t="s">
         <v>38</v>
       </c>
       <c r="AN1" t="s">
         <v>39</v>
       </c>
       <c r="AO1" t="s">
         <v>40</v>
       </c>
       <c r="AP1" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" t="s">
         <v>42</v>
       </c>
+      <c r="AR1" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>70</v>
+      </c>
     </row>
-    <row r="2" spans="1:43">
+    <row r="2" spans="1:71">
       <c r="A2" t="s">
-        <v>43</v>
+        <v>71</v>
       </c>
       <c r="B2" t="s">
-        <v>44</v>
+        <v>72</v>
       </c>
       <c r="C2" t="s">
-        <v>45</v>
+        <v>73</v>
       </c>
       <c r="E2" t="s">
-        <v>46</v>
+        <v>74</v>
       </c>
       <c r="F2" t="s">
-        <v>47</v>
+        <v>75</v>
       </c>
       <c r="G2" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="H2" t="s">
-        <v>49</v>
+        <v>77</v>
       </c>
       <c r="I2">
         <v>4</v>
       </c>
       <c r="J2" t="s">
-        <v>50</v>
+        <v>78</v>
       </c>
       <c r="N2" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="O2" t="s">
-        <v>52</v>
+        <v>79</v>
       </c>
       <c r="P2" t="s">
-        <v>51</v>
+        <v>80</v>
       </c>
       <c r="Q2" t="s">
-        <v>51</v>
+        <v>80</v>
       </c>
       <c r="R2" t="s">
-        <v>51</v>
+        <v>80</v>
       </c>
       <c r="S2" t="s">
-        <v>53</v>
+        <v>81</v>
+      </c>
+      <c r="T2" t="s">
+        <v>82</v>
+      </c>
+      <c r="U2" t="s">
+        <v>83</v>
       </c>
       <c r="Z2" t="s">
-        <v>54</v>
+        <v>84</v>
       </c>
       <c r="AA2" t="s">
-        <v>55</v>
+        <v>85</v>
       </c>
       <c r="AB2" t="s">
-        <v>56</v>
+        <v>86</v>
       </c>
       <c r="AC2" t="s">
-        <v>57</v>
+        <v>87</v>
       </c>
       <c r="AD2" t="s">
-        <v>58</v>
+        <v>88</v>
       </c>
       <c r="AG2" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="AH2" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="AI2" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="AJ2" t="s">
-        <v>57</v>
+        <v>87</v>
       </c>
       <c r="AK2" t="s">
-        <v>61</v>
+        <v>91</v>
       </c>
       <c r="AN2" t="s">
-        <v>62</v>
+        <v>92</v>
       </c>
       <c r="AO2" t="s">
-        <v>62</v>
+        <v>92</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>93</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>87</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>94</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>95</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>96</v>
+      </c>
+      <c r="AU2" t="s">
+        <v>97</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>98</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>87</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>99</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>100</v>
+      </c>
+      <c r="BA2" t="s">
+        <v>101</v>
+      </c>
+      <c r="BB2" t="s">
+        <v>102</v>
+      </c>
+      <c r="BD2" t="s">
+        <v>103</v>
+      </c>
+      <c r="BE2" t="s">
+        <v>87</v>
+      </c>
+      <c r="BF2" t="s">
+        <v>104</v>
+      </c>
+      <c r="BG2" t="s">
+        <v>105</v>
+      </c>
+      <c r="BH2" t="s">
+        <v>106</v>
+      </c>
+      <c r="BI2" t="s">
+        <v>107</v>
+      </c>
+      <c r="BK2" t="s">
+        <v>108</v>
+      </c>
+      <c r="BL2" t="s">
+        <v>87</v>
+      </c>
+      <c r="BM2" t="s">
+        <v>109</v>
+      </c>
+      <c r="BN2" t="s">
+        <v>110</v>
+      </c>
+      <c r="BO2" t="s">
+        <v>111</v>
+      </c>
+      <c r="BP2" t="s">
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>