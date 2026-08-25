--- v1 (2026-07-10)
+++ v2 (2026-08-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
   <si>
     <t>uuid</t>
   </si>
   <si>
     <t>titulo</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>url_edital</t>
   </si>
   <si>
     <t>numero</t>
   </si>
   <si>
     <t>modalidade</t>
   </si>
   <si>
     <t>orgao</t>
   </si>
   <si>
     <t>situacao</t>
   </si>
   <si>
@@ -86,51 +86,63 @@
   <si>
     <t>total_pago</t>
   </si>
   <si>
     <t>saldo_pagar</t>
   </si>
   <si>
     <t>registro_preco</t>
   </si>
   <si>
     <t>autorizacao</t>
   </si>
   <si>
     <t>abertura</t>
   </si>
   <si>
     <t>julgamento</t>
   </si>
   <si>
     <t>adjudicacao</t>
   </si>
   <si>
     <t>homologacao</t>
   </si>
   <si>
-    <t>vencedores</t>
+    <t>vencedores_0_url</t>
+  </si>
+  <si>
+    <t>vencedores_0_numero</t>
+  </si>
+  <si>
+    <t>vencedores_0_nome</t>
+  </si>
+  <si>
+    <t>vencedores_0_cnpj</t>
+  </si>
+  <si>
+    <t>vencedores_0_valor</t>
   </si>
   <si>
     <t>criado</t>
   </si>
   <si>
     <t>alterado</t>
   </si>
   <si>
     <t>arquivos_0_nome</t>
   </si>
   <si>
     <t>arquivos_0_categoria</t>
   </si>
   <si>
     <t>arquivos_0_url</t>
   </si>
   <si>
     <t>arquivos_0_hash_sha1</t>
   </si>
   <si>
     <t>arquivos_0_hash_md5</t>
   </si>
   <si>
     <t>arquivos_0_criado</t>
   </si>
@@ -221,99 +233,258 @@
   <si>
     <t>arquivos_4_alterado</t>
   </si>
   <si>
     <t>arquivos_5_nome</t>
   </si>
   <si>
     <t>arquivos_5_categoria</t>
   </si>
   <si>
     <t>arquivos_5_url</t>
   </si>
   <si>
     <t>arquivos_5_hash_sha1</t>
   </si>
   <si>
     <t>arquivos_5_hash_md5</t>
   </si>
   <si>
     <t>arquivos_5_criado</t>
   </si>
   <si>
     <t>arquivos_5_alterado</t>
   </si>
   <si>
-    <t>contratados</t>
-[...2 lines deleted...]
-    <t>contratos</t>
+    <t>contratados_0_nome</t>
+  </si>
+  <si>
+    <t>contratados_0_cnpj</t>
+  </si>
+  <si>
+    <t>contratados_0_valor</t>
+  </si>
+  <si>
+    <t>contratos_0_numero</t>
+  </si>
+  <si>
+    <t>contratos_0_url</t>
+  </si>
+  <si>
+    <t>contratos_0_url_contrato_arquivo</t>
+  </si>
+  <si>
+    <t>contratos_0_contrato_uuid_ref</t>
+  </si>
+  <si>
+    <t>contratos_0_contrato_numero_ref</t>
+  </si>
+  <si>
+    <t>contratos_0_url_contrato_ref</t>
+  </si>
+  <si>
+    <t>contratos_0_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_0_licitacao_titulo</t>
+  </si>
+  <si>
+    <t>contratos_0_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_0_obra_titulo</t>
+  </si>
+  <si>
+    <t>contratos_0_obra_url</t>
+  </si>
+  <si>
+    <t>contratos_0_orgao</t>
+  </si>
+  <si>
+    <t>contratos_0_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_0_situacao</t>
+  </si>
+  <si>
+    <t>contratos_0_natureza</t>
+  </si>
+  <si>
+    <t>contratos_0_is_aditivo</t>
+  </si>
+  <si>
+    <t>contratos_0_tipo</t>
+  </si>
+  <si>
+    <t>contratos_0_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_0_inicio</t>
+  </si>
+  <si>
+    <t>contratos_0_fim</t>
+  </si>
+  <si>
+    <t>contratos_0_objeto</t>
+  </si>
+  <si>
+    <t>contratos_0_contratado</t>
+  </si>
+  <si>
+    <t>contratos_0_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_0_valor</t>
+  </si>
+  <si>
+    <t>contratos_0_base_legal</t>
+  </si>
+  <si>
+    <t>contratos_0_parecer_juridico</t>
+  </si>
+  <si>
+    <t>contratos_0_criado</t>
+  </si>
+  <si>
+    <t>contratos_0_alterado</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_0_nome</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_0_orgao</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_0_cargo</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_0_cpf</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_0_inicio</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_0_fim</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_1_nome</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_1_orgao</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_1_cargo</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_1_cpf</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_1_inicio</t>
+  </si>
+  <si>
+    <t>contratos_0_fiscais_1_fim</t>
+  </si>
+  <si>
+    <t>contratos_0_aditivos_0_numero</t>
+  </si>
+  <si>
+    <t>contratos_0_aditivos_0_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_0_aditivos_0_inicio</t>
+  </si>
+  <si>
+    <t>contratos_0_aditivos_0_fim</t>
+  </si>
+  <si>
+    <t>contratos_0_aditivos_0_valor</t>
+  </si>
+  <si>
+    <t>contratos_0_aditivos_0_natureza</t>
+  </si>
+  <si>
+    <t>contratos_0_aditivos_0_tipo</t>
+  </si>
+  <si>
+    <t>contratos_0_aditivos_0_url</t>
   </si>
   <si>
     <t>019e41dd-4cea-7157-85ac-0445bd2d1c98</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO 09/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-09-2025/019e41dd-4cea-7157-85ac-0445bd2d1c98</t>
   </si>
   <si>
     <t>09/2025</t>
   </si>
   <si>
     <t>Dispensa de Licitação</t>
   </si>
   <si>
     <t>CPAC</t>
   </si>
   <si>
     <t>Encerrado</t>
   </si>
   <si>
     <t>LOCAÇÃO COM MONTAGEM E DESMONTAGEM DE TENDAS.</t>
   </si>
   <si>
     <t>18.000,00</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>04/08/2025</t>
   </si>
   <si>
     <t>22/07/2025</t>
   </si>
   <si>
-    <t>10/04/2026 12:00:41</t>
-[...2 lines deleted...]
-    <t>23/06/2026 10:01:14</t>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacff-369e-7005-ba13-8a65b219aefa</t>
+  </si>
+  <si>
+    <t>Lucas Cardinali Pacheco Sociedade Individual De Advocacia</t>
+  </si>
+  <si>
+    <t>27.896.712/0001-97</t>
+  </si>
+  <si>
+    <t>55.000,00</t>
+  </si>
+  <si>
+    <t>04/08/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>17/08/2026 12:03:20</t>
   </si>
   <si>
     <t>ATO DE AUTORIZAÇÃO DE DISPENSA Nº 09/2025</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/ato-de-autorizacao-de-dispensa-no-09-2025_2787936a3e5a9320f5be1d3.pdf</t>
   </si>
   <si>
     <t>10/04/2026 12:04:01</t>
   </si>
   <si>
     <t>CONTRATO N°18/2025 - WILLAMES DOS SANTOS</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-n0-18-2025-willames-dos-santos_927fa3b26b6ef4868e275efeeba45.pdf</t>
   </si>
   <si>
     <t>10/04/2026 12:02:53</t>
   </si>
   <si>
     <t>DFD - DISPENSA 09_2025.pdf</t>
   </si>
@@ -351,50 +522,110 @@
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4cea-7157-85ac-0445bd2d1c98/parecer-juridico-dispensa-09-2025_ff011854-936e-4703-b031-88897afc27e7.pdf</t>
   </si>
   <si>
     <t>d5a8ba86ec5fe6a8442dfbfd21d82c60f43b337f</t>
   </si>
   <si>
     <t>a2495f9b85feb71aab31671646618f8b</t>
   </si>
   <si>
     <t>16/06/2026 12:41:52</t>
   </si>
   <si>
     <t>TR - DISPENSA 09_2025.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4cea-7157-85ac-0445bd2d1c98/tr-dispensa-09-2025_83664280-b592-419b-905a-a28129d7b91d.pdf</t>
   </si>
   <si>
     <t>81c45011be30a2aff1b96b7055c87b01388df301</t>
   </si>
   <si>
     <t>fd2e08a199b95ac19ee9ebaa973af822</t>
   </si>
   <si>
     <t>16/06/2026 12:41:56</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eacff-369e-7005-ba13-8a65b219aefa/contrato-n0-09-2025-lucas-cardinali-pacheco_57d4d8f6-48b7-4a23-b1b2-da71e34e8ec9.pdf</t>
+  </si>
+  <si>
+    <t>Consórcio Público do Agreste Central Segipano</t>
+  </si>
+  <si>
+    <t>Inexigibilidade</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>03/01/2026</t>
+  </si>
+  <si>
+    <t>Consultoria e Assessoria em Assessoria e Consultoria jurídica Manifesto de Interesse Privado (MIP) e à Gestão Consorciada de Resíduos Sólidos</t>
+  </si>
+  <si>
+    <t>03/03/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>13/08/2026 12:07:15</t>
+  </si>
+  <si>
+    <t>Leandro Roque Souza Andrade</t>
+  </si>
+  <si>
+    <t>Fiscal</t>
+  </si>
+  <si>
+    <t>044.***.***-67</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Evanilson Santana Santos </t>
+  </si>
+  <si>
+    <t>Gestor</t>
+  </si>
+  <si>
+    <t>000.***.***-44</t>
+  </si>
+  <si>
+    <t>01/2026</t>
+  </si>
+  <si>
+    <t>30/12/2025</t>
+  </si>
+  <si>
+    <t>03/11/2026</t>
+  </si>
+  <si>
+    <t>Acréscimo de prazo</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ff60f-e9c0-7098-b414-86ef766384b8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -698,59 +929,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BS2"/>
+  <dimension ref="A1:DT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:71">
+    <row r="1" spans="1:124">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -920,210 +1151,510 @@
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
       <c r="BR1" t="s">
         <v>69</v>
       </c>
       <c r="BS1" t="s">
         <v>70</v>
       </c>
+      <c r="BT1" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>85</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>86</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>87</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>88</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>89</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>90</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>91</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>92</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>93</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>94</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>95</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>96</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>97</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>98</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>99</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>100</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>101</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>102</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>103</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>105</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>106</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>109</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>110</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="DM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="DN1" t="s">
+        <v>117</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>118</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="DQ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="DR1" t="s">
+        <v>121</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>122</v>
+      </c>
+      <c r="DT1" t="s">
+        <v>123</v>
+      </c>
     </row>
-    <row r="2" spans="1:71">
+    <row r="2" spans="1:124">
       <c r="A2" t="s">
-        <v>71</v>
+        <v>124</v>
       </c>
       <c r="B2" t="s">
-        <v>72</v>
+        <v>125</v>
       </c>
       <c r="C2" t="s">
-        <v>73</v>
+        <v>126</v>
       </c>
       <c r="E2" t="s">
-        <v>74</v>
+        <v>127</v>
       </c>
       <c r="F2" t="s">
-        <v>75</v>
+        <v>128</v>
       </c>
       <c r="G2" t="s">
-        <v>76</v>
+        <v>129</v>
       </c>
       <c r="H2" t="s">
-        <v>77</v>
+        <v>130</v>
       </c>
       <c r="I2">
         <v>4</v>
       </c>
       <c r="J2" t="s">
-        <v>78</v>
+        <v>131</v>
       </c>
       <c r="N2" t="s">
-        <v>79</v>
+        <v>132</v>
       </c>
       <c r="O2" t="s">
-        <v>79</v>
+        <v>132</v>
       </c>
       <c r="P2" t="s">
-        <v>80</v>
+        <v>133</v>
       </c>
       <c r="Q2" t="s">
-        <v>80</v>
+        <v>133</v>
       </c>
       <c r="R2" t="s">
-        <v>80</v>
+        <v>133</v>
       </c>
       <c r="S2" t="s">
-        <v>81</v>
+        <v>134</v>
       </c>
       <c r="T2" t="s">
-        <v>82</v>
+        <v>135</v>
       </c>
       <c r="U2" t="s">
-        <v>83</v>
+        <v>136</v>
+      </c>
+      <c r="X2" t="s">
+        <v>135</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>137</v>
       </c>
       <c r="Z2" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="AA2" t="s">
-        <v>85</v>
+        <v>138</v>
       </c>
       <c r="AB2" t="s">
-        <v>86</v>
+        <v>139</v>
       </c>
       <c r="AC2" t="s">
-        <v>87</v>
+        <v>140</v>
       </c>
       <c r="AD2" t="s">
-        <v>88</v>
+        <v>141</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>142</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>143</v>
       </c>
       <c r="AG2" t="s">
-        <v>89</v>
+        <v>144</v>
       </c>
       <c r="AH2" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>87</v>
+        <v>145</v>
       </c>
       <c r="AK2" t="s">
-        <v>91</v>
+        <v>146</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>146</v>
+      </c>
+      <c r="AM2" t="s">
+        <v>147</v>
       </c>
       <c r="AN2" t="s">
-        <v>92</v>
+        <v>144</v>
       </c>
       <c r="AO2" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>87</v>
+        <v>148</v>
       </c>
       <c r="AR2" t="s">
-        <v>94</v>
+        <v>149</v>
       </c>
       <c r="AS2" t="s">
-        <v>95</v>
+        <v>149</v>
       </c>
       <c r="AT2" t="s">
-        <v>96</v>
+        <v>150</v>
       </c>
       <c r="AU2" t="s">
-        <v>97</v>
+        <v>144</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>151</v>
       </c>
       <c r="AW2" t="s">
-        <v>98</v>
+        <v>152</v>
       </c>
       <c r="AX2" t="s">
-        <v>87</v>
+        <v>153</v>
       </c>
       <c r="AY2" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>154</v>
       </c>
       <c r="BA2" t="s">
-        <v>101</v>
+        <v>155</v>
       </c>
       <c r="BB2" t="s">
-        <v>102</v>
+        <v>144</v>
+      </c>
+      <c r="BC2" t="s">
+        <v>156</v>
       </c>
       <c r="BD2" t="s">
-        <v>103</v>
+        <v>157</v>
       </c>
       <c r="BE2" t="s">
-        <v>87</v>
+        <v>158</v>
       </c>
       <c r="BF2" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>159</v>
       </c>
       <c r="BH2" t="s">
-        <v>106</v>
+        <v>160</v>
       </c>
       <c r="BI2" t="s">
-        <v>107</v>
+        <v>144</v>
+      </c>
+      <c r="BJ2" t="s">
+        <v>161</v>
       </c>
       <c r="BK2" t="s">
-        <v>108</v>
+        <v>162</v>
       </c>
       <c r="BL2" t="s">
-        <v>87</v>
+        <v>163</v>
       </c>
       <c r="BM2" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>164</v>
       </c>
       <c r="BO2" t="s">
-        <v>111</v>
+        <v>165</v>
       </c>
       <c r="BP2" t="s">
-        <v>112</v>
+        <v>144</v>
+      </c>
+      <c r="BQ2" t="s">
+        <v>166</v>
+      </c>
+      <c r="BR2" t="s">
+        <v>167</v>
+      </c>
+      <c r="BS2" t="s">
+        <v>168</v>
+      </c>
+      <c r="BT2" t="s">
+        <v>169</v>
+      </c>
+      <c r="BV2" t="s">
+        <v>138</v>
+      </c>
+      <c r="BW2" t="s">
+        <v>139</v>
+      </c>
+      <c r="BX2" t="s">
+        <v>140</v>
+      </c>
+      <c r="BY2" t="s">
+        <v>127</v>
+      </c>
+      <c r="BZ2" t="s">
+        <v>137</v>
+      </c>
+      <c r="CA2" t="s">
+        <v>170</v>
+      </c>
+      <c r="CE2" t="s">
+        <v>127</v>
+      </c>
+      <c r="CF2" t="s">
+        <v>125</v>
+      </c>
+      <c r="CG2" t="s">
+        <v>126</v>
+      </c>
+      <c r="CJ2" t="s">
+        <v>171</v>
+      </c>
+      <c r="CK2" t="s">
+        <v>172</v>
+      </c>
+      <c r="CL2" t="s">
+        <v>130</v>
+      </c>
+      <c r="CN2" t="s">
+        <v>134</v>
+      </c>
+      <c r="CP2" t="s">
+        <v>173</v>
+      </c>
+      <c r="CQ2" t="s">
+        <v>173</v>
+      </c>
+      <c r="CR2" t="s">
+        <v>174</v>
+      </c>
+      <c r="CS2" t="s">
+        <v>175</v>
+      </c>
+      <c r="CT2" t="s">
+        <v>138</v>
+      </c>
+      <c r="CU2" t="s">
+        <v>139</v>
+      </c>
+      <c r="CV2" t="s">
+        <v>140</v>
+      </c>
+      <c r="CY2" t="s">
+        <v>176</v>
+      </c>
+      <c r="CZ2" t="s">
+        <v>177</v>
+      </c>
+      <c r="DA2" t="s">
+        <v>178</v>
+      </c>
+      <c r="DB2" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC2" t="s">
+        <v>179</v>
+      </c>
+      <c r="DD2" t="s">
+        <v>180</v>
+      </c>
+      <c r="DE2" t="s">
+        <v>181</v>
+      </c>
+      <c r="DF2" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG2" t="s">
+        <v>182</v>
+      </c>
+      <c r="DH2" t="s">
+        <v>171</v>
+      </c>
+      <c r="DI2" t="s">
+        <v>183</v>
+      </c>
+      <c r="DJ2" t="s">
+        <v>184</v>
+      </c>
+      <c r="DK2" t="s">
+        <v>173</v>
+      </c>
+      <c r="DL2" t="s">
+        <v>174</v>
+      </c>
+      <c r="DM2" t="s">
+        <v>185</v>
+      </c>
+      <c r="DN2" t="s">
+        <v>186</v>
+      </c>
+      <c r="DO2" t="s">
+        <v>174</v>
+      </c>
+      <c r="DP2" t="s">
+        <v>187</v>
+      </c>
+      <c r="DQ2" t="s">
+        <v>140</v>
+      </c>
+      <c r="DR2" t="s">
+        <v>188</v>
+      </c>
+      <c r="DT2" t="s">
+        <v>189</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>