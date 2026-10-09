--- v1 (2026-07-11)
+++ v2 (2026-10-09)
@@ -266,54 +266,54 @@
   <si>
     <t>CPAC</t>
   </si>
   <si>
     <t>Encerrado</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE SERVIÇOS CONTÁBEIS.</t>
   </si>
   <si>
     <t>24.500,00</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>03/07/2025</t>
   </si>
   <si>
     <t>13/06/2025</t>
   </si>
   <si>
-    <t>10/04/2026 11:52:53</t>
-[...2 lines deleted...]
-    <t>23/06/2026 10:00:19</t>
+    <t>03/07/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>17/08/2026 11:09:40</t>
   </si>
   <si>
     <t>ATO DE AUTORIZAÇÃO - DISPENSA 08_2025.pdf</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/licitacao/019e41dd-4caf-72a6-9076-0b48f1ebcabd/ato-de-autorizacao-dispensa-08-2025_7022033b-9b33-43e2-a8f2-97fbe4b514a2.pdf</t>
   </si>
   <si>
     <t>2e81e21dda41801587f7046262d2ee28a8e27772</t>
   </si>
   <si>
     <t>253a88d5919f1cc7c45a0b7068434191</t>
   </si>
   <si>
     <t>16/06/2026 12:07:16</t>
   </si>
   <si>
     <t>CONTRATO Nº 16/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/contrato-n0-16-2025-adaelson-francisco_09d9d1861eae34b6172f8b.pdf</t>
   </si>
@@ -979,50 +979,53 @@
       </c>
       <c r="N2" t="s">
         <v>79</v>
       </c>
       <c r="O2" t="s">
         <v>79</v>
       </c>
       <c r="P2" t="s">
         <v>80</v>
       </c>
       <c r="Q2" t="s">
         <v>80</v>
       </c>
       <c r="R2" t="s">
         <v>80</v>
       </c>
       <c r="S2" t="s">
         <v>81</v>
       </c>
       <c r="T2" t="s">
         <v>82</v>
       </c>
       <c r="U2" t="s">
         <v>83</v>
       </c>
+      <c r="X2" t="s">
+        <v>82</v>
+      </c>
       <c r="Z2" t="s">
         <v>84</v>
       </c>
       <c r="AA2" t="s">
         <v>85</v>
       </c>
       <c r="AB2" t="s">
         <v>86</v>
       </c>
       <c r="AC2" t="s">
         <v>87</v>
       </c>
       <c r="AD2" t="s">
         <v>88</v>
       </c>
       <c r="AE2" t="s">
         <v>89</v>
       </c>
       <c r="AF2" t="s">
         <v>90</v>
       </c>
       <c r="AG2" t="s">
         <v>91</v>
       </c>
       <c r="AI2" t="s">