--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>is_gabinete</t>
   </si>
   <si>
     <t>is_secretaria</t>
   </si>
   <si>
     <t>titulo</t>
   </si>
   <si>
     <t>sigla</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>responsavel</t>
   </si>
   <si>
     <t>cargo</t>
   </si>
   <si>
     <t>telefone</t>
   </si>
   <si>
@@ -92,239 +92,421 @@
   <si>
     <t>complemento</t>
   </si>
   <si>
     <t>texto</t>
   </si>
   <si>
     <t>texto_html</t>
   </si>
   <si>
     <t>criado</t>
   </si>
   <si>
     <t>alterado</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>Gabinete do Presidente</t>
   </si>
   <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/institucional/informacoes/gabinete-do-presidente/019e6a93-c8de-72a9-bb0d-5dc80d56b2f3</t>
+  </si>
+  <si>
+    <t>Municípios Consorciados</t>
+  </si>
+  <si>
+    <t>Assembleia Geral</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>&amp;lt;p&amp;gt;Competencias&amp;lt;/p&amp;gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Competencias&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>27/05/2026 14:55:30</t>
+  </si>
+  <si>
+    <t>27/05/2026 17:41:28</t>
+  </si>
+  <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/institucional/informacoes/gabinete-do-presidente/800e226b-2905-4ed7-9bc7-698ba21c61d7</t>
   </si>
   <si>
-    <t>DIOGO MENEZES MACHADO</t>
-[...2 lines deleted...]
-    <t>JOSÉ VAGNER ALVES DE OLIVEIRA</t>
+    <t>Diogo Menezes Machado</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Presidente </t>
+  </si>
+  <si>
+    <t>presidencia@consorcioagreste.se.gov.br</t>
+  </si>
+  <si>
+    <t>José Vagner Alves De Oliveira</t>
   </si>
   <si>
     <t>07 as 13hs</t>
   </si>
   <si>
     <t>49530-000</t>
   </si>
   <si>
     <t>Praça da Bandeira N 109</t>
   </si>
   <si>
     <t>Ribeiropolis</t>
-  </si>
-[...1 lines deleted...]
-    <t>SE</t>
   </si>
   <si>
     <t>centro</t>
   </si>
   <si>
     <t>&amp;lt;p&amp;gt;Compet&amp;amp;ecirc;ncia do &amp;amp;Oacute;rg&amp;amp;atilde;o:&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;I - Convocar as reuni&amp;amp;otilde;es da Diretoria Executiva;&amp;lt;br&amp;gt;II - Nomear ap&amp;amp;oacute;s a elei&amp;amp;ccedil;&amp;amp;atilde;o e contratar o Superintendente homologado eleito pela Assembl&amp;amp;eacute;ia;&amp;lt;br&amp;gt;III - Movimentar as contas banc&amp;amp;aacute;rias do cons&amp;amp;oacute;rcio em conjunto com o Superintendente;&amp;lt;br&amp;gt;IV - Celebrar acordos, contratos, conv&amp;amp;ecirc;nios e outros ajustes;&amp;lt;br&amp;gt;V - Exercer o poder disciplinar no &amp;amp;acirc;mbito do cons&amp;amp;oacute;rcio;&amp;lt;br&amp;gt;VI - Autorizar a instaura&amp;amp;ccedil;&amp;amp;atilde;o de procedimentos licitat&amp;amp;oacute;rios relativos a contratos;&amp;lt;br&amp;gt;VII - Homologar e adjudicar o objeto de licita&amp;amp;ccedil;&amp;amp;atilde;o;&amp;lt;br&amp;gt;VIII - Homologar a cota&amp;amp;ccedil;&amp;amp;atilde;o de pre&amp;amp;ccedil;os de contrata&amp;amp;ccedil;&amp;amp;otilde;es diretas, por dispensa de licita&amp;amp;ccedil;&amp;amp;atilde;o;&amp;lt;br&amp;gt;IX - Zelar pelo interesse do cons&amp;amp;oacute;rcio, exercendo todas as compet&amp;amp;ecirc;ncias.&amp;lt;/p&amp;gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Compet&amp;ecirc;ncia do &amp;Oacute;rg&amp;atilde;o:&lt;/p&gt;
 &lt;p&gt;I - Convocar as reuni&amp;otilde;es da Diretoria Executiva;&lt;br&gt;II - Nomear ap&amp;oacute;s a elei&amp;ccedil;&amp;atilde;o e contratar o Superintendente homologado eleito pela Assembl&amp;eacute;ia;&lt;br&gt;III - Movimentar as contas banc&amp;aacute;rias do cons&amp;oacute;rcio em conjunto com o Superintendente;&lt;br&gt;IV - Celebrar acordos, contratos, conv&amp;ecirc;nios e outros ajustes;&lt;br&gt;V - Exercer o poder disciplinar no &amp;acirc;mbito do cons&amp;oacute;rcio;&lt;br&gt;VI - Autorizar a instaura&amp;ccedil;&amp;atilde;o de procedimentos licitat&amp;oacute;rios relativos a contratos;&lt;br&gt;VII - Homologar e adjudicar o objeto de licita&amp;ccedil;&amp;atilde;o;&lt;br&gt;VIII - Homologar a cota&amp;ccedil;&amp;atilde;o de pre&amp;ccedil;os de contrata&amp;ccedil;&amp;otilde;es diretas, por dispensa de licita&amp;ccedil;&amp;atilde;o;&lt;br&gt;IX - Zelar pelo interesse do cons&amp;oacute;rcio, exercendo todas as compet&amp;ecirc;ncias.&lt;/p&gt;</t>
   </si>
   <si>
-    <t>06/05/2019 13:34:46</t>
-[...5 lines deleted...]
-    <t>SUPERINTENDÊNCIA</t>
+    <t>28/05/2026 08:00:00</t>
+  </si>
+  <si>
+    <t>28/05/2026 14:06:56</t>
+  </si>
+  <si>
+    <t>Superintendência</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/institucional/informacoes/superintendencia/019e41de-9116-7230-b2ef-af1f1e26a1b4</t>
   </si>
   <si>
-    <t>EVANILSON SANTANA SANTOS</t>
+    <t>Evanilson Santana Santos</t>
+  </si>
+  <si>
+    <t>Superintendente</t>
+  </si>
+  <si>
+    <t>superintendencia@consorcioagreste.se.gov.br</t>
+  </si>
+  <si>
+    <t>07 as 13 hs</t>
   </si>
   <si>
     <t>Praça da Bandeira, 109</t>
   </si>
   <si>
     <t>Ribeirópolis</t>
   </si>
   <si>
-    <t>&amp;lt;p&amp;gt;Compet&amp;amp;ecirc;ncias do Departamento:&amp;lt;/p&amp;gt;
-[...7 lines deleted...]
-    <t>26/05/2026 15:35:38</t>
+    <t>&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;(Das compet&amp;amp;ecirc;ncias).&amp;lt;/span&amp;gt;&amp;lt;/strong&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt; Al&amp;amp;eacute;m das compet&amp;amp;ecirc;ncias previstas nos estatutos, compete ao Superintendente:&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;I - quando convocado, comparecer &amp;amp;agrave;s reuni&amp;amp;otilde;es da Diretoria e da C&amp;amp;acirc;mara de Regula&amp;amp;ccedil;&amp;amp;atilde;o;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;II &amp;amp;ndash; secretariar as reuni&amp;amp;otilde;es da Assembleia Geral do Cons&amp;amp;oacute;rcio;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;III &amp;amp;ndash; movimentar as contas do Cons&amp;amp;oacute;rcio em conjunto com o Presidente ou com membro da diretoria respons&amp;amp;aacute;vel pela gest&amp;amp;atilde;o financeira, bem como elaborar os boletins di&amp;amp;aacute;rios de caixa e de bancos;&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;IV &amp;amp;ndash; submeter &amp;amp;agrave; Diretoria as propostas de plano plurianual e de or&amp;amp;ccedil;amento anual do Cons&amp;amp;oacute;rcio;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;V &amp;amp;ndash; praticar todos os atos necess&amp;amp;aacute;rios &amp;amp;agrave; execu&amp;amp;ccedil;&amp;amp;atilde;o da receita e da despesa, em conjunto com o membro da Diretoria para isto especificamente designado;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;VI &amp;amp;ndash; exercer a gest&amp;amp;atilde;o patrimonial, em conjunto com o membro da Diretoria para isto especificamente designado;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;VII &amp;amp;ndash; zelar por todos os documentos e informa&amp;amp;ccedil;&amp;amp;otilde;es produzidos pelo Cons&amp;amp;oacute;rcio, providenciando a sua adequada guarda e arquivo;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;VIII &amp;amp;ndash; praticar atos relativos &amp;amp;agrave; &amp;amp;aacute;rea de recursos humanos e administra&amp;amp;ccedil;&amp;amp;atilde;o de pessoal, cumprindo, responsabilizando-se pela observ&amp;amp;acirc;ncia dos preceitos da legisla&amp;amp;ccedil;&amp;amp;atilde;o trabalhista;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;IX &amp;amp;ndash; apoiar a prepara&amp;amp;ccedil;&amp;amp;atilde;o e a realiza&amp;amp;ccedil;&amp;amp;atilde;o da Confer&amp;amp;ecirc;ncia Regional;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;X &amp;amp;ndash; fornecer as informa&amp;amp;ccedil;&amp;amp;otilde;es necess&amp;amp;aacute;rias para que sejam consolidadas, nas contas dos entes consorciados, todas as despesas realizadas com os recursos entregues em virtude de contrato de rateio, de forma que possam ser contabilizadas nas contas de cada ente da Federa&amp;amp;ccedil;&amp;amp;atilde;o na conformidade dos elementos econ&amp;amp;ocirc;micos e das atividades ou projetos atendidos;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;XI &amp;amp;ndash; promover a publica&amp;amp;ccedil;&amp;amp;atilde;o de atos e contratos do Cons&amp;amp;oacute;rcio, quando essa provid&amp;amp;ecirc;ncia for prevista em Lei, no Contrato de Cons&amp;amp;oacute;rcio P&amp;amp;uacute;blico ou nos estatutos, respondendo civil, administrativa e criminalmente pela omiss&amp;amp;atilde;o dessa provid&amp;amp;ecirc;ncia.&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;XII &amp;amp;ndash; outras, definidas no Estatuto.&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;&amp;amp;sect; 1&amp;amp;ordm; Al&amp;amp;eacute;m das atribui&amp;amp;ccedil;&amp;amp;otilde;es previstas neste artigo, o Superintendente poder&amp;amp;aacute; exercer, por delega&amp;amp;ccedil;&amp;amp;atilde;o, atribui&amp;amp;ccedil;&amp;amp;otilde;es de compet&amp;amp;ecirc;ncia do Presidente do Cons&amp;amp;oacute;rcio.&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;&amp;amp;sect; 2&amp;amp;ordm; A delega&amp;amp;ccedil;&amp;amp;atilde;o de atribui&amp;amp;ccedil;&amp;amp;otilde;es do Presidente depender&amp;amp;aacute; de ato escrito e publicado no s&amp;amp;iacute;tio que o Cons&amp;amp;oacute;rcio manter&amp;amp;aacute; na Internet, devendo tal publica&amp;amp;ccedil;&amp;amp;atilde;o ocorrer entre a sua data de in&amp;amp;iacute;cio de vig&amp;amp;ecirc;ncia e at&amp;amp;eacute; um ano ap&amp;amp;oacute;s a data de t&amp;amp;eacute;rmino da delega&amp;amp;ccedil;&amp;amp;atilde;o.&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;</t>
+  </si>
+  <si>
+    <t>&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;strong&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;(Das compet&amp;ecirc;ncias).&lt;/span&gt;&lt;/strong&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt; Al&amp;eacute;m das compet&amp;ecirc;ncias previstas nos estatutos, compete ao Superintendente:&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;I - quando convocado, comparecer &amp;agrave;s reuni&amp;otilde;es da Diretoria e da C&amp;acirc;mara de Regula&amp;ccedil;&amp;atilde;o;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;II &amp;ndash; secretariar as reuni&amp;otilde;es da Assembleia Geral do Cons&amp;oacute;rcio;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;III &amp;ndash; movimentar as contas do Cons&amp;oacute;rcio em conjunto com o Presidente ou com membro da diretoria respons&amp;aacute;vel pela gest&amp;atilde;o financeira, bem como elaborar os boletins di&amp;aacute;rios de caixa e de bancos;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;IV &amp;ndash; submeter &amp;agrave; Diretoria as propostas de plano plurianual e de or&amp;ccedil;amento anual do Cons&amp;oacute;rcio;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;V &amp;ndash; praticar todos os atos necess&amp;aacute;rios &amp;agrave; execu&amp;ccedil;&amp;atilde;o da receita e da despesa, em conjunto com o membro da Diretoria para isto especificamente designado;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;VI &amp;ndash; exercer a gest&amp;atilde;o patrimonial, em conjunto com o membro da Diretoria para isto especificamente designado;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;VII &amp;ndash; zelar por todos os documentos e informa&amp;ccedil;&amp;otilde;es produzidos pelo Cons&amp;oacute;rcio, providenciando a sua adequada guarda e arquivo;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;VIII &amp;ndash; praticar atos relativos &amp;agrave; &amp;aacute;rea de recursos humanos e administra&amp;ccedil;&amp;atilde;o de pessoal, cumprindo, responsabilizando-se pela observ&amp;acirc;ncia dos preceitos da legisla&amp;ccedil;&amp;atilde;o trabalhista;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;IX &amp;ndash; apoiar a prepara&amp;ccedil;&amp;atilde;o e a realiza&amp;ccedil;&amp;atilde;o da Confer&amp;ecirc;ncia Regional;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;X &amp;ndash; fornecer as informa&amp;ccedil;&amp;otilde;es necess&amp;aacute;rias para que sejam consolidadas, nas contas dos entes consorciados, todas as despesas realizadas com os recursos entregues em virtude de contrato de rateio, de forma que possam ser contabilizadas nas contas de cada ente da Federa&amp;ccedil;&amp;atilde;o na conformidade dos elementos econ&amp;ocirc;micos e das atividades ou projetos atendidos;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;XI &amp;ndash; promover a publica&amp;ccedil;&amp;atilde;o de atos e contratos do Cons&amp;oacute;rcio, quando essa provid&amp;ecirc;ncia for prevista em Lei, no Contrato de Cons&amp;oacute;rcio P&amp;uacute;blico ou nos estatutos, respondendo civil, administrativa e criminalmente pela omiss&amp;atilde;o dessa provid&amp;ecirc;ncia.&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;XII &amp;ndash; outras, definidas no Estatuto.&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;&amp;sect; 1&amp;ordm; Al&amp;eacute;m das atribui&amp;ccedil;&amp;otilde;es previstas neste artigo, o Superintendente poder&amp;aacute; exercer, por delega&amp;ccedil;&amp;atilde;o, atribui&amp;ccedil;&amp;otilde;es de compet&amp;ecirc;ncia do Presidente do Cons&amp;oacute;rcio.&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;&amp;sect; 2&amp;ordm; A delega&amp;ccedil;&amp;atilde;o de atribui&amp;ccedil;&amp;otilde;es do Presidente depender&amp;aacute; de ato escrito e publicado no s&amp;iacute;tio que o Cons&amp;oacute;rcio manter&amp;aacute; na Internet, devendo tal publica&amp;ccedil;&amp;atilde;o ocorrer entre a sua data de in&amp;iacute;cio de vig&amp;ecirc;ncia e at&amp;eacute; um ano ap&amp;oacute;s a data de t&amp;eacute;rmino da delega&amp;ccedil;&amp;atilde;o.&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>26/05/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>27/05/2026 17:40:37</t>
+  </si>
+  <si>
+    <t>Projetos</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/institucional/informacoes/projetos/019e6b35-393b-7306-8ffb-e59fe9bb21c7</t>
+  </si>
+  <si>
+    <t>Mariana Costa Barbosa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coodenadora de Projetos </t>
+  </si>
+  <si>
+    <t>Praça da Bandeira, nº 109</t>
+  </si>
+  <si>
+    <t>Centro</t>
+  </si>
+  <si>
+    <t>&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;Art. 29.&amp;lt;/span&amp;gt;&amp;lt;/strong&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;&amp;amp;nbsp; Compete tipicamente ao Coordenador de Projetos executar as seguintes fun&amp;amp;ccedil;&amp;amp;otilde;es:&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;I - coordenar projetos e programas da entidade visando a correta execu&amp;amp;ccedil;&amp;amp;atilde;o das mesmas;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;II - elaborar os relat&amp;amp;oacute;rios finais de cada projeto individualmente, bem como os relat&amp;amp;oacute;rios finais que aglomeram todos os projetos desenvolvidos pela Entidade. Sendo estes &amp;amp;uacute;ltimos confeccionados em conjunto com os demais participantes de cada um dos projetos projeto dos projetos;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;III - realizar em conjunto com o coordenador geral as compras de equipamentos e materiais a serem utilizados nos projetos;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;IV - designar os funcion&amp;amp;aacute;rios envolvidos nos projetos para os trabalhos de campo ou escrit&amp;amp;oacute;rio;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;</t>
+  </si>
+  <si>
+    <t>&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;strong&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;Art. 29.&lt;/span&gt;&lt;/strong&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;&amp;nbsp; Compete tipicamente ao Coordenador de Projetos executar as seguintes fun&amp;ccedil;&amp;otilde;es:&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;I - coordenar projetos e programas da entidade visando a correta execu&amp;ccedil;&amp;atilde;o das mesmas;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;II - elaborar os relat&amp;oacute;rios finais de cada projeto individualmente, bem como os relat&amp;oacute;rios finais que aglomeram todos os projetos desenvolvidos pela Entidade. Sendo estes &amp;uacute;ltimos confeccionados em conjunto com os demais participantes de cada um dos projetos projeto dos projetos;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;III - realizar em conjunto com o coordenador geral as compras de equipamentos e materiais a serem utilizados nos projetos;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;IV - designar os funcion&amp;aacute;rios envolvidos nos projetos para os trabalhos de campo ou escrit&amp;oacute;rio;&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>27/05/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>30/06/2026 08:53:45</t>
   </si>
   <si>
     <t>Operacional - Engenharia Civil</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/institucional/informacoes/operacional-engenharia-civil/019e41de-916a-72c9-9423-e814be8e3cb0</t>
   </si>
   <si>
-    <t>KELVIN OLIVEIRA SILVA</t>
+    <t>kelvin oliveira silva</t>
+  </si>
+  <si>
+    <t>Engenheiro Civil</t>
   </si>
   <si>
     <t>&amp;lt;p&amp;gt;Compet&amp;amp;ecirc;ncia do Setor:&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Coordena&amp;amp;ccedil;&amp;amp;atilde;o das atividades de capacita&amp;amp;ccedil;&amp;amp;atilde;o de t&amp;amp;eacute;cnicos cons&amp;amp;oacute;rcio e dos munic&amp;amp;iacute;pios consorciados; Desenvolvimento de atividades de assist&amp;amp;ecirc;ncia t&amp;amp;eacute;cnica aos munic&amp;amp;iacute;pios e consorciados.&amp;lt;/p&amp;gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Compet&amp;ecirc;ncia do Setor:&lt;/p&gt;
 &lt;p&gt;Coordena&amp;ccedil;&amp;atilde;o das atividades de capacita&amp;ccedil;&amp;atilde;o de t&amp;eacute;cnicos cons&amp;oacute;rcio e dos munic&amp;iacute;pios consorciados; Desenvolvimento de atividades de assist&amp;ecirc;ncia t&amp;eacute;cnica aos munic&amp;iacute;pios e consorciados.&lt;/p&gt;</t>
   </si>
   <si>
     <t>06/05/2019 13:41:45</t>
   </si>
   <si>
-    <t>26/05/2026 15:34:35</t>
+    <t>27/05/2026 17:53:58</t>
   </si>
   <si>
     <t xml:space="preserve">Operacional - Engenharia Ambiental </t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/institucional/informacoes/operacional-engenharia-ambiental/019e41de-9182-7023-a411-85258c20c015</t>
   </si>
   <si>
     <t>Elson Correia de A. Neto</t>
   </si>
   <si>
-    <t>Praça da Bandeira, nº 109</t>
-[...2 lines deleted...]
-    <t>Centro</t>
+    <t>Engenheiro Ambiental</t>
   </si>
   <si>
     <t>&amp;lt;p&amp;gt;Compet&amp;amp;ecirc;ncia do &amp;amp;Oacute;rg&amp;amp;atilde;o:&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Planejamento e implementa&amp;amp;ccedil;&amp;amp;atilde;o de solu&amp;amp;ccedil;&amp;amp;otilde;es para minimizar impactos ambientais; Desenvolvimento de projetos de saneamento, gest&amp;amp;atilde;o de res&amp;amp;iacute;duos e controle da polui&amp;amp;ccedil;&amp;amp;atilde;o; Realiza&amp;amp;ccedil;&amp;amp;atilde;o de estudos de impacto ambiental e auditorias ecol&amp;amp;oacute;gicas; Promo&amp;amp;ccedil;&amp;amp;atilde;o de pr&amp;amp;aacute;ticas sustent&amp;amp;aacute;veis e de conserva&amp;amp;ccedil;&amp;amp;atilde;o de recursos naturais; Coordena&amp;amp;ccedil;&amp;amp;atilde;o de equipes e comunica&amp;amp;ccedil;&amp;amp;atilde;o eficaz com comunidades, empresas e &amp;amp;oacute;rg&amp;amp;atilde;os reguladores; An&amp;amp;aacute;lise de dados ambientais e elabora&amp;amp;ccedil;&amp;amp;atilde;o de relat&amp;amp;oacute;rios t&amp;amp;eacute;cnicos.&amp;lt;/p&amp;gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Compet&amp;ecirc;ncia do &amp;Oacute;rg&amp;atilde;o:&lt;/p&gt;
 &lt;p&gt;Planejamento e implementa&amp;ccedil;&amp;atilde;o de solu&amp;ccedil;&amp;otilde;es para minimizar impactos ambientais; Desenvolvimento de projetos de saneamento, gest&amp;atilde;o de res&amp;iacute;duos e controle da polui&amp;ccedil;&amp;atilde;o; Realiza&amp;ccedil;&amp;atilde;o de estudos de impacto ambiental e auditorias ecol&amp;oacute;gicas; Promo&amp;ccedil;&amp;atilde;o de pr&amp;aacute;ticas sustent&amp;aacute;veis e de conserva&amp;ccedil;&amp;atilde;o de recursos naturais; Coordena&amp;ccedil;&amp;atilde;o de equipes e comunica&amp;ccedil;&amp;atilde;o eficaz com comunidades, empresas e &amp;oacute;rg&amp;atilde;os reguladores; An&amp;aacute;lise de dados ambientais e elabora&amp;ccedil;&amp;atilde;o de relat&amp;oacute;rios t&amp;eacute;cnicos.&lt;/p&gt;</t>
   </si>
   <si>
     <t>06/05/2019 13:43:04</t>
   </si>
   <si>
-    <t>26/05/2026 15:33:54</t>
+    <t>27/05/2026 17:54:29</t>
   </si>
   <si>
     <t>Operacional</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/institucional/informacoes/operacional/019e41de-9194-72ee-84b9-bf55525f470c</t>
   </si>
   <si>
     <t>Leandro Roque Souza Andrade</t>
   </si>
   <si>
-    <t>&amp;lt;p&amp;gt;Compet&amp;amp;ecirc;ncias do Departamento:&amp;lt;/p&amp;gt;
-[...4 lines deleted...]
-&lt;p&gt;Coordena&amp;ccedil;&amp;atilde;o e supervis&amp;atilde;o as cooperativas; Desenvolvimento e implementa&amp;ccedil;&amp;atilde;o de estrat&amp;eacute;gias para otimizar processos e aumentar a efici&amp;ecirc;ncia; Gest&amp;atilde;o de equipes e recursos para garantir a produtividade e a qualidade dos servi&amp;ccedil;os; An&amp;aacute;lise de desempenho operacional e identifica&amp;ccedil;&amp;atilde;o de oportunidades de melhoria; Comunica&amp;ccedil;&amp;atilde;o eficaz com departamentos, fornecedores e catadores de materiais recicl&amp;aacute;veis; Garantia de conformidade com normas e regulamentos vigentes.&lt;/p&gt;</t>
+    <t>Diretor Operacional</t>
+  </si>
+  <si>
+    <t>diretoriageral@consorcioagreste.se.gov.br</t>
+  </si>
+  <si>
+    <t>&amp;lt;p&amp;gt;.&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;Art. 21.&amp;lt;/span&amp;gt;&amp;lt;/strong&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;&amp;amp;nbsp; Compete tipicamente ao Diretor Operacional executar as seguintes fun&amp;amp;ccedil;&amp;amp;otilde;es:&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;I &amp;amp;ndash; supervisionar e executar, diretamente as a&amp;amp;ccedil;&amp;amp;otilde;es operacionais desenvolvidas pelos munic&amp;amp;iacute;pios consorciados;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;II &amp;amp;ndash; supervisionar e auxiliar as cooperativas/Associa&amp;amp;ccedil;&amp;amp;otilde;es de catadores de materiais recicl&amp;amp;aacute;veis;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;III &amp;amp;ndash; coordenar equipe t&amp;amp;eacute;cnica operacional;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;IV &amp;amp;ndash; assessorar o superintendente na a gest&amp;amp;atilde;o da equipe operacional;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;V &amp;amp;ndash; coordenar os representantes dos munic&amp;amp;iacute;pios junto ao cons&amp;amp;oacute;rcio;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;VI &amp;amp;ndash; planejamento e cria&amp;amp;ccedil;&amp;amp;atilde;o de programas de treinamentos e capacita&amp;amp;ccedil;&amp;amp;atilde;o;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;VII &amp;amp;ndash; planejamento de manuten&amp;amp;ccedil;&amp;amp;atilde;o das cooperativas/Associa&amp;amp;ccedil;&amp;amp;otilde;es;&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;VIII &amp;amp;ndash; inspe&amp;amp;ccedil;&amp;amp;atilde;o de Obras realizadas pelo cons&amp;amp;oacute;rcio;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;IX &amp;amp;ndash; analisar or&amp;amp;ccedil;amentos operacionais;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;X &amp;amp;ndash; realizar relat&amp;amp;oacute;rios operacionais;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify; line-height: 115%;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt; line-height: 115%; font-family: &amp;#039;Arial&amp;#039;,sans-serif;&amp;quot;&amp;gt;XI &amp;amp;ndash; monitorar os servi&amp;amp;ccedil;os de maquin&amp;amp;aacute;rios prestados aos munic&amp;amp;iacute;pios.&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;.&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;strong&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;Art. 21.&lt;/span&gt;&lt;/strong&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;&amp;nbsp; Compete tipicamente ao Diretor Operacional executar as seguintes fun&amp;ccedil;&amp;otilde;es:&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;I &amp;ndash; supervisionar e executar, diretamente as a&amp;ccedil;&amp;otilde;es operacionais desenvolvidas pelos munic&amp;iacute;pios consorciados;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;II &amp;ndash; supervisionar e auxiliar as cooperativas/Associa&amp;ccedil;&amp;otilde;es de catadores de materiais recicl&amp;aacute;veis;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;III &amp;ndash; coordenar equipe t&amp;eacute;cnica operacional;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;IV &amp;ndash; assessorar o superintendente na a gest&amp;atilde;o da equipe operacional;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;V &amp;ndash; coordenar os representantes dos munic&amp;iacute;pios junto ao cons&amp;oacute;rcio;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;VI &amp;ndash; planejamento e cria&amp;ccedil;&amp;atilde;o de programas de treinamentos e capacita&amp;ccedil;&amp;atilde;o;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;VII &amp;ndash; planejamento de manuten&amp;ccedil;&amp;atilde;o das cooperativas/Associa&amp;ccedil;&amp;otilde;es;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;VIII &amp;ndash; inspe&amp;ccedil;&amp;atilde;o de Obras realizadas pelo cons&amp;oacute;rcio;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;IX &amp;ndash; analisar or&amp;ccedil;amentos operacionais;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;X &amp;ndash; realizar relat&amp;oacute;rios operacionais;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 12.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;XI &amp;ndash; monitorar os servi&amp;ccedil;os de maquin&amp;aacute;rios prestados aos munic&amp;iacute;pios.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>11/03/2020 12:34:48</t>
   </si>
   <si>
-    <t>26/05/2026 16:14:46</t>
+    <t>27/05/2026 17:48:44</t>
   </si>
   <si>
     <t>Financeiro</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/institucional/informacoes/financeiro/019e41de-91bd-7034-be81-965f31fc1f10</t>
   </si>
   <si>
     <t>Ligiana Alves Silva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diretora Financeira </t>
   </si>
   <si>
     <t>CENTRO</t>
   </si>
   <si>
     <t>&amp;lt;p&amp;gt;Compet&amp;amp;ecirc;ncias do Departamento:&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Apoio a superintend&amp;amp;ecirc;ncia, em todas as suas atribui&amp;amp;ccedil;&amp;amp;otilde;es, quando se fizer necess&amp;amp;aacute;rio, em todos os assuntos que vise a manuten&amp;amp;ccedil;&amp;amp;atilde;o do cons&amp;amp;oacute;rcio;Deliberar as receitas e despesas sendo o respons&amp;amp;aacute;vel por representar juntos &amp;amp;agrave;s institui&amp;amp;ccedil;&amp;amp;otilde;es financeiras e &amp;amp;oacute;rg&amp;amp;atilde;os p&amp;amp;uacute;blicos referente a toda gest&amp;amp;atilde;o financeira e operacional do cons&amp;amp;oacute;rcio;Efetuar as presta&amp;amp;ccedil;&amp;amp;otilde;es de contas e apresentar, quando solicitadas, execu&amp;amp;ccedil;&amp;amp;atilde;o de Receitas e despesas para o funcionamento do cons&amp;amp;oacute;rcio; Elabora&amp;amp;ccedil;&amp;amp;atilde;o dos or&amp;amp;ccedil;amentos, balancetes e balan&amp;amp;ccedil;os;Lan&amp;amp;ccedil;amento da Contabilidade; Prepara&amp;amp;ccedil;&amp;amp;atilde;o de Or&amp;amp;ccedil;amentos; Controle dos recebimentos do cons&amp;amp;oacute;rcio e Emiss&amp;amp;atilde;o de pagamentos; Atividades de Controle e manuten&amp;amp;ccedil;&amp;amp;atilde;o do Patrim&amp;amp;ocirc;nio;Coordena&amp;amp;ccedil;&amp;amp;atilde;o das compras de bens e servi&amp;amp;ccedil;os;Elabora&amp;amp;ccedil;&amp;amp;atilde;o de Editais.&amp;lt;/p&amp;gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Compet&amp;ecirc;ncias do Departamento:&lt;/p&gt;
 &lt;p&gt;Apoio a superintend&amp;ecirc;ncia, em todas as suas atribui&amp;ccedil;&amp;otilde;es, quando se fizer necess&amp;aacute;rio, em todos os assuntos que vise a manuten&amp;ccedil;&amp;atilde;o do cons&amp;oacute;rcio;Deliberar as receitas e despesas sendo o respons&amp;aacute;vel por representar juntos &amp;agrave;s institui&amp;ccedil;&amp;otilde;es financeiras e &amp;oacute;rg&amp;atilde;os p&amp;uacute;blicos referente a toda gest&amp;atilde;o financeira e operacional do cons&amp;oacute;rcio;Efetuar as presta&amp;ccedil;&amp;otilde;es de contas e apresentar, quando solicitadas, execu&amp;ccedil;&amp;atilde;o de Receitas e despesas para o funcionamento do cons&amp;oacute;rcio; Elabora&amp;ccedil;&amp;atilde;o dos or&amp;ccedil;amentos, balancetes e balan&amp;ccedil;os;Lan&amp;ccedil;amento da Contabilidade; Prepara&amp;ccedil;&amp;atilde;o de Or&amp;ccedil;amentos; Controle dos recebimentos do cons&amp;oacute;rcio e Emiss&amp;atilde;o de pagamentos; Atividades de Controle e manuten&amp;ccedil;&amp;atilde;o do Patrim&amp;ocirc;nio;Coordena&amp;ccedil;&amp;atilde;o das compras de bens e servi&amp;ccedil;os;Elabora&amp;ccedil;&amp;atilde;o de Editais.&lt;/p&gt;</t>
   </si>
   <si>
     <t>21/05/2025 14:29:16</t>
   </si>
   <si>
-    <t>26/05/2026 15:59:11</t>
+    <t>27/05/2026 17:52:24</t>
   </si>
   <si>
     <t>Controle Interno</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/institucional/informacoes/controle-interno/019e41de-91ac-73f2-8c8c-eba71f844480</t>
   </si>
   <si>
     <t>Fernanda Gois Oliveira Lima</t>
   </si>
   <si>
-    <t>&amp;lt;p&amp;gt;Compet&amp;amp;ecirc;ncias do Departamento:&amp;lt;/p&amp;gt;
-[...4 lines deleted...]
-&lt;p&gt;Executar a verifica&amp;ccedil;&amp;atilde;o e acompanhamento, estabelecer provid&amp;ecirc;ncias para corre&amp;ccedil;&amp;atilde;o dos atos administrativos de gest&amp;atilde;o fiscal produzidos pelo &amp;oacute;rg&amp;atilde;os e autoridades no &amp;acirc;mbito da pr&amp;oacute;pria autarquia intermunicipal, visando a observ&amp;acirc;ncia dos princ&amp;iacute;pios constitucionais da legalidade, da publicidade, da economicidade, da efici&amp;ecirc;ncia e da moralidade, bem como auxiliar o controle externo.&lt;/p&gt;</t>
+    <t>Controladora Interno</t>
+  </si>
+  <si>
+    <t>controladoria@consorcioagreste.se.gov.br</t>
+  </si>
+  <si>
+    <t>&amp;lt;p dir=&amp;quot;ltr&amp;quot;&amp;gt;Art. 31.&amp;amp;nbsp; Compete tipicamente ao Controle Interno executar as seguintes fun&amp;amp;ccedil;&amp;amp;otilde;es:&amp;amp;nbsp;&amp;lt;/p&amp;gt;
+&amp;lt;p dir=&amp;quot;ltr&amp;quot;&amp;gt;I &amp;amp;ndash; controle interno decorre do dever de regularidade dos administrativos, que se realiza com acompanhamento e a fiscaliza&amp;amp;ccedil;&amp;amp;atilde;o efetiva para detectar eventuais irregularidades e permitir desvios e ilegalidades para fins de auxiliar o controle externo exercido pelo Tribunal de Contas.&amp;lt;/p&amp;gt;
+&amp;lt;p dir=&amp;quot;ltr&amp;quot;&amp;gt;II - o&amp;amp;nbsp; Controle Interno deve atentar para o real cumprimento da Legisla&amp;amp;ccedil;&amp;amp;atilde;o vigente, com &amp;amp;ecirc;nfase para a Constitui&amp;amp;ccedil;&amp;amp;atilde;o Federal, a Constitui&amp;amp;ccedil;&amp;amp;atilde;o Estadual, Protocolo de Inten&amp;amp;ccedil;&amp;amp;otilde;es, Contrato de Programa do CPAC, Estatuto do CPAC, Lei Federal n&amp;amp;ordm; 11.107/2005, e seu regulamento, a Lei Federal n&amp;amp;ordm; 4.320/64, Lei complementar Federal n&amp;amp;ordm; 101/2000, Lei Complementar Estadual n &amp;amp;ordm; 04/90, e a Resolu&amp;amp;ccedil;&amp;amp;atilde;o TCE/SE no n&amp;amp;ordm; 206/2001 alterada pela Resolu&amp;amp;ccedil;&amp;amp;atilde;o n&amp;amp;ordm; 226/2004, as Leis Federais n&amp;amp;ordm; 8.666/93 e 10.520/02, e demais legisla&amp;amp;ccedil;&amp;amp;otilde;es locais.&amp;lt;/p&amp;gt;
+&amp;lt;p dir=&amp;quot;ltr&amp;quot;&amp;gt;III - s&amp;amp;atilde;o atividades pr&amp;amp;oacute;prias do Controle Interno, entre outras, o acompanhamento e o controle, cabendo-lhe analisar e avaliar, quanto &amp;amp;agrave;; legalidade efici&amp;amp;ecirc;ncia, efic&amp;amp;aacute;cia e economicidade, os registros cont&amp;amp;aacute;beis, os atos de gest&amp;amp;atilde;o, entre eles: os processos licitat&amp;amp;oacute;rios, a execu&amp;amp;ccedil;&amp;amp;atilde;o de contratos, conv&amp;amp;ecirc;nios e similares, o controle de bens patrimoniais do CPAC, o Almoxarifado, os atos de pessoais, inclu&amp;amp;iacute;dos os procedimentos de controle de frequ&amp;amp;ecirc;ncia, concess&amp;amp;atilde;o e pagamento de di&amp;amp;aacute;rias, e vantagens, elabora&amp;amp;ccedil;&amp;amp;atilde;o das folhas de pagamento dos servidores, controle de uso, abastecimento e manuten&amp;amp;ccedil;&amp;amp;atilde;o dos ve&amp;amp;iacute;culos oficiais, uso de telefones fixo e m&amp;amp;oacute;vel, execu&amp;amp;ccedil;&amp;amp;atilde;o de despesas p&amp;amp;uacute;blicas em todas as suas fases (empenhamento, liquida&amp;amp;ccedil;&amp;amp;atilde;o e pagamento); a observ&amp;amp;acirc;ncia dos limites constitucionais no pagamento dos servidores; a assinatura do relat&amp;amp;oacute;rio da Gest&amp;amp;atilde;o Fiscal, junto com o Presidente e o Superintendente do Cons&amp;amp;oacute;rcio P&amp;amp;uacute;blico do Agreste Central Sergipano - CPAC (artigo 54 da LRF), assim como, a fiscaliza&amp;amp;ccedil;&amp;amp;atilde;o prevista no artigo 59 da Lei de Responsabilidade Fiscal; alertando a autoridade administrativa sobre as impress&amp;amp;otilde;es e erros de procedimentos, assim como, sobre a necessidades de medidas corretivas, a instaura&amp;amp;ccedil;&amp;amp;atilde;o de tomada de contas especial ou de processo administrativo; executar as tomadas de contas especiais determinadas pelo tribunal de Contas do Estado; comunicar sempre ao Tribunal de Contas do Estado as irregularidades ou ilegalidades de que tenha conhecimento, acerca das quais n&amp;amp;atilde;o foram adotadas quaisquer provid&amp;amp;ecirc;ncias pela Autoridade Administrativa, sob pena de responsabilidade solidaria, Artigo 74 &amp;amp;sect;1&amp;amp;deg; Constitui&amp;amp;ccedil;&amp;amp;atilde;o Federal, Lei Federal n&amp;amp;ordm; 11.107/2005, e seu regulamento, a Lei Federal n&amp;amp;ordm; 4.320/64, Lei Complementar Federal n&amp;amp;ordm; 101/2000, Lei Complementar Estadual n&amp;amp;ordm; 04/90, e a Resolu&amp;amp;ccedil;&amp;amp;atilde;o TCE/SE no. 206/2001 alterada pela Resolu&amp;amp;ccedil;&amp;amp;atilde;o n&amp;amp;ordm; 226/2004, as Leis Federais 8.666/93 e 10.520/02, e demais legisla&amp;amp;ccedil;&amp;amp;otilde;es correlatas, fazer remessa da Autarquia Intermunicipal, das informa&amp;amp;ccedil;&amp;amp;otilde;es necess&amp;amp;aacute;rias &amp;amp;agrave; consolida&amp;amp;ccedil;&amp;amp;atilde;o das contas, na forma, prazo e condi&amp;amp;ccedil;&amp;amp;otilde;es estabelecidas pela legisla&amp;amp;ccedil;&amp;amp;atilde;o vigente.&amp;lt;/p&amp;gt;
+&amp;lt;p dir=&amp;quot;ltr&amp;quot;&amp;gt;IV - a remessa ao Tribunal de Contas do Estado de Sergipe, dos Relat&amp;amp;oacute;rios de Gest&amp;amp;atilde;o Fiscal, em cumprimento ao estabelecido nos artigos 54 e 55 da lei Complementar Federal n&amp;amp;ordm; 101/2000 (Lei de Responsabilidade Fiscal), faz - se mediante a alimenta&amp;amp;ccedil;&amp;amp;atilde;o de dados via informatizada, no Sistema SAGRES, conforme Programa disponibilizado pelo Tribunal de Contas do Estado de Sergipe.&amp;lt;/p&amp;gt;
+&amp;lt;p dir=&amp;quot;ltr&amp;quot;&amp;gt;V - deve o Controle Interno ficar atento as todas as normas editadas pelo Tribunal de Contas de Sergipe, no que concerne aos procedimentos que devem adotadas tanto em rela&amp;amp;ccedil;&amp;amp;atilde;o &amp;amp;agrave;s atividades pr&amp;amp;oacute;prias do Controle Interno como condi&amp;amp;ccedil;&amp;amp;atilde;o auxiliar do Controle Externo, na esfera administrativa vinculada a Superintend&amp;amp;ecirc;ncia da Autarquia Intermunicipal CPAC.&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;</t>
+  </si>
+  <si>
+    <t>&lt;p dir="ltr"&gt;Art. 31.&amp;nbsp; Compete tipicamente ao Controle Interno executar as seguintes fun&amp;ccedil;&amp;otilde;es:&amp;nbsp;&lt;/p&gt;
+&lt;p dir="ltr"&gt;I &amp;ndash; controle interno decorre do dever de regularidade dos administrativos, que se realiza com acompanhamento e a fiscaliza&amp;ccedil;&amp;atilde;o efetiva para detectar eventuais irregularidades e permitir desvios e ilegalidades para fins de auxiliar o controle externo exercido pelo Tribunal de Contas.&lt;/p&gt;
+&lt;p dir="ltr"&gt;II - o&amp;nbsp; Controle Interno deve atentar para o real cumprimento da Legisla&amp;ccedil;&amp;atilde;o vigente, com &amp;ecirc;nfase para a Constitui&amp;ccedil;&amp;atilde;o Federal, a Constitui&amp;ccedil;&amp;atilde;o Estadual, Protocolo de Inten&amp;ccedil;&amp;otilde;es, Contrato de Programa do CPAC, Estatuto do CPAC, Lei Federal n&amp;ordm; 11.107/2005, e seu regulamento, a Lei Federal n&amp;ordm; 4.320/64, Lei complementar Federal n&amp;ordm; 101/2000, Lei Complementar Estadual n &amp;ordm; 04/90, e a Resolu&amp;ccedil;&amp;atilde;o TCE/SE no n&amp;ordm; 206/2001 alterada pela Resolu&amp;ccedil;&amp;atilde;o n&amp;ordm; 226/2004, as Leis Federais n&amp;ordm; 8.666/93 e 10.520/02, e demais legisla&amp;ccedil;&amp;otilde;es locais.&lt;/p&gt;
+&lt;p dir="ltr"&gt;III - s&amp;atilde;o atividades pr&amp;oacute;prias do Controle Interno, entre outras, o acompanhamento e o controle, cabendo-lhe analisar e avaliar, quanto &amp;agrave;; legalidade efici&amp;ecirc;ncia, efic&amp;aacute;cia e economicidade, os registros cont&amp;aacute;beis, os atos de gest&amp;atilde;o, entre eles: os processos licitat&amp;oacute;rios, a execu&amp;ccedil;&amp;atilde;o de contratos, conv&amp;ecirc;nios e similares, o controle de bens patrimoniais do CPAC, o Almoxarifado, os atos de pessoais, inclu&amp;iacute;dos os procedimentos de controle de frequ&amp;ecirc;ncia, concess&amp;atilde;o e pagamento de di&amp;aacute;rias, e vantagens, elabora&amp;ccedil;&amp;atilde;o das folhas de pagamento dos servidores, controle de uso, abastecimento e manuten&amp;ccedil;&amp;atilde;o dos ve&amp;iacute;culos oficiais, uso de telefones fixo e m&amp;oacute;vel, execu&amp;ccedil;&amp;atilde;o de despesas p&amp;uacute;blicas em todas as suas fases (empenhamento, liquida&amp;ccedil;&amp;atilde;o e pagamento); a observ&amp;acirc;ncia dos limites constitucionais no pagamento dos servidores; a assinatura do relat&amp;oacute;rio da Gest&amp;atilde;o Fiscal, junto com o Presidente e o Superintendente do Cons&amp;oacute;rcio P&amp;uacute;blico do Agreste Central Sergipano - CPAC (artigo 54 da LRF), assim como, a fiscaliza&amp;ccedil;&amp;atilde;o prevista no artigo 59 da Lei de Responsabilidade Fiscal; alertando a autoridade administrativa sobre as impress&amp;otilde;es e erros de procedimentos, assim como, sobre a necessidades de medidas corretivas, a instaura&amp;ccedil;&amp;atilde;o de tomada de contas especial ou de processo administrativo; executar as tomadas de contas especiais determinadas pelo tribunal de Contas do Estado; comunicar sempre ao Tribunal de Contas do Estado as irregularidades ou ilegalidades de que tenha conhecimento, acerca das quais n&amp;atilde;o foram adotadas quaisquer provid&amp;ecirc;ncias pela Autoridade Administrativa, sob pena de responsabilidade solidaria, Artigo 74 &amp;sect;1&amp;deg; Constitui&amp;ccedil;&amp;atilde;o Federal, Lei Federal n&amp;ordm; 11.107/2005, e seu regulamento, a Lei Federal n&amp;ordm; 4.320/64, Lei Complementar Federal n&amp;ordm; 101/2000, Lei Complementar Estadual n&amp;ordm; 04/90, e a Resolu&amp;ccedil;&amp;atilde;o TCE/SE no. 206/2001 alterada pela Resolu&amp;ccedil;&amp;atilde;o n&amp;ordm; 226/2004, as Leis Federais 8.666/93 e 10.520/02, e demais legisla&amp;ccedil;&amp;otilde;es correlatas, fazer remessa da Autarquia Intermunicipal, das informa&amp;ccedil;&amp;otilde;es necess&amp;aacute;rias &amp;agrave; consolida&amp;ccedil;&amp;atilde;o das contas, na forma, prazo e condi&amp;ccedil;&amp;otilde;es estabelecidas pela legisla&amp;ccedil;&amp;atilde;o vigente.&lt;/p&gt;
+&lt;p dir="ltr"&gt;IV - a remessa ao Tribunal de Contas do Estado de Sergipe, dos Relat&amp;oacute;rios de Gest&amp;atilde;o Fiscal, em cumprimento ao estabelecido nos artigos 54 e 55 da lei Complementar Federal n&amp;ordm; 101/2000 (Lei de Responsabilidade Fiscal), faz - se mediante a alimenta&amp;ccedil;&amp;atilde;o de dados via informatizada, no Sistema SAGRES, conforme Programa disponibilizado pelo Tribunal de Contas do Estado de Sergipe.&lt;/p&gt;
+&lt;p dir="ltr"&gt;V - deve o Controle Interno ficar atento as todas as normas editadas pelo Tribunal de Contas de Sergipe, no que concerne aos procedimentos que devem adotadas tanto em rela&amp;ccedil;&amp;atilde;o &amp;agrave;s atividades pr&amp;oacute;prias do Controle Interno como condi&amp;ccedil;&amp;atilde;o auxiliar do Controle Externo, na esfera administrativa vinculada a Superintend&amp;ecirc;ncia da Autarquia Intermunicipal CPAC.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>08/05/2025 14:13:54</t>
   </si>
   <si>
-    <t>26/05/2026 16:15:32</t>
+    <t>27/05/2026 17:44:42</t>
+  </si>
+  <si>
+    <t>Administrativo</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/institucional/informacoes/administrativo/019e41de-9128-71a2-8306-2a6c12233ea1</t>
+  </si>
+  <si>
+    <t>Dulcy Maria De Jesus Andrade</t>
+  </si>
+  <si>
+    <t>Auxiliar Administrativo</t>
+  </si>
+  <si>
+    <t>&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify;&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt;&amp;quot;&amp;gt;Art. 34.&amp;lt;/span&amp;gt;&amp;lt;/strong&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt;&amp;quot;&amp;gt; Compete tipicamente ao Auxiliar Administrativo executar as seguintes fun&amp;amp;ccedil;&amp;amp;otilde;es:&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt;&amp;quot;&amp;gt;I - prestar assist&amp;amp;ecirc;ncia em atividades t&amp;amp;eacute;cnica administrativa, sempre que solicitado;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt;&amp;quot;&amp;gt;II - atender o p&amp;amp;uacute;blico em geral, averiguando suas necessidades para orient&amp;amp;aacute;-lo ou encaminh&amp;amp;aacute;-los &amp;amp;agrave;s pessoas e/ou setores competentes;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt;&amp;quot;&amp;gt;III - redigir, revisar, encaminhar, digitar documentos diversos, operando equipamentos como m&amp;amp;aacute;quinas de datilografia, microcomputadores, processadores de texto, terminais de v&amp;amp;iacute;deos e outros;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p class=&amp;quot;MsoNoSpacing&amp;quot; style=&amp;quot;text-align: justify;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size: 12.0pt;&amp;quot;&amp;gt;V - manter organizado e/ou atualizar arquivos, fich&amp;amp;aacute;rios e outros, classificando documentos por mat&amp;amp;eacute;ria, ordem alfab&amp;amp;eacute;tica ou outro sistema para possibilitar o controle dos mesmos.&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;</t>
+  </si>
+  <si>
+    <t>&lt;p class="MsoNoSpacing" style="text-align: justify;"&gt;&lt;strong&gt;&lt;span style="font-size: 12.0pt;"&gt;Art. 34.&lt;/span&gt;&lt;/strong&gt;&lt;span style="font-size: 12.0pt;"&gt; Compete tipicamente ao Auxiliar Administrativo executar as seguintes fun&amp;ccedil;&amp;otilde;es:&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify;"&gt;&lt;span style="font-size: 12.0pt;"&gt;I - prestar assist&amp;ecirc;ncia em atividades t&amp;eacute;cnica administrativa, sempre que solicitado;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify;"&gt;&lt;span style="font-size: 12.0pt;"&gt;II - atender o p&amp;uacute;blico em geral, averiguando suas necessidades para orient&amp;aacute;-lo ou encaminh&amp;aacute;-los &amp;agrave;s pessoas e/ou setores competentes;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify;"&gt;&lt;span style="font-size: 12.0pt;"&gt;III - redigir, revisar, encaminhar, digitar documentos diversos, operando equipamentos como m&amp;aacute;quinas de datilografia, microcomputadores, processadores de texto, terminais de v&amp;iacute;deos e outros;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNoSpacing" style="text-align: justify;"&gt;&lt;span style="font-size: 12.0pt;"&gt;V - manter organizado e/ou atualizar arquivos, fich&amp;aacute;rios e outros, classificando documentos por mat&amp;eacute;ria, ordem alfab&amp;eacute;tica ou outro sistema para possibilitar o controle dos mesmos.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>06/05/2019 13:39:49</t>
+  </si>
+  <si>
+    <t>27/05/2026 17:28:41</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -628,51 +810,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -723,364 +905,538 @@
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
         <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>26</v>
       </c>
       <c r="F2" t="s">
         <v>27</v>
       </c>
-      <c r="J2" t="s">
+      <c r="G2" t="s">
         <v>28</v>
       </c>
       <c r="M2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q2" t="s">
         <v>29</v>
       </c>
-      <c r="N2" t="s">
+      <c r="T2" t="s">
         <v>30</v>
       </c>
-      <c r="O2" t="s">
+      <c r="U2" t="s">
         <v>31</v>
       </c>
-      <c r="P2" t="s">
+      <c r="V2" t="s">
         <v>32</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="W2" t="s">
         <v>33</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G3" t="s">
+        <v>36</v>
+      </c>
+      <c r="I3" t="s">
+        <v>37</v>
+      </c>
+      <c r="J3" t="s">
+        <v>38</v>
+      </c>
+      <c r="M3" t="s">
         <v>39</v>
       </c>
-      <c r="E3" t="s">
+      <c r="N3" t="s">
         <v>40</v>
       </c>
-      <c r="F3" t="s">
+      <c r="O3" t="s">
         <v>41</v>
       </c>
-      <c r="M3" t="s">
+      <c r="P3" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q3" t="s">
         <v>29</v>
       </c>
-      <c r="N3" t="s">
-[...5 lines deleted...]
-      <c r="P3" t="s">
+      <c r="R3" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>44</v>
       </c>
       <c r="U3" t="s">
         <v>45</v>
       </c>
       <c r="V3" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="W3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F4" t="s">
-        <v>49</v>
+        <v>50</v>
+      </c>
+      <c r="G4" t="s">
+        <v>51</v>
+      </c>
+      <c r="I4" t="s">
+        <v>52</v>
       </c>
       <c r="M4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P4" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q4" t="s">
         <v>29</v>
       </c>
-      <c r="N4" t="s">
-[...5 lines deleted...]
-      <c r="P4" t="s">
+      <c r="R4" t="s">
         <v>43</v>
       </c>
-      <c r="Q4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="U4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="V4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="W4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="E5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F5" t="s">
+        <v>62</v>
+      </c>
+      <c r="G5" t="s">
+        <v>63</v>
+      </c>
+      <c r="M5" t="s">
+        <v>39</v>
+      </c>
+      <c r="N5" t="s">
+        <v>40</v>
+      </c>
+      <c r="O5" t="s">
+        <v>64</v>
+      </c>
+      <c r="P5" t="s">
         <v>55</v>
       </c>
-      <c r="F5" t="s">
-[...2 lines deleted...]
-      <c r="M5" t="s">
+      <c r="Q5" t="s">
         <v>29</v>
       </c>
-      <c r="N5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="R5" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="T5" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="U5" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="V5" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="W5" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="E6" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="F6" t="s">
-        <v>65</v>
+        <v>72</v>
+      </c>
+      <c r="G6" t="s">
+        <v>73</v>
       </c>
       <c r="M6" t="s">
+        <v>39</v>
+      </c>
+      <c r="N6" t="s">
+        <v>40</v>
+      </c>
+      <c r="O6" t="s">
+        <v>54</v>
+      </c>
+      <c r="P6" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q6" t="s">
         <v>29</v>
       </c>
-      <c r="N6" t="s">
-[...5 lines deleted...]
-      <c r="P6" t="s">
+      <c r="R6" t="s">
         <v>43</v>
       </c>
-      <c r="Q6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T6" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="U6" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="V6" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="W6" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C7" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="E7" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F7" t="s">
-        <v>72</v>
+        <v>80</v>
+      </c>
+      <c r="G7" t="s">
+        <v>81</v>
       </c>
       <c r="M7" t="s">
+        <v>39</v>
+      </c>
+      <c r="N7" t="s">
+        <v>40</v>
+      </c>
+      <c r="O7" t="s">
+        <v>64</v>
+      </c>
+      <c r="P7" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q7" t="s">
         <v>29</v>
       </c>
-      <c r="N7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="R7" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="T7" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="U7" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="V7" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="W7" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="E8" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="F8" t="s">
-        <v>80</v>
+        <v>88</v>
+      </c>
+      <c r="G8" t="s">
+        <v>89</v>
+      </c>
+      <c r="I8" t="s">
+        <v>90</v>
       </c>
       <c r="M8" t="s">
+        <v>39</v>
+      </c>
+      <c r="N8" t="s">
+        <v>40</v>
+      </c>
+      <c r="O8" t="s">
+        <v>54</v>
+      </c>
+      <c r="P8" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q8" t="s">
         <v>29</v>
       </c>
-      <c r="N8" t="s">
-[...5 lines deleted...]
-      <c r="P8" t="s">
+      <c r="R8" t="s">
         <v>43</v>
       </c>
-      <c r="Q8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T8" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="U8" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="V8" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="W8" t="s">
-        <v>84</v>
+        <v>94</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" t="s">
+        <v>95</v>
+      </c>
+      <c r="E9" t="s">
+        <v>96</v>
+      </c>
+      <c r="F9" t="s">
+        <v>97</v>
+      </c>
+      <c r="G9" t="s">
+        <v>98</v>
+      </c>
+      <c r="M9" t="s">
+        <v>39</v>
+      </c>
+      <c r="N9" t="s">
+        <v>40</v>
+      </c>
+      <c r="O9" t="s">
+        <v>64</v>
+      </c>
+      <c r="P9" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>29</v>
+      </c>
+      <c r="R9" t="s">
+        <v>99</v>
+      </c>
+      <c r="T9" t="s">
+        <v>100</v>
+      </c>
+      <c r="U9" t="s">
+        <v>101</v>
+      </c>
+      <c r="V9" t="s">
+        <v>102</v>
+      </c>
+      <c r="W9" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" t="s">
+        <v>104</v>
+      </c>
+      <c r="E10" t="s">
+        <v>105</v>
+      </c>
+      <c r="F10" t="s">
+        <v>106</v>
+      </c>
+      <c r="G10" t="s">
+        <v>107</v>
+      </c>
+      <c r="I10" t="s">
+        <v>108</v>
+      </c>
+      <c r="M10" t="s">
+        <v>39</v>
+      </c>
+      <c r="N10" t="s">
+        <v>40</v>
+      </c>
+      <c r="O10" t="s">
+        <v>64</v>
+      </c>
+      <c r="P10" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>29</v>
+      </c>
+      <c r="R10" t="s">
+        <v>65</v>
+      </c>
+      <c r="T10" t="s">
+        <v>109</v>
+      </c>
+      <c r="U10" t="s">
+        <v>110</v>
+      </c>
+      <c r="V10" t="s">
+        <v>111</v>
+      </c>
+      <c r="W10" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" t="s">
+        <v>113</v>
+      </c>
+      <c r="E11" t="s">
+        <v>114</v>
+      </c>
+      <c r="F11" t="s">
+        <v>115</v>
+      </c>
+      <c r="G11" t="s">
+        <v>116</v>
+      </c>
+      <c r="I11" t="s">
+        <v>90</v>
+      </c>
+      <c r="M11" t="s">
+        <v>39</v>
+      </c>
+      <c r="N11" t="s">
+        <v>40</v>
+      </c>
+      <c r="O11" t="s">
+        <v>64</v>
+      </c>
+      <c r="P11" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>29</v>
+      </c>
+      <c r="R11" t="s">
+        <v>65</v>
+      </c>
+      <c r="T11" t="s">
+        <v>117</v>
+      </c>
+      <c r="U11" t="s">
+        <v>118</v>
+      </c>
+      <c r="V11" t="s">
+        <v>119</v>
+      </c>
+      <c r="W11" t="s">
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>