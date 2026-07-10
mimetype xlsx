--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
   <si>
     <t>uuid</t>
   </si>
   <si>
     <t>titulo</t>
   </si>
   <si>
     <t>ano</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>numero</t>
   </si>
   <si>
     <t>categoria</t>
   </si>
   <si>
     <t>texto</t>
   </si>
   <si>
     <t>aprovada</t>
   </si>
   <si>
@@ -125,122 +125,104 @@
   <si>
     <t>019e41dd-56f8-7254-b5d2-806ec0554764</t>
   </si>
   <si>
     <t>PORTARIA Nº02-2024-DISPÕE SOBRE A CONSTITUIÇÃO DOS GRUPOS ESPECIAIS DE TRABALHO PARA ATUAÇÃO NO PROCESSO MIP 01-2023 - CPAC E DÁ PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/institucional/atosnormativos/portaria-no02-2024-dispoe-sobre-a-constituicao-dos-grupos-especiais-de-trabalho-para-atuacao-no-processo-mip-01-2023-cpac-e-da-providencias-correlatas/019e41dd-56f8-7254-b5d2-806ec0554764</t>
   </si>
   <si>
     <t>Nº02/2024</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>01/08/2024 08:52:33</t>
   </si>
   <si>
     <t>019e41dd-56e7-73a5-875f-27be25756bd0</t>
   </si>
   <si>
-    <t>DECRETO Nº151-2024 (ITABAIANA)</t>
-[...5 lines deleted...]
-    <t>Nº151-2024 (ITABAIANA)</t>
+    <t>DECRETO (ITABAIANA)</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/institucional/atosnormativos/decreto-itabaiana/019e41dd-56e7-73a5-875f-27be25756bd0</t>
+  </si>
+  <si>
+    <t>Leis Municipais de Ratificação Protocolo de Intenções</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>27/06/2024 08:47:15</t>
+  </si>
+  <si>
+    <t>28/05/2026 13:48:23</t>
+  </si>
+  <si>
+    <t>019e41dd-56b5-71c2-bf00-7c0ec925795a</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº03-2024 -AGENTE DE CONTRATAÇÃO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/institucional/atosnormativos/portaria-no03-2024-agente-de-contratacao/019e41dd-56b5-71c2-bf00-7c0ec925795a</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº03-2024</t>
+  </si>
+  <si>
+    <t>28/05/2024</t>
+  </si>
+  <si>
+    <t>28/05/2024 21:20:15</t>
+  </si>
+  <si>
+    <t>019e41dd-5673-733f-8f26-841c95c2c5be</t>
+  </si>
+  <si>
+    <t>DECRETO Nº53-2024 (ENGENHEIRO CIVIL)</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/institucional/atosnormativos/decreto-no53-2024-engenheiro-civil/019e41dd-5673-733f-8f26-841c95c2c5be</t>
+  </si>
+  <si>
+    <t>DECRETO Nº53-2024</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
-    <t>27/06/2024</t>
-[...37 lines deleted...]
-  <si>
     <t>12/04/2024</t>
   </si>
   <si>
-    <t>12/04/2024 12:40:38</t>
-[...16 lines deleted...]
-  <si>
     <t>12/04/2024 12:39:12</t>
   </si>
   <si>
     <t>019e41dd-5652-713a-a0ac-74f25d1b72ae</t>
   </si>
   <si>
     <t>DECRETO Nº 052-2024 (MOTORISTA 2)</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/institucional/atosnormativos/decreto-no-052-2024-motorista-2/019e41dd-5652-713a-a0ac-74f25d1b72ae</t>
   </si>
   <si>
     <t>DECRETO Nº 052-2024</t>
   </si>
   <si>
     <t>12/04/2024 12:37:52</t>
   </si>
   <si>
     <t>12/04/2024 12:39:24</t>
   </si>
   <si>
     <t>019e41dd-5641-7374-9930-e3497cd5a510</t>
   </si>
   <si>
     <t>DECRETO Nº 49-2024 (DIRETOR EXECUTIVO)</t>
@@ -368,123 +350,108 @@
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/institucional/atosnormativos/decreto-no17-2018-e-portaria-no12-2019-coordenador-de-projetos/019e41dd-5568-720a-b04f-353dda426e40</t>
   </si>
   <si>
     <t>DECRETO Nº17-2018 E PORTARIA Nº12-2019</t>
   </si>
   <si>
     <t>12/04/2024 12:22:31</t>
   </si>
   <si>
     <t>019e41dd-554f-7309-b354-650441e52148</t>
   </si>
   <si>
     <t>DECRETO Nº16-2018 (ENGENHEIRO AMBIENTAL)</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/institucional/atosnormativos/decreto-no16-2018-engenheiro-ambiental/019e41dd-554f-7309-b354-650441e52148</t>
   </si>
   <si>
     <t>DECRETO Nº16-2018</t>
   </si>
   <si>
     <t>12/04/2024 12:19:47</t>
   </si>
   <si>
-    <t>019e41dd-5536-7341-9980-4c061dfa34d2</t>
-[...10 lines deleted...]
-  <si>
     <t>019e41dd-550d-71af-9dc9-a7fadf2d216b</t>
   </si>
   <si>
     <t>PORTARIA Nº 01-2023</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/institucional/atosnormativos/portaria-no-01-2023/019e41dd-550d-71af-9dc9-a7fadf2d216b</t>
   </si>
   <si>
     <t>01-2023</t>
   </si>
   <si>
     <t>07/03/2023</t>
   </si>
   <si>
     <t>07/03/2023 12:54:00</t>
   </si>
   <si>
     <t>019e41dd-54e3-71a8-9153-d89f1bbaf731</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/institucional/atosnormativos/decreto-de-concessao-de-diarias/019e41dd-54e3-71a8-9153-d89f1bbaf731</t>
   </si>
   <si>
     <t>01/2017</t>
   </si>
   <si>
     <t>01/08/2017</t>
   </si>
   <si>
     <t>07/06/2019</t>
   </si>
   <si>
     <t>07/06/2019 10:39:59</t>
   </si>
   <si>
     <t>07/10/2025 11:43:16</t>
   </si>
   <si>
     <t>019e41dd-54d2-7282-a5db-b5f674fd9971</t>
   </si>
   <si>
-    <t>SIRIRI</t>
-[...8 lines deleted...]
-    <t>Leis Municipais de Ratificação Protocolo de Intenções</t>
+    <t>LEI DE RATIFICAÇÃO DO PROTOCOLO DE INTENÇÕES - SIRIRI</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/institucional/atosnormativos/lei-de-ratificacao-do-protocolo-de-intencoes-siriri/019e41dd-54d2-7282-a5db-b5f674fd9971</t>
   </si>
   <si>
     <t>11/05/2011</t>
   </si>
   <si>
     <t>29/03/2019</t>
   </si>
   <si>
     <t>29/03/2019 08:21:40</t>
+  </si>
+  <si>
+    <t>28/05/2026 13:50:19</t>
   </si>
   <si>
     <t>019e41dd-54b1-71ba-805a-93a359fe489c</t>
   </si>
   <si>
     <t>SANTA ROSA DE LIMA</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/institucional/atosnormativos/santa-rosa-de-lima/019e41dd-54b1-71ba-805a-93a359fe489c</t>
   </si>
   <si>
     <t>LEI 104/2011</t>
   </si>
   <si>
     <t>20/04/2011</t>
   </si>
   <si>
     <t>29/03/2019 08:20:35</t>
   </si>
   <si>
     <t>019e41dd-54a0-71aa-8a11-6588901966e4</t>
   </si>
   <si>
     <t>PINHAO</t>
   </si>
@@ -1133,51 +1100,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S41"/>
+  <dimension ref="A1:S39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1289,61 +1256,61 @@
         <v>33</v>
       </c>
       <c r="I3" t="s">
         <v>34</v>
       </c>
       <c r="J3" t="s">
         <v>35</v>
       </c>
       <c r="K3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4">
         <v>2024</v>
       </c>
       <c r="D4" t="s">
         <v>38</v>
       </c>
-      <c r="E4" t="s">
+      <c r="E4">
+        <v>151</v>
+      </c>
+      <c r="F4" t="s">
         <v>39</v>
       </c>
-      <c r="F4" t="s">
+      <c r="I4" t="s">
         <v>40</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="K4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>43</v>
       </c>
       <c r="B5" t="s">
         <v>44</v>
       </c>
       <c r="C5">
         <v>2024</v>
       </c>
       <c r="D5" t="s">
         <v>45</v>
       </c>
       <c r="E5" t="s">
         <v>46</v>
       </c>
       <c r="F5" t="s">
         <v>33</v>
       </c>
       <c r="I5" t="s">
@@ -1360,1126 +1327,1071 @@
       <c r="A6" t="s">
         <v>49</v>
       </c>
       <c r="B6" t="s">
         <v>50</v>
       </c>
       <c r="C6">
         <v>2024</v>
       </c>
       <c r="D6" t="s">
         <v>51</v>
       </c>
       <c r="E6" t="s">
         <v>52</v>
       </c>
       <c r="F6" t="s">
         <v>53</v>
       </c>
       <c r="I6" t="s">
         <v>54</v>
       </c>
       <c r="J6" t="s">
         <v>55</v>
       </c>
       <c r="K6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C7">
         <v>2024</v>
       </c>
       <c r="D7" t="s">
+        <v>58</v>
+      </c>
+      <c r="E7" t="s">
         <v>59</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="I7" t="s">
         <v>54</v>
       </c>
       <c r="J7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="K7" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>62</v>
       </c>
       <c r="B8" t="s">
         <v>63</v>
       </c>
       <c r="C8">
         <v>2024</v>
       </c>
       <c r="D8" t="s">
         <v>64</v>
       </c>
       <c r="E8" t="s">
         <v>65</v>
       </c>
       <c r="F8" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="I8" t="s">
         <v>54</v>
       </c>
       <c r="J8" t="s">
         <v>66</v>
       </c>
       <c r="K8" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="C9">
         <v>2024</v>
       </c>
       <c r="D9" t="s">
+        <v>69</v>
+      </c>
+      <c r="E9" t="s">
         <v>70</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="I9" t="s">
         <v>54</v>
       </c>
       <c r="J9" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="K9" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
+        <v>72</v>
+      </c>
+      <c r="B10" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="C10">
         <v>2024</v>
       </c>
       <c r="D10" t="s">
+        <v>74</v>
+      </c>
+      <c r="E10" t="s">
         <v>75</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>40</v>
+        <v>53</v>
+      </c>
+      <c r="H10" t="s">
+        <v>54</v>
       </c>
       <c r="I10" t="s">
         <v>54</v>
       </c>
       <c r="J10" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="K10" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C11">
         <v>2024</v>
       </c>
       <c r="D11" t="s">
+        <v>79</v>
+      </c>
+      <c r="E11" t="s">
         <v>80</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="I11" t="s">
         <v>54</v>
       </c>
       <c r="J11" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="K11" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="C12">
         <v>2024</v>
       </c>
       <c r="D12" t="s">
+        <v>84</v>
+      </c>
+      <c r="E12" t="s">
         <v>85</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="I12" t="s">
         <v>54</v>
       </c>
       <c r="J12" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="K12" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C13">
         <v>2024</v>
       </c>
       <c r="D13" t="s">
+        <v>89</v>
+      </c>
+      <c r="E13" t="s">
         <v>90</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="I13" t="s">
         <v>54</v>
       </c>
       <c r="J13" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="K13" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
+        <v>92</v>
+      </c>
+      <c r="B14" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="C14">
         <v>2024</v>
       </c>
       <c r="D14" t="s">
+        <v>94</v>
+      </c>
+      <c r="E14" t="s">
         <v>95</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="I14" t="s">
         <v>54</v>
       </c>
       <c r="J14" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="K14" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="C15">
         <v>2024</v>
       </c>
       <c r="D15" t="s">
+        <v>99</v>
+      </c>
+      <c r="E15" t="s">
         <v>100</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="I15" t="s">
         <v>54</v>
       </c>
       <c r="J15" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="K15" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
+        <v>102</v>
+      </c>
+      <c r="B16" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="C16">
         <v>2024</v>
       </c>
       <c r="D16" t="s">
+        <v>104</v>
+      </c>
+      <c r="E16" t="s">
         <v>105</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="I16" t="s">
         <v>54</v>
       </c>
       <c r="J16" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="K16" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
+        <v>107</v>
+      </c>
+      <c r="B17" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="C17">
         <v>2024</v>
       </c>
       <c r="D17" t="s">
+        <v>109</v>
+      </c>
+      <c r="E17" t="s">
         <v>110</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="I17" t="s">
         <v>54</v>
       </c>
       <c r="J17" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="K17" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
+        <v>112</v>
+      </c>
+      <c r="B18" t="s">
         <v>113</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18">
+        <v>2023</v>
+      </c>
+      <c r="D18" t="s">
         <v>114</v>
       </c>
-      <c r="C18">
-[...2 lines deleted...]
-      <c r="D18" t="s">
+      <c r="E18" t="s">
         <v>115</v>
       </c>
-      <c r="E18" t="s">
+      <c r="F18" t="s">
+        <v>33</v>
+      </c>
+      <c r="I18" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="J18" t="s">
         <v>117</v>
       </c>
       <c r="K18" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>118</v>
       </c>
       <c r="B19" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19">
+        <v>2019</v>
+      </c>
+      <c r="D19" t="s">
         <v>119</v>
       </c>
-      <c r="C19">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>120</v>
       </c>
       <c r="F19" t="s">
-        <v>53</v>
+        <v>22</v>
+      </c>
+      <c r="H19" t="s">
+        <v>121</v>
       </c>
       <c r="I19" t="s">
-        <v>54</v>
+        <v>122</v>
       </c>
       <c r="J19" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="K19" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B20" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C20">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D20" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>127</v>
+      </c>
+      <c r="E20">
+        <v>169</v>
       </c>
       <c r="F20" t="s">
-        <v>33</v>
+        <v>39</v>
+      </c>
+      <c r="H20" t="s">
+        <v>128</v>
       </c>
       <c r="I20" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="J20" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="K20" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B21" t="s">
-        <v>20</v>
+        <v>133</v>
       </c>
       <c r="C21">
         <v>2019</v>
       </c>
       <c r="D21" t="s">
+        <v>134</v>
+      </c>
+      <c r="E21" t="s">
+        <v>135</v>
+      </c>
+      <c r="F21" t="s">
+        <v>39</v>
+      </c>
+      <c r="H21" t="s">
+        <v>136</v>
+      </c>
+      <c r="I21" t="s">
         <v>129</v>
       </c>
-      <c r="E21" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J21" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="K21" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B22" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C22">
         <v>2019</v>
       </c>
       <c r="D22" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E22" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F22" t="s">
-        <v>139</v>
+        <v>39</v>
       </c>
       <c r="H22" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="I22" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="J22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="K22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C23">
         <v>2019</v>
       </c>
       <c r="D23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F23" t="s">
-        <v>139</v>
+        <v>39</v>
       </c>
       <c r="H23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I23" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="J23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="K23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C24">
         <v>2019</v>
       </c>
       <c r="D24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F24" t="s">
-        <v>139</v>
+        <v>39</v>
       </c>
       <c r="H24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="I24" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="J24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="K24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C25">
         <v>2019</v>
       </c>
       <c r="D25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E25" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F25" t="s">
-        <v>139</v>
+        <v>39</v>
       </c>
       <c r="H25" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="I25" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="J25" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="K25" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B26" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C26">
         <v>2019</v>
       </c>
       <c r="D26" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="E26" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="F26" t="s">
-        <v>139</v>
+        <v>39</v>
       </c>
       <c r="H26" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="I26" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="J26" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="K26" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B27" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C27">
         <v>2019</v>
       </c>
       <c r="D27" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="E27" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="F27" t="s">
-        <v>139</v>
+        <v>39</v>
       </c>
       <c r="H27" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I27" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="J27" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="K27" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B28" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C28">
         <v>2019</v>
       </c>
       <c r="D28" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="E28" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="F28" t="s">
-        <v>139</v>
+        <v>39</v>
       </c>
       <c r="H28" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="I28" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="J28" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="K28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B29" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C29">
         <v>2019</v>
       </c>
       <c r="D29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F29" t="s">
-        <v>139</v>
+        <v>39</v>
       </c>
       <c r="H29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="I29" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="J29" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="K29" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C30">
         <v>2019</v>
       </c>
       <c r="D30" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E30" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F30" t="s">
-        <v>139</v>
+        <v>39</v>
       </c>
       <c r="H30" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="I30" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="J30" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="K30" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B31" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C31">
         <v>2019</v>
       </c>
       <c r="D31" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E31" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F31" t="s">
-        <v>139</v>
+        <v>39</v>
       </c>
       <c r="H31" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I31" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="J31" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="K31" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B32" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C32">
         <v>2019</v>
       </c>
       <c r="D32" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E32" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F32" t="s">
-        <v>139</v>
+        <v>39</v>
       </c>
       <c r="H32" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="I32" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="J32" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="K32" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B33" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C33">
         <v>2019</v>
       </c>
       <c r="D33" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E33" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F33" t="s">
-        <v>139</v>
+        <v>39</v>
       </c>
       <c r="H33" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="I33" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="J33" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="K33" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B34" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C34">
         <v>2019</v>
       </c>
       <c r="D34" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E34" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F34" t="s">
-        <v>139</v>
+        <v>39</v>
       </c>
       <c r="H34" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="I34" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="J34" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="K34" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B35" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C35">
         <v>2019</v>
       </c>
       <c r="D35" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E35" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F35" t="s">
-        <v>139</v>
+        <v>39</v>
       </c>
       <c r="H35" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="I35" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="J35" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="K35" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B36" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C36">
         <v>2019</v>
       </c>
       <c r="D36" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E36" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F36" t="s">
-        <v>139</v>
+        <v>39</v>
       </c>
       <c r="H36" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="I36" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="J36" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="K36" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B37" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C37">
         <v>2019</v>
       </c>
       <c r="D37" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E37" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F37" t="s">
-        <v>139</v>
+        <v>39</v>
       </c>
       <c r="H37" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="I37" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="J37" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="K37" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B38" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C38">
         <v>2019</v>
       </c>
       <c r="D38" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E38" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F38" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>39</v>
       </c>
       <c r="I38" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="J38" t="s">
         <v>240</v>
       </c>
       <c r="K38" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>241</v>
       </c>
       <c r="B39" t="s">
         <v>242</v>
       </c>
       <c r="C39">
         <v>2019</v>
       </c>
       <c r="D39" t="s">
         <v>243</v>
       </c>
       <c r="E39" t="s">
         <v>244</v>
       </c>
       <c r="F39" t="s">
-        <v>139</v>
+        <v>39</v>
       </c>
       <c r="H39" t="s">
         <v>245</v>
       </c>
       <c r="I39" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="J39" t="s">
         <v>246</v>
       </c>
       <c r="K39" t="s">
         <v>246</v>
-      </c>
-[...59 lines deleted...]
-        <v>257</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>