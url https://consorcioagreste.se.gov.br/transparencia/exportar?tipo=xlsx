--- v0 (2026-05-26)
+++ v1 (2026-07-12)
@@ -12,260 +12,359 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>nome</t>
   </si>
   <si>
     <t>item</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t xml:space="preserve"> Diretrizes Orçamentárias</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e3b8c-313c-736c-9e84-bec2ded8d781</t>
   </si>
   <si>
+    <t xml:space="preserve">Ata dos Atuas Dirigentes </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-da-assembleia-geral-ordinaria-de-2025/019e6a00-2325-73de-98e5-d9fae66d42da</t>
+  </si>
+  <si>
     <t>Atas da Assembleia Geral</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e3b8c-d945-70c5-87cf-49402b8e7453</t>
   </si>
   <si>
     <t xml:space="preserve">Atos Normativos </t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/institucional/atosnormativos</t>
   </si>
   <si>
     <t>Balancetes</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/links/019e6579-5ac4-7010-8961-dbeda0d7f4f5</t>
   </si>
   <si>
+    <t xml:space="preserve">Balanço Geral </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e6984-e440-713f-bbaa-b75af358ae1f</t>
+  </si>
+  <si>
     <t>Certidões Negativas</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e3b8e-1cc0-7189-98f6-dfb6f6f91c39</t>
   </si>
   <si>
     <t>Concorrência Pública Nº001/2022</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e3b8d-cd40-7246-ab4c-8f9b76d4bafb</t>
   </si>
   <si>
     <t>Consultas Públicas</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e3b8d-0c54-7310-b4c9-f823cb69ee9e</t>
   </si>
   <si>
     <t>Contrato de Programa</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e3b8e-31f2-7054-8d6e-ac37a3bb0d1f</t>
   </si>
   <si>
+    <t>Contratos</t>
+  </si>
+  <si>
+    <t>9.1 e 9.2</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos</t>
+  </si>
+  <si>
     <t xml:space="preserve">Contratos de Rateio </t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e3b8d-b376-7012-b754-d7149df8d58f</t>
   </si>
   <si>
     <t>Contratos de Rateio de Destinação RSU</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e3b8e-0989-7264-9f57-bcdb04c686f5</t>
   </si>
   <si>
+    <t xml:space="preserve">Convênios e Transferências </t>
+  </si>
+  <si>
+    <t>5.1 a 5.3</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e6e55-6c03-7010-bf56-932116d976eb</t>
+  </si>
+  <si>
     <t>Cronologia de Pagamentos</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/indice/cronologia-de-pagamentos/019e4b87-9b5d-71c7-8b7f-faaed8740f2e</t>
   </si>
   <si>
     <t>Despesas</t>
   </si>
   <si>
     <t>Item: 4.1 a 4.3</t>
   </si>
   <si>
-    <t>https://consorcioagreste.se.gov.br/indice/despesas/019e4c2a-0bad-7053-aa84-2b847d66003a</t>
+    <t>https://consorcioagreste.se.gov.br/transparencia/ler/despesas/019e41dd-e53e-70bf-b69d-336daf3680a2</t>
   </si>
   <si>
     <t>Diárias</t>
   </si>
   <si>
     <t>7.1 a 7.2</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/indice/diarias-e-passagens/019e4b81-3f3b-72a4-a9d9-0b7d8c41268f</t>
   </si>
   <si>
     <t>Diário Oficial</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/ler/diario-oficial/019e41dd-e653-7295-b4f4-fd50f595aa6b</t>
   </si>
   <si>
-    <t>Estatuto e Protocolo de Intenções do CPAC</t>
+    <t xml:space="preserve">Estagiários </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e6e74-4bba-73d9-9cdb-79f81c4813ab</t>
+  </si>
+  <si>
+    <t>Estatuto Social</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e69d6-cc13-7369-9a1e-16ffe1e904d7</t>
+  </si>
+  <si>
+    <t>Fiscais de Contratos</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/fiscais</t>
+  </si>
+  <si>
+    <t>Folha de Pagamento</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/ler/folha-de-pagamento/019e41dd-e3e0-73d0-86b6-9a627f589343</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Julgamento de Contas Anuais </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e6ea8-b8cb-73ec-8036-5635ed3df351</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Licitações </t>
+  </si>
+  <si>
+    <t>8.1 a 8.8</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes</t>
+  </si>
+  <si>
+    <t>MIP RSU 2023 PROCESSO 01/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/ler/mip-rsu-2023-processo-01-2023/019e41dd-e73a-72b3-ba1b-350426af4cae</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Municípios Consorciados </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/parceiro</t>
+  </si>
+  <si>
+    <t>Obras</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.1 a 10.4</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e7020-228d-71ac-abaf-40c1a0fdaf99</t>
+  </si>
+  <si>
+    <t>Orçamento Anual</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e3b8c-1bdc-713f-93d1-40350210a4b0</t>
+  </si>
+  <si>
+    <t>Perguntas Frequentes</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/faq</t>
+  </si>
+  <si>
+    <t>Planejamento e Prestações de Conta</t>
+  </si>
+  <si>
+    <t>11.1 a 11.11</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/indice/planejamento-e-prestacoes-de-conta/019e500f-6790-705c-b208-1cae707efb0e</t>
+  </si>
+  <si>
+    <t>Plano de Contratação Anual</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/plano-de-contratacao-anual-pca/019e648b-a882-73d5-8973-c7f038be584c</t>
+  </si>
+  <si>
+    <t>Plano Intermunicipal CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e3b8d-848e-73c3-8d65-1233514aae0b</t>
+  </si>
+  <si>
+    <t>PMI Nº04/2018</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e3b8c-f410-7386-8a5a-6e0ecffd52ae</t>
+  </si>
+  <si>
+    <t>PPA - Plano Plurianual</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e3b8c-4380-71f4-b58a-835db3021441</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Protocolo de Intenções </t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e3b8d-4eb6-7208-9550-616529cb3a8c</t>
   </si>
   <si>
-    <t>Folha de Pagamento</t>
-[...62 lines deleted...]
-    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e3b8c-4380-71f4-b58a-835db3021441</t>
+    <t>Quadro de Remunerações de Cargos e Funções</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e6ee4-a19b-73ca-a8bc-649ea4dc1f42</t>
+  </si>
+  <si>
+    <t>Quitação da Folha de Pagamento</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/recursoshumanos/folhapagamento</t>
   </si>
   <si>
     <t>Radar da Transparência</t>
   </si>
   <si>
     <t>https://radardatransparencia.atricon.org.br/</t>
   </si>
   <si>
     <t>Receitas</t>
   </si>
   <si>
     <t>Item: 3.1</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/indice/receitas/019e4b89-add9-734d-ace7-6ce15e1a0dd5</t>
   </si>
   <si>
-    <t>Recursos Humanos</t>
-[...14 lines deleted...]
-    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e3b8c-0404-7206-8219-3a1957bb893c</t>
+    <t>Relatório de Gestão Anual</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e3b8b-9e2c-70cb-9245-42ca5145b974</t>
+  </si>
+  <si>
+    <t>Relatório de Gestão Fiscal - RGF</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e3b8b-b7b2-7229-bdb2-bce44d08e615</t>
+  </si>
+  <si>
+    <t>Relatório e Certificado do Controle Interno</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e3b8c-5902-736b-9162-9df364e39632</t>
+  </si>
+  <si>
+    <t>Relatório Resumido da Execução Orçamentária - RREO</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e3b8b-d3c8-71ae-b2e5-f526dc28ead8</t>
   </si>
   <si>
     <t>SIC</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br//contato/esic</t>
+  </si>
+  <si>
+    <t>Terceirizados</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e6f50-07c2-7018-a651-b2c92bc55c17</t>
+  </si>
+  <si>
+    <t>Tomada de Preço Nº 03/2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e3b8d-3853-7384-adca-cd1469f1c64e</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -569,355 +668,516 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C31"/>
+  <dimension ref="A1:C47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="C2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>5</v>
       </c>
       <c r="B3">
-        <v>25.6</v>
+        <v>25.5</v>
       </c>
       <c r="C3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4">
-        <v>2.6</v>
+        <v>25.6</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>9</v>
       </c>
+      <c r="B5">
+        <v>2.6</v>
+      </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>13</v>
       </c>
+      <c r="B7">
+        <v>11.11</v>
+      </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>17</v>
       </c>
-      <c r="B9">
-[...1 lines deleted...]
-      </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>19</v>
       </c>
-      <c r="B10">
-[...1 lines deleted...]
-      </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11">
-        <v>25.3</v>
+        <v>25.4</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>23</v>
       </c>
-      <c r="B12">
-        <v>9.4</v>
+      <c r="B12" t="s">
+        <v>24</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B13" t="s">
         <v>26</v>
+      </c>
+      <c r="B13">
+        <v>25.3</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>28</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14">
+        <v>25.3</v>
+      </c>
+      <c r="C14" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" t="s">
         <v>31</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>33</v>
       </c>
+      <c r="B16">
+        <v>9.4</v>
+      </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>35</v>
       </c>
+      <c r="B17" t="s">
+        <v>36</v>
+      </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B20">
-        <v>11.11</v>
+        <v>6.4</v>
       </c>
       <c r="C20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>45</v>
+      </c>
+      <c r="B21">
+        <v>25.2</v>
       </c>
       <c r="C21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
+      </c>
+      <c r="B22">
+        <v>9.3</v>
       </c>
       <c r="C22" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B23" t="s">
         <v>49</v>
+      </c>
+      <c r="B23">
+        <v>6.2</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24">
-        <v>8.6</v>
+        <v>11.3</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>53</v>
       </c>
+      <c r="B25" t="s">
+        <v>54</v>
+      </c>
       <c r="C25" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C26" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B27">
-        <v>2.9</v>
+        <v>25.7</v>
       </c>
       <c r="C27" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B28" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C28" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B29" t="s">
         <v>63</v>
+      </c>
+      <c r="B29">
+        <v>11.11</v>
       </c>
       <c r="C29" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>65</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
+        <v>67</v>
+      </c>
+      <c r="B31" t="s">
         <v>68</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" t="s">
+        <v>70</v>
+      </c>
+      <c r="B32">
+        <v>8.6</v>
+      </c>
+      <c r="C32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" t="s">
+        <v>72</v>
+      </c>
+      <c r="C33" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" t="s">
+        <v>74</v>
+      </c>
+      <c r="C34" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" t="s">
+        <v>76</v>
+      </c>
+      <c r="C35" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" t="s">
+        <v>78</v>
+      </c>
+      <c r="C36" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" t="s">
+        <v>80</v>
+      </c>
+      <c r="B37">
+        <v>6.3</v>
+      </c>
+      <c r="C37" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" t="s">
+        <v>84</v>
+      </c>
+      <c r="B39">
+        <v>2.9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" t="s">
+        <v>86</v>
+      </c>
+      <c r="B40" t="s">
+        <v>87</v>
+      </c>
+      <c r="C40" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" t="s">
+        <v>89</v>
+      </c>
+      <c r="C41" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" t="s">
+        <v>91</v>
+      </c>
+      <c r="C42" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" t="s">
+        <v>93</v>
+      </c>
+      <c r="C43" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" t="s">
+        <v>95</v>
+      </c>
+      <c r="C44" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" t="s">
+        <v>97</v>
+      </c>
+      <c r="C45" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" t="s">
+        <v>99</v>
+      </c>
+      <c r="B46">
+        <v>6.5</v>
+      </c>
+      <c r="C46" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" t="s">
+        <v>101</v>
+      </c>
+      <c r="C47" t="s">
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>