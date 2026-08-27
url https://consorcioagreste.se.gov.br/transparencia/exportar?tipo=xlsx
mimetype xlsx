--- v1 (2026-07-12)
+++ v2 (2026-08-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>nome</t>
   </si>
   <si>
     <t>item</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t xml:space="preserve"> Diretrizes Orçamentárias</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e3b8c-313c-736c-9e84-bec2ded8d781</t>
   </si>
   <si>
     <t xml:space="preserve">Ata dos Atuas Dirigentes </t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio/ata-da-assembleia-geral-ordinaria-de-2025/019e6a00-2325-73de-98e5-d9fae66d42da</t>
   </si>
   <si>
     <t>Atas da Assembleia Geral</t>
   </si>
   <si>
@@ -179,51 +179,51 @@
   <si>
     <t>Fiscais de Contratos</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/fiscais</t>
   </si>
   <si>
     <t>Folha de Pagamento</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/ler/folha-de-pagamento/019e41dd-e3e0-73d0-86b6-9a627f589343</t>
   </si>
   <si>
     <t xml:space="preserve">Julgamento de Contas Anuais </t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e6ea8-b8cb-73ec-8036-5635ed3df351</t>
   </si>
   <si>
     <t xml:space="preserve">Licitações </t>
   </si>
   <si>
     <t>8.1 a 8.8</t>
   </si>
   <si>
-    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes</t>
+    <t>https://consorcioagreste.se.gov.br/indice/licitacoes-e-contratos/019e4fe1-4088-723c-9686-08a50d6127cb</t>
   </si>
   <si>
     <t>MIP RSU 2023 PROCESSO 01/2023</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/ler/mip-rsu-2023-processo-01-2023/019e41dd-e73a-72b3-ba1b-350426af4cae</t>
   </si>
   <si>
     <t xml:space="preserve">Municípios Consorciados </t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/parceiro</t>
   </si>
   <si>
     <t>Obras</t>
   </si>
   <si>
     <t xml:space="preserve"> 10.1 a 10.4</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e7020-228d-71ac-abaf-40c1a0fdaf99</t>
   </si>
   <si>
     <t>Orçamento Anual</t>
   </si>
@@ -303,50 +303,56 @@
     <t>https://consorcioagreste.se.gov.br/indice/receitas/019e4b89-add9-734d-ace7-6ce15e1a0dd5</t>
   </si>
   <si>
     <t>Relatório de Gestão Anual</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e3b8b-9e2c-70cb-9245-42ca5145b974</t>
   </si>
   <si>
     <t>Relatório de Gestão Fiscal - RGF</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e3b8b-b7b2-7229-bdb2-bce44d08e615</t>
   </si>
   <si>
     <t>Relatório e Certificado do Controle Interno</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e3b8c-5902-736b-9162-9df364e39632</t>
   </si>
   <si>
     <t>Relatório Resumido da Execução Orçamentária - RREO</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e3b8b-d3c8-71ae-b2e5-f526dc28ead8</t>
+  </si>
+  <si>
+    <t>Resolução</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019f3cb1-f219-703e-93f1-cba40ab3f7a1</t>
   </si>
   <si>
     <t>SIC</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br//contato/esic</t>
   </si>
   <si>
     <t>Terceirizados</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e6f50-07c2-7018-a651-b2c92bc55c17</t>
   </si>
   <si>
     <t>Tomada de Preço Nº 03/2022</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/relatorio?categoria=019e3b8d-3853-7384-adca-cd1469f1c64e</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -668,51 +674,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C47"/>
+  <dimension ref="A1:C48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="C2" t="s">
         <v>4</v>
       </c>
@@ -1121,63 +1127,71 @@
       </c>
       <c r="C43" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>95</v>
       </c>
       <c r="C44" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>97</v>
       </c>
       <c r="C45" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>99</v>
       </c>
-      <c r="B46">
-[...1 lines deleted...]
-      </c>
       <c r="C46" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>101</v>
       </c>
+      <c r="B47">
+        <v>6.5</v>
+      </c>
       <c r="C47" t="s">
         <v>102</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" t="s">
+        <v>103</v>
+      </c>
+      <c r="C48" t="s">
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>