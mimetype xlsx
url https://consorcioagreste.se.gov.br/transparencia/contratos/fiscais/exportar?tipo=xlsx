--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -12,51 +12,4077 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="0"/>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1341">
+  <si>
+    <t>nome</t>
+  </si>
+  <si>
+    <t>cpf</t>
+  </si>
+  <si>
+    <t>orgao</t>
+  </si>
+  <si>
+    <t>funcao</t>
+  </si>
+  <si>
+    <t>contratos_0_numero</t>
+  </si>
+  <si>
+    <t>contratos_0_url</t>
+  </si>
+  <si>
+    <t>contratos_0_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_0_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_0_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_0_situacao</t>
+  </si>
+  <si>
+    <t>contratos_0_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_0_inicio</t>
+  </si>
+  <si>
+    <t>contratos_0_fim</t>
+  </si>
+  <si>
+    <t>contratos_0_objeto</t>
+  </si>
+  <si>
+    <t>contratos_0_contratado</t>
+  </si>
+  <si>
+    <t>contratos_0_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_0_valor</t>
+  </si>
+  <si>
+    <t>contratos_1_numero</t>
+  </si>
+  <si>
+    <t>contratos_1_url</t>
+  </si>
+  <si>
+    <t>contratos_1_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_1_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_1_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_1_situacao</t>
+  </si>
+  <si>
+    <t>contratos_1_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_1_inicio</t>
+  </si>
+  <si>
+    <t>contratos_1_fim</t>
+  </si>
+  <si>
+    <t>contratos_1_objeto</t>
+  </si>
+  <si>
+    <t>contratos_1_contratado</t>
+  </si>
+  <si>
+    <t>contratos_1_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_1_valor</t>
+  </si>
+  <si>
+    <t>contratos_2_numero</t>
+  </si>
+  <si>
+    <t>contratos_2_url</t>
+  </si>
+  <si>
+    <t>contratos_2_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_2_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_2_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_2_situacao</t>
+  </si>
+  <si>
+    <t>contratos_2_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_2_inicio</t>
+  </si>
+  <si>
+    <t>contratos_2_fim</t>
+  </si>
+  <si>
+    <t>contratos_2_objeto</t>
+  </si>
+  <si>
+    <t>contratos_2_contratado</t>
+  </si>
+  <si>
+    <t>contratos_2_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_2_valor</t>
+  </si>
+  <si>
+    <t>contratos_3_numero</t>
+  </si>
+  <si>
+    <t>contratos_3_url</t>
+  </si>
+  <si>
+    <t>contratos_3_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_3_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_3_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_3_situacao</t>
+  </si>
+  <si>
+    <t>contratos_3_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_3_inicio</t>
+  </si>
+  <si>
+    <t>contratos_3_fim</t>
+  </si>
+  <si>
+    <t>contratos_3_objeto</t>
+  </si>
+  <si>
+    <t>contratos_3_contratado</t>
+  </si>
+  <si>
+    <t>contratos_3_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_3_valor</t>
+  </si>
+  <si>
+    <t>contratos_4_numero</t>
+  </si>
+  <si>
+    <t>contratos_4_url</t>
+  </si>
+  <si>
+    <t>contratos_4_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_4_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_4_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_4_situacao</t>
+  </si>
+  <si>
+    <t>contratos_4_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_4_inicio</t>
+  </si>
+  <si>
+    <t>contratos_4_fim</t>
+  </si>
+  <si>
+    <t>contratos_4_objeto</t>
+  </si>
+  <si>
+    <t>contratos_4_contratado</t>
+  </si>
+  <si>
+    <t>contratos_4_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_4_valor</t>
+  </si>
+  <si>
+    <t>contratos_5_numero</t>
+  </si>
+  <si>
+    <t>contratos_5_url</t>
+  </si>
+  <si>
+    <t>contratos_5_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_5_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_5_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_5_situacao</t>
+  </si>
+  <si>
+    <t>contratos_5_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_5_inicio</t>
+  </si>
+  <si>
+    <t>contratos_5_fim</t>
+  </si>
+  <si>
+    <t>contratos_5_objeto</t>
+  </si>
+  <si>
+    <t>contratos_5_contratado</t>
+  </si>
+  <si>
+    <t>contratos_5_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_5_valor</t>
+  </si>
+  <si>
+    <t>contratos_6_numero</t>
+  </si>
+  <si>
+    <t>contratos_6_url</t>
+  </si>
+  <si>
+    <t>contratos_6_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_6_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_6_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_6_situacao</t>
+  </si>
+  <si>
+    <t>contratos_6_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_6_inicio</t>
+  </si>
+  <si>
+    <t>contratos_6_fim</t>
+  </si>
+  <si>
+    <t>contratos_6_objeto</t>
+  </si>
+  <si>
+    <t>contratos_6_contratado</t>
+  </si>
+  <si>
+    <t>contratos_6_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_6_valor</t>
+  </si>
+  <si>
+    <t>contratos_7_numero</t>
+  </si>
+  <si>
+    <t>contratos_7_url</t>
+  </si>
+  <si>
+    <t>contratos_7_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_7_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_7_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_7_situacao</t>
+  </si>
+  <si>
+    <t>contratos_7_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_7_inicio</t>
+  </si>
+  <si>
+    <t>contratos_7_fim</t>
+  </si>
+  <si>
+    <t>contratos_7_objeto</t>
+  </si>
+  <si>
+    <t>contratos_7_contratado</t>
+  </si>
+  <si>
+    <t>contratos_7_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_7_valor</t>
+  </si>
+  <si>
+    <t>contratos_8_numero</t>
+  </si>
+  <si>
+    <t>contratos_8_url</t>
+  </si>
+  <si>
+    <t>contratos_8_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_8_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_8_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_8_situacao</t>
+  </si>
+  <si>
+    <t>contratos_8_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_8_inicio</t>
+  </si>
+  <si>
+    <t>contratos_8_fim</t>
+  </si>
+  <si>
+    <t>contratos_8_objeto</t>
+  </si>
+  <si>
+    <t>contratos_8_contratado</t>
+  </si>
+  <si>
+    <t>contratos_8_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_8_valor</t>
+  </si>
+  <si>
+    <t>contratos_9_numero</t>
+  </si>
+  <si>
+    <t>contratos_9_url</t>
+  </si>
+  <si>
+    <t>contratos_9_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_9_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_9_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_9_situacao</t>
+  </si>
+  <si>
+    <t>contratos_9_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_9_inicio</t>
+  </si>
+  <si>
+    <t>contratos_9_fim</t>
+  </si>
+  <si>
+    <t>contratos_9_objeto</t>
+  </si>
+  <si>
+    <t>contratos_9_contratado</t>
+  </si>
+  <si>
+    <t>contratos_9_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_9_valor</t>
+  </si>
+  <si>
+    <t>contratos_10_numero</t>
+  </si>
+  <si>
+    <t>contratos_10_url</t>
+  </si>
+  <si>
+    <t>contratos_10_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_10_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_10_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_10_situacao</t>
+  </si>
+  <si>
+    <t>contratos_10_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_10_inicio</t>
+  </si>
+  <si>
+    <t>contratos_10_fim</t>
+  </si>
+  <si>
+    <t>contratos_10_objeto</t>
+  </si>
+  <si>
+    <t>contratos_10_contratado</t>
+  </si>
+  <si>
+    <t>contratos_10_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_10_valor</t>
+  </si>
+  <si>
+    <t>contratos_11_numero</t>
+  </si>
+  <si>
+    <t>contratos_11_url</t>
+  </si>
+  <si>
+    <t>contratos_11_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_11_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_11_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_11_situacao</t>
+  </si>
+  <si>
+    <t>contratos_11_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_11_inicio</t>
+  </si>
+  <si>
+    <t>contratos_11_fim</t>
+  </si>
+  <si>
+    <t>contratos_11_objeto</t>
+  </si>
+  <si>
+    <t>contratos_11_contratado</t>
+  </si>
+  <si>
+    <t>contratos_11_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_11_valor</t>
+  </si>
+  <si>
+    <t>contratos_12_numero</t>
+  </si>
+  <si>
+    <t>contratos_12_url</t>
+  </si>
+  <si>
+    <t>contratos_12_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_12_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_12_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_12_situacao</t>
+  </si>
+  <si>
+    <t>contratos_12_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_12_inicio</t>
+  </si>
+  <si>
+    <t>contratos_12_fim</t>
+  </si>
+  <si>
+    <t>contratos_12_objeto</t>
+  </si>
+  <si>
+    <t>contratos_12_contratado</t>
+  </si>
+  <si>
+    <t>contratos_12_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_12_valor</t>
+  </si>
+  <si>
+    <t>contratos_13_numero</t>
+  </si>
+  <si>
+    <t>contratos_13_url</t>
+  </si>
+  <si>
+    <t>contratos_13_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_13_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_13_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_13_situacao</t>
+  </si>
+  <si>
+    <t>contratos_13_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_13_inicio</t>
+  </si>
+  <si>
+    <t>contratos_13_fim</t>
+  </si>
+  <si>
+    <t>contratos_13_objeto</t>
+  </si>
+  <si>
+    <t>contratos_13_contratado</t>
+  </si>
+  <si>
+    <t>contratos_13_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_13_valor</t>
+  </si>
+  <si>
+    <t>contratos_14_numero</t>
+  </si>
+  <si>
+    <t>contratos_14_url</t>
+  </si>
+  <si>
+    <t>contratos_14_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_14_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_14_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_14_situacao</t>
+  </si>
+  <si>
+    <t>contratos_14_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_14_inicio</t>
+  </si>
+  <si>
+    <t>contratos_14_fim</t>
+  </si>
+  <si>
+    <t>contratos_14_objeto</t>
+  </si>
+  <si>
+    <t>contratos_14_contratado</t>
+  </si>
+  <si>
+    <t>contratos_14_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_14_valor</t>
+  </si>
+  <si>
+    <t>contratos_15_numero</t>
+  </si>
+  <si>
+    <t>contratos_15_url</t>
+  </si>
+  <si>
+    <t>contratos_15_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_15_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_15_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_15_situacao</t>
+  </si>
+  <si>
+    <t>contratos_15_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_15_inicio</t>
+  </si>
+  <si>
+    <t>contratos_15_fim</t>
+  </si>
+  <si>
+    <t>contratos_15_objeto</t>
+  </si>
+  <si>
+    <t>contratos_15_contratado</t>
+  </si>
+  <si>
+    <t>contratos_15_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_15_valor</t>
+  </si>
+  <si>
+    <t>contratos_16_numero</t>
+  </si>
+  <si>
+    <t>contratos_16_url</t>
+  </si>
+  <si>
+    <t>contratos_16_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_16_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_16_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_16_situacao</t>
+  </si>
+  <si>
+    <t>contratos_16_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_16_inicio</t>
+  </si>
+  <si>
+    <t>contratos_16_fim</t>
+  </si>
+  <si>
+    <t>contratos_16_objeto</t>
+  </si>
+  <si>
+    <t>contratos_16_contratado</t>
+  </si>
+  <si>
+    <t>contratos_16_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_16_valor</t>
+  </si>
+  <si>
+    <t>contratos_17_numero</t>
+  </si>
+  <si>
+    <t>contratos_17_url</t>
+  </si>
+  <si>
+    <t>contratos_17_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_17_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_17_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_17_situacao</t>
+  </si>
+  <si>
+    <t>contratos_17_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_17_inicio</t>
+  </si>
+  <si>
+    <t>contratos_17_fim</t>
+  </si>
+  <si>
+    <t>contratos_17_objeto</t>
+  </si>
+  <si>
+    <t>contratos_17_contratado</t>
+  </si>
+  <si>
+    <t>contratos_17_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_17_valor</t>
+  </si>
+  <si>
+    <t>contratos_18_numero</t>
+  </si>
+  <si>
+    <t>contratos_18_url</t>
+  </si>
+  <si>
+    <t>contratos_18_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_18_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_18_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_18_situacao</t>
+  </si>
+  <si>
+    <t>contratos_18_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_18_inicio</t>
+  </si>
+  <si>
+    <t>contratos_18_fim</t>
+  </si>
+  <si>
+    <t>contratos_18_objeto</t>
+  </si>
+  <si>
+    <t>contratos_18_contratado</t>
+  </si>
+  <si>
+    <t>contratos_18_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_18_valor</t>
+  </si>
+  <si>
+    <t>contratos_19_numero</t>
+  </si>
+  <si>
+    <t>contratos_19_url</t>
+  </si>
+  <si>
+    <t>contratos_19_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_19_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_19_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_19_situacao</t>
+  </si>
+  <si>
+    <t>contratos_19_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_19_inicio</t>
+  </si>
+  <si>
+    <t>contratos_19_fim</t>
+  </si>
+  <si>
+    <t>contratos_19_objeto</t>
+  </si>
+  <si>
+    <t>contratos_19_contratado</t>
+  </si>
+  <si>
+    <t>contratos_19_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_19_valor</t>
+  </si>
+  <si>
+    <t>contratos_20_numero</t>
+  </si>
+  <si>
+    <t>contratos_20_url</t>
+  </si>
+  <si>
+    <t>contratos_20_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_20_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_20_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_20_situacao</t>
+  </si>
+  <si>
+    <t>contratos_20_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_20_inicio</t>
+  </si>
+  <si>
+    <t>contratos_20_fim</t>
+  </si>
+  <si>
+    <t>contratos_20_objeto</t>
+  </si>
+  <si>
+    <t>contratos_20_contratado</t>
+  </si>
+  <si>
+    <t>contratos_20_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_20_valor</t>
+  </si>
+  <si>
+    <t>contratos_21_numero</t>
+  </si>
+  <si>
+    <t>contratos_21_url</t>
+  </si>
+  <si>
+    <t>contratos_21_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_21_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_21_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_21_situacao</t>
+  </si>
+  <si>
+    <t>contratos_21_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_21_inicio</t>
+  </si>
+  <si>
+    <t>contratos_21_fim</t>
+  </si>
+  <si>
+    <t>contratos_21_objeto</t>
+  </si>
+  <si>
+    <t>contratos_21_contratado</t>
+  </si>
+  <si>
+    <t>contratos_21_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_21_valor</t>
+  </si>
+  <si>
+    <t>contratos_22_numero</t>
+  </si>
+  <si>
+    <t>contratos_22_url</t>
+  </si>
+  <si>
+    <t>contratos_22_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_22_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_22_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_22_situacao</t>
+  </si>
+  <si>
+    <t>contratos_22_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_22_inicio</t>
+  </si>
+  <si>
+    <t>contratos_22_fim</t>
+  </si>
+  <si>
+    <t>contratos_22_objeto</t>
+  </si>
+  <si>
+    <t>contratos_22_contratado</t>
+  </si>
+  <si>
+    <t>contratos_22_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_22_valor</t>
+  </si>
+  <si>
+    <t>contratos_23_numero</t>
+  </si>
+  <si>
+    <t>contratos_23_url</t>
+  </si>
+  <si>
+    <t>contratos_23_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_23_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_23_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_23_situacao</t>
+  </si>
+  <si>
+    <t>contratos_23_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_23_inicio</t>
+  </si>
+  <si>
+    <t>contratos_23_fim</t>
+  </si>
+  <si>
+    <t>contratos_23_objeto</t>
+  </si>
+  <si>
+    <t>contratos_23_contratado</t>
+  </si>
+  <si>
+    <t>contratos_23_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_23_valor</t>
+  </si>
+  <si>
+    <t>contratos_24_numero</t>
+  </si>
+  <si>
+    <t>contratos_24_url</t>
+  </si>
+  <si>
+    <t>contratos_24_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_24_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_24_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_24_situacao</t>
+  </si>
+  <si>
+    <t>contratos_24_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_24_inicio</t>
+  </si>
+  <si>
+    <t>contratos_24_fim</t>
+  </si>
+  <si>
+    <t>contratos_24_objeto</t>
+  </si>
+  <si>
+    <t>contratos_24_contratado</t>
+  </si>
+  <si>
+    <t>contratos_24_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_24_valor</t>
+  </si>
+  <si>
+    <t>contratos_25_numero</t>
+  </si>
+  <si>
+    <t>contratos_25_url</t>
+  </si>
+  <si>
+    <t>contratos_25_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_25_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_25_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_25_situacao</t>
+  </si>
+  <si>
+    <t>contratos_25_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_25_inicio</t>
+  </si>
+  <si>
+    <t>contratos_25_fim</t>
+  </si>
+  <si>
+    <t>contratos_25_objeto</t>
+  </si>
+  <si>
+    <t>contratos_25_contratado</t>
+  </si>
+  <si>
+    <t>contratos_25_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_25_valor</t>
+  </si>
+  <si>
+    <t>contratos_26_numero</t>
+  </si>
+  <si>
+    <t>contratos_26_url</t>
+  </si>
+  <si>
+    <t>contratos_26_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_26_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_26_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_26_situacao</t>
+  </si>
+  <si>
+    <t>contratos_26_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_26_inicio</t>
+  </si>
+  <si>
+    <t>contratos_26_fim</t>
+  </si>
+  <si>
+    <t>contratos_26_objeto</t>
+  </si>
+  <si>
+    <t>contratos_26_contratado</t>
+  </si>
+  <si>
+    <t>contratos_26_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_26_valor</t>
+  </si>
+  <si>
+    <t>contratos_27_numero</t>
+  </si>
+  <si>
+    <t>contratos_27_url</t>
+  </si>
+  <si>
+    <t>contratos_27_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_27_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_27_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_27_situacao</t>
+  </si>
+  <si>
+    <t>contratos_27_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_27_inicio</t>
+  </si>
+  <si>
+    <t>contratos_27_fim</t>
+  </si>
+  <si>
+    <t>contratos_27_objeto</t>
+  </si>
+  <si>
+    <t>contratos_27_contratado</t>
+  </si>
+  <si>
+    <t>contratos_27_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_27_valor</t>
+  </si>
+  <si>
+    <t>contratos_28_numero</t>
+  </si>
+  <si>
+    <t>contratos_28_url</t>
+  </si>
+  <si>
+    <t>contratos_28_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_28_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_28_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_28_situacao</t>
+  </si>
+  <si>
+    <t>contratos_28_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_28_inicio</t>
+  </si>
+  <si>
+    <t>contratos_28_fim</t>
+  </si>
+  <si>
+    <t>contratos_28_objeto</t>
+  </si>
+  <si>
+    <t>contratos_28_contratado</t>
+  </si>
+  <si>
+    <t>contratos_28_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_28_valor</t>
+  </si>
+  <si>
+    <t>contratos_29_numero</t>
+  </si>
+  <si>
+    <t>contratos_29_url</t>
+  </si>
+  <si>
+    <t>contratos_29_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_29_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_29_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_29_situacao</t>
+  </si>
+  <si>
+    <t>contratos_29_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_29_inicio</t>
+  </si>
+  <si>
+    <t>contratos_29_fim</t>
+  </si>
+  <si>
+    <t>contratos_29_objeto</t>
+  </si>
+  <si>
+    <t>contratos_29_contratado</t>
+  </si>
+  <si>
+    <t>contratos_29_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_29_valor</t>
+  </si>
+  <si>
+    <t>contratos_30_numero</t>
+  </si>
+  <si>
+    <t>contratos_30_url</t>
+  </si>
+  <si>
+    <t>contratos_30_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_30_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_30_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_30_situacao</t>
+  </si>
+  <si>
+    <t>contratos_30_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_30_inicio</t>
+  </si>
+  <si>
+    <t>contratos_30_fim</t>
+  </si>
+  <si>
+    <t>contratos_30_objeto</t>
+  </si>
+  <si>
+    <t>contratos_30_contratado</t>
+  </si>
+  <si>
+    <t>contratos_30_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_30_valor</t>
+  </si>
+  <si>
+    <t>contratos_31_numero</t>
+  </si>
+  <si>
+    <t>contratos_31_url</t>
+  </si>
+  <si>
+    <t>contratos_31_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_31_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_31_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_31_situacao</t>
+  </si>
+  <si>
+    <t>contratos_31_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_31_inicio</t>
+  </si>
+  <si>
+    <t>contratos_31_fim</t>
+  </si>
+  <si>
+    <t>contratos_31_objeto</t>
+  </si>
+  <si>
+    <t>contratos_31_contratado</t>
+  </si>
+  <si>
+    <t>contratos_31_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_31_valor</t>
+  </si>
+  <si>
+    <t>contratos_32_numero</t>
+  </si>
+  <si>
+    <t>contratos_32_url</t>
+  </si>
+  <si>
+    <t>contratos_32_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_32_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_32_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_32_situacao</t>
+  </si>
+  <si>
+    <t>contratos_32_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_32_inicio</t>
+  </si>
+  <si>
+    <t>contratos_32_fim</t>
+  </si>
+  <si>
+    <t>contratos_32_objeto</t>
+  </si>
+  <si>
+    <t>contratos_32_contratado</t>
+  </si>
+  <si>
+    <t>contratos_32_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_32_valor</t>
+  </si>
+  <si>
+    <t>contratos_33_numero</t>
+  </si>
+  <si>
+    <t>contratos_33_url</t>
+  </si>
+  <si>
+    <t>contratos_33_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_33_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_33_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_33_situacao</t>
+  </si>
+  <si>
+    <t>contratos_33_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_33_inicio</t>
+  </si>
+  <si>
+    <t>contratos_33_fim</t>
+  </si>
+  <si>
+    <t>contratos_33_objeto</t>
+  </si>
+  <si>
+    <t>contratos_33_contratado</t>
+  </si>
+  <si>
+    <t>contratos_33_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_33_valor</t>
+  </si>
+  <si>
+    <t>contratos_34_numero</t>
+  </si>
+  <si>
+    <t>contratos_34_url</t>
+  </si>
+  <si>
+    <t>contratos_34_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_34_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_34_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_34_situacao</t>
+  </si>
+  <si>
+    <t>contratos_34_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_34_inicio</t>
+  </si>
+  <si>
+    <t>contratos_34_fim</t>
+  </si>
+  <si>
+    <t>contratos_34_objeto</t>
+  </si>
+  <si>
+    <t>contratos_34_contratado</t>
+  </si>
+  <si>
+    <t>contratos_34_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_34_valor</t>
+  </si>
+  <si>
+    <t>contratos_35_numero</t>
+  </si>
+  <si>
+    <t>contratos_35_url</t>
+  </si>
+  <si>
+    <t>contratos_35_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_35_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_35_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_35_situacao</t>
+  </si>
+  <si>
+    <t>contratos_35_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_35_inicio</t>
+  </si>
+  <si>
+    <t>contratos_35_fim</t>
+  </si>
+  <si>
+    <t>contratos_35_objeto</t>
+  </si>
+  <si>
+    <t>contratos_35_contratado</t>
+  </si>
+  <si>
+    <t>contratos_35_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_35_valor</t>
+  </si>
+  <si>
+    <t>contratos_36_numero</t>
+  </si>
+  <si>
+    <t>contratos_36_url</t>
+  </si>
+  <si>
+    <t>contratos_36_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_36_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_36_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_36_situacao</t>
+  </si>
+  <si>
+    <t>contratos_36_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_36_inicio</t>
+  </si>
+  <si>
+    <t>contratos_36_fim</t>
+  </si>
+  <si>
+    <t>contratos_36_objeto</t>
+  </si>
+  <si>
+    <t>contratos_36_contratado</t>
+  </si>
+  <si>
+    <t>contratos_36_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_36_valor</t>
+  </si>
+  <si>
+    <t>contratos_37_numero</t>
+  </si>
+  <si>
+    <t>contratos_37_url</t>
+  </si>
+  <si>
+    <t>contratos_37_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_37_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_37_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_37_situacao</t>
+  </si>
+  <si>
+    <t>contratos_37_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_37_inicio</t>
+  </si>
+  <si>
+    <t>contratos_37_fim</t>
+  </si>
+  <si>
+    <t>contratos_37_objeto</t>
+  </si>
+  <si>
+    <t>contratos_37_contratado</t>
+  </si>
+  <si>
+    <t>contratos_37_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_37_valor</t>
+  </si>
+  <si>
+    <t>contratos_38_numero</t>
+  </si>
+  <si>
+    <t>contratos_38_url</t>
+  </si>
+  <si>
+    <t>contratos_38_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_38_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_38_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_38_situacao</t>
+  </si>
+  <si>
+    <t>contratos_38_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_38_inicio</t>
+  </si>
+  <si>
+    <t>contratos_38_fim</t>
+  </si>
+  <si>
+    <t>contratos_38_objeto</t>
+  </si>
+  <si>
+    <t>contratos_38_contratado</t>
+  </si>
+  <si>
+    <t>contratos_38_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_38_valor</t>
+  </si>
+  <si>
+    <t>contratos_39_numero</t>
+  </si>
+  <si>
+    <t>contratos_39_url</t>
+  </si>
+  <si>
+    <t>contratos_39_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_39_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_39_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_39_situacao</t>
+  </si>
+  <si>
+    <t>contratos_39_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_39_inicio</t>
+  </si>
+  <si>
+    <t>contratos_39_fim</t>
+  </si>
+  <si>
+    <t>contratos_39_objeto</t>
+  </si>
+  <si>
+    <t>contratos_39_contratado</t>
+  </si>
+  <si>
+    <t>contratos_39_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_39_valor</t>
+  </si>
+  <si>
+    <t>contratos_40_numero</t>
+  </si>
+  <si>
+    <t>contratos_40_url</t>
+  </si>
+  <si>
+    <t>contratos_40_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_40_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_40_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_40_situacao</t>
+  </si>
+  <si>
+    <t>contratos_40_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_40_inicio</t>
+  </si>
+  <si>
+    <t>contratos_40_fim</t>
+  </si>
+  <si>
+    <t>contratos_40_objeto</t>
+  </si>
+  <si>
+    <t>contratos_40_contratado</t>
+  </si>
+  <si>
+    <t>contratos_40_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_40_valor</t>
+  </si>
+  <si>
+    <t>contratos_41_numero</t>
+  </si>
+  <si>
+    <t>contratos_41_url</t>
+  </si>
+  <si>
+    <t>contratos_41_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_41_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_41_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_41_situacao</t>
+  </si>
+  <si>
+    <t>contratos_41_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_41_inicio</t>
+  </si>
+  <si>
+    <t>contratos_41_fim</t>
+  </si>
+  <si>
+    <t>contratos_41_objeto</t>
+  </si>
+  <si>
+    <t>contratos_41_contratado</t>
+  </si>
+  <si>
+    <t>contratos_41_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_41_valor</t>
+  </si>
+  <si>
+    <t>contratos_42_numero</t>
+  </si>
+  <si>
+    <t>contratos_42_url</t>
+  </si>
+  <si>
+    <t>contratos_42_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_42_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_42_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_42_situacao</t>
+  </si>
+  <si>
+    <t>contratos_42_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_42_inicio</t>
+  </si>
+  <si>
+    <t>contratos_42_fim</t>
+  </si>
+  <si>
+    <t>contratos_42_objeto</t>
+  </si>
+  <si>
+    <t>contratos_42_contratado</t>
+  </si>
+  <si>
+    <t>contratos_42_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_42_valor</t>
+  </si>
+  <si>
+    <t>contratos_43_numero</t>
+  </si>
+  <si>
+    <t>contratos_43_url</t>
+  </si>
+  <si>
+    <t>contratos_43_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_43_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_43_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_43_situacao</t>
+  </si>
+  <si>
+    <t>contratos_43_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_43_inicio</t>
+  </si>
+  <si>
+    <t>contratos_43_fim</t>
+  </si>
+  <si>
+    <t>contratos_43_objeto</t>
+  </si>
+  <si>
+    <t>contratos_43_contratado</t>
+  </si>
+  <si>
+    <t>contratos_43_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_43_valor</t>
+  </si>
+  <si>
+    <t>contratos_44_numero</t>
+  </si>
+  <si>
+    <t>contratos_44_url</t>
+  </si>
+  <si>
+    <t>contratos_44_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_44_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_44_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_44_situacao</t>
+  </si>
+  <si>
+    <t>contratos_44_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_44_inicio</t>
+  </si>
+  <si>
+    <t>contratos_44_fim</t>
+  </si>
+  <si>
+    <t>contratos_44_objeto</t>
+  </si>
+  <si>
+    <t>contratos_44_contratado</t>
+  </si>
+  <si>
+    <t>contratos_44_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_44_valor</t>
+  </si>
+  <si>
+    <t>contratos_45_numero</t>
+  </si>
+  <si>
+    <t>contratos_45_url</t>
+  </si>
+  <si>
+    <t>contratos_45_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_45_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_45_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_45_situacao</t>
+  </si>
+  <si>
+    <t>contratos_45_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_45_inicio</t>
+  </si>
+  <si>
+    <t>contratos_45_fim</t>
+  </si>
+  <si>
+    <t>contratos_45_objeto</t>
+  </si>
+  <si>
+    <t>contratos_45_contratado</t>
+  </si>
+  <si>
+    <t>contratos_45_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_45_valor</t>
+  </si>
+  <si>
+    <t>contratos_46_numero</t>
+  </si>
+  <si>
+    <t>contratos_46_url</t>
+  </si>
+  <si>
+    <t>contratos_46_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_46_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_46_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_46_situacao</t>
+  </si>
+  <si>
+    <t>contratos_46_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_46_inicio</t>
+  </si>
+  <si>
+    <t>contratos_46_fim</t>
+  </si>
+  <si>
+    <t>contratos_46_objeto</t>
+  </si>
+  <si>
+    <t>contratos_46_contratado</t>
+  </si>
+  <si>
+    <t>contratos_46_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_46_valor</t>
+  </si>
+  <si>
+    <t>contratos_47_numero</t>
+  </si>
+  <si>
+    <t>contratos_47_url</t>
+  </si>
+  <si>
+    <t>contratos_47_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_47_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_47_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_47_situacao</t>
+  </si>
+  <si>
+    <t>contratos_47_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_47_inicio</t>
+  </si>
+  <si>
+    <t>contratos_47_fim</t>
+  </si>
+  <si>
+    <t>contratos_47_objeto</t>
+  </si>
+  <si>
+    <t>contratos_47_contratado</t>
+  </si>
+  <si>
+    <t>contratos_47_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_47_valor</t>
+  </si>
+  <si>
+    <t>contratos_48_numero</t>
+  </si>
+  <si>
+    <t>contratos_48_url</t>
+  </si>
+  <si>
+    <t>contratos_48_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_48_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_48_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_48_situacao</t>
+  </si>
+  <si>
+    <t>contratos_48_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_48_inicio</t>
+  </si>
+  <si>
+    <t>contratos_48_fim</t>
+  </si>
+  <si>
+    <t>contratos_48_objeto</t>
+  </si>
+  <si>
+    <t>contratos_48_contratado</t>
+  </si>
+  <si>
+    <t>contratos_48_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_48_valor</t>
+  </si>
+  <si>
+    <t>contratos_49_numero</t>
+  </si>
+  <si>
+    <t>contratos_49_url</t>
+  </si>
+  <si>
+    <t>contratos_49_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_49_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_49_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_49_situacao</t>
+  </si>
+  <si>
+    <t>contratos_49_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_49_inicio</t>
+  </si>
+  <si>
+    <t>contratos_49_fim</t>
+  </si>
+  <si>
+    <t>contratos_49_objeto</t>
+  </si>
+  <si>
+    <t>contratos_49_contratado</t>
+  </si>
+  <si>
+    <t>contratos_49_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_49_valor</t>
+  </si>
+  <si>
+    <t>contratos_50_numero</t>
+  </si>
+  <si>
+    <t>contratos_50_url</t>
+  </si>
+  <si>
+    <t>contratos_50_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_50_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_50_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_50_situacao</t>
+  </si>
+  <si>
+    <t>contratos_50_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_50_inicio</t>
+  </si>
+  <si>
+    <t>contratos_50_fim</t>
+  </si>
+  <si>
+    <t>contratos_50_objeto</t>
+  </si>
+  <si>
+    <t>contratos_50_contratado</t>
+  </si>
+  <si>
+    <t>contratos_50_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_50_valor</t>
+  </si>
+  <si>
+    <t>contratos_51_numero</t>
+  </si>
+  <si>
+    <t>contratos_51_url</t>
+  </si>
+  <si>
+    <t>contratos_51_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_51_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_51_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_51_situacao</t>
+  </si>
+  <si>
+    <t>contratos_51_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_51_inicio</t>
+  </si>
+  <si>
+    <t>contratos_51_fim</t>
+  </si>
+  <si>
+    <t>contratos_51_objeto</t>
+  </si>
+  <si>
+    <t>contratos_51_contratado</t>
+  </si>
+  <si>
+    <t>contratos_51_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_51_valor</t>
+  </si>
+  <si>
+    <t>contratos_52_numero</t>
+  </si>
+  <si>
+    <t>contratos_52_url</t>
+  </si>
+  <si>
+    <t>contratos_52_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_52_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_52_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_52_situacao</t>
+  </si>
+  <si>
+    <t>contratos_52_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_52_inicio</t>
+  </si>
+  <si>
+    <t>contratos_52_fim</t>
+  </si>
+  <si>
+    <t>contratos_52_objeto</t>
+  </si>
+  <si>
+    <t>contratos_52_contratado</t>
+  </si>
+  <si>
+    <t>contratos_52_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_52_valor</t>
+  </si>
+  <si>
+    <t>contratos_53_numero</t>
+  </si>
+  <si>
+    <t>contratos_53_url</t>
+  </si>
+  <si>
+    <t>contratos_53_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_53_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_53_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_53_situacao</t>
+  </si>
+  <si>
+    <t>contratos_53_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_53_inicio</t>
+  </si>
+  <si>
+    <t>contratos_53_fim</t>
+  </si>
+  <si>
+    <t>contratos_53_objeto</t>
+  </si>
+  <si>
+    <t>contratos_53_contratado</t>
+  </si>
+  <si>
+    <t>contratos_53_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_53_valor</t>
+  </si>
+  <si>
+    <t>contratos_54_numero</t>
+  </si>
+  <si>
+    <t>contratos_54_url</t>
+  </si>
+  <si>
+    <t>contratos_54_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_54_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_54_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_54_situacao</t>
+  </si>
+  <si>
+    <t>contratos_54_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_54_inicio</t>
+  </si>
+  <si>
+    <t>contratos_54_fim</t>
+  </si>
+  <si>
+    <t>contratos_54_objeto</t>
+  </si>
+  <si>
+    <t>contratos_54_contratado</t>
+  </si>
+  <si>
+    <t>contratos_54_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_54_valor</t>
+  </si>
+  <si>
+    <t>contratos_55_numero</t>
+  </si>
+  <si>
+    <t>contratos_55_url</t>
+  </si>
+  <si>
+    <t>contratos_55_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_55_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_55_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_55_situacao</t>
+  </si>
+  <si>
+    <t>contratos_55_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_55_inicio</t>
+  </si>
+  <si>
+    <t>contratos_55_fim</t>
+  </si>
+  <si>
+    <t>contratos_55_objeto</t>
+  </si>
+  <si>
+    <t>contratos_55_contratado</t>
+  </si>
+  <si>
+    <t>contratos_55_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_55_valor</t>
+  </si>
+  <si>
+    <t>contratos_56_numero</t>
+  </si>
+  <si>
+    <t>contratos_56_url</t>
+  </si>
+  <si>
+    <t>contratos_56_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_56_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_56_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_56_situacao</t>
+  </si>
+  <si>
+    <t>contratos_56_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_56_inicio</t>
+  </si>
+  <si>
+    <t>contratos_56_fim</t>
+  </si>
+  <si>
+    <t>contratos_56_objeto</t>
+  </si>
+  <si>
+    <t>contratos_56_contratado</t>
+  </si>
+  <si>
+    <t>contratos_56_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_56_valor</t>
+  </si>
+  <si>
+    <t>contratos_57_numero</t>
+  </si>
+  <si>
+    <t>contratos_57_url</t>
+  </si>
+  <si>
+    <t>contratos_57_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_57_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_57_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_57_situacao</t>
+  </si>
+  <si>
+    <t>contratos_57_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_57_inicio</t>
+  </si>
+  <si>
+    <t>contratos_57_fim</t>
+  </si>
+  <si>
+    <t>contratos_57_objeto</t>
+  </si>
+  <si>
+    <t>contratos_57_contratado</t>
+  </si>
+  <si>
+    <t>contratos_57_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_57_valor</t>
+  </si>
+  <si>
+    <t>contratos_58_numero</t>
+  </si>
+  <si>
+    <t>contratos_58_url</t>
+  </si>
+  <si>
+    <t>contratos_58_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_58_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_58_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_58_situacao</t>
+  </si>
+  <si>
+    <t>contratos_58_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_58_inicio</t>
+  </si>
+  <si>
+    <t>contratos_58_fim</t>
+  </si>
+  <si>
+    <t>contratos_58_objeto</t>
+  </si>
+  <si>
+    <t>contratos_58_contratado</t>
+  </si>
+  <si>
+    <t>contratos_58_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_58_valor</t>
+  </si>
+  <si>
+    <t>contratos_59_numero</t>
+  </si>
+  <si>
+    <t>contratos_59_url</t>
+  </si>
+  <si>
+    <t>contratos_59_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_59_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_59_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_59_situacao</t>
+  </si>
+  <si>
+    <t>contratos_59_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_59_inicio</t>
+  </si>
+  <si>
+    <t>contratos_59_fim</t>
+  </si>
+  <si>
+    <t>contratos_59_objeto</t>
+  </si>
+  <si>
+    <t>contratos_59_contratado</t>
+  </si>
+  <si>
+    <t>contratos_59_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_59_valor</t>
+  </si>
+  <si>
+    <t>contratos_60_numero</t>
+  </si>
+  <si>
+    <t>contratos_60_url</t>
+  </si>
+  <si>
+    <t>contratos_60_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_60_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_60_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_60_situacao</t>
+  </si>
+  <si>
+    <t>contratos_60_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_60_inicio</t>
+  </si>
+  <si>
+    <t>contratos_60_fim</t>
+  </si>
+  <si>
+    <t>contratos_60_objeto</t>
+  </si>
+  <si>
+    <t>contratos_60_contratado</t>
+  </si>
+  <si>
+    <t>contratos_60_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_60_valor</t>
+  </si>
+  <si>
+    <t>contratos_61_numero</t>
+  </si>
+  <si>
+    <t>contratos_61_url</t>
+  </si>
+  <si>
+    <t>contratos_61_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_61_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_61_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_61_situacao</t>
+  </si>
+  <si>
+    <t>contratos_61_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_61_inicio</t>
+  </si>
+  <si>
+    <t>contratos_61_fim</t>
+  </si>
+  <si>
+    <t>contratos_61_objeto</t>
+  </si>
+  <si>
+    <t>contratos_61_contratado</t>
+  </si>
+  <si>
+    <t>contratos_61_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_61_valor</t>
+  </si>
+  <si>
+    <t>contratos_62_numero</t>
+  </si>
+  <si>
+    <t>contratos_62_url</t>
+  </si>
+  <si>
+    <t>contratos_62_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_62_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_62_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_62_situacao</t>
+  </si>
+  <si>
+    <t>contratos_62_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_62_inicio</t>
+  </si>
+  <si>
+    <t>contratos_62_fim</t>
+  </si>
+  <si>
+    <t>contratos_62_objeto</t>
+  </si>
+  <si>
+    <t>contratos_62_contratado</t>
+  </si>
+  <si>
+    <t>contratos_62_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_62_valor</t>
+  </si>
+  <si>
+    <t>contratos_63_numero</t>
+  </si>
+  <si>
+    <t>contratos_63_url</t>
+  </si>
+  <si>
+    <t>contratos_63_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_63_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_63_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_63_situacao</t>
+  </si>
+  <si>
+    <t>contratos_63_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_63_inicio</t>
+  </si>
+  <si>
+    <t>contratos_63_fim</t>
+  </si>
+  <si>
+    <t>contratos_63_objeto</t>
+  </si>
+  <si>
+    <t>contratos_63_contratado</t>
+  </si>
+  <si>
+    <t>contratos_63_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_63_valor</t>
+  </si>
+  <si>
+    <t>contratos_64_numero</t>
+  </si>
+  <si>
+    <t>contratos_64_url</t>
+  </si>
+  <si>
+    <t>contratos_64_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_64_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_64_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_64_situacao</t>
+  </si>
+  <si>
+    <t>contratos_64_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_64_inicio</t>
+  </si>
+  <si>
+    <t>contratos_64_fim</t>
+  </si>
+  <si>
+    <t>contratos_64_objeto</t>
+  </si>
+  <si>
+    <t>contratos_64_contratado</t>
+  </si>
+  <si>
+    <t>contratos_64_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_64_valor</t>
+  </si>
+  <si>
+    <t>contratos_65_numero</t>
+  </si>
+  <si>
+    <t>contratos_65_url</t>
+  </si>
+  <si>
+    <t>contratos_65_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_65_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_65_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_65_situacao</t>
+  </si>
+  <si>
+    <t>contratos_65_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_65_inicio</t>
+  </si>
+  <si>
+    <t>contratos_65_fim</t>
+  </si>
+  <si>
+    <t>contratos_65_objeto</t>
+  </si>
+  <si>
+    <t>contratos_65_contratado</t>
+  </si>
+  <si>
+    <t>contratos_65_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_65_valor</t>
+  </si>
+  <si>
+    <t>contratos_66_numero</t>
+  </si>
+  <si>
+    <t>contratos_66_url</t>
+  </si>
+  <si>
+    <t>contratos_66_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_66_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_66_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_66_situacao</t>
+  </si>
+  <si>
+    <t>contratos_66_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_66_inicio</t>
+  </si>
+  <si>
+    <t>contratos_66_fim</t>
+  </si>
+  <si>
+    <t>contratos_66_objeto</t>
+  </si>
+  <si>
+    <t>contratos_66_contratado</t>
+  </si>
+  <si>
+    <t>contratos_66_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_66_valor</t>
+  </si>
+  <si>
+    <t>contratos_67_numero</t>
+  </si>
+  <si>
+    <t>contratos_67_url</t>
+  </si>
+  <si>
+    <t>contratos_67_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_67_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_67_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_67_situacao</t>
+  </si>
+  <si>
+    <t>contratos_67_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_67_inicio</t>
+  </si>
+  <si>
+    <t>contratos_67_fim</t>
+  </si>
+  <si>
+    <t>contratos_67_objeto</t>
+  </si>
+  <si>
+    <t>contratos_67_contratado</t>
+  </si>
+  <si>
+    <t>contratos_67_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_67_valor</t>
+  </si>
+  <si>
+    <t>contratos_68_numero</t>
+  </si>
+  <si>
+    <t>contratos_68_url</t>
+  </si>
+  <si>
+    <t>contratos_68_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_68_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_68_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_68_situacao</t>
+  </si>
+  <si>
+    <t>contratos_68_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_68_inicio</t>
+  </si>
+  <si>
+    <t>contratos_68_fim</t>
+  </si>
+  <si>
+    <t>contratos_68_objeto</t>
+  </si>
+  <si>
+    <t>contratos_68_contratado</t>
+  </si>
+  <si>
+    <t>contratos_68_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_68_valor</t>
+  </si>
+  <si>
+    <t>contratos_69_numero</t>
+  </si>
+  <si>
+    <t>contratos_69_url</t>
+  </si>
+  <si>
+    <t>contratos_69_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_69_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_69_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_69_situacao</t>
+  </si>
+  <si>
+    <t>contratos_69_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_69_inicio</t>
+  </si>
+  <si>
+    <t>contratos_69_fim</t>
+  </si>
+  <si>
+    <t>contratos_69_objeto</t>
+  </si>
+  <si>
+    <t>contratos_69_contratado</t>
+  </si>
+  <si>
+    <t>contratos_69_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_69_valor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Evanilson Santana Santos </t>
+  </si>
+  <si>
+    <t>000.***.***-44</t>
+  </si>
+  <si>
+    <t>Consórcio Público do Agreste Central Segipano</t>
+  </si>
+  <si>
+    <t>Gestor</t>
+  </si>
+  <si>
+    <t>12/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019f228f-1879-70f7-91ea-3b956c9dcb4c</t>
+  </si>
+  <si>
+    <t>Vigente</t>
+  </si>
+  <si>
+    <t>22/05/2026</t>
+  </si>
+  <si>
+    <t>22/05/2027</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada na área de tecnologia da informação, visando à prestação de serviços técnicos contínuos de desenvolvimento, hospedagem, manutenção, suporte, migração de dados, treinamento e gerenciamento do portal institucional do Consórcio Público do Agreste Central Sergipano – CPAC.</t>
+  </si>
+  <si>
+    <t>ITWEB Publicidade e Propaganda LTDA</t>
+  </si>
+  <si>
+    <t>12.115.918/0001-65</t>
+  </si>
+  <si>
+    <t>12.000,00</t>
+  </si>
+  <si>
+    <t>11/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacbb-f08b-7310-9a42-707cc901fa99</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>31/12/2026</t>
+  </si>
+  <si>
+    <t>O presente contrato tem por objeto a contratação de empresa para o fornecimento de materiais de limpeza e gêneros alimentícios , para atender ás necessidades do consórcio público do agreste central sergipano - cpac</t>
+  </si>
+  <si>
+    <t>Supermercado Barreto</t>
+  </si>
+  <si>
+    <t>15.585.565/0001-55</t>
+  </si>
+  <si>
+    <t>3.399,74</t>
+  </si>
+  <si>
+    <t>10/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc1c-71c4-73cc-8f24-ea401107742d</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>29/04/2027</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fornecimento de mudas e insumos (incluindo mudas de árvores nativas, frutíferas, substratos e sementes) </t>
+  </si>
+  <si>
+    <t>Multy Plante LTDA</t>
+  </si>
+  <si>
+    <t>02.546.291/0001-43</t>
+  </si>
+  <si>
+    <t>39.050,00</t>
+  </si>
+  <si>
+    <t>09/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc29-9aed-732b-a0b2-036ee39b738d</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>07/04/2027</t>
+  </si>
+  <si>
+    <t>Contratação de empresa para o fornecimento parcelado de combustíveis (gasolina comum e óleo diesel S-10)</t>
+  </si>
+  <si>
+    <t>Auto Posto Barreto I LTDA</t>
+  </si>
+  <si>
+    <t>17.158.720/0001-82</t>
+  </si>
+  <si>
+    <t>125.290,00</t>
+  </si>
+  <si>
+    <t>06/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eac87-6c6a-7199-af6a-a6d4c4d7b4af</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de recebimentos, tratamento e destinação final ambientalmente adequada de resíduos sólidos Classe II-A(não inertes) e Classe II-B (inertes), provenientes dos municípios consorciados do CPAC.</t>
+  </si>
+  <si>
+    <t>Termoclave Ambiental LTDA</t>
+  </si>
+  <si>
+    <t>10.395.362/0001-82</t>
+  </si>
+  <si>
+    <t>2.718.256,32</t>
+  </si>
+  <si>
+    <t>07/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eaca6-a1d5-70d3-8588-000244a90fb9</t>
+  </si>
+  <si>
+    <t>31/03/2027</t>
+  </si>
+  <si>
+    <t>A contratação de empresa especializada para a prestação, sob demanda, de serviços de manutenção preventiva e corretiva de veículos automotivos (mecânica especializada) em veículos pesados e máquinas pesadas</t>
+  </si>
+  <si>
+    <t>Bat Auto LTDA  (Contrato 07/2026)</t>
+  </si>
+  <si>
+    <t>04.217.440/0001-56</t>
+  </si>
+  <si>
+    <t>119.700,00</t>
+  </si>
+  <si>
+    <t>08/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacaf-84d1-72f6-8f1c-9e4c37655b39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">O presente contrato tem por objeto a contratação de empresa especializada para o fornecimento parcelado, sob demanda, de peças, componentes, acessórios e insumos correlatos destinados à manutenção preventiva e corretiva da frota de veículos pesados e máquinas pesadas.
+</t>
+  </si>
+  <si>
+    <t>100.000,00</t>
+  </si>
+  <si>
+    <t>05/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eac71-3079-70f6-976d-de01ff4986e2</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>25/03/2027</t>
+  </si>
+  <si>
+    <t>O presente contrato tem por objeto a contratação de empresa especializada para a prestação de serviços técnicos contínuos de comunicação institucional e produção de conteúdo</t>
+  </si>
+  <si>
+    <t>Tharlem Souza Nascimento</t>
+  </si>
+  <si>
+    <t>65.192.560/0001-30</t>
+  </si>
+  <si>
+    <t>70.800,00</t>
+  </si>
+  <si>
+    <t>27/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb1b8-e941-739f-aa42-15eadc816ab1</t>
+  </si>
+  <si>
+    <t>19/11/2025</t>
+  </si>
+  <si>
+    <t>19/11/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para a execução de serviços de lavagem, higienização e lubrificação de veículos leves e pesados pertencentes ou a serviço do CPAC.</t>
+  </si>
+  <si>
+    <t>Francisco Gomes de Moraes Neto</t>
+  </si>
+  <si>
+    <t>13.547.061/0001-15</t>
+  </si>
+  <si>
+    <t>22.245,00</t>
+  </si>
+  <si>
+    <t>26/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb1fb-6397-70e7-b4eb-341def9257c9</t>
+  </si>
+  <si>
+    <t>03/11/2025</t>
+  </si>
+  <si>
+    <t>03/12/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prestação de Serviços de Consultoria técnica especializada para cooperativas de catadores de materiais recicláveis do CPAC. </t>
+  </si>
+  <si>
+    <t>Conpetsan Consultoria de Projetos Meio Ambiente LTDA</t>
+  </si>
+  <si>
+    <t>04.496.673/0001-35</t>
+  </si>
+  <si>
+    <t>84.000,00</t>
+  </si>
+  <si>
+    <t>25/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb1b1-5172-7358-a573-f3e8e77731a3</t>
+  </si>
+  <si>
+    <t>Encerrado</t>
+  </si>
+  <si>
+    <t>22/10/2025</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE ASSESSORIA E CONSULTORIA TÉCNICA E ESPECIALIZADA EM GESTÃO E APOIO ADMINISTRATIVO NO ÂMBITO DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL, EM CONFORMIDADE A LEGISLAÇÃO E COM AS DIRETRIZES DA GOVERNANÇA E CONTROLE INTERNO.</t>
+  </si>
+  <si>
+    <t>M R Consultoria e Assessoria LTDA</t>
+  </si>
+  <si>
+    <t>35.899.845/0001-45</t>
+  </si>
+  <si>
+    <t>60.000,00</t>
+  </si>
+  <si>
+    <t>24/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb206-ab98-73fd-b935-3e1cba3f82ae</t>
+  </si>
+  <si>
+    <t>10/10/2025</t>
+  </si>
+  <si>
+    <t>10/11/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contratação de empresa especializada para realização de serviço de captura de imagens com câmara profissional, reportagem e edição de vídeo institucional para redes sociais. </t>
+  </si>
+  <si>
+    <t>Gilson da Silva Barreto</t>
+  </si>
+  <si>
+    <t>01.728.920/0001-93</t>
+  </si>
+  <si>
+    <t>2.600,00</t>
+  </si>
+  <si>
+    <t>21/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb196-f6ed-7391-9cf0-2a97e498da48</t>
+  </si>
+  <si>
+    <t>19/08/2025</t>
+  </si>
+  <si>
+    <t>19/08/2026</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESAS ESPECIALIZADA PARA REALIZAÇÃO DE MANUNTENÇÃO PREVENTIVA E CORRETIVA</t>
+  </si>
+  <si>
+    <t>14.000,00</t>
+  </si>
+  <si>
+    <t>20/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb191-b2a2-73b5-80f0-3f7bd3d2cc48</t>
+  </si>
+  <si>
+    <t>13/08/2025</t>
+  </si>
+  <si>
+    <t>13/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA OBJETIVANDO A AQUISIÇÃO DE RECIPIENTES DE GRANDE CAPACIDADE. </t>
+  </si>
+  <si>
+    <t>Lúcio Marcos</t>
+  </si>
+  <si>
+    <t>927.724.715-00</t>
+  </si>
+  <si>
+    <t>51.000,00</t>
+  </si>
+  <si>
+    <t>19/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb17c-b22c-73e2-8dfc-c483c71767ea</t>
+  </si>
+  <si>
+    <t>08/08/2025</t>
+  </si>
+  <si>
+    <t>08/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DE COLETA ,TRANSPORTE , TRATAMENTO E DESTINAÇÃO FINAL AMBIENTAL CORRETA, DE RESÍDUOS DE SERVIÇOS DE SAÚDE </t>
+  </si>
+  <si>
+    <t>World Ambiental</t>
+  </si>
+  <si>
+    <t>43.438.187/0001-12</t>
+  </si>
+  <si>
+    <t>34.500,00</t>
+  </si>
+  <si>
+    <t>18/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb176-e088-7322-a652-0ce50e887784</t>
+  </si>
+  <si>
+    <t>04/08/2025</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO  DE EMPRESA ESPECIALIZADA PARA LOCAÇÃO COM MONTAGEM E DESMONTAGEM DE TENDAS.</t>
+  </si>
+  <si>
+    <t>18.000,00</t>
+  </si>
+  <si>
+    <t>17/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb16f-3ce6-7060-aefe-46dc457af550</t>
+  </si>
+  <si>
+    <t>16/07/2025</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA OBJETIVANDO O FORNECIMENTO DE FARDAMENTOS E EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL</t>
+  </si>
+  <si>
+    <t>Valtemiro Vieira do Amaral ME</t>
+  </si>
+  <si>
+    <t>17.509.848/0001-43</t>
+  </si>
+  <si>
+    <t>69.718,00</t>
+  </si>
+  <si>
+    <t>16/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb15a-582e-7063-9004-24e6bb558ba3</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>03/02/2026</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS CONTÁBEIS, DE FORMALIZAÇÃO.</t>
+  </si>
+  <si>
+    <t>Adaelson Francisco do Nascimento</t>
+  </si>
+  <si>
+    <t>53.614.464/0001-54</t>
+  </si>
+  <si>
+    <t>24.500,00</t>
+  </si>
+  <si>
+    <t>15/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb14e-f2a5-71d4-a7c2-acc8979fd9e5</t>
+  </si>
+  <si>
+    <t>12/05/2025</t>
+  </si>
+  <si>
+    <t>12/01/2026</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE INTERNET.</t>
+  </si>
+  <si>
+    <t>Fastnet Telecom</t>
+  </si>
+  <si>
+    <t>07.465.986/0001-14</t>
+  </si>
+  <si>
+    <t>1.192,00</t>
+  </si>
+  <si>
+    <t>14/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ead3a-38ac-709d-985f-9230f49a80d9</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>09/01/2026</t>
+  </si>
+  <si>
+    <t>LOCAÇÃO DE CAMINHÃO TIPO TRATOR (6X2), PARA PRESTAR SERVICOS DE TRANSPORTE DE MÁQUINAS E EQUIPAMENTOS</t>
+  </si>
+  <si>
+    <t>K&amp;V TRANSPORTES LTDA</t>
+  </si>
+  <si>
+    <t>51.577.844/0001-30</t>
+  </si>
+  <si>
+    <t>83.920,00</t>
+  </si>
+  <si>
+    <t>13/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ead32-db77-70f2-8a52-6165b15f8442</t>
+  </si>
+  <si>
+    <t>16/04/2025</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA OBJETIVANDO O FORNECIMENTO PARCELADO DE COMBUSTÍVEIS (GASOLINA COMUM E ÓLEO DIESEL) E LUBRIFICANTES (FLUA, GRAXAS, ÓLEOS HIDRÁULICOS E DE MOTOR)</t>
+  </si>
+  <si>
+    <t>Rafael Nascimento Barreto EPP</t>
+  </si>
+  <si>
+    <t>117.230,00</t>
+  </si>
+  <si>
+    <t>12/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ead23-8447-7034-9ced-99c605d4f7ad</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS NA LICENÇA DE USO MENSAL DE SOFTWARES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AG SISTEMAS </t>
+  </si>
+  <si>
+    <t>04.497.198.0001/11</t>
+  </si>
+  <si>
+    <t>11/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ead0e-bfff-7348-b192-ebfa808cbfef</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>Locação de Imóvel Comercial (Galpão São Domingos)</t>
+  </si>
+  <si>
+    <t>Regina Cruz Fraga</t>
+  </si>
+  <si>
+    <t>15.314.802/0001-43</t>
+  </si>
+  <si>
+    <t>10/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ead06-957a-7199-afda-713a3496d761</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>Hospedagem e Gerenciamento de Site.</t>
+  </si>
+  <si>
+    <t>1.798,80</t>
+  </si>
+  <si>
+    <t>09/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacff-369e-7005-ba13-8a65b219aefa</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>03/01/2026</t>
+  </si>
+  <si>
+    <t>Consultoria e Assessoria em Assessoria e Consultoria jurídica Manifesto de Interesse Privado (MIP) e à Gestão Consorciada de Resíduos Sólidos</t>
+  </si>
+  <si>
+    <t>Lucas Cardinali Pacheco Sociedade Individual De Advocacia</t>
+  </si>
+  <si>
+    <t>27.896.712/0001-97</t>
+  </si>
+  <si>
+    <t>55.000,00</t>
+  </si>
+  <si>
+    <t>08/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacf9-d08b-736f-8837-e277bc8226e3</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>28/05/2025</t>
+  </si>
+  <si>
+    <t>Recebimento de Resíduos Sólidos Urb. (RSU)</t>
+  </si>
+  <si>
+    <t>Rosário Catete Ambiental</t>
+  </si>
+  <si>
+    <t>43.061.782/0001-81</t>
+  </si>
+  <si>
+    <t>131.600,00</t>
+  </si>
+  <si>
+    <t>07/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacf2-97a2-7111-93e1-5612c5386e38</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>Assessoria em Coordenação e Gerenciamento RH</t>
+  </si>
+  <si>
+    <t>JH Serviços Administrativo</t>
+  </si>
+  <si>
+    <t>41.398.210/0001-67</t>
+  </si>
+  <si>
+    <t>33.000,00</t>
+  </si>
+  <si>
+    <t>02/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eaccb-9de7-700c-a776-bbd6d4e50e50</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>Consultoria Jurídica Interna, Repres. e Defesa</t>
+  </si>
+  <si>
+    <t>David G Santos Advocacia</t>
+  </si>
+  <si>
+    <t>34.464.850/0001-62</t>
+  </si>
+  <si>
+    <t>62.700,00</t>
+  </si>
+  <si>
+    <t>03/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacd1-18ee-7012-ba45-dfc15ae4f1af</t>
+  </si>
+  <si>
+    <t>Assessoria e Consultoria Técnica em Licitações e Contratos Admin.</t>
+  </si>
+  <si>
+    <t>49.500,00</t>
+  </si>
+  <si>
+    <t>04/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacd5-9fd2-7167-aa00-5e0d038d0b8f</t>
+  </si>
+  <si>
+    <t>Locação de Imóvel (Sede CPAC)</t>
+  </si>
+  <si>
+    <t>Rinaldo Silva</t>
+  </si>
+  <si>
+    <t>590.286.885-87</t>
+  </si>
+  <si>
+    <t>05/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacda-47d5-7264-9711-41dbf83b9c8e</t>
+  </si>
+  <si>
+    <t>Consultoria e Assessoria em Gestão de Convênios e Contratos de Repasse</t>
+  </si>
+  <si>
+    <t>AC Consultoria</t>
+  </si>
+  <si>
+    <t>26.774.490/0001-77</t>
+  </si>
+  <si>
+    <t>66.000,00</t>
+  </si>
+  <si>
+    <t>06/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacec-5013-7311-b748-26f37c9efa38</t>
+  </si>
+  <si>
+    <t>Locação de Imóvel (Galpão Moita Bonita)</t>
+  </si>
+  <si>
+    <t>Geovane Alves de Lima</t>
+  </si>
+  <si>
+    <t>059.815.285-75</t>
+  </si>
+  <si>
+    <t>7.200,00</t>
+  </si>
+  <si>
+    <t>18/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebbaf-2c7d-730e-9b81-531b5f59f9c4</t>
+  </si>
+  <si>
+    <t>27/03/2024</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS PARA RECEBIMENTO DOS RESÍDUOS SÓLIDOS URBANOS (RSU), CLASSE II A E II B, OS RESÍDUOS DA CONSTRUÇÃO E DA DEMOLIÇÃO  (RCD) ENTULHOS E OS VOLUMOSOS, PROVENIENTES DA COLETA DOMICILIAR, COMERCIAL E PÚBLICA DOS MUNICÍPIOS ABRANGIDOS PELO CPAC.</t>
+  </si>
+  <si>
+    <t>4.771.200,00</t>
+  </si>
+  <si>
+    <t>17/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebba0-6daf-7045-b160-0805a28d4194</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE SERVIÇOS DE OPERADOR DE MÁQUINAS.</t>
+  </si>
+  <si>
+    <t>José Ronaldo Feitosa dos Santos</t>
+  </si>
+  <si>
+    <t>003.692.065-76</t>
+  </si>
+  <si>
+    <t>15/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebb92-c543-72c2-9034-2434325fb3a3</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ASSESSORIA E CONSULTORIA JURÍDICA DO CPAC.</t>
+  </si>
+  <si>
+    <t>16/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebb98-aaa0-718e-aa8d-8497745cbe15</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA TÉCNICA AMBIENTAL ESPECIALIZADA AO CPAC, PARA EXECUTAR AÇÕES DE EDUCAÇÃO AMBIENTAL NA MOBILIZAÇÃO E SENSIBILIZAÇÃO DOS CATADORES DE MATERIAIS RECICLÁVEIS</t>
+  </si>
+  <si>
+    <t>12/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb75c-547c-7166-bbd9-683ccfaac63a</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>05/01/2025</t>
+  </si>
+  <si>
+    <t>LOCAÇÃO DE CAMINHÃO TIPO TRATOR (6 x 2) COM PRANCHA CONFECCIONADA EM FERRO/METAL COM DOIS (02) EIXOS, CAPACIDADE DE ARRASTO MÍNIMO DE 28.000 Kg, PARA PRESTAR SERVIÇOS DE TRANSPORTE DE MÁQUINAS E EQUIPAMENTOS DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO - CPAC</t>
+  </si>
+  <si>
+    <t>Viamax Locações LTDA</t>
+  </si>
+  <si>
+    <t>05.405.723/0001-94</t>
+  </si>
+  <si>
+    <t>73.370,00</t>
+  </si>
+  <si>
+    <t>13/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb763-d073-72db-9652-54eba2a96b04</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS CONTÁBEIS, COM ACOMPANHAMENTO EM ASSEMBLÉIA, PREPARAÇÃO DE REGISTRO, ATA, ESTATUTO E ACOMPANHAMENTOS FISCAIS, TRIBUTÁRIOS E SETOR PESSOAL, PARA AS ASSOCIAÇÕES E COOPERATIVAS DE RECICLAGEM DOS MUNICÍPIOS CONSORCIADOS AO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC</t>
+  </si>
+  <si>
+    <t>35.200,00</t>
+  </si>
+  <si>
+    <t>14/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb768-7f89-7142-8791-5a79068736b5</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS TÉCNICOS NO DESENVOLVIMENTO DO E-SOCIAL COM EXCEÇÃO DA PARTE DE SEGURANÇA DO TRABALHO</t>
+  </si>
+  <si>
+    <t>JH Serviços</t>
+  </si>
+  <si>
+    <t>16.060,00</t>
+  </si>
+  <si>
+    <t>11/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb741-10d9-7075-87b4-1621228d0d2f</t>
+  </si>
+  <si>
+    <t>04/01/2024</t>
+  </si>
+  <si>
+    <t>04/01/2025</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO REFERENTE A HOSPEDAGEM  E GERENCIAMENTO DE CONTEÚDO DO SITE DO CPAC.</t>
+  </si>
+  <si>
+    <t>1.198,80</t>
+  </si>
+  <si>
+    <t>01/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb6ee-8801-72cc-8e56-e92bf11c904a</t>
+  </si>
+  <si>
+    <t>02/01/2024</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA JURÍDICA INTERNA, BEM COMO, REPRESENTAÇÃO E DEFESA NAS VIAS ADMINISTRATIVA E JUDICIAL, NAS MAIS DIVERSAS ÁREAS DE DIREITO ADMINISTRATIVO, CÍVEL, CONSUMIDOR E CONSTITUCIONAL PARA O CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO - CPAC</t>
+  </si>
+  <si>
+    <t>40.772.021/0001-40</t>
+  </si>
+  <si>
+    <t>54.000,00</t>
+  </si>
+  <si>
+    <t>02/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb6f9-3bba-73a2-8d91-3a6772072896</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇO ESPECIALIZADO EM CONTABILIDADE PÚBLICA.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jailson Trindade Oliveira </t>
+  </si>
+  <si>
+    <t>32.720.872/0001-10</t>
+  </si>
+  <si>
+    <t>47.190,00</t>
+  </si>
+  <si>
+    <t>03/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb6fd-81b2-727d-a1e3-00a8b364ef6c</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA E ASSESSÓRIA AO CONSÓRCIO NA GESTÃO DE CONVÊNIOS E CONTRATOS DE REPASSE FIRMADOS COM O GOVERNO FEDERAL E ESTADUAL ATRAVÉS DE SEUS ÓRGÃOS, MINISTÉRIO E SECRETARIAS ESTADUAIS.</t>
+  </si>
+  <si>
+    <t>38.400,00</t>
+  </si>
+  <si>
+    <t>04/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb706-6509-708d-8744-cdde363726a4</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE ASSESSÓRIA E CONSULTORIA TÉCNICA EM LICITAÇÕES E CONTRATOS ADMINISTRATIVOS PARA O CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC</t>
+  </si>
+  <si>
+    <t>Portallicita</t>
+  </si>
+  <si>
+    <t>36.000,00</t>
+  </si>
+  <si>
+    <t>05/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb70b-adf0-703b-81f8-6283edaec189</t>
+  </si>
+  <si>
+    <t>LOCAÇÃO DE IMÓVEL, SITUADO A PRAÇA DA BANDEIRA Nº 109, BAIRRO CENTRO, RIBEIRÓPOLIS - SE, PARA O FUNCIONAMENTO DA SEDE DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL – CPAC</t>
+  </si>
+  <si>
+    <t>06/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb715-3686-7131-b149-f6790bbda745</t>
+  </si>
+  <si>
+    <t>LOCAÇÃO DE IMÓVEL, SITUADO A RUA FILADELFO DÓREA Nº 419, BAIRRO CENTRO, MOITA BONITA - SE, PARA O FUNCIONAMENTO DO GALPÃO DE TRIAGEM DE MATERIAIS RECICLÁVEIS DE MOITA BONITA/SE.</t>
+  </si>
+  <si>
+    <t>6.000,00</t>
+  </si>
+  <si>
+    <t>07/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb719-2389-7053-bed2-55b2b4c3d3c9</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE INTERNET BANDA LARGA FTTH PARA ATENDER AS NECESSIDADES DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC</t>
+  </si>
+  <si>
+    <t>1.438,80</t>
+  </si>
+  <si>
+    <t>08/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb71f-418f-723b-a752-e3a60f690e04</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS NA LICENÇA DE USO MENSAL DOS SOFTWARES AGPORTAL E SEUS RESPECTIVOS MÓDULOS: PARA CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO - CPAC.</t>
+  </si>
+  <si>
+    <t>42.600,00</t>
+  </si>
+  <si>
+    <t>09/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb724-1759-73cd-a9df-87e0c8a09001</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA OBJETIVANDO O FORNECIMENTO DE COMBUSTÍVEIS DERIVADOS DE PETRÓLEO TIPO GASOLINA COMUM, ÓLEO DIESEL E FLUA, PARA ENTREGA, CONFORME DEMANDA, PARA ATENDER AS NECESSIDADES DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL - CPAC</t>
+  </si>
+  <si>
+    <t>78.326,00</t>
+  </si>
+  <si>
+    <t>10/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb738-887f-7264-81cc-ad4442537133</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA COLETA, TRANSPORTE, TRATAMENTO E DESTINAÇÃO FINAL DE RESÍDUOS INFECTANTES DE SAÚDE DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO - CPAC</t>
+  </si>
+  <si>
+    <t>Inove Soluções em Resíduos LTDA</t>
+  </si>
+  <si>
+    <t>12.065.201/0001-56</t>
+  </si>
+  <si>
+    <t>20/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc77-0a19-73fd-abdc-2e85efad641a</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>20/01/2024</t>
+  </si>
+  <si>
+    <t>40.020,00</t>
+  </si>
+  <si>
+    <t>19/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc68-4876-727c-a79c-aa6cca9da02a</t>
+  </si>
+  <si>
+    <t>06/04/2023</t>
+  </si>
+  <si>
+    <t>06/01/2024</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE OPERADOR DE MÁQUINAS</t>
+  </si>
+  <si>
+    <t>27.000,00</t>
+  </si>
+  <si>
+    <t>18/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc5e-b294-71a9-b958-6396c437c59f</t>
+  </si>
+  <si>
+    <t>03/04/2023</t>
+  </si>
+  <si>
+    <t>03/04/2024</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS JURÍDICOS PARA EXECUÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS DE AUDITORIA E CONSULTORIA ENERGÉTICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Recupera Consultoria e Assessoria LTDA </t>
+  </si>
+  <si>
+    <t>02.465.913/0001-19</t>
+  </si>
+  <si>
+    <t>0,00</t>
+  </si>
+  <si>
+    <t>17/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc52-b4e4-73ef-bed2-6a957ae0dc55</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>31/12/2023</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA SERVIÇOS DE CONSTRUÇÃO DE CENTRAL DE TRIAGEM DE RESÍDUOS SÓLIDOS NO POVOADO SAPÉ - NOSSA SENHORA DAS DORES/SE</t>
+  </si>
+  <si>
+    <t>KRM Multiservice LTDA</t>
+  </si>
+  <si>
+    <t>37.650.794/0001-49</t>
+  </si>
+  <si>
+    <t>178.904,57</t>
+  </si>
+  <si>
+    <t>16/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc45-8436-712d-aadc-15415cdf620c</t>
+  </si>
+  <si>
+    <t>07/03/2023</t>
+  </si>
+  <si>
+    <t>07/01/2024</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS CONTÁBEIS, COM ACOMPANHAMENTO EM ASSEMBLÉIA, PREPARAÇÃO DE REGISTRO, ATA, ESTATUTO E ACOMPANHAMENTOS FISCAIS, TRIBUTÁRIOS E SETOR PESSOAL, PARA AS ASSOCIAÇÕES E COOPERATIVAS DE RECCICLAGEM DOS MUNICÍPIOS CONSORCIADOS AO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC</t>
+  </si>
+  <si>
+    <t>Auge Assessoria Empresarial LTDA</t>
+  </si>
+  <si>
+    <t>46.438.773/0001-55</t>
+  </si>
+  <si>
+    <t>44.000,00</t>
+  </si>
+  <si>
+    <t>15/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc3e-7724-7230-8f67-4239c2fe9de3</t>
+  </si>
+  <si>
+    <t>02/03/2023</t>
+  </si>
+  <si>
+    <t>REFERENTE A PRESTAÇÃO DE SERVIÇOS DE ASSESSORIA E/OU CONSULTORIA JURÍDICA AO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO - CPAC ATRAVÉS DE ACOMPANHAMENTO MENSAL DE ROTINAS ADMINISTRATIVAS LIGADAS AO MEIO AMBIENTE, INCLUINDO A CONSULTORIA NO ACOMPANHAMENTO DO PROCEDIMENTO DE MANIFESTAÇÃO DE INTERESSE (PMI) VIGENTE OU OUTRO PROCEDIMENTO QUE ENVOLVA ANÁLISE DE PARCERIAS PUBLICO-PRIVADAS E CONCESSÕES, EM TODAS SUAS FASES, MEDIANTE CONCESSÃO ADMINISTRATIVA DOS SERVIÇOS DE TRANSBORDO, TRATAMENTO E DESTINAÇÃO FINAL DOS RESÍDUOS SÓLIDOS URBANOS NOS MUNICÍPIOS CONSORCIADOS AO CPAC</t>
+  </si>
+  <si>
+    <t>38.000,00</t>
+  </si>
+  <si>
+    <t>14/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc37-1cfb-7245-9eae-090f91083c5d</t>
+  </si>
+  <si>
+    <t>03/02/2023</t>
+  </si>
+  <si>
+    <t>03/01/2024</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE RECEBIMENTO E DESTINAÇÃO FINAL DE RESÍDUOS SÓLIDOS CLASSE II A PROVENIENTES DOS MUNICÍPIOS CONSORCIADOS AO CPAC.</t>
+  </si>
+  <si>
+    <t>757.504,00</t>
+  </si>
+  <si>
+    <t>13/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc32-fca8-7213-ae1a-62abaeee68cd</t>
+  </si>
+  <si>
+    <t>02/02/2023</t>
+  </si>
+  <si>
+    <t>12/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc2d-ff51-7232-a706-ca9ecb85c339</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA TÉCNICA AMBIENTAL ESPECIALIZADA AO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC, PARA EXECUTAR AÇÕES DE EDUCAÇÃO AMBIENTAL NA MOBILIZAÇÃO, SENSIBILIZAÇÃO DOS CATADORES DE MATERIAIS RECICLÁVEIS.</t>
+  </si>
+  <si>
+    <t>11/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc1e-c668-7218-b7fa-4a5158687b37</t>
+  </si>
+  <si>
+    <t>04/01/2023</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para a prestação de serviços de hospedagem e gerenciamento de conteúdo do site do cpac</t>
+  </si>
+  <si>
+    <t>09/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc14-0155-738e-9fdf-f09a672e77d8</t>
+  </si>
+  <si>
+    <t>03/01/2023</t>
+  </si>
+  <si>
+    <t>70.860,00</t>
+  </si>
+  <si>
+    <t>10/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc17-ed20-710d-993a-5f00b8287c0a</t>
+  </si>
+  <si>
+    <t>Brascon Gestão Ambiental LTDA</t>
+  </si>
+  <si>
+    <t>01/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebbd5-1126-7313-9cc2-b78b1a6cf3ef</t>
+  </si>
+  <si>
+    <t>02/01/2023</t>
+  </si>
+  <si>
+    <t>51.600,00</t>
+  </si>
+  <si>
+    <t>02/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebbe3-3f2d-736e-96dc-7c79d2c92de7</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇO ESPECIALIZADO EM CONTABILIDADE PÚBLICA ABAIXO ESPECIFICADA: • PRESTAÇÃO DE SERVIÇOS DE ASSESSORIA E CONSULTORIA TÉCNICA ESPECIALIZADA NAS ÁREAS DE CONTABILIDADE PÚBLICA. • ASSESSORIA NOS SERVIÇOS CONTÁBEIS, NO ATENDIMENTO E ACOMPANHAMENTO DE TODAS MATÉRIAS ORIUNDAS DO TRIBUNAL DE CONTAS DE ESTADO DE SERGIPE. • ASSESSORIA NA ELABORAÇÃO DA PRESTAÇÃO DE CONTAS GERAL DESTA ENTIDADE. • ASSESSSORIA NA ELEBORAÇÃO DOS INFORMES ATÉ O DIA 30 DO MÊS SEGUINTES.</t>
+  </si>
+  <si>
+    <t>03/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebbe6-3396-7347-9d5d-aafe8f91ba85</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA E ASSESSÓRIA AO CONSÓRCIO NA GESTÃO DE CONVÊNIOS E CONTRATOS DE REPASSE FIRMADOS COM O GOVERNO FEDERAL E ESTADUAL ATRAVÉS DE SEUS ÓRGÃOS, MINISTÉRIO E SECRETARIAS ESTADUAIS</t>
+  </si>
+  <si>
+    <t>04/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebbea-ff3f-73d3-bc3d-6ee24d1cc352</t>
+  </si>
+  <si>
+    <t>05/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebbee-43c9-718b-aae8-fceeeee2cf06</t>
+  </si>
+  <si>
+    <t>15.600,00</t>
+  </si>
+  <si>
+    <t>06/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc01-5eea-731b-9d93-4882378801f5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LOCAÇÃO DE IMÓVEL, SITUADO A RUA FILADELFO DÓREA Nº 419, BAIRRO CENTRO, MOITA BONITA - SE, PARA O FUNCIONAMENTO DO GALPÃO DE TRIAGEM DE MATERIAIS RECICLÁVEIS DE MOITA BONITA/SE
+</t>
+  </si>
+  <si>
+    <t>07/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc05-b608-7289-b366-ee0c544283dd</t>
+  </si>
+  <si>
+    <t>08/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc0a-8493-702a-bf41-32d069c263c5</t>
+  </si>
+  <si>
+    <t>38.712,00</t>
+  </si>
+  <si>
+    <t>José Edigar Santos de Araujo</t>
+  </si>
+  <si>
+    <t>068.***.***-09</t>
+  </si>
+  <si>
+    <t>Fiscal</t>
+  </si>
+  <si>
+    <t>Leandro Roque Souza Andrade</t>
+  </si>
+  <si>
+    <t>044.***.***-67</t>
+  </si>
+  <si>
+    <t>01/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eac6a-1851-7078-bace-a28ca6a07542</t>
+  </si>
+  <si>
+    <t>Assessoria e Consultoria em Contabilidade Pública.</t>
+  </si>
+  <si>
+    <t>AT Consultoria</t>
+  </si>
+  <si>
+    <t>07.795.793/0001-21</t>
+  </si>
+  <si>
+    <t>50.400,00</t>
+  </si>
+  <si>
+    <t>Ligiana Alves Silva</t>
+  </si>
+  <si>
+    <t>929.***.***-34</t>
+  </si>
+  <si>
+    <t>Mariana Costa Barbosa</t>
+  </si>
+  <si>
+    <t>072.***.***-99</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -358,58 +4384,7037 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A1"/>
+  <dimension ref="A1:AID6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
-  <sheetData/>
+  <sheetData>
+    <row r="1" spans="1:914">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>32</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>35</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>85</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>86</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>87</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>88</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>89</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>90</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>91</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>92</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>93</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>94</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>95</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>96</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>97</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>98</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>99</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>100</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>101</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>102</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>103</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>105</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>106</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>109</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>110</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="DM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="DN1" t="s">
+        <v>117</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>118</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="DQ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="DR1" t="s">
+        <v>121</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>122</v>
+      </c>
+      <c r="DT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="DU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="DV1" t="s">
+        <v>125</v>
+      </c>
+      <c r="DW1" t="s">
+        <v>126</v>
+      </c>
+      <c r="DX1" t="s">
+        <v>127</v>
+      </c>
+      <c r="DY1" t="s">
+        <v>128</v>
+      </c>
+      <c r="DZ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="EA1" t="s">
+        <v>130</v>
+      </c>
+      <c r="EB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="EC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="ED1" t="s">
+        <v>133</v>
+      </c>
+      <c r="EE1" t="s">
+        <v>134</v>
+      </c>
+      <c r="EF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="EG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="EH1" t="s">
+        <v>137</v>
+      </c>
+      <c r="EI1" t="s">
+        <v>138</v>
+      </c>
+      <c r="EJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="EK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="EL1" t="s">
+        <v>141</v>
+      </c>
+      <c r="EM1" t="s">
+        <v>142</v>
+      </c>
+      <c r="EN1" t="s">
+        <v>143</v>
+      </c>
+      <c r="EO1" t="s">
+        <v>144</v>
+      </c>
+      <c r="EP1" t="s">
+        <v>145</v>
+      </c>
+      <c r="EQ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="ER1" t="s">
+        <v>147</v>
+      </c>
+      <c r="ES1" t="s">
+        <v>148</v>
+      </c>
+      <c r="ET1" t="s">
+        <v>149</v>
+      </c>
+      <c r="EU1" t="s">
+        <v>150</v>
+      </c>
+      <c r="EV1" t="s">
+        <v>151</v>
+      </c>
+      <c r="EW1" t="s">
+        <v>152</v>
+      </c>
+      <c r="EX1" t="s">
+        <v>153</v>
+      </c>
+      <c r="EY1" t="s">
+        <v>154</v>
+      </c>
+      <c r="EZ1" t="s">
+        <v>155</v>
+      </c>
+      <c r="FA1" t="s">
+        <v>156</v>
+      </c>
+      <c r="FB1" t="s">
+        <v>157</v>
+      </c>
+      <c r="FC1" t="s">
+        <v>158</v>
+      </c>
+      <c r="FD1" t="s">
+        <v>159</v>
+      </c>
+      <c r="FE1" t="s">
+        <v>160</v>
+      </c>
+      <c r="FF1" t="s">
+        <v>161</v>
+      </c>
+      <c r="FG1" t="s">
+        <v>162</v>
+      </c>
+      <c r="FH1" t="s">
+        <v>163</v>
+      </c>
+      <c r="FI1" t="s">
+        <v>164</v>
+      </c>
+      <c r="FJ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="FK1" t="s">
+        <v>166</v>
+      </c>
+      <c r="FL1" t="s">
+        <v>167</v>
+      </c>
+      <c r="FM1" t="s">
+        <v>168</v>
+      </c>
+      <c r="FN1" t="s">
+        <v>169</v>
+      </c>
+      <c r="FO1" t="s">
+        <v>170</v>
+      </c>
+      <c r="FP1" t="s">
+        <v>171</v>
+      </c>
+      <c r="FQ1" t="s">
+        <v>172</v>
+      </c>
+      <c r="FR1" t="s">
+        <v>173</v>
+      </c>
+      <c r="FS1" t="s">
+        <v>174</v>
+      </c>
+      <c r="FT1" t="s">
+        <v>175</v>
+      </c>
+      <c r="FU1" t="s">
+        <v>176</v>
+      </c>
+      <c r="FV1" t="s">
+        <v>177</v>
+      </c>
+      <c r="FW1" t="s">
+        <v>178</v>
+      </c>
+      <c r="FX1" t="s">
+        <v>179</v>
+      </c>
+      <c r="FY1" t="s">
+        <v>180</v>
+      </c>
+      <c r="FZ1" t="s">
+        <v>181</v>
+      </c>
+      <c r="GA1" t="s">
+        <v>182</v>
+      </c>
+      <c r="GB1" t="s">
+        <v>183</v>
+      </c>
+      <c r="GC1" t="s">
+        <v>184</v>
+      </c>
+      <c r="GD1" t="s">
+        <v>185</v>
+      </c>
+      <c r="GE1" t="s">
+        <v>186</v>
+      </c>
+      <c r="GF1" t="s">
+        <v>187</v>
+      </c>
+      <c r="GG1" t="s">
+        <v>188</v>
+      </c>
+      <c r="GH1" t="s">
+        <v>189</v>
+      </c>
+      <c r="GI1" t="s">
+        <v>190</v>
+      </c>
+      <c r="GJ1" t="s">
+        <v>191</v>
+      </c>
+      <c r="GK1" t="s">
+        <v>192</v>
+      </c>
+      <c r="GL1" t="s">
+        <v>193</v>
+      </c>
+      <c r="GM1" t="s">
+        <v>194</v>
+      </c>
+      <c r="GN1" t="s">
+        <v>195</v>
+      </c>
+      <c r="GO1" t="s">
+        <v>196</v>
+      </c>
+      <c r="GP1" t="s">
+        <v>197</v>
+      </c>
+      <c r="GQ1" t="s">
+        <v>198</v>
+      </c>
+      <c r="GR1" t="s">
+        <v>199</v>
+      </c>
+      <c r="GS1" t="s">
+        <v>200</v>
+      </c>
+      <c r="GT1" t="s">
+        <v>201</v>
+      </c>
+      <c r="GU1" t="s">
+        <v>202</v>
+      </c>
+      <c r="GV1" t="s">
+        <v>203</v>
+      </c>
+      <c r="GW1" t="s">
+        <v>204</v>
+      </c>
+      <c r="GX1" t="s">
+        <v>205</v>
+      </c>
+      <c r="GY1" t="s">
+        <v>206</v>
+      </c>
+      <c r="GZ1" t="s">
+        <v>207</v>
+      </c>
+      <c r="HA1" t="s">
+        <v>208</v>
+      </c>
+      <c r="HB1" t="s">
+        <v>209</v>
+      </c>
+      <c r="HC1" t="s">
+        <v>210</v>
+      </c>
+      <c r="HD1" t="s">
+        <v>211</v>
+      </c>
+      <c r="HE1" t="s">
+        <v>212</v>
+      </c>
+      <c r="HF1" t="s">
+        <v>213</v>
+      </c>
+      <c r="HG1" t="s">
+        <v>214</v>
+      </c>
+      <c r="HH1" t="s">
+        <v>215</v>
+      </c>
+      <c r="HI1" t="s">
+        <v>216</v>
+      </c>
+      <c r="HJ1" t="s">
+        <v>217</v>
+      </c>
+      <c r="HK1" t="s">
+        <v>218</v>
+      </c>
+      <c r="HL1" t="s">
+        <v>219</v>
+      </c>
+      <c r="HM1" t="s">
+        <v>220</v>
+      </c>
+      <c r="HN1" t="s">
+        <v>221</v>
+      </c>
+      <c r="HO1" t="s">
+        <v>222</v>
+      </c>
+      <c r="HP1" t="s">
+        <v>223</v>
+      </c>
+      <c r="HQ1" t="s">
+        <v>224</v>
+      </c>
+      <c r="HR1" t="s">
+        <v>225</v>
+      </c>
+      <c r="HS1" t="s">
+        <v>226</v>
+      </c>
+      <c r="HT1" t="s">
+        <v>227</v>
+      </c>
+      <c r="HU1" t="s">
+        <v>228</v>
+      </c>
+      <c r="HV1" t="s">
+        <v>229</v>
+      </c>
+      <c r="HW1" t="s">
+        <v>230</v>
+      </c>
+      <c r="HX1" t="s">
+        <v>231</v>
+      </c>
+      <c r="HY1" t="s">
+        <v>232</v>
+      </c>
+      <c r="HZ1" t="s">
+        <v>233</v>
+      </c>
+      <c r="IA1" t="s">
+        <v>234</v>
+      </c>
+      <c r="IB1" t="s">
+        <v>235</v>
+      </c>
+      <c r="IC1" t="s">
+        <v>236</v>
+      </c>
+      <c r="ID1" t="s">
+        <v>237</v>
+      </c>
+      <c r="IE1" t="s">
+        <v>238</v>
+      </c>
+      <c r="IF1" t="s">
+        <v>239</v>
+      </c>
+      <c r="IG1" t="s">
+        <v>240</v>
+      </c>
+      <c r="IH1" t="s">
+        <v>241</v>
+      </c>
+      <c r="II1" t="s">
+        <v>242</v>
+      </c>
+      <c r="IJ1" t="s">
+        <v>243</v>
+      </c>
+      <c r="IK1" t="s">
+        <v>244</v>
+      </c>
+      <c r="IL1" t="s">
+        <v>245</v>
+      </c>
+      <c r="IM1" t="s">
+        <v>246</v>
+      </c>
+      <c r="IN1" t="s">
+        <v>247</v>
+      </c>
+      <c r="IO1" t="s">
+        <v>248</v>
+      </c>
+      <c r="IP1" t="s">
+        <v>249</v>
+      </c>
+      <c r="IQ1" t="s">
+        <v>250</v>
+      </c>
+      <c r="IR1" t="s">
+        <v>251</v>
+      </c>
+      <c r="IS1" t="s">
+        <v>252</v>
+      </c>
+      <c r="IT1" t="s">
+        <v>253</v>
+      </c>
+      <c r="IU1" t="s">
+        <v>254</v>
+      </c>
+      <c r="IV1" t="s">
+        <v>255</v>
+      </c>
+      <c r="IW1" t="s">
+        <v>256</v>
+      </c>
+      <c r="IX1" t="s">
+        <v>257</v>
+      </c>
+      <c r="IY1" t="s">
+        <v>258</v>
+      </c>
+      <c r="IZ1" t="s">
+        <v>259</v>
+      </c>
+      <c r="JA1" t="s">
+        <v>260</v>
+      </c>
+      <c r="JB1" t="s">
+        <v>261</v>
+      </c>
+      <c r="JC1" t="s">
+        <v>262</v>
+      </c>
+      <c r="JD1" t="s">
+        <v>263</v>
+      </c>
+      <c r="JE1" t="s">
+        <v>264</v>
+      </c>
+      <c r="JF1" t="s">
+        <v>265</v>
+      </c>
+      <c r="JG1" t="s">
+        <v>266</v>
+      </c>
+      <c r="JH1" t="s">
+        <v>267</v>
+      </c>
+      <c r="JI1" t="s">
+        <v>268</v>
+      </c>
+      <c r="JJ1" t="s">
+        <v>269</v>
+      </c>
+      <c r="JK1" t="s">
+        <v>270</v>
+      </c>
+      <c r="JL1" t="s">
+        <v>271</v>
+      </c>
+      <c r="JM1" t="s">
+        <v>272</v>
+      </c>
+      <c r="JN1" t="s">
+        <v>273</v>
+      </c>
+      <c r="JO1" t="s">
+        <v>274</v>
+      </c>
+      <c r="JP1" t="s">
+        <v>275</v>
+      </c>
+      <c r="JQ1" t="s">
+        <v>276</v>
+      </c>
+      <c r="JR1" t="s">
+        <v>277</v>
+      </c>
+      <c r="JS1" t="s">
+        <v>278</v>
+      </c>
+      <c r="JT1" t="s">
+        <v>279</v>
+      </c>
+      <c r="JU1" t="s">
+        <v>280</v>
+      </c>
+      <c r="JV1" t="s">
+        <v>281</v>
+      </c>
+      <c r="JW1" t="s">
+        <v>282</v>
+      </c>
+      <c r="JX1" t="s">
+        <v>283</v>
+      </c>
+      <c r="JY1" t="s">
+        <v>284</v>
+      </c>
+      <c r="JZ1" t="s">
+        <v>285</v>
+      </c>
+      <c r="KA1" t="s">
+        <v>286</v>
+      </c>
+      <c r="KB1" t="s">
+        <v>287</v>
+      </c>
+      <c r="KC1" t="s">
+        <v>288</v>
+      </c>
+      <c r="KD1" t="s">
+        <v>289</v>
+      </c>
+      <c r="KE1" t="s">
+        <v>290</v>
+      </c>
+      <c r="KF1" t="s">
+        <v>291</v>
+      </c>
+      <c r="KG1" t="s">
+        <v>292</v>
+      </c>
+      <c r="KH1" t="s">
+        <v>293</v>
+      </c>
+      <c r="KI1" t="s">
+        <v>294</v>
+      </c>
+      <c r="KJ1" t="s">
+        <v>295</v>
+      </c>
+      <c r="KK1" t="s">
+        <v>296</v>
+      </c>
+      <c r="KL1" t="s">
+        <v>297</v>
+      </c>
+      <c r="KM1" t="s">
+        <v>298</v>
+      </c>
+      <c r="KN1" t="s">
+        <v>299</v>
+      </c>
+      <c r="KO1" t="s">
+        <v>300</v>
+      </c>
+      <c r="KP1" t="s">
+        <v>301</v>
+      </c>
+      <c r="KQ1" t="s">
+        <v>302</v>
+      </c>
+      <c r="KR1" t="s">
+        <v>303</v>
+      </c>
+      <c r="KS1" t="s">
+        <v>304</v>
+      </c>
+      <c r="KT1" t="s">
+        <v>305</v>
+      </c>
+      <c r="KU1" t="s">
+        <v>306</v>
+      </c>
+      <c r="KV1" t="s">
+        <v>307</v>
+      </c>
+      <c r="KW1" t="s">
+        <v>308</v>
+      </c>
+      <c r="KX1" t="s">
+        <v>309</v>
+      </c>
+      <c r="KY1" t="s">
+        <v>310</v>
+      </c>
+      <c r="KZ1" t="s">
+        <v>311</v>
+      </c>
+      <c r="LA1" t="s">
+        <v>312</v>
+      </c>
+      <c r="LB1" t="s">
+        <v>313</v>
+      </c>
+      <c r="LC1" t="s">
+        <v>314</v>
+      </c>
+      <c r="LD1" t="s">
+        <v>315</v>
+      </c>
+      <c r="LE1" t="s">
+        <v>316</v>
+      </c>
+      <c r="LF1" t="s">
+        <v>317</v>
+      </c>
+      <c r="LG1" t="s">
+        <v>318</v>
+      </c>
+      <c r="LH1" t="s">
+        <v>319</v>
+      </c>
+      <c r="LI1" t="s">
+        <v>320</v>
+      </c>
+      <c r="LJ1" t="s">
+        <v>321</v>
+      </c>
+      <c r="LK1" t="s">
+        <v>322</v>
+      </c>
+      <c r="LL1" t="s">
+        <v>323</v>
+      </c>
+      <c r="LM1" t="s">
+        <v>324</v>
+      </c>
+      <c r="LN1" t="s">
+        <v>325</v>
+      </c>
+      <c r="LO1" t="s">
+        <v>326</v>
+      </c>
+      <c r="LP1" t="s">
+        <v>327</v>
+      </c>
+      <c r="LQ1" t="s">
+        <v>328</v>
+      </c>
+      <c r="LR1" t="s">
+        <v>329</v>
+      </c>
+      <c r="LS1" t="s">
+        <v>330</v>
+      </c>
+      <c r="LT1" t="s">
+        <v>331</v>
+      </c>
+      <c r="LU1" t="s">
+        <v>332</v>
+      </c>
+      <c r="LV1" t="s">
+        <v>333</v>
+      </c>
+      <c r="LW1" t="s">
+        <v>334</v>
+      </c>
+      <c r="LX1" t="s">
+        <v>335</v>
+      </c>
+      <c r="LY1" t="s">
+        <v>336</v>
+      </c>
+      <c r="LZ1" t="s">
+        <v>337</v>
+      </c>
+      <c r="MA1" t="s">
+        <v>338</v>
+      </c>
+      <c r="MB1" t="s">
+        <v>339</v>
+      </c>
+      <c r="MC1" t="s">
+        <v>340</v>
+      </c>
+      <c r="MD1" t="s">
+        <v>341</v>
+      </c>
+      <c r="ME1" t="s">
+        <v>342</v>
+      </c>
+      <c r="MF1" t="s">
+        <v>343</v>
+      </c>
+      <c r="MG1" t="s">
+        <v>344</v>
+      </c>
+      <c r="MH1" t="s">
+        <v>345</v>
+      </c>
+      <c r="MI1" t="s">
+        <v>346</v>
+      </c>
+      <c r="MJ1" t="s">
+        <v>347</v>
+      </c>
+      <c r="MK1" t="s">
+        <v>348</v>
+      </c>
+      <c r="ML1" t="s">
+        <v>349</v>
+      </c>
+      <c r="MM1" t="s">
+        <v>350</v>
+      </c>
+      <c r="MN1" t="s">
+        <v>351</v>
+      </c>
+      <c r="MO1" t="s">
+        <v>352</v>
+      </c>
+      <c r="MP1" t="s">
+        <v>353</v>
+      </c>
+      <c r="MQ1" t="s">
+        <v>354</v>
+      </c>
+      <c r="MR1" t="s">
+        <v>355</v>
+      </c>
+      <c r="MS1" t="s">
+        <v>356</v>
+      </c>
+      <c r="MT1" t="s">
+        <v>357</v>
+      </c>
+      <c r="MU1" t="s">
+        <v>358</v>
+      </c>
+      <c r="MV1" t="s">
+        <v>359</v>
+      </c>
+      <c r="MW1" t="s">
+        <v>360</v>
+      </c>
+      <c r="MX1" t="s">
+        <v>361</v>
+      </c>
+      <c r="MY1" t="s">
+        <v>362</v>
+      </c>
+      <c r="MZ1" t="s">
+        <v>363</v>
+      </c>
+      <c r="NA1" t="s">
+        <v>364</v>
+      </c>
+      <c r="NB1" t="s">
+        <v>365</v>
+      </c>
+      <c r="NC1" t="s">
+        <v>366</v>
+      </c>
+      <c r="ND1" t="s">
+        <v>367</v>
+      </c>
+      <c r="NE1" t="s">
+        <v>368</v>
+      </c>
+      <c r="NF1" t="s">
+        <v>369</v>
+      </c>
+      <c r="NG1" t="s">
+        <v>370</v>
+      </c>
+      <c r="NH1" t="s">
+        <v>371</v>
+      </c>
+      <c r="NI1" t="s">
+        <v>372</v>
+      </c>
+      <c r="NJ1" t="s">
+        <v>373</v>
+      </c>
+      <c r="NK1" t="s">
+        <v>374</v>
+      </c>
+      <c r="NL1" t="s">
+        <v>375</v>
+      </c>
+      <c r="NM1" t="s">
+        <v>376</v>
+      </c>
+      <c r="NN1" t="s">
+        <v>377</v>
+      </c>
+      <c r="NO1" t="s">
+        <v>378</v>
+      </c>
+      <c r="NP1" t="s">
+        <v>379</v>
+      </c>
+      <c r="NQ1" t="s">
+        <v>380</v>
+      </c>
+      <c r="NR1" t="s">
+        <v>381</v>
+      </c>
+      <c r="NS1" t="s">
+        <v>382</v>
+      </c>
+      <c r="NT1" t="s">
+        <v>383</v>
+      </c>
+      <c r="NU1" t="s">
+        <v>384</v>
+      </c>
+      <c r="NV1" t="s">
+        <v>385</v>
+      </c>
+      <c r="NW1" t="s">
+        <v>386</v>
+      </c>
+      <c r="NX1" t="s">
+        <v>387</v>
+      </c>
+      <c r="NY1" t="s">
+        <v>388</v>
+      </c>
+      <c r="NZ1" t="s">
+        <v>389</v>
+      </c>
+      <c r="OA1" t="s">
+        <v>390</v>
+      </c>
+      <c r="OB1" t="s">
+        <v>391</v>
+      </c>
+      <c r="OC1" t="s">
+        <v>392</v>
+      </c>
+      <c r="OD1" t="s">
+        <v>393</v>
+      </c>
+      <c r="OE1" t="s">
+        <v>394</v>
+      </c>
+      <c r="OF1" t="s">
+        <v>395</v>
+      </c>
+      <c r="OG1" t="s">
+        <v>396</v>
+      </c>
+      <c r="OH1" t="s">
+        <v>397</v>
+      </c>
+      <c r="OI1" t="s">
+        <v>398</v>
+      </c>
+      <c r="OJ1" t="s">
+        <v>399</v>
+      </c>
+      <c r="OK1" t="s">
+        <v>400</v>
+      </c>
+      <c r="OL1" t="s">
+        <v>401</v>
+      </c>
+      <c r="OM1" t="s">
+        <v>402</v>
+      </c>
+      <c r="ON1" t="s">
+        <v>403</v>
+      </c>
+      <c r="OO1" t="s">
+        <v>404</v>
+      </c>
+      <c r="OP1" t="s">
+        <v>405</v>
+      </c>
+      <c r="OQ1" t="s">
+        <v>406</v>
+      </c>
+      <c r="OR1" t="s">
+        <v>407</v>
+      </c>
+      <c r="OS1" t="s">
+        <v>408</v>
+      </c>
+      <c r="OT1" t="s">
+        <v>409</v>
+      </c>
+      <c r="OU1" t="s">
+        <v>410</v>
+      </c>
+      <c r="OV1" t="s">
+        <v>411</v>
+      </c>
+      <c r="OW1" t="s">
+        <v>412</v>
+      </c>
+      <c r="OX1" t="s">
+        <v>413</v>
+      </c>
+      <c r="OY1" t="s">
+        <v>414</v>
+      </c>
+      <c r="OZ1" t="s">
+        <v>415</v>
+      </c>
+      <c r="PA1" t="s">
+        <v>416</v>
+      </c>
+      <c r="PB1" t="s">
+        <v>417</v>
+      </c>
+      <c r="PC1" t="s">
+        <v>418</v>
+      </c>
+      <c r="PD1" t="s">
+        <v>419</v>
+      </c>
+      <c r="PE1" t="s">
+        <v>420</v>
+      </c>
+      <c r="PF1" t="s">
+        <v>421</v>
+      </c>
+      <c r="PG1" t="s">
+        <v>422</v>
+      </c>
+      <c r="PH1" t="s">
+        <v>423</v>
+      </c>
+      <c r="PI1" t="s">
+        <v>424</v>
+      </c>
+      <c r="PJ1" t="s">
+        <v>425</v>
+      </c>
+      <c r="PK1" t="s">
+        <v>426</v>
+      </c>
+      <c r="PL1" t="s">
+        <v>427</v>
+      </c>
+      <c r="PM1" t="s">
+        <v>428</v>
+      </c>
+      <c r="PN1" t="s">
+        <v>429</v>
+      </c>
+      <c r="PO1" t="s">
+        <v>430</v>
+      </c>
+      <c r="PP1" t="s">
+        <v>431</v>
+      </c>
+      <c r="PQ1" t="s">
+        <v>432</v>
+      </c>
+      <c r="PR1" t="s">
+        <v>433</v>
+      </c>
+      <c r="PS1" t="s">
+        <v>434</v>
+      </c>
+      <c r="PT1" t="s">
+        <v>435</v>
+      </c>
+      <c r="PU1" t="s">
+        <v>436</v>
+      </c>
+      <c r="PV1" t="s">
+        <v>437</v>
+      </c>
+      <c r="PW1" t="s">
+        <v>438</v>
+      </c>
+      <c r="PX1" t="s">
+        <v>439</v>
+      </c>
+      <c r="PY1" t="s">
+        <v>440</v>
+      </c>
+      <c r="PZ1" t="s">
+        <v>441</v>
+      </c>
+      <c r="QA1" t="s">
+        <v>442</v>
+      </c>
+      <c r="QB1" t="s">
+        <v>443</v>
+      </c>
+      <c r="QC1" t="s">
+        <v>444</v>
+      </c>
+      <c r="QD1" t="s">
+        <v>445</v>
+      </c>
+      <c r="QE1" t="s">
+        <v>446</v>
+      </c>
+      <c r="QF1" t="s">
+        <v>447</v>
+      </c>
+      <c r="QG1" t="s">
+        <v>448</v>
+      </c>
+      <c r="QH1" t="s">
+        <v>449</v>
+      </c>
+      <c r="QI1" t="s">
+        <v>450</v>
+      </c>
+      <c r="QJ1" t="s">
+        <v>451</v>
+      </c>
+      <c r="QK1" t="s">
+        <v>452</v>
+      </c>
+      <c r="QL1" t="s">
+        <v>453</v>
+      </c>
+      <c r="QM1" t="s">
+        <v>454</v>
+      </c>
+      <c r="QN1" t="s">
+        <v>455</v>
+      </c>
+      <c r="QO1" t="s">
+        <v>456</v>
+      </c>
+      <c r="QP1" t="s">
+        <v>457</v>
+      </c>
+      <c r="QQ1" t="s">
+        <v>458</v>
+      </c>
+      <c r="QR1" t="s">
+        <v>459</v>
+      </c>
+      <c r="QS1" t="s">
+        <v>460</v>
+      </c>
+      <c r="QT1" t="s">
+        <v>461</v>
+      </c>
+      <c r="QU1" t="s">
+        <v>462</v>
+      </c>
+      <c r="QV1" t="s">
+        <v>463</v>
+      </c>
+      <c r="QW1" t="s">
+        <v>464</v>
+      </c>
+      <c r="QX1" t="s">
+        <v>465</v>
+      </c>
+      <c r="QY1" t="s">
+        <v>466</v>
+      </c>
+      <c r="QZ1" t="s">
+        <v>467</v>
+      </c>
+      <c r="RA1" t="s">
+        <v>468</v>
+      </c>
+      <c r="RB1" t="s">
+        <v>469</v>
+      </c>
+      <c r="RC1" t="s">
+        <v>470</v>
+      </c>
+      <c r="RD1" t="s">
+        <v>471</v>
+      </c>
+      <c r="RE1" t="s">
+        <v>472</v>
+      </c>
+      <c r="RF1" t="s">
+        <v>473</v>
+      </c>
+      <c r="RG1" t="s">
+        <v>474</v>
+      </c>
+      <c r="RH1" t="s">
+        <v>475</v>
+      </c>
+      <c r="RI1" t="s">
+        <v>476</v>
+      </c>
+      <c r="RJ1" t="s">
+        <v>477</v>
+      </c>
+      <c r="RK1" t="s">
+        <v>478</v>
+      </c>
+      <c r="RL1" t="s">
+        <v>479</v>
+      </c>
+      <c r="RM1" t="s">
+        <v>480</v>
+      </c>
+      <c r="RN1" t="s">
+        <v>481</v>
+      </c>
+      <c r="RO1" t="s">
+        <v>482</v>
+      </c>
+      <c r="RP1" t="s">
+        <v>483</v>
+      </c>
+      <c r="RQ1" t="s">
+        <v>484</v>
+      </c>
+      <c r="RR1" t="s">
+        <v>485</v>
+      </c>
+      <c r="RS1" t="s">
+        <v>486</v>
+      </c>
+      <c r="RT1" t="s">
+        <v>487</v>
+      </c>
+      <c r="RU1" t="s">
+        <v>488</v>
+      </c>
+      <c r="RV1" t="s">
+        <v>489</v>
+      </c>
+      <c r="RW1" t="s">
+        <v>490</v>
+      </c>
+      <c r="RX1" t="s">
+        <v>491</v>
+      </c>
+      <c r="RY1" t="s">
+        <v>492</v>
+      </c>
+      <c r="RZ1" t="s">
+        <v>493</v>
+      </c>
+      <c r="SA1" t="s">
+        <v>494</v>
+      </c>
+      <c r="SB1" t="s">
+        <v>495</v>
+      </c>
+      <c r="SC1" t="s">
+        <v>496</v>
+      </c>
+      <c r="SD1" t="s">
+        <v>497</v>
+      </c>
+      <c r="SE1" t="s">
+        <v>498</v>
+      </c>
+      <c r="SF1" t="s">
+        <v>499</v>
+      </c>
+      <c r="SG1" t="s">
+        <v>500</v>
+      </c>
+      <c r="SH1" t="s">
+        <v>501</v>
+      </c>
+      <c r="SI1" t="s">
+        <v>502</v>
+      </c>
+      <c r="SJ1" t="s">
+        <v>503</v>
+      </c>
+      <c r="SK1" t="s">
+        <v>504</v>
+      </c>
+      <c r="SL1" t="s">
+        <v>505</v>
+      </c>
+      <c r="SM1" t="s">
+        <v>506</v>
+      </c>
+      <c r="SN1" t="s">
+        <v>507</v>
+      </c>
+      <c r="SO1" t="s">
+        <v>508</v>
+      </c>
+      <c r="SP1" t="s">
+        <v>509</v>
+      </c>
+      <c r="SQ1" t="s">
+        <v>510</v>
+      </c>
+      <c r="SR1" t="s">
+        <v>511</v>
+      </c>
+      <c r="SS1" t="s">
+        <v>512</v>
+      </c>
+      <c r="ST1" t="s">
+        <v>513</v>
+      </c>
+      <c r="SU1" t="s">
+        <v>514</v>
+      </c>
+      <c r="SV1" t="s">
+        <v>515</v>
+      </c>
+      <c r="SW1" t="s">
+        <v>516</v>
+      </c>
+      <c r="SX1" t="s">
+        <v>517</v>
+      </c>
+      <c r="SY1" t="s">
+        <v>518</v>
+      </c>
+      <c r="SZ1" t="s">
+        <v>519</v>
+      </c>
+      <c r="TA1" t="s">
+        <v>520</v>
+      </c>
+      <c r="TB1" t="s">
+        <v>521</v>
+      </c>
+      <c r="TC1" t="s">
+        <v>522</v>
+      </c>
+      <c r="TD1" t="s">
+        <v>523</v>
+      </c>
+      <c r="TE1" t="s">
+        <v>524</v>
+      </c>
+      <c r="TF1" t="s">
+        <v>525</v>
+      </c>
+      <c r="TG1" t="s">
+        <v>526</v>
+      </c>
+      <c r="TH1" t="s">
+        <v>527</v>
+      </c>
+      <c r="TI1" t="s">
+        <v>528</v>
+      </c>
+      <c r="TJ1" t="s">
+        <v>529</v>
+      </c>
+      <c r="TK1" t="s">
+        <v>530</v>
+      </c>
+      <c r="TL1" t="s">
+        <v>531</v>
+      </c>
+      <c r="TM1" t="s">
+        <v>532</v>
+      </c>
+      <c r="TN1" t="s">
+        <v>533</v>
+      </c>
+      <c r="TO1" t="s">
+        <v>534</v>
+      </c>
+      <c r="TP1" t="s">
+        <v>535</v>
+      </c>
+      <c r="TQ1" t="s">
+        <v>536</v>
+      </c>
+      <c r="TR1" t="s">
+        <v>537</v>
+      </c>
+      <c r="TS1" t="s">
+        <v>538</v>
+      </c>
+      <c r="TT1" t="s">
+        <v>539</v>
+      </c>
+      <c r="TU1" t="s">
+        <v>540</v>
+      </c>
+      <c r="TV1" t="s">
+        <v>541</v>
+      </c>
+      <c r="TW1" t="s">
+        <v>542</v>
+      </c>
+      <c r="TX1" t="s">
+        <v>543</v>
+      </c>
+      <c r="TY1" t="s">
+        <v>544</v>
+      </c>
+      <c r="TZ1" t="s">
+        <v>545</v>
+      </c>
+      <c r="UA1" t="s">
+        <v>546</v>
+      </c>
+      <c r="UB1" t="s">
+        <v>547</v>
+      </c>
+      <c r="UC1" t="s">
+        <v>548</v>
+      </c>
+      <c r="UD1" t="s">
+        <v>549</v>
+      </c>
+      <c r="UE1" t="s">
+        <v>550</v>
+      </c>
+      <c r="UF1" t="s">
+        <v>551</v>
+      </c>
+      <c r="UG1" t="s">
+        <v>552</v>
+      </c>
+      <c r="UH1" t="s">
+        <v>553</v>
+      </c>
+      <c r="UI1" t="s">
+        <v>554</v>
+      </c>
+      <c r="UJ1" t="s">
+        <v>555</v>
+      </c>
+      <c r="UK1" t="s">
+        <v>556</v>
+      </c>
+      <c r="UL1" t="s">
+        <v>557</v>
+      </c>
+      <c r="UM1" t="s">
+        <v>558</v>
+      </c>
+      <c r="UN1" t="s">
+        <v>559</v>
+      </c>
+      <c r="UO1" t="s">
+        <v>560</v>
+      </c>
+      <c r="UP1" t="s">
+        <v>561</v>
+      </c>
+      <c r="UQ1" t="s">
+        <v>562</v>
+      </c>
+      <c r="UR1" t="s">
+        <v>563</v>
+      </c>
+      <c r="US1" t="s">
+        <v>564</v>
+      </c>
+      <c r="UT1" t="s">
+        <v>565</v>
+      </c>
+      <c r="UU1" t="s">
+        <v>566</v>
+      </c>
+      <c r="UV1" t="s">
+        <v>567</v>
+      </c>
+      <c r="UW1" t="s">
+        <v>568</v>
+      </c>
+      <c r="UX1" t="s">
+        <v>569</v>
+      </c>
+      <c r="UY1" t="s">
+        <v>570</v>
+      </c>
+      <c r="UZ1" t="s">
+        <v>571</v>
+      </c>
+      <c r="VA1" t="s">
+        <v>572</v>
+      </c>
+      <c r="VB1" t="s">
+        <v>573</v>
+      </c>
+      <c r="VC1" t="s">
+        <v>574</v>
+      </c>
+      <c r="VD1" t="s">
+        <v>575</v>
+      </c>
+      <c r="VE1" t="s">
+        <v>576</v>
+      </c>
+      <c r="VF1" t="s">
+        <v>577</v>
+      </c>
+      <c r="VG1" t="s">
+        <v>578</v>
+      </c>
+      <c r="VH1" t="s">
+        <v>579</v>
+      </c>
+      <c r="VI1" t="s">
+        <v>580</v>
+      </c>
+      <c r="VJ1" t="s">
+        <v>581</v>
+      </c>
+      <c r="VK1" t="s">
+        <v>582</v>
+      </c>
+      <c r="VL1" t="s">
+        <v>583</v>
+      </c>
+      <c r="VM1" t="s">
+        <v>584</v>
+      </c>
+      <c r="VN1" t="s">
+        <v>585</v>
+      </c>
+      <c r="VO1" t="s">
+        <v>586</v>
+      </c>
+      <c r="VP1" t="s">
+        <v>587</v>
+      </c>
+      <c r="VQ1" t="s">
+        <v>588</v>
+      </c>
+      <c r="VR1" t="s">
+        <v>589</v>
+      </c>
+      <c r="VS1" t="s">
+        <v>590</v>
+      </c>
+      <c r="VT1" t="s">
+        <v>591</v>
+      </c>
+      <c r="VU1" t="s">
+        <v>592</v>
+      </c>
+      <c r="VV1" t="s">
+        <v>593</v>
+      </c>
+      <c r="VW1" t="s">
+        <v>594</v>
+      </c>
+      <c r="VX1" t="s">
+        <v>595</v>
+      </c>
+      <c r="VY1" t="s">
+        <v>596</v>
+      </c>
+      <c r="VZ1" t="s">
+        <v>597</v>
+      </c>
+      <c r="WA1" t="s">
+        <v>598</v>
+      </c>
+      <c r="WB1" t="s">
+        <v>599</v>
+      </c>
+      <c r="WC1" t="s">
+        <v>600</v>
+      </c>
+      <c r="WD1" t="s">
+        <v>601</v>
+      </c>
+      <c r="WE1" t="s">
+        <v>602</v>
+      </c>
+      <c r="WF1" t="s">
+        <v>603</v>
+      </c>
+      <c r="WG1" t="s">
+        <v>604</v>
+      </c>
+      <c r="WH1" t="s">
+        <v>605</v>
+      </c>
+      <c r="WI1" t="s">
+        <v>606</v>
+      </c>
+      <c r="WJ1" t="s">
+        <v>607</v>
+      </c>
+      <c r="WK1" t="s">
+        <v>608</v>
+      </c>
+      <c r="WL1" t="s">
+        <v>609</v>
+      </c>
+      <c r="WM1" t="s">
+        <v>610</v>
+      </c>
+      <c r="WN1" t="s">
+        <v>611</v>
+      </c>
+      <c r="WO1" t="s">
+        <v>612</v>
+      </c>
+      <c r="WP1" t="s">
+        <v>613</v>
+      </c>
+      <c r="WQ1" t="s">
+        <v>614</v>
+      </c>
+      <c r="WR1" t="s">
+        <v>615</v>
+      </c>
+      <c r="WS1" t="s">
+        <v>616</v>
+      </c>
+      <c r="WT1" t="s">
+        <v>617</v>
+      </c>
+      <c r="WU1" t="s">
+        <v>618</v>
+      </c>
+      <c r="WV1" t="s">
+        <v>619</v>
+      </c>
+      <c r="WW1" t="s">
+        <v>620</v>
+      </c>
+      <c r="WX1" t="s">
+        <v>621</v>
+      </c>
+      <c r="WY1" t="s">
+        <v>622</v>
+      </c>
+      <c r="WZ1" t="s">
+        <v>623</v>
+      </c>
+      <c r="XA1" t="s">
+        <v>624</v>
+      </c>
+      <c r="XB1" t="s">
+        <v>625</v>
+      </c>
+      <c r="XC1" t="s">
+        <v>626</v>
+      </c>
+      <c r="XD1" t="s">
+        <v>627</v>
+      </c>
+      <c r="XE1" t="s">
+        <v>628</v>
+      </c>
+      <c r="XF1" t="s">
+        <v>629</v>
+      </c>
+      <c r="XG1" t="s">
+        <v>630</v>
+      </c>
+      <c r="XH1" t="s">
+        <v>631</v>
+      </c>
+      <c r="XI1" t="s">
+        <v>632</v>
+      </c>
+      <c r="XJ1" t="s">
+        <v>633</v>
+      </c>
+      <c r="XK1" t="s">
+        <v>634</v>
+      </c>
+      <c r="XL1" t="s">
+        <v>635</v>
+      </c>
+      <c r="XM1" t="s">
+        <v>636</v>
+      </c>
+      <c r="XN1" t="s">
+        <v>637</v>
+      </c>
+      <c r="XO1" t="s">
+        <v>638</v>
+      </c>
+      <c r="XP1" t="s">
+        <v>639</v>
+      </c>
+      <c r="XQ1" t="s">
+        <v>640</v>
+      </c>
+      <c r="XR1" t="s">
+        <v>641</v>
+      </c>
+      <c r="XS1" t="s">
+        <v>642</v>
+      </c>
+      <c r="XT1" t="s">
+        <v>643</v>
+      </c>
+      <c r="XU1" t="s">
+        <v>644</v>
+      </c>
+      <c r="XV1" t="s">
+        <v>645</v>
+      </c>
+      <c r="XW1" t="s">
+        <v>646</v>
+      </c>
+      <c r="XX1" t="s">
+        <v>647</v>
+      </c>
+      <c r="XY1" t="s">
+        <v>648</v>
+      </c>
+      <c r="XZ1" t="s">
+        <v>649</v>
+      </c>
+      <c r="YA1" t="s">
+        <v>650</v>
+      </c>
+      <c r="YB1" t="s">
+        <v>651</v>
+      </c>
+      <c r="YC1" t="s">
+        <v>652</v>
+      </c>
+      <c r="YD1" t="s">
+        <v>653</v>
+      </c>
+      <c r="YE1" t="s">
+        <v>654</v>
+      </c>
+      <c r="YF1" t="s">
+        <v>655</v>
+      </c>
+      <c r="YG1" t="s">
+        <v>656</v>
+      </c>
+      <c r="YH1" t="s">
+        <v>657</v>
+      </c>
+      <c r="YI1" t="s">
+        <v>658</v>
+      </c>
+      <c r="YJ1" t="s">
+        <v>659</v>
+      </c>
+      <c r="YK1" t="s">
+        <v>660</v>
+      </c>
+      <c r="YL1" t="s">
+        <v>661</v>
+      </c>
+      <c r="YM1" t="s">
+        <v>662</v>
+      </c>
+      <c r="YN1" t="s">
+        <v>663</v>
+      </c>
+      <c r="YO1" t="s">
+        <v>664</v>
+      </c>
+      <c r="YP1" t="s">
+        <v>665</v>
+      </c>
+      <c r="YQ1" t="s">
+        <v>666</v>
+      </c>
+      <c r="YR1" t="s">
+        <v>667</v>
+      </c>
+      <c r="YS1" t="s">
+        <v>668</v>
+      </c>
+      <c r="YT1" t="s">
+        <v>669</v>
+      </c>
+      <c r="YU1" t="s">
+        <v>670</v>
+      </c>
+      <c r="YV1" t="s">
+        <v>671</v>
+      </c>
+      <c r="YW1" t="s">
+        <v>672</v>
+      </c>
+      <c r="YX1" t="s">
+        <v>673</v>
+      </c>
+      <c r="YY1" t="s">
+        <v>674</v>
+      </c>
+      <c r="YZ1" t="s">
+        <v>675</v>
+      </c>
+      <c r="ZA1" t="s">
+        <v>676</v>
+      </c>
+      <c r="ZB1" t="s">
+        <v>677</v>
+      </c>
+      <c r="ZC1" t="s">
+        <v>678</v>
+      </c>
+      <c r="ZD1" t="s">
+        <v>679</v>
+      </c>
+      <c r="ZE1" t="s">
+        <v>680</v>
+      </c>
+      <c r="ZF1" t="s">
+        <v>681</v>
+      </c>
+      <c r="ZG1" t="s">
+        <v>682</v>
+      </c>
+      <c r="ZH1" t="s">
+        <v>683</v>
+      </c>
+      <c r="ZI1" t="s">
+        <v>684</v>
+      </c>
+      <c r="ZJ1" t="s">
+        <v>685</v>
+      </c>
+      <c r="ZK1" t="s">
+        <v>686</v>
+      </c>
+      <c r="ZL1" t="s">
+        <v>687</v>
+      </c>
+      <c r="ZM1" t="s">
+        <v>688</v>
+      </c>
+      <c r="ZN1" t="s">
+        <v>689</v>
+      </c>
+      <c r="ZO1" t="s">
+        <v>690</v>
+      </c>
+      <c r="ZP1" t="s">
+        <v>691</v>
+      </c>
+      <c r="ZQ1" t="s">
+        <v>692</v>
+      </c>
+      <c r="ZR1" t="s">
+        <v>693</v>
+      </c>
+      <c r="ZS1" t="s">
+        <v>694</v>
+      </c>
+      <c r="ZT1" t="s">
+        <v>695</v>
+      </c>
+      <c r="ZU1" t="s">
+        <v>696</v>
+      </c>
+      <c r="ZV1" t="s">
+        <v>697</v>
+      </c>
+      <c r="ZW1" t="s">
+        <v>698</v>
+      </c>
+      <c r="ZX1" t="s">
+        <v>699</v>
+      </c>
+      <c r="ZY1" t="s">
+        <v>700</v>
+      </c>
+      <c r="ZZ1" t="s">
+        <v>701</v>
+      </c>
+      <c r="AAA1" t="s">
+        <v>702</v>
+      </c>
+      <c r="AAB1" t="s">
+        <v>703</v>
+      </c>
+      <c r="AAC1" t="s">
+        <v>704</v>
+      </c>
+      <c r="AAD1" t="s">
+        <v>705</v>
+      </c>
+      <c r="AAE1" t="s">
+        <v>706</v>
+      </c>
+      <c r="AAF1" t="s">
+        <v>707</v>
+      </c>
+      <c r="AAG1" t="s">
+        <v>708</v>
+      </c>
+      <c r="AAH1" t="s">
+        <v>709</v>
+      </c>
+      <c r="AAI1" t="s">
+        <v>710</v>
+      </c>
+      <c r="AAJ1" t="s">
+        <v>711</v>
+      </c>
+      <c r="AAK1" t="s">
+        <v>712</v>
+      </c>
+      <c r="AAL1" t="s">
+        <v>713</v>
+      </c>
+      <c r="AAM1" t="s">
+        <v>714</v>
+      </c>
+      <c r="AAN1" t="s">
+        <v>715</v>
+      </c>
+      <c r="AAO1" t="s">
+        <v>716</v>
+      </c>
+      <c r="AAP1" t="s">
+        <v>717</v>
+      </c>
+      <c r="AAQ1" t="s">
+        <v>718</v>
+      </c>
+      <c r="AAR1" t="s">
+        <v>719</v>
+      </c>
+      <c r="AAS1" t="s">
+        <v>720</v>
+      </c>
+      <c r="AAT1" t="s">
+        <v>721</v>
+      </c>
+      <c r="AAU1" t="s">
+        <v>722</v>
+      </c>
+      <c r="AAV1" t="s">
+        <v>723</v>
+      </c>
+      <c r="AAW1" t="s">
+        <v>724</v>
+      </c>
+      <c r="AAX1" t="s">
+        <v>725</v>
+      </c>
+      <c r="AAY1" t="s">
+        <v>726</v>
+      </c>
+      <c r="AAZ1" t="s">
+        <v>727</v>
+      </c>
+      <c r="ABA1" t="s">
+        <v>728</v>
+      </c>
+      <c r="ABB1" t="s">
+        <v>729</v>
+      </c>
+      <c r="ABC1" t="s">
+        <v>730</v>
+      </c>
+      <c r="ABD1" t="s">
+        <v>731</v>
+      </c>
+      <c r="ABE1" t="s">
+        <v>732</v>
+      </c>
+      <c r="ABF1" t="s">
+        <v>733</v>
+      </c>
+      <c r="ABG1" t="s">
+        <v>734</v>
+      </c>
+      <c r="ABH1" t="s">
+        <v>735</v>
+      </c>
+      <c r="ABI1" t="s">
+        <v>736</v>
+      </c>
+      <c r="ABJ1" t="s">
+        <v>737</v>
+      </c>
+      <c r="ABK1" t="s">
+        <v>738</v>
+      </c>
+      <c r="ABL1" t="s">
+        <v>739</v>
+      </c>
+      <c r="ABM1" t="s">
+        <v>740</v>
+      </c>
+      <c r="ABN1" t="s">
+        <v>741</v>
+      </c>
+      <c r="ABO1" t="s">
+        <v>742</v>
+      </c>
+      <c r="ABP1" t="s">
+        <v>743</v>
+      </c>
+      <c r="ABQ1" t="s">
+        <v>744</v>
+      </c>
+      <c r="ABR1" t="s">
+        <v>745</v>
+      </c>
+      <c r="ABS1" t="s">
+        <v>746</v>
+      </c>
+      <c r="ABT1" t="s">
+        <v>747</v>
+      </c>
+      <c r="ABU1" t="s">
+        <v>748</v>
+      </c>
+      <c r="ABV1" t="s">
+        <v>749</v>
+      </c>
+      <c r="ABW1" t="s">
+        <v>750</v>
+      </c>
+      <c r="ABX1" t="s">
+        <v>751</v>
+      </c>
+      <c r="ABY1" t="s">
+        <v>752</v>
+      </c>
+      <c r="ABZ1" t="s">
+        <v>753</v>
+      </c>
+      <c r="ACA1" t="s">
+        <v>754</v>
+      </c>
+      <c r="ACB1" t="s">
+        <v>755</v>
+      </c>
+      <c r="ACC1" t="s">
+        <v>756</v>
+      </c>
+      <c r="ACD1" t="s">
+        <v>757</v>
+      </c>
+      <c r="ACE1" t="s">
+        <v>758</v>
+      </c>
+      <c r="ACF1" t="s">
+        <v>759</v>
+      </c>
+      <c r="ACG1" t="s">
+        <v>760</v>
+      </c>
+      <c r="ACH1" t="s">
+        <v>761</v>
+      </c>
+      <c r="ACI1" t="s">
+        <v>762</v>
+      </c>
+      <c r="ACJ1" t="s">
+        <v>763</v>
+      </c>
+      <c r="ACK1" t="s">
+        <v>764</v>
+      </c>
+      <c r="ACL1" t="s">
+        <v>765</v>
+      </c>
+      <c r="ACM1" t="s">
+        <v>766</v>
+      </c>
+      <c r="ACN1" t="s">
+        <v>767</v>
+      </c>
+      <c r="ACO1" t="s">
+        <v>768</v>
+      </c>
+      <c r="ACP1" t="s">
+        <v>769</v>
+      </c>
+      <c r="ACQ1" t="s">
+        <v>770</v>
+      </c>
+      <c r="ACR1" t="s">
+        <v>771</v>
+      </c>
+      <c r="ACS1" t="s">
+        <v>772</v>
+      </c>
+      <c r="ACT1" t="s">
+        <v>773</v>
+      </c>
+      <c r="ACU1" t="s">
+        <v>774</v>
+      </c>
+      <c r="ACV1" t="s">
+        <v>775</v>
+      </c>
+      <c r="ACW1" t="s">
+        <v>776</v>
+      </c>
+      <c r="ACX1" t="s">
+        <v>777</v>
+      </c>
+      <c r="ACY1" t="s">
+        <v>778</v>
+      </c>
+      <c r="ACZ1" t="s">
+        <v>779</v>
+      </c>
+      <c r="ADA1" t="s">
+        <v>780</v>
+      </c>
+      <c r="ADB1" t="s">
+        <v>781</v>
+      </c>
+      <c r="ADC1" t="s">
+        <v>782</v>
+      </c>
+      <c r="ADD1" t="s">
+        <v>783</v>
+      </c>
+      <c r="ADE1" t="s">
+        <v>784</v>
+      </c>
+      <c r="ADF1" t="s">
+        <v>785</v>
+      </c>
+      <c r="ADG1" t="s">
+        <v>786</v>
+      </c>
+      <c r="ADH1" t="s">
+        <v>787</v>
+      </c>
+      <c r="ADI1" t="s">
+        <v>788</v>
+      </c>
+      <c r="ADJ1" t="s">
+        <v>789</v>
+      </c>
+      <c r="ADK1" t="s">
+        <v>790</v>
+      </c>
+      <c r="ADL1" t="s">
+        <v>791</v>
+      </c>
+      <c r="ADM1" t="s">
+        <v>792</v>
+      </c>
+      <c r="ADN1" t="s">
+        <v>793</v>
+      </c>
+      <c r="ADO1" t="s">
+        <v>794</v>
+      </c>
+      <c r="ADP1" t="s">
+        <v>795</v>
+      </c>
+      <c r="ADQ1" t="s">
+        <v>796</v>
+      </c>
+      <c r="ADR1" t="s">
+        <v>797</v>
+      </c>
+      <c r="ADS1" t="s">
+        <v>798</v>
+      </c>
+      <c r="ADT1" t="s">
+        <v>799</v>
+      </c>
+      <c r="ADU1" t="s">
+        <v>800</v>
+      </c>
+      <c r="ADV1" t="s">
+        <v>801</v>
+      </c>
+      <c r="ADW1" t="s">
+        <v>802</v>
+      </c>
+      <c r="ADX1" t="s">
+        <v>803</v>
+      </c>
+      <c r="ADY1" t="s">
+        <v>804</v>
+      </c>
+      <c r="ADZ1" t="s">
+        <v>805</v>
+      </c>
+      <c r="AEA1" t="s">
+        <v>806</v>
+      </c>
+      <c r="AEB1" t="s">
+        <v>807</v>
+      </c>
+      <c r="AEC1" t="s">
+        <v>808</v>
+      </c>
+      <c r="AED1" t="s">
+        <v>809</v>
+      </c>
+      <c r="AEE1" t="s">
+        <v>810</v>
+      </c>
+      <c r="AEF1" t="s">
+        <v>811</v>
+      </c>
+      <c r="AEG1" t="s">
+        <v>812</v>
+      </c>
+      <c r="AEH1" t="s">
+        <v>813</v>
+      </c>
+      <c r="AEI1" t="s">
+        <v>814</v>
+      </c>
+      <c r="AEJ1" t="s">
+        <v>815</v>
+      </c>
+      <c r="AEK1" t="s">
+        <v>816</v>
+      </c>
+      <c r="AEL1" t="s">
+        <v>817</v>
+      </c>
+      <c r="AEM1" t="s">
+        <v>818</v>
+      </c>
+      <c r="AEN1" t="s">
+        <v>819</v>
+      </c>
+      <c r="AEO1" t="s">
+        <v>820</v>
+      </c>
+      <c r="AEP1" t="s">
+        <v>821</v>
+      </c>
+      <c r="AEQ1" t="s">
+        <v>822</v>
+      </c>
+      <c r="AER1" t="s">
+        <v>823</v>
+      </c>
+      <c r="AES1" t="s">
+        <v>824</v>
+      </c>
+      <c r="AET1" t="s">
+        <v>825</v>
+      </c>
+      <c r="AEU1" t="s">
+        <v>826</v>
+      </c>
+      <c r="AEV1" t="s">
+        <v>827</v>
+      </c>
+      <c r="AEW1" t="s">
+        <v>828</v>
+      </c>
+      <c r="AEX1" t="s">
+        <v>829</v>
+      </c>
+      <c r="AEY1" t="s">
+        <v>830</v>
+      </c>
+      <c r="AEZ1" t="s">
+        <v>831</v>
+      </c>
+      <c r="AFA1" t="s">
+        <v>832</v>
+      </c>
+      <c r="AFB1" t="s">
+        <v>833</v>
+      </c>
+      <c r="AFC1" t="s">
+        <v>834</v>
+      </c>
+      <c r="AFD1" t="s">
+        <v>835</v>
+      </c>
+      <c r="AFE1" t="s">
+        <v>836</v>
+      </c>
+      <c r="AFF1" t="s">
+        <v>837</v>
+      </c>
+      <c r="AFG1" t="s">
+        <v>838</v>
+      </c>
+      <c r="AFH1" t="s">
+        <v>839</v>
+      </c>
+      <c r="AFI1" t="s">
+        <v>840</v>
+      </c>
+      <c r="AFJ1" t="s">
+        <v>841</v>
+      </c>
+      <c r="AFK1" t="s">
+        <v>842</v>
+      </c>
+      <c r="AFL1" t="s">
+        <v>843</v>
+      </c>
+      <c r="AFM1" t="s">
+        <v>844</v>
+      </c>
+      <c r="AFN1" t="s">
+        <v>845</v>
+      </c>
+      <c r="AFO1" t="s">
+        <v>846</v>
+      </c>
+      <c r="AFP1" t="s">
+        <v>847</v>
+      </c>
+      <c r="AFQ1" t="s">
+        <v>848</v>
+      </c>
+      <c r="AFR1" t="s">
+        <v>849</v>
+      </c>
+      <c r="AFS1" t="s">
+        <v>850</v>
+      </c>
+      <c r="AFT1" t="s">
+        <v>851</v>
+      </c>
+      <c r="AFU1" t="s">
+        <v>852</v>
+      </c>
+      <c r="AFV1" t="s">
+        <v>853</v>
+      </c>
+      <c r="AFW1" t="s">
+        <v>854</v>
+      </c>
+      <c r="AFX1" t="s">
+        <v>855</v>
+      </c>
+      <c r="AFY1" t="s">
+        <v>856</v>
+      </c>
+      <c r="AFZ1" t="s">
+        <v>857</v>
+      </c>
+      <c r="AGA1" t="s">
+        <v>858</v>
+      </c>
+      <c r="AGB1" t="s">
+        <v>859</v>
+      </c>
+      <c r="AGC1" t="s">
+        <v>860</v>
+      </c>
+      <c r="AGD1" t="s">
+        <v>861</v>
+      </c>
+      <c r="AGE1" t="s">
+        <v>862</v>
+      </c>
+      <c r="AGF1" t="s">
+        <v>863</v>
+      </c>
+      <c r="AGG1" t="s">
+        <v>864</v>
+      </c>
+      <c r="AGH1" t="s">
+        <v>865</v>
+      </c>
+      <c r="AGI1" t="s">
+        <v>866</v>
+      </c>
+      <c r="AGJ1" t="s">
+        <v>867</v>
+      </c>
+      <c r="AGK1" t="s">
+        <v>868</v>
+      </c>
+      <c r="AGL1" t="s">
+        <v>869</v>
+      </c>
+      <c r="AGM1" t="s">
+        <v>870</v>
+      </c>
+      <c r="AGN1" t="s">
+        <v>871</v>
+      </c>
+      <c r="AGO1" t="s">
+        <v>872</v>
+      </c>
+      <c r="AGP1" t="s">
+        <v>873</v>
+      </c>
+      <c r="AGQ1" t="s">
+        <v>874</v>
+      </c>
+      <c r="AGR1" t="s">
+        <v>875</v>
+      </c>
+      <c r="AGS1" t="s">
+        <v>876</v>
+      </c>
+      <c r="AGT1" t="s">
+        <v>877</v>
+      </c>
+      <c r="AGU1" t="s">
+        <v>878</v>
+      </c>
+      <c r="AGV1" t="s">
+        <v>879</v>
+      </c>
+      <c r="AGW1" t="s">
+        <v>880</v>
+      </c>
+      <c r="AGX1" t="s">
+        <v>881</v>
+      </c>
+      <c r="AGY1" t="s">
+        <v>882</v>
+      </c>
+      <c r="AGZ1" t="s">
+        <v>883</v>
+      </c>
+      <c r="AHA1" t="s">
+        <v>884</v>
+      </c>
+      <c r="AHB1" t="s">
+        <v>885</v>
+      </c>
+      <c r="AHC1" t="s">
+        <v>886</v>
+      </c>
+      <c r="AHD1" t="s">
+        <v>887</v>
+      </c>
+      <c r="AHE1" t="s">
+        <v>888</v>
+      </c>
+      <c r="AHF1" t="s">
+        <v>889</v>
+      </c>
+      <c r="AHG1" t="s">
+        <v>890</v>
+      </c>
+      <c r="AHH1" t="s">
+        <v>891</v>
+      </c>
+      <c r="AHI1" t="s">
+        <v>892</v>
+      </c>
+      <c r="AHJ1" t="s">
+        <v>893</v>
+      </c>
+      <c r="AHK1" t="s">
+        <v>894</v>
+      </c>
+      <c r="AHL1" t="s">
+        <v>895</v>
+      </c>
+      <c r="AHM1" t="s">
+        <v>896</v>
+      </c>
+      <c r="AHN1" t="s">
+        <v>897</v>
+      </c>
+      <c r="AHO1" t="s">
+        <v>898</v>
+      </c>
+      <c r="AHP1" t="s">
+        <v>899</v>
+      </c>
+      <c r="AHQ1" t="s">
+        <v>900</v>
+      </c>
+      <c r="AHR1" t="s">
+        <v>901</v>
+      </c>
+      <c r="AHS1" t="s">
+        <v>902</v>
+      </c>
+      <c r="AHT1" t="s">
+        <v>903</v>
+      </c>
+      <c r="AHU1" t="s">
+        <v>904</v>
+      </c>
+      <c r="AHV1" t="s">
+        <v>905</v>
+      </c>
+      <c r="AHW1" t="s">
+        <v>906</v>
+      </c>
+      <c r="AHX1" t="s">
+        <v>907</v>
+      </c>
+      <c r="AHY1" t="s">
+        <v>908</v>
+      </c>
+      <c r="AHZ1" t="s">
+        <v>909</v>
+      </c>
+      <c r="AIA1" t="s">
+        <v>910</v>
+      </c>
+      <c r="AIB1" t="s">
+        <v>911</v>
+      </c>
+      <c r="AIC1" t="s">
+        <v>912</v>
+      </c>
+      <c r="AID1" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="2" spans="1:914">
+      <c r="A2" t="s">
+        <v>914</v>
+      </c>
+      <c r="B2" t="s">
+        <v>915</v>
+      </c>
+      <c r="C2" t="s">
+        <v>916</v>
+      </c>
+      <c r="D2" t="s">
+        <v>917</v>
+      </c>
+      <c r="E2" t="s">
+        <v>918</v>
+      </c>
+      <c r="F2" t="s">
+        <v>919</v>
+      </c>
+      <c r="J2" t="s">
+        <v>920</v>
+      </c>
+      <c r="K2" t="s">
+        <v>921</v>
+      </c>
+      <c r="L2" t="s">
+        <v>921</v>
+      </c>
+      <c r="M2" t="s">
+        <v>922</v>
+      </c>
+      <c r="N2" t="s">
+        <v>923</v>
+      </c>
+      <c r="O2" t="s">
+        <v>924</v>
+      </c>
+      <c r="P2" t="s">
+        <v>925</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>926</v>
+      </c>
+      <c r="R2" t="s">
+        <v>927</v>
+      </c>
+      <c r="S2" t="s">
+        <v>928</v>
+      </c>
+      <c r="W2" t="s">
+        <v>920</v>
+      </c>
+      <c r="X2" t="s">
+        <v>929</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>929</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>930</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>931</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>932</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>933</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>934</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>935</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>936</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>920</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>937</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>937</v>
+      </c>
+      <c r="AM2" t="s">
+        <v>938</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>939</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>940</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>941</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>942</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>943</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>944</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>920</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>945</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>945</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>946</v>
+      </c>
+      <c r="BA2" t="s">
+        <v>947</v>
+      </c>
+      <c r="BB2" t="s">
+        <v>948</v>
+      </c>
+      <c r="BC2" t="s">
+        <v>949</v>
+      </c>
+      <c r="BD2" t="s">
+        <v>950</v>
+      </c>
+      <c r="BE2" t="s">
+        <v>951</v>
+      </c>
+      <c r="BF2" t="s">
+        <v>952</v>
+      </c>
+      <c r="BJ2" t="s">
+        <v>920</v>
+      </c>
+      <c r="BK2" t="s">
+        <v>953</v>
+      </c>
+      <c r="BL2" t="s">
+        <v>953</v>
+      </c>
+      <c r="BM2" t="s">
+        <v>930</v>
+      </c>
+      <c r="BN2" t="s">
+        <v>954</v>
+      </c>
+      <c r="BO2" t="s">
+        <v>955</v>
+      </c>
+      <c r="BP2" t="s">
+        <v>956</v>
+      </c>
+      <c r="BQ2" t="s">
+        <v>957</v>
+      </c>
+      <c r="BR2" t="s">
+        <v>958</v>
+      </c>
+      <c r="BS2" t="s">
+        <v>959</v>
+      </c>
+      <c r="BW2" t="s">
+        <v>920</v>
+      </c>
+      <c r="BX2" t="s">
+        <v>953</v>
+      </c>
+      <c r="BY2" t="s">
+        <v>953</v>
+      </c>
+      <c r="BZ2" t="s">
+        <v>960</v>
+      </c>
+      <c r="CA2" t="s">
+        <v>961</v>
+      </c>
+      <c r="CB2" t="s">
+        <v>962</v>
+      </c>
+      <c r="CC2" t="s">
+        <v>963</v>
+      </c>
+      <c r="CD2" t="s">
+        <v>964</v>
+      </c>
+      <c r="CE2" t="s">
+        <v>965</v>
+      </c>
+      <c r="CF2" t="s">
+        <v>966</v>
+      </c>
+      <c r="CJ2" t="s">
+        <v>920</v>
+      </c>
+      <c r="CK2" t="s">
+        <v>953</v>
+      </c>
+      <c r="CL2" t="s">
+        <v>953</v>
+      </c>
+      <c r="CM2" t="s">
+        <v>960</v>
+      </c>
+      <c r="CN2" t="s">
+        <v>967</v>
+      </c>
+      <c r="CO2" t="s">
+        <v>962</v>
+      </c>
+      <c r="CP2" t="s">
+        <v>963</v>
+      </c>
+      <c r="CQ2" t="s">
+        <v>968</v>
+      </c>
+      <c r="CR2" t="s">
+        <v>969</v>
+      </c>
+      <c r="CS2" t="s">
+        <v>970</v>
+      </c>
+      <c r="CW2" t="s">
+        <v>920</v>
+      </c>
+      <c r="CX2" t="s">
+        <v>971</v>
+      </c>
+      <c r="CY2" t="s">
+        <v>971</v>
+      </c>
+      <c r="CZ2" t="s">
+        <v>972</v>
+      </c>
+      <c r="DA2" t="s">
+        <v>973</v>
+      </c>
+      <c r="DB2" t="s">
+        <v>974</v>
+      </c>
+      <c r="DC2" t="s">
+        <v>975</v>
+      </c>
+      <c r="DD2" t="s">
+        <v>976</v>
+      </c>
+      <c r="DE2" t="s">
+        <v>977</v>
+      </c>
+      <c r="DF2" t="s">
+        <v>978</v>
+      </c>
+      <c r="DJ2" t="s">
+        <v>920</v>
+      </c>
+      <c r="DK2" t="s">
+        <v>979</v>
+      </c>
+      <c r="DL2" t="s">
+        <v>979</v>
+      </c>
+      <c r="DM2" t="s">
+        <v>980</v>
+      </c>
+      <c r="DN2" t="s">
+        <v>981</v>
+      </c>
+      <c r="DO2" t="s">
+        <v>982</v>
+      </c>
+      <c r="DP2" t="s">
+        <v>983</v>
+      </c>
+      <c r="DQ2" t="s">
+        <v>984</v>
+      </c>
+      <c r="DR2" t="s">
+        <v>985</v>
+      </c>
+      <c r="DS2" t="s">
+        <v>986</v>
+      </c>
+      <c r="DW2" t="s">
+        <v>920</v>
+      </c>
+      <c r="DX2" t="s">
+        <v>987</v>
+      </c>
+      <c r="DY2" t="s">
+        <v>987</v>
+      </c>
+      <c r="DZ2" t="s">
+        <v>988</v>
+      </c>
+      <c r="EA2" t="s">
+        <v>989</v>
+      </c>
+      <c r="EB2" t="s">
+        <v>990</v>
+      </c>
+      <c r="EC2" t="s">
+        <v>991</v>
+      </c>
+      <c r="ED2" t="s">
+        <v>992</v>
+      </c>
+      <c r="EE2" t="s">
+        <v>993</v>
+      </c>
+      <c r="EF2" t="s">
+        <v>994</v>
+      </c>
+      <c r="EJ2" t="s">
+        <v>995</v>
+      </c>
+      <c r="EK2" t="s">
+        <v>996</v>
+      </c>
+      <c r="EL2" t="s">
+        <v>996</v>
+      </c>
+      <c r="EM2" t="s">
+        <v>997</v>
+      </c>
+      <c r="EN2" t="s">
+        <v>998</v>
+      </c>
+      <c r="EO2" t="s">
+        <v>999</v>
+      </c>
+      <c r="EP2" t="s">
+        <v>1000</v>
+      </c>
+      <c r="EQ2" t="s">
+        <v>1001</v>
+      </c>
+      <c r="ER2" t="s">
+        <v>1002</v>
+      </c>
+      <c r="ES2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="EW2" t="s">
+        <v>995</v>
+      </c>
+      <c r="EX2" t="s">
+        <v>1004</v>
+      </c>
+      <c r="EY2" t="s">
+        <v>1004</v>
+      </c>
+      <c r="EZ2" t="s">
+        <v>1005</v>
+      </c>
+      <c r="FA2" t="s">
+        <v>1006</v>
+      </c>
+      <c r="FB2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="FC2" t="s">
+        <v>1008</v>
+      </c>
+      <c r="FD2" t="s">
+        <v>1009</v>
+      </c>
+      <c r="FE2" t="s">
+        <v>1010</v>
+      </c>
+      <c r="FF2" t="s">
+        <v>1011</v>
+      </c>
+      <c r="FJ2" t="s">
+        <v>920</v>
+      </c>
+      <c r="FK2" t="s">
+        <v>1012</v>
+      </c>
+      <c r="FL2" t="s">
+        <v>1012</v>
+      </c>
+      <c r="FM2" t="s">
+        <v>1013</v>
+      </c>
+      <c r="FN2" t="s">
+        <v>1014</v>
+      </c>
+      <c r="FQ2" t="s">
+        <v>1015</v>
+      </c>
+      <c r="FR2" t="s">
+        <v>1016</v>
+      </c>
+      <c r="FS2" t="s">
+        <v>1017</v>
+      </c>
+      <c r="FW2" t="s">
+        <v>920</v>
+      </c>
+      <c r="FX2" t="s">
+        <v>1018</v>
+      </c>
+      <c r="FY2" t="s">
+        <v>1018</v>
+      </c>
+      <c r="FZ2" t="s">
+        <v>1019</v>
+      </c>
+      <c r="GA2" t="s">
+        <v>1020</v>
+      </c>
+      <c r="GB2" t="s">
+        <v>1021</v>
+      </c>
+      <c r="GC2" t="s">
+        <v>1022</v>
+      </c>
+      <c r="GD2" t="s">
+        <v>1023</v>
+      </c>
+      <c r="GE2" t="s">
+        <v>1024</v>
+      </c>
+      <c r="GF2" t="s">
+        <v>1025</v>
+      </c>
+      <c r="GJ2" t="s">
+        <v>920</v>
+      </c>
+      <c r="GK2" t="s">
+        <v>1026</v>
+      </c>
+      <c r="GL2" t="s">
+        <v>1026</v>
+      </c>
+      <c r="GM2" t="s">
+        <v>1027</v>
+      </c>
+      <c r="GN2" t="s">
+        <v>1028</v>
+      </c>
+      <c r="GO2" t="s">
+        <v>1029</v>
+      </c>
+      <c r="GP2" t="s">
+        <v>1030</v>
+      </c>
+      <c r="GQ2" t="s">
+        <v>1031</v>
+      </c>
+      <c r="GR2" t="s">
+        <v>1032</v>
+      </c>
+      <c r="GS2" t="s">
+        <v>1033</v>
+      </c>
+      <c r="GW2" t="s">
+        <v>920</v>
+      </c>
+      <c r="GX2" t="s">
+        <v>1034</v>
+      </c>
+      <c r="GY2" t="s">
+        <v>1034</v>
+      </c>
+      <c r="GZ2" t="s">
+        <v>1035</v>
+      </c>
+      <c r="HA2" t="s">
+        <v>1036</v>
+      </c>
+      <c r="HD2" t="s">
+        <v>1037</v>
+      </c>
+      <c r="HE2" t="s">
+        <v>1038</v>
+      </c>
+      <c r="HF2" t="s">
+        <v>1039</v>
+      </c>
+      <c r="HJ2" t="s">
+        <v>995</v>
+      </c>
+      <c r="HK2" t="s">
+        <v>1040</v>
+      </c>
+      <c r="HL2" t="s">
+        <v>1040</v>
+      </c>
+      <c r="HM2" t="s">
+        <v>1041</v>
+      </c>
+      <c r="HN2" t="s">
+        <v>1042</v>
+      </c>
+      <c r="HO2" t="s">
+        <v>1043</v>
+      </c>
+      <c r="HP2" t="s">
+        <v>1044</v>
+      </c>
+      <c r="HQ2" t="s">
+        <v>1045</v>
+      </c>
+      <c r="HR2" t="s">
+        <v>1046</v>
+      </c>
+      <c r="HS2" t="s">
+        <v>1047</v>
+      </c>
+      <c r="HW2" t="s">
+        <v>995</v>
+      </c>
+      <c r="HX2" t="s">
+        <v>1048</v>
+      </c>
+      <c r="HY2" t="s">
+        <v>1048</v>
+      </c>
+      <c r="HZ2" t="s">
+        <v>1049</v>
+      </c>
+      <c r="IA2" t="s">
+        <v>1050</v>
+      </c>
+      <c r="IB2" t="s">
+        <v>1051</v>
+      </c>
+      <c r="IC2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="ID2" t="s">
+        <v>1053</v>
+      </c>
+      <c r="IE2" t="s">
+        <v>1054</v>
+      </c>
+      <c r="IF2" t="s">
+        <v>1055</v>
+      </c>
+      <c r="IJ2" t="s">
+        <v>995</v>
+      </c>
+      <c r="IK2" t="s">
+        <v>1056</v>
+      </c>
+      <c r="IL2" t="s">
+        <v>1056</v>
+      </c>
+      <c r="IM2" t="s">
+        <v>1057</v>
+      </c>
+      <c r="IN2" t="s">
+        <v>1058</v>
+      </c>
+      <c r="IO2" t="s">
+        <v>1059</v>
+      </c>
+      <c r="IP2" t="s">
+        <v>1060</v>
+      </c>
+      <c r="IQ2" t="s">
+        <v>1061</v>
+      </c>
+      <c r="IR2" t="s">
+        <v>1062</v>
+      </c>
+      <c r="IS2" t="s">
+        <v>1063</v>
+      </c>
+      <c r="IW2" t="s">
+        <v>995</v>
+      </c>
+      <c r="IX2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="IY2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="IZ2" t="s">
+        <v>1065</v>
+      </c>
+      <c r="JA2" t="s">
+        <v>1066</v>
+      </c>
+      <c r="JB2" t="s">
+        <v>1067</v>
+      </c>
+      <c r="JC2" t="s">
+        <v>1068</v>
+      </c>
+      <c r="JD2" t="s">
+        <v>1069</v>
+      </c>
+      <c r="JE2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="JF2" t="s">
+        <v>1071</v>
+      </c>
+      <c r="JJ2" t="s">
+        <v>995</v>
+      </c>
+      <c r="JK2" t="s">
+        <v>1072</v>
+      </c>
+      <c r="JL2" t="s">
+        <v>1072</v>
+      </c>
+      <c r="JM2" t="s">
+        <v>1041</v>
+      </c>
+      <c r="JN2" t="s">
+        <v>1073</v>
+      </c>
+      <c r="JO2" t="s">
+        <v>1074</v>
+      </c>
+      <c r="JP2" t="s">
+        <v>949</v>
+      </c>
+      <c r="JQ2" t="s">
+        <v>1075</v>
+      </c>
+      <c r="JR2" t="s">
+        <v>1076</v>
+      </c>
+      <c r="JS2" t="s">
+        <v>1077</v>
+      </c>
+      <c r="JW2" t="s">
+        <v>995</v>
+      </c>
+      <c r="JX2" t="s">
+        <v>1078</v>
+      </c>
+      <c r="JY2" t="s">
+        <v>1078</v>
+      </c>
+      <c r="JZ2" t="s">
+        <v>1079</v>
+      </c>
+      <c r="KA2" t="s">
+        <v>1080</v>
+      </c>
+      <c r="KB2" t="s">
+        <v>1081</v>
+      </c>
+      <c r="KC2" t="s">
+        <v>1082</v>
+      </c>
+      <c r="KD2" t="s">
+        <v>1001</v>
+      </c>
+      <c r="KE2" t="s">
+        <v>1083</v>
+      </c>
+      <c r="KF2" t="s">
+        <v>1084</v>
+      </c>
+      <c r="KJ2" t="s">
+        <v>995</v>
+      </c>
+      <c r="KK2" t="s">
+        <v>1085</v>
+      </c>
+      <c r="KL2" t="s">
+        <v>1085</v>
+      </c>
+      <c r="KM2" t="s">
+        <v>1086</v>
+      </c>
+      <c r="KN2" t="s">
+        <v>1087</v>
+      </c>
+      <c r="KO2" t="s">
+        <v>1088</v>
+      </c>
+      <c r="KP2" t="s">
+        <v>1089</v>
+      </c>
+      <c r="KQ2" t="s">
+        <v>926</v>
+      </c>
+      <c r="KR2" t="s">
+        <v>1090</v>
+      </c>
+      <c r="KS2" t="s">
+        <v>1091</v>
+      </c>
+      <c r="KW2" t="s">
+        <v>995</v>
+      </c>
+      <c r="KX2" t="s">
+        <v>1092</v>
+      </c>
+      <c r="KY2" t="s">
+        <v>1092</v>
+      </c>
+      <c r="KZ2" t="s">
+        <v>1093</v>
+      </c>
+      <c r="LA2" t="s">
+        <v>1094</v>
+      </c>
+      <c r="LB2" t="s">
+        <v>924</v>
+      </c>
+      <c r="LC2" t="s">
+        <v>925</v>
+      </c>
+      <c r="LD2" t="s">
+        <v>1095</v>
+      </c>
+      <c r="LE2" t="s">
+        <v>1096</v>
+      </c>
+      <c r="LF2" t="s">
+        <v>1097</v>
+      </c>
+      <c r="LJ2" t="s">
+        <v>995</v>
+      </c>
+      <c r="LK2" t="s">
+        <v>1098</v>
+      </c>
+      <c r="LL2" t="s">
+        <v>1098</v>
+      </c>
+      <c r="LM2" t="s">
+        <v>1099</v>
+      </c>
+      <c r="LN2" t="s">
+        <v>1100</v>
+      </c>
+      <c r="LO2" t="s">
+        <v>1101</v>
+      </c>
+      <c r="LP2" t="s">
+        <v>1102</v>
+      </c>
+      <c r="LQ2" t="s">
+        <v>1103</v>
+      </c>
+      <c r="LR2" t="s">
+        <v>1104</v>
+      </c>
+      <c r="LS2" t="s">
+        <v>1105</v>
+      </c>
+      <c r="LW2" t="s">
+        <v>995</v>
+      </c>
+      <c r="LX2" t="s">
+        <v>1106</v>
+      </c>
+      <c r="LY2" t="s">
+        <v>1106</v>
+      </c>
+      <c r="LZ2" t="s">
+        <v>1107</v>
+      </c>
+      <c r="MA2" t="s">
+        <v>1108</v>
+      </c>
+      <c r="MB2" t="s">
+        <v>1109</v>
+      </c>
+      <c r="MC2" t="s">
+        <v>1110</v>
+      </c>
+      <c r="MD2" t="s">
+        <v>1111</v>
+      </c>
+      <c r="ME2" t="s">
+        <v>1112</v>
+      </c>
+      <c r="MF2" t="s">
+        <v>1113</v>
+      </c>
+      <c r="MJ2" t="s">
+        <v>995</v>
+      </c>
+      <c r="MK2" t="s">
+        <v>1114</v>
+      </c>
+      <c r="ML2" t="s">
+        <v>1114</v>
+      </c>
+      <c r="MM2" t="s">
+        <v>1057</v>
+      </c>
+      <c r="MN2" t="s">
+        <v>1115</v>
+      </c>
+      <c r="MO2" t="s">
+        <v>1116</v>
+      </c>
+      <c r="MP2" t="s">
+        <v>1117</v>
+      </c>
+      <c r="MQ2" t="s">
+        <v>1118</v>
+      </c>
+      <c r="MR2" t="s">
+        <v>1119</v>
+      </c>
+      <c r="MS2" t="s">
+        <v>1120</v>
+      </c>
+      <c r="MW2" t="s">
+        <v>995</v>
+      </c>
+      <c r="MX2" t="s">
+        <v>1121</v>
+      </c>
+      <c r="MY2" t="s">
+        <v>1121</v>
+      </c>
+      <c r="MZ2" t="s">
+        <v>1099</v>
+      </c>
+      <c r="NA2" t="s">
+        <v>1122</v>
+      </c>
+      <c r="NB2" t="s">
+        <v>1123</v>
+      </c>
+      <c r="NC2" t="s">
+        <v>1124</v>
+      </c>
+      <c r="ND2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="NE2" t="s">
+        <v>1126</v>
+      </c>
+      <c r="NF2" t="s">
+        <v>1127</v>
+      </c>
+      <c r="NJ2" t="s">
+        <v>995</v>
+      </c>
+      <c r="NK2" t="s">
+        <v>1121</v>
+      </c>
+      <c r="NL2" t="s">
+        <v>1121</v>
+      </c>
+      <c r="NM2" t="s">
+        <v>1049</v>
+      </c>
+      <c r="NN2" t="s">
+        <v>1128</v>
+      </c>
+      <c r="NO2" t="s">
+        <v>1123</v>
+      </c>
+      <c r="NP2" t="s">
+        <v>1124</v>
+      </c>
+      <c r="NQ2" t="s">
+        <v>1129</v>
+      </c>
+      <c r="NR2" t="s">
+        <v>1130</v>
+      </c>
+      <c r="NS2" t="s">
+        <v>1131</v>
+      </c>
+      <c r="NW2" t="s">
+        <v>995</v>
+      </c>
+      <c r="NX2" t="s">
+        <v>1121</v>
+      </c>
+      <c r="NY2" t="s">
+        <v>1121</v>
+      </c>
+      <c r="NZ2" t="s">
+        <v>1049</v>
+      </c>
+      <c r="OA2" t="s">
+        <v>1132</v>
+      </c>
+      <c r="OB2" t="s">
+        <v>1133</v>
+      </c>
+      <c r="OC2" t="s">
+        <v>1134</v>
+      </c>
+      <c r="OD2" t="s">
+        <v>1037</v>
+      </c>
+      <c r="OE2" t="s">
+        <v>1135</v>
+      </c>
+      <c r="OF2" t="s">
+        <v>1136</v>
+      </c>
+      <c r="OJ2" t="s">
+        <v>995</v>
+      </c>
+      <c r="OK2" t="s">
+        <v>1121</v>
+      </c>
+      <c r="OL2" t="s">
+        <v>1121</v>
+      </c>
+      <c r="OM2" t="s">
+        <v>1099</v>
+      </c>
+      <c r="ON2" t="s">
+        <v>1137</v>
+      </c>
+      <c r="OO2" t="s">
+        <v>1138</v>
+      </c>
+      <c r="OP2" t="s">
+        <v>1139</v>
+      </c>
+      <c r="OQ2" t="s">
+        <v>1140</v>
+      </c>
+      <c r="OR2" t="s">
+        <v>1141</v>
+      </c>
+      <c r="OS2" t="s">
+        <v>1142</v>
+      </c>
+      <c r="OW2" t="s">
+        <v>995</v>
+      </c>
+      <c r="OX2" t="s">
+        <v>1121</v>
+      </c>
+      <c r="OY2" t="s">
+        <v>1121</v>
+      </c>
+      <c r="OZ2" t="s">
+        <v>1049</v>
+      </c>
+      <c r="PA2" t="s">
+        <v>1143</v>
+      </c>
+      <c r="PB2" t="s">
+        <v>1144</v>
+      </c>
+      <c r="PC2" t="s">
+        <v>1145</v>
+      </c>
+      <c r="PD2" t="s">
+        <v>1146</v>
+      </c>
+      <c r="PE2" t="s">
+        <v>1147</v>
+      </c>
+      <c r="PF2" t="s">
+        <v>1148</v>
+      </c>
+      <c r="PJ2" t="s">
+        <v>995</v>
+      </c>
+      <c r="PK2" t="s">
+        <v>1149</v>
+      </c>
+      <c r="PL2" t="s">
+        <v>1149</v>
+      </c>
+      <c r="PM2" t="s">
+        <v>1150</v>
+      </c>
+      <c r="PN2" t="s">
+        <v>1151</v>
+      </c>
+      <c r="PO2" t="s">
+        <v>955</v>
+      </c>
+      <c r="PP2" t="s">
+        <v>956</v>
+      </c>
+      <c r="PQ2" t="s">
+        <v>1152</v>
+      </c>
+      <c r="PR2" t="s">
+        <v>1153</v>
+      </c>
+      <c r="PS2" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PW2" t="s">
+        <v>995</v>
+      </c>
+      <c r="PX2" t="s">
+        <v>1155</v>
+      </c>
+      <c r="PY2" t="s">
+        <v>1155</v>
+      </c>
+      <c r="PZ2" t="s">
+        <v>1156</v>
+      </c>
+      <c r="QA2" t="s">
+        <v>1157</v>
+      </c>
+      <c r="QB2" t="s">
+        <v>1158</v>
+      </c>
+      <c r="QC2" t="s">
+        <v>1159</v>
+      </c>
+      <c r="QD2" t="s">
+        <v>1118</v>
+      </c>
+      <c r="QE2" t="s">
+        <v>1160</v>
+      </c>
+      <c r="QF2" t="s">
+        <v>1161</v>
+      </c>
+      <c r="QJ2" t="s">
+        <v>995</v>
+      </c>
+      <c r="QK2" t="s">
+        <v>1162</v>
+      </c>
+      <c r="QL2" t="s">
+        <v>1162</v>
+      </c>
+      <c r="QM2" t="s">
+        <v>1163</v>
+      </c>
+      <c r="QN2" t="s">
+        <v>1164</v>
+      </c>
+      <c r="QO2" t="s">
+        <v>1101</v>
+      </c>
+      <c r="QP2" t="s">
+        <v>1102</v>
+      </c>
+      <c r="QQ2" t="s">
+        <v>1118</v>
+      </c>
+      <c r="QR2" t="s">
+        <v>1165</v>
+      </c>
+      <c r="QS2" t="s">
+        <v>1166</v>
+      </c>
+      <c r="QW2" t="s">
+        <v>995</v>
+      </c>
+      <c r="QX2" t="s">
+        <v>1162</v>
+      </c>
+      <c r="QY2" t="s">
+        <v>1162</v>
+      </c>
+      <c r="QZ2" t="s">
+        <v>1167</v>
+      </c>
+      <c r="RA2" t="s">
+        <v>1168</v>
+      </c>
+      <c r="RB2" t="s">
+        <v>990</v>
+      </c>
+      <c r="RC2" t="s">
+        <v>991</v>
+      </c>
+      <c r="RD2" t="s">
+        <v>1140</v>
+      </c>
+      <c r="RE2" t="s">
+        <v>1169</v>
+      </c>
+      <c r="RF2" t="s">
+        <v>1170</v>
+      </c>
+      <c r="RJ2" t="s">
+        <v>995</v>
+      </c>
+      <c r="RK2" t="s">
+        <v>1171</v>
+      </c>
+      <c r="RL2" t="s">
+        <v>1171</v>
+      </c>
+      <c r="RM2" t="s">
+        <v>1172</v>
+      </c>
+      <c r="RN2" t="s">
+        <v>1173</v>
+      </c>
+      <c r="RO2" t="s">
+        <v>1174</v>
+      </c>
+      <c r="RP2" t="s">
+        <v>1175</v>
+      </c>
+      <c r="RQ2" t="s">
+        <v>1176</v>
+      </c>
+      <c r="RR2" t="s">
+        <v>1177</v>
+      </c>
+      <c r="RS2" t="s">
+        <v>1178</v>
+      </c>
+      <c r="RW2" t="s">
+        <v>995</v>
+      </c>
+      <c r="RX2" t="s">
+        <v>1171</v>
+      </c>
+      <c r="RY2" t="s">
+        <v>1171</v>
+      </c>
+      <c r="RZ2" t="s">
+        <v>1172</v>
+      </c>
+      <c r="SA2" t="s">
+        <v>1179</v>
+      </c>
+      <c r="SB2" t="s">
+        <v>1051</v>
+      </c>
+      <c r="SC2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="SD2" t="s">
+        <v>1180</v>
+      </c>
+      <c r="SE2" t="s">
+        <v>1181</v>
+      </c>
+      <c r="SF2" t="s">
+        <v>1182</v>
+      </c>
+      <c r="SJ2" t="s">
+        <v>995</v>
+      </c>
+      <c r="SK2" t="s">
+        <v>1171</v>
+      </c>
+      <c r="SL2" t="s">
+        <v>1171</v>
+      </c>
+      <c r="SM2" t="s">
+        <v>1172</v>
+      </c>
+      <c r="SN2" t="s">
+        <v>1183</v>
+      </c>
+      <c r="SO2" t="s">
+        <v>1184</v>
+      </c>
+      <c r="SP2" t="s">
+        <v>1117</v>
+      </c>
+      <c r="SQ2" t="s">
+        <v>1185</v>
+      </c>
+      <c r="SR2" t="s">
+        <v>1186</v>
+      </c>
+      <c r="SS2" t="s">
+        <v>1187</v>
+      </c>
+      <c r="SW2" t="s">
+        <v>995</v>
+      </c>
+      <c r="SX2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="SY2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="SZ2" t="s">
+        <v>1189</v>
+      </c>
+      <c r="TA2" t="s">
+        <v>1190</v>
+      </c>
+      <c r="TB2" t="s">
+        <v>924</v>
+      </c>
+      <c r="TC2" t="s">
+        <v>925</v>
+      </c>
+      <c r="TD2" t="s">
+        <v>1191</v>
+      </c>
+      <c r="TE2" t="s">
+        <v>1192</v>
+      </c>
+      <c r="TF2" t="s">
+        <v>1193</v>
+      </c>
+      <c r="TJ2" t="s">
+        <v>995</v>
+      </c>
+      <c r="TK2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="TL2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="TM2" t="s">
+        <v>1195</v>
+      </c>
+      <c r="TN2" t="s">
+        <v>1196</v>
+      </c>
+      <c r="TO2" t="s">
+        <v>1123</v>
+      </c>
+      <c r="TP2" t="s">
+        <v>1197</v>
+      </c>
+      <c r="TQ2" t="s">
+        <v>1198</v>
+      </c>
+      <c r="TR2" t="s">
+        <v>1199</v>
+      </c>
+      <c r="TS2" t="s">
+        <v>1200</v>
+      </c>
+      <c r="TW2" t="s">
+        <v>995</v>
+      </c>
+      <c r="TX2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="TY2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="TZ2" t="s">
+        <v>1195</v>
+      </c>
+      <c r="UA2" t="s">
+        <v>1201</v>
+      </c>
+      <c r="UB2" t="s">
+        <v>1202</v>
+      </c>
+      <c r="UC2" t="s">
+        <v>1203</v>
+      </c>
+      <c r="UD2" t="s">
+        <v>1204</v>
+      </c>
+      <c r="UE2" t="s">
+        <v>1205</v>
+      </c>
+      <c r="UF2" t="s">
+        <v>1206</v>
+      </c>
+      <c r="UJ2" t="s">
+        <v>995</v>
+      </c>
+      <c r="UK2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="UL2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="UM2" t="s">
+        <v>1195</v>
+      </c>
+      <c r="UN2" t="s">
+        <v>1207</v>
+      </c>
+      <c r="UO2" t="s">
+        <v>1138</v>
+      </c>
+      <c r="UP2" t="s">
+        <v>1139</v>
+      </c>
+      <c r="UQ2" t="s">
+        <v>1208</v>
+      </c>
+      <c r="UR2" t="s">
+        <v>1209</v>
+      </c>
+      <c r="US2" t="s">
+        <v>1210</v>
+      </c>
+      <c r="UW2" t="s">
+        <v>995</v>
+      </c>
+      <c r="UX2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="UY2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="UZ2" t="s">
+        <v>1195</v>
+      </c>
+      <c r="VA2" t="s">
+        <v>1211</v>
+      </c>
+      <c r="VB2" t="s">
+        <v>1212</v>
+      </c>
+      <c r="VC2" t="s">
+        <v>1124</v>
+      </c>
+      <c r="VD2" t="s">
+        <v>1213</v>
+      </c>
+      <c r="VE2" t="s">
+        <v>1214</v>
+      </c>
+      <c r="VF2" t="s">
+        <v>1215</v>
+      </c>
+      <c r="VJ2" t="s">
+        <v>995</v>
+      </c>
+      <c r="VK2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="VL2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="VM2" t="s">
+        <v>1195</v>
+      </c>
+      <c r="VN2" t="s">
+        <v>1216</v>
+      </c>
+      <c r="VO2" t="s">
+        <v>1133</v>
+      </c>
+      <c r="VP2" t="s">
+        <v>1134</v>
+      </c>
+      <c r="VQ2" t="s">
+        <v>1037</v>
+      </c>
+      <c r="VR2" t="s">
+        <v>1217</v>
+      </c>
+      <c r="VS2" t="s">
+        <v>1218</v>
+      </c>
+      <c r="VW2" t="s">
+        <v>995</v>
+      </c>
+      <c r="VX2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="VY2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="VZ2" t="s">
+        <v>1195</v>
+      </c>
+      <c r="WA2" t="s">
+        <v>1219</v>
+      </c>
+      <c r="WB2" t="s">
+        <v>1144</v>
+      </c>
+      <c r="WC2" t="s">
+        <v>1145</v>
+      </c>
+      <c r="WD2" t="s">
+        <v>1220</v>
+      </c>
+      <c r="WE2" t="s">
+        <v>1221</v>
+      </c>
+      <c r="WF2" t="s">
+        <v>1222</v>
+      </c>
+      <c r="WJ2" t="s">
+        <v>995</v>
+      </c>
+      <c r="WK2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="WL2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="WM2" t="s">
+        <v>1195</v>
+      </c>
+      <c r="WN2" t="s">
+        <v>1223</v>
+      </c>
+      <c r="WO2" t="s">
+        <v>1059</v>
+      </c>
+      <c r="WP2" t="s">
+        <v>1060</v>
+      </c>
+      <c r="WQ2" t="s">
+        <v>1224</v>
+      </c>
+      <c r="WR2" t="s">
+        <v>1225</v>
+      </c>
+      <c r="WS2" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WW2" t="s">
+        <v>995</v>
+      </c>
+      <c r="WX2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="WY2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="WZ2" t="s">
+        <v>1195</v>
+      </c>
+      <c r="XA2" t="s">
+        <v>1227</v>
+      </c>
+      <c r="XB2" t="s">
+        <v>1081</v>
+      </c>
+      <c r="XC2" t="s">
+        <v>1082</v>
+      </c>
+      <c r="XD2" t="s">
+        <v>1228</v>
+      </c>
+      <c r="XE2" t="s">
+        <v>1229</v>
+      </c>
+      <c r="XF2" t="s">
+        <v>1230</v>
+      </c>
+      <c r="XJ2" t="s">
+        <v>995</v>
+      </c>
+      <c r="XK2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="XL2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="XM2" t="s">
+        <v>1195</v>
+      </c>
+      <c r="XN2" t="s">
+        <v>1231</v>
+      </c>
+      <c r="XO2" t="s">
+        <v>1074</v>
+      </c>
+      <c r="XP2" t="s">
+        <v>949</v>
+      </c>
+      <c r="XQ2" t="s">
+        <v>1232</v>
+      </c>
+      <c r="XR2" t="s">
+        <v>1233</v>
+      </c>
+      <c r="XS2" t="s">
+        <v>1234</v>
+      </c>
+      <c r="XW2" t="s">
+        <v>995</v>
+      </c>
+      <c r="XX2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="XY2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="XZ2" t="s">
+        <v>1195</v>
+      </c>
+      <c r="YA2" t="s">
+        <v>1235</v>
+      </c>
+      <c r="YB2" t="s">
+        <v>1236</v>
+      </c>
+      <c r="YC2" t="s">
+        <v>1237</v>
+      </c>
+      <c r="YD2" t="s">
+        <v>1213</v>
+      </c>
+      <c r="YE2" t="s">
+        <v>1238</v>
+      </c>
+      <c r="YF2" t="s">
+        <v>1239</v>
+      </c>
+      <c r="YJ2" t="s">
+        <v>995</v>
+      </c>
+      <c r="YK2" t="s">
+        <v>1240</v>
+      </c>
+      <c r="YL2" t="s">
+        <v>1240</v>
+      </c>
+      <c r="YM2" t="s">
+        <v>1241</v>
+      </c>
+      <c r="YN2" t="s">
+        <v>1173</v>
+      </c>
+      <c r="YO2" t="s">
+        <v>1174</v>
+      </c>
+      <c r="YP2" t="s">
+        <v>1175</v>
+      </c>
+      <c r="YQ2" t="s">
+        <v>1242</v>
+      </c>
+      <c r="YR2" t="s">
+        <v>1243</v>
+      </c>
+      <c r="YS2" t="s">
+        <v>1244</v>
+      </c>
+      <c r="YW2" t="s">
+        <v>995</v>
+      </c>
+      <c r="YX2" t="s">
+        <v>1245</v>
+      </c>
+      <c r="YY2" t="s">
+        <v>1245</v>
+      </c>
+      <c r="YZ2" t="s">
+        <v>1246</v>
+      </c>
+      <c r="ZA2" t="s">
+        <v>1247</v>
+      </c>
+      <c r="ZB2" t="s">
+        <v>1158</v>
+      </c>
+      <c r="ZC2" t="s">
+        <v>1159</v>
+      </c>
+      <c r="ZD2" t="s">
+        <v>1248</v>
+      </c>
+      <c r="ZE2" t="s">
+        <v>1249</v>
+      </c>
+      <c r="ZF2" t="s">
+        <v>1250</v>
+      </c>
+      <c r="ZJ2" t="s">
+        <v>995</v>
+      </c>
+      <c r="ZK2" t="s">
+        <v>1251</v>
+      </c>
+      <c r="ZL2" t="s">
+        <v>1251</v>
+      </c>
+      <c r="ZM2" t="s">
+        <v>1252</v>
+      </c>
+      <c r="ZN2" t="s">
+        <v>1253</v>
+      </c>
+      <c r="ZO2" t="s">
+        <v>1254</v>
+      </c>
+      <c r="ZP2" t="s">
+        <v>1255</v>
+      </c>
+      <c r="ZQ2" t="s">
+        <v>1256</v>
+      </c>
+      <c r="ZR2" t="s">
+        <v>1257</v>
+      </c>
+      <c r="ZS2" t="s">
+        <v>1258</v>
+      </c>
+      <c r="ZW2" t="s">
+        <v>995</v>
+      </c>
+      <c r="ZX2" t="s">
+        <v>1259</v>
+      </c>
+      <c r="ZY2" t="s">
+        <v>1259</v>
+      </c>
+      <c r="ZZ2" t="s">
+        <v>1260</v>
+      </c>
+      <c r="AAA2" t="s">
+        <v>1261</v>
+      </c>
+      <c r="AAB2" t="s">
+        <v>1262</v>
+      </c>
+      <c r="AAC2" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AAD2" t="s">
+        <v>1264</v>
+      </c>
+      <c r="AAE2" t="s">
+        <v>1265</v>
+      </c>
+      <c r="AAF2" t="s">
+        <v>1266</v>
+      </c>
+      <c r="AAJ2" t="s">
+        <v>995</v>
+      </c>
+      <c r="AAK2" t="s">
+        <v>1267</v>
+      </c>
+      <c r="AAL2" t="s">
+        <v>1267</v>
+      </c>
+      <c r="AAM2" t="s">
+        <v>1268</v>
+      </c>
+      <c r="AAN2" t="s">
+        <v>1269</v>
+      </c>
+      <c r="AAO2" t="s">
+        <v>1270</v>
+      </c>
+      <c r="AAP2" t="s">
+        <v>1271</v>
+      </c>
+      <c r="AAQ2" t="s">
+        <v>1272</v>
+      </c>
+      <c r="AAR2" t="s">
+        <v>1273</v>
+      </c>
+      <c r="AAS2" t="s">
+        <v>1274</v>
+      </c>
+      <c r="AAW2" t="s">
+        <v>995</v>
+      </c>
+      <c r="AAX2" t="s">
+        <v>1275</v>
+      </c>
+      <c r="AAY2" t="s">
+        <v>1275</v>
+      </c>
+      <c r="AAZ2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="ABA2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="ABB2" t="s">
+        <v>1101</v>
+      </c>
+      <c r="ABC2" t="s">
+        <v>1102</v>
+      </c>
+      <c r="ABD2" t="s">
+        <v>1277</v>
+      </c>
+      <c r="ABE2" t="s">
+        <v>1278</v>
+      </c>
+      <c r="ABF2" t="s">
+        <v>1279</v>
+      </c>
+      <c r="ABJ2" t="s">
+        <v>995</v>
+      </c>
+      <c r="ABK2" t="s">
+        <v>1280</v>
+      </c>
+      <c r="ABL2" t="s">
+        <v>1280</v>
+      </c>
+      <c r="ABM2" t="s">
+        <v>1281</v>
+      </c>
+      <c r="ABN2" t="s">
+        <v>1282</v>
+      </c>
+      <c r="ABO2" t="s">
+        <v>1109</v>
+      </c>
+      <c r="ABP2" t="s">
+        <v>1110</v>
+      </c>
+      <c r="ABQ2" t="s">
+        <v>1283</v>
+      </c>
+      <c r="ABR2" t="s">
+        <v>1284</v>
+      </c>
+      <c r="ABS2" t="s">
+        <v>1285</v>
+      </c>
+      <c r="ABW2" t="s">
+        <v>995</v>
+      </c>
+      <c r="ABX2" t="s">
+        <v>1286</v>
+      </c>
+      <c r="ABY2" t="s">
+        <v>1286</v>
+      </c>
+      <c r="ABZ2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="ACA2" t="s">
+        <v>1183</v>
+      </c>
+      <c r="ACB2" t="s">
+        <v>1184</v>
+      </c>
+      <c r="ACC2" t="s">
+        <v>1117</v>
+      </c>
+      <c r="ACD2" t="s">
+        <v>1185</v>
+      </c>
+      <c r="ACE2" t="s">
+        <v>1287</v>
+      </c>
+      <c r="ACF2" t="s">
+        <v>1288</v>
+      </c>
+      <c r="ACJ2" t="s">
+        <v>995</v>
+      </c>
+      <c r="ACK2" t="s">
+        <v>1289</v>
+      </c>
+      <c r="ACL2" t="s">
+        <v>1289</v>
+      </c>
+      <c r="ACM2" t="s">
+        <v>1290</v>
+      </c>
+      <c r="ACN2" t="s">
+        <v>1291</v>
+      </c>
+      <c r="ACO2" t="s">
+        <v>990</v>
+      </c>
+      <c r="ACP2" t="s">
+        <v>991</v>
+      </c>
+      <c r="ACQ2" t="s">
+        <v>1001</v>
+      </c>
+      <c r="ACR2" t="s">
+        <v>1292</v>
+      </c>
+      <c r="ACS2" t="s">
+        <v>1293</v>
+      </c>
+      <c r="ACW2" t="s">
+        <v>995</v>
+      </c>
+      <c r="ACX2" t="s">
+        <v>1294</v>
+      </c>
+      <c r="ACY2" t="s">
+        <v>1294</v>
+      </c>
+      <c r="ACZ2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="ADA2" t="s">
+        <v>1295</v>
+      </c>
+      <c r="ADB2" t="s">
+        <v>924</v>
+      </c>
+      <c r="ADC2" t="s">
+        <v>925</v>
+      </c>
+      <c r="ADD2" t="s">
+        <v>1191</v>
+      </c>
+      <c r="ADE2" t="s">
+        <v>1296</v>
+      </c>
+      <c r="ADF2" t="s">
+        <v>1297</v>
+      </c>
+      <c r="ADJ2" t="s">
+        <v>995</v>
+      </c>
+      <c r="ADK2" t="s">
+        <v>1298</v>
+      </c>
+      <c r="ADL2" t="s">
+        <v>1298</v>
+      </c>
+      <c r="ADM2" t="s">
+        <v>1260</v>
+      </c>
+      <c r="ADN2" t="s">
+        <v>1231</v>
+      </c>
+      <c r="ADO2" t="s">
+        <v>1074</v>
+      </c>
+      <c r="ADP2" t="s">
+        <v>949</v>
+      </c>
+      <c r="ADQ2" t="s">
+        <v>1299</v>
+      </c>
+      <c r="ADR2" t="s">
+        <v>1300</v>
+      </c>
+      <c r="ADS2" t="s">
+        <v>1301</v>
+      </c>
+      <c r="ADW2" t="s">
+        <v>995</v>
+      </c>
+      <c r="ADX2" t="s">
+        <v>1298</v>
+      </c>
+      <c r="ADY2" t="s">
+        <v>1298</v>
+      </c>
+      <c r="ADZ2" t="s">
+        <v>1260</v>
+      </c>
+      <c r="AEA2" t="s">
+        <v>1235</v>
+      </c>
+      <c r="AEB2" t="s">
+        <v>1302</v>
+      </c>
+      <c r="AEC2" t="s">
+        <v>1237</v>
+      </c>
+      <c r="AED2" t="s">
+        <v>1213</v>
+      </c>
+      <c r="AEE2" t="s">
+        <v>1303</v>
+      </c>
+      <c r="AEF2" t="s">
+        <v>1304</v>
+      </c>
+      <c r="AEJ2" t="s">
+        <v>995</v>
+      </c>
+      <c r="AEK2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="AEL2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="AEM2" t="s">
+        <v>1260</v>
+      </c>
+      <c r="AEN2" t="s">
+        <v>1196</v>
+      </c>
+      <c r="AEO2" t="s">
+        <v>1123</v>
+      </c>
+      <c r="AEP2" t="s">
+        <v>1197</v>
+      </c>
+      <c r="AEQ2" t="s">
+        <v>1306</v>
+      </c>
+      <c r="AER2" t="s">
+        <v>1307</v>
+      </c>
+      <c r="AES2" t="s">
+        <v>1308</v>
+      </c>
+      <c r="AEW2" t="s">
+        <v>995</v>
+      </c>
+      <c r="AEX2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="AEY2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="AEZ2" t="s">
+        <v>1260</v>
+      </c>
+      <c r="AFA2" t="s">
+        <v>1309</v>
+      </c>
+      <c r="AFB2" t="s">
+        <v>1202</v>
+      </c>
+      <c r="AFC2" t="s">
+        <v>1203</v>
+      </c>
+      <c r="AFD2" t="s">
+        <v>1204</v>
+      </c>
+      <c r="AFE2" t="s">
+        <v>1310</v>
+      </c>
+      <c r="AFF2" t="s">
+        <v>1311</v>
+      </c>
+      <c r="AFJ2" t="s">
+        <v>995</v>
+      </c>
+      <c r="AFK2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="AFL2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="AFM2" t="s">
+        <v>1260</v>
+      </c>
+      <c r="AFN2" t="s">
+        <v>1312</v>
+      </c>
+      <c r="AFO2" t="s">
+        <v>1138</v>
+      </c>
+      <c r="AFP2" t="s">
+        <v>1139</v>
+      </c>
+      <c r="AFQ2" t="s">
+        <v>1208</v>
+      </c>
+      <c r="AFR2" t="s">
+        <v>1313</v>
+      </c>
+      <c r="AFS2" t="s">
+        <v>1314</v>
+      </c>
+      <c r="AFW2" t="s">
+        <v>995</v>
+      </c>
+      <c r="AFX2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="AFY2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="AFZ2" t="s">
+        <v>1260</v>
+      </c>
+      <c r="AGA2" t="s">
+        <v>1211</v>
+      </c>
+      <c r="AGB2" t="s">
+        <v>1212</v>
+      </c>
+      <c r="AGC2" t="s">
+        <v>1124</v>
+      </c>
+      <c r="AGD2" t="s">
+        <v>1213</v>
+      </c>
+      <c r="AGE2" t="s">
+        <v>1315</v>
+      </c>
+      <c r="AGF2" t="s">
+        <v>1316</v>
+      </c>
+      <c r="AGJ2" t="s">
+        <v>995</v>
+      </c>
+      <c r="AGK2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="AGL2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="AGM2" t="s">
+        <v>1260</v>
+      </c>
+      <c r="AGN2" t="s">
+        <v>1216</v>
+      </c>
+      <c r="AGQ2" t="s">
+        <v>1317</v>
+      </c>
+      <c r="AGR2" t="s">
+        <v>1318</v>
+      </c>
+      <c r="AGS2" t="s">
+        <v>1319</v>
+      </c>
+      <c r="AGW2" t="s">
+        <v>995</v>
+      </c>
+      <c r="AGX2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="AGY2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="AGZ2" t="s">
+        <v>1260</v>
+      </c>
+      <c r="AHA2" t="s">
+        <v>1320</v>
+      </c>
+      <c r="AHB2" t="s">
+        <v>1144</v>
+      </c>
+      <c r="AHC2" t="s">
+        <v>1145</v>
+      </c>
+      <c r="AHD2" t="s">
+        <v>1220</v>
+      </c>
+      <c r="AHE2" t="s">
+        <v>1321</v>
+      </c>
+      <c r="AHF2" t="s">
+        <v>1322</v>
+      </c>
+      <c r="AHJ2" t="s">
+        <v>995</v>
+      </c>
+      <c r="AHK2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="AHL2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="AHM2" t="s">
+        <v>1260</v>
+      </c>
+      <c r="AHN2" t="s">
+        <v>1223</v>
+      </c>
+      <c r="AHO2" t="s">
+        <v>1059</v>
+      </c>
+      <c r="AHP2" t="s">
+        <v>1060</v>
+      </c>
+      <c r="AHQ2" t="s">
+        <v>1224</v>
+      </c>
+      <c r="AHR2" t="s">
+        <v>1323</v>
+      </c>
+      <c r="AHS2" t="s">
+        <v>1324</v>
+      </c>
+      <c r="AHW2" t="s">
+        <v>995</v>
+      </c>
+      <c r="AHX2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="AHY2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="AHZ2" t="s">
+        <v>1260</v>
+      </c>
+      <c r="AIA2" t="s">
+        <v>1227</v>
+      </c>
+      <c r="AIB2" t="s">
+        <v>1081</v>
+      </c>
+      <c r="AIC2" t="s">
+        <v>1082</v>
+      </c>
+      <c r="AID2" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="3" spans="1:914">
+      <c r="A3" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B3" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C3" t="s">
+        <v>916</v>
+      </c>
+      <c r="D3" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E3" t="s">
+        <v>1147</v>
+      </c>
+      <c r="F3" t="s">
+        <v>1148</v>
+      </c>
+      <c r="J3" t="s">
+        <v>995</v>
+      </c>
+      <c r="K3" t="s">
+        <v>1149</v>
+      </c>
+      <c r="L3" t="s">
+        <v>1149</v>
+      </c>
+      <c r="M3" t="s">
+        <v>1150</v>
+      </c>
+      <c r="N3" t="s">
+        <v>1151</v>
+      </c>
+      <c r="O3" t="s">
+        <v>955</v>
+      </c>
+      <c r="P3" t="s">
+        <v>956</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>1152</v>
+      </c>
+      <c r="R3" t="s">
+        <v>1153</v>
+      </c>
+      <c r="S3" t="s">
+        <v>1154</v>
+      </c>
+      <c r="W3" t="s">
+        <v>995</v>
+      </c>
+      <c r="X3" t="s">
+        <v>1155</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>1155</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>1156</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>1157</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>1158</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>1159</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>1118</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>1160</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>1161</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>995</v>
+      </c>
+      <c r="AK3" t="s">
+        <v>1162</v>
+      </c>
+      <c r="AL3" t="s">
+        <v>1162</v>
+      </c>
+      <c r="AM3" t="s">
+        <v>1163</v>
+      </c>
+      <c r="AN3" t="s">
+        <v>1164</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>1101</v>
+      </c>
+      <c r="AP3" t="s">
+        <v>1102</v>
+      </c>
+      <c r="AQ3" t="s">
+        <v>1118</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>1165</v>
+      </c>
+      <c r="AS3" t="s">
+        <v>1166</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>995</v>
+      </c>
+      <c r="AX3" t="s">
+        <v>1162</v>
+      </c>
+      <c r="AY3" t="s">
+        <v>1162</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>1167</v>
+      </c>
+      <c r="BA3" t="s">
+        <v>1168</v>
+      </c>
+      <c r="BB3" t="s">
+        <v>990</v>
+      </c>
+      <c r="BC3" t="s">
+        <v>991</v>
+      </c>
+      <c r="BD3" t="s">
+        <v>1140</v>
+      </c>
+      <c r="BE3" t="s">
+        <v>1169</v>
+      </c>
+      <c r="BF3" t="s">
+        <v>1170</v>
+      </c>
+      <c r="BJ3" t="s">
+        <v>995</v>
+      </c>
+      <c r="BK3" t="s">
+        <v>1171</v>
+      </c>
+      <c r="BL3" t="s">
+        <v>1171</v>
+      </c>
+      <c r="BM3" t="s">
+        <v>1172</v>
+      </c>
+      <c r="BN3" t="s">
+        <v>1173</v>
+      </c>
+      <c r="BO3" t="s">
+        <v>1174</v>
+      </c>
+      <c r="BP3" t="s">
+        <v>1175</v>
+      </c>
+      <c r="BQ3" t="s">
+        <v>1176</v>
+      </c>
+      <c r="BR3" t="s">
+        <v>1177</v>
+      </c>
+      <c r="BS3" t="s">
+        <v>1178</v>
+      </c>
+      <c r="BW3" t="s">
+        <v>995</v>
+      </c>
+      <c r="BX3" t="s">
+        <v>1171</v>
+      </c>
+      <c r="BY3" t="s">
+        <v>1171</v>
+      </c>
+      <c r="BZ3" t="s">
+        <v>1172</v>
+      </c>
+      <c r="CA3" t="s">
+        <v>1179</v>
+      </c>
+      <c r="CB3" t="s">
+        <v>1051</v>
+      </c>
+      <c r="CC3" t="s">
+        <v>1052</v>
+      </c>
+      <c r="CD3" t="s">
+        <v>1180</v>
+      </c>
+      <c r="CE3" t="s">
+        <v>1181</v>
+      </c>
+      <c r="CF3" t="s">
+        <v>1182</v>
+      </c>
+      <c r="CJ3" t="s">
+        <v>995</v>
+      </c>
+      <c r="CK3" t="s">
+        <v>1171</v>
+      </c>
+      <c r="CL3" t="s">
+        <v>1171</v>
+      </c>
+      <c r="CM3" t="s">
+        <v>1172</v>
+      </c>
+      <c r="CN3" t="s">
+        <v>1183</v>
+      </c>
+      <c r="CO3" t="s">
+        <v>1184</v>
+      </c>
+      <c r="CP3" t="s">
+        <v>1117</v>
+      </c>
+      <c r="CQ3" t="s">
+        <v>1185</v>
+      </c>
+      <c r="CR3" t="s">
+        <v>1186</v>
+      </c>
+      <c r="CS3" t="s">
+        <v>1187</v>
+      </c>
+      <c r="CW3" t="s">
+        <v>995</v>
+      </c>
+      <c r="CX3" t="s">
+        <v>1188</v>
+      </c>
+      <c r="CY3" t="s">
+        <v>1188</v>
+      </c>
+      <c r="CZ3" t="s">
+        <v>1189</v>
+      </c>
+      <c r="DA3" t="s">
+        <v>1190</v>
+      </c>
+      <c r="DB3" t="s">
+        <v>924</v>
+      </c>
+      <c r="DC3" t="s">
+        <v>925</v>
+      </c>
+      <c r="DD3" t="s">
+        <v>1191</v>
+      </c>
+      <c r="DE3" t="s">
+        <v>1192</v>
+      </c>
+      <c r="DF3" t="s">
+        <v>1193</v>
+      </c>
+      <c r="DJ3" t="s">
+        <v>995</v>
+      </c>
+      <c r="DK3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="DL3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="DM3" t="s">
+        <v>1195</v>
+      </c>
+      <c r="DN3" t="s">
+        <v>1196</v>
+      </c>
+      <c r="DO3" t="s">
+        <v>1123</v>
+      </c>
+      <c r="DP3" t="s">
+        <v>1197</v>
+      </c>
+      <c r="DQ3" t="s">
+        <v>1198</v>
+      </c>
+      <c r="DR3" t="s">
+        <v>1199</v>
+      </c>
+      <c r="DS3" t="s">
+        <v>1200</v>
+      </c>
+      <c r="DW3" t="s">
+        <v>995</v>
+      </c>
+      <c r="DX3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="DY3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="DZ3" t="s">
+        <v>1195</v>
+      </c>
+      <c r="EA3" t="s">
+        <v>1201</v>
+      </c>
+      <c r="EB3" t="s">
+        <v>1202</v>
+      </c>
+      <c r="EC3" t="s">
+        <v>1203</v>
+      </c>
+      <c r="ED3" t="s">
+        <v>1204</v>
+      </c>
+      <c r="EE3" t="s">
+        <v>1205</v>
+      </c>
+      <c r="EF3" t="s">
+        <v>1206</v>
+      </c>
+      <c r="EJ3" t="s">
+        <v>995</v>
+      </c>
+      <c r="EK3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="EL3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="EM3" t="s">
+        <v>1195</v>
+      </c>
+      <c r="EN3" t="s">
+        <v>1207</v>
+      </c>
+      <c r="EO3" t="s">
+        <v>1138</v>
+      </c>
+      <c r="EP3" t="s">
+        <v>1139</v>
+      </c>
+      <c r="EQ3" t="s">
+        <v>1208</v>
+      </c>
+      <c r="ER3" t="s">
+        <v>1209</v>
+      </c>
+      <c r="ES3" t="s">
+        <v>1210</v>
+      </c>
+      <c r="EW3" t="s">
+        <v>995</v>
+      </c>
+      <c r="EX3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="EY3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="EZ3" t="s">
+        <v>1195</v>
+      </c>
+      <c r="FA3" t="s">
+        <v>1211</v>
+      </c>
+      <c r="FB3" t="s">
+        <v>1212</v>
+      </c>
+      <c r="FC3" t="s">
+        <v>1124</v>
+      </c>
+      <c r="FD3" t="s">
+        <v>1213</v>
+      </c>
+      <c r="FE3" t="s">
+        <v>1214</v>
+      </c>
+      <c r="FF3" t="s">
+        <v>1215</v>
+      </c>
+      <c r="FJ3" t="s">
+        <v>995</v>
+      </c>
+      <c r="FK3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="FL3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="FM3" t="s">
+        <v>1195</v>
+      </c>
+      <c r="FN3" t="s">
+        <v>1216</v>
+      </c>
+      <c r="FO3" t="s">
+        <v>1133</v>
+      </c>
+      <c r="FP3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="FQ3" t="s">
+        <v>1037</v>
+      </c>
+      <c r="FR3" t="s">
+        <v>1217</v>
+      </c>
+      <c r="FS3" t="s">
+        <v>1218</v>
+      </c>
+      <c r="FW3" t="s">
+        <v>995</v>
+      </c>
+      <c r="FX3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="FY3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="FZ3" t="s">
+        <v>1195</v>
+      </c>
+      <c r="GA3" t="s">
+        <v>1219</v>
+      </c>
+      <c r="GB3" t="s">
+        <v>1144</v>
+      </c>
+      <c r="GC3" t="s">
+        <v>1145</v>
+      </c>
+      <c r="GD3" t="s">
+        <v>1220</v>
+      </c>
+      <c r="GE3" t="s">
+        <v>1221</v>
+      </c>
+      <c r="GF3" t="s">
+        <v>1222</v>
+      </c>
+      <c r="GJ3" t="s">
+        <v>995</v>
+      </c>
+      <c r="GK3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="GL3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="GM3" t="s">
+        <v>1195</v>
+      </c>
+      <c r="GN3" t="s">
+        <v>1223</v>
+      </c>
+      <c r="GO3" t="s">
+        <v>1059</v>
+      </c>
+      <c r="GP3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="GQ3" t="s">
+        <v>1224</v>
+      </c>
+      <c r="GR3" t="s">
+        <v>1225</v>
+      </c>
+      <c r="GS3" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GW3" t="s">
+        <v>995</v>
+      </c>
+      <c r="GX3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="GY3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="GZ3" t="s">
+        <v>1195</v>
+      </c>
+      <c r="HA3" t="s">
+        <v>1227</v>
+      </c>
+      <c r="HB3" t="s">
+        <v>1081</v>
+      </c>
+      <c r="HC3" t="s">
+        <v>1082</v>
+      </c>
+      <c r="HD3" t="s">
+        <v>1228</v>
+      </c>
+      <c r="HE3" t="s">
+        <v>1229</v>
+      </c>
+      <c r="HF3" t="s">
+        <v>1230</v>
+      </c>
+      <c r="HJ3" t="s">
+        <v>995</v>
+      </c>
+      <c r="HK3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="HL3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="HM3" t="s">
+        <v>1195</v>
+      </c>
+      <c r="HN3" t="s">
+        <v>1231</v>
+      </c>
+      <c r="HO3" t="s">
+        <v>1074</v>
+      </c>
+      <c r="HP3" t="s">
+        <v>949</v>
+      </c>
+      <c r="HQ3" t="s">
+        <v>1232</v>
+      </c>
+      <c r="HR3" t="s">
+        <v>1233</v>
+      </c>
+      <c r="HS3" t="s">
+        <v>1234</v>
+      </c>
+      <c r="HW3" t="s">
+        <v>995</v>
+      </c>
+      <c r="HX3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="HY3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="HZ3" t="s">
+        <v>1195</v>
+      </c>
+      <c r="IA3" t="s">
+        <v>1235</v>
+      </c>
+      <c r="IB3" t="s">
+        <v>1236</v>
+      </c>
+      <c r="IC3" t="s">
+        <v>1237</v>
+      </c>
+      <c r="ID3" t="s">
+        <v>1213</v>
+      </c>
+      <c r="IE3" t="s">
+        <v>1238</v>
+      </c>
+      <c r="IF3" t="s">
+        <v>1239</v>
+      </c>
+      <c r="IJ3" t="s">
+        <v>995</v>
+      </c>
+      <c r="IK3" t="s">
+        <v>1240</v>
+      </c>
+      <c r="IL3" t="s">
+        <v>1240</v>
+      </c>
+      <c r="IM3" t="s">
+        <v>1241</v>
+      </c>
+      <c r="IN3" t="s">
+        <v>1173</v>
+      </c>
+      <c r="IO3" t="s">
+        <v>1174</v>
+      </c>
+      <c r="IP3" t="s">
+        <v>1175</v>
+      </c>
+      <c r="IQ3" t="s">
+        <v>1242</v>
+      </c>
+      <c r="IR3" t="s">
+        <v>1243</v>
+      </c>
+      <c r="IS3" t="s">
+        <v>1244</v>
+      </c>
+      <c r="IW3" t="s">
+        <v>995</v>
+      </c>
+      <c r="IX3" t="s">
+        <v>1245</v>
+      </c>
+      <c r="IY3" t="s">
+        <v>1245</v>
+      </c>
+      <c r="IZ3" t="s">
+        <v>1246</v>
+      </c>
+      <c r="JA3" t="s">
+        <v>1247</v>
+      </c>
+      <c r="JB3" t="s">
+        <v>1158</v>
+      </c>
+      <c r="JC3" t="s">
+        <v>1159</v>
+      </c>
+      <c r="JD3" t="s">
+        <v>1248</v>
+      </c>
+      <c r="JE3" t="s">
+        <v>1249</v>
+      </c>
+      <c r="JF3" t="s">
+        <v>1250</v>
+      </c>
+      <c r="JJ3" t="s">
+        <v>995</v>
+      </c>
+      <c r="JK3" t="s">
+        <v>1251</v>
+      </c>
+      <c r="JL3" t="s">
+        <v>1251</v>
+      </c>
+      <c r="JM3" t="s">
+        <v>1252</v>
+      </c>
+      <c r="JN3" t="s">
+        <v>1253</v>
+      </c>
+      <c r="JO3" t="s">
+        <v>1254</v>
+      </c>
+      <c r="JP3" t="s">
+        <v>1255</v>
+      </c>
+      <c r="JQ3" t="s">
+        <v>1256</v>
+      </c>
+      <c r="JR3" t="s">
+        <v>1257</v>
+      </c>
+      <c r="JS3" t="s">
+        <v>1258</v>
+      </c>
+      <c r="JW3" t="s">
+        <v>995</v>
+      </c>
+      <c r="JX3" t="s">
+        <v>1259</v>
+      </c>
+      <c r="JY3" t="s">
+        <v>1259</v>
+      </c>
+      <c r="JZ3" t="s">
+        <v>1260</v>
+      </c>
+      <c r="KA3" t="s">
+        <v>1261</v>
+      </c>
+      <c r="KB3" t="s">
+        <v>1262</v>
+      </c>
+      <c r="KC3" t="s">
+        <v>1263</v>
+      </c>
+      <c r="KD3" t="s">
+        <v>1264</v>
+      </c>
+      <c r="KE3" t="s">
+        <v>1265</v>
+      </c>
+      <c r="KF3" t="s">
+        <v>1266</v>
+      </c>
+      <c r="KJ3" t="s">
+        <v>995</v>
+      </c>
+      <c r="KK3" t="s">
+        <v>1267</v>
+      </c>
+      <c r="KL3" t="s">
+        <v>1267</v>
+      </c>
+      <c r="KM3" t="s">
+        <v>1268</v>
+      </c>
+      <c r="KN3" t="s">
+        <v>1269</v>
+      </c>
+      <c r="KO3" t="s">
+        <v>1270</v>
+      </c>
+      <c r="KP3" t="s">
+        <v>1271</v>
+      </c>
+      <c r="KQ3" t="s">
+        <v>1272</v>
+      </c>
+      <c r="KR3" t="s">
+        <v>1273</v>
+      </c>
+      <c r="KS3" t="s">
+        <v>1274</v>
+      </c>
+      <c r="KW3" t="s">
+        <v>995</v>
+      </c>
+      <c r="KX3" t="s">
+        <v>1275</v>
+      </c>
+      <c r="KY3" t="s">
+        <v>1275</v>
+      </c>
+      <c r="KZ3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="LA3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="LB3" t="s">
+        <v>1101</v>
+      </c>
+      <c r="LC3" t="s">
+        <v>1102</v>
+      </c>
+      <c r="LD3" t="s">
+        <v>1277</v>
+      </c>
+      <c r="LE3" t="s">
+        <v>1278</v>
+      </c>
+      <c r="LF3" t="s">
+        <v>1279</v>
+      </c>
+      <c r="LJ3" t="s">
+        <v>995</v>
+      </c>
+      <c r="LK3" t="s">
+        <v>1280</v>
+      </c>
+      <c r="LL3" t="s">
+        <v>1280</v>
+      </c>
+      <c r="LM3" t="s">
+        <v>1281</v>
+      </c>
+      <c r="LN3" t="s">
+        <v>1282</v>
+      </c>
+      <c r="LO3" t="s">
+        <v>1109</v>
+      </c>
+      <c r="LP3" t="s">
+        <v>1110</v>
+      </c>
+      <c r="LQ3" t="s">
+        <v>1283</v>
+      </c>
+      <c r="LR3" t="s">
+        <v>1284</v>
+      </c>
+      <c r="LS3" t="s">
+        <v>1285</v>
+      </c>
+      <c r="LW3" t="s">
+        <v>995</v>
+      </c>
+      <c r="LX3" t="s">
+        <v>1286</v>
+      </c>
+      <c r="LY3" t="s">
+        <v>1286</v>
+      </c>
+      <c r="LZ3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="MA3" t="s">
+        <v>1183</v>
+      </c>
+      <c r="MB3" t="s">
+        <v>1184</v>
+      </c>
+      <c r="MC3" t="s">
+        <v>1117</v>
+      </c>
+      <c r="MD3" t="s">
+        <v>1185</v>
+      </c>
+      <c r="ME3" t="s">
+        <v>1287</v>
+      </c>
+      <c r="MF3" t="s">
+        <v>1288</v>
+      </c>
+      <c r="MJ3" t="s">
+        <v>995</v>
+      </c>
+      <c r="MK3" t="s">
+        <v>1289</v>
+      </c>
+      <c r="ML3" t="s">
+        <v>1289</v>
+      </c>
+      <c r="MM3" t="s">
+        <v>1290</v>
+      </c>
+      <c r="MN3" t="s">
+        <v>1291</v>
+      </c>
+      <c r="MO3" t="s">
+        <v>990</v>
+      </c>
+      <c r="MP3" t="s">
+        <v>991</v>
+      </c>
+      <c r="MQ3" t="s">
+        <v>1001</v>
+      </c>
+      <c r="MR3" t="s">
+        <v>1292</v>
+      </c>
+      <c r="MS3" t="s">
+        <v>1293</v>
+      </c>
+      <c r="MW3" t="s">
+        <v>995</v>
+      </c>
+      <c r="MX3" t="s">
+        <v>1294</v>
+      </c>
+      <c r="MY3" t="s">
+        <v>1294</v>
+      </c>
+      <c r="MZ3" t="s">
+        <v>1188</v>
+      </c>
+      <c r="NA3" t="s">
+        <v>1295</v>
+      </c>
+      <c r="NB3" t="s">
+        <v>924</v>
+      </c>
+      <c r="NC3" t="s">
+        <v>925</v>
+      </c>
+      <c r="ND3" t="s">
+        <v>1191</v>
+      </c>
+      <c r="NE3" t="s">
+        <v>1296</v>
+      </c>
+      <c r="NF3" t="s">
+        <v>1297</v>
+      </c>
+      <c r="NJ3" t="s">
+        <v>995</v>
+      </c>
+      <c r="NK3" t="s">
+        <v>1298</v>
+      </c>
+      <c r="NL3" t="s">
+        <v>1298</v>
+      </c>
+      <c r="NM3" t="s">
+        <v>1260</v>
+      </c>
+      <c r="NN3" t="s">
+        <v>1231</v>
+      </c>
+      <c r="NO3" t="s">
+        <v>1074</v>
+      </c>
+      <c r="NP3" t="s">
+        <v>949</v>
+      </c>
+      <c r="NQ3" t="s">
+        <v>1299</v>
+      </c>
+      <c r="NR3" t="s">
+        <v>1300</v>
+      </c>
+      <c r="NS3" t="s">
+        <v>1301</v>
+      </c>
+      <c r="NW3" t="s">
+        <v>995</v>
+      </c>
+      <c r="NX3" t="s">
+        <v>1298</v>
+      </c>
+      <c r="NY3" t="s">
+        <v>1298</v>
+      </c>
+      <c r="NZ3" t="s">
+        <v>1260</v>
+      </c>
+      <c r="OA3" t="s">
+        <v>1235</v>
+      </c>
+      <c r="OB3" t="s">
+        <v>1302</v>
+      </c>
+      <c r="OC3" t="s">
+        <v>1237</v>
+      </c>
+      <c r="OD3" t="s">
+        <v>1213</v>
+      </c>
+      <c r="OE3" t="s">
+        <v>1303</v>
+      </c>
+      <c r="OF3" t="s">
+        <v>1304</v>
+      </c>
+      <c r="OJ3" t="s">
+        <v>995</v>
+      </c>
+      <c r="OK3" t="s">
+        <v>1305</v>
+      </c>
+      <c r="OL3" t="s">
+        <v>1305</v>
+      </c>
+      <c r="OM3" t="s">
+        <v>1260</v>
+      </c>
+      <c r="ON3" t="s">
+        <v>1196</v>
+      </c>
+      <c r="OO3" t="s">
+        <v>1123</v>
+      </c>
+      <c r="OP3" t="s">
+        <v>1197</v>
+      </c>
+      <c r="OQ3" t="s">
+        <v>1306</v>
+      </c>
+      <c r="OR3" t="s">
+        <v>1307</v>
+      </c>
+      <c r="OS3" t="s">
+        <v>1308</v>
+      </c>
+      <c r="OW3" t="s">
+        <v>995</v>
+      </c>
+      <c r="OX3" t="s">
+        <v>1305</v>
+      </c>
+      <c r="OY3" t="s">
+        <v>1305</v>
+      </c>
+      <c r="OZ3" t="s">
+        <v>1260</v>
+      </c>
+      <c r="PA3" t="s">
+        <v>1309</v>
+      </c>
+      <c r="PB3" t="s">
+        <v>1202</v>
+      </c>
+      <c r="PC3" t="s">
+        <v>1203</v>
+      </c>
+      <c r="PD3" t="s">
+        <v>1204</v>
+      </c>
+      <c r="PE3" t="s">
+        <v>1310</v>
+      </c>
+      <c r="PF3" t="s">
+        <v>1311</v>
+      </c>
+      <c r="PJ3" t="s">
+        <v>995</v>
+      </c>
+      <c r="PK3" t="s">
+        <v>1305</v>
+      </c>
+      <c r="PL3" t="s">
+        <v>1305</v>
+      </c>
+      <c r="PM3" t="s">
+        <v>1260</v>
+      </c>
+      <c r="PN3" t="s">
+        <v>1312</v>
+      </c>
+      <c r="PO3" t="s">
+        <v>1138</v>
+      </c>
+      <c r="PP3" t="s">
+        <v>1139</v>
+      </c>
+      <c r="PQ3" t="s">
+        <v>1208</v>
+      </c>
+      <c r="PR3" t="s">
+        <v>1313</v>
+      </c>
+      <c r="PS3" t="s">
+        <v>1314</v>
+      </c>
+      <c r="PW3" t="s">
+        <v>995</v>
+      </c>
+      <c r="PX3" t="s">
+        <v>1305</v>
+      </c>
+      <c r="PY3" t="s">
+        <v>1305</v>
+      </c>
+      <c r="PZ3" t="s">
+        <v>1260</v>
+      </c>
+      <c r="QA3" t="s">
+        <v>1211</v>
+      </c>
+      <c r="QB3" t="s">
+        <v>1212</v>
+      </c>
+      <c r="QC3" t="s">
+        <v>1124</v>
+      </c>
+      <c r="QD3" t="s">
+        <v>1213</v>
+      </c>
+      <c r="QE3" t="s">
+        <v>1315</v>
+      </c>
+      <c r="QF3" t="s">
+        <v>1316</v>
+      </c>
+      <c r="QJ3" t="s">
+        <v>995</v>
+      </c>
+      <c r="QK3" t="s">
+        <v>1305</v>
+      </c>
+      <c r="QL3" t="s">
+        <v>1305</v>
+      </c>
+      <c r="QM3" t="s">
+        <v>1260</v>
+      </c>
+      <c r="QN3" t="s">
+        <v>1216</v>
+      </c>
+      <c r="QQ3" t="s">
+        <v>1317</v>
+      </c>
+      <c r="QR3" t="s">
+        <v>1318</v>
+      </c>
+      <c r="QS3" t="s">
+        <v>1319</v>
+      </c>
+      <c r="QW3" t="s">
+        <v>995</v>
+      </c>
+      <c r="QX3" t="s">
+        <v>1305</v>
+      </c>
+      <c r="QY3" t="s">
+        <v>1305</v>
+      </c>
+      <c r="QZ3" t="s">
+        <v>1260</v>
+      </c>
+      <c r="RA3" t="s">
+        <v>1320</v>
+      </c>
+      <c r="RB3" t="s">
+        <v>1144</v>
+      </c>
+      <c r="RC3" t="s">
+        <v>1145</v>
+      </c>
+      <c r="RD3" t="s">
+        <v>1220</v>
+      </c>
+      <c r="RE3" t="s">
+        <v>1321</v>
+      </c>
+      <c r="RF3" t="s">
+        <v>1322</v>
+      </c>
+      <c r="RJ3" t="s">
+        <v>995</v>
+      </c>
+      <c r="RK3" t="s">
+        <v>1305</v>
+      </c>
+      <c r="RL3" t="s">
+        <v>1305</v>
+      </c>
+      <c r="RM3" t="s">
+        <v>1260</v>
+      </c>
+      <c r="RN3" t="s">
+        <v>1223</v>
+      </c>
+      <c r="RO3" t="s">
+        <v>1059</v>
+      </c>
+      <c r="RP3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="RQ3" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="4" spans="1:914">
+      <c r="A4" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B4" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C4" t="s">
+        <v>916</v>
+      </c>
+      <c r="D4" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E4" t="s">
+        <v>927</v>
+      </c>
+      <c r="F4" t="s">
+        <v>928</v>
+      </c>
+      <c r="J4" t="s">
+        <v>920</v>
+      </c>
+      <c r="K4" t="s">
+        <v>929</v>
+      </c>
+      <c r="L4" t="s">
+        <v>929</v>
+      </c>
+      <c r="M4" t="s">
+        <v>930</v>
+      </c>
+      <c r="N4" t="s">
+        <v>931</v>
+      </c>
+      <c r="O4" t="s">
+        <v>932</v>
+      </c>
+      <c r="P4" t="s">
+        <v>933</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>934</v>
+      </c>
+      <c r="R4" t="s">
+        <v>935</v>
+      </c>
+      <c r="S4" t="s">
+        <v>936</v>
+      </c>
+      <c r="W4" t="s">
+        <v>920</v>
+      </c>
+      <c r="X4" t="s">
+        <v>937</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>937</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>938</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>939</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>940</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>941</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>942</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>943</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>944</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>920</v>
+      </c>
+      <c r="AK4" t="s">
+        <v>945</v>
+      </c>
+      <c r="AL4" t="s">
+        <v>945</v>
+      </c>
+      <c r="AM4" t="s">
+        <v>946</v>
+      </c>
+      <c r="AN4" t="s">
+        <v>947</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>948</v>
+      </c>
+      <c r="AP4" t="s">
+        <v>949</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>950</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>958</v>
+      </c>
+      <c r="AS4" t="s">
+        <v>959</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>920</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>953</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>953</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>960</v>
+      </c>
+      <c r="BA4" t="s">
+        <v>961</v>
+      </c>
+      <c r="BB4" t="s">
+        <v>962</v>
+      </c>
+      <c r="BC4" t="s">
+        <v>963</v>
+      </c>
+      <c r="BD4" t="s">
+        <v>964</v>
+      </c>
+      <c r="BE4" t="s">
+        <v>965</v>
+      </c>
+      <c r="BF4" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ4" t="s">
+        <v>920</v>
+      </c>
+      <c r="BK4" t="s">
+        <v>953</v>
+      </c>
+      <c r="BL4" t="s">
+        <v>953</v>
+      </c>
+      <c r="BM4" t="s">
+        <v>960</v>
+      </c>
+      <c r="BN4" t="s">
+        <v>967</v>
+      </c>
+      <c r="BO4" t="s">
+        <v>962</v>
+      </c>
+      <c r="BP4" t="s">
+        <v>963</v>
+      </c>
+      <c r="BQ4" t="s">
+        <v>968</v>
+      </c>
+      <c r="BR4" t="s">
+        <v>969</v>
+      </c>
+      <c r="BS4" t="s">
+        <v>970</v>
+      </c>
+      <c r="BW4" t="s">
+        <v>920</v>
+      </c>
+      <c r="BX4" t="s">
+        <v>971</v>
+      </c>
+      <c r="BY4" t="s">
+        <v>971</v>
+      </c>
+      <c r="BZ4" t="s">
+        <v>972</v>
+      </c>
+      <c r="CA4" t="s">
+        <v>973</v>
+      </c>
+      <c r="CB4" t="s">
+        <v>974</v>
+      </c>
+      <c r="CC4" t="s">
+        <v>975</v>
+      </c>
+      <c r="CD4" t="s">
+        <v>976</v>
+      </c>
+      <c r="CE4" t="s">
+        <v>977</v>
+      </c>
+      <c r="CF4" t="s">
+        <v>978</v>
+      </c>
+      <c r="CJ4" t="s">
+        <v>920</v>
+      </c>
+      <c r="CK4" t="s">
+        <v>979</v>
+      </c>
+      <c r="CL4" t="s">
+        <v>979</v>
+      </c>
+      <c r="CM4" t="s">
+        <v>980</v>
+      </c>
+      <c r="CN4" t="s">
+        <v>981</v>
+      </c>
+      <c r="CO4" t="s">
+        <v>982</v>
+      </c>
+      <c r="CP4" t="s">
+        <v>983</v>
+      </c>
+      <c r="CQ4" t="s">
+        <v>984</v>
+      </c>
+      <c r="CR4" t="s">
+        <v>985</v>
+      </c>
+      <c r="CS4" t="s">
+        <v>986</v>
+      </c>
+      <c r="CW4" t="s">
+        <v>920</v>
+      </c>
+      <c r="CX4" t="s">
+        <v>987</v>
+      </c>
+      <c r="CY4" t="s">
+        <v>987</v>
+      </c>
+      <c r="CZ4" t="s">
+        <v>988</v>
+      </c>
+      <c r="DA4" t="s">
+        <v>989</v>
+      </c>
+      <c r="DB4" t="s">
+        <v>990</v>
+      </c>
+      <c r="DC4" t="s">
+        <v>991</v>
+      </c>
+      <c r="DD4" t="s">
+        <v>992</v>
+      </c>
+      <c r="DE4" t="s">
+        <v>993</v>
+      </c>
+      <c r="DF4" t="s">
+        <v>994</v>
+      </c>
+      <c r="DJ4" t="s">
+        <v>995</v>
+      </c>
+      <c r="DK4" t="s">
+        <v>996</v>
+      </c>
+      <c r="DL4" t="s">
+        <v>996</v>
+      </c>
+      <c r="DM4" t="s">
+        <v>997</v>
+      </c>
+      <c r="DN4" t="s">
+        <v>998</v>
+      </c>
+      <c r="DO4" t="s">
+        <v>999</v>
+      </c>
+      <c r="DP4" t="s">
+        <v>1000</v>
+      </c>
+      <c r="DQ4" t="s">
+        <v>1001</v>
+      </c>
+      <c r="DR4" t="s">
+        <v>1002</v>
+      </c>
+      <c r="DS4" t="s">
+        <v>1003</v>
+      </c>
+      <c r="DW4" t="s">
+        <v>995</v>
+      </c>
+      <c r="DX4" t="s">
+        <v>1004</v>
+      </c>
+      <c r="DY4" t="s">
+        <v>1004</v>
+      </c>
+      <c r="DZ4" t="s">
+        <v>1005</v>
+      </c>
+      <c r="EA4" t="s">
+        <v>1006</v>
+      </c>
+      <c r="EB4" t="s">
+        <v>1007</v>
+      </c>
+      <c r="EC4" t="s">
+        <v>1008</v>
+      </c>
+      <c r="ED4" t="s">
+        <v>1009</v>
+      </c>
+      <c r="EE4" t="s">
+        <v>1010</v>
+      </c>
+      <c r="EF4" t="s">
+        <v>1011</v>
+      </c>
+      <c r="EJ4" t="s">
+        <v>920</v>
+      </c>
+      <c r="EK4" t="s">
+        <v>1012</v>
+      </c>
+      <c r="EL4" t="s">
+        <v>1012</v>
+      </c>
+      <c r="EM4" t="s">
+        <v>1013</v>
+      </c>
+      <c r="EN4" t="s">
+        <v>1014</v>
+      </c>
+      <c r="EQ4" t="s">
+        <v>1015</v>
+      </c>
+      <c r="ER4" t="s">
+        <v>1016</v>
+      </c>
+      <c r="ES4" t="s">
+        <v>1017</v>
+      </c>
+      <c r="EW4" t="s">
+        <v>920</v>
+      </c>
+      <c r="EX4" t="s">
+        <v>1018</v>
+      </c>
+      <c r="EY4" t="s">
+        <v>1018</v>
+      </c>
+      <c r="EZ4" t="s">
+        <v>1019</v>
+      </c>
+      <c r="FA4" t="s">
+        <v>1020</v>
+      </c>
+      <c r="FB4" t="s">
+        <v>1021</v>
+      </c>
+      <c r="FC4" t="s">
+        <v>1022</v>
+      </c>
+      <c r="FD4" t="s">
+        <v>1023</v>
+      </c>
+      <c r="FE4" t="s">
+        <v>1024</v>
+      </c>
+      <c r="FF4" t="s">
+        <v>1025</v>
+      </c>
+      <c r="FJ4" t="s">
+        <v>920</v>
+      </c>
+      <c r="FK4" t="s">
+        <v>1026</v>
+      </c>
+      <c r="FL4" t="s">
+        <v>1026</v>
+      </c>
+      <c r="FM4" t="s">
+        <v>1027</v>
+      </c>
+      <c r="FN4" t="s">
+        <v>1028</v>
+      </c>
+      <c r="FO4" t="s">
+        <v>1029</v>
+      </c>
+      <c r="FP4" t="s">
+        <v>1030</v>
+      </c>
+      <c r="FQ4" t="s">
+        <v>1031</v>
+      </c>
+      <c r="FR4" t="s">
+        <v>1032</v>
+      </c>
+      <c r="FS4" t="s">
+        <v>1033</v>
+      </c>
+      <c r="FW4" t="s">
+        <v>920</v>
+      </c>
+      <c r="FX4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="FY4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="FZ4" t="s">
+        <v>1035</v>
+      </c>
+      <c r="GA4" t="s">
+        <v>1036</v>
+      </c>
+      <c r="GD4" t="s">
+        <v>1037</v>
+      </c>
+      <c r="GE4" t="s">
+        <v>1038</v>
+      </c>
+      <c r="GF4" t="s">
+        <v>1039</v>
+      </c>
+      <c r="GJ4" t="s">
+        <v>995</v>
+      </c>
+      <c r="GK4" t="s">
+        <v>1040</v>
+      </c>
+      <c r="GL4" t="s">
+        <v>1040</v>
+      </c>
+      <c r="GM4" t="s">
+        <v>1041</v>
+      </c>
+      <c r="GN4" t="s">
+        <v>1042</v>
+      </c>
+      <c r="GO4" t="s">
+        <v>1043</v>
+      </c>
+      <c r="GP4" t="s">
+        <v>1044</v>
+      </c>
+      <c r="GQ4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="GR4" t="s">
+        <v>1054</v>
+      </c>
+      <c r="GS4" t="s">
+        <v>1055</v>
+      </c>
+      <c r="GW4" t="s">
+        <v>995</v>
+      </c>
+      <c r="GX4" t="s">
+        <v>1056</v>
+      </c>
+      <c r="GY4" t="s">
+        <v>1056</v>
+      </c>
+      <c r="GZ4" t="s">
+        <v>1057</v>
+      </c>
+      <c r="HA4" t="s">
+        <v>1058</v>
+      </c>
+      <c r="HB4" t="s">
+        <v>1059</v>
+      </c>
+      <c r="HC4" t="s">
+        <v>1060</v>
+      </c>
+      <c r="HD4" t="s">
+        <v>1061</v>
+      </c>
+      <c r="HE4" t="s">
+        <v>1062</v>
+      </c>
+      <c r="HF4" t="s">
+        <v>1063</v>
+      </c>
+      <c r="HJ4" t="s">
+        <v>995</v>
+      </c>
+      <c r="HK4" t="s">
+        <v>1064</v>
+      </c>
+      <c r="HL4" t="s">
+        <v>1064</v>
+      </c>
+      <c r="HM4" t="s">
+        <v>1065</v>
+      </c>
+      <c r="HN4" t="s">
+        <v>1066</v>
+      </c>
+      <c r="HO4" t="s">
+        <v>1067</v>
+      </c>
+      <c r="HP4" t="s">
+        <v>1068</v>
+      </c>
+      <c r="HQ4" t="s">
+        <v>1069</v>
+      </c>
+      <c r="HR4" t="s">
+        <v>1070</v>
+      </c>
+      <c r="HS4" t="s">
+        <v>1071</v>
+      </c>
+      <c r="HW4" t="s">
+        <v>995</v>
+      </c>
+      <c r="HX4" t="s">
+        <v>1072</v>
+      </c>
+      <c r="HY4" t="s">
+        <v>1072</v>
+      </c>
+      <c r="HZ4" t="s">
+        <v>1041</v>
+      </c>
+      <c r="IA4" t="s">
+        <v>1073</v>
+      </c>
+      <c r="IB4" t="s">
+        <v>1074</v>
+      </c>
+      <c r="IC4" t="s">
+        <v>949</v>
+      </c>
+      <c r="ID4" t="s">
+        <v>1075</v>
+      </c>
+      <c r="IE4" t="s">
+        <v>1076</v>
+      </c>
+      <c r="IF4" t="s">
+        <v>1077</v>
+      </c>
+      <c r="IJ4" t="s">
+        <v>995</v>
+      </c>
+      <c r="IK4" t="s">
+        <v>1078</v>
+      </c>
+      <c r="IL4" t="s">
+        <v>1078</v>
+      </c>
+      <c r="IM4" t="s">
+        <v>1079</v>
+      </c>
+      <c r="IN4" t="s">
+        <v>1080</v>
+      </c>
+      <c r="IO4" t="s">
+        <v>1081</v>
+      </c>
+      <c r="IP4" t="s">
+        <v>1082</v>
+      </c>
+      <c r="IQ4" t="s">
+        <v>1001</v>
+      </c>
+      <c r="IR4" t="s">
+        <v>1083</v>
+      </c>
+      <c r="IS4" t="s">
+        <v>1084</v>
+      </c>
+      <c r="IW4" t="s">
+        <v>995</v>
+      </c>
+      <c r="IX4" t="s">
+        <v>1085</v>
+      </c>
+      <c r="IY4" t="s">
+        <v>1085</v>
+      </c>
+      <c r="IZ4" t="s">
+        <v>1086</v>
+      </c>
+      <c r="JA4" t="s">
+        <v>1087</v>
+      </c>
+      <c r="JB4" t="s">
+        <v>1088</v>
+      </c>
+      <c r="JC4" t="s">
+        <v>1089</v>
+      </c>
+      <c r="JD4" t="s">
+        <v>926</v>
+      </c>
+      <c r="JE4" t="s">
+        <v>1090</v>
+      </c>
+      <c r="JF4" t="s">
+        <v>1091</v>
+      </c>
+      <c r="JJ4" t="s">
+        <v>995</v>
+      </c>
+      <c r="JK4" t="s">
+        <v>1092</v>
+      </c>
+      <c r="JL4" t="s">
+        <v>1092</v>
+      </c>
+      <c r="JM4" t="s">
+        <v>1093</v>
+      </c>
+      <c r="JN4" t="s">
+        <v>1094</v>
+      </c>
+      <c r="JO4" t="s">
+        <v>924</v>
+      </c>
+      <c r="JP4" t="s">
+        <v>925</v>
+      </c>
+      <c r="JQ4" t="s">
+        <v>1095</v>
+      </c>
+      <c r="JR4" t="s">
+        <v>1096</v>
+      </c>
+      <c r="JS4" t="s">
+        <v>1097</v>
+      </c>
+      <c r="JW4" t="s">
+        <v>995</v>
+      </c>
+      <c r="JX4" t="s">
+        <v>1098</v>
+      </c>
+      <c r="JY4" t="s">
+        <v>1098</v>
+      </c>
+      <c r="JZ4" t="s">
+        <v>1099</v>
+      </c>
+      <c r="KA4" t="s">
+        <v>1100</v>
+      </c>
+      <c r="KB4" t="s">
+        <v>1101</v>
+      </c>
+      <c r="KC4" t="s">
+        <v>1102</v>
+      </c>
+      <c r="KD4" t="s">
+        <v>1103</v>
+      </c>
+      <c r="KE4" t="s">
+        <v>1104</v>
+      </c>
+      <c r="KF4" t="s">
+        <v>1105</v>
+      </c>
+      <c r="KJ4" t="s">
+        <v>995</v>
+      </c>
+      <c r="KK4" t="s">
+        <v>1106</v>
+      </c>
+      <c r="KL4" t="s">
+        <v>1106</v>
+      </c>
+      <c r="KM4" t="s">
+        <v>1107</v>
+      </c>
+      <c r="KN4" t="s">
+        <v>1108</v>
+      </c>
+      <c r="KO4" t="s">
+        <v>1109</v>
+      </c>
+      <c r="KP4" t="s">
+        <v>1110</v>
+      </c>
+      <c r="KQ4" t="s">
+        <v>1111</v>
+      </c>
+      <c r="KR4" t="s">
+        <v>1112</v>
+      </c>
+      <c r="KS4" t="s">
+        <v>1113</v>
+      </c>
+      <c r="KW4" t="s">
+        <v>995</v>
+      </c>
+      <c r="KX4" t="s">
+        <v>1114</v>
+      </c>
+      <c r="KY4" t="s">
+        <v>1114</v>
+      </c>
+      <c r="KZ4" t="s">
+        <v>1057</v>
+      </c>
+      <c r="LA4" t="s">
+        <v>1115</v>
+      </c>
+      <c r="LB4" t="s">
+        <v>1116</v>
+      </c>
+      <c r="LC4" t="s">
+        <v>1117</v>
+      </c>
+      <c r="LD4" t="s">
+        <v>1118</v>
+      </c>
+      <c r="LE4" t="s">
+        <v>1331</v>
+      </c>
+      <c r="LF4" t="s">
+        <v>1332</v>
+      </c>
+      <c r="LJ4" t="s">
+        <v>995</v>
+      </c>
+      <c r="LK4" t="s">
+        <v>1121</v>
+      </c>
+      <c r="LL4" t="s">
+        <v>1121</v>
+      </c>
+      <c r="LM4" t="s">
+        <v>1049</v>
+      </c>
+      <c r="LN4" t="s">
+        <v>1333</v>
+      </c>
+      <c r="LO4" t="s">
+        <v>1334</v>
+      </c>
+      <c r="LP4" t="s">
+        <v>1335</v>
+      </c>
+      <c r="LQ4" t="s">
+        <v>1336</v>
+      </c>
+      <c r="LR4" t="s">
+        <v>1119</v>
+      </c>
+      <c r="LS4" t="s">
+        <v>1120</v>
+      </c>
+      <c r="LW4" t="s">
+        <v>995</v>
+      </c>
+      <c r="LX4" t="s">
+        <v>1121</v>
+      </c>
+      <c r="LY4" t="s">
+        <v>1121</v>
+      </c>
+      <c r="LZ4" t="s">
+        <v>1099</v>
+      </c>
+      <c r="MA4" t="s">
+        <v>1122</v>
+      </c>
+      <c r="MB4" t="s">
+        <v>1123</v>
+      </c>
+      <c r="MC4" t="s">
+        <v>1124</v>
+      </c>
+      <c r="MD4" t="s">
+        <v>1125</v>
+      </c>
+      <c r="ME4" t="s">
+        <v>1126</v>
+      </c>
+      <c r="MF4" t="s">
+        <v>1127</v>
+      </c>
+      <c r="MJ4" t="s">
+        <v>995</v>
+      </c>
+      <c r="MK4" t="s">
+        <v>1121</v>
+      </c>
+      <c r="ML4" t="s">
+        <v>1121</v>
+      </c>
+      <c r="MM4" t="s">
+        <v>1049</v>
+      </c>
+      <c r="MN4" t="s">
+        <v>1128</v>
+      </c>
+      <c r="MO4" t="s">
+        <v>1123</v>
+      </c>
+      <c r="MP4" t="s">
+        <v>1124</v>
+      </c>
+      <c r="MQ4" t="s">
+        <v>1129</v>
+      </c>
+      <c r="MR4" t="s">
+        <v>1130</v>
+      </c>
+      <c r="MS4" t="s">
+        <v>1131</v>
+      </c>
+      <c r="MW4" t="s">
+        <v>995</v>
+      </c>
+      <c r="MX4" t="s">
+        <v>1121</v>
+      </c>
+      <c r="MY4" t="s">
+        <v>1121</v>
+      </c>
+      <c r="MZ4" t="s">
+        <v>1049</v>
+      </c>
+      <c r="NA4" t="s">
+        <v>1132</v>
+      </c>
+      <c r="NB4" t="s">
+        <v>1133</v>
+      </c>
+      <c r="NC4" t="s">
+        <v>1134</v>
+      </c>
+      <c r="ND4" t="s">
+        <v>1037</v>
+      </c>
+      <c r="NE4" t="s">
+        <v>1135</v>
+      </c>
+      <c r="NF4" t="s">
+        <v>1136</v>
+      </c>
+      <c r="NJ4" t="s">
+        <v>995</v>
+      </c>
+      <c r="NK4" t="s">
+        <v>1121</v>
+      </c>
+      <c r="NL4" t="s">
+        <v>1121</v>
+      </c>
+      <c r="NM4" t="s">
+        <v>1099</v>
+      </c>
+      <c r="NN4" t="s">
+        <v>1137</v>
+      </c>
+      <c r="NO4" t="s">
+        <v>1138</v>
+      </c>
+      <c r="NP4" t="s">
+        <v>1139</v>
+      </c>
+      <c r="NQ4" t="s">
+        <v>1140</v>
+      </c>
+      <c r="NR4" t="s">
+        <v>1323</v>
+      </c>
+      <c r="NS4" t="s">
+        <v>1324</v>
+      </c>
+      <c r="NW4" t="s">
+        <v>995</v>
+      </c>
+      <c r="NX4" t="s">
+        <v>1305</v>
+      </c>
+      <c r="NY4" t="s">
+        <v>1305</v>
+      </c>
+      <c r="NZ4" t="s">
+        <v>1260</v>
+      </c>
+      <c r="OA4" t="s">
+        <v>1227</v>
+      </c>
+      <c r="OB4" t="s">
+        <v>1081</v>
+      </c>
+      <c r="OC4" t="s">
+        <v>1082</v>
+      </c>
+      <c r="OD4" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="5" spans="1:914">
+      <c r="A5" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C5" t="s">
+        <v>916</v>
+      </c>
+      <c r="D5" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E5" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F5" t="s">
+        <v>1047</v>
+      </c>
+      <c r="J5" t="s">
+        <v>995</v>
+      </c>
+      <c r="K5" t="s">
+        <v>1048</v>
+      </c>
+      <c r="L5" t="s">
+        <v>1048</v>
+      </c>
+      <c r="M5" t="s">
+        <v>1049</v>
+      </c>
+      <c r="N5" t="s">
+        <v>1050</v>
+      </c>
+      <c r="O5" t="s">
+        <v>1051</v>
+      </c>
+      <c r="P5" t="s">
+        <v>1052</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>1053</v>
+      </c>
+      <c r="R5" t="s">
+        <v>1141</v>
+      </c>
+      <c r="S5" t="s">
+        <v>1142</v>
+      </c>
+      <c r="W5" t="s">
+        <v>995</v>
+      </c>
+      <c r="X5" t="s">
+        <v>1121</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>1121</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>1049</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>1143</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>1144</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>1145</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="6" spans="1:914">
+      <c r="A6" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C6" t="s">
+        <v>916</v>
+      </c>
+      <c r="D6" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E6" t="s">
+        <v>918</v>
+      </c>
+      <c r="F6" t="s">
+        <v>919</v>
+      </c>
+      <c r="J6" t="s">
+        <v>920</v>
+      </c>
+      <c r="K6" t="s">
+        <v>921</v>
+      </c>
+      <c r="L6" t="s">
+        <v>921</v>
+      </c>
+      <c r="M6" t="s">
+        <v>922</v>
+      </c>
+      <c r="N6" t="s">
+        <v>923</v>
+      </c>
+      <c r="O6" t="s">
+        <v>924</v>
+      </c>
+      <c r="P6" t="s">
+        <v>925</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>926</v>
+      </c>
+    </row>
+  </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>