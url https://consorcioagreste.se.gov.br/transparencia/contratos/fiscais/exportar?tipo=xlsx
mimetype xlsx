--- v1 (2026-07-10)
+++ v2 (2026-09-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1341">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1431">
   <si>
     <t>nome</t>
   </si>
   <si>
     <t>cpf</t>
   </si>
   <si>
     <t>orgao</t>
   </si>
   <si>
     <t>funcao</t>
   </si>
   <si>
     <t>contratos_0_numero</t>
   </si>
   <si>
     <t>contratos_0_url</t>
   </si>
   <si>
     <t>contratos_0_licitacao_numero</t>
   </si>
   <si>
     <t>contratos_0_licitacao_url</t>
   </si>
   <si>
@@ -2756,99 +2756,306 @@
   <si>
     <t>contratos_69_situacao</t>
   </si>
   <si>
     <t>contratos_69_assinatura</t>
   </si>
   <si>
     <t>contratos_69_inicio</t>
   </si>
   <si>
     <t>contratos_69_fim</t>
   </si>
   <si>
     <t>contratos_69_objeto</t>
   </si>
   <si>
     <t>contratos_69_contratado</t>
   </si>
   <si>
     <t>contratos_69_cnpj</t>
   </si>
   <si>
     <t>contratos_69_valor</t>
   </si>
   <si>
+    <t>contratos_70_numero</t>
+  </si>
+  <si>
+    <t>contratos_70_url</t>
+  </si>
+  <si>
+    <t>contratos_70_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_70_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_70_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_70_situacao</t>
+  </si>
+  <si>
+    <t>contratos_70_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_70_inicio</t>
+  </si>
+  <si>
+    <t>contratos_70_fim</t>
+  </si>
+  <si>
+    <t>contratos_70_objeto</t>
+  </si>
+  <si>
+    <t>contratos_70_contratado</t>
+  </si>
+  <si>
+    <t>contratos_70_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_70_valor</t>
+  </si>
+  <si>
+    <t>contratos_71_numero</t>
+  </si>
+  <si>
+    <t>contratos_71_url</t>
+  </si>
+  <si>
+    <t>contratos_71_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_71_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_71_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_71_situacao</t>
+  </si>
+  <si>
+    <t>contratos_71_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_71_inicio</t>
+  </si>
+  <si>
+    <t>contratos_71_fim</t>
+  </si>
+  <si>
+    <t>contratos_71_objeto</t>
+  </si>
+  <si>
+    <t>contratos_71_contratado</t>
+  </si>
+  <si>
+    <t>contratos_71_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_71_valor</t>
+  </si>
+  <si>
+    <t>contratos_72_numero</t>
+  </si>
+  <si>
+    <t>contratos_72_url</t>
+  </si>
+  <si>
+    <t>contratos_72_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_72_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_72_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_72_situacao</t>
+  </si>
+  <si>
+    <t>contratos_72_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_72_inicio</t>
+  </si>
+  <si>
+    <t>contratos_72_fim</t>
+  </si>
+  <si>
+    <t>contratos_72_objeto</t>
+  </si>
+  <si>
+    <t>contratos_72_contratado</t>
+  </si>
+  <si>
+    <t>contratos_72_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_72_valor</t>
+  </si>
+  <si>
+    <t>contratos_73_numero</t>
+  </si>
+  <si>
+    <t>contratos_73_url</t>
+  </si>
+  <si>
+    <t>contratos_73_licitacao_numero</t>
+  </si>
+  <si>
+    <t>contratos_73_licitacao_url</t>
+  </si>
+  <si>
+    <t>contratos_73_modalidade</t>
+  </si>
+  <si>
+    <t>contratos_73_situacao</t>
+  </si>
+  <si>
+    <t>contratos_73_assinatura</t>
+  </si>
+  <si>
+    <t>contratos_73_inicio</t>
+  </si>
+  <si>
+    <t>contratos_73_fim</t>
+  </si>
+  <si>
+    <t>contratos_73_objeto</t>
+  </si>
+  <si>
+    <t>contratos_73_contratado</t>
+  </si>
+  <si>
+    <t>contratos_73_cnpj</t>
+  </si>
+  <si>
+    <t>contratos_73_valor</t>
+  </si>
+  <si>
     <t xml:space="preserve">Evanilson Santana Santos </t>
   </si>
   <si>
     <t>000.***.***-44</t>
   </si>
   <si>
     <t>Consórcio Público do Agreste Central Segipano</t>
   </si>
   <si>
     <t>Gestor</t>
   </si>
   <si>
+    <t>14/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/01a014c5-1e02-72b1-8cf2-91fc44b54698</t>
+  </si>
+  <si>
     <t>12/2026</t>
   </si>
   <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-12-2026-cpac/019f8a3e-3cc1-73b7-82be-522d9f21b0ae</t>
+  </si>
+  <si>
+    <t>Dispensa de Licitação</t>
+  </si>
+  <si>
+    <t>Vigente</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>31/12/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de equipamentos de informática, compreendendo computadores tipo desktop, acompanhados de acessórios e periféricos necessários ao funcionamento, monitores LED 19,5” e filtros de linha, destinados ao atendimento das necessidades operacionais e administrativas do Consórcio Público do Agreste Central Sergipano – CPAC.</t>
+  </si>
+  <si>
+    <t>Info Master Tecnologia e Informática LTDA</t>
+  </si>
+  <si>
+    <t>08.749.547/0001-04</t>
+  </si>
+  <si>
+    <t>15.205,00</t>
+  </si>
+  <si>
+    <t>13/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/01a014bd-3769-7009-8026-71a65a9ec868</t>
+  </si>
+  <si>
+    <t>12/06/2026</t>
+  </si>
+  <si>
+    <t>12/06/2027</t>
+  </si>
+  <si>
+    <t>Locação de imóvel urbano não residencial, do tipo galpão operacional, situado na Rodovia SE-206, nº 1810, município de Siriri/SE.</t>
+  </si>
+  <si>
+    <t>Redival da Silva</t>
+  </si>
+  <si>
+    <t>265.846.975-68</t>
+  </si>
+  <si>
+    <t>12.000,00</t>
+  </si>
+  <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019f228f-1879-70f7-91ea-3b956c9dcb4c</t>
   </si>
   <si>
-    <t>Vigente</t>
+    <t>11/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-11-2026-cpac/019e41dd-4f94-73ec-9914-5942d9183eba</t>
   </si>
   <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>22/05/2027</t>
   </si>
   <si>
     <t>Contratação de empresa especializada na área de tecnologia da informação, visando à prestação de serviços técnicos contínuos de desenvolvimento, hospedagem, manutenção, suporte, migração de dados, treinamento e gerenciamento do portal institucional do Consórcio Público do Agreste Central Sergipano – CPAC.</t>
   </si>
   <si>
     <t>ITWEB Publicidade e Propaganda LTDA</t>
   </si>
   <si>
     <t>12.115.918/0001-65</t>
   </si>
   <si>
-    <t>12.000,00</t>
-[...4 lines deleted...]
-  <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacbb-f08b-7310-9a42-707cc901fa99</t>
   </si>
   <si>
     <t>07/05/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>31/12/2026</t>
   </si>
   <si>
     <t>O presente contrato tem por objeto a contratação de empresa para o fornecimento de materiais de limpeza e gêneros alimentícios , para atender ás necessidades do consórcio público do agreste central sergipano - cpac</t>
   </si>
   <si>
     <t>Supermercado Barreto</t>
   </si>
   <si>
     <t>15.585.565/0001-55</t>
   </si>
   <si>
     <t>3.399,74</t>
   </si>
   <si>
     <t>10/2026</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc1c-71c4-73cc-8f24-ea401107742d</t>
   </si>
   <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>29/04/2027</t>
   </si>
@@ -3027,86 +3234,116 @@
   <si>
     <t>22/10/2025</t>
   </si>
   <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE SERVIÇOS DE ASSESSORIA E CONSULTORIA TÉCNICA E ESPECIALIZADA EM GESTÃO E APOIO ADMINISTRATIVO NO ÂMBITO DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL, EM CONFORMIDADE A LEGISLAÇÃO E COM AS DIRETRIZES DA GOVERNANÇA E CONTROLE INTERNO.</t>
   </si>
   <si>
     <t>M R Consultoria e Assessoria LTDA</t>
   </si>
   <si>
     <t>35.899.845/0001-45</t>
   </si>
   <si>
     <t>60.000,00</t>
   </si>
   <si>
     <t>24/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb206-ab98-73fd-b935-3e1cba3f82ae</t>
   </si>
   <si>
+    <t>13/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-n0-13-2025/019ffbbe-8a53-7305-9227-675a980b100c</t>
+  </si>
+  <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Contratação de empresa especializada para realização de serviço de captura de imagens com câmara profissional, reportagem e edição de vídeo institucional para redes sociais. </t>
   </si>
   <si>
     <t>Gilson da Silva Barreto</t>
   </si>
   <si>
     <t>01.728.920/0001-93</t>
   </si>
   <si>
     <t>2.600,00</t>
   </si>
   <si>
     <t>21/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb196-f6ed-7391-9cf0-2a97e498da48</t>
   </si>
   <si>
     <t>19/08/2025</t>
   </si>
   <si>
     <t>19/08/2026</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESAS ESPECIALIZADA PARA REALIZAÇÃO DE MANUNTENÇÃO PREVENTIVA E CORRETIVA</t>
   </si>
   <si>
+    <t>Nordeste Boquilha LTDA</t>
+  </si>
+  <si>
+    <t>61.129.475/0001-77</t>
+  </si>
+  <si>
     <t>14.000,00</t>
   </si>
   <si>
+    <t>22/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb1a6-a969-7137-bfbc-ecaf164845cb</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DE MANUNTENÇÃO PREVENTIVA E CORRETIVA.</t>
+  </si>
+  <si>
+    <t>Nutrivan Comércio LTDA</t>
+  </si>
+  <si>
+    <t>32.729.667/0001-16</t>
+  </si>
+  <si>
+    <t>6.000,00</t>
+  </si>
+  <si>
     <t>20/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb191-b2a2-73b5-80f0-3f7bd3d2cc48</t>
   </si>
   <si>
     <t>13/08/2025</t>
   </si>
   <si>
     <t>13/08/2026</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA OBJETIVANDO A AQUISIÇÃO DE RECIPIENTES DE GRANDE CAPACIDADE. </t>
   </si>
   <si>
     <t>Lúcio Marcos</t>
   </si>
   <si>
     <t>927.724.715-00</t>
   </si>
   <si>
     <t>51.000,00</t>
   </si>
   <si>
     <t>19/2025</t>
@@ -3120,56 +3357,59 @@
   <si>
     <t>08/08/2026</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DE COLETA ,TRANSPORTE , TRATAMENTO E DESTINAÇÃO FINAL AMBIENTAL CORRETA, DE RESÍDUOS DE SERVIÇOS DE SAÚDE </t>
   </si>
   <si>
     <t>World Ambiental</t>
   </si>
   <si>
     <t>43.438.187/0001-12</t>
   </si>
   <si>
     <t>34.500,00</t>
   </si>
   <si>
     <t>18/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb176-e088-7322-a652-0ce50e887784</t>
   </si>
   <si>
     <t>04/08/2025</t>
   </si>
   <si>
-    <t>04/08/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>CONTRATAÇÃO  DE EMPRESA ESPECIALIZADA PARA LOCAÇÃO COM MONTAGEM E DESMONTAGEM DE TENDAS.</t>
   </si>
   <si>
+    <t>Willames dos Santos - ME</t>
+  </si>
+  <si>
+    <t>04.576.324/0001-23</t>
+  </si>
+  <si>
     <t>18.000,00</t>
   </si>
   <si>
     <t>17/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb16f-3ce6-7060-aefe-46dc457af550</t>
   </si>
   <si>
     <t>16/07/2025</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA OBJETIVANDO O FORNECIMENTO DE FARDAMENTOS E EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL</t>
   </si>
   <si>
     <t>Valtemiro Vieira do Amaral ME</t>
   </si>
   <si>
     <t>17.509.848/0001-43</t>
   </si>
   <si>
     <t>69.718,00</t>
@@ -3225,534 +3465,540 @@
   <si>
     <t>14/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ead3a-38ac-709d-985f-9230f49a80d9</t>
   </si>
   <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>LOCAÇÃO DE CAMINHÃO TIPO TRATOR (6X2), PARA PRESTAR SERVICOS DE TRANSPORTE DE MÁQUINAS E EQUIPAMENTOS</t>
   </si>
   <si>
     <t>K&amp;V TRANSPORTES LTDA</t>
   </si>
   <si>
     <t>51.577.844/0001-30</t>
   </si>
   <si>
     <t>83.920,00</t>
   </si>
   <si>
-    <t>13/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ead32-db77-70f2-8a52-6165b15f8442</t>
   </si>
   <si>
+    <t>04/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-n0-04-2025/019e41dd-43ee-7159-99e4-1f79cefdc4f2</t>
+  </si>
+  <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA OBJETIVANDO O FORNECIMENTO PARCELADO DE COMBUSTÍVEIS (GASOLINA COMUM E ÓLEO DIESEL) E LUBRIFICANTES (FLUA, GRAXAS, ÓLEOS HIDRÁULICOS E DE MOTOR)</t>
   </si>
   <si>
+    <t>117.230,00</t>
+  </si>
+  <si>
+    <t>12/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ead23-8447-7034-9ced-99c605d4f7ad</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS NA LICENÇA DE USO MENSAL DE SOFTWARES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AG SISTEMAS </t>
+  </si>
+  <si>
+    <t>04.497.198.0001/11</t>
+  </si>
+  <si>
+    <t>11/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ead0e-bfff-7348-b192-ebfa808cbfef</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>Locação de Imóvel Comercial (Galpão São Domingos)</t>
+  </si>
+  <si>
+    <t>Regina Cruz Fraga</t>
+  </si>
+  <si>
+    <t>15.314.802/0001-43</t>
+  </si>
+  <si>
+    <t>10/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ead06-957a-7199-afda-713a3496d761</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>Hospedagem e Gerenciamento de Site.</t>
+  </si>
+  <si>
+    <t>1.798,80</t>
+  </si>
+  <si>
+    <t>09/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacff-369e-7005-ba13-8a65b219aefa</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-09-2025/019e41dd-4cea-7157-85ac-0445bd2d1c98</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>03/01/2026</t>
+  </si>
+  <si>
+    <t>Consultoria e Assessoria em Assessoria e Consultoria jurídica Manifesto de Interesse Privado (MIP) e à Gestão Consorciada de Resíduos Sólidos</t>
+  </si>
+  <si>
+    <t>Lucas Cardinali Pacheco Sociedade Individual De Advocacia</t>
+  </si>
+  <si>
+    <t>27.896.712/0001-97</t>
+  </si>
+  <si>
+    <t>55.000,00</t>
+  </si>
+  <si>
+    <t>08/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacf9-d08b-736f-8837-e277bc8226e3</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>28/05/2025</t>
+  </si>
+  <si>
+    <t>Recebimento de Resíduos Sólidos Urb. (RSU)</t>
+  </si>
+  <si>
+    <t>Rosário Catete Ambiental</t>
+  </si>
+  <si>
+    <t>43.061.782/0001-81</t>
+  </si>
+  <si>
+    <t>131.600,00</t>
+  </si>
+  <si>
+    <t>07/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacf2-97a2-7111-93e1-5612c5386e38</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>Assessoria em Coordenação e Gerenciamento RH</t>
+  </si>
+  <si>
+    <t>JH Serviços Administrativo</t>
+  </si>
+  <si>
+    <t>41.398.210/0001-67</t>
+  </si>
+  <si>
+    <t>33.000,00</t>
+  </si>
+  <si>
+    <t>02/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eaccb-9de7-700c-a776-bbd6d4e50e50</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>Consultoria Jurídica Interna, Repres. e Defesa</t>
+  </si>
+  <si>
+    <t>David G Santos Advocacia</t>
+  </si>
+  <si>
+    <t>34.464.850/0001-62</t>
+  </si>
+  <si>
+    <t>62.700,00</t>
+  </si>
+  <si>
+    <t>03/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacd1-18ee-7012-ba45-dfc15ae4f1af</t>
+  </si>
+  <si>
+    <t>Assessoria e Consultoria Técnica em Licitações e Contratos Admin.</t>
+  </si>
+  <si>
+    <t>49.500,00</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacd5-9fd2-7167-aa00-5e0d038d0b8f</t>
+  </si>
+  <si>
+    <t>Locação de Imóvel (Sede CPAC)</t>
+  </si>
+  <si>
+    <t>Rinaldo Silva</t>
+  </si>
+  <si>
+    <t>590.286.885-87</t>
+  </si>
+  <si>
+    <t>05/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacda-47d5-7264-9711-41dbf83b9c8e</t>
+  </si>
+  <si>
+    <t>Consultoria e Assessoria em Gestão de Convênios e Contratos de Repasse</t>
+  </si>
+  <si>
+    <t>AC Consultoria</t>
+  </si>
+  <si>
+    <t>26.774.490/0001-77</t>
+  </si>
+  <si>
+    <t>66.000,00</t>
+  </si>
+  <si>
+    <t>06/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacec-5013-7311-b748-26f37c9efa38</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/inexigibilidade-no-08-2025/019e41dd-42b8-737d-b1a7-6d76b826c83e</t>
+  </si>
+  <si>
+    <t>Inexigibilidade</t>
+  </si>
+  <si>
+    <t>Locação de Imóvel (Galpão Moita Bonita)</t>
+  </si>
+  <si>
+    <t>Geovane Alves de Lima</t>
+  </si>
+  <si>
+    <t>059.815.285-75</t>
+  </si>
+  <si>
+    <t>7.200,00</t>
+  </si>
+  <si>
+    <t>18/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebbaf-2c7d-730e-9b81-531b5f59f9c4</t>
+  </si>
+  <si>
+    <t>27/03/2024</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS PARA RECEBIMENTO DOS RESÍDUOS SÓLIDOS URBANOS (RSU), CLASSE II A E II B, OS RESÍDUOS DA CONSTRUÇÃO E DA DEMOLIÇÃO  (RCD) ENTULHOS E OS VOLUMOSOS, PROVENIENTES DA COLETA DOMICILIAR, COMERCIAL E PÚBLICA DOS MUNICÍPIOS ABRANGIDOS PELO CPAC.</t>
+  </si>
+  <si>
+    <t>4.771.200,00</t>
+  </si>
+  <si>
+    <t>17/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebba0-6daf-7045-b160-0805a28d4194</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE SERVIÇOS DE OPERADOR DE MÁQUINAS.</t>
+  </si>
+  <si>
+    <t>José Ronaldo Feitosa dos Santos</t>
+  </si>
+  <si>
+    <t>003.692.065-76</t>
+  </si>
+  <si>
+    <t>15/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebb92-c543-72c2-9034-2434325fb3a3</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ASSESSORIA E CONSULTORIA JURÍDICA DO CPAC.</t>
+  </si>
+  <si>
+    <t>16/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebb98-aaa0-718e-aa8d-8497745cbe15</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA TÉCNICA AMBIENTAL ESPECIALIZADA AO CPAC, PARA EXECUTAR AÇÕES DE EDUCAÇÃO AMBIENTAL NA MOBILIZAÇÃO E SENSIBILIZAÇÃO DOS CATADORES DE MATERIAIS RECICLÁVEIS</t>
+  </si>
+  <si>
+    <t>12/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb75c-547c-7166-bbd9-683ccfaac63a</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>05/01/2025</t>
+  </si>
+  <si>
+    <t>LOCAÇÃO DE CAMINHÃO TIPO TRATOR (6 x 2) COM PRANCHA CONFECCIONADA EM FERRO/METAL COM DOIS (02) EIXOS, CAPACIDADE DE ARRASTO MÍNIMO DE 28.000 Kg, PARA PRESTAR SERVIÇOS DE TRANSPORTE DE MÁQUINAS E EQUIPAMENTOS DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO - CPAC</t>
+  </si>
+  <si>
+    <t>Viamax Locações LTDA</t>
+  </si>
+  <si>
+    <t>05.405.723/0001-94</t>
+  </si>
+  <si>
+    <t>73.370,00</t>
+  </si>
+  <si>
+    <t>13/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb763-d073-72db-9652-54eba2a96b04</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS CONTÁBEIS, COM ACOMPANHAMENTO EM ASSEMBLÉIA, PREPARAÇÃO DE REGISTRO, ATA, ESTATUTO E ACOMPANHAMENTOS FISCAIS, TRIBUTÁRIOS E SETOR PESSOAL, PARA AS ASSOCIAÇÕES E COOPERATIVAS DE RECICLAGEM DOS MUNICÍPIOS CONSORCIADOS AO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC</t>
+  </si>
+  <si>
+    <t>35.200,00</t>
+  </si>
+  <si>
+    <t>14/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb768-7f89-7142-8791-5a79068736b5</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS TÉCNICOS NO DESENVOLVIMENTO DO E-SOCIAL COM EXCEÇÃO DA PARTE DE SEGURANÇA DO TRABALHO</t>
+  </si>
+  <si>
+    <t>JH Serviços</t>
+  </si>
+  <si>
+    <t>16.060,00</t>
+  </si>
+  <si>
+    <t>11/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb741-10d9-7075-87b4-1621228d0d2f</t>
+  </si>
+  <si>
+    <t>04/01/2024</t>
+  </si>
+  <si>
+    <t>04/01/2025</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO REFERENTE A HOSPEDAGEM  E GERENCIAMENTO DE CONTEÚDO DO SITE DO CPAC.</t>
+  </si>
+  <si>
+    <t>1.198,80</t>
+  </si>
+  <si>
+    <t>01/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb6ee-8801-72cc-8e56-e92bf11c904a</t>
+  </si>
+  <si>
+    <t>02/01/2024</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA JURÍDICA INTERNA, BEM COMO, REPRESENTAÇÃO E DEFESA NAS VIAS ADMINISTRATIVA E JUDICIAL, NAS MAIS DIVERSAS ÁREAS DE DIREITO ADMINISTRATIVO, CÍVEL, CONSUMIDOR E CONSTITUCIONAL PARA O CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO - CPAC</t>
+  </si>
+  <si>
+    <t>40.772.021/0001-40</t>
+  </si>
+  <si>
+    <t>54.000,00</t>
+  </si>
+  <si>
+    <t>02/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb6f9-3bba-73a2-8d91-3a6772072896</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇO ESPECIALIZADO EM CONTABILIDADE PÚBLICA.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jailson Trindade Oliveira </t>
+  </si>
+  <si>
+    <t>32.720.872/0001-10</t>
+  </si>
+  <si>
+    <t>47.190,00</t>
+  </si>
+  <si>
+    <t>03/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb6fd-81b2-727d-a1e3-00a8b364ef6c</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA E ASSESSÓRIA AO CONSÓRCIO NA GESTÃO DE CONVÊNIOS E CONTRATOS DE REPASSE FIRMADOS COM O GOVERNO FEDERAL E ESTADUAL ATRAVÉS DE SEUS ÓRGÃOS, MINISTÉRIO E SECRETARIAS ESTADUAIS.</t>
+  </si>
+  <si>
+    <t>38.400,00</t>
+  </si>
+  <si>
+    <t>04/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb706-6509-708d-8744-cdde363726a4</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE ASSESSÓRIA E CONSULTORIA TÉCNICA EM LICITAÇÕES E CONTRATOS ADMINISTRATIVOS PARA O CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC</t>
+  </si>
+  <si>
+    <t>Portallicita</t>
+  </si>
+  <si>
+    <t>36.000,00</t>
+  </si>
+  <si>
+    <t>05/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb70b-adf0-703b-81f8-6283edaec189</t>
+  </si>
+  <si>
+    <t>LOCAÇÃO DE IMÓVEL, SITUADO A PRAÇA DA BANDEIRA Nº 109, BAIRRO CENTRO, RIBEIRÓPOLIS - SE, PARA O FUNCIONAMENTO DA SEDE DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL – CPAC</t>
+  </si>
+  <si>
+    <t>06/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb715-3686-7131-b149-f6790bbda745</t>
+  </si>
+  <si>
+    <t>LOCAÇÃO DE IMÓVEL, SITUADO A RUA FILADELFO DÓREA Nº 419, BAIRRO CENTRO, MOITA BONITA - SE, PARA O FUNCIONAMENTO DO GALPÃO DE TRIAGEM DE MATERIAIS RECICLÁVEIS DE MOITA BONITA/SE.</t>
+  </si>
+  <si>
+    <t>07/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb719-2389-7053-bed2-55b2b4c3d3c9</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE INTERNET BANDA LARGA FTTH PARA ATENDER AS NECESSIDADES DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC</t>
+  </si>
+  <si>
+    <t>1.438,80</t>
+  </si>
+  <si>
+    <t>08/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb71f-418f-723b-a752-e3a60f690e04</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS NA LICENÇA DE USO MENSAL DOS SOFTWARES AGPORTAL E SEUS RESPECTIVOS MÓDULOS: PARA CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO - CPAC.</t>
+  </si>
+  <si>
+    <t>42.600,00</t>
+  </si>
+  <si>
+    <t>09/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb724-1759-73cd-a9df-87e0c8a09001</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA OBJETIVANDO O FORNECIMENTO DE COMBUSTÍVEIS DERIVADOS DE PETRÓLEO TIPO GASOLINA COMUM, ÓLEO DIESEL E FLUA, PARA ENTREGA, CONFORME DEMANDA, PARA ATENDER AS NECESSIDADES DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL - CPAC</t>
+  </si>
+  <si>
     <t>Rafael Nascimento Barreto EPP</t>
-  </si>
-[...469 lines deleted...]
-    <t>CONTRATAÇÃO DE EMPRESA OBJETIVANDO O FORNECIMENTO DE COMBUSTÍVEIS DERIVADOS DE PETRÓLEO TIPO GASOLINA COMUM, ÓLEO DIESEL E FLUA, PARA ENTREGA, CONFORME DEMANDA, PARA ATENDER AS NECESSIDADES DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL - CPAC</t>
   </si>
   <si>
     <t>78.326,00</t>
   </si>
   <si>
     <t>10/2024</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb738-887f-7264-81cc-ad4442537133</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA COLETA, TRANSPORTE, TRATAMENTO E DESTINAÇÃO FINAL DE RESÍDUOS INFECTANTES DE SAÚDE DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO - CPAC</t>
   </si>
   <si>
     <t>Inove Soluções em Resíduos LTDA</t>
   </si>
   <si>
     <t>12.065.201/0001-56</t>
   </si>
   <si>
     <t>20/2023</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc77-0a19-73fd-abdc-2e85efad641a</t>
   </si>
@@ -3992,50 +4238,74 @@
   </si>
   <si>
     <t>06/2023</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc01-5eea-731b-9d93-4882378801f5</t>
   </si>
   <si>
     <t xml:space="preserve">LOCAÇÃO DE IMÓVEL, SITUADO A RUA FILADELFO DÓREA Nº 419, BAIRRO CENTRO, MOITA BONITA - SE, PARA O FUNCIONAMENTO DO GALPÃO DE TRIAGEM DE MATERIAIS RECICLÁVEIS DE MOITA BONITA/SE
 </t>
   </si>
   <si>
     <t>07/2023</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc05-b608-7289-b366-ee0c544283dd</t>
   </si>
   <si>
     <t>08/2023</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc0a-8493-702a-bf41-32d069c263c5</t>
   </si>
   <si>
     <t>38.712,00</t>
+  </si>
+  <si>
+    <t>09/2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ff105-a272-7000-805b-6b01dd9aeaf3</t>
+  </si>
+  <si>
+    <t>05/01/2022</t>
+  </si>
+  <si>
+    <t>05/01/2023</t>
+  </si>
+  <si>
+    <t>LOCAÇÃO DE VEÍCULOS TIPO, PASSEIO E PICK-UP PEQUENO PORTE, PARA ATENDER AS NECESSIDADES DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL - CPAC</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Locação De Veículos, Maquinas E Implementos Agrícolas Eireli - Me</t>
+  </si>
+  <si>
+    <t>10.459.567/0001-84</t>
+  </si>
+  <si>
+    <t>79.680,00</t>
   </si>
   <si>
     <t>José Edigar Santos de Araujo</t>
   </si>
   <si>
     <t>068.***.***-09</t>
   </si>
   <si>
     <t>Fiscal</t>
   </si>
   <si>
     <t>Leandro Roque Souza Andrade</t>
   </si>
   <si>
     <t>044.***.***-67</t>
   </si>
   <si>
     <t>01/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eac6a-1851-7078-bace-a28ca6a07542</t>
   </si>
   <si>
     <t>Assessoria e Consultoria em Contabilidade Pública.</t>
   </si>
@@ -4384,59 +4654,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AID6"/>
+  <dimension ref="A1:AKD6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:914">
+    <row r="1" spans="1:966">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -7135,4283 +7405,4829 @@
       </c>
       <c r="AHW1" t="s">
         <v>906</v>
       </c>
       <c r="AHX1" t="s">
         <v>907</v>
       </c>
       <c r="AHY1" t="s">
         <v>908</v>
       </c>
       <c r="AHZ1" t="s">
         <v>909</v>
       </c>
       <c r="AIA1" t="s">
         <v>910</v>
       </c>
       <c r="AIB1" t="s">
         <v>911</v>
       </c>
       <c r="AIC1" t="s">
         <v>912</v>
       </c>
       <c r="AID1" t="s">
         <v>913</v>
       </c>
+      <c r="AIE1" t="s">
+        <v>914</v>
+      </c>
+      <c r="AIF1" t="s">
+        <v>915</v>
+      </c>
+      <c r="AIG1" t="s">
+        <v>916</v>
+      </c>
+      <c r="AIH1" t="s">
+        <v>917</v>
+      </c>
+      <c r="AII1" t="s">
+        <v>918</v>
+      </c>
+      <c r="AIJ1" t="s">
+        <v>919</v>
+      </c>
+      <c r="AIK1" t="s">
+        <v>920</v>
+      </c>
+      <c r="AIL1" t="s">
+        <v>921</v>
+      </c>
+      <c r="AIM1" t="s">
+        <v>922</v>
+      </c>
+      <c r="AIN1" t="s">
+        <v>923</v>
+      </c>
+      <c r="AIO1" t="s">
+        <v>924</v>
+      </c>
+      <c r="AIP1" t="s">
+        <v>925</v>
+      </c>
+      <c r="AIQ1" t="s">
+        <v>926</v>
+      </c>
+      <c r="AIR1" t="s">
+        <v>927</v>
+      </c>
+      <c r="AIS1" t="s">
+        <v>928</v>
+      </c>
+      <c r="AIT1" t="s">
+        <v>929</v>
+      </c>
+      <c r="AIU1" t="s">
+        <v>930</v>
+      </c>
+      <c r="AIV1" t="s">
+        <v>931</v>
+      </c>
+      <c r="AIW1" t="s">
+        <v>932</v>
+      </c>
+      <c r="AIX1" t="s">
+        <v>933</v>
+      </c>
+      <c r="AIY1" t="s">
+        <v>934</v>
+      </c>
+      <c r="AIZ1" t="s">
+        <v>935</v>
+      </c>
+      <c r="AJA1" t="s">
+        <v>936</v>
+      </c>
+      <c r="AJB1" t="s">
+        <v>937</v>
+      </c>
+      <c r="AJC1" t="s">
+        <v>938</v>
+      </c>
+      <c r="AJD1" t="s">
+        <v>939</v>
+      </c>
+      <c r="AJE1" t="s">
+        <v>940</v>
+      </c>
+      <c r="AJF1" t="s">
+        <v>941</v>
+      </c>
+      <c r="AJG1" t="s">
+        <v>942</v>
+      </c>
+      <c r="AJH1" t="s">
+        <v>943</v>
+      </c>
+      <c r="AJI1" t="s">
+        <v>944</v>
+      </c>
+      <c r="AJJ1" t="s">
+        <v>945</v>
+      </c>
+      <c r="AJK1" t="s">
+        <v>946</v>
+      </c>
+      <c r="AJL1" t="s">
+        <v>947</v>
+      </c>
+      <c r="AJM1" t="s">
+        <v>948</v>
+      </c>
+      <c r="AJN1" t="s">
+        <v>949</v>
+      </c>
+      <c r="AJO1" t="s">
+        <v>950</v>
+      </c>
+      <c r="AJP1" t="s">
+        <v>951</v>
+      </c>
+      <c r="AJQ1" t="s">
+        <v>952</v>
+      </c>
+      <c r="AJR1" t="s">
+        <v>953</v>
+      </c>
+      <c r="AJS1" t="s">
+        <v>954</v>
+      </c>
+      <c r="AJT1" t="s">
+        <v>955</v>
+      </c>
+      <c r="AJU1" t="s">
+        <v>956</v>
+      </c>
+      <c r="AJV1" t="s">
+        <v>957</v>
+      </c>
+      <c r="AJW1" t="s">
+        <v>958</v>
+      </c>
+      <c r="AJX1" t="s">
+        <v>959</v>
+      </c>
+      <c r="AJY1" t="s">
+        <v>960</v>
+      </c>
+      <c r="AJZ1" t="s">
+        <v>961</v>
+      </c>
+      <c r="AKA1" t="s">
+        <v>962</v>
+      </c>
+      <c r="AKB1" t="s">
+        <v>963</v>
+      </c>
+      <c r="AKC1" t="s">
+        <v>964</v>
+      </c>
+      <c r="AKD1" t="s">
+        <v>965</v>
+      </c>
     </row>
-    <row r="2" spans="1:914">
+    <row r="2" spans="1:966">
       <c r="A2" t="s">
-        <v>914</v>
+        <v>966</v>
       </c>
       <c r="B2" t="s">
-        <v>915</v>
+        <v>967</v>
       </c>
       <c r="C2" t="s">
-        <v>916</v>
+        <v>968</v>
       </c>
       <c r="D2" t="s">
-        <v>917</v>
+        <v>969</v>
       </c>
       <c r="E2" t="s">
-        <v>918</v>
+        <v>970</v>
       </c>
       <c r="F2" t="s">
-        <v>919</v>
+        <v>971</v>
+      </c>
+      <c r="G2" t="s">
+        <v>972</v>
+      </c>
+      <c r="H2" t="s">
+        <v>973</v>
+      </c>
+      <c r="I2" t="s">
+        <v>974</v>
       </c>
       <c r="J2" t="s">
-        <v>920</v>
+        <v>975</v>
       </c>
       <c r="K2" t="s">
-        <v>921</v>
+        <v>976</v>
       </c>
       <c r="L2" t="s">
-        <v>921</v>
+        <v>976</v>
       </c>
       <c r="M2" t="s">
-        <v>922</v>
+        <v>977</v>
       </c>
       <c r="N2" t="s">
-        <v>923</v>
+        <v>978</v>
       </c>
       <c r="O2" t="s">
-        <v>924</v>
+        <v>979</v>
       </c>
       <c r="P2" t="s">
-        <v>925</v>
+        <v>980</v>
       </c>
       <c r="Q2" t="s">
-        <v>926</v>
+        <v>981</v>
       </c>
       <c r="R2" t="s">
-        <v>927</v>
+        <v>982</v>
       </c>
       <c r="S2" t="s">
-        <v>928</v>
+        <v>983</v>
       </c>
       <c r="W2" t="s">
-        <v>920</v>
+        <v>975</v>
       </c>
       <c r="X2" t="s">
-        <v>929</v>
+        <v>984</v>
       </c>
       <c r="Y2" t="s">
-        <v>929</v>
+        <v>984</v>
       </c>
       <c r="Z2" t="s">
-        <v>930</v>
+        <v>985</v>
       </c>
       <c r="AA2" t="s">
-        <v>931</v>
+        <v>986</v>
       </c>
       <c r="AB2" t="s">
-        <v>932</v>
+        <v>987</v>
       </c>
       <c r="AC2" t="s">
-        <v>933</v>
+        <v>988</v>
       </c>
       <c r="AD2" t="s">
-        <v>934</v>
+        <v>989</v>
       </c>
       <c r="AE2" t="s">
-        <v>935</v>
+        <v>972</v>
       </c>
       <c r="AF2" t="s">
-        <v>936</v>
+        <v>990</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>991</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>992</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>974</v>
       </c>
       <c r="AJ2" t="s">
-        <v>920</v>
+        <v>975</v>
       </c>
       <c r="AK2" t="s">
-        <v>937</v>
+        <v>993</v>
       </c>
       <c r="AL2" t="s">
-        <v>937</v>
+        <v>993</v>
       </c>
       <c r="AM2" t="s">
-        <v>938</v>
+        <v>994</v>
       </c>
       <c r="AN2" t="s">
-        <v>939</v>
+        <v>995</v>
       </c>
       <c r="AO2" t="s">
-        <v>940</v>
+        <v>996</v>
       </c>
       <c r="AP2" t="s">
-        <v>941</v>
+        <v>997</v>
       </c>
       <c r="AQ2" t="s">
-        <v>942</v>
+        <v>989</v>
       </c>
       <c r="AR2" t="s">
-        <v>943</v>
+        <v>991</v>
       </c>
       <c r="AS2" t="s">
-        <v>944</v>
+        <v>998</v>
       </c>
       <c r="AW2" t="s">
-        <v>920</v>
+        <v>975</v>
       </c>
       <c r="AX2" t="s">
-        <v>945</v>
+        <v>999</v>
       </c>
       <c r="AY2" t="s">
-        <v>945</v>
+        <v>999</v>
       </c>
       <c r="AZ2" t="s">
-        <v>946</v>
+        <v>977</v>
       </c>
       <c r="BA2" t="s">
-        <v>947</v>
+        <v>1000</v>
       </c>
       <c r="BB2" t="s">
-        <v>948</v>
+        <v>1001</v>
       </c>
       <c r="BC2" t="s">
-        <v>949</v>
+        <v>1002</v>
       </c>
       <c r="BD2" t="s">
-        <v>950</v>
+        <v>1003</v>
       </c>
       <c r="BE2" t="s">
-        <v>951</v>
+        <v>1004</v>
       </c>
       <c r="BF2" t="s">
-        <v>952</v>
+        <v>1005</v>
       </c>
       <c r="BJ2" t="s">
-        <v>920</v>
+        <v>975</v>
       </c>
       <c r="BK2" t="s">
-        <v>953</v>
+        <v>1006</v>
       </c>
       <c r="BL2" t="s">
-        <v>953</v>
+        <v>1006</v>
       </c>
       <c r="BM2" t="s">
-        <v>930</v>
+        <v>1007</v>
       </c>
       <c r="BN2" t="s">
-        <v>954</v>
+        <v>1008</v>
       </c>
       <c r="BO2" t="s">
-        <v>955</v>
+        <v>1009</v>
       </c>
       <c r="BP2" t="s">
-        <v>956</v>
+        <v>1010</v>
       </c>
       <c r="BQ2" t="s">
-        <v>957</v>
+        <v>1011</v>
       </c>
       <c r="BR2" t="s">
-        <v>958</v>
+        <v>1012</v>
       </c>
       <c r="BS2" t="s">
-        <v>959</v>
+        <v>1013</v>
       </c>
       <c r="BW2" t="s">
-        <v>920</v>
+        <v>975</v>
       </c>
       <c r="BX2" t="s">
-        <v>953</v>
+        <v>1014</v>
       </c>
       <c r="BY2" t="s">
-        <v>953</v>
+        <v>1014</v>
       </c>
       <c r="BZ2" t="s">
-        <v>960</v>
+        <v>1015</v>
       </c>
       <c r="CA2" t="s">
-        <v>961</v>
+        <v>1016</v>
       </c>
       <c r="CB2" t="s">
-        <v>962</v>
+        <v>1017</v>
       </c>
       <c r="CC2" t="s">
-        <v>963</v>
+        <v>1018</v>
       </c>
       <c r="CD2" t="s">
-        <v>964</v>
+        <v>1019</v>
       </c>
       <c r="CE2" t="s">
-        <v>965</v>
+        <v>1020</v>
       </c>
       <c r="CF2" t="s">
-        <v>966</v>
+        <v>1021</v>
       </c>
       <c r="CJ2" t="s">
-        <v>920</v>
+        <v>975</v>
       </c>
       <c r="CK2" t="s">
-        <v>953</v>
+        <v>1022</v>
       </c>
       <c r="CL2" t="s">
-        <v>953</v>
+        <v>1022</v>
       </c>
       <c r="CM2" t="s">
-        <v>960</v>
+        <v>977</v>
       </c>
       <c r="CN2" t="s">
-        <v>967</v>
+        <v>1023</v>
       </c>
       <c r="CO2" t="s">
-        <v>962</v>
+        <v>1024</v>
       </c>
       <c r="CP2" t="s">
-        <v>963</v>
+        <v>1025</v>
       </c>
       <c r="CQ2" t="s">
+        <v>1026</v>
+      </c>
+      <c r="CR2" t="s">
+        <v>1027</v>
+      </c>
+      <c r="CS2" t="s">
+        <v>1028</v>
+      </c>
+      <c r="CW2" t="s">
+        <v>975</v>
+      </c>
+      <c r="CX2" t="s">
+        <v>1022</v>
+      </c>
+      <c r="CY2" t="s">
+        <v>1022</v>
+      </c>
+      <c r="CZ2" t="s">
+        <v>1029</v>
+      </c>
+      <c r="DA2" t="s">
+        <v>1030</v>
+      </c>
+      <c r="DB2" t="s">
+        <v>1031</v>
+      </c>
+      <c r="DC2" t="s">
+        <v>1032</v>
+      </c>
+      <c r="DD2" t="s">
+        <v>1033</v>
+      </c>
+      <c r="DE2" t="s">
+        <v>1034</v>
+      </c>
+      <c r="DF2" t="s">
+        <v>1035</v>
+      </c>
+      <c r="DJ2" t="s">
+        <v>975</v>
+      </c>
+      <c r="DK2" t="s">
+        <v>1022</v>
+      </c>
+      <c r="DL2" t="s">
+        <v>1022</v>
+      </c>
+      <c r="DM2" t="s">
+        <v>1029</v>
+      </c>
+      <c r="DN2" t="s">
+        <v>1036</v>
+      </c>
+      <c r="DO2" t="s">
+        <v>1031</v>
+      </c>
+      <c r="DP2" t="s">
+        <v>1032</v>
+      </c>
+      <c r="DQ2" t="s">
+        <v>1037</v>
+      </c>
+      <c r="DR2" t="s">
+        <v>1038</v>
+      </c>
+      <c r="DS2" t="s">
+        <v>1039</v>
+      </c>
+      <c r="DW2" t="s">
+        <v>975</v>
+      </c>
+      <c r="DX2" t="s">
+        <v>1040</v>
+      </c>
+      <c r="DY2" t="s">
+        <v>1040</v>
+      </c>
+      <c r="DZ2" t="s">
+        <v>1041</v>
+      </c>
+      <c r="EA2" t="s">
+        <v>1042</v>
+      </c>
+      <c r="EB2" t="s">
+        <v>1043</v>
+      </c>
+      <c r="EC2" t="s">
+        <v>1044</v>
+      </c>
+      <c r="ED2" t="s">
+        <v>1045</v>
+      </c>
+      <c r="EE2" t="s">
+        <v>1046</v>
+      </c>
+      <c r="EF2" t="s">
+        <v>1047</v>
+      </c>
+      <c r="EJ2" t="s">
+        <v>975</v>
+      </c>
+      <c r="EK2" t="s">
+        <v>1048</v>
+      </c>
+      <c r="EL2" t="s">
+        <v>1048</v>
+      </c>
+      <c r="EM2" t="s">
+        <v>1049</v>
+      </c>
+      <c r="EN2" t="s">
+        <v>1050</v>
+      </c>
+      <c r="EO2" t="s">
+        <v>1051</v>
+      </c>
+      <c r="EP2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="EQ2" t="s">
+        <v>1053</v>
+      </c>
+      <c r="ER2" t="s">
+        <v>1054</v>
+      </c>
+      <c r="ES2" t="s">
+        <v>1055</v>
+      </c>
+      <c r="EW2" t="s">
+        <v>975</v>
+      </c>
+      <c r="EX2" t="s">
+        <v>1056</v>
+      </c>
+      <c r="EY2" t="s">
+        <v>1056</v>
+      </c>
+      <c r="EZ2" t="s">
+        <v>1057</v>
+      </c>
+      <c r="FA2" t="s">
+        <v>1058</v>
+      </c>
+      <c r="FB2" t="s">
+        <v>1059</v>
+      </c>
+      <c r="FC2" t="s">
+        <v>1060</v>
+      </c>
+      <c r="FD2" t="s">
+        <v>1061</v>
+      </c>
+      <c r="FE2" t="s">
+        <v>1062</v>
+      </c>
+      <c r="FF2" t="s">
+        <v>1063</v>
+      </c>
+      <c r="FJ2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="FK2" t="s">
+        <v>1065</v>
+      </c>
+      <c r="FL2" t="s">
+        <v>1065</v>
+      </c>
+      <c r="FM2" t="s">
+        <v>1066</v>
+      </c>
+      <c r="FN2" t="s">
+        <v>1067</v>
+      </c>
+      <c r="FO2" t="s">
+        <v>1068</v>
+      </c>
+      <c r="FP2" t="s">
+        <v>1069</v>
+      </c>
+      <c r="FQ2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="FR2" t="s">
+        <v>1071</v>
+      </c>
+      <c r="FS2" t="s">
+        <v>1072</v>
+      </c>
+      <c r="FT2" t="s">
+        <v>1073</v>
+      </c>
+      <c r="FU2" t="s">
+        <v>1074</v>
+      </c>
+      <c r="FV2" t="s">
+        <v>974</v>
+      </c>
+      <c r="FW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="FX2" t="s">
+        <v>1075</v>
+      </c>
+      <c r="FY2" t="s">
+        <v>1075</v>
+      </c>
+      <c r="FZ2" t="s">
+        <v>1076</v>
+      </c>
+      <c r="GA2" t="s">
+        <v>1077</v>
+      </c>
+      <c r="GB2" t="s">
+        <v>1078</v>
+      </c>
+      <c r="GC2" t="s">
+        <v>1079</v>
+      </c>
+      <c r="GD2" t="s">
+        <v>1080</v>
+      </c>
+      <c r="GE2" t="s">
+        <v>1081</v>
+      </c>
+      <c r="GF2" t="s">
+        <v>1082</v>
+      </c>
+      <c r="GJ2" t="s">
+        <v>975</v>
+      </c>
+      <c r="GK2" t="s">
+        <v>1083</v>
+      </c>
+      <c r="GL2" t="s">
+        <v>1083</v>
+      </c>
+      <c r="GM2" t="s">
+        <v>1084</v>
+      </c>
+      <c r="GN2" t="s">
+        <v>1085</v>
+      </c>
+      <c r="GO2" t="s">
+        <v>1086</v>
+      </c>
+      <c r="GP2" t="s">
+        <v>1087</v>
+      </c>
+      <c r="GQ2" t="s">
+        <v>1088</v>
+      </c>
+      <c r="GR2" t="s">
+        <v>1089</v>
+      </c>
+      <c r="GS2" t="s">
+        <v>1090</v>
+      </c>
+      <c r="GW2" t="s">
+        <v>975</v>
+      </c>
+      <c r="GX2" t="s">
+        <v>1083</v>
+      </c>
+      <c r="GY2" t="s">
+        <v>1083</v>
+      </c>
+      <c r="GZ2" t="s">
+        <v>1084</v>
+      </c>
+      <c r="HA2" t="s">
+        <v>1091</v>
+      </c>
+      <c r="HB2" t="s">
+        <v>1092</v>
+      </c>
+      <c r="HC2" t="s">
+        <v>1093</v>
+      </c>
+      <c r="HD2" t="s">
+        <v>1094</v>
+      </c>
+      <c r="HE2" t="s">
+        <v>1095</v>
+      </c>
+      <c r="HF2" t="s">
+        <v>1096</v>
+      </c>
+      <c r="HJ2" t="s">
+        <v>975</v>
+      </c>
+      <c r="HK2" t="s">
+        <v>1097</v>
+      </c>
+      <c r="HL2" t="s">
+        <v>1097</v>
+      </c>
+      <c r="HM2" t="s">
+        <v>1098</v>
+      </c>
+      <c r="HN2" t="s">
+        <v>1099</v>
+      </c>
+      <c r="HO2" t="s">
+        <v>1100</v>
+      </c>
+      <c r="HP2" t="s">
+        <v>1101</v>
+      </c>
+      <c r="HQ2" t="s">
+        <v>1102</v>
+      </c>
+      <c r="HR2" t="s">
+        <v>1103</v>
+      </c>
+      <c r="HS2" t="s">
+        <v>1104</v>
+      </c>
+      <c r="HW2" t="s">
+        <v>975</v>
+      </c>
+      <c r="HX2" t="s">
+        <v>1105</v>
+      </c>
+      <c r="HY2" t="s">
+        <v>1105</v>
+      </c>
+      <c r="HZ2" t="s">
+        <v>1106</v>
+      </c>
+      <c r="IA2" t="s">
+        <v>1107</v>
+      </c>
+      <c r="IB2" t="s">
+        <v>1108</v>
+      </c>
+      <c r="IC2" t="s">
+        <v>1109</v>
+      </c>
+      <c r="ID2" t="s">
+        <v>1110</v>
+      </c>
+      <c r="IE2" t="s">
+        <v>1111</v>
+      </c>
+      <c r="IF2" t="s">
+        <v>1112</v>
+      </c>
+      <c r="IJ2" t="s">
+        <v>975</v>
+      </c>
+      <c r="IK2" t="s">
+        <v>1113</v>
+      </c>
+      <c r="IL2" t="s">
+        <v>1113</v>
+      </c>
+      <c r="IM2" t="s">
+        <v>976</v>
+      </c>
+      <c r="IN2" t="s">
+        <v>1114</v>
+      </c>
+      <c r="IO2" t="s">
+        <v>1115</v>
+      </c>
+      <c r="IP2" t="s">
+        <v>1116</v>
+      </c>
+      <c r="IQ2" t="s">
+        <v>1117</v>
+      </c>
+      <c r="IR2" t="s">
+        <v>1118</v>
+      </c>
+      <c r="IS2" t="s">
+        <v>1119</v>
+      </c>
+      <c r="IW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="IX2" t="s">
+        <v>1120</v>
+      </c>
+      <c r="IY2" t="s">
+        <v>1120</v>
+      </c>
+      <c r="IZ2" t="s">
+        <v>1121</v>
+      </c>
+      <c r="JA2" t="s">
+        <v>1122</v>
+      </c>
+      <c r="JB2" t="s">
+        <v>1123</v>
+      </c>
+      <c r="JC2" t="s">
+        <v>1124</v>
+      </c>
+      <c r="JD2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="JE2" t="s">
+        <v>1126</v>
+      </c>
+      <c r="JF2" t="s">
+        <v>1127</v>
+      </c>
+      <c r="JJ2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="JK2" t="s">
+        <v>1128</v>
+      </c>
+      <c r="JL2" t="s">
+        <v>1128</v>
+      </c>
+      <c r="JM2" t="s">
+        <v>1129</v>
+      </c>
+      <c r="JN2" t="s">
+        <v>1130</v>
+      </c>
+      <c r="JO2" t="s">
+        <v>1131</v>
+      </c>
+      <c r="JP2" t="s">
+        <v>1132</v>
+      </c>
+      <c r="JQ2" t="s">
+        <v>1133</v>
+      </c>
+      <c r="JR2" t="s">
+        <v>1134</v>
+      </c>
+      <c r="JS2" t="s">
+        <v>1135</v>
+      </c>
+      <c r="JW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="JX2" t="s">
+        <v>1136</v>
+      </c>
+      <c r="JY2" t="s">
+        <v>1136</v>
+      </c>
+      <c r="JZ2" t="s">
+        <v>1137</v>
+      </c>
+      <c r="KA2" t="s">
+        <v>1138</v>
+      </c>
+      <c r="KB2" t="s">
+        <v>1139</v>
+      </c>
+      <c r="KC2" t="s">
+        <v>1140</v>
+      </c>
+      <c r="KD2" t="s">
+        <v>1141</v>
+      </c>
+      <c r="KE2" t="s">
+        <v>1142</v>
+      </c>
+      <c r="KF2" t="s">
+        <v>1143</v>
+      </c>
+      <c r="KJ2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="KK2" t="s">
+        <v>1144</v>
+      </c>
+      <c r="KL2" t="s">
+        <v>1144</v>
+      </c>
+      <c r="KM2" t="s">
+        <v>1145</v>
+      </c>
+      <c r="KN2" t="s">
+        <v>1146</v>
+      </c>
+      <c r="KO2" t="s">
+        <v>1147</v>
+      </c>
+      <c r="KP2" t="s">
+        <v>1148</v>
+      </c>
+      <c r="KQ2" t="s">
+        <v>1149</v>
+      </c>
+      <c r="KR2" t="s">
+        <v>1073</v>
+      </c>
+      <c r="KS2" t="s">
+        <v>1150</v>
+      </c>
+      <c r="KT2" t="s">
+        <v>1151</v>
+      </c>
+      <c r="KU2" t="s">
+        <v>1152</v>
+      </c>
+      <c r="KV2" t="s">
+        <v>974</v>
+      </c>
+      <c r="KW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="KX2" t="s">
+        <v>1153</v>
+      </c>
+      <c r="KY2" t="s">
+        <v>1153</v>
+      </c>
+      <c r="KZ2" t="s">
+        <v>1121</v>
+      </c>
+      <c r="LA2" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LB2" t="s">
+        <v>1017</v>
+      </c>
+      <c r="LC2" t="s">
+        <v>1018</v>
+      </c>
+      <c r="LD2" t="s">
+        <v>1155</v>
+      </c>
+      <c r="LE2" t="s">
+        <v>1156</v>
+      </c>
+      <c r="LF2" t="s">
+        <v>1157</v>
+      </c>
+      <c r="LJ2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="LK2" t="s">
+        <v>1158</v>
+      </c>
+      <c r="LL2" t="s">
+        <v>1158</v>
+      </c>
+      <c r="LM2" t="s">
+        <v>1159</v>
+      </c>
+      <c r="LN2" t="s">
+        <v>1160</v>
+      </c>
+      <c r="LO2" t="s">
+        <v>1161</v>
+      </c>
+      <c r="LP2" t="s">
+        <v>1162</v>
+      </c>
+      <c r="LQ2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="LR2" t="s">
+        <v>1163</v>
+      </c>
+      <c r="LS2" t="s">
+        <v>1164</v>
+      </c>
+      <c r="LW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="LX2" t="s">
+        <v>1165</v>
+      </c>
+      <c r="LY2" t="s">
+        <v>1165</v>
+      </c>
+      <c r="LZ2" t="s">
+        <v>1166</v>
+      </c>
+      <c r="MA2" t="s">
+        <v>1167</v>
+      </c>
+      <c r="MB2" t="s">
+        <v>1168</v>
+      </c>
+      <c r="MC2" t="s">
+        <v>1169</v>
+      </c>
+      <c r="MD2" t="s">
+        <v>989</v>
+      </c>
+      <c r="ME2" t="s">
+        <v>1170</v>
+      </c>
+      <c r="MF2" t="s">
+        <v>1171</v>
+      </c>
+      <c r="MJ2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="MK2" t="s">
+        <v>1172</v>
+      </c>
+      <c r="ML2" t="s">
+        <v>1172</v>
+      </c>
+      <c r="MM2" t="s">
+        <v>1173</v>
+      </c>
+      <c r="MN2" t="s">
+        <v>1174</v>
+      </c>
+      <c r="MO2" t="s">
+        <v>996</v>
+      </c>
+      <c r="MP2" t="s">
+        <v>997</v>
+      </c>
+      <c r="MQ2" t="s">
+        <v>1175</v>
+      </c>
+      <c r="MR2" t="s">
+        <v>1176</v>
+      </c>
+      <c r="MS2" t="s">
+        <v>1177</v>
+      </c>
+      <c r="MT2" t="s">
+        <v>1176</v>
+      </c>
+      <c r="MU2" t="s">
+        <v>1178</v>
+      </c>
+      <c r="MV2" t="s">
+        <v>974</v>
+      </c>
+      <c r="MW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="MX2" t="s">
+        <v>1179</v>
+      </c>
+      <c r="MY2" t="s">
+        <v>1179</v>
+      </c>
+      <c r="MZ2" t="s">
+        <v>1180</v>
+      </c>
+      <c r="NA2" t="s">
+        <v>1181</v>
+      </c>
+      <c r="NB2" t="s">
+        <v>1182</v>
+      </c>
+      <c r="NC2" t="s">
+        <v>1183</v>
+      </c>
+      <c r="ND2" t="s">
+        <v>1184</v>
+      </c>
+      <c r="NE2" t="s">
+        <v>1185</v>
+      </c>
+      <c r="NF2" t="s">
+        <v>1186</v>
+      </c>
+      <c r="NJ2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="NK2" t="s">
+        <v>1187</v>
+      </c>
+      <c r="NL2" t="s">
+        <v>1187</v>
+      </c>
+      <c r="NM2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="NN2" t="s">
+        <v>1189</v>
+      </c>
+      <c r="NO2" t="s">
+        <v>1190</v>
+      </c>
+      <c r="NP2" t="s">
+        <v>1191</v>
+      </c>
+      <c r="NQ2" t="s">
+        <v>1192</v>
+      </c>
+      <c r="NR2" t="s">
+        <v>1193</v>
+      </c>
+      <c r="NS2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="NW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="NX2" t="s">
+        <v>1195</v>
+      </c>
+      <c r="NY2" t="s">
+        <v>1195</v>
+      </c>
+      <c r="NZ2" t="s">
+        <v>1137</v>
+      </c>
+      <c r="OA2" t="s">
+        <v>1196</v>
+      </c>
+      <c r="OB2" t="s">
+        <v>1197</v>
+      </c>
+      <c r="OC2" t="s">
+        <v>1198</v>
+      </c>
+      <c r="OD2" t="s">
+        <v>1199</v>
+      </c>
+      <c r="OE2" t="s">
+        <v>1200</v>
+      </c>
+      <c r="OF2" t="s">
+        <v>1201</v>
+      </c>
+      <c r="OJ2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="OK2" t="s">
+        <v>1202</v>
+      </c>
+      <c r="OL2" t="s">
+        <v>1202</v>
+      </c>
+      <c r="OM2" t="s">
+        <v>1180</v>
+      </c>
+      <c r="ON2" t="s">
+        <v>1203</v>
+      </c>
+      <c r="OO2" t="s">
+        <v>1204</v>
+      </c>
+      <c r="OP2" t="s">
+        <v>1205</v>
+      </c>
+      <c r="OQ2" t="s">
+        <v>1206</v>
+      </c>
+      <c r="OR2" t="s">
+        <v>1207</v>
+      </c>
+      <c r="OS2" t="s">
+        <v>1208</v>
+      </c>
+      <c r="OW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="OX2" t="s">
+        <v>1202</v>
+      </c>
+      <c r="OY2" t="s">
+        <v>1202</v>
+      </c>
+      <c r="OZ2" t="s">
+        <v>1129</v>
+      </c>
+      <c r="PA2" t="s">
+        <v>1209</v>
+      </c>
+      <c r="PB2" t="s">
+        <v>1204</v>
+      </c>
+      <c r="PC2" t="s">
+        <v>1205</v>
+      </c>
+      <c r="PD2" t="s">
+        <v>1210</v>
+      </c>
+      <c r="PE2" t="s">
+        <v>1151</v>
+      </c>
+      <c r="PF2" t="s">
+        <v>1211</v>
+      </c>
+      <c r="PJ2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="PK2" t="s">
+        <v>1202</v>
+      </c>
+      <c r="PL2" t="s">
+        <v>1202</v>
+      </c>
+      <c r="PM2" t="s">
+        <v>1129</v>
+      </c>
+      <c r="PN2" t="s">
+        <v>1212</v>
+      </c>
+      <c r="PO2" t="s">
+        <v>1213</v>
+      </c>
+      <c r="PP2" t="s">
+        <v>1214</v>
+      </c>
+      <c r="PQ2" t="s">
+        <v>1117</v>
+      </c>
+      <c r="PR2" t="s">
+        <v>1215</v>
+      </c>
+      <c r="PS2" t="s">
+        <v>1216</v>
+      </c>
+      <c r="PW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="PX2" t="s">
+        <v>1202</v>
+      </c>
+      <c r="PY2" t="s">
+        <v>1202</v>
+      </c>
+      <c r="PZ2" t="s">
+        <v>1180</v>
+      </c>
+      <c r="QA2" t="s">
+        <v>1217</v>
+      </c>
+      <c r="QB2" t="s">
+        <v>1218</v>
+      </c>
+      <c r="QC2" t="s">
+        <v>1219</v>
+      </c>
+      <c r="QD2" t="s">
+        <v>1220</v>
+      </c>
+      <c r="QE2" t="s">
+        <v>1221</v>
+      </c>
+      <c r="QF2" t="s">
+        <v>1222</v>
+      </c>
+      <c r="QG2" t="s">
+        <v>1185</v>
+      </c>
+      <c r="QH2" t="s">
+        <v>1223</v>
+      </c>
+      <c r="QI2" t="s">
+        <v>1224</v>
+      </c>
+      <c r="QJ2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="QK2" t="s">
+        <v>1202</v>
+      </c>
+      <c r="QL2" t="s">
+        <v>1202</v>
+      </c>
+      <c r="QM2" t="s">
+        <v>1129</v>
+      </c>
+      <c r="QN2" t="s">
+        <v>1225</v>
+      </c>
+      <c r="QO2" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QP2" t="s">
+        <v>1227</v>
+      </c>
+      <c r="QQ2" t="s">
+        <v>1228</v>
+      </c>
+      <c r="QR2" t="s">
+        <v>1229</v>
+      </c>
+      <c r="QS2" t="s">
+        <v>1230</v>
+      </c>
+      <c r="QW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="QX2" t="s">
+        <v>1231</v>
+      </c>
+      <c r="QY2" t="s">
+        <v>1231</v>
+      </c>
+      <c r="QZ2" t="s">
+        <v>1232</v>
+      </c>
+      <c r="RA2" t="s">
+        <v>1233</v>
+      </c>
+      <c r="RB2" t="s">
+        <v>1024</v>
+      </c>
+      <c r="RC2" t="s">
+        <v>1025</v>
+      </c>
+      <c r="RD2" t="s">
+        <v>1234</v>
+      </c>
+      <c r="RE2" t="s">
+        <v>1235</v>
+      </c>
+      <c r="RF2" t="s">
+        <v>1236</v>
+      </c>
+      <c r="RJ2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="RK2" t="s">
+        <v>1237</v>
+      </c>
+      <c r="RL2" t="s">
+        <v>1237</v>
+      </c>
+      <c r="RM2" t="s">
+        <v>1238</v>
+      </c>
+      <c r="RN2" t="s">
+        <v>1239</v>
+      </c>
+      <c r="RO2" t="s">
+        <v>1240</v>
+      </c>
+      <c r="RP2" t="s">
+        <v>1241</v>
+      </c>
+      <c r="RQ2" t="s">
+        <v>1199</v>
+      </c>
+      <c r="RR2" t="s">
+        <v>1242</v>
+      </c>
+      <c r="RS2" t="s">
+        <v>1243</v>
+      </c>
+      <c r="RW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="RX2" t="s">
+        <v>1244</v>
+      </c>
+      <c r="RY2" t="s">
+        <v>1244</v>
+      </c>
+      <c r="RZ2" t="s">
+        <v>1245</v>
+      </c>
+      <c r="SA2" t="s">
+        <v>1246</v>
+      </c>
+      <c r="SB2" t="s">
+        <v>1182</v>
+      </c>
+      <c r="SC2" t="s">
+        <v>1183</v>
+      </c>
+      <c r="SD2" t="s">
+        <v>1199</v>
+      </c>
+      <c r="SE2" t="s">
+        <v>1247</v>
+      </c>
+      <c r="SF2" t="s">
+        <v>1248</v>
+      </c>
+      <c r="SJ2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="SK2" t="s">
+        <v>1244</v>
+      </c>
+      <c r="SL2" t="s">
+        <v>1244</v>
+      </c>
+      <c r="SM2" t="s">
+        <v>1249</v>
+      </c>
+      <c r="SN2" t="s">
+        <v>1250</v>
+      </c>
+      <c r="SO2" t="s">
+        <v>1059</v>
+      </c>
+      <c r="SP2" t="s">
+        <v>1060</v>
+      </c>
+      <c r="SQ2" t="s">
+        <v>1220</v>
+      </c>
+      <c r="SR2" t="s">
+        <v>1251</v>
+      </c>
+      <c r="SS2" t="s">
+        <v>1252</v>
+      </c>
+      <c r="ST2" t="s">
+        <v>991</v>
+      </c>
+      <c r="SU2" t="s">
+        <v>992</v>
+      </c>
+      <c r="SV2" t="s">
+        <v>974</v>
+      </c>
+      <c r="SW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="SX2" t="s">
+        <v>1253</v>
+      </c>
+      <c r="SY2" t="s">
+        <v>1253</v>
+      </c>
+      <c r="SZ2" t="s">
+        <v>1254</v>
+      </c>
+      <c r="TA2" t="s">
+        <v>1255</v>
+      </c>
+      <c r="TB2" t="s">
+        <v>1256</v>
+      </c>
+      <c r="TC2" t="s">
+        <v>1257</v>
+      </c>
+      <c r="TD2" t="s">
+        <v>1258</v>
+      </c>
+      <c r="TE2" t="s">
+        <v>1259</v>
+      </c>
+      <c r="TF2" t="s">
+        <v>1260</v>
+      </c>
+      <c r="TJ2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="TK2" t="s">
+        <v>1253</v>
+      </c>
+      <c r="TL2" t="s">
+        <v>1253</v>
+      </c>
+      <c r="TM2" t="s">
+        <v>1254</v>
+      </c>
+      <c r="TN2" t="s">
+        <v>1261</v>
+      </c>
+      <c r="TO2" t="s">
+        <v>1131</v>
+      </c>
+      <c r="TP2" t="s">
+        <v>1132</v>
+      </c>
+      <c r="TQ2" t="s">
+        <v>1262</v>
+      </c>
+      <c r="TR2" t="s">
+        <v>1263</v>
+      </c>
+      <c r="TS2" t="s">
+        <v>1264</v>
+      </c>
+      <c r="TW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="TX2" t="s">
+        <v>1253</v>
+      </c>
+      <c r="TY2" t="s">
+        <v>1253</v>
+      </c>
+      <c r="TZ2" t="s">
+        <v>1254</v>
+      </c>
+      <c r="UA2" t="s">
+        <v>1265</v>
+      </c>
+      <c r="UB2" t="s">
+        <v>1266</v>
+      </c>
+      <c r="UC2" t="s">
+        <v>1198</v>
+      </c>
+      <c r="UD2" t="s">
+        <v>1267</v>
+      </c>
+      <c r="UE2" t="s">
+        <v>1268</v>
+      </c>
+      <c r="UF2" t="s">
+        <v>1269</v>
+      </c>
+      <c r="UJ2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="UK2" t="s">
+        <v>1270</v>
+      </c>
+      <c r="UL2" t="s">
+        <v>1270</v>
+      </c>
+      <c r="UM2" t="s">
+        <v>1271</v>
+      </c>
+      <c r="UN2" t="s">
+        <v>1272</v>
+      </c>
+      <c r="UO2" t="s">
+        <v>996</v>
+      </c>
+      <c r="UP2" t="s">
+        <v>997</v>
+      </c>
+      <c r="UQ2" t="s">
+        <v>1273</v>
+      </c>
+      <c r="UR2" t="s">
+        <v>1274</v>
+      </c>
+      <c r="US2" t="s">
+        <v>1275</v>
+      </c>
+      <c r="UW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="UX2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="UY2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="UZ2" t="s">
+        <v>1277</v>
+      </c>
+      <c r="VA2" t="s">
+        <v>1278</v>
+      </c>
+      <c r="VB2" t="s">
+        <v>1204</v>
+      </c>
+      <c r="VC2" t="s">
+        <v>1279</v>
+      </c>
+      <c r="VD2" t="s">
+        <v>1280</v>
+      </c>
+      <c r="VE2" t="s">
+        <v>1281</v>
+      </c>
+      <c r="VF2" t="s">
+        <v>1282</v>
+      </c>
+      <c r="VJ2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="VK2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="VL2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="VM2" t="s">
+        <v>1277</v>
+      </c>
+      <c r="VN2" t="s">
+        <v>1283</v>
+      </c>
+      <c r="VO2" t="s">
+        <v>1284</v>
+      </c>
+      <c r="VP2" t="s">
+        <v>1285</v>
+      </c>
+      <c r="VQ2" t="s">
+        <v>1286</v>
+      </c>
+      <c r="VR2" t="s">
+        <v>1287</v>
+      </c>
+      <c r="VS2" t="s">
+        <v>1288</v>
+      </c>
+      <c r="VW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="VX2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="VY2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="VZ2" t="s">
+        <v>1277</v>
+      </c>
+      <c r="WA2" t="s">
+        <v>1289</v>
+      </c>
+      <c r="WB2" t="s">
+        <v>1218</v>
+      </c>
+      <c r="WC2" t="s">
+        <v>1219</v>
+      </c>
+      <c r="WD2" t="s">
+        <v>1290</v>
+      </c>
+      <c r="WE2" t="s">
+        <v>1291</v>
+      </c>
+      <c r="WF2" t="s">
+        <v>1292</v>
+      </c>
+      <c r="WJ2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="WK2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="WL2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="WM2" t="s">
+        <v>1277</v>
+      </c>
+      <c r="WN2" t="s">
+        <v>1293</v>
+      </c>
+      <c r="WO2" t="s">
+        <v>1294</v>
+      </c>
+      <c r="WP2" t="s">
+        <v>1205</v>
+      </c>
+      <c r="WQ2" t="s">
+        <v>1295</v>
+      </c>
+      <c r="WR2" t="s">
+        <v>1296</v>
+      </c>
+      <c r="WS2" t="s">
+        <v>1297</v>
+      </c>
+      <c r="WW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="WX2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="WY2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="WZ2" t="s">
+        <v>1277</v>
+      </c>
+      <c r="XA2" t="s">
+        <v>1298</v>
+      </c>
+      <c r="XB2" t="s">
+        <v>1213</v>
+      </c>
+      <c r="XC2" t="s">
+        <v>1214</v>
+      </c>
+      <c r="XD2" t="s">
+        <v>1117</v>
+      </c>
+      <c r="XE2" t="s">
+        <v>1299</v>
+      </c>
+      <c r="XF2" t="s">
+        <v>1300</v>
+      </c>
+      <c r="XJ2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="XK2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="XL2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="XM2" t="s">
+        <v>1277</v>
+      </c>
+      <c r="XN2" t="s">
+        <v>1301</v>
+      </c>
+      <c r="XO2" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XP2" t="s">
+        <v>1227</v>
+      </c>
+      <c r="XQ2" t="s">
+        <v>1094</v>
+      </c>
+      <c r="XR2" t="s">
+        <v>1302</v>
+      </c>
+      <c r="XS2" t="s">
+        <v>1303</v>
+      </c>
+      <c r="XW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="XX2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="XY2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="XZ2" t="s">
+        <v>1277</v>
+      </c>
+      <c r="YA2" t="s">
+        <v>1304</v>
+      </c>
+      <c r="YB2" t="s">
+        <v>1139</v>
+      </c>
+      <c r="YC2" t="s">
+        <v>1140</v>
+      </c>
+      <c r="YD2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="YE2" t="s">
+        <v>1306</v>
+      </c>
+      <c r="YF2" t="s">
+        <v>1307</v>
+      </c>
+      <c r="YJ2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="YK2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="YL2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="YM2" t="s">
+        <v>1277</v>
+      </c>
+      <c r="YN2" t="s">
+        <v>1308</v>
+      </c>
+      <c r="YO2" t="s">
+        <v>1161</v>
+      </c>
+      <c r="YP2" t="s">
+        <v>1162</v>
+      </c>
+      <c r="YQ2" t="s">
+        <v>1309</v>
+      </c>
+      <c r="YR2" t="s">
+        <v>1310</v>
+      </c>
+      <c r="YS2" t="s">
+        <v>1311</v>
+      </c>
+      <c r="YW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="YX2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="YY2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="YZ2" t="s">
+        <v>1277</v>
+      </c>
+      <c r="ZA2" t="s">
+        <v>1312</v>
+      </c>
+      <c r="ZB2" t="s">
+        <v>1313</v>
+      </c>
+      <c r="ZC2" t="s">
+        <v>1018</v>
+      </c>
+      <c r="ZD2" t="s">
+        <v>1314</v>
+      </c>
+      <c r="ZE2" t="s">
+        <v>1315</v>
+      </c>
+      <c r="ZF2" t="s">
+        <v>1316</v>
+      </c>
+      <c r="ZJ2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="ZK2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="ZL2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="ZM2" t="s">
+        <v>1277</v>
+      </c>
+      <c r="ZN2" t="s">
+        <v>1317</v>
+      </c>
+      <c r="ZO2" t="s">
+        <v>1318</v>
+      </c>
+      <c r="ZP2" t="s">
+        <v>1319</v>
+      </c>
+      <c r="ZQ2" t="s">
+        <v>1295</v>
+      </c>
+      <c r="ZR2" t="s">
+        <v>1320</v>
+      </c>
+      <c r="ZS2" t="s">
+        <v>1321</v>
+      </c>
+      <c r="ZW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="ZX2" t="s">
+        <v>1322</v>
+      </c>
+      <c r="ZY2" t="s">
+        <v>1322</v>
+      </c>
+      <c r="ZZ2" t="s">
+        <v>1323</v>
+      </c>
+      <c r="AAA2" t="s">
+        <v>1255</v>
+      </c>
+      <c r="AAB2" t="s">
+        <v>1256</v>
+      </c>
+      <c r="AAC2" t="s">
+        <v>1257</v>
+      </c>
+      <c r="AAD2" t="s">
+        <v>1324</v>
+      </c>
+      <c r="AAE2" t="s">
+        <v>1325</v>
+      </c>
+      <c r="AAF2" t="s">
+        <v>1326</v>
+      </c>
+      <c r="AAJ2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="AAK2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="AAL2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="AAM2" t="s">
+        <v>1328</v>
+      </c>
+      <c r="AAN2" t="s">
+        <v>1329</v>
+      </c>
+      <c r="AAO2" t="s">
+        <v>1240</v>
+      </c>
+      <c r="AAP2" t="s">
+        <v>1241</v>
+      </c>
+      <c r="AAQ2" t="s">
+        <v>1330</v>
+      </c>
+      <c r="AAR2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="AAS2" t="s">
+        <v>1332</v>
+      </c>
+      <c r="AAW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="AAX2" t="s">
+        <v>1333</v>
+      </c>
+      <c r="AAY2" t="s">
+        <v>1333</v>
+      </c>
+      <c r="AAZ2" t="s">
+        <v>1334</v>
+      </c>
+      <c r="ABA2" t="s">
+        <v>1335</v>
+      </c>
+      <c r="ABB2" t="s">
+        <v>1336</v>
+      </c>
+      <c r="ABC2" t="s">
+        <v>1337</v>
+      </c>
+      <c r="ABD2" t="s">
+        <v>1338</v>
+      </c>
+      <c r="ABE2" t="s">
+        <v>1339</v>
+      </c>
+      <c r="ABF2" t="s">
+        <v>1340</v>
+      </c>
+      <c r="ABJ2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="ABK2" t="s">
+        <v>1341</v>
+      </c>
+      <c r="ABL2" t="s">
+        <v>1341</v>
+      </c>
+      <c r="ABM2" t="s">
+        <v>1342</v>
+      </c>
+      <c r="ABN2" t="s">
+        <v>1343</v>
+      </c>
+      <c r="ABO2" t="s">
+        <v>1344</v>
+      </c>
+      <c r="ABP2" t="s">
+        <v>1345</v>
+      </c>
+      <c r="ABQ2" t="s">
+        <v>1346</v>
+      </c>
+      <c r="ABR2" t="s">
+        <v>1347</v>
+      </c>
+      <c r="ABS2" t="s">
+        <v>1348</v>
+      </c>
+      <c r="ABW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="ABX2" t="s">
+        <v>1349</v>
+      </c>
+      <c r="ABY2" t="s">
+        <v>1349</v>
+      </c>
+      <c r="ABZ2" t="s">
+        <v>1350</v>
+      </c>
+      <c r="ACA2" t="s">
+        <v>1351</v>
+      </c>
+      <c r="ACB2" t="s">
+        <v>1352</v>
+      </c>
+      <c r="ACC2" t="s">
+        <v>1353</v>
+      </c>
+      <c r="ACD2" t="s">
+        <v>1354</v>
+      </c>
+      <c r="ACE2" t="s">
+        <v>1355</v>
+      </c>
+      <c r="ACF2" t="s">
+        <v>1356</v>
+      </c>
+      <c r="ACJ2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="ACK2" t="s">
+        <v>1357</v>
+      </c>
+      <c r="ACL2" t="s">
+        <v>1357</v>
+      </c>
+      <c r="ACM2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="ACN2" t="s">
+        <v>1358</v>
+      </c>
+      <c r="ACO2" t="s">
+        <v>1182</v>
+      </c>
+      <c r="ACP2" t="s">
+        <v>1183</v>
+      </c>
+      <c r="ACQ2" t="s">
+        <v>1359</v>
+      </c>
+      <c r="ACR2" t="s">
+        <v>1360</v>
+      </c>
+      <c r="ACS2" t="s">
+        <v>1361</v>
+      </c>
+      <c r="ACW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="ACX2" t="s">
+        <v>1362</v>
+      </c>
+      <c r="ACY2" t="s">
+        <v>1362</v>
+      </c>
+      <c r="ACZ2" t="s">
+        <v>1363</v>
+      </c>
+      <c r="ADA2" t="s">
+        <v>1364</v>
+      </c>
+      <c r="ADB2" t="s">
+        <v>1190</v>
+      </c>
+      <c r="ADC2" t="s">
+        <v>1191</v>
+      </c>
+      <c r="ADD2" t="s">
+        <v>1365</v>
+      </c>
+      <c r="ADE2" t="s">
+        <v>1366</v>
+      </c>
+      <c r="ADF2" t="s">
+        <v>1367</v>
+      </c>
+      <c r="ADJ2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="ADK2" t="s">
+        <v>1368</v>
+      </c>
+      <c r="ADL2" t="s">
+        <v>1368</v>
+      </c>
+      <c r="ADM2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="ADN2" t="s">
+        <v>1265</v>
+      </c>
+      <c r="ADO2" t="s">
+        <v>1266</v>
+      </c>
+      <c r="ADP2" t="s">
+        <v>1198</v>
+      </c>
+      <c r="ADQ2" t="s">
+        <v>1267</v>
+      </c>
+      <c r="ADR2" t="s">
+        <v>1369</v>
+      </c>
+      <c r="ADS2" t="s">
+        <v>1370</v>
+      </c>
+      <c r="ADW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="ADX2" t="s">
+        <v>1371</v>
+      </c>
+      <c r="ADY2" t="s">
+        <v>1371</v>
+      </c>
+      <c r="ADZ2" t="s">
+        <v>1372</v>
+      </c>
+      <c r="AEA2" t="s">
+        <v>1373</v>
+      </c>
+      <c r="AEB2" t="s">
+        <v>1059</v>
+      </c>
+      <c r="AEC2" t="s">
+        <v>1060</v>
+      </c>
+      <c r="AED2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="AEE2" t="s">
+        <v>1374</v>
+      </c>
+      <c r="AEF2" t="s">
+        <v>1375</v>
+      </c>
+      <c r="AEJ2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="AEK2" t="s">
+        <v>1376</v>
+      </c>
+      <c r="AEL2" t="s">
+        <v>1376</v>
+      </c>
+      <c r="AEM2" t="s">
+        <v>1270</v>
+      </c>
+      <c r="AEN2" t="s">
+        <v>1377</v>
+      </c>
+      <c r="AEO2" t="s">
+        <v>996</v>
+      </c>
+      <c r="AEP2" t="s">
+        <v>997</v>
+      </c>
+      <c r="AEQ2" t="s">
+        <v>1273</v>
+      </c>
+      <c r="AER2" t="s">
+        <v>1378</v>
+      </c>
+      <c r="AES2" t="s">
+        <v>1379</v>
+      </c>
+      <c r="AEW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="AEX2" t="s">
+        <v>1380</v>
+      </c>
+      <c r="AEY2" t="s">
+        <v>1380</v>
+      </c>
+      <c r="AEZ2" t="s">
+        <v>1342</v>
+      </c>
+      <c r="AFA2" t="s">
+        <v>1312</v>
+      </c>
+      <c r="AFB2" t="s">
+        <v>1313</v>
+      </c>
+      <c r="AFC2" t="s">
+        <v>1018</v>
+      </c>
+      <c r="AFD2" t="s">
+        <v>1381</v>
+      </c>
+      <c r="AFE2" t="s">
+        <v>1382</v>
+      </c>
+      <c r="AFF2" t="s">
+        <v>1383</v>
+      </c>
+      <c r="AFJ2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="AFK2" t="s">
+        <v>1380</v>
+      </c>
+      <c r="AFL2" t="s">
+        <v>1380</v>
+      </c>
+      <c r="AFM2" t="s">
+        <v>1342</v>
+      </c>
+      <c r="AFN2" t="s">
+        <v>1317</v>
+      </c>
+      <c r="AFO2" t="s">
+        <v>1384</v>
+      </c>
+      <c r="AFP2" t="s">
+        <v>1319</v>
+      </c>
+      <c r="AFQ2" t="s">
+        <v>1295</v>
+      </c>
+      <c r="AFR2" t="s">
+        <v>1385</v>
+      </c>
+      <c r="AFS2" t="s">
+        <v>1386</v>
+      </c>
+      <c r="AFW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="AFX2" t="s">
+        <v>1387</v>
+      </c>
+      <c r="AFY2" t="s">
+        <v>1387</v>
+      </c>
+      <c r="AFZ2" t="s">
+        <v>1342</v>
+      </c>
+      <c r="AGA2" t="s">
+        <v>1278</v>
+      </c>
+      <c r="AGB2" t="s">
+        <v>1204</v>
+      </c>
+      <c r="AGC2" t="s">
+        <v>1279</v>
+      </c>
+      <c r="AGD2" t="s">
+        <v>1388</v>
+      </c>
+      <c r="AGE2" t="s">
+        <v>1389</v>
+      </c>
+      <c r="AGF2" t="s">
+        <v>1390</v>
+      </c>
+      <c r="AGJ2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="AGK2" t="s">
+        <v>1387</v>
+      </c>
+      <c r="AGL2" t="s">
+        <v>1387</v>
+      </c>
+      <c r="AGM2" t="s">
+        <v>1342</v>
+      </c>
+      <c r="AGN2" t="s">
+        <v>1391</v>
+      </c>
+      <c r="AGO2" t="s">
+        <v>1284</v>
+      </c>
+      <c r="AGP2" t="s">
+        <v>1285</v>
+      </c>
+      <c r="AGQ2" t="s">
+        <v>1286</v>
+      </c>
+      <c r="AGR2" t="s">
+        <v>1392</v>
+      </c>
+      <c r="AGS2" t="s">
+        <v>1393</v>
+      </c>
+      <c r="AGW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="AGX2" t="s">
+        <v>1387</v>
+      </c>
+      <c r="AGY2" t="s">
+        <v>1387</v>
+      </c>
+      <c r="AGZ2" t="s">
+        <v>1342</v>
+      </c>
+      <c r="AHA2" t="s">
+        <v>1394</v>
+      </c>
+      <c r="AHB2" t="s">
+        <v>1218</v>
+      </c>
+      <c r="AHC2" t="s">
+        <v>1219</v>
+      </c>
+      <c r="AHD2" t="s">
+        <v>1290</v>
+      </c>
+      <c r="AHE2" t="s">
+        <v>1395</v>
+      </c>
+      <c r="AHF2" t="s">
+        <v>1396</v>
+      </c>
+      <c r="AHJ2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="AHK2" t="s">
+        <v>1387</v>
+      </c>
+      <c r="AHL2" t="s">
+        <v>1387</v>
+      </c>
+      <c r="AHM2" t="s">
+        <v>1342</v>
+      </c>
+      <c r="AHN2" t="s">
+        <v>1293</v>
+      </c>
+      <c r="AHO2" t="s">
+        <v>1294</v>
+      </c>
+      <c r="AHP2" t="s">
+        <v>1205</v>
+      </c>
+      <c r="AHQ2" t="s">
+        <v>1295</v>
+      </c>
+      <c r="AHR2" t="s">
+        <v>1397</v>
+      </c>
+      <c r="AHS2" t="s">
+        <v>1398</v>
+      </c>
+      <c r="AHW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="AHX2" t="s">
+        <v>1387</v>
+      </c>
+      <c r="AHY2" t="s">
+        <v>1387</v>
+      </c>
+      <c r="AHZ2" t="s">
+        <v>1342</v>
+      </c>
+      <c r="AIA2" t="s">
+        <v>1298</v>
+      </c>
+      <c r="AID2" t="s">
+        <v>1399</v>
+      </c>
+      <c r="AIE2" t="s">
+        <v>1400</v>
+      </c>
+      <c r="AIF2" t="s">
+        <v>1401</v>
+      </c>
+      <c r="AIJ2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="AIK2" t="s">
+        <v>1387</v>
+      </c>
+      <c r="AIL2" t="s">
+        <v>1387</v>
+      </c>
+      <c r="AIM2" t="s">
+        <v>1342</v>
+      </c>
+      <c r="AIN2" t="s">
+        <v>1402</v>
+      </c>
+      <c r="AIO2" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AIP2" t="s">
+        <v>1227</v>
+      </c>
+      <c r="AIQ2" t="s">
+        <v>1094</v>
+      </c>
+      <c r="AIR2" t="s">
+        <v>1403</v>
+      </c>
+      <c r="AIS2" t="s">
+        <v>1404</v>
+      </c>
+      <c r="AIW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="AIX2" t="s">
+        <v>1387</v>
+      </c>
+      <c r="AIY2" t="s">
+        <v>1387</v>
+      </c>
+      <c r="AIZ2" t="s">
+        <v>1342</v>
+      </c>
+      <c r="AJA2" t="s">
+        <v>1304</v>
+      </c>
+      <c r="AJB2" t="s">
+        <v>1139</v>
+      </c>
+      <c r="AJC2" t="s">
+        <v>1140</v>
+      </c>
+      <c r="AJD2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="AJE2" t="s">
+        <v>1405</v>
+      </c>
+      <c r="AJF2" t="s">
+        <v>1406</v>
+      </c>
+      <c r="AJJ2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="AJK2" t="s">
+        <v>1387</v>
+      </c>
+      <c r="AJL2" t="s">
+        <v>1387</v>
+      </c>
+      <c r="AJM2" t="s">
+        <v>1342</v>
+      </c>
+      <c r="AJN2" t="s">
+        <v>1308</v>
+      </c>
+      <c r="AJO2" t="s">
+        <v>1161</v>
+      </c>
+      <c r="AJP2" t="s">
+        <v>1162</v>
+      </c>
+      <c r="AJQ2" t="s">
+        <v>1407</v>
+      </c>
+      <c r="AJR2" t="s">
+        <v>1408</v>
+      </c>
+      <c r="AJS2" t="s">
+        <v>1409</v>
+      </c>
+      <c r="AJW2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="AJX2" t="s">
+        <v>1410</v>
+      </c>
+      <c r="AJY2" t="s">
+        <v>1410</v>
+      </c>
+      <c r="AJZ2" t="s">
+        <v>1411</v>
+      </c>
+      <c r="AKA2" t="s">
+        <v>1412</v>
+      </c>
+      <c r="AKB2" t="s">
+        <v>1413</v>
+      </c>
+      <c r="AKC2" t="s">
+        <v>1414</v>
+      </c>
+      <c r="AKD2" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="3" spans="1:966">
+      <c r="A3" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B3" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C3" t="s">
         <v>968</v>
       </c>
-      <c r="CR2" t="s">
-[...2 lines deleted...]
-      <c r="CS2" t="s">
+      <c r="D3" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E3" t="s">
+        <v>1229</v>
+      </c>
+      <c r="F3" t="s">
+        <v>1230</v>
+      </c>
+      <c r="J3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="K3" t="s">
+        <v>1231</v>
+      </c>
+      <c r="L3" t="s">
+        <v>1231</v>
+      </c>
+      <c r="M3" t="s">
+        <v>1232</v>
+      </c>
+      <c r="N3" t="s">
+        <v>1233</v>
+      </c>
+      <c r="O3" t="s">
+        <v>1024</v>
+      </c>
+      <c r="P3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>1234</v>
+      </c>
+      <c r="R3" t="s">
+        <v>1235</v>
+      </c>
+      <c r="S3" t="s">
+        <v>1236</v>
+      </c>
+      <c r="W3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="X3" t="s">
+        <v>1237</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>1237</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>1238</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>1239</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>1240</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>1241</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>1199</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>1242</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>1243</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="AK3" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AL3" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AM3" t="s">
+        <v>1245</v>
+      </c>
+      <c r="AN3" t="s">
+        <v>1246</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>1182</v>
+      </c>
+      <c r="AP3" t="s">
+        <v>1183</v>
+      </c>
+      <c r="AQ3" t="s">
+        <v>1199</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>1247</v>
+      </c>
+      <c r="AS3" t="s">
+        <v>1248</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="AX3" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AY3" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>1249</v>
+      </c>
+      <c r="BA3" t="s">
+        <v>1250</v>
+      </c>
+      <c r="BB3" t="s">
+        <v>1059</v>
+      </c>
+      <c r="BC3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="BD3" t="s">
+        <v>1220</v>
+      </c>
+      <c r="BE3" t="s">
+        <v>1251</v>
+      </c>
+      <c r="BF3" t="s">
+        <v>1252</v>
+      </c>
+      <c r="BG3" t="s">
+        <v>991</v>
+      </c>
+      <c r="BH3" t="s">
+        <v>992</v>
+      </c>
+      <c r="BI3" t="s">
+        <v>974</v>
+      </c>
+      <c r="BJ3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="BK3" t="s">
+        <v>1253</v>
+      </c>
+      <c r="BL3" t="s">
+        <v>1253</v>
+      </c>
+      <c r="BM3" t="s">
+        <v>1254</v>
+      </c>
+      <c r="BN3" t="s">
+        <v>1255</v>
+      </c>
+      <c r="BO3" t="s">
+        <v>1256</v>
+      </c>
+      <c r="BP3" t="s">
+        <v>1257</v>
+      </c>
+      <c r="BQ3" t="s">
+        <v>1258</v>
+      </c>
+      <c r="BR3" t="s">
+        <v>1259</v>
+      </c>
+      <c r="BS3" t="s">
+        <v>1260</v>
+      </c>
+      <c r="BW3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="BX3" t="s">
+        <v>1253</v>
+      </c>
+      <c r="BY3" t="s">
+        <v>1253</v>
+      </c>
+      <c r="BZ3" t="s">
+        <v>1254</v>
+      </c>
+      <c r="CA3" t="s">
+        <v>1261</v>
+      </c>
+      <c r="CB3" t="s">
+        <v>1131</v>
+      </c>
+      <c r="CC3" t="s">
+        <v>1132</v>
+      </c>
+      <c r="CD3" t="s">
+        <v>1262</v>
+      </c>
+      <c r="CE3" t="s">
+        <v>1263</v>
+      </c>
+      <c r="CF3" t="s">
+        <v>1264</v>
+      </c>
+      <c r="CJ3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="CK3" t="s">
+        <v>1253</v>
+      </c>
+      <c r="CL3" t="s">
+        <v>1253</v>
+      </c>
+      <c r="CM3" t="s">
+        <v>1254</v>
+      </c>
+      <c r="CN3" t="s">
+        <v>1265</v>
+      </c>
+      <c r="CO3" t="s">
+        <v>1266</v>
+      </c>
+      <c r="CP3" t="s">
+        <v>1198</v>
+      </c>
+      <c r="CQ3" t="s">
+        <v>1267</v>
+      </c>
+      <c r="CR3" t="s">
+        <v>1268</v>
+      </c>
+      <c r="CS3" t="s">
+        <v>1269</v>
+      </c>
+      <c r="CW3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="CX3" t="s">
+        <v>1270</v>
+      </c>
+      <c r="CY3" t="s">
+        <v>1270</v>
+      </c>
+      <c r="CZ3" t="s">
+        <v>1271</v>
+      </c>
+      <c r="DA3" t="s">
+        <v>1272</v>
+      </c>
+      <c r="DB3" t="s">
+        <v>996</v>
+      </c>
+      <c r="DC3" t="s">
+        <v>997</v>
+      </c>
+      <c r="DD3" t="s">
+        <v>1273</v>
+      </c>
+      <c r="DE3" t="s">
+        <v>1274</v>
+      </c>
+      <c r="DF3" t="s">
+        <v>1275</v>
+      </c>
+      <c r="DJ3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="DK3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="DL3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="DM3" t="s">
+        <v>1277</v>
+      </c>
+      <c r="DN3" t="s">
+        <v>1278</v>
+      </c>
+      <c r="DO3" t="s">
+        <v>1204</v>
+      </c>
+      <c r="DP3" t="s">
+        <v>1279</v>
+      </c>
+      <c r="DQ3" t="s">
+        <v>1280</v>
+      </c>
+      <c r="DR3" t="s">
+        <v>1281</v>
+      </c>
+      <c r="DS3" t="s">
+        <v>1282</v>
+      </c>
+      <c r="DW3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="DX3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="DY3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="DZ3" t="s">
+        <v>1277</v>
+      </c>
+      <c r="EA3" t="s">
+        <v>1283</v>
+      </c>
+      <c r="EB3" t="s">
+        <v>1284</v>
+      </c>
+      <c r="EC3" t="s">
+        <v>1285</v>
+      </c>
+      <c r="ED3" t="s">
+        <v>1286</v>
+      </c>
+      <c r="EE3" t="s">
+        <v>1287</v>
+      </c>
+      <c r="EF3" t="s">
+        <v>1288</v>
+      </c>
+      <c r="EJ3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="EK3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="EL3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="EM3" t="s">
+        <v>1277</v>
+      </c>
+      <c r="EN3" t="s">
+        <v>1289</v>
+      </c>
+      <c r="EO3" t="s">
+        <v>1218</v>
+      </c>
+      <c r="EP3" t="s">
+        <v>1219</v>
+      </c>
+      <c r="EQ3" t="s">
+        <v>1290</v>
+      </c>
+      <c r="ER3" t="s">
+        <v>1291</v>
+      </c>
+      <c r="ES3" t="s">
+        <v>1292</v>
+      </c>
+      <c r="EW3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="EX3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="EY3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="EZ3" t="s">
+        <v>1277</v>
+      </c>
+      <c r="FA3" t="s">
+        <v>1293</v>
+      </c>
+      <c r="FB3" t="s">
+        <v>1294</v>
+      </c>
+      <c r="FC3" t="s">
+        <v>1205</v>
+      </c>
+      <c r="FD3" t="s">
+        <v>1295</v>
+      </c>
+      <c r="FE3" t="s">
+        <v>1296</v>
+      </c>
+      <c r="FF3" t="s">
+        <v>1297</v>
+      </c>
+      <c r="FJ3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="FK3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="FL3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="FM3" t="s">
+        <v>1277</v>
+      </c>
+      <c r="FN3" t="s">
+        <v>1298</v>
+      </c>
+      <c r="FO3" t="s">
+        <v>1213</v>
+      </c>
+      <c r="FP3" t="s">
+        <v>1214</v>
+      </c>
+      <c r="FQ3" t="s">
+        <v>1117</v>
+      </c>
+      <c r="FR3" t="s">
+        <v>1299</v>
+      </c>
+      <c r="FS3" t="s">
+        <v>1300</v>
+      </c>
+      <c r="FW3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="FX3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="FY3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="FZ3" t="s">
+        <v>1277</v>
+      </c>
+      <c r="GA3" t="s">
+        <v>1301</v>
+      </c>
+      <c r="GB3" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GC3" t="s">
+        <v>1227</v>
+      </c>
+      <c r="GD3" t="s">
+        <v>1094</v>
+      </c>
+      <c r="GE3" t="s">
+        <v>1302</v>
+      </c>
+      <c r="GF3" t="s">
+        <v>1303</v>
+      </c>
+      <c r="GJ3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="GK3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="GL3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="GM3" t="s">
+        <v>1277</v>
+      </c>
+      <c r="GN3" t="s">
+        <v>1304</v>
+      </c>
+      <c r="GO3" t="s">
+        <v>1139</v>
+      </c>
+      <c r="GP3" t="s">
+        <v>1140</v>
+      </c>
+      <c r="GQ3" t="s">
+        <v>1305</v>
+      </c>
+      <c r="GR3" t="s">
+        <v>1306</v>
+      </c>
+      <c r="GS3" t="s">
+        <v>1307</v>
+      </c>
+      <c r="GW3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="GX3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="GY3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="GZ3" t="s">
+        <v>1277</v>
+      </c>
+      <c r="HA3" t="s">
+        <v>1308</v>
+      </c>
+      <c r="HB3" t="s">
+        <v>1161</v>
+      </c>
+      <c r="HC3" t="s">
+        <v>1162</v>
+      </c>
+      <c r="HD3" t="s">
+        <v>1309</v>
+      </c>
+      <c r="HE3" t="s">
+        <v>1310</v>
+      </c>
+      <c r="HF3" t="s">
+        <v>1311</v>
+      </c>
+      <c r="HJ3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="HK3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="HL3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="HM3" t="s">
+        <v>1277</v>
+      </c>
+      <c r="HN3" t="s">
+        <v>1312</v>
+      </c>
+      <c r="HO3" t="s">
+        <v>1313</v>
+      </c>
+      <c r="HP3" t="s">
+        <v>1018</v>
+      </c>
+      <c r="HQ3" t="s">
+        <v>1314</v>
+      </c>
+      <c r="HR3" t="s">
+        <v>1315</v>
+      </c>
+      <c r="HS3" t="s">
+        <v>1316</v>
+      </c>
+      <c r="HW3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="HX3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="HY3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="HZ3" t="s">
+        <v>1277</v>
+      </c>
+      <c r="IA3" t="s">
+        <v>1317</v>
+      </c>
+      <c r="IB3" t="s">
+        <v>1318</v>
+      </c>
+      <c r="IC3" t="s">
+        <v>1319</v>
+      </c>
+      <c r="ID3" t="s">
+        <v>1295</v>
+      </c>
+      <c r="IE3" t="s">
+        <v>1320</v>
+      </c>
+      <c r="IF3" t="s">
+        <v>1321</v>
+      </c>
+      <c r="IJ3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="IK3" t="s">
+        <v>1322</v>
+      </c>
+      <c r="IL3" t="s">
+        <v>1322</v>
+      </c>
+      <c r="IM3" t="s">
+        <v>1323</v>
+      </c>
+      <c r="IN3" t="s">
+        <v>1255</v>
+      </c>
+      <c r="IO3" t="s">
+        <v>1256</v>
+      </c>
+      <c r="IP3" t="s">
+        <v>1257</v>
+      </c>
+      <c r="IQ3" t="s">
+        <v>1324</v>
+      </c>
+      <c r="IR3" t="s">
+        <v>1325</v>
+      </c>
+      <c r="IS3" t="s">
+        <v>1326</v>
+      </c>
+      <c r="IW3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="IX3" t="s">
+        <v>1327</v>
+      </c>
+      <c r="IY3" t="s">
+        <v>1327</v>
+      </c>
+      <c r="IZ3" t="s">
+        <v>1328</v>
+      </c>
+      <c r="JA3" t="s">
+        <v>1329</v>
+      </c>
+      <c r="JB3" t="s">
+        <v>1240</v>
+      </c>
+      <c r="JC3" t="s">
+        <v>1241</v>
+      </c>
+      <c r="JD3" t="s">
+        <v>1330</v>
+      </c>
+      <c r="JE3" t="s">
+        <v>1331</v>
+      </c>
+      <c r="JF3" t="s">
+        <v>1332</v>
+      </c>
+      <c r="JJ3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="JK3" t="s">
+        <v>1333</v>
+      </c>
+      <c r="JL3" t="s">
+        <v>1333</v>
+      </c>
+      <c r="JM3" t="s">
+        <v>1334</v>
+      </c>
+      <c r="JN3" t="s">
+        <v>1335</v>
+      </c>
+      <c r="JO3" t="s">
+        <v>1336</v>
+      </c>
+      <c r="JP3" t="s">
+        <v>1337</v>
+      </c>
+      <c r="JQ3" t="s">
+        <v>1338</v>
+      </c>
+      <c r="JR3" t="s">
+        <v>1339</v>
+      </c>
+      <c r="JS3" t="s">
+        <v>1340</v>
+      </c>
+      <c r="JW3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="JX3" t="s">
+        <v>1341</v>
+      </c>
+      <c r="JY3" t="s">
+        <v>1341</v>
+      </c>
+      <c r="JZ3" t="s">
+        <v>1342</v>
+      </c>
+      <c r="KA3" t="s">
+        <v>1343</v>
+      </c>
+      <c r="KB3" t="s">
+        <v>1344</v>
+      </c>
+      <c r="KC3" t="s">
+        <v>1345</v>
+      </c>
+      <c r="KD3" t="s">
+        <v>1346</v>
+      </c>
+      <c r="KE3" t="s">
+        <v>1347</v>
+      </c>
+      <c r="KF3" t="s">
+        <v>1348</v>
+      </c>
+      <c r="KJ3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="KK3" t="s">
+        <v>1349</v>
+      </c>
+      <c r="KL3" t="s">
+        <v>1349</v>
+      </c>
+      <c r="KM3" t="s">
+        <v>1350</v>
+      </c>
+      <c r="KN3" t="s">
+        <v>1351</v>
+      </c>
+      <c r="KO3" t="s">
+        <v>1352</v>
+      </c>
+      <c r="KP3" t="s">
+        <v>1353</v>
+      </c>
+      <c r="KQ3" t="s">
+        <v>1354</v>
+      </c>
+      <c r="KR3" t="s">
+        <v>1355</v>
+      </c>
+      <c r="KS3" t="s">
+        <v>1356</v>
+      </c>
+      <c r="KW3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="KX3" t="s">
+        <v>1357</v>
+      </c>
+      <c r="KY3" t="s">
+        <v>1357</v>
+      </c>
+      <c r="KZ3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="LA3" t="s">
+        <v>1358</v>
+      </c>
+      <c r="LB3" t="s">
+        <v>1182</v>
+      </c>
+      <c r="LC3" t="s">
+        <v>1183</v>
+      </c>
+      <c r="LD3" t="s">
+        <v>1359</v>
+      </c>
+      <c r="LE3" t="s">
+        <v>1360</v>
+      </c>
+      <c r="LF3" t="s">
+        <v>1361</v>
+      </c>
+      <c r="LJ3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="LK3" t="s">
+        <v>1362</v>
+      </c>
+      <c r="LL3" t="s">
+        <v>1362</v>
+      </c>
+      <c r="LM3" t="s">
+        <v>1363</v>
+      </c>
+      <c r="LN3" t="s">
+        <v>1364</v>
+      </c>
+      <c r="LO3" t="s">
+        <v>1190</v>
+      </c>
+      <c r="LP3" t="s">
+        <v>1191</v>
+      </c>
+      <c r="LQ3" t="s">
+        <v>1365</v>
+      </c>
+      <c r="LR3" t="s">
+        <v>1366</v>
+      </c>
+      <c r="LS3" t="s">
+        <v>1367</v>
+      </c>
+      <c r="LW3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="LX3" t="s">
+        <v>1368</v>
+      </c>
+      <c r="LY3" t="s">
+        <v>1368</v>
+      </c>
+      <c r="LZ3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="MA3" t="s">
+        <v>1265</v>
+      </c>
+      <c r="MB3" t="s">
+        <v>1266</v>
+      </c>
+      <c r="MC3" t="s">
+        <v>1198</v>
+      </c>
+      <c r="MD3" t="s">
+        <v>1267</v>
+      </c>
+      <c r="ME3" t="s">
+        <v>1369</v>
+      </c>
+      <c r="MF3" t="s">
+        <v>1370</v>
+      </c>
+      <c r="MJ3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="MK3" t="s">
+        <v>1371</v>
+      </c>
+      <c r="ML3" t="s">
+        <v>1371</v>
+      </c>
+      <c r="MM3" t="s">
+        <v>1372</v>
+      </c>
+      <c r="MN3" t="s">
+        <v>1373</v>
+      </c>
+      <c r="MO3" t="s">
+        <v>1059</v>
+      </c>
+      <c r="MP3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="MQ3" t="s">
+        <v>1070</v>
+      </c>
+      <c r="MR3" t="s">
+        <v>1374</v>
+      </c>
+      <c r="MS3" t="s">
+        <v>1375</v>
+      </c>
+      <c r="MW3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="MX3" t="s">
+        <v>1376</v>
+      </c>
+      <c r="MY3" t="s">
+        <v>1376</v>
+      </c>
+      <c r="MZ3" t="s">
+        <v>1270</v>
+      </c>
+      <c r="NA3" t="s">
+        <v>1377</v>
+      </c>
+      <c r="NB3" t="s">
+        <v>996</v>
+      </c>
+      <c r="NC3" t="s">
+        <v>997</v>
+      </c>
+      <c r="ND3" t="s">
+        <v>1273</v>
+      </c>
+      <c r="NE3" t="s">
+        <v>1378</v>
+      </c>
+      <c r="NF3" t="s">
+        <v>1379</v>
+      </c>
+      <c r="NJ3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="NK3" t="s">
+        <v>1380</v>
+      </c>
+      <c r="NL3" t="s">
+        <v>1380</v>
+      </c>
+      <c r="NM3" t="s">
+        <v>1342</v>
+      </c>
+      <c r="NN3" t="s">
+        <v>1312</v>
+      </c>
+      <c r="NO3" t="s">
+        <v>1313</v>
+      </c>
+      <c r="NP3" t="s">
+        <v>1018</v>
+      </c>
+      <c r="NQ3" t="s">
+        <v>1381</v>
+      </c>
+      <c r="NR3" t="s">
+        <v>1382</v>
+      </c>
+      <c r="NS3" t="s">
+        <v>1383</v>
+      </c>
+      <c r="NW3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="NX3" t="s">
+        <v>1380</v>
+      </c>
+      <c r="NY3" t="s">
+        <v>1380</v>
+      </c>
+      <c r="NZ3" t="s">
+        <v>1342</v>
+      </c>
+      <c r="OA3" t="s">
+        <v>1317</v>
+      </c>
+      <c r="OB3" t="s">
+        <v>1384</v>
+      </c>
+      <c r="OC3" t="s">
+        <v>1319</v>
+      </c>
+      <c r="OD3" t="s">
+        <v>1295</v>
+      </c>
+      <c r="OE3" t="s">
+        <v>1385</v>
+      </c>
+      <c r="OF3" t="s">
+        <v>1386</v>
+      </c>
+      <c r="OJ3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="OK3" t="s">
+        <v>1387</v>
+      </c>
+      <c r="OL3" t="s">
+        <v>1387</v>
+      </c>
+      <c r="OM3" t="s">
+        <v>1342</v>
+      </c>
+      <c r="ON3" t="s">
+        <v>1278</v>
+      </c>
+      <c r="OO3" t="s">
+        <v>1204</v>
+      </c>
+      <c r="OP3" t="s">
+        <v>1279</v>
+      </c>
+      <c r="OQ3" t="s">
+        <v>1388</v>
+      </c>
+      <c r="OR3" t="s">
+        <v>1389</v>
+      </c>
+      <c r="OS3" t="s">
+        <v>1390</v>
+      </c>
+      <c r="OW3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="OX3" t="s">
+        <v>1387</v>
+      </c>
+      <c r="OY3" t="s">
+        <v>1387</v>
+      </c>
+      <c r="OZ3" t="s">
+        <v>1342</v>
+      </c>
+      <c r="PA3" t="s">
+        <v>1391</v>
+      </c>
+      <c r="PB3" t="s">
+        <v>1284</v>
+      </c>
+      <c r="PC3" t="s">
+        <v>1285</v>
+      </c>
+      <c r="PD3" t="s">
+        <v>1286</v>
+      </c>
+      <c r="PE3" t="s">
+        <v>1392</v>
+      </c>
+      <c r="PF3" t="s">
+        <v>1393</v>
+      </c>
+      <c r="PJ3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="PK3" t="s">
+        <v>1387</v>
+      </c>
+      <c r="PL3" t="s">
+        <v>1387</v>
+      </c>
+      <c r="PM3" t="s">
+        <v>1342</v>
+      </c>
+      <c r="PN3" t="s">
+        <v>1394</v>
+      </c>
+      <c r="PO3" t="s">
+        <v>1218</v>
+      </c>
+      <c r="PP3" t="s">
+        <v>1219</v>
+      </c>
+      <c r="PQ3" t="s">
+        <v>1290</v>
+      </c>
+      <c r="PR3" t="s">
+        <v>1395</v>
+      </c>
+      <c r="PS3" t="s">
+        <v>1396</v>
+      </c>
+      <c r="PW3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="PX3" t="s">
+        <v>1387</v>
+      </c>
+      <c r="PY3" t="s">
+        <v>1387</v>
+      </c>
+      <c r="PZ3" t="s">
+        <v>1342</v>
+      </c>
+      <c r="QA3" t="s">
+        <v>1293</v>
+      </c>
+      <c r="QB3" t="s">
+        <v>1294</v>
+      </c>
+      <c r="QC3" t="s">
+        <v>1205</v>
+      </c>
+      <c r="QD3" t="s">
+        <v>1295</v>
+      </c>
+      <c r="QE3" t="s">
+        <v>1397</v>
+      </c>
+      <c r="QF3" t="s">
+        <v>1398</v>
+      </c>
+      <c r="QJ3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="QK3" t="s">
+        <v>1387</v>
+      </c>
+      <c r="QL3" t="s">
+        <v>1387</v>
+      </c>
+      <c r="QM3" t="s">
+        <v>1342</v>
+      </c>
+      <c r="QN3" t="s">
+        <v>1298</v>
+      </c>
+      <c r="QQ3" t="s">
+        <v>1399</v>
+      </c>
+      <c r="QR3" t="s">
+        <v>1400</v>
+      </c>
+      <c r="QS3" t="s">
+        <v>1401</v>
+      </c>
+      <c r="QW3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="QX3" t="s">
+        <v>1387</v>
+      </c>
+      <c r="QY3" t="s">
+        <v>1387</v>
+      </c>
+      <c r="QZ3" t="s">
+        <v>1342</v>
+      </c>
+      <c r="RA3" t="s">
+        <v>1402</v>
+      </c>
+      <c r="RB3" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RC3" t="s">
+        <v>1227</v>
+      </c>
+      <c r="RD3" t="s">
+        <v>1094</v>
+      </c>
+      <c r="RE3" t="s">
+        <v>1403</v>
+      </c>
+      <c r="RF3" t="s">
+        <v>1404</v>
+      </c>
+      <c r="RJ3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="RK3" t="s">
+        <v>1387</v>
+      </c>
+      <c r="RL3" t="s">
+        <v>1387</v>
+      </c>
+      <c r="RM3" t="s">
+        <v>1342</v>
+      </c>
+      <c r="RN3" t="s">
+        <v>1304</v>
+      </c>
+      <c r="RO3" t="s">
+        <v>1139</v>
+      </c>
+      <c r="RP3" t="s">
+        <v>1140</v>
+      </c>
+      <c r="RQ3" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="4" spans="1:966">
+      <c r="A4" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B4" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C4" t="s">
+        <v>968</v>
+      </c>
+      <c r="D4" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E4" t="s">
         <v>970</v>
       </c>
-      <c r="CW2" t="s">
-[...2 lines deleted...]
-      <c r="CX2" t="s">
+      <c r="F4" t="s">
         <v>971</v>
       </c>
-      <c r="CY2" t="s">
-[...2 lines deleted...]
-      <c r="CZ2" t="s">
+      <c r="G4" t="s">
         <v>972</v>
       </c>
-      <c r="DA2" t="s">
+      <c r="H4" t="s">
         <v>973</v>
       </c>
-      <c r="DB2" t="s">
+      <c r="I4" t="s">
         <v>974</v>
       </c>
-      <c r="DC2" t="s">
+      <c r="J4" t="s">
         <v>975</v>
       </c>
-      <c r="DD2" t="s">
+      <c r="K4" t="s">
         <v>976</v>
       </c>
-      <c r="DE2" t="s">
+      <c r="L4" t="s">
+        <v>976</v>
+      </c>
+      <c r="M4" t="s">
         <v>977</v>
       </c>
-      <c r="DF2" t="s">
+      <c r="N4" t="s">
         <v>978</v>
       </c>
-      <c r="DJ2" t="s">
-[...2 lines deleted...]
-      <c r="DK2" t="s">
+      <c r="O4" t="s">
         <v>979</v>
       </c>
-      <c r="DL2" t="s">
-[...2 lines deleted...]
-      <c r="DM2" t="s">
+      <c r="P4" t="s">
         <v>980</v>
       </c>
-      <c r="DN2" t="s">
+      <c r="Q4" t="s">
         <v>981</v>
       </c>
-      <c r="DO2" t="s">
+      <c r="R4" t="s">
         <v>982</v>
       </c>
-      <c r="DP2" t="s">
+      <c r="S4" t="s">
         <v>983</v>
       </c>
-      <c r="DQ2" t="s">
+      <c r="W4" t="s">
+        <v>975</v>
+      </c>
+      <c r="X4" t="s">
         <v>984</v>
       </c>
-      <c r="DR2" t="s">
+      <c r="Y4" t="s">
+        <v>984</v>
+      </c>
+      <c r="Z4" t="s">
         <v>985</v>
       </c>
-      <c r="DS2" t="s">
+      <c r="AA4" t="s">
         <v>986</v>
       </c>
-      <c r="DW2" t="s">
-[...2 lines deleted...]
-      <c r="DX2" t="s">
+      <c r="AB4" t="s">
         <v>987</v>
       </c>
-      <c r="DY2" t="s">
-[...2 lines deleted...]
-      <c r="DZ2" t="s">
+      <c r="AC4" t="s">
         <v>988</v>
       </c>
-      <c r="EA2" t="s">
+      <c r="AD4" t="s">
         <v>989</v>
       </c>
-      <c r="EB2" t="s">
+      <c r="AE4" t="s">
+        <v>991</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>998</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>975</v>
+      </c>
+      <c r="AK4" t="s">
+        <v>999</v>
+      </c>
+      <c r="AL4" t="s">
+        <v>999</v>
+      </c>
+      <c r="AM4" t="s">
+        <v>977</v>
+      </c>
+      <c r="AN4" t="s">
+        <v>1000</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>1001</v>
+      </c>
+      <c r="AP4" t="s">
+        <v>1002</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>1003</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>1004</v>
+      </c>
+      <c r="AS4" t="s">
+        <v>1005</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>975</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>1006</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>1006</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>1007</v>
+      </c>
+      <c r="BA4" t="s">
+        <v>1008</v>
+      </c>
+      <c r="BB4" t="s">
+        <v>1009</v>
+      </c>
+      <c r="BC4" t="s">
+        <v>1010</v>
+      </c>
+      <c r="BD4" t="s">
+        <v>1011</v>
+      </c>
+      <c r="BE4" t="s">
+        <v>1012</v>
+      </c>
+      <c r="BF4" t="s">
+        <v>1013</v>
+      </c>
+      <c r="BJ4" t="s">
+        <v>975</v>
+      </c>
+      <c r="BK4" t="s">
+        <v>1014</v>
+      </c>
+      <c r="BL4" t="s">
+        <v>1014</v>
+      </c>
+      <c r="BM4" t="s">
+        <v>1015</v>
+      </c>
+      <c r="BN4" t="s">
+        <v>1016</v>
+      </c>
+      <c r="BO4" t="s">
+        <v>1017</v>
+      </c>
+      <c r="BP4" t="s">
+        <v>1018</v>
+      </c>
+      <c r="BQ4" t="s">
+        <v>1019</v>
+      </c>
+      <c r="BR4" t="s">
+        <v>1027</v>
+      </c>
+      <c r="BS4" t="s">
+        <v>1028</v>
+      </c>
+      <c r="BW4" t="s">
+        <v>975</v>
+      </c>
+      <c r="BX4" t="s">
+        <v>1022</v>
+      </c>
+      <c r="BY4" t="s">
+        <v>1022</v>
+      </c>
+      <c r="BZ4" t="s">
+        <v>1029</v>
+      </c>
+      <c r="CA4" t="s">
+        <v>1030</v>
+      </c>
+      <c r="CB4" t="s">
+        <v>1031</v>
+      </c>
+      <c r="CC4" t="s">
+        <v>1032</v>
+      </c>
+      <c r="CD4" t="s">
+        <v>1033</v>
+      </c>
+      <c r="CE4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="CF4" t="s">
+        <v>1035</v>
+      </c>
+      <c r="CJ4" t="s">
+        <v>975</v>
+      </c>
+      <c r="CK4" t="s">
+        <v>1022</v>
+      </c>
+      <c r="CL4" t="s">
+        <v>1022</v>
+      </c>
+      <c r="CM4" t="s">
+        <v>1029</v>
+      </c>
+      <c r="CN4" t="s">
+        <v>1036</v>
+      </c>
+      <c r="CO4" t="s">
+        <v>1031</v>
+      </c>
+      <c r="CP4" t="s">
+        <v>1032</v>
+      </c>
+      <c r="CQ4" t="s">
+        <v>1037</v>
+      </c>
+      <c r="CR4" t="s">
+        <v>1038</v>
+      </c>
+      <c r="CS4" t="s">
+        <v>1039</v>
+      </c>
+      <c r="CW4" t="s">
+        <v>975</v>
+      </c>
+      <c r="CX4" t="s">
+        <v>1040</v>
+      </c>
+      <c r="CY4" t="s">
+        <v>1040</v>
+      </c>
+      <c r="CZ4" t="s">
+        <v>1041</v>
+      </c>
+      <c r="DA4" t="s">
+        <v>1042</v>
+      </c>
+      <c r="DB4" t="s">
+        <v>1043</v>
+      </c>
+      <c r="DC4" t="s">
+        <v>1044</v>
+      </c>
+      <c r="DD4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="DE4" t="s">
+        <v>1046</v>
+      </c>
+      <c r="DF4" t="s">
+        <v>1047</v>
+      </c>
+      <c r="DJ4" t="s">
+        <v>975</v>
+      </c>
+      <c r="DK4" t="s">
+        <v>1048</v>
+      </c>
+      <c r="DL4" t="s">
+        <v>1048</v>
+      </c>
+      <c r="DM4" t="s">
+        <v>1049</v>
+      </c>
+      <c r="DN4" t="s">
+        <v>1050</v>
+      </c>
+      <c r="DO4" t="s">
+        <v>1051</v>
+      </c>
+      <c r="DP4" t="s">
+        <v>1052</v>
+      </c>
+      <c r="DQ4" t="s">
+        <v>1053</v>
+      </c>
+      <c r="DR4" t="s">
+        <v>1054</v>
+      </c>
+      <c r="DS4" t="s">
+        <v>1055</v>
+      </c>
+      <c r="DW4" t="s">
+        <v>975</v>
+      </c>
+      <c r="DX4" t="s">
+        <v>1056</v>
+      </c>
+      <c r="DY4" t="s">
+        <v>1056</v>
+      </c>
+      <c r="DZ4" t="s">
+        <v>1057</v>
+      </c>
+      <c r="EA4" t="s">
+        <v>1058</v>
+      </c>
+      <c r="EB4" t="s">
+        <v>1059</v>
+      </c>
+      <c r="EC4" t="s">
+        <v>1060</v>
+      </c>
+      <c r="ED4" t="s">
+        <v>1061</v>
+      </c>
+      <c r="EE4" t="s">
+        <v>1062</v>
+      </c>
+      <c r="EF4" t="s">
+        <v>1063</v>
+      </c>
+      <c r="EJ4" t="s">
+        <v>1064</v>
+      </c>
+      <c r="EK4" t="s">
+        <v>1065</v>
+      </c>
+      <c r="EL4" t="s">
+        <v>1065</v>
+      </c>
+      <c r="EM4" t="s">
+        <v>1066</v>
+      </c>
+      <c r="EN4" t="s">
+        <v>1067</v>
+      </c>
+      <c r="EO4" t="s">
+        <v>1068</v>
+      </c>
+      <c r="EP4" t="s">
+        <v>1069</v>
+      </c>
+      <c r="EQ4" t="s">
+        <v>1070</v>
+      </c>
+      <c r="ER4" t="s">
+        <v>1071</v>
+      </c>
+      <c r="ES4" t="s">
+        <v>1072</v>
+      </c>
+      <c r="ET4" t="s">
+        <v>1073</v>
+      </c>
+      <c r="EU4" t="s">
+        <v>1074</v>
+      </c>
+      <c r="EV4" t="s">
+        <v>974</v>
+      </c>
+      <c r="EW4" t="s">
+        <v>1064</v>
+      </c>
+      <c r="EX4" t="s">
+        <v>1075</v>
+      </c>
+      <c r="EY4" t="s">
+        <v>1075</v>
+      </c>
+      <c r="EZ4" t="s">
+        <v>1076</v>
+      </c>
+      <c r="FA4" t="s">
+        <v>1077</v>
+      </c>
+      <c r="FB4" t="s">
+        <v>1078</v>
+      </c>
+      <c r="FC4" t="s">
+        <v>1079</v>
+      </c>
+      <c r="FD4" t="s">
+        <v>1080</v>
+      </c>
+      <c r="FE4" t="s">
+        <v>1081</v>
+      </c>
+      <c r="FF4" t="s">
+        <v>1082</v>
+      </c>
+      <c r="FJ4" t="s">
+        <v>975</v>
+      </c>
+      <c r="FK4" t="s">
+        <v>1083</v>
+      </c>
+      <c r="FL4" t="s">
+        <v>1083</v>
+      </c>
+      <c r="FM4" t="s">
+        <v>1084</v>
+      </c>
+      <c r="FN4" t="s">
+        <v>1085</v>
+      </c>
+      <c r="FO4" t="s">
+        <v>1086</v>
+      </c>
+      <c r="FP4" t="s">
+        <v>1087</v>
+      </c>
+      <c r="FQ4" t="s">
+        <v>1088</v>
+      </c>
+      <c r="FR4" t="s">
+        <v>1089</v>
+      </c>
+      <c r="FS4" t="s">
+        <v>1090</v>
+      </c>
+      <c r="FW4" t="s">
+        <v>975</v>
+      </c>
+      <c r="FX4" t="s">
+        <v>1083</v>
+      </c>
+      <c r="FY4" t="s">
+        <v>1083</v>
+      </c>
+      <c r="FZ4" t="s">
+        <v>1084</v>
+      </c>
+      <c r="GA4" t="s">
+        <v>1091</v>
+      </c>
+      <c r="GB4" t="s">
+        <v>1092</v>
+      </c>
+      <c r="GC4" t="s">
+        <v>1093</v>
+      </c>
+      <c r="GD4" t="s">
+        <v>1094</v>
+      </c>
+      <c r="GE4" t="s">
+        <v>1095</v>
+      </c>
+      <c r="GF4" t="s">
+        <v>1096</v>
+      </c>
+      <c r="GJ4" t="s">
+        <v>975</v>
+      </c>
+      <c r="GK4" t="s">
+        <v>1097</v>
+      </c>
+      <c r="GL4" t="s">
+        <v>1097</v>
+      </c>
+      <c r="GM4" t="s">
+        <v>1098</v>
+      </c>
+      <c r="GN4" t="s">
+        <v>1099</v>
+      </c>
+      <c r="GO4" t="s">
+        <v>1100</v>
+      </c>
+      <c r="GP4" t="s">
+        <v>1101</v>
+      </c>
+      <c r="GQ4" t="s">
+        <v>1102</v>
+      </c>
+      <c r="GR4" t="s">
+        <v>1103</v>
+      </c>
+      <c r="GS4" t="s">
+        <v>1104</v>
+      </c>
+      <c r="GW4" t="s">
+        <v>975</v>
+      </c>
+      <c r="GX4" t="s">
+        <v>1105</v>
+      </c>
+      <c r="GY4" t="s">
+        <v>1105</v>
+      </c>
+      <c r="GZ4" t="s">
+        <v>1106</v>
+      </c>
+      <c r="HA4" t="s">
+        <v>1107</v>
+      </c>
+      <c r="HB4" t="s">
+        <v>1108</v>
+      </c>
+      <c r="HC4" t="s">
+        <v>1109</v>
+      </c>
+      <c r="HD4" t="s">
+        <v>1110</v>
+      </c>
+      <c r="HE4" t="s">
+        <v>1111</v>
+      </c>
+      <c r="HF4" t="s">
+        <v>1112</v>
+      </c>
+      <c r="HJ4" t="s">
+        <v>975</v>
+      </c>
+      <c r="HK4" t="s">
+        <v>1113</v>
+      </c>
+      <c r="HL4" t="s">
+        <v>1113</v>
+      </c>
+      <c r="HM4" t="s">
+        <v>976</v>
+      </c>
+      <c r="HN4" t="s">
+        <v>1114</v>
+      </c>
+      <c r="HO4" t="s">
+        <v>1115</v>
+      </c>
+      <c r="HP4" t="s">
+        <v>1116</v>
+      </c>
+      <c r="HQ4" t="s">
+        <v>1117</v>
+      </c>
+      <c r="HR4" t="s">
+        <v>1118</v>
+      </c>
+      <c r="HS4" t="s">
+        <v>1119</v>
+      </c>
+      <c r="HW4" t="s">
+        <v>1064</v>
+      </c>
+      <c r="HX4" t="s">
+        <v>1120</v>
+      </c>
+      <c r="HY4" t="s">
+        <v>1120</v>
+      </c>
+      <c r="HZ4" t="s">
+        <v>1121</v>
+      </c>
+      <c r="IA4" t="s">
+        <v>1122</v>
+      </c>
+      <c r="IB4" t="s">
+        <v>1123</v>
+      </c>
+      <c r="IC4" t="s">
+        <v>1124</v>
+      </c>
+      <c r="ID4" t="s">
+        <v>1125</v>
+      </c>
+      <c r="IE4" t="s">
+        <v>1134</v>
+      </c>
+      <c r="IF4" t="s">
+        <v>1135</v>
+      </c>
+      <c r="IJ4" t="s">
+        <v>1064</v>
+      </c>
+      <c r="IK4" t="s">
+        <v>1136</v>
+      </c>
+      <c r="IL4" t="s">
+        <v>1136</v>
+      </c>
+      <c r="IM4" t="s">
+        <v>1137</v>
+      </c>
+      <c r="IN4" t="s">
+        <v>1138</v>
+      </c>
+      <c r="IO4" t="s">
+        <v>1139</v>
+      </c>
+      <c r="IP4" t="s">
+        <v>1140</v>
+      </c>
+      <c r="IQ4" t="s">
+        <v>1141</v>
+      </c>
+      <c r="IR4" t="s">
+        <v>1142</v>
+      </c>
+      <c r="IS4" t="s">
+        <v>1143</v>
+      </c>
+      <c r="IW4" t="s">
+        <v>1064</v>
+      </c>
+      <c r="IX4" t="s">
+        <v>1144</v>
+      </c>
+      <c r="IY4" t="s">
+        <v>1144</v>
+      </c>
+      <c r="IZ4" t="s">
+        <v>1145</v>
+      </c>
+      <c r="JA4" t="s">
+        <v>1146</v>
+      </c>
+      <c r="JB4" t="s">
+        <v>1147</v>
+      </c>
+      <c r="JC4" t="s">
+        <v>1148</v>
+      </c>
+      <c r="JD4" t="s">
+        <v>1149</v>
+      </c>
+      <c r="JE4" t="s">
+        <v>1073</v>
+      </c>
+      <c r="JF4" t="s">
+        <v>1150</v>
+      </c>
+      <c r="JG4" t="s">
+        <v>1151</v>
+      </c>
+      <c r="JH4" t="s">
+        <v>1152</v>
+      </c>
+      <c r="JI4" t="s">
+        <v>974</v>
+      </c>
+      <c r="JJ4" t="s">
+        <v>1064</v>
+      </c>
+      <c r="JK4" t="s">
+        <v>1153</v>
+      </c>
+      <c r="JL4" t="s">
+        <v>1153</v>
+      </c>
+      <c r="JM4" t="s">
+        <v>1121</v>
+      </c>
+      <c r="JN4" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JO4" t="s">
+        <v>1017</v>
+      </c>
+      <c r="JP4" t="s">
+        <v>1018</v>
+      </c>
+      <c r="JQ4" t="s">
+        <v>1155</v>
+      </c>
+      <c r="JR4" t="s">
+        <v>1156</v>
+      </c>
+      <c r="JS4" t="s">
+        <v>1157</v>
+      </c>
+      <c r="JW4" t="s">
+        <v>1064</v>
+      </c>
+      <c r="JX4" t="s">
+        <v>1158</v>
+      </c>
+      <c r="JY4" t="s">
+        <v>1158</v>
+      </c>
+      <c r="JZ4" t="s">
+        <v>1159</v>
+      </c>
+      <c r="KA4" t="s">
+        <v>1160</v>
+      </c>
+      <c r="KB4" t="s">
+        <v>1161</v>
+      </c>
+      <c r="KC4" t="s">
+        <v>1162</v>
+      </c>
+      <c r="KD4" t="s">
+        <v>1070</v>
+      </c>
+      <c r="KE4" t="s">
+        <v>1163</v>
+      </c>
+      <c r="KF4" t="s">
+        <v>1164</v>
+      </c>
+      <c r="KJ4" t="s">
+        <v>1064</v>
+      </c>
+      <c r="KK4" t="s">
+        <v>1165</v>
+      </c>
+      <c r="KL4" t="s">
+        <v>1165</v>
+      </c>
+      <c r="KM4" t="s">
+        <v>1166</v>
+      </c>
+      <c r="KN4" t="s">
+        <v>1167</v>
+      </c>
+      <c r="KO4" t="s">
+        <v>1168</v>
+      </c>
+      <c r="KP4" t="s">
+        <v>1169</v>
+      </c>
+      <c r="KQ4" t="s">
+        <v>989</v>
+      </c>
+      <c r="KR4" t="s">
+        <v>1170</v>
+      </c>
+      <c r="KS4" t="s">
+        <v>1171</v>
+      </c>
+      <c r="KW4" t="s">
+        <v>1064</v>
+      </c>
+      <c r="KX4" t="s">
+        <v>1172</v>
+      </c>
+      <c r="KY4" t="s">
+        <v>1172</v>
+      </c>
+      <c r="KZ4" t="s">
+        <v>1173</v>
+      </c>
+      <c r="LA4" t="s">
+        <v>1174</v>
+      </c>
+      <c r="LB4" t="s">
+        <v>996</v>
+      </c>
+      <c r="LC4" t="s">
+        <v>997</v>
+      </c>
+      <c r="LD4" t="s">
+        <v>1175</v>
+      </c>
+      <c r="LE4" t="s">
+        <v>1176</v>
+      </c>
+      <c r="LF4" t="s">
+        <v>1177</v>
+      </c>
+      <c r="LG4" t="s">
+        <v>1176</v>
+      </c>
+      <c r="LH4" t="s">
+        <v>1178</v>
+      </c>
+      <c r="LI4" t="s">
+        <v>974</v>
+      </c>
+      <c r="LJ4" t="s">
+        <v>1064</v>
+      </c>
+      <c r="LK4" t="s">
+        <v>1179</v>
+      </c>
+      <c r="LL4" t="s">
+        <v>1179</v>
+      </c>
+      <c r="LM4" t="s">
+        <v>1180</v>
+      </c>
+      <c r="LN4" t="s">
+        <v>1181</v>
+      </c>
+      <c r="LO4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="LP4" t="s">
+        <v>1183</v>
+      </c>
+      <c r="LQ4" t="s">
+        <v>1184</v>
+      </c>
+      <c r="LR4" t="s">
+        <v>1185</v>
+      </c>
+      <c r="LS4" t="s">
+        <v>1186</v>
+      </c>
+      <c r="LW4" t="s">
+        <v>1064</v>
+      </c>
+      <c r="LX4" t="s">
+        <v>1187</v>
+      </c>
+      <c r="LY4" t="s">
+        <v>1187</v>
+      </c>
+      <c r="LZ4" t="s">
+        <v>1188</v>
+      </c>
+      <c r="MA4" t="s">
+        <v>1189</v>
+      </c>
+      <c r="MB4" t="s">
+        <v>1190</v>
+      </c>
+      <c r="MC4" t="s">
+        <v>1191</v>
+      </c>
+      <c r="MD4" t="s">
+        <v>1192</v>
+      </c>
+      <c r="ME4" t="s">
+        <v>1193</v>
+      </c>
+      <c r="MF4" t="s">
+        <v>1194</v>
+      </c>
+      <c r="MJ4" t="s">
+        <v>1064</v>
+      </c>
+      <c r="MK4" t="s">
+        <v>1195</v>
+      </c>
+      <c r="ML4" t="s">
+        <v>1195</v>
+      </c>
+      <c r="MM4" t="s">
+        <v>1137</v>
+      </c>
+      <c r="MN4" t="s">
+        <v>1196</v>
+      </c>
+      <c r="MO4" t="s">
+        <v>1197</v>
+      </c>
+      <c r="MP4" t="s">
+        <v>1198</v>
+      </c>
+      <c r="MQ4" t="s">
+        <v>1199</v>
+      </c>
+      <c r="MR4" t="s">
+        <v>1421</v>
+      </c>
+      <c r="MS4" t="s">
+        <v>1422</v>
+      </c>
+      <c r="MW4" t="s">
+        <v>1064</v>
+      </c>
+      <c r="MX4" t="s">
+        <v>1202</v>
+      </c>
+      <c r="MY4" t="s">
+        <v>1202</v>
+      </c>
+      <c r="MZ4" t="s">
+        <v>1129</v>
+      </c>
+      <c r="NA4" t="s">
+        <v>1423</v>
+      </c>
+      <c r="NB4" t="s">
+        <v>1424</v>
+      </c>
+      <c r="NC4" t="s">
+        <v>1425</v>
+      </c>
+      <c r="ND4" t="s">
+        <v>1426</v>
+      </c>
+      <c r="NE4" t="s">
+        <v>1200</v>
+      </c>
+      <c r="NF4" t="s">
+        <v>1201</v>
+      </c>
+      <c r="NJ4" t="s">
+        <v>1064</v>
+      </c>
+      <c r="NK4" t="s">
+        <v>1202</v>
+      </c>
+      <c r="NL4" t="s">
+        <v>1202</v>
+      </c>
+      <c r="NM4" t="s">
+        <v>1180</v>
+      </c>
+      <c r="NN4" t="s">
+        <v>1203</v>
+      </c>
+      <c r="NO4" t="s">
+        <v>1204</v>
+      </c>
+      <c r="NP4" t="s">
+        <v>1205</v>
+      </c>
+      <c r="NQ4" t="s">
+        <v>1206</v>
+      </c>
+      <c r="NR4" t="s">
+        <v>1207</v>
+      </c>
+      <c r="NS4" t="s">
+        <v>1208</v>
+      </c>
+      <c r="NW4" t="s">
+        <v>1064</v>
+      </c>
+      <c r="NX4" t="s">
+        <v>1202</v>
+      </c>
+      <c r="NY4" t="s">
+        <v>1202</v>
+      </c>
+      <c r="NZ4" t="s">
+        <v>1129</v>
+      </c>
+      <c r="OA4" t="s">
+        <v>1209</v>
+      </c>
+      <c r="OB4" t="s">
+        <v>1204</v>
+      </c>
+      <c r="OC4" t="s">
+        <v>1205</v>
+      </c>
+      <c r="OD4" t="s">
+        <v>1210</v>
+      </c>
+      <c r="OE4" t="s">
+        <v>1151</v>
+      </c>
+      <c r="OF4" t="s">
+        <v>1211</v>
+      </c>
+      <c r="OJ4" t="s">
+        <v>1064</v>
+      </c>
+      <c r="OK4" t="s">
+        <v>1202</v>
+      </c>
+      <c r="OL4" t="s">
+        <v>1202</v>
+      </c>
+      <c r="OM4" t="s">
+        <v>1129</v>
+      </c>
+      <c r="ON4" t="s">
+        <v>1212</v>
+      </c>
+      <c r="OO4" t="s">
+        <v>1213</v>
+      </c>
+      <c r="OP4" t="s">
+        <v>1214</v>
+      </c>
+      <c r="OQ4" t="s">
+        <v>1117</v>
+      </c>
+      <c r="OR4" t="s">
+        <v>1215</v>
+      </c>
+      <c r="OS4" t="s">
+        <v>1216</v>
+      </c>
+      <c r="OW4" t="s">
+        <v>1064</v>
+      </c>
+      <c r="OX4" t="s">
+        <v>1202</v>
+      </c>
+      <c r="OY4" t="s">
+        <v>1202</v>
+      </c>
+      <c r="OZ4" t="s">
+        <v>1180</v>
+      </c>
+      <c r="PA4" t="s">
+        <v>1217</v>
+      </c>
+      <c r="PB4" t="s">
+        <v>1218</v>
+      </c>
+      <c r="PC4" t="s">
+        <v>1219</v>
+      </c>
+      <c r="PD4" t="s">
+        <v>1220</v>
+      </c>
+      <c r="PE4" t="s">
+        <v>1405</v>
+      </c>
+      <c r="PF4" t="s">
+        <v>1406</v>
+      </c>
+      <c r="PJ4" t="s">
+        <v>1064</v>
+      </c>
+      <c r="PK4" t="s">
+        <v>1387</v>
+      </c>
+      <c r="PL4" t="s">
+        <v>1387</v>
+      </c>
+      <c r="PM4" t="s">
+        <v>1342</v>
+      </c>
+      <c r="PN4" t="s">
+        <v>1308</v>
+      </c>
+      <c r="PO4" t="s">
+        <v>1161</v>
+      </c>
+      <c r="PP4" t="s">
+        <v>1162</v>
+      </c>
+      <c r="PQ4" t="s">
+        <v>1407</v>
+      </c>
+      <c r="PR4" t="s">
+        <v>1408</v>
+      </c>
+      <c r="PS4" t="s">
+        <v>1409</v>
+      </c>
+      <c r="PW4" t="s">
+        <v>1064</v>
+      </c>
+      <c r="PX4" t="s">
+        <v>1410</v>
+      </c>
+      <c r="PY4" t="s">
+        <v>1410</v>
+      </c>
+      <c r="PZ4" t="s">
+        <v>1411</v>
+      </c>
+      <c r="QA4" t="s">
+        <v>1412</v>
+      </c>
+      <c r="QB4" t="s">
+        <v>1413</v>
+      </c>
+      <c r="QC4" t="s">
+        <v>1414</v>
+      </c>
+      <c r="QD4" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="5" spans="1:966">
+      <c r="A5" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C5" t="s">
+        <v>968</v>
+      </c>
+      <c r="D5" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E5" t="s">
+        <v>1126</v>
+      </c>
+      <c r="F5" t="s">
+        <v>1127</v>
+      </c>
+      <c r="J5" t="s">
+        <v>1064</v>
+      </c>
+      <c r="K5" t="s">
+        <v>1128</v>
+      </c>
+      <c r="L5" t="s">
+        <v>1128</v>
+      </c>
+      <c r="M5" t="s">
+        <v>1129</v>
+      </c>
+      <c r="N5" t="s">
+        <v>1130</v>
+      </c>
+      <c r="O5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="P5" t="s">
+        <v>1132</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>1133</v>
+      </c>
+      <c r="R5" t="s">
+        <v>1221</v>
+      </c>
+      <c r="S5" t="s">
+        <v>1222</v>
+      </c>
+      <c r="T5" t="s">
+        <v>1185</v>
+      </c>
+      <c r="U5" t="s">
+        <v>1223</v>
+      </c>
+      <c r="V5" t="s">
+        <v>1224</v>
+      </c>
+      <c r="W5" t="s">
+        <v>1064</v>
+      </c>
+      <c r="X5" t="s">
+        <v>1202</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>1202</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>1129</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>1225</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>1227</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="6" spans="1:966">
+      <c r="A6" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C6" t="s">
+        <v>968</v>
+      </c>
+      <c r="D6" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E6" t="s">
+        <v>972</v>
+      </c>
+      <c r="F6" t="s">
         <v>990</v>
       </c>
-      <c r="EC2" t="s">
+      <c r="G6" t="s">
         <v>991</v>
       </c>
-      <c r="ED2" t="s">
+      <c r="H6" t="s">
         <v>992</v>
       </c>
-      <c r="EE2" t="s">
+      <c r="I6" t="s">
+        <v>974</v>
+      </c>
+      <c r="J6" t="s">
+        <v>975</v>
+      </c>
+      <c r="K6" t="s">
         <v>993</v>
       </c>
-      <c r="EF2" t="s">
+      <c r="L6" t="s">
+        <v>993</v>
+      </c>
+      <c r="M6" t="s">
         <v>994</v>
       </c>
-      <c r="EJ2" t="s">
+      <c r="N6" t="s">
         <v>995</v>
       </c>
-      <c r="EK2" t="s">
+      <c r="O6" t="s">
         <v>996</v>
       </c>
-      <c r="EL2" t="s">
-[...2 lines deleted...]
-      <c r="EM2" t="s">
+      <c r="P6" t="s">
         <v>997</v>
       </c>
-      <c r="EN2" t="s">
-[...3123 lines deleted...]
-      <c r="DA4" t="s">
+      <c r="Q6" t="s">
         <v>989</v>
-      </c>
-[...773 lines deleted...]
-        <v>926</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>