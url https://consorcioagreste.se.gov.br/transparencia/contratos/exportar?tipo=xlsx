--- v2 (2026-09-02)
+++ v3 (2026-10-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1176">
   <si>
     <t>numero</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>url_contrato_arquivo</t>
   </si>
   <si>
     <t>contrato_uuid_ref</t>
   </si>
   <si>
     <t>contrato_numero_ref</t>
   </si>
   <si>
     <t>url_contrato_ref</t>
   </si>
   <si>
     <t>licitacao_numero</t>
   </si>
   <si>
     <t>licitacao_titulo</t>
   </si>
   <si>
@@ -726,128 +726,125 @@
   <si>
     <t>09/03/2026 00:00:00</t>
   </si>
   <si>
     <t>CONTRATO NÂº 04_2026 FASTNET TELECOM .pdf</t>
   </si>
   <si>
     <t>802dea8248946d1dd61070a5fb605c8e61794526</t>
   </si>
   <si>
     <t>1b441f23c98392827fe694bf043d5e9d</t>
   </si>
   <si>
     <t>09/06/2026 10:00:42</t>
   </si>
   <si>
     <t>03/2026</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eac54-58c9-725d-84b9-44ad3fd7a97f</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/contrato/019eac54-58c9-725d-84b9-44ad3fd7a97f/contrato-nao-03-2026-samuel-santos-de-moraes-me-gf-climatizaa-a-o-e-recargas_aaee2e17-3b67-4476-8b7e-6b6d431e3622.pdf</t>
   </si>
   <si>
+    <t>Manutenção preventiva e corretiva, instalação, desinstalação e remanejamento de aparelhos de ar-condicionado tipo Split.</t>
+  </si>
+  <si>
+    <t>GF Climatização e Recargas</t>
+  </si>
+  <si>
+    <t>14.828.973/0001-28</t>
+  </si>
+  <si>
+    <t>18.350,00</t>
+  </si>
+  <si>
+    <t>08/09/2026 11:57:29</t>
+  </si>
+  <si>
+    <t>CONTRATO NÂº 03_2026 SAMUEL SANTOS DE MORAES - ME (GF CLIMATIZAÃÃO E RECARGAS).pdf</t>
+  </si>
+  <si>
+    <t>792a3ccdfd32281e366bf8904ec824d35f6d8355</t>
+  </si>
+  <si>
+    <t>8089b668309a52cbffefbbab21d6ece4</t>
+  </si>
+  <si>
+    <t>09/06/2026 10:03:16</t>
+  </si>
+  <si>
+    <t>02/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eac29-4c58-718d-833a-7ea90c629e88</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eac29-4c58-718d-833a-7ea90c629e88/contrato-nao-02-2026-np-tecnologia-e-gesta-o-de-dados_153378ea-f98c-4b20-b351-76a58d6daa9e.pdf</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>13/02/2027</t>
+  </si>
+  <si>
+    <t>Serviços de pesquisa e comparação de preços no sistema online &amp;quot;BANCO DE PREÇOS&amp;quot; (versão Plus 50)</t>
+  </si>
+  <si>
+    <t>Banco de Preços</t>
+  </si>
+  <si>
+    <t>07.797.967/0001-95</t>
+  </si>
+  <si>
+    <t>5.520,50</t>
+  </si>
+  <si>
+    <t>13/02/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>09/06/2026 08:48:55</t>
+  </si>
+  <si>
+    <t>CONTRATO NÂº 02_2026 NP TECNOLOGIA E GESTÃO DE DADOS .pdf</t>
+  </si>
+  <si>
+    <t>74c913995cc449247d18365382d656c103084c1a</t>
+  </si>
+  <si>
+    <t>4f88b48fb7ac009a6b0f22f98c321bc2</t>
+  </si>
+  <si>
+    <t>09/06/2026 08:58:03</t>
+  </si>
+  <si>
     <t>01/2026</t>
   </si>
   <si>
-    <t>NÃO ADESÃO A ATA DE REGISTRO DE PREÇOS</t>
-[...73 lines deleted...]
-  <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ea783-cd96-71ae-9c6c-3ca2efad6f68</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/contrato/019ea783-cd96-71ae-9c6c-3ca2efad6f68/contrato-no-01-2026-ana-lucia-dos-santos-assessoria-tecnica-licitar-me_3bb858f3-b05e-4b97-81d0-7437ed804142.pdf</t>
   </si>
   <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>06/02/2027</t>
   </si>
   <si>
     <t>Prestação de serviços de consultoria técnica e assessoria em licitações e contratações diretas, incluindo suporte na estruturação de procedimentos e apoio na elaboração ou revisão de documentos preparatórios (DFD, ETP, Termo de Referência).</t>
   </si>
   <si>
     <t>Licitar Me</t>
   </si>
   <si>
     <t>41.113.445/0001-65</t>
   </si>
   <si>
     <t>6.500,00</t>
   </si>
   <si>
     <t>06/02/2026 00:00:00</t>
@@ -981,60 +978,60 @@
   <si>
     <t>03/12/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Prestação de Serviços de Consultoria técnica especializada para cooperativas de catadores de materiais recicláveis do CPAC. </t>
   </si>
   <si>
     <t>Conpetsan Consultoria de Projetos Meio Ambiente LTDA</t>
   </si>
   <si>
     <t>04.496.673/0001-35</t>
   </si>
   <si>
     <t>84.000,00</t>
   </si>
   <si>
     <t>03/11/2025 00:00:00</t>
   </si>
   <si>
     <t>03/11/2026</t>
   </si>
   <si>
     <t>CONTRATO 26_2025 COMPETSAN.pdf</t>
   </si>
   <si>
-    <t>9072de164aa9c4b9e20dfa25e7ba700ba98699ba</t>
-[...8 lines deleted...]
-    <t>12/06/2026 09:10:52</t>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb1fb-6397-70e7-b4eb-341def9257c9/contrato-26-2025-competsan_c710d761-f896-431e-a287-208034d6d331.pdf</t>
+  </si>
+  <si>
+    <t>d84ff73106c78d980d9d22feb57d5501671379b6</t>
+  </si>
+  <si>
+    <t>dc6970b9a44e4c3afdbda41d3b0e76a9</t>
+  </si>
+  <si>
+    <t>08/09/2026 07:58:53</t>
   </si>
   <si>
     <t>25/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb1b1-5172-7358-a573-f3e8e77731a3</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb1b1-5172-7358-a573-f3e8e77731a3/contrato-no-25-2025-m-r-consultoria_9d341925-de6a-4c74-95af-a2e11f6b1f0a.pdf</t>
   </si>
   <si>
     <t>22/10/2025</t>
   </si>
   <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE SERVIÇOS DE ASSESSORIA E CONSULTORIA TÉCNICA E ESPECIALIZADA EM GESTÃO E APOIO ADMINISTRATIVO NO ÂMBITO DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL, EM CONFORMIDADE A LEGISLAÇÃO E COM AS DIRETRIZES DA GOVERNANÇA E CONTROLE INTERNO.</t>
   </si>
   <si>
     <t>M R Consultoria e Assessoria LTDA</t>
   </si>
   <si>
     <t>35.899.845/0001-45</t>
   </si>
@@ -5215,7449 +5212,7440 @@
         <v>222</v>
       </c>
       <c r="AS12" t="s">
         <v>231</v>
       </c>
       <c r="AT12" t="s">
         <v>232</v>
       </c>
       <c r="AU12" t="s">
         <v>233</v>
       </c>
       <c r="AV12" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="13" spans="1:57">
       <c r="A13" t="s">
         <v>234</v>
       </c>
       <c r="B13" t="s">
         <v>235</v>
       </c>
       <c r="C13" t="s">
         <v>236</v>
       </c>
-      <c r="G13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L13" t="s">
         <v>62</v>
       </c>
       <c r="M13" t="s">
         <v>63</v>
       </c>
       <c r="N13" t="s">
         <v>64</v>
       </c>
       <c r="P13" t="s">
         <v>65</v>
       </c>
       <c r="R13" t="s">
         <v>223</v>
       </c>
       <c r="S13" t="s">
         <v>223</v>
       </c>
       <c r="T13" t="s">
         <v>224</v>
       </c>
       <c r="U13" t="s">
+        <v>237</v>
+      </c>
+      <c r="V13" t="s">
+        <v>238</v>
+      </c>
+      <c r="W13" t="s">
         <v>239</v>
       </c>
-      <c r="V13" t="s">
+      <c r="X13" t="s">
         <v>240</v>
-      </c>
-[...4 lines deleted...]
-        <v>242</v>
       </c>
       <c r="AA13" t="s">
         <v>229</v>
       </c>
       <c r="AB13" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="AP13" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="AQ13" t="s">
         <v>81</v>
       </c>
       <c r="AR13" t="s">
         <v>236</v>
       </c>
       <c r="AS13" t="s">
+        <v>243</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>244</v>
+      </c>
+      <c r="AU13" t="s">
         <v>245</v>
-      </c>
-[...4 lines deleted...]
-        <v>247</v>
       </c>
       <c r="AV13" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="14" spans="1:57">
       <c r="A14" t="s">
+        <v>246</v>
+      </c>
+      <c r="B14" t="s">
+        <v>247</v>
+      </c>
+      <c r="C14" t="s">
         <v>248</v>
-      </c>
-[...4 lines deleted...]
-        <v>250</v>
       </c>
       <c r="L14" t="s">
         <v>62</v>
       </c>
       <c r="M14" t="s">
         <v>89</v>
       </c>
       <c r="N14" t="s">
         <v>64</v>
       </c>
       <c r="P14" t="s">
         <v>65</v>
       </c>
       <c r="R14" t="s">
+        <v>249</v>
+      </c>
+      <c r="S14" t="s">
+        <v>249</v>
+      </c>
+      <c r="T14" t="s">
+        <v>250</v>
+      </c>
+      <c r="U14" t="s">
         <v>251</v>
       </c>
-      <c r="S14" t="s">
-[...2 lines deleted...]
-      <c r="T14" t="s">
+      <c r="V14" t="s">
         <v>252</v>
       </c>
-      <c r="U14" t="s">
+      <c r="W14" t="s">
         <v>253</v>
       </c>
-      <c r="V14" t="s">
+      <c r="X14" t="s">
         <v>254</v>
       </c>
-      <c r="W14" t="s">
+      <c r="AA14" t="s">
         <v>255</v>
       </c>
-      <c r="X14" t="s">
+      <c r="AB14" t="s">
         <v>256</v>
       </c>
-      <c r="AA14" t="s">
+      <c r="AP14" t="s">
         <v>257</v>
-      </c>
-[...4 lines deleted...]
-        <v>259</v>
       </c>
       <c r="AQ14" t="s">
         <v>81</v>
       </c>
       <c r="AR14" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="AS14" t="s">
+        <v>258</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>259</v>
+      </c>
+      <c r="AU14" t="s">
         <v>260</v>
-      </c>
-[...4 lines deleted...]
-        <v>262</v>
       </c>
       <c r="AV14" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="15" spans="1:57">
       <c r="A15" t="s">
-        <v>237</v>
+        <v>261</v>
       </c>
       <c r="B15" t="s">
+        <v>262</v>
+      </c>
+      <c r="C15" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="L15" t="s">
         <v>62</v>
       </c>
       <c r="M15" t="s">
         <v>89</v>
       </c>
       <c r="N15" t="s">
         <v>64</v>
       </c>
       <c r="P15" t="s">
         <v>65</v>
       </c>
       <c r="R15" t="s">
+        <v>264</v>
+      </c>
+      <c r="S15" t="s">
+        <v>264</v>
+      </c>
+      <c r="T15" t="s">
         <v>265</v>
       </c>
-      <c r="S15" t="s">
-[...2 lines deleted...]
-      <c r="T15" t="s">
+      <c r="U15" t="s">
         <v>266</v>
       </c>
-      <c r="U15" t="s">
+      <c r="V15" t="s">
         <v>267</v>
       </c>
-      <c r="V15" t="s">
+      <c r="W15" t="s">
         <v>268</v>
       </c>
-      <c r="W15" t="s">
+      <c r="X15" t="s">
         <v>269</v>
       </c>
-      <c r="X15" t="s">
+      <c r="AA15" t="s">
         <v>270</v>
       </c>
-      <c r="AA15" t="s">
+      <c r="AB15" t="s">
         <v>271</v>
       </c>
-      <c r="AB15" t="s">
+      <c r="AP15" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="AQ15" t="s">
         <v>81</v>
       </c>
       <c r="AR15" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="AS15" t="s">
+        <v>273</v>
+      </c>
+      <c r="AT15" t="s">
         <v>274</v>
       </c>
-      <c r="AT15" t="s">
+      <c r="AU15" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="AV15" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="16" spans="1:57">
       <c r="A16" t="s">
+        <v>276</v>
+      </c>
+      <c r="B16" t="s">
         <v>277</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>278</v>
       </c>
-      <c r="C16" t="s">
+      <c r="L16" t="s">
+        <v>62</v>
+      </c>
+      <c r="M16" t="s">
         <v>279</v>
       </c>
-      <c r="L16" t="s">
-[...2 lines deleted...]
-      <c r="M16" t="s">
+      <c r="N16" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="P16" t="s">
         <v>65</v>
       </c>
       <c r="R16" t="s">
+        <v>281</v>
+      </c>
+      <c r="S16" t="s">
+        <v>281</v>
+      </c>
+      <c r="T16" t="s">
         <v>282</v>
       </c>
-      <c r="S16" t="s">
-[...2 lines deleted...]
-      <c r="T16" t="s">
+      <c r="U16" t="s">
         <v>283</v>
       </c>
-      <c r="U16" t="s">
+      <c r="V16" t="s">
         <v>284</v>
       </c>
-      <c r="V16" t="s">
+      <c r="W16" t="s">
         <v>285</v>
       </c>
-      <c r="W16" t="s">
+      <c r="X16" t="s">
         <v>286</v>
       </c>
-      <c r="X16" t="s">
+      <c r="AA16" t="s">
         <v>287</v>
       </c>
-      <c r="AA16" t="s">
+      <c r="AP16" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="AQ16" t="s">
         <v>81</v>
       </c>
       <c r="AR16" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="AS16" t="s">
+        <v>289</v>
+      </c>
+      <c r="AT16" t="s">
         <v>290</v>
       </c>
-      <c r="AT16" t="s">
+      <c r="AU16" t="s">
         <v>291</v>
       </c>
-      <c r="AU16" t="s">
+      <c r="AV16" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="17" spans="1:57">
       <c r="A17" t="s">
+        <v>293</v>
+      </c>
+      <c r="B17" t="s">
         <v>294</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="L17" t="s">
         <v>62</v>
       </c>
       <c r="M17" t="s">
         <v>63</v>
       </c>
       <c r="N17" t="s">
         <v>64</v>
       </c>
       <c r="P17" t="s">
         <v>65</v>
       </c>
       <c r="R17" t="s">
+        <v>296</v>
+      </c>
+      <c r="S17" t="s">
+        <v>296</v>
+      </c>
+      <c r="T17" t="s">
         <v>297</v>
       </c>
-      <c r="S17" t="s">
-[...2 lines deleted...]
-      <c r="T17" t="s">
+      <c r="U17" t="s">
         <v>298</v>
       </c>
-      <c r="U17" t="s">
+      <c r="V17" t="s">
         <v>299</v>
       </c>
-      <c r="V17" t="s">
+      <c r="W17" t="s">
         <v>300</v>
       </c>
-      <c r="W17" t="s">
+      <c r="X17" t="s">
         <v>301</v>
       </c>
-      <c r="X17" t="s">
+      <c r="AA17" t="s">
         <v>302</v>
       </c>
-      <c r="AA17" t="s">
+      <c r="AB17" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="AC17" t="s">
         <v>74</v>
       </c>
       <c r="AD17" t="s">
         <v>62</v>
       </c>
       <c r="AE17" t="s">
         <v>75</v>
       </c>
       <c r="AF17" t="s">
         <v>76</v>
       </c>
       <c r="AG17" t="s">
+        <v>296</v>
+      </c>
+      <c r="AH17" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="AI17" t="s">
         <v>77</v>
       </c>
       <c r="AJ17" t="s">
         <v>62</v>
       </c>
       <c r="AK17" t="s">
         <v>78</v>
       </c>
       <c r="AL17" t="s">
         <v>79</v>
       </c>
       <c r="AM17" t="s">
+        <v>296</v>
+      </c>
+      <c r="AN17" t="s">
         <v>297</v>
       </c>
-      <c r="AN17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP17" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="AQ17" t="s">
         <v>81</v>
       </c>
       <c r="AR17" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="AS17" t="s">
+        <v>305</v>
+      </c>
+      <c r="AT17" t="s">
         <v>306</v>
       </c>
-      <c r="AT17" t="s">
+      <c r="AU17" t="s">
         <v>307</v>
       </c>
-      <c r="AU17" t="s">
+      <c r="AV17" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="18" spans="1:57">
       <c r="A18" t="s">
+        <v>309</v>
+      </c>
+      <c r="B18" t="s">
         <v>310</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="L18" t="s">
         <v>62</v>
       </c>
       <c r="M18" t="s">
         <v>89</v>
       </c>
       <c r="N18" t="s">
         <v>64</v>
       </c>
       <c r="P18" t="s">
         <v>65</v>
       </c>
       <c r="R18" t="s">
+        <v>312</v>
+      </c>
+      <c r="S18" t="s">
+        <v>312</v>
+      </c>
+      <c r="T18" t="s">
         <v>313</v>
       </c>
-      <c r="S18" t="s">
-[...2 lines deleted...]
-      <c r="T18" t="s">
+      <c r="U18" t="s">
         <v>314</v>
       </c>
-      <c r="U18" t="s">
+      <c r="V18" t="s">
         <v>315</v>
       </c>
-      <c r="V18" t="s">
+      <c r="W18" t="s">
         <v>316</v>
       </c>
-      <c r="W18" t="s">
+      <c r="X18" t="s">
         <v>317</v>
       </c>
-      <c r="X18" t="s">
+      <c r="AA18" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="AC18" t="s">
         <v>74</v>
       </c>
       <c r="AD18" t="s">
         <v>62</v>
       </c>
       <c r="AE18" t="s">
         <v>75</v>
       </c>
       <c r="AF18" t="s">
         <v>76</v>
       </c>
       <c r="AG18" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="AH18" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="AI18" t="s">
         <v>77</v>
       </c>
       <c r="AJ18" t="s">
         <v>62</v>
       </c>
       <c r="AK18" t="s">
         <v>78</v>
       </c>
       <c r="AL18" t="s">
         <v>79</v>
       </c>
       <c r="AM18" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="AN18" t="s">
+        <v>319</v>
+      </c>
+      <c r="AP18" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="AQ18" t="s">
         <v>81</v>
       </c>
       <c r="AR18" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="AS18" t="s">
         <v>322</v>
       </c>
       <c r="AT18" t="s">
         <v>323</v>
       </c>
       <c r="AU18" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="19" spans="1:57">
       <c r="A19" t="s">
+        <v>325</v>
+      </c>
+      <c r="B19" t="s">
         <v>326</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="L19" t="s">
         <v>62</v>
       </c>
       <c r="M19" t="s">
         <v>89</v>
       </c>
       <c r="N19" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P19" t="s">
         <v>65</v>
       </c>
       <c r="R19" t="s">
+        <v>328</v>
+      </c>
+      <c r="S19" t="s">
+        <v>328</v>
+      </c>
+      <c r="T19" t="s">
         <v>329</v>
       </c>
-      <c r="S19" t="s">
-[...2 lines deleted...]
-      <c r="T19" t="s">
+      <c r="U19" t="s">
         <v>330</v>
       </c>
-      <c r="U19" t="s">
+      <c r="V19" t="s">
         <v>331</v>
       </c>
-      <c r="V19" t="s">
+      <c r="W19" t="s">
         <v>332</v>
       </c>
-      <c r="W19" t="s">
+      <c r="X19" t="s">
         <v>333</v>
       </c>
-      <c r="X19" t="s">
+      <c r="AA19" t="s">
         <v>334</v>
       </c>
-      <c r="AA19" t="s">
+      <c r="AB19" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="AC19" t="s">
         <v>74</v>
       </c>
       <c r="AD19" t="s">
         <v>62</v>
       </c>
       <c r="AE19" t="s">
         <v>75</v>
       </c>
       <c r="AF19" t="s">
         <v>76</v>
       </c>
       <c r="AG19" t="s">
+        <v>328</v>
+      </c>
+      <c r="AH19" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="AI19" t="s">
         <v>77</v>
       </c>
       <c r="AJ19" t="s">
         <v>62</v>
       </c>
       <c r="AK19" t="s">
         <v>78</v>
       </c>
       <c r="AL19" t="s">
         <v>79</v>
       </c>
       <c r="AM19" t="s">
+        <v>328</v>
+      </c>
+      <c r="AN19" t="s">
         <v>329</v>
       </c>
-      <c r="AN19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP19" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="AQ19" t="s">
         <v>81</v>
       </c>
       <c r="AR19" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="AS19" t="s">
+        <v>337</v>
+      </c>
+      <c r="AT19" t="s">
         <v>338</v>
       </c>
-      <c r="AT19" t="s">
+      <c r="AU19" t="s">
         <v>339</v>
       </c>
-      <c r="AU19" t="s">
+      <c r="AV19" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="20" spans="1:57">
       <c r="A20" t="s">
+        <v>341</v>
+      </c>
+      <c r="B20" t="s">
         <v>342</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>343</v>
       </c>
-      <c r="C20" t="s">
+      <c r="G20" t="s">
         <v>344</v>
       </c>
-      <c r="G20" t="s">
+      <c r="H20" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="L20" t="s">
         <v>62</v>
       </c>
       <c r="M20" t="s">
         <v>63</v>
       </c>
       <c r="N20" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P20" t="s">
         <v>65</v>
       </c>
       <c r="R20" t="s">
+        <v>346</v>
+      </c>
+      <c r="S20" t="s">
+        <v>346</v>
+      </c>
+      <c r="T20" t="s">
         <v>347</v>
       </c>
-      <c r="S20" t="s">
-[...2 lines deleted...]
-      <c r="T20" t="s">
+      <c r="U20" t="s">
         <v>348</v>
       </c>
-      <c r="U20" t="s">
+      <c r="V20" t="s">
         <v>349</v>
       </c>
-      <c r="V20" t="s">
+      <c r="W20" t="s">
         <v>350</v>
       </c>
-      <c r="W20" t="s">
+      <c r="X20" t="s">
         <v>351</v>
       </c>
-      <c r="X20" t="s">
+      <c r="AA20" t="s">
         <v>352</v>
       </c>
-      <c r="AA20" t="s">
+      <c r="AB20" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
       <c r="AC20" t="s">
         <v>74</v>
       </c>
       <c r="AD20" t="s">
         <v>62</v>
       </c>
       <c r="AE20" t="s">
         <v>75</v>
       </c>
       <c r="AF20" t="s">
         <v>76</v>
       </c>
       <c r="AG20" t="s">
+        <v>346</v>
+      </c>
+      <c r="AH20" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="AI20" t="s">
         <v>77</v>
       </c>
       <c r="AJ20" t="s">
         <v>62</v>
       </c>
       <c r="AK20" t="s">
         <v>78</v>
       </c>
       <c r="AL20" t="s">
         <v>79</v>
       </c>
       <c r="AM20" t="s">
+        <v>346</v>
+      </c>
+      <c r="AN20" t="s">
         <v>347</v>
       </c>
-      <c r="AN20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP20" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="AQ20" t="s">
         <v>81</v>
       </c>
       <c r="AR20" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="AS20" t="s">
+        <v>355</v>
+      </c>
+      <c r="AT20" t="s">
         <v>356</v>
       </c>
-      <c r="AT20" t="s">
+      <c r="AU20" t="s">
         <v>357</v>
       </c>
-      <c r="AU20" t="s">
+      <c r="AV20" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="21" spans="1:57">
       <c r="A21" t="s">
+        <v>359</v>
+      </c>
+      <c r="B21" t="s">
         <v>360</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="L21" t="s">
         <v>62</v>
       </c>
       <c r="M21" t="s">
         <v>89</v>
       </c>
       <c r="N21" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P21" t="s">
         <v>65</v>
       </c>
       <c r="R21" t="s">
+        <v>362</v>
+      </c>
+      <c r="S21" t="s">
+        <v>362</v>
+      </c>
+      <c r="T21" t="s">
         <v>363</v>
       </c>
-      <c r="S21" t="s">
-[...2 lines deleted...]
-      <c r="T21" t="s">
+      <c r="U21" t="s">
         <v>364</v>
       </c>
-      <c r="U21" t="s">
+      <c r="V21" t="s">
         <v>365</v>
       </c>
-      <c r="V21" t="s">
+      <c r="W21" t="s">
         <v>366</v>
       </c>
-      <c r="W21" t="s">
+      <c r="X21" t="s">
         <v>367</v>
       </c>
-      <c r="X21" t="s">
+      <c r="AA21" t="s">
         <v>368</v>
       </c>
-      <c r="AA21" t="s">
+      <c r="AB21" t="s">
         <v>369</v>
       </c>
-      <c r="AB21" t="s">
+      <c r="AP21" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
       <c r="AQ21" t="s">
         <v>81</v>
       </c>
       <c r="AR21" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="AS21" t="s">
+        <v>371</v>
+      </c>
+      <c r="AT21" t="s">
         <v>372</v>
       </c>
-      <c r="AT21" t="s">
+      <c r="AU21" t="s">
         <v>373</v>
       </c>
-      <c r="AU21" t="s">
+      <c r="AV21" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="22" spans="1:57">
       <c r="A22" t="s">
+        <v>375</v>
+      </c>
+      <c r="B22" t="s">
         <v>376</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="L22" t="s">
         <v>62</v>
       </c>
       <c r="M22" t="s">
         <v>63</v>
       </c>
       <c r="N22" t="s">
         <v>64</v>
       </c>
       <c r="P22" t="s">
         <v>65</v>
       </c>
       <c r="R22" t="s">
+        <v>378</v>
+      </c>
+      <c r="S22" t="s">
+        <v>378</v>
+      </c>
+      <c r="T22" t="s">
         <v>379</v>
       </c>
-      <c r="S22" t="s">
-[...2 lines deleted...]
-      <c r="T22" t="s">
+      <c r="U22" t="s">
         <v>380</v>
       </c>
-      <c r="U22" t="s">
+      <c r="V22" t="s">
         <v>381</v>
       </c>
-      <c r="V22" t="s">
+      <c r="W22" t="s">
         <v>382</v>
       </c>
-      <c r="W22" t="s">
+      <c r="X22" t="s">
         <v>383</v>
       </c>
-      <c r="X22" t="s">
+      <c r="AA22" t="s">
         <v>384</v>
       </c>
-      <c r="AA22" t="s">
+      <c r="AB22" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
       <c r="AC22" t="s">
         <v>74</v>
       </c>
       <c r="AD22" t="s">
         <v>62</v>
       </c>
       <c r="AE22" t="s">
         <v>75</v>
       </c>
       <c r="AF22" t="s">
         <v>76</v>
       </c>
       <c r="AG22" t="s">
+        <v>378</v>
+      </c>
+      <c r="AH22" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="AI22" t="s">
         <v>77</v>
       </c>
       <c r="AJ22" t="s">
         <v>62</v>
       </c>
       <c r="AK22" t="s">
         <v>78</v>
       </c>
       <c r="AL22" t="s">
         <v>79</v>
       </c>
       <c r="AM22" t="s">
+        <v>378</v>
+      </c>
+      <c r="AN22" t="s">
         <v>379</v>
       </c>
-      <c r="AN22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP22" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="AQ22" t="s">
         <v>81</v>
       </c>
       <c r="AR22" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="AS22" t="s">
+        <v>387</v>
+      </c>
+      <c r="AT22" t="s">
         <v>388</v>
       </c>
-      <c r="AT22" t="s">
+      <c r="AU22" t="s">
         <v>389</v>
       </c>
-      <c r="AU22" t="s">
+      <c r="AV22" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="23" spans="1:57">
       <c r="A23" t="s">
+        <v>391</v>
+      </c>
+      <c r="B23" t="s">
         <v>392</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
       <c r="L23" t="s">
         <v>62</v>
       </c>
       <c r="M23" t="s">
         <v>63</v>
       </c>
       <c r="N23" t="s">
         <v>64</v>
       </c>
       <c r="P23" t="s">
         <v>65</v>
       </c>
       <c r="R23" t="s">
+        <v>378</v>
+      </c>
+      <c r="S23" t="s">
+        <v>378</v>
+      </c>
+      <c r="T23" t="s">
         <v>379</v>
       </c>
-      <c r="S23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U23" t="s">
+        <v>394</v>
+      </c>
+      <c r="V23" t="s">
         <v>395</v>
       </c>
-      <c r="V23" t="s">
+      <c r="W23" t="s">
         <v>396</v>
       </c>
-      <c r="W23" t="s">
+      <c r="X23" t="s">
         <v>397</v>
       </c>
-      <c r="X23" t="s">
+      <c r="AA23" t="s">
+        <v>384</v>
+      </c>
+      <c r="AB23" t="s">
         <v>398</v>
-      </c>
-[...4 lines deleted...]
-        <v>399</v>
       </c>
       <c r="AC23" t="s">
         <v>74</v>
       </c>
       <c r="AD23" t="s">
         <v>62</v>
       </c>
       <c r="AE23" t="s">
         <v>75</v>
       </c>
       <c r="AF23" t="s">
         <v>76</v>
       </c>
       <c r="AG23" t="s">
+        <v>378</v>
+      </c>
+      <c r="AH23" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="AI23" t="s">
         <v>77</v>
       </c>
       <c r="AJ23" t="s">
         <v>62</v>
       </c>
       <c r="AK23" t="s">
         <v>78</v>
       </c>
       <c r="AL23" t="s">
         <v>79</v>
       </c>
       <c r="AM23" t="s">
+        <v>378</v>
+      </c>
+      <c r="AN23" t="s">
         <v>379</v>
       </c>
-      <c r="AN23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP23" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="AQ23" t="s">
         <v>81</v>
       </c>
       <c r="AR23" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="AS23" t="s">
+        <v>400</v>
+      </c>
+      <c r="AT23" t="s">
         <v>401</v>
       </c>
-      <c r="AT23" t="s">
+      <c r="AU23" t="s">
         <v>402</v>
       </c>
-      <c r="AU23" t="s">
+      <c r="AV23" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="24" spans="1:57">
       <c r="A24" t="s">
+        <v>404</v>
+      </c>
+      <c r="B24" t="s">
         <v>405</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="L24" t="s">
         <v>62</v>
       </c>
       <c r="M24" t="s">
         <v>63</v>
       </c>
       <c r="N24" t="s">
         <v>64</v>
       </c>
       <c r="P24" t="s">
         <v>65</v>
       </c>
       <c r="R24" t="s">
+        <v>407</v>
+      </c>
+      <c r="S24" t="s">
+        <v>407</v>
+      </c>
+      <c r="T24" t="s">
         <v>408</v>
       </c>
-      <c r="S24" t="s">
-[...2 lines deleted...]
-      <c r="T24" t="s">
+      <c r="U24" t="s">
         <v>409</v>
       </c>
-      <c r="U24" t="s">
+      <c r="V24" t="s">
         <v>410</v>
       </c>
-      <c r="V24" t="s">
+      <c r="W24" t="s">
         <v>411</v>
       </c>
-      <c r="W24" t="s">
+      <c r="X24" t="s">
         <v>412</v>
       </c>
-      <c r="X24" t="s">
+      <c r="AA24" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
       <c r="AC24" t="s">
         <v>74</v>
       </c>
       <c r="AD24" t="s">
         <v>62</v>
       </c>
       <c r="AE24" t="s">
         <v>75</v>
       </c>
       <c r="AF24" t="s">
         <v>76</v>
       </c>
       <c r="AG24" t="s">
+        <v>407</v>
+      </c>
+      <c r="AH24" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="AI24" t="s">
         <v>77</v>
       </c>
       <c r="AJ24" t="s">
         <v>62</v>
       </c>
       <c r="AK24" t="s">
         <v>78</v>
       </c>
       <c r="AL24" t="s">
         <v>79</v>
       </c>
       <c r="AM24" t="s">
+        <v>407</v>
+      </c>
+      <c r="AN24" t="s">
         <v>408</v>
       </c>
-      <c r="AN24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP24" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="AQ24" t="s">
         <v>81</v>
       </c>
       <c r="AR24" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="AS24" t="s">
+        <v>415</v>
+      </c>
+      <c r="AT24" t="s">
         <v>416</v>
       </c>
-      <c r="AT24" t="s">
+      <c r="AU24" t="s">
         <v>417</v>
       </c>
-      <c r="AU24" t="s">
+      <c r="AV24" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="25" spans="1:57">
       <c r="A25" t="s">
+        <v>419</v>
+      </c>
+      <c r="B25" t="s">
         <v>420</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="L25" t="s">
         <v>62</v>
       </c>
       <c r="M25" t="s">
         <v>63</v>
       </c>
       <c r="N25" t="s">
         <v>64</v>
       </c>
       <c r="P25" t="s">
         <v>65</v>
       </c>
       <c r="R25" t="s">
+        <v>422</v>
+      </c>
+      <c r="S25" t="s">
+        <v>422</v>
+      </c>
+      <c r="T25" t="s">
         <v>423</v>
       </c>
-      <c r="S25" t="s">
-[...2 lines deleted...]
-      <c r="T25" t="s">
+      <c r="U25" t="s">
         <v>424</v>
       </c>
-      <c r="U25" t="s">
+      <c r="V25" t="s">
         <v>425</v>
       </c>
-      <c r="V25" t="s">
+      <c r="W25" t="s">
         <v>426</v>
       </c>
-      <c r="W25" t="s">
+      <c r="X25" t="s">
         <v>427</v>
       </c>
-      <c r="X25" t="s">
+      <c r="AA25" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
       <c r="AC25" t="s">
         <v>74</v>
       </c>
       <c r="AD25" t="s">
         <v>62</v>
       </c>
       <c r="AE25" t="s">
         <v>75</v>
       </c>
       <c r="AF25" t="s">
         <v>76</v>
       </c>
       <c r="AG25" t="s">
+        <v>422</v>
+      </c>
+      <c r="AH25" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
       <c r="AI25" t="s">
         <v>77</v>
       </c>
       <c r="AJ25" t="s">
         <v>62</v>
       </c>
       <c r="AK25" t="s">
         <v>78</v>
       </c>
       <c r="AL25" t="s">
         <v>79</v>
       </c>
       <c r="AM25" t="s">
+        <v>422</v>
+      </c>
+      <c r="AN25" t="s">
         <v>423</v>
       </c>
-      <c r="AN25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP25" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="AQ25" t="s">
         <v>81</v>
       </c>
       <c r="AR25" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="AS25" t="s">
+        <v>430</v>
+      </c>
+      <c r="AT25" t="s">
         <v>431</v>
       </c>
-      <c r="AT25" t="s">
+      <c r="AU25" t="s">
         <v>432</v>
       </c>
-      <c r="AU25" t="s">
+      <c r="AV25" t="s">
         <v>433</v>
       </c>
-      <c r="AV25" t="s">
+      <c r="AX25" t="s">
         <v>434</v>
       </c>
-      <c r="AX25" t="s">
+      <c r="AY25" t="s">
         <v>435</v>
       </c>
-      <c r="AY25" t="s">
+      <c r="AZ25" t="s">
+        <v>423</v>
+      </c>
+      <c r="BA25" t="s">
         <v>436</v>
       </c>
-      <c r="AZ25" t="s">
-[...2 lines deleted...]
-      <c r="BA25" t="s">
+      <c r="BB25" t="s">
+        <v>427</v>
+      </c>
+      <c r="BC25" t="s">
         <v>437</v>
       </c>
-      <c r="BB25" t="s">
-[...2 lines deleted...]
-      <c r="BC25" t="s">
+      <c r="BE25" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="26" spans="1:57">
       <c r="A26" t="s">
+        <v>439</v>
+      </c>
+      <c r="B26" t="s">
         <v>440</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="L26" t="s">
         <v>62</v>
       </c>
       <c r="M26" t="s">
         <v>63</v>
       </c>
       <c r="N26" t="s">
         <v>64</v>
       </c>
       <c r="P26" t="s">
         <v>65</v>
       </c>
       <c r="R26" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="S26" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="T26" t="s">
         <v>66</v>
       </c>
       <c r="U26" t="s">
+        <v>443</v>
+      </c>
+      <c r="V26" t="s">
         <v>444</v>
       </c>
-      <c r="V26" t="s">
+      <c r="W26" t="s">
         <v>445</v>
       </c>
-      <c r="W26" t="s">
+      <c r="X26" t="s">
         <v>446</v>
       </c>
-      <c r="X26" t="s">
+      <c r="AA26" t="s">
         <v>447</v>
       </c>
-      <c r="AA26" t="s">
+      <c r="AB26" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
       <c r="AC26" t="s">
         <v>74</v>
       </c>
       <c r="AD26" t="s">
         <v>62</v>
       </c>
       <c r="AE26" t="s">
         <v>75</v>
       </c>
       <c r="AF26" t="s">
         <v>76</v>
       </c>
       <c r="AG26" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="AH26" t="s">
         <v>66</v>
       </c>
       <c r="AI26" t="s">
         <v>77</v>
       </c>
       <c r="AJ26" t="s">
         <v>62</v>
       </c>
       <c r="AK26" t="s">
         <v>78</v>
       </c>
       <c r="AL26" t="s">
         <v>79</v>
       </c>
       <c r="AM26" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="AN26" t="s">
         <v>66</v>
       </c>
       <c r="AP26" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="AQ26" t="s">
         <v>81</v>
       </c>
       <c r="AR26" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="AS26" t="s">
+        <v>450</v>
+      </c>
+      <c r="AT26" t="s">
         <v>451</v>
       </c>
-      <c r="AT26" t="s">
+      <c r="AU26" t="s">
         <v>452</v>
       </c>
-      <c r="AU26" t="s">
+      <c r="AV26" t="s">
         <v>453</v>
       </c>
-      <c r="AV26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AX26" t="s">
-        <v>237</v>
+        <v>261</v>
       </c>
       <c r="AY26" t="s">
         <v>66</v>
       </c>
       <c r="AZ26" t="s">
         <v>66</v>
       </c>
       <c r="BA26" t="s">
+        <v>454</v>
+      </c>
+      <c r="BB26" t="s">
+        <v>446</v>
+      </c>
+      <c r="BC26" t="s">
+        <v>437</v>
+      </c>
+      <c r="BE26" t="s">
         <v>455</v>
-      </c>
-[...7 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="27" spans="1:57">
       <c r="A27" t="s">
+        <v>456</v>
+      </c>
+      <c r="B27" t="s">
         <v>457</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>458</v>
-      </c>
-[...1 lines deleted...]
-        <v>459</v>
       </c>
       <c r="L27" t="s">
         <v>62</v>
       </c>
       <c r="M27" t="s">
         <v>63</v>
       </c>
       <c r="N27" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P27" t="s">
         <v>65</v>
       </c>
       <c r="R27" t="s">
+        <v>459</v>
+      </c>
+      <c r="S27" t="s">
+        <v>459</v>
+      </c>
+      <c r="T27" t="s">
         <v>460</v>
       </c>
-      <c r="S27" t="s">
-[...2 lines deleted...]
-      <c r="T27" t="s">
+      <c r="U27" t="s">
         <v>461</v>
       </c>
-      <c r="U27" t="s">
+      <c r="V27" t="s">
         <v>462</v>
       </c>
-      <c r="V27" t="s">
+      <c r="W27" t="s">
         <v>463</v>
       </c>
-      <c r="W27" t="s">
+      <c r="X27" t="s">
         <v>464</v>
       </c>
-      <c r="X27" t="s">
+      <c r="AA27" t="s">
         <v>465</v>
       </c>
-      <c r="AA27" t="s">
+      <c r="AB27" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="AC27" t="s">
         <v>74</v>
       </c>
       <c r="AD27" t="s">
         <v>62</v>
       </c>
       <c r="AE27" t="s">
         <v>75</v>
       </c>
       <c r="AF27" t="s">
         <v>76</v>
       </c>
       <c r="AG27" t="s">
+        <v>459</v>
+      </c>
+      <c r="AH27" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="AI27" t="s">
         <v>77</v>
       </c>
       <c r="AJ27" t="s">
         <v>62</v>
       </c>
       <c r="AK27" t="s">
         <v>78</v>
       </c>
       <c r="AL27" t="s">
         <v>79</v>
       </c>
       <c r="AM27" t="s">
+        <v>459</v>
+      </c>
+      <c r="AN27" t="s">
         <v>460</v>
       </c>
-      <c r="AN27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP27" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="AQ27" t="s">
         <v>81</v>
       </c>
       <c r="AR27" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="AS27" t="s">
+        <v>468</v>
+      </c>
+      <c r="AT27" t="s">
         <v>469</v>
       </c>
-      <c r="AT27" t="s">
+      <c r="AU27" t="s">
         <v>470</v>
       </c>
-      <c r="AU27" t="s">
+      <c r="AV27" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="28" spans="1:57">
       <c r="A28" t="s">
+        <v>472</v>
+      </c>
+      <c r="B28" t="s">
         <v>473</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>475</v>
       </c>
       <c r="L28" t="s">
         <v>62</v>
       </c>
       <c r="M28" t="s">
         <v>63</v>
       </c>
       <c r="N28" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P28" t="s">
         <v>65</v>
       </c>
       <c r="R28" t="s">
+        <v>475</v>
+      </c>
+      <c r="S28" t="s">
+        <v>475</v>
+      </c>
+      <c r="T28" t="s">
         <v>476</v>
       </c>
-      <c r="S28" t="s">
-[...2 lines deleted...]
-      <c r="T28" t="s">
+      <c r="U28" t="s">
         <v>477</v>
       </c>
-      <c r="U28" t="s">
+      <c r="V28" t="s">
         <v>478</v>
       </c>
-      <c r="V28" t="s">
+      <c r="W28" t="s">
         <v>479</v>
       </c>
-      <c r="W28" t="s">
+      <c r="X28" t="s">
         <v>480</v>
       </c>
-      <c r="X28" t="s">
+      <c r="AA28" t="s">
         <v>481</v>
       </c>
-      <c r="AA28" t="s">
+      <c r="AC28" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
       <c r="AD28" t="s">
         <v>62</v>
       </c>
       <c r="AE28" t="s">
         <v>75</v>
       </c>
       <c r="AF28" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="AG28" t="s">
+        <v>475</v>
+      </c>
+      <c r="AH28" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
       <c r="AI28" t="s">
         <v>77</v>
       </c>
       <c r="AJ28" t="s">
         <v>62</v>
       </c>
       <c r="AK28" t="s">
         <v>78</v>
       </c>
       <c r="AL28" t="s">
         <v>79</v>
       </c>
       <c r="AM28" t="s">
+        <v>475</v>
+      </c>
+      <c r="AN28" t="s">
         <v>476</v>
       </c>
-      <c r="AN28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP28" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="AQ28" t="s">
         <v>81</v>
       </c>
       <c r="AR28" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="AS28" t="s">
+        <v>485</v>
+      </c>
+      <c r="AT28" t="s">
         <v>486</v>
       </c>
-      <c r="AT28" t="s">
+      <c r="AU28" t="s">
         <v>487</v>
       </c>
-      <c r="AU28" t="s">
+      <c r="AV28" t="s">
         <v>488</v>
       </c>
-      <c r="AV28" t="s">
+      <c r="AX28" t="s">
+        <v>434</v>
+      </c>
+      <c r="AY28" t="s">
+        <v>476</v>
+      </c>
+      <c r="AZ28" t="s">
+        <v>476</v>
+      </c>
+      <c r="BA28" t="s">
         <v>489</v>
       </c>
-      <c r="AX28" t="s">
-[...8 lines deleted...]
-      <c r="BA28" t="s">
+      <c r="BB28" t="s">
+        <v>480</v>
+      </c>
+      <c r="BC28" t="s">
+        <v>437</v>
+      </c>
+      <c r="BE28" t="s">
         <v>490</v>
-      </c>
-[...7 lines deleted...]
-        <v>491</v>
       </c>
     </row>
     <row r="29" spans="1:57">
       <c r="A29" t="s">
+        <v>491</v>
+      </c>
+      <c r="B29" t="s">
         <v>492</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
       <c r="L29" t="s">
         <v>62</v>
       </c>
       <c r="M29" t="s">
         <v>63</v>
       </c>
       <c r="N29" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P29" t="s">
         <v>65</v>
       </c>
       <c r="R29" t="s">
+        <v>494</v>
+      </c>
+      <c r="S29" t="s">
+        <v>494</v>
+      </c>
+      <c r="T29" t="s">
         <v>495</v>
       </c>
-      <c r="S29" t="s">
-[...2 lines deleted...]
-      <c r="T29" t="s">
+      <c r="U29" t="s">
         <v>496</v>
-      </c>
-[...1 lines deleted...]
-        <v>497</v>
       </c>
       <c r="V29" t="s">
         <v>226</v>
       </c>
       <c r="W29" t="s">
         <v>227</v>
       </c>
       <c r="X29" t="s">
+        <v>497</v>
+      </c>
+      <c r="AA29" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>499</v>
       </c>
       <c r="AC29" t="s">
         <v>74</v>
       </c>
       <c r="AD29" t="s">
         <v>62</v>
       </c>
       <c r="AE29" t="s">
         <v>75</v>
       </c>
       <c r="AF29" t="s">
         <v>76</v>
       </c>
       <c r="AG29" t="s">
+        <v>494</v>
+      </c>
+      <c r="AH29" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
       <c r="AI29" t="s">
         <v>77</v>
       </c>
       <c r="AJ29" t="s">
         <v>62</v>
       </c>
       <c r="AK29" t="s">
         <v>78</v>
       </c>
       <c r="AL29" t="s">
         <v>79</v>
       </c>
       <c r="AM29" t="s">
+        <v>494</v>
+      </c>
+      <c r="AN29" t="s">
         <v>495</v>
       </c>
-      <c r="AN29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP29" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="AQ29" t="s">
         <v>81</v>
       </c>
       <c r="AR29" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="AS29" t="s">
+        <v>500</v>
+      </c>
+      <c r="AT29" t="s">
         <v>501</v>
       </c>
-      <c r="AT29" t="s">
+      <c r="AU29" t="s">
         <v>502</v>
       </c>
-      <c r="AU29" t="s">
+      <c r="AV29" t="s">
         <v>503</v>
-      </c>
-[...1 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="30" spans="1:57">
       <c r="A30" t="s">
+        <v>504</v>
+      </c>
+      <c r="B30" t="s">
         <v>505</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>507</v>
       </c>
       <c r="L30" t="s">
         <v>62</v>
       </c>
       <c r="M30" t="s">
         <v>63</v>
       </c>
       <c r="N30" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P30" t="s">
         <v>65</v>
       </c>
       <c r="R30" t="s">
+        <v>507</v>
+      </c>
+      <c r="S30" t="s">
+        <v>507</v>
+      </c>
+      <c r="T30" t="s">
         <v>508</v>
       </c>
-      <c r="S30" t="s">
-[...2 lines deleted...]
-      <c r="T30" t="s">
+      <c r="U30" t="s">
         <v>509</v>
       </c>
-      <c r="U30" t="s">
+      <c r="V30" t="s">
         <v>510</v>
       </c>
-      <c r="V30" t="s">
+      <c r="W30" t="s">
         <v>511</v>
       </c>
-      <c r="W30" t="s">
+      <c r="X30" t="s">
         <v>512</v>
       </c>
-      <c r="X30" t="s">
+      <c r="AA30" t="s">
         <v>513</v>
       </c>
-      <c r="AA30" t="s">
+      <c r="AB30" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
       <c r="AC30" t="s">
         <v>74</v>
       </c>
       <c r="AD30" t="s">
         <v>62</v>
       </c>
       <c r="AE30" t="s">
         <v>75</v>
       </c>
       <c r="AF30" t="s">
         <v>76</v>
       </c>
       <c r="AG30" t="s">
+        <v>507</v>
+      </c>
+      <c r="AH30" t="s">
         <v>508</v>
-      </c>
-[...1 lines deleted...]
-        <v>509</v>
       </c>
       <c r="AI30" t="s">
         <v>77</v>
       </c>
       <c r="AJ30" t="s">
         <v>62</v>
       </c>
       <c r="AK30" t="s">
         <v>78</v>
       </c>
       <c r="AL30" t="s">
         <v>79</v>
       </c>
       <c r="AM30" t="s">
+        <v>507</v>
+      </c>
+      <c r="AN30" t="s">
         <v>508</v>
       </c>
-      <c r="AN30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP30" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="AQ30" t="s">
         <v>81</v>
       </c>
       <c r="AR30" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="AS30" t="s">
+        <v>516</v>
+      </c>
+      <c r="AT30" t="s">
         <v>517</v>
       </c>
-      <c r="AT30" t="s">
+      <c r="AU30" t="s">
         <v>518</v>
       </c>
-      <c r="AU30" t="s">
+      <c r="AV30" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="31" spans="1:57">
       <c r="A31" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="B31" t="s">
+        <v>520</v>
+      </c>
+      <c r="C31" t="s">
         <v>521</v>
       </c>
-      <c r="C31" t="s">
+      <c r="G31" t="s">
         <v>522</v>
       </c>
-      <c r="G31" t="s">
+      <c r="H31" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>524</v>
       </c>
       <c r="L31" t="s">
         <v>62</v>
       </c>
       <c r="M31" t="s">
         <v>63</v>
       </c>
       <c r="N31" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P31" t="s">
         <v>65</v>
       </c>
       <c r="R31" t="s">
+        <v>524</v>
+      </c>
+      <c r="S31" t="s">
+        <v>524</v>
+      </c>
+      <c r="T31" t="s">
+        <v>460</v>
+      </c>
+      <c r="U31" t="s">
         <v>525</v>
-      </c>
-[...7 lines deleted...]
-        <v>526</v>
       </c>
       <c r="V31" t="s">
         <v>157</v>
       </c>
       <c r="W31" t="s">
         <v>158</v>
       </c>
       <c r="X31" t="s">
+        <v>526</v>
+      </c>
+      <c r="AA31" t="s">
         <v>527</v>
       </c>
-      <c r="AA31" t="s">
+      <c r="AB31" t="s">
         <v>528</v>
-      </c>
-[...1 lines deleted...]
-        <v>529</v>
       </c>
       <c r="AC31" t="s">
         <v>74</v>
       </c>
       <c r="AD31" t="s">
         <v>62</v>
       </c>
       <c r="AE31" t="s">
         <v>75</v>
       </c>
       <c r="AF31" t="s">
         <v>76</v>
       </c>
       <c r="AG31" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="AH31" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="AI31" t="s">
         <v>77</v>
       </c>
       <c r="AJ31" t="s">
         <v>62</v>
       </c>
       <c r="AK31" t="s">
         <v>78</v>
       </c>
       <c r="AL31" t="s">
         <v>79</v>
       </c>
       <c r="AM31" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="AN31" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="AP31" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="AQ31" t="s">
         <v>81</v>
       </c>
       <c r="AR31" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="AS31" t="s">
+        <v>530</v>
+      </c>
+      <c r="AT31" t="s">
         <v>531</v>
       </c>
-      <c r="AT31" t="s">
+      <c r="AU31" t="s">
         <v>532</v>
       </c>
-      <c r="AU31" t="s">
+      <c r="AV31" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="32" spans="1:57">
       <c r="A32" t="s">
+        <v>534</v>
+      </c>
+      <c r="B32" t="s">
         <v>535</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
       <c r="L32" t="s">
         <v>62</v>
       </c>
       <c r="M32" t="s">
         <v>63</v>
       </c>
       <c r="N32" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P32" t="s">
         <v>65</v>
       </c>
       <c r="R32" t="s">
+        <v>537</v>
+      </c>
+      <c r="S32" t="s">
+        <v>537</v>
+      </c>
+      <c r="T32" t="s">
         <v>538</v>
       </c>
-      <c r="S32" t="s">
-[...2 lines deleted...]
-      <c r="T32" t="s">
+      <c r="U32" t="s">
         <v>539</v>
       </c>
-      <c r="U32" t="s">
+      <c r="V32" t="s">
         <v>540</v>
       </c>
-      <c r="V32" t="s">
+      <c r="W32" t="s">
         <v>541</v>
       </c>
-      <c r="W32" t="s">
+      <c r="X32" t="s">
+        <v>333</v>
+      </c>
+      <c r="AA32" t="s">
         <v>542</v>
-      </c>
-[...4 lines deleted...]
-        <v>543</v>
       </c>
       <c r="AC32" t="s">
         <v>74</v>
       </c>
       <c r="AD32" t="s">
         <v>62</v>
       </c>
       <c r="AE32" t="s">
         <v>75</v>
       </c>
       <c r="AF32" t="s">
         <v>76</v>
       </c>
       <c r="AG32" t="s">
+        <v>537</v>
+      </c>
+      <c r="AH32" t="s">
         <v>538</v>
-      </c>
-[...1 lines deleted...]
-        <v>539</v>
       </c>
       <c r="AI32" t="s">
         <v>77</v>
       </c>
       <c r="AJ32" t="s">
         <v>62</v>
       </c>
       <c r="AK32" t="s">
         <v>78</v>
       </c>
       <c r="AL32" t="s">
         <v>79</v>
       </c>
       <c r="AM32" t="s">
+        <v>537</v>
+      </c>
+      <c r="AN32" t="s">
         <v>538</v>
       </c>
-      <c r="AN32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP32" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="AQ32" t="s">
         <v>81</v>
       </c>
       <c r="AR32" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="AS32" t="s">
+        <v>544</v>
+      </c>
+      <c r="AT32" t="s">
         <v>545</v>
       </c>
-      <c r="AT32" t="s">
+      <c r="AU32" t="s">
         <v>546</v>
       </c>
-      <c r="AU32" t="s">
+      <c r="AV32" t="s">
         <v>547</v>
       </c>
-      <c r="AV32" t="s">
+      <c r="AX32" t="s">
+        <v>261</v>
+      </c>
+      <c r="AY32" t="s">
+        <v>538</v>
+      </c>
+      <c r="AZ32" t="s">
+        <v>538</v>
+      </c>
+      <c r="BA32" t="s">
         <v>548</v>
       </c>
-      <c r="AX32" t="s">
-[...8 lines deleted...]
-      <c r="BA32" t="s">
+      <c r="BB32" t="s">
+        <v>333</v>
+      </c>
+      <c r="BC32" t="s">
+        <v>437</v>
+      </c>
+      <c r="BE32" t="s">
         <v>549</v>
-      </c>
-[...7 lines deleted...]
-        <v>550</v>
       </c>
     </row>
     <row r="33" spans="1:57">
       <c r="A33" t="s">
+        <v>550</v>
+      </c>
+      <c r="B33" t="s">
         <v>551</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>552</v>
-      </c>
-[...1 lines deleted...]
-        <v>553</v>
       </c>
       <c r="L33" t="s">
         <v>62</v>
       </c>
       <c r="M33" t="s">
         <v>89</v>
       </c>
       <c r="N33" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P33" t="s">
         <v>65</v>
       </c>
       <c r="R33" t="s">
+        <v>553</v>
+      </c>
+      <c r="S33" t="s">
+        <v>553</v>
+      </c>
+      <c r="T33" t="s">
         <v>554</v>
       </c>
-      <c r="S33" t="s">
-[...2 lines deleted...]
-      <c r="T33" t="s">
+      <c r="U33" t="s">
         <v>555</v>
       </c>
-      <c r="U33" t="s">
+      <c r="V33" t="s">
         <v>556</v>
       </c>
-      <c r="V33" t="s">
+      <c r="W33" t="s">
         <v>557</v>
-      </c>
-[...1 lines deleted...]
-        <v>558</v>
       </c>
       <c r="X33" t="s">
         <v>95</v>
       </c>
       <c r="AA33" t="s">
+        <v>558</v>
+      </c>
+      <c r="AB33" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
       <c r="AC33" t="s">
         <v>74</v>
       </c>
       <c r="AD33" t="s">
         <v>62</v>
       </c>
       <c r="AE33" t="s">
         <v>75</v>
       </c>
       <c r="AF33" t="s">
         <v>76</v>
       </c>
       <c r="AG33" t="s">
+        <v>553</v>
+      </c>
+      <c r="AH33" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
       <c r="AI33" t="s">
         <v>77</v>
       </c>
       <c r="AJ33" t="s">
         <v>62</v>
       </c>
       <c r="AK33" t="s">
         <v>78</v>
       </c>
       <c r="AL33" t="s">
         <v>79</v>
       </c>
       <c r="AM33" t="s">
+        <v>553</v>
+      </c>
+      <c r="AN33" t="s">
         <v>554</v>
       </c>
-      <c r="AN33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP33" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="AQ33" t="s">
         <v>81</v>
       </c>
       <c r="AR33" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="AS33" t="s">
+        <v>561</v>
+      </c>
+      <c r="AT33" t="s">
         <v>562</v>
       </c>
-      <c r="AT33" t="s">
+      <c r="AU33" t="s">
         <v>563</v>
       </c>
-      <c r="AU33" t="s">
+      <c r="AV33" t="s">
         <v>564</v>
       </c>
-      <c r="AV33" t="s">
+      <c r="AX33" t="s">
+        <v>434</v>
+      </c>
+      <c r="AY33" t="s">
+        <v>554</v>
+      </c>
+      <c r="AZ33" t="s">
+        <v>554</v>
+      </c>
+      <c r="BA33" t="s">
         <v>565</v>
-      </c>
-[...10 lines deleted...]
-        <v>566</v>
       </c>
       <c r="BB33" t="s">
         <v>95</v>
       </c>
       <c r="BC33" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="BE33" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="34" spans="1:57">
       <c r="A34" t="s">
+        <v>567</v>
+      </c>
+      <c r="B34" t="s">
         <v>568</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
       <c r="L34" t="s">
         <v>62</v>
       </c>
       <c r="M34" t="s">
         <v>89</v>
       </c>
       <c r="N34" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P34" t="s">
         <v>65</v>
       </c>
       <c r="R34" t="s">
+        <v>570</v>
+      </c>
+      <c r="S34" t="s">
+        <v>570</v>
+      </c>
+      <c r="T34" t="s">
         <v>571</v>
       </c>
-      <c r="S34" t="s">
-[...2 lines deleted...]
-      <c r="T34" t="s">
+      <c r="U34" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
       <c r="V34" t="s">
         <v>110</v>
       </c>
       <c r="W34" t="s">
         <v>111</v>
       </c>
       <c r="X34" t="s">
+        <v>573</v>
+      </c>
+      <c r="AA34" t="s">
         <v>574</v>
       </c>
-      <c r="AA34" t="s">
+      <c r="AB34" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="AC34" t="s">
         <v>74</v>
       </c>
       <c r="AD34" t="s">
         <v>62</v>
       </c>
       <c r="AE34" t="s">
         <v>75</v>
       </c>
       <c r="AF34" t="s">
         <v>76</v>
       </c>
       <c r="AI34" t="s">
         <v>77</v>
       </c>
       <c r="AJ34" t="s">
         <v>62</v>
       </c>
       <c r="AK34" t="s">
         <v>78</v>
       </c>
       <c r="AL34" t="s">
         <v>79</v>
       </c>
       <c r="AP34" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="AQ34" t="s">
         <v>81</v>
       </c>
       <c r="AR34" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="AS34" t="s">
+        <v>577</v>
+      </c>
+      <c r="AT34" t="s">
         <v>578</v>
       </c>
-      <c r="AT34" t="s">
+      <c r="AU34" t="s">
         <v>579</v>
       </c>
-      <c r="AU34" t="s">
+      <c r="AV34" t="s">
         <v>580</v>
       </c>
-      <c r="AV34" t="s">
+      <c r="AX34" t="s">
+        <v>434</v>
+      </c>
+      <c r="AY34" t="s">
         <v>581</v>
       </c>
-      <c r="AX34" t="s">
-[...2 lines deleted...]
-      <c r="AY34" t="s">
+      <c r="AZ34" t="s">
+        <v>571</v>
+      </c>
+      <c r="BA34" t="s">
         <v>582</v>
       </c>
-      <c r="AZ34" t="s">
-[...2 lines deleted...]
-      <c r="BA34" t="s">
+      <c r="BB34" t="s">
+        <v>573</v>
+      </c>
+      <c r="BC34" t="s">
+        <v>437</v>
+      </c>
+      <c r="BE34" t="s">
         <v>583</v>
-      </c>
-[...7 lines deleted...]
-        <v>584</v>
       </c>
     </row>
     <row r="35" spans="1:57">
       <c r="A35" t="s">
+        <v>584</v>
+      </c>
+      <c r="B35" t="s">
         <v>585</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>586</v>
       </c>
-      <c r="C35" t="s">
+      <c r="G35" t="s">
+        <v>584</v>
+      </c>
+      <c r="H35" t="s">
         <v>587</v>
-      </c>
-[...4 lines deleted...]
-        <v>588</v>
       </c>
       <c r="L35" t="s">
         <v>62</v>
       </c>
       <c r="M35" t="s">
         <v>89</v>
       </c>
       <c r="N35" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P35" t="s">
         <v>65</v>
       </c>
       <c r="R35" t="s">
+        <v>588</v>
+      </c>
+      <c r="S35" t="s">
+        <v>588</v>
+      </c>
+      <c r="T35" t="s">
         <v>589</v>
       </c>
-      <c r="S35" t="s">
-[...2 lines deleted...]
-      <c r="T35" t="s">
+      <c r="U35" t="s">
         <v>590</v>
       </c>
-      <c r="U35" t="s">
+      <c r="V35" t="s">
         <v>591</v>
       </c>
-      <c r="V35" t="s">
+      <c r="W35" t="s">
         <v>592</v>
       </c>
-      <c r="W35" t="s">
+      <c r="X35" t="s">
         <v>593</v>
       </c>
-      <c r="X35" t="s">
+      <c r="AA35" t="s">
         <v>594</v>
       </c>
-      <c r="AA35" t="s">
+      <c r="AB35" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>596</v>
       </c>
       <c r="AC35" t="s">
         <v>74</v>
       </c>
       <c r="AD35" t="s">
         <v>62</v>
       </c>
       <c r="AE35" t="s">
         <v>75</v>
       </c>
       <c r="AF35" t="s">
         <v>76</v>
       </c>
       <c r="AG35" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="AH35" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AI35" t="s">
         <v>77</v>
       </c>
       <c r="AJ35" t="s">
         <v>62</v>
       </c>
       <c r="AK35" t="s">
         <v>78</v>
       </c>
       <c r="AL35" t="s">
         <v>79</v>
       </c>
       <c r="AM35" t="s">
+        <v>588</v>
+      </c>
+      <c r="AN35" t="s">
         <v>589</v>
       </c>
-      <c r="AN35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP35" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="AQ35" t="s">
         <v>81</v>
       </c>
       <c r="AR35" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="AS35" t="s">
+        <v>598</v>
+      </c>
+      <c r="AT35" t="s">
         <v>599</v>
       </c>
-      <c r="AT35" t="s">
+      <c r="AU35" t="s">
         <v>600</v>
       </c>
-      <c r="AU35" t="s">
+      <c r="AV35" t="s">
         <v>601</v>
       </c>
-      <c r="AV35" t="s">
+      <c r="AX35" t="s">
+        <v>261</v>
+      </c>
+      <c r="AY35" t="s">
         <v>602</v>
       </c>
-      <c r="AX35" t="s">
-[...2 lines deleted...]
-      <c r="AY35" t="s">
+      <c r="AZ35" t="s">
+        <v>589</v>
+      </c>
+      <c r="BA35" t="s">
+        <v>319</v>
+      </c>
+      <c r="BB35" t="s">
+        <v>593</v>
+      </c>
+      <c r="BC35" t="s">
+        <v>437</v>
+      </c>
+      <c r="BE35" t="s">
         <v>603</v>
-      </c>
-[...13 lines deleted...]
-        <v>604</v>
       </c>
     </row>
     <row r="36" spans="1:57">
       <c r="A36" t="s">
+        <v>604</v>
+      </c>
+      <c r="B36" t="s">
         <v>605</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
       <c r="L36" t="s">
         <v>62</v>
       </c>
       <c r="M36" t="s">
         <v>63</v>
       </c>
       <c r="N36" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P36" t="s">
         <v>65</v>
       </c>
       <c r="R36" t="s">
+        <v>607</v>
+      </c>
+      <c r="S36" t="s">
+        <v>607</v>
+      </c>
+      <c r="T36" t="s">
         <v>608</v>
       </c>
-      <c r="S36" t="s">
-[...2 lines deleted...]
-      <c r="T36" t="s">
+      <c r="U36" t="s">
         <v>609</v>
       </c>
-      <c r="U36" t="s">
+      <c r="V36" t="s">
         <v>610</v>
       </c>
-      <c r="V36" t="s">
+      <c r="W36" t="s">
         <v>611</v>
       </c>
-      <c r="W36" t="s">
+      <c r="X36" t="s">
         <v>612</v>
       </c>
-      <c r="X36" t="s">
+      <c r="AA36" t="s">
         <v>613</v>
       </c>
-      <c r="AA36" t="s">
+      <c r="AB36" t="s">
         <v>614</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="AC36" t="s">
         <v>74</v>
       </c>
       <c r="AD36" t="s">
         <v>62</v>
       </c>
       <c r="AE36" t="s">
         <v>75</v>
       </c>
       <c r="AF36" t="s">
         <v>76</v>
       </c>
       <c r="AG36" t="s">
+        <v>607</v>
+      </c>
+      <c r="AH36" t="s">
         <v>608</v>
-      </c>
-[...1 lines deleted...]
-        <v>609</v>
       </c>
       <c r="AI36" t="s">
         <v>77</v>
       </c>
       <c r="AJ36" t="s">
         <v>62</v>
       </c>
       <c r="AK36" t="s">
         <v>78</v>
       </c>
       <c r="AL36" t="s">
         <v>79</v>
       </c>
       <c r="AM36" t="s">
+        <v>607</v>
+      </c>
+      <c r="AN36" t="s">
         <v>608</v>
       </c>
-      <c r="AN36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP36" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="AQ36" t="s">
         <v>81</v>
       </c>
       <c r="AR36" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="AS36" t="s">
+        <v>616</v>
+      </c>
+      <c r="AT36" t="s">
         <v>617</v>
       </c>
-      <c r="AT36" t="s">
+      <c r="AU36" t="s">
         <v>618</v>
       </c>
-      <c r="AU36" t="s">
+      <c r="AV36" t="s">
         <v>619</v>
-      </c>
-[...1 lines deleted...]
-        <v>620</v>
       </c>
     </row>
     <row r="37" spans="1:57">
       <c r="A37" t="s">
+        <v>620</v>
+      </c>
+      <c r="B37" t="s">
         <v>621</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
         <v>622</v>
-      </c>
-[...1 lines deleted...]
-        <v>623</v>
       </c>
       <c r="L37" t="s">
         <v>62</v>
       </c>
       <c r="M37" t="s">
         <v>89</v>
       </c>
       <c r="N37" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P37" t="s">
         <v>65</v>
       </c>
       <c r="R37" t="s">
+        <v>623</v>
+      </c>
+      <c r="S37" t="s">
+        <v>623</v>
+      </c>
+      <c r="T37" t="s">
+        <v>495</v>
+      </c>
+      <c r="U37" t="s">
         <v>624</v>
       </c>
-      <c r="S37" t="s">
-[...5 lines deleted...]
-      <c r="U37" t="s">
+      <c r="V37" t="s">
         <v>625</v>
       </c>
-      <c r="V37" t="s">
+      <c r="W37" t="s">
         <v>626</v>
       </c>
-      <c r="W37" t="s">
+      <c r="X37" t="s">
         <v>627</v>
       </c>
-      <c r="X37" t="s">
+      <c r="AA37" t="s">
         <v>628</v>
-      </c>
-[...1 lines deleted...]
-        <v>629</v>
       </c>
       <c r="AC37" t="s">
         <v>74</v>
       </c>
       <c r="AD37" t="s">
         <v>62</v>
       </c>
       <c r="AE37" t="s">
         <v>75</v>
       </c>
       <c r="AF37" t="s">
         <v>76</v>
       </c>
       <c r="AG37" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="AH37" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="AI37" t="s">
         <v>77</v>
       </c>
       <c r="AJ37" t="s">
         <v>62</v>
       </c>
       <c r="AK37" t="s">
         <v>78</v>
       </c>
       <c r="AL37" t="s">
         <v>79</v>
       </c>
       <c r="AM37" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="AN37" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="AP37" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="AQ37" t="s">
         <v>81</v>
       </c>
       <c r="AR37" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="AS37" t="s">
+        <v>630</v>
+      </c>
+      <c r="AT37" t="s">
         <v>631</v>
       </c>
-      <c r="AT37" t="s">
+      <c r="AU37" t="s">
         <v>632</v>
       </c>
-      <c r="AU37" t="s">
+      <c r="AV37" t="s">
         <v>633</v>
       </c>
-      <c r="AV37" t="s">
+      <c r="AX37" t="s">
+        <v>434</v>
+      </c>
+      <c r="AY37" t="s">
+        <v>495</v>
+      </c>
+      <c r="AZ37" t="s">
+        <v>495</v>
+      </c>
+      <c r="BA37" t="s">
         <v>634</v>
       </c>
-      <c r="AX37" t="s">
-[...8 lines deleted...]
-      <c r="BA37" t="s">
+      <c r="BB37" t="s">
+        <v>627</v>
+      </c>
+      <c r="BC37" t="s">
+        <v>437</v>
+      </c>
+      <c r="BE37" t="s">
         <v>635</v>
-      </c>
-[...7 lines deleted...]
-        <v>636</v>
       </c>
     </row>
     <row r="38" spans="1:57">
       <c r="A38" t="s">
+        <v>636</v>
+      </c>
+      <c r="B38" t="s">
         <v>637</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
         <v>638</v>
       </c>
-      <c r="C38" t="s">
+      <c r="G38" t="s">
+        <v>604</v>
+      </c>
+      <c r="H38" t="s">
         <v>639</v>
-      </c>
-[...4 lines deleted...]
-        <v>640</v>
       </c>
       <c r="L38" t="s">
         <v>62</v>
       </c>
       <c r="M38" t="s">
         <v>89</v>
       </c>
       <c r="N38" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P38" t="s">
         <v>65</v>
       </c>
       <c r="R38" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="S38" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="T38" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="U38" t="s">
+        <v>640</v>
+      </c>
+      <c r="V38" t="s">
         <v>641</v>
       </c>
-      <c r="V38" t="s">
+      <c r="W38" t="s">
         <v>642</v>
       </c>
-      <c r="W38" t="s">
+      <c r="X38" t="s">
         <v>643</v>
       </c>
-      <c r="X38" t="s">
+      <c r="AA38" t="s">
         <v>644</v>
       </c>
-      <c r="AA38" t="s">
+      <c r="AB38" t="s">
         <v>645</v>
       </c>
-      <c r="AB38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC38" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="AD38" t="s">
         <v>62</v>
       </c>
       <c r="AE38" t="s">
         <v>75</v>
       </c>
       <c r="AF38" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="AG38" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="AH38" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="AI38" t="s">
         <v>77</v>
       </c>
       <c r="AJ38" t="s">
         <v>62</v>
       </c>
       <c r="AK38" t="s">
         <v>78</v>
       </c>
       <c r="AL38" t="s">
         <v>79</v>
       </c>
       <c r="AM38" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="AN38" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="AP38" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="AQ38" t="s">
         <v>81</v>
       </c>
       <c r="AR38" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="AS38" t="s">
+        <v>647</v>
+      </c>
+      <c r="AT38" t="s">
         <v>648</v>
       </c>
-      <c r="AT38" t="s">
+      <c r="AU38" t="s">
         <v>649</v>
       </c>
-      <c r="AU38" t="s">
+      <c r="AV38" t="s">
         <v>650</v>
       </c>
-      <c r="AV38" t="s">
+      <c r="AX38" t="s">
+        <v>434</v>
+      </c>
+      <c r="AY38" t="s">
         <v>651</v>
       </c>
-      <c r="AX38" t="s">
-[...2 lines deleted...]
-      <c r="AY38" t="s">
+      <c r="AZ38" t="s">
+        <v>476</v>
+      </c>
+      <c r="BA38" t="s">
         <v>652</v>
       </c>
-      <c r="AZ38" t="s">
-[...2 lines deleted...]
-      <c r="BA38" t="s">
+      <c r="BB38" t="s">
+        <v>643</v>
+      </c>
+      <c r="BC38" t="s">
+        <v>437</v>
+      </c>
+      <c r="BE38" t="s">
         <v>653</v>
-      </c>
-[...7 lines deleted...]
-        <v>654</v>
       </c>
     </row>
     <row r="39" spans="1:57">
       <c r="A39" t="s">
+        <v>654</v>
+      </c>
+      <c r="B39" t="s">
         <v>655</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>656</v>
-      </c>
-[...1 lines deleted...]
-        <v>657</v>
       </c>
       <c r="L39" t="s">
         <v>62</v>
       </c>
       <c r="M39" t="s">
         <v>89</v>
       </c>
       <c r="N39" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P39" t="s">
         <v>65</v>
       </c>
       <c r="R39" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="S39" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="T39" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="U39" t="s">
+        <v>657</v>
+      </c>
+      <c r="V39" t="s">
         <v>658</v>
       </c>
-      <c r="V39" t="s">
+      <c r="W39" t="s">
         <v>659</v>
       </c>
-      <c r="W39" t="s">
+      <c r="X39" t="s">
         <v>660</v>
       </c>
-      <c r="X39" t="s">
+      <c r="AA39" t="s">
+        <v>644</v>
+      </c>
+      <c r="AB39" t="s">
         <v>661</v>
-      </c>
-[...4 lines deleted...]
-        <v>662</v>
       </c>
       <c r="AC39" t="s">
         <v>74</v>
       </c>
       <c r="AD39" t="s">
         <v>62</v>
       </c>
       <c r="AE39" t="s">
         <v>75</v>
       </c>
       <c r="AF39" t="s">
         <v>76</v>
       </c>
       <c r="AG39" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="AH39" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AI39" t="s">
         <v>77</v>
       </c>
       <c r="AJ39" t="s">
         <v>62</v>
       </c>
       <c r="AK39" t="s">
         <v>78</v>
       </c>
       <c r="AL39" t="s">
         <v>79</v>
       </c>
       <c r="AM39" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="AN39" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AP39" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="AQ39" t="s">
         <v>81</v>
       </c>
       <c r="AR39" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="AS39" t="s">
+        <v>663</v>
+      </c>
+      <c r="AT39" t="s">
         <v>664</v>
       </c>
-      <c r="AT39" t="s">
+      <c r="AU39" t="s">
         <v>665</v>
       </c>
-      <c r="AU39" t="s">
+      <c r="AV39" t="s">
         <v>666</v>
-      </c>
-[...1 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="40" spans="1:57">
       <c r="A40" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="B40" t="s">
+        <v>667</v>
+      </c>
+      <c r="C40" t="s">
         <v>668</v>
-      </c>
-[...1 lines deleted...]
-        <v>669</v>
       </c>
       <c r="L40" t="s">
         <v>62</v>
       </c>
       <c r="M40" t="s">
         <v>89</v>
       </c>
       <c r="N40" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P40" t="s">
         <v>65</v>
       </c>
       <c r="R40" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="S40" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="T40" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="U40" t="s">
+        <v>669</v>
+      </c>
+      <c r="V40" t="s">
         <v>670</v>
       </c>
-      <c r="V40" t="s">
+      <c r="W40" t="s">
         <v>671</v>
       </c>
-      <c r="W40" t="s">
+      <c r="X40" t="s">
+        <v>446</v>
+      </c>
+      <c r="AA40" t="s">
+        <v>644</v>
+      </c>
+      <c r="AB40" t="s">
         <v>672</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
       <c r="AC40" t="s">
         <v>74</v>
       </c>
       <c r="AD40" t="s">
         <v>62</v>
       </c>
       <c r="AE40" t="s">
         <v>75</v>
       </c>
       <c r="AF40" t="s">
         <v>76</v>
       </c>
       <c r="AG40" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="AH40" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="AI40" t="s">
         <v>77</v>
       </c>
       <c r="AJ40" t="s">
         <v>62</v>
       </c>
       <c r="AK40" t="s">
         <v>78</v>
       </c>
       <c r="AL40" t="s">
         <v>79</v>
       </c>
       <c r="AM40" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="AN40" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="AP40" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="AQ40" t="s">
         <v>81</v>
       </c>
       <c r="AR40" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="AS40" t="s">
+        <v>675</v>
+      </c>
+      <c r="AT40" t="s">
         <v>676</v>
       </c>
-      <c r="AT40" t="s">
+      <c r="AU40" t="s">
         <v>677</v>
-      </c>
-[...1 lines deleted...]
-        <v>678</v>
       </c>
       <c r="AV40" t="s">
         <v>203</v>
       </c>
       <c r="AX40" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="AY40" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="AZ40" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="BA40" t="s">
+        <v>678</v>
+      </c>
+      <c r="BB40" t="s">
         <v>679</v>
       </c>
-      <c r="BB40" t="s">
+      <c r="BC40" t="s">
         <v>680</v>
       </c>
-      <c r="BC40" t="s">
+      <c r="BE40" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="41" spans="1:57">
       <c r="A41" t="s">
+        <v>682</v>
+      </c>
+      <c r="B41" t="s">
         <v>683</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
         <v>684</v>
-      </c>
-[...1 lines deleted...]
-        <v>685</v>
       </c>
       <c r="L41" t="s">
         <v>62</v>
       </c>
       <c r="M41" t="s">
         <v>89</v>
       </c>
       <c r="N41" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P41" t="s">
         <v>65</v>
       </c>
       <c r="R41" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="S41" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="T41" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="U41" t="s">
+        <v>685</v>
+      </c>
+      <c r="V41" t="s">
         <v>686</v>
       </c>
-      <c r="V41" t="s">
+      <c r="W41" t="s">
         <v>687</v>
       </c>
-      <c r="W41" t="s">
+      <c r="X41" t="s">
         <v>688</v>
       </c>
-      <c r="X41" t="s">
+      <c r="AA41" t="s">
+        <v>644</v>
+      </c>
+      <c r="AB41" t="s">
         <v>689</v>
-      </c>
-[...4 lines deleted...]
-        <v>690</v>
       </c>
       <c r="AC41" t="s">
         <v>74</v>
       </c>
       <c r="AD41" t="s">
         <v>62</v>
       </c>
       <c r="AE41" t="s">
         <v>75</v>
       </c>
       <c r="AF41" t="s">
         <v>76</v>
       </c>
       <c r="AG41" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="AH41" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="AI41" t="s">
         <v>77</v>
       </c>
       <c r="AJ41" t="s">
         <v>62</v>
       </c>
       <c r="AK41" t="s">
         <v>78</v>
       </c>
       <c r="AL41" t="s">
         <v>79</v>
       </c>
       <c r="AM41" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="AN41" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="AP41" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="AQ41" t="s">
         <v>81</v>
       </c>
       <c r="AR41" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="AS41" t="s">
+        <v>691</v>
+      </c>
+      <c r="AT41" t="s">
         <v>692</v>
       </c>
-      <c r="AT41" t="s">
+      <c r="AU41" t="s">
         <v>693</v>
       </c>
-      <c r="AU41" t="s">
+      <c r="AV41" t="s">
         <v>694</v>
-      </c>
-[...1 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="42" spans="1:57">
       <c r="A42" t="s">
+        <v>695</v>
+      </c>
+      <c r="B42" t="s">
         <v>696</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>698</v>
       </c>
       <c r="L42" t="s">
         <v>62</v>
       </c>
       <c r="M42" t="s">
         <v>89</v>
       </c>
       <c r="N42" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P42" t="s">
         <v>65</v>
       </c>
       <c r="R42" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="S42" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="T42" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="U42" t="s">
+        <v>698</v>
+      </c>
+      <c r="V42" t="s">
+        <v>686</v>
+      </c>
+      <c r="W42" t="s">
+        <v>687</v>
+      </c>
+      <c r="X42" t="s">
         <v>699</v>
       </c>
-      <c r="V42" t="s">
-[...5 lines deleted...]
-      <c r="X42" t="s">
+      <c r="AA42" t="s">
+        <v>644</v>
+      </c>
+      <c r="AB42" t="s">
         <v>700</v>
-      </c>
-[...4 lines deleted...]
-        <v>701</v>
       </c>
       <c r="AC42" t="s">
         <v>74</v>
       </c>
       <c r="AD42" t="s">
         <v>62</v>
       </c>
       <c r="AE42" t="s">
         <v>75</v>
       </c>
       <c r="AF42" t="s">
         <v>76</v>
       </c>
       <c r="AG42" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="AH42" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AI42" t="s">
         <v>77</v>
       </c>
       <c r="AJ42" t="s">
         <v>62</v>
       </c>
       <c r="AK42" t="s">
         <v>78</v>
       </c>
       <c r="AL42" t="s">
         <v>79</v>
       </c>
       <c r="AM42" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="AN42" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AP42" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="AQ42" t="s">
         <v>81</v>
       </c>
       <c r="AR42" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="AS42" t="s">
+        <v>702</v>
+      </c>
+      <c r="AT42" t="s">
         <v>703</v>
       </c>
-      <c r="AT42" t="s">
+      <c r="AU42" t="s">
         <v>704</v>
-      </c>
-[...1 lines deleted...]
-        <v>705</v>
       </c>
       <c r="AV42" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="43" spans="1:57">
       <c r="A43" t="s">
+        <v>705</v>
+      </c>
+      <c r="B43" t="s">
         <v>706</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="L43" t="s">
         <v>62</v>
       </c>
       <c r="M43" t="s">
         <v>89</v>
       </c>
       <c r="N43" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P43" t="s">
         <v>65</v>
       </c>
       <c r="R43" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="S43" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="T43" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="U43" t="s">
+        <v>708</v>
+      </c>
+      <c r="V43" t="s">
         <v>709</v>
       </c>
-      <c r="V43" t="s">
+      <c r="W43" t="s">
         <v>710</v>
       </c>
-      <c r="W43" t="s">
+      <c r="X43" t="s">
         <v>711</v>
       </c>
-      <c r="X43" t="s">
+      <c r="AA43" t="s">
+        <v>644</v>
+      </c>
+      <c r="AB43" t="s">
         <v>712</v>
-      </c>
-[...4 lines deleted...]
-        <v>713</v>
       </c>
       <c r="AC43" t="s">
         <v>74</v>
       </c>
       <c r="AD43" t="s">
         <v>62</v>
       </c>
       <c r="AE43" t="s">
         <v>75</v>
       </c>
       <c r="AF43" t="s">
         <v>76</v>
       </c>
       <c r="AG43" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="AH43" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="AP43" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="AQ43" t="s">
         <v>81</v>
       </c>
       <c r="AR43" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="AS43" t="s">
+        <v>714</v>
+      </c>
+      <c r="AT43" t="s">
         <v>715</v>
       </c>
-      <c r="AT43" t="s">
+      <c r="AU43" t="s">
         <v>716</v>
-      </c>
-[...1 lines deleted...]
-        <v>717</v>
       </c>
       <c r="AV43" t="s">
         <v>203</v>
       </c>
       <c r="AX43" t="s">
-        <v>237</v>
+        <v>261</v>
       </c>
       <c r="AY43" t="s">
+        <v>717</v>
+      </c>
+      <c r="AZ43" t="s">
+        <v>589</v>
+      </c>
+      <c r="BA43" t="s">
+        <v>313</v>
+      </c>
+      <c r="BB43" t="s">
         <v>718</v>
       </c>
-      <c r="AZ43" t="s">
-[...5 lines deleted...]
-      <c r="BB43" t="s">
+      <c r="BC43" t="s">
+        <v>680</v>
+      </c>
+      <c r="BE43" t="s">
         <v>719</v>
-      </c>
-[...4 lines deleted...]
-        <v>720</v>
       </c>
     </row>
     <row r="44" spans="1:57">
       <c r="A44" t="s">
+        <v>720</v>
+      </c>
+      <c r="B44" t="s">
         <v>721</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="L44" t="s">
         <v>62</v>
       </c>
       <c r="M44" t="s">
         <v>89</v>
       </c>
       <c r="N44" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P44" t="s">
         <v>65</v>
       </c>
       <c r="R44" t="s">
+        <v>723</v>
+      </c>
+      <c r="S44" t="s">
+        <v>723</v>
+      </c>
+      <c r="T44" t="s">
         <v>724</v>
       </c>
-      <c r="S44" t="s">
-[...2 lines deleted...]
-      <c r="T44" t="s">
+      <c r="U44" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="V44" t="s">
         <v>195</v>
       </c>
       <c r="W44" t="s">
         <v>196</v>
       </c>
       <c r="X44" t="s">
+        <v>726</v>
+      </c>
+      <c r="AA44" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>728</v>
       </c>
       <c r="AC44" t="s">
         <v>77</v>
       </c>
       <c r="AD44" t="s">
         <v>62</v>
       </c>
       <c r="AE44" t="s">
         <v>78</v>
       </c>
       <c r="AF44" t="s">
         <v>79</v>
       </c>
       <c r="AG44" t="s">
+        <v>723</v>
+      </c>
+      <c r="AH44" t="s">
         <v>724</v>
       </c>
-      <c r="AH44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI44" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ44" t="s">
         <v>62</v>
       </c>
       <c r="AK44" t="s">
         <v>75</v>
       </c>
       <c r="AL44" t="s">
+        <v>729</v>
+      </c>
+      <c r="AM44" t="s">
+        <v>723</v>
+      </c>
+      <c r="AN44" t="s">
+        <v>724</v>
+      </c>
+      <c r="AP44" t="s">
         <v>730</v>
-      </c>
-[...7 lines deleted...]
-        <v>731</v>
       </c>
       <c r="AQ44" t="s">
         <v>81</v>
       </c>
       <c r="AR44" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="AS44" t="s">
+        <v>731</v>
+      </c>
+      <c r="AT44" t="s">
         <v>732</v>
       </c>
-      <c r="AT44" t="s">
+      <c r="AU44" t="s">
         <v>733</v>
       </c>
-      <c r="AU44" t="s">
+      <c r="AV44" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
     </row>
     <row r="45" spans="1:57">
       <c r="A45" t="s">
+        <v>735</v>
+      </c>
+      <c r="B45" t="s">
         <v>736</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>737</v>
-      </c>
-[...1 lines deleted...]
-        <v>738</v>
       </c>
       <c r="L45" t="s">
         <v>62</v>
       </c>
       <c r="M45" t="s">
         <v>63</v>
       </c>
       <c r="N45" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P45" t="s">
         <v>65</v>
       </c>
       <c r="R45" t="s">
+        <v>738</v>
+      </c>
+      <c r="S45" t="s">
+        <v>738</v>
+      </c>
+      <c r="T45" t="s">
         <v>739</v>
       </c>
-      <c r="S45" t="s">
-[...2 lines deleted...]
-      <c r="T45" t="s">
+      <c r="U45" t="s">
         <v>740</v>
       </c>
-      <c r="U45" t="s">
+      <c r="V45" t="s">
         <v>741</v>
       </c>
-      <c r="V45" t="s">
+      <c r="W45" t="s">
         <v>742</v>
       </c>
-      <c r="W45" t="s">
+      <c r="X45" t="s">
+        <v>627</v>
+      </c>
+      <c r="AA45" t="s">
         <v>743</v>
       </c>
-      <c r="X45" t="s">
-[...2 lines deleted...]
-      <c r="AA45" t="s">
+      <c r="AB45" t="s">
         <v>744</v>
-      </c>
-[...1 lines deleted...]
-        <v>745</v>
       </c>
       <c r="AC45" t="s">
         <v>77</v>
       </c>
       <c r="AD45" t="s">
         <v>62</v>
       </c>
       <c r="AE45" t="s">
         <v>78</v>
       </c>
       <c r="AF45" t="s">
         <v>79</v>
       </c>
       <c r="AG45" t="s">
+        <v>738</v>
+      </c>
+      <c r="AH45" t="s">
         <v>739</v>
       </c>
-      <c r="AH45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI45" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ45" t="s">
         <v>62</v>
       </c>
       <c r="AK45" t="s">
         <v>75</v>
       </c>
       <c r="AL45" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM45" t="s">
+        <v>738</v>
+      </c>
+      <c r="AN45" t="s">
         <v>739</v>
       </c>
-      <c r="AN45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP45" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
       <c r="AQ45" t="s">
         <v>81</v>
       </c>
       <c r="AR45" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
       <c r="AS45" t="s">
+        <v>746</v>
+      </c>
+      <c r="AT45" t="s">
         <v>747</v>
       </c>
-      <c r="AT45" t="s">
+      <c r="AU45" t="s">
         <v>748</v>
       </c>
-      <c r="AU45" t="s">
+      <c r="AV45" t="s">
         <v>749</v>
-      </c>
-[...1 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="46" spans="1:57">
       <c r="A46" t="s">
+        <v>750</v>
+      </c>
+      <c r="B46" t="s">
         <v>751</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>752</v>
-      </c>
-[...1 lines deleted...]
-        <v>753</v>
       </c>
       <c r="L46" t="s">
         <v>62</v>
       </c>
       <c r="M46" t="s">
         <v>89</v>
       </c>
       <c r="N46" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P46" t="s">
         <v>65</v>
       </c>
       <c r="R46" t="s">
+        <v>753</v>
+      </c>
+      <c r="S46" t="s">
+        <v>753</v>
+      </c>
+      <c r="T46" t="s">
         <v>754</v>
       </c>
-      <c r="S46" t="s">
-[...2 lines deleted...]
-      <c r="T46" t="s">
+      <c r="U46" t="s">
         <v>755</v>
       </c>
-      <c r="U46" t="s">
+      <c r="V46" t="s">
+        <v>315</v>
+      </c>
+      <c r="W46" t="s">
+        <v>316</v>
+      </c>
+      <c r="X46" t="s">
+        <v>660</v>
+      </c>
+      <c r="AA46" t="s">
         <v>756</v>
-      </c>
-[...10 lines deleted...]
-        <v>757</v>
       </c>
       <c r="AC46" t="s">
         <v>77</v>
       </c>
       <c r="AD46" t="s">
         <v>62</v>
       </c>
       <c r="AE46" t="s">
         <v>78</v>
       </c>
       <c r="AF46" t="s">
         <v>79</v>
       </c>
       <c r="AG46" t="s">
+        <v>753</v>
+      </c>
+      <c r="AH46" t="s">
         <v>754</v>
       </c>
-      <c r="AH46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI46" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ46" t="s">
         <v>62</v>
       </c>
       <c r="AK46" t="s">
         <v>75</v>
       </c>
       <c r="AL46" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM46" t="s">
+        <v>753</v>
+      </c>
+      <c r="AN46" t="s">
         <v>754</v>
       </c>
-      <c r="AN46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP46" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="AQ46" t="s">
         <v>81</v>
       </c>
       <c r="AR46" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="AS46" t="s">
+        <v>758</v>
+      </c>
+      <c r="AT46" t="s">
         <v>759</v>
       </c>
-      <c r="AT46" t="s">
+      <c r="AU46" t="s">
         <v>760</v>
       </c>
-      <c r="AU46" t="s">
+      <c r="AV46" t="s">
         <v>761</v>
-      </c>
-[...1 lines deleted...]
-        <v>762</v>
       </c>
     </row>
     <row r="47" spans="1:57">
       <c r="A47" t="s">
+        <v>762</v>
+      </c>
+      <c r="B47" t="s">
         <v>763</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>764</v>
-      </c>
-[...1 lines deleted...]
-        <v>765</v>
       </c>
       <c r="L47" t="s">
         <v>62</v>
       </c>
       <c r="M47" t="s">
         <v>89</v>
       </c>
       <c r="N47" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P47" t="s">
         <v>65</v>
       </c>
       <c r="R47" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="S47" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="T47" t="s">
+        <v>765</v>
+      </c>
+      <c r="U47" t="s">
         <v>766</v>
       </c>
-      <c r="U47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V47" t="s">
+        <v>591</v>
+      </c>
+      <c r="W47" t="s">
         <v>592</v>
       </c>
-      <c r="W47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X47" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="AA47" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="AC47" t="s">
         <v>77</v>
       </c>
       <c r="AD47" t="s">
         <v>62</v>
       </c>
       <c r="AE47" t="s">
         <v>78</v>
       </c>
       <c r="AF47" t="s">
         <v>79</v>
       </c>
       <c r="AG47" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="AH47" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="AI47" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ47" t="s">
         <v>62</v>
       </c>
       <c r="AK47" t="s">
         <v>75</v>
       </c>
       <c r="AL47" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM47" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="AN47" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="AP47" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="AQ47" t="s">
         <v>81</v>
       </c>
       <c r="AR47" t="s">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="AS47" t="s">
+        <v>768</v>
+      </c>
+      <c r="AT47" t="s">
         <v>769</v>
       </c>
-      <c r="AT47" t="s">
+      <c r="AU47" t="s">
         <v>770</v>
       </c>
-      <c r="AU47" t="s">
+      <c r="AV47" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>772</v>
       </c>
     </row>
     <row r="48" spans="1:57">
       <c r="A48" t="s">
+        <v>772</v>
+      </c>
+      <c r="B48" t="s">
         <v>773</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>774</v>
-      </c>
-[...1 lines deleted...]
-        <v>775</v>
       </c>
       <c r="L48" t="s">
         <v>62</v>
       </c>
       <c r="M48" t="s">
         <v>63</v>
       </c>
       <c r="N48" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P48" t="s">
         <v>65</v>
       </c>
       <c r="R48" t="s">
+        <v>775</v>
+      </c>
+      <c r="S48" t="s">
+        <v>775</v>
+      </c>
+      <c r="T48" t="s">
         <v>776</v>
       </c>
-      <c r="S48" t="s">
-[...2 lines deleted...]
-      <c r="T48" t="s">
+      <c r="U48" t="s">
         <v>777</v>
       </c>
-      <c r="U48" t="s">
+      <c r="V48" t="s">
         <v>778</v>
       </c>
-      <c r="V48" t="s">
+      <c r="W48" t="s">
+        <v>626</v>
+      </c>
+      <c r="X48" t="s">
         <v>779</v>
       </c>
-      <c r="W48" t="s">
-[...2 lines deleted...]
-      <c r="X48" t="s">
+      <c r="AA48" t="s">
         <v>780</v>
-      </c>
-[...1 lines deleted...]
-        <v>781</v>
       </c>
       <c r="AC48" t="s">
         <v>77</v>
       </c>
       <c r="AD48" t="s">
         <v>62</v>
       </c>
       <c r="AE48" t="s">
         <v>78</v>
       </c>
       <c r="AF48" t="s">
         <v>79</v>
       </c>
       <c r="AG48" t="s">
+        <v>775</v>
+      </c>
+      <c r="AH48" t="s">
         <v>776</v>
       </c>
-      <c r="AH48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI48" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ48" t="s">
         <v>62</v>
       </c>
       <c r="AK48" t="s">
         <v>75</v>
       </c>
       <c r="AL48" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM48" t="s">
+        <v>775</v>
+      </c>
+      <c r="AN48" t="s">
         <v>776</v>
       </c>
-      <c r="AN48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP48" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="AQ48" t="s">
         <v>81</v>
       </c>
       <c r="AR48" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="AS48" t="s">
+        <v>782</v>
+      </c>
+      <c r="AT48" t="s">
         <v>783</v>
       </c>
-      <c r="AT48" t="s">
+      <c r="AU48" t="s">
         <v>784</v>
       </c>
-      <c r="AU48" t="s">
+      <c r="AV48" t="s">
         <v>785</v>
-      </c>
-[...1 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="49" spans="1:57">
       <c r="A49" t="s">
+        <v>786</v>
+      </c>
+      <c r="B49" t="s">
         <v>787</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>788</v>
-      </c>
-[...1 lines deleted...]
-        <v>789</v>
       </c>
       <c r="L49" t="s">
         <v>62</v>
       </c>
       <c r="M49" t="s">
         <v>63</v>
       </c>
       <c r="N49" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P49" t="s">
         <v>65</v>
       </c>
       <c r="R49" t="s">
+        <v>775</v>
+      </c>
+      <c r="S49" t="s">
+        <v>775</v>
+      </c>
+      <c r="T49" t="s">
         <v>776</v>
       </c>
-      <c r="S49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U49" t="s">
+        <v>789</v>
+      </c>
+      <c r="V49" t="s">
+        <v>478</v>
+      </c>
+      <c r="W49" t="s">
+        <v>479</v>
+      </c>
+      <c r="X49" t="s">
         <v>790</v>
       </c>
-      <c r="V49" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AA49" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="AC49" t="s">
         <v>77</v>
       </c>
       <c r="AD49" t="s">
         <v>62</v>
       </c>
       <c r="AE49" t="s">
         <v>78</v>
       </c>
       <c r="AF49" t="s">
         <v>79</v>
       </c>
       <c r="AG49" t="s">
+        <v>775</v>
+      </c>
+      <c r="AH49" t="s">
         <v>776</v>
       </c>
-      <c r="AH49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI49" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ49" t="s">
         <v>62</v>
       </c>
       <c r="AK49" t="s">
         <v>75</v>
       </c>
       <c r="AL49" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM49" t="s">
+        <v>775</v>
+      </c>
+      <c r="AN49" t="s">
         <v>776</v>
       </c>
-      <c r="AN49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP49" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="AQ49" t="s">
         <v>81</v>
       </c>
       <c r="AR49" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="AS49" t="s">
+        <v>792</v>
+      </c>
+      <c r="AT49" t="s">
         <v>793</v>
       </c>
-      <c r="AT49" t="s">
+      <c r="AU49" t="s">
         <v>794</v>
       </c>
-      <c r="AU49" t="s">
+      <c r="AV49" t="s">
         <v>795</v>
-      </c>
-[...1 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="50" spans="1:57">
       <c r="A50" t="s">
+        <v>796</v>
+      </c>
+      <c r="B50" t="s">
         <v>797</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
         <v>798</v>
-      </c>
-[...1 lines deleted...]
-        <v>799</v>
       </c>
       <c r="G50" t="s">
         <v>105</v>
       </c>
       <c r="H50" t="s">
         <v>106</v>
       </c>
       <c r="L50" t="s">
         <v>62</v>
       </c>
       <c r="M50" t="s">
         <v>63</v>
       </c>
       <c r="N50" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P50" t="s">
         <v>65</v>
       </c>
       <c r="R50" t="s">
+        <v>775</v>
+      </c>
+      <c r="S50" t="s">
+        <v>775</v>
+      </c>
+      <c r="T50" t="s">
         <v>776</v>
       </c>
-      <c r="S50" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U50" t="s">
+        <v>799</v>
+      </c>
+      <c r="V50" t="s">
         <v>800</v>
       </c>
-      <c r="V50" t="s">
+      <c r="W50" t="s">
         <v>801</v>
       </c>
-      <c r="W50" t="s">
+      <c r="X50" t="s">
         <v>802</v>
       </c>
-      <c r="X50" t="s">
+      <c r="AA50" t="s">
+        <v>780</v>
+      </c>
+      <c r="AB50" t="s">
         <v>803</v>
-      </c>
-[...4 lines deleted...]
-        <v>804</v>
       </c>
       <c r="AC50" t="s">
         <v>77</v>
       </c>
       <c r="AD50" t="s">
         <v>62</v>
       </c>
       <c r="AE50" t="s">
         <v>78</v>
       </c>
       <c r="AF50" t="s">
         <v>79</v>
       </c>
       <c r="AG50" t="s">
+        <v>775</v>
+      </c>
+      <c r="AH50" t="s">
         <v>776</v>
       </c>
-      <c r="AH50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI50" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ50" t="s">
         <v>62</v>
       </c>
       <c r="AK50" t="s">
         <v>75</v>
       </c>
       <c r="AL50" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM50" t="s">
+        <v>775</v>
+      </c>
+      <c r="AN50" t="s">
         <v>776</v>
       </c>
-      <c r="AN50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP50" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="AQ50" t="s">
         <v>81</v>
       </c>
       <c r="AR50" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="AS50" t="s">
+        <v>805</v>
+      </c>
+      <c r="AT50" t="s">
         <v>806</v>
       </c>
-      <c r="AT50" t="s">
+      <c r="AU50" t="s">
         <v>807</v>
       </c>
-      <c r="AU50" t="s">
+      <c r="AV50" t="s">
         <v>808</v>
-      </c>
-[...1 lines deleted...]
-        <v>809</v>
       </c>
     </row>
     <row r="51" spans="1:57">
       <c r="A51" t="s">
+        <v>809</v>
+      </c>
+      <c r="B51" t="s">
         <v>810</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
         <v>811</v>
-      </c>
-[...1 lines deleted...]
-        <v>812</v>
       </c>
       <c r="L51" t="s">
         <v>62</v>
       </c>
       <c r="M51" t="s">
         <v>63</v>
       </c>
       <c r="N51" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P51" t="s">
         <v>65</v>
       </c>
       <c r="R51" t="s">
+        <v>812</v>
+      </c>
+      <c r="S51" t="s">
+        <v>812</v>
+      </c>
+      <c r="T51" t="s">
         <v>813</v>
       </c>
-      <c r="S51" t="s">
-[...2 lines deleted...]
-      <c r="T51" t="s">
+      <c r="U51" t="s">
         <v>814</v>
-      </c>
-[...1 lines deleted...]
-        <v>815</v>
       </c>
       <c r="V51" t="s">
         <v>110</v>
       </c>
       <c r="W51" t="s">
         <v>111</v>
       </c>
       <c r="X51" t="s">
+        <v>815</v>
+      </c>
+      <c r="AA51" t="s">
         <v>816</v>
-      </c>
-[...1 lines deleted...]
-        <v>817</v>
       </c>
       <c r="AC51" t="s">
         <v>77</v>
       </c>
       <c r="AD51" t="s">
         <v>62</v>
       </c>
       <c r="AE51" t="s">
         <v>78</v>
       </c>
       <c r="AF51" t="s">
         <v>79</v>
       </c>
       <c r="AG51" t="s">
+        <v>812</v>
+      </c>
+      <c r="AH51" t="s">
         <v>813</v>
       </c>
-      <c r="AH51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI51" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ51" t="s">
         <v>62</v>
       </c>
       <c r="AK51" t="s">
         <v>75</v>
       </c>
       <c r="AL51" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM51" t="s">
+        <v>812</v>
+      </c>
+      <c r="AN51" t="s">
         <v>813</v>
       </c>
-      <c r="AN51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP51" t="s">
-        <v>818</v>
+        <v>817</v>
       </c>
       <c r="AQ51" t="s">
         <v>81</v>
       </c>
       <c r="AR51" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="AS51" t="s">
+        <v>818</v>
+      </c>
+      <c r="AT51" t="s">
         <v>819</v>
       </c>
-      <c r="AT51" t="s">
+      <c r="AU51" t="s">
         <v>820</v>
       </c>
-      <c r="AU51" t="s">
+      <c r="AV51" t="s">
         <v>821</v>
-      </c>
-[...1 lines deleted...]
-        <v>822</v>
       </c>
     </row>
     <row r="52" spans="1:57">
       <c r="A52" t="s">
+        <v>822</v>
+      </c>
+      <c r="B52" t="s">
         <v>823</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" t="s">
         <v>824</v>
-      </c>
-[...1 lines deleted...]
-        <v>825</v>
       </c>
       <c r="L52" t="s">
         <v>62</v>
       </c>
       <c r="M52" t="s">
         <v>63</v>
       </c>
       <c r="N52" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P52" t="s">
         <v>65</v>
       </c>
       <c r="R52" t="s">
+        <v>825</v>
+      </c>
+      <c r="S52" t="s">
+        <v>825</v>
+      </c>
+      <c r="T52" t="s">
         <v>826</v>
       </c>
-      <c r="S52" t="s">
-[...2 lines deleted...]
-      <c r="T52" t="s">
+      <c r="U52" t="s">
         <v>827</v>
       </c>
-      <c r="U52" t="s">
+      <c r="V52" t="s">
         <v>828</v>
       </c>
-      <c r="V52" t="s">
+      <c r="W52" t="s">
         <v>829</v>
       </c>
-      <c r="W52" t="s">
+      <c r="X52" t="s">
         <v>830</v>
       </c>
-      <c r="X52" t="s">
+      <c r="AA52" t="s">
         <v>831</v>
       </c>
-      <c r="AA52" t="s">
+      <c r="AB52" t="s">
         <v>832</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="AC52" t="s">
         <v>77</v>
       </c>
       <c r="AD52" t="s">
         <v>62</v>
       </c>
       <c r="AE52" t="s">
         <v>78</v>
       </c>
       <c r="AF52" t="s">
         <v>79</v>
       </c>
       <c r="AG52" t="s">
+        <v>825</v>
+      </c>
+      <c r="AH52" t="s">
         <v>826</v>
       </c>
-      <c r="AH52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI52" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ52" t="s">
         <v>62</v>
       </c>
       <c r="AK52" t="s">
         <v>75</v>
       </c>
       <c r="AL52" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM52" t="s">
+        <v>825</v>
+      </c>
+      <c r="AN52" t="s">
         <v>826</v>
       </c>
-      <c r="AN52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP52" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="AQ52" t="s">
         <v>81</v>
       </c>
       <c r="AR52" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="AS52" t="s">
+        <v>834</v>
+      </c>
+      <c r="AT52" t="s">
         <v>835</v>
       </c>
-      <c r="AT52" t="s">
+      <c r="AU52" t="s">
         <v>836</v>
       </c>
-      <c r="AU52" t="s">
+      <c r="AV52" t="s">
         <v>837</v>
-      </c>
-[...1 lines deleted...]
-        <v>838</v>
       </c>
     </row>
     <row r="53" spans="1:57">
       <c r="A53" t="s">
+        <v>838</v>
+      </c>
+      <c r="B53" t="s">
         <v>839</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
         <v>840</v>
-      </c>
-[...1 lines deleted...]
-        <v>841</v>
       </c>
       <c r="L53" t="s">
         <v>62</v>
       </c>
       <c r="M53" t="s">
         <v>63</v>
       </c>
       <c r="N53" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P53" t="s">
         <v>65</v>
       </c>
       <c r="R53" t="s">
+        <v>825</v>
+      </c>
+      <c r="S53" t="s">
+        <v>825</v>
+      </c>
+      <c r="T53" t="s">
         <v>826</v>
       </c>
-      <c r="S53" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U53" t="s">
+        <v>841</v>
+      </c>
+      <c r="V53" t="s">
         <v>842</v>
-      </c>
-[...1 lines deleted...]
-        <v>843</v>
       </c>
       <c r="W53" t="s">
         <v>158</v>
       </c>
       <c r="X53" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="AA53" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="AC53" t="s">
         <v>77</v>
       </c>
       <c r="AD53" t="s">
         <v>62</v>
       </c>
       <c r="AE53" t="s">
         <v>78</v>
       </c>
       <c r="AF53" t="s">
         <v>79</v>
       </c>
       <c r="AG53" t="s">
+        <v>825</v>
+      </c>
+      <c r="AH53" t="s">
         <v>826</v>
       </c>
-      <c r="AH53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI53" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ53" t="s">
         <v>62</v>
       </c>
       <c r="AK53" t="s">
         <v>75</v>
       </c>
       <c r="AL53" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM53" t="s">
+        <v>825</v>
+      </c>
+      <c r="AN53" t="s">
         <v>826</v>
       </c>
-      <c r="AN53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP53" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="AQ53" t="s">
         <v>81</v>
       </c>
       <c r="AR53" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="AS53" t="s">
+        <v>845</v>
+      </c>
+      <c r="AT53" t="s">
         <v>846</v>
       </c>
-      <c r="AT53" t="s">
+      <c r="AU53" t="s">
         <v>847</v>
       </c>
-      <c r="AU53" t="s">
+      <c r="AV53" t="s">
         <v>848</v>
-      </c>
-[...1 lines deleted...]
-        <v>849</v>
       </c>
     </row>
     <row r="54" spans="1:57">
       <c r="A54" t="s">
+        <v>849</v>
+      </c>
+      <c r="B54" t="s">
         <v>850</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" t="s">
         <v>851</v>
-      </c>
-[...1 lines deleted...]
-        <v>852</v>
       </c>
       <c r="L54" t="s">
         <v>62</v>
       </c>
       <c r="M54" t="s">
         <v>63</v>
       </c>
       <c r="N54" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P54" t="s">
         <v>65</v>
       </c>
       <c r="R54" t="s">
+        <v>825</v>
+      </c>
+      <c r="S54" t="s">
+        <v>825</v>
+      </c>
+      <c r="T54" t="s">
         <v>826</v>
       </c>
-      <c r="S54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U54" t="s">
+        <v>852</v>
+      </c>
+      <c r="V54" t="s">
+        <v>540</v>
+      </c>
+      <c r="W54" t="s">
+        <v>541</v>
+      </c>
+      <c r="X54" t="s">
         <v>853</v>
       </c>
-      <c r="V54" t="s">
-[...5 lines deleted...]
-      <c r="X54" t="s">
+      <c r="AA54" t="s">
+        <v>831</v>
+      </c>
+      <c r="AB54" t="s">
         <v>854</v>
-      </c>
-[...4 lines deleted...]
-        <v>855</v>
       </c>
       <c r="AC54" t="s">
         <v>77</v>
       </c>
       <c r="AD54" t="s">
         <v>62</v>
       </c>
       <c r="AE54" t="s">
         <v>78</v>
       </c>
       <c r="AF54" t="s">
         <v>79</v>
       </c>
       <c r="AG54" t="s">
+        <v>825</v>
+      </c>
+      <c r="AH54" t="s">
         <v>826</v>
       </c>
-      <c r="AH54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI54" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ54" t="s">
         <v>62</v>
       </c>
       <c r="AK54" t="s">
         <v>75</v>
       </c>
       <c r="AL54" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM54" t="s">
+        <v>825</v>
+      </c>
+      <c r="AN54" t="s">
         <v>826</v>
       </c>
-      <c r="AN54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP54" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
       <c r="AQ54" t="s">
         <v>81</v>
       </c>
       <c r="AR54" t="s">
-        <v>852</v>
+        <v>851</v>
       </c>
       <c r="AS54" t="s">
+        <v>856</v>
+      </c>
+      <c r="AT54" t="s">
         <v>857</v>
       </c>
-      <c r="AT54" t="s">
+      <c r="AU54" t="s">
         <v>858</v>
       </c>
-      <c r="AU54" t="s">
+      <c r="AV54" t="s">
         <v>859</v>
-      </c>
-[...1 lines deleted...]
-        <v>860</v>
       </c>
     </row>
     <row r="55" spans="1:57">
       <c r="A55" t="s">
+        <v>860</v>
+      </c>
+      <c r="B55" t="s">
         <v>861</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>862</v>
-      </c>
-[...1 lines deleted...]
-        <v>863</v>
       </c>
       <c r="L55" t="s">
         <v>62</v>
       </c>
       <c r="M55" t="s">
         <v>63</v>
       </c>
       <c r="N55" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P55" t="s">
         <v>65</v>
       </c>
       <c r="R55" t="s">
+        <v>825</v>
+      </c>
+      <c r="S55" t="s">
+        <v>825</v>
+      </c>
+      <c r="T55" t="s">
         <v>826</v>
       </c>
-      <c r="S55" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U55" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="V55" t="s">
         <v>226</v>
       </c>
       <c r="W55" t="s">
         <v>227</v>
       </c>
       <c r="X55" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="AA55" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="AC55" t="s">
         <v>77</v>
       </c>
       <c r="AD55" t="s">
         <v>62</v>
       </c>
       <c r="AE55" t="s">
         <v>78</v>
       </c>
       <c r="AF55" t="s">
         <v>79</v>
       </c>
       <c r="AG55" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
       <c r="AH55" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="AI55" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ55" t="s">
         <v>62</v>
       </c>
       <c r="AK55" t="s">
         <v>75</v>
       </c>
       <c r="AL55" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM55" t="s">
+        <v>825</v>
+      </c>
+      <c r="AN55" t="s">
         <v>826</v>
       </c>
-      <c r="AN55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP55" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="AQ55" t="s">
         <v>81</v>
       </c>
       <c r="AR55" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="AS55" t="s">
+        <v>867</v>
+      </c>
+      <c r="AT55" t="s">
         <v>868</v>
       </c>
-      <c r="AT55" t="s">
+      <c r="AU55" t="s">
         <v>869</v>
       </c>
-      <c r="AU55" t="s">
+      <c r="AV55" t="s">
         <v>870</v>
-      </c>
-[...1 lines deleted...]
-        <v>871</v>
       </c>
     </row>
     <row r="56" spans="1:57">
       <c r="A56" t="s">
+        <v>871</v>
+      </c>
+      <c r="B56" t="s">
         <v>872</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
         <v>873</v>
-      </c>
-[...1 lines deleted...]
-        <v>874</v>
       </c>
       <c r="L56" t="s">
         <v>62</v>
       </c>
       <c r="M56" t="s">
         <v>63</v>
       </c>
       <c r="N56" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P56" t="s">
         <v>65</v>
       </c>
       <c r="R56" t="s">
+        <v>825</v>
+      </c>
+      <c r="S56" t="s">
+        <v>825</v>
+      </c>
+      <c r="T56" t="s">
         <v>826</v>
       </c>
-      <c r="S56" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U56" t="s">
-        <v>875</v>
+        <v>874</v>
       </c>
       <c r="V56" t="s">
+        <v>641</v>
+      </c>
+      <c r="W56" t="s">
         <v>642</v>
       </c>
-      <c r="W56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X56" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="AA56" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="AC56" t="s">
         <v>77</v>
       </c>
       <c r="AD56" t="s">
         <v>62</v>
       </c>
       <c r="AE56" t="s">
         <v>78</v>
       </c>
       <c r="AF56" t="s">
         <v>79</v>
       </c>
       <c r="AG56" t="s">
+        <v>825</v>
+      </c>
+      <c r="AH56" t="s">
         <v>826</v>
       </c>
-      <c r="AH56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI56" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ56" t="s">
         <v>62</v>
       </c>
       <c r="AK56" t="s">
         <v>75</v>
       </c>
       <c r="AL56" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM56" t="s">
+        <v>825</v>
+      </c>
+      <c r="AN56" t="s">
         <v>826</v>
       </c>
-      <c r="AN56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP56" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
       <c r="AQ56" t="s">
         <v>81</v>
       </c>
       <c r="AR56" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
       <c r="AS56" t="s">
+        <v>876</v>
+      </c>
+      <c r="AT56" t="s">
         <v>877</v>
       </c>
-      <c r="AT56" t="s">
+      <c r="AU56" t="s">
         <v>878</v>
       </c>
-      <c r="AU56" t="s">
+      <c r="AV56" t="s">
         <v>879</v>
-      </c>
-[...1 lines deleted...]
-        <v>880</v>
       </c>
     </row>
     <row r="57" spans="1:57">
       <c r="A57" t="s">
+        <v>880</v>
+      </c>
+      <c r="B57" t="s">
         <v>881</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
         <v>882</v>
-      </c>
-[...1 lines deleted...]
-        <v>883</v>
       </c>
       <c r="L57" t="s">
         <v>62</v>
       </c>
       <c r="M57" t="s">
         <v>63</v>
       </c>
       <c r="N57" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P57" t="s">
         <v>65</v>
       </c>
       <c r="R57" t="s">
+        <v>825</v>
+      </c>
+      <c r="S57" t="s">
+        <v>825</v>
+      </c>
+      <c r="T57" t="s">
         <v>826</v>
       </c>
-      <c r="S57" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U57" t="s">
+        <v>883</v>
+      </c>
+      <c r="V57" t="s">
+        <v>670</v>
+      </c>
+      <c r="W57" t="s">
+        <v>671</v>
+      </c>
+      <c r="X57" t="s">
+        <v>446</v>
+      </c>
+      <c r="AA57" t="s">
+        <v>831</v>
+      </c>
+      <c r="AB57" t="s">
         <v>884</v>
-      </c>
-[...13 lines deleted...]
-        <v>885</v>
       </c>
       <c r="AC57" t="s">
         <v>77</v>
       </c>
       <c r="AD57" t="s">
         <v>62</v>
       </c>
       <c r="AE57" t="s">
         <v>78</v>
       </c>
       <c r="AF57" t="s">
         <v>79</v>
       </c>
       <c r="AG57" t="s">
+        <v>825</v>
+      </c>
+      <c r="AH57" t="s">
         <v>826</v>
       </c>
-      <c r="AH57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI57" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ57" t="s">
         <v>62</v>
       </c>
       <c r="AK57" t="s">
         <v>75</v>
       </c>
       <c r="AL57" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM57" t="s">
+        <v>825</v>
+      </c>
+      <c r="AN57" t="s">
         <v>826</v>
       </c>
-      <c r="AN57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP57" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="AQ57" t="s">
         <v>81</v>
       </c>
       <c r="AR57" t="s">
-        <v>883</v>
+        <v>882</v>
       </c>
       <c r="AS57" t="s">
+        <v>886</v>
+      </c>
+      <c r="AT57" t="s">
         <v>887</v>
       </c>
-      <c r="AT57" t="s">
+      <c r="AU57" t="s">
         <v>888</v>
       </c>
-      <c r="AU57" t="s">
+      <c r="AV57" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="58" spans="1:57">
       <c r="A58" t="s">
+        <v>890</v>
+      </c>
+      <c r="B58" t="s">
         <v>891</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>893</v>
       </c>
       <c r="L58" t="s">
         <v>62</v>
       </c>
       <c r="M58" t="s">
         <v>63</v>
       </c>
       <c r="N58" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P58" t="s">
         <v>65</v>
       </c>
       <c r="R58" t="s">
+        <v>825</v>
+      </c>
+      <c r="S58" t="s">
+        <v>825</v>
+      </c>
+      <c r="T58" t="s">
         <v>826</v>
       </c>
-      <c r="S58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U58" t="s">
+        <v>893</v>
+      </c>
+      <c r="V58" t="s">
         <v>894</v>
       </c>
-      <c r="V58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W58" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
       <c r="X58" t="s">
+        <v>830</v>
+      </c>
+      <c r="AA58" t="s">
         <v>831</v>
-      </c>
-[...1 lines deleted...]
-        <v>832</v>
       </c>
       <c r="AC58" t="s">
         <v>77</v>
       </c>
       <c r="AD58" t="s">
         <v>62</v>
       </c>
       <c r="AE58" t="s">
         <v>78</v>
       </c>
       <c r="AF58" t="s">
         <v>79</v>
       </c>
       <c r="AG58" t="s">
+        <v>825</v>
+      </c>
+      <c r="AH58" t="s">
         <v>826</v>
       </c>
-      <c r="AH58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI58" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ58" t="s">
         <v>62</v>
       </c>
       <c r="AK58" t="s">
         <v>75</v>
       </c>
       <c r="AL58" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM58" t="s">
+        <v>825</v>
+      </c>
+      <c r="AN58" t="s">
         <v>826</v>
       </c>
-      <c r="AN58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP58" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="AQ58" t="s">
         <v>81</v>
       </c>
       <c r="AR58" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="AS58" t="s">
+        <v>896</v>
+      </c>
+      <c r="AT58" t="s">
         <v>897</v>
       </c>
-      <c r="AT58" t="s">
+      <c r="AU58" t="s">
         <v>898</v>
       </c>
-      <c r="AU58" t="s">
+      <c r="AV58" t="s">
         <v>899</v>
-      </c>
-[...1 lines deleted...]
-        <v>900</v>
       </c>
     </row>
     <row r="59" spans="1:57">
       <c r="A59" t="s">
+        <v>900</v>
+      </c>
+      <c r="B59" t="s">
         <v>901</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" t="s">
         <v>902</v>
-      </c>
-[...1 lines deleted...]
-        <v>903</v>
       </c>
       <c r="L59" t="s">
         <v>62</v>
       </c>
       <c r="M59" t="s">
         <v>89</v>
       </c>
       <c r="N59" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P59" t="s">
         <v>65</v>
       </c>
       <c r="R59" t="s">
+        <v>825</v>
+      </c>
+      <c r="S59" t="s">
+        <v>825</v>
+      </c>
+      <c r="T59" t="s">
         <v>826</v>
       </c>
-      <c r="S59" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U59" t="s">
+        <v>903</v>
+      </c>
+      <c r="V59" t="s">
+        <v>658</v>
+      </c>
+      <c r="W59" t="s">
+        <v>659</v>
+      </c>
+      <c r="X59" t="s">
         <v>904</v>
       </c>
-      <c r="V59" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AA59" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="AC59" t="s">
         <v>77</v>
       </c>
       <c r="AD59" t="s">
         <v>62</v>
       </c>
       <c r="AE59" t="s">
         <v>78</v>
       </c>
       <c r="AF59" t="s">
         <v>79</v>
       </c>
       <c r="AG59" t="s">
+        <v>825</v>
+      </c>
+      <c r="AH59" t="s">
         <v>826</v>
       </c>
-      <c r="AH59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI59" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ59" t="s">
         <v>62</v>
       </c>
       <c r="AK59" t="s">
         <v>75</v>
       </c>
       <c r="AL59" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM59" t="s">
+        <v>825</v>
+      </c>
+      <c r="AN59" t="s">
         <v>826</v>
       </c>
-      <c r="AN59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP59" t="s">
-        <v>906</v>
+        <v>905</v>
       </c>
       <c r="AQ59" t="s">
         <v>81</v>
       </c>
       <c r="AR59" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
       <c r="AS59" t="s">
+        <v>906</v>
+      </c>
+      <c r="AT59" t="s">
         <v>907</v>
       </c>
-      <c r="AT59" t="s">
+      <c r="AU59" t="s">
         <v>908</v>
       </c>
-      <c r="AU59" t="s">
+      <c r="AV59" t="s">
         <v>909</v>
-      </c>
-[...1 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="60" spans="1:57">
       <c r="A60" t="s">
+        <v>910</v>
+      </c>
+      <c r="B60" t="s">
         <v>911</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
         <v>912</v>
-      </c>
-[...1 lines deleted...]
-        <v>913</v>
       </c>
       <c r="L60" t="s">
         <v>62</v>
       </c>
       <c r="M60" t="s">
         <v>89</v>
       </c>
       <c r="N60" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P60" t="s">
         <v>65</v>
       </c>
       <c r="R60" t="s">
+        <v>825</v>
+      </c>
+      <c r="S60" t="s">
+        <v>825</v>
+      </c>
+      <c r="T60" t="s">
         <v>826</v>
       </c>
-      <c r="S60" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U60" t="s">
+        <v>913</v>
+      </c>
+      <c r="V60" t="s">
         <v>914</v>
       </c>
-      <c r="V60" t="s">
+      <c r="W60" t="s">
         <v>915</v>
       </c>
-      <c r="W60" t="s">
+      <c r="X60" t="s">
         <v>916</v>
       </c>
-      <c r="X60" t="s">
+      <c r="AA60" t="s">
+        <v>831</v>
+      </c>
+      <c r="AB60" t="s">
         <v>917</v>
-      </c>
-[...4 lines deleted...]
-        <v>918</v>
       </c>
       <c r="AC60" t="s">
         <v>77</v>
       </c>
       <c r="AD60" t="s">
         <v>62</v>
       </c>
       <c r="AE60" t="s">
         <v>78</v>
       </c>
       <c r="AF60" t="s">
         <v>79</v>
       </c>
       <c r="AG60" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
       <c r="AH60" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="AI60" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ60" t="s">
         <v>62</v>
       </c>
       <c r="AK60" t="s">
         <v>75</v>
       </c>
       <c r="AL60" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM60" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
       <c r="AN60" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="AP60" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="AQ60" t="s">
         <v>81</v>
       </c>
       <c r="AR60" t="s">
-        <v>913</v>
+        <v>912</v>
       </c>
       <c r="AS60" t="s">
+        <v>919</v>
+      </c>
+      <c r="AT60" t="s">
         <v>920</v>
       </c>
-      <c r="AT60" t="s">
+      <c r="AU60" t="s">
         <v>921</v>
       </c>
-      <c r="AU60" t="s">
+      <c r="AV60" t="s">
         <v>922</v>
-      </c>
-[...1 lines deleted...]
-        <v>923</v>
       </c>
     </row>
     <row r="61" spans="1:57">
       <c r="A61" t="s">
+        <v>923</v>
+      </c>
+      <c r="B61" t="s">
         <v>924</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" t="s">
         <v>925</v>
-      </c>
-[...1 lines deleted...]
-        <v>926</v>
       </c>
       <c r="L61" t="s">
         <v>62</v>
       </c>
       <c r="M61" t="s">
         <v>89</v>
       </c>
       <c r="N61" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P61" t="s">
         <v>65</v>
       </c>
       <c r="R61" t="s">
+        <v>825</v>
+      </c>
+      <c r="S61" t="s">
+        <v>825</v>
+      </c>
+      <c r="T61" t="s">
         <v>826</v>
       </c>
-      <c r="S61" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U61" t="s">
+        <v>926</v>
+      </c>
+      <c r="V61" t="s">
+        <v>686</v>
+      </c>
+      <c r="W61" t="s">
         <v>927</v>
       </c>
-      <c r="V61" t="s">
-[...2 lines deleted...]
-      <c r="W61" t="s">
+      <c r="X61" t="s">
         <v>928</v>
       </c>
-      <c r="X61" t="s">
+      <c r="AA61" t="s">
+        <v>831</v>
+      </c>
+      <c r="AB61" t="s">
         <v>929</v>
-      </c>
-[...4 lines deleted...]
-        <v>930</v>
       </c>
       <c r="AC61" t="s">
         <v>77</v>
       </c>
       <c r="AD61" t="s">
         <v>62</v>
       </c>
       <c r="AE61" t="s">
         <v>78</v>
       </c>
       <c r="AF61" t="s">
         <v>79</v>
       </c>
       <c r="AG61" t="s">
+        <v>825</v>
+      </c>
+      <c r="AH61" t="s">
         <v>826</v>
       </c>
-      <c r="AH61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI61" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ61" t="s">
         <v>62</v>
       </c>
       <c r="AK61" t="s">
         <v>75</v>
       </c>
       <c r="AL61" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM61" t="s">
+        <v>825</v>
+      </c>
+      <c r="AN61" t="s">
         <v>826</v>
       </c>
-      <c r="AN61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP61" t="s">
-        <v>931</v>
+        <v>930</v>
       </c>
       <c r="AQ61" t="s">
         <v>81</v>
       </c>
       <c r="AR61" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="AS61" t="s">
+        <v>931</v>
+      </c>
+      <c r="AT61" t="s">
         <v>932</v>
       </c>
-      <c r="AT61" t="s">
+      <c r="AU61" t="s">
         <v>933</v>
       </c>
-      <c r="AU61" t="s">
+      <c r="AV61" t="s">
         <v>934</v>
-      </c>
-[...1 lines deleted...]
-        <v>935</v>
       </c>
     </row>
     <row r="62" spans="1:57">
       <c r="A62" t="s">
+        <v>935</v>
+      </c>
+      <c r="B62" t="s">
         <v>936</v>
-      </c>
-[...1 lines deleted...]
-        <v>937</v>
       </c>
       <c r="L62" t="s">
         <v>62</v>
       </c>
       <c r="M62" t="s">
         <v>63</v>
       </c>
       <c r="N62" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P62" t="s">
         <v>65</v>
       </c>
       <c r="R62" t="s">
+        <v>937</v>
+      </c>
+      <c r="S62" t="s">
+        <v>937</v>
+      </c>
+      <c r="T62" t="s">
         <v>938</v>
       </c>
-      <c r="S62" t="s">
-[...2 lines deleted...]
-      <c r="T62" t="s">
+      <c r="U62" t="s">
         <v>939</v>
-      </c>
-[...1 lines deleted...]
-        <v>940</v>
       </c>
       <c r="V62" t="s">
         <v>195</v>
       </c>
       <c r="W62" t="s">
         <v>196</v>
       </c>
       <c r="X62" t="s">
+        <v>940</v>
+      </c>
+      <c r="AA62" t="s">
         <v>941</v>
       </c>
-      <c r="AA62" t="s">
+      <c r="AB62" t="s">
         <v>942</v>
       </c>
-      <c r="AB62" t="s">
+      <c r="AP62" t="s">
         <v>943</v>
-      </c>
-[...1 lines deleted...]
-        <v>944</v>
       </c>
       <c r="AQ62" t="s">
         <v>81</v>
       </c>
       <c r="AR62" t="s">
+        <v>944</v>
+      </c>
+      <c r="AS62" t="s">
         <v>945</v>
       </c>
-      <c r="AS62" t="s">
+      <c r="AT62" t="s">
         <v>946</v>
       </c>
-      <c r="AT62" t="s">
+      <c r="AU62" t="s">
         <v>947</v>
-      </c>
-[...1 lines deleted...]
-        <v>948</v>
       </c>
     </row>
     <row r="63" spans="1:57">
       <c r="A63" t="s">
+        <v>948</v>
+      </c>
+      <c r="B63" t="s">
         <v>949</v>
-      </c>
-[...1 lines deleted...]
-        <v>950</v>
       </c>
       <c r="L63" t="s">
         <v>62</v>
       </c>
       <c r="M63" t="s">
         <v>63</v>
       </c>
       <c r="N63" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P63" t="s">
         <v>65</v>
       </c>
       <c r="R63" t="s">
+        <v>950</v>
+      </c>
+      <c r="S63" t="s">
+        <v>950</v>
+      </c>
+      <c r="T63" t="s">
         <v>951</v>
       </c>
-      <c r="S63" t="s">
-[...2 lines deleted...]
-      <c r="T63" t="s">
+      <c r="U63" t="s">
+        <v>799</v>
+      </c>
+      <c r="V63" t="s">
+        <v>800</v>
+      </c>
+      <c r="W63" t="s">
+        <v>801</v>
+      </c>
+      <c r="X63" t="s">
         <v>952</v>
       </c>
-      <c r="U63" t="s">
-[...8 lines deleted...]
-      <c r="X63" t="s">
+      <c r="AA63" t="s">
         <v>953</v>
       </c>
-      <c r="AA63" t="s">
+      <c r="AB63" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="AC63" t="s">
         <v>77</v>
       </c>
       <c r="AD63" t="s">
         <v>62</v>
       </c>
       <c r="AE63" t="s">
         <v>78</v>
       </c>
       <c r="AF63" t="s">
         <v>79</v>
       </c>
       <c r="AG63" t="s">
+        <v>950</v>
+      </c>
+      <c r="AH63" t="s">
         <v>951</v>
       </c>
-      <c r="AH63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI63" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ63" t="s">
         <v>62</v>
       </c>
       <c r="AK63" t="s">
         <v>75</v>
       </c>
       <c r="AL63" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM63" t="s">
+        <v>950</v>
+      </c>
+      <c r="AN63" t="s">
         <v>951</v>
       </c>
-      <c r="AN63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP63" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
       <c r="AQ63" t="s">
         <v>81</v>
       </c>
       <c r="AR63" t="s">
+        <v>956</v>
+      </c>
+      <c r="AS63" t="s">
         <v>957</v>
       </c>
-      <c r="AS63" t="s">
+      <c r="AT63" t="s">
         <v>958</v>
       </c>
-      <c r="AT63" t="s">
+      <c r="AU63" t="s">
         <v>959</v>
-      </c>
-[...1 lines deleted...]
-        <v>960</v>
       </c>
     </row>
     <row r="64" spans="1:57">
       <c r="A64" t="s">
+        <v>960</v>
+      </c>
+      <c r="B64" t="s">
         <v>961</v>
-      </c>
-[...1 lines deleted...]
-        <v>962</v>
       </c>
       <c r="L64" t="s">
         <v>62</v>
       </c>
       <c r="M64" t="s">
         <v>63</v>
       </c>
       <c r="N64" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P64" t="s">
         <v>65</v>
       </c>
       <c r="R64" t="s">
+        <v>962</v>
+      </c>
+      <c r="S64" t="s">
+        <v>962</v>
+      </c>
+      <c r="T64" t="s">
         <v>963</v>
       </c>
-      <c r="S64" t="s">
-[...2 lines deleted...]
-      <c r="T64" t="s">
+      <c r="U64" t="s">
         <v>964</v>
       </c>
-      <c r="U64" t="s">
+      <c r="V64" t="s">
+        <v>741</v>
+      </c>
+      <c r="W64" t="s">
+        <v>742</v>
+      </c>
+      <c r="X64" t="s">
         <v>965</v>
       </c>
-      <c r="V64" t="s">
-[...5 lines deleted...]
-      <c r="X64" t="s">
+      <c r="AA64" t="s">
         <v>966</v>
       </c>
-      <c r="AA64" t="s">
+      <c r="AB64" t="s">
         <v>967</v>
-      </c>
-[...1 lines deleted...]
-        <v>968</v>
       </c>
       <c r="AC64" t="s">
         <v>77</v>
       </c>
       <c r="AD64" t="s">
         <v>62</v>
       </c>
       <c r="AE64" t="s">
         <v>78</v>
       </c>
       <c r="AF64" t="s">
         <v>79</v>
       </c>
       <c r="AG64" t="s">
+        <v>962</v>
+      </c>
+      <c r="AH64" t="s">
         <v>963</v>
       </c>
-      <c r="AH64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI64" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ64" t="s">
         <v>62</v>
       </c>
       <c r="AK64" t="s">
         <v>75</v>
       </c>
       <c r="AL64" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM64" t="s">
+        <v>962</v>
+      </c>
+      <c r="AN64" t="s">
         <v>963</v>
       </c>
-      <c r="AN64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP64" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
       <c r="AQ64" t="s">
         <v>81</v>
       </c>
       <c r="AR64" t="s">
+        <v>969</v>
+      </c>
+      <c r="AS64" t="s">
         <v>970</v>
       </c>
-      <c r="AS64" t="s">
+      <c r="AT64" t="s">
         <v>971</v>
       </c>
-      <c r="AT64" t="s">
+      <c r="AU64" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
     </row>
     <row r="65" spans="1:57">
       <c r="A65" t="s">
+        <v>973</v>
+      </c>
+      <c r="B65" t="s">
         <v>974</v>
-      </c>
-[...1 lines deleted...]
-        <v>975</v>
       </c>
       <c r="L65" t="s">
         <v>62</v>
       </c>
       <c r="M65" t="s">
         <v>89</v>
       </c>
       <c r="N65" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P65" t="s">
         <v>65</v>
       </c>
       <c r="R65" t="s">
+        <v>975</v>
+      </c>
+      <c r="S65" t="s">
+        <v>975</v>
+      </c>
+      <c r="T65" t="s">
         <v>976</v>
       </c>
-      <c r="S65" t="s">
-[...2 lines deleted...]
-      <c r="T65" t="s">
+      <c r="U65" t="s">
         <v>977</v>
       </c>
-      <c r="U65" t="s">
+      <c r="V65" t="s">
         <v>978</v>
       </c>
-      <c r="V65" t="s">
+      <c r="W65" t="s">
         <v>979</v>
       </c>
-      <c r="W65" t="s">
+      <c r="X65" t="s">
         <v>980</v>
       </c>
-      <c r="X65" t="s">
+      <c r="AA65" t="s">
         <v>981</v>
       </c>
-      <c r="AA65" t="s">
+      <c r="AB65" t="s">
         <v>982</v>
-      </c>
-[...1 lines deleted...]
-        <v>983</v>
       </c>
       <c r="AC65" t="s">
         <v>77</v>
       </c>
       <c r="AD65" t="s">
         <v>62</v>
       </c>
       <c r="AE65" t="s">
         <v>78</v>
       </c>
       <c r="AF65" t="s">
         <v>79</v>
       </c>
       <c r="AG65" t="s">
+        <v>975</v>
+      </c>
+      <c r="AH65" t="s">
         <v>976</v>
       </c>
-      <c r="AH65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI65" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ65" t="s">
         <v>62</v>
       </c>
       <c r="AK65" t="s">
         <v>75</v>
       </c>
       <c r="AL65" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM65" t="s">
+        <v>975</v>
+      </c>
+      <c r="AN65" t="s">
         <v>976</v>
       </c>
-      <c r="AN65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP65" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
       <c r="AQ65" t="s">
         <v>81</v>
       </c>
       <c r="AR65" t="s">
+        <v>984</v>
+      </c>
+      <c r="AS65" t="s">
         <v>985</v>
       </c>
-      <c r="AS65" t="s">
+      <c r="AT65" t="s">
         <v>986</v>
       </c>
-      <c r="AT65" t="s">
+      <c r="AU65" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
     </row>
     <row r="66" spans="1:57">
       <c r="A66" t="s">
+        <v>988</v>
+      </c>
+      <c r="B66" t="s">
         <v>989</v>
-      </c>
-[...1 lines deleted...]
-        <v>990</v>
       </c>
       <c r="L66" t="s">
         <v>62</v>
       </c>
       <c r="M66" t="s">
         <v>63</v>
       </c>
       <c r="N66" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P66" t="s">
         <v>65</v>
       </c>
       <c r="R66" t="s">
+        <v>990</v>
+      </c>
+      <c r="S66" t="s">
+        <v>990</v>
+      </c>
+      <c r="T66" t="s">
         <v>991</v>
       </c>
-      <c r="S66" t="s">
-[...2 lines deleted...]
-      <c r="T66" t="s">
+      <c r="U66" t="s">
         <v>992</v>
       </c>
-      <c r="U66" t="s">
+      <c r="V66" t="s">
         <v>993</v>
       </c>
-      <c r="V66" t="s">
+      <c r="W66" t="s">
         <v>994</v>
       </c>
-      <c r="W66" t="s">
+      <c r="X66" t="s">
         <v>995</v>
       </c>
-      <c r="X66" t="s">
+      <c r="AA66" t="s">
         <v>996</v>
       </c>
-      <c r="AA66" t="s">
+      <c r="AB66" t="s">
         <v>997</v>
-      </c>
-[...1 lines deleted...]
-        <v>998</v>
       </c>
       <c r="AC66" t="s">
         <v>77</v>
       </c>
       <c r="AD66" t="s">
         <v>62</v>
       </c>
       <c r="AE66" t="s">
         <v>78</v>
       </c>
       <c r="AF66" t="s">
         <v>79</v>
       </c>
       <c r="AG66" t="s">
+        <v>990</v>
+      </c>
+      <c r="AH66" t="s">
         <v>991</v>
       </c>
-      <c r="AH66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI66" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ66" t="s">
         <v>62</v>
       </c>
       <c r="AK66" t="s">
         <v>75</v>
       </c>
       <c r="AL66" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM66" t="s">
+        <v>990</v>
+      </c>
+      <c r="AN66" t="s">
         <v>991</v>
       </c>
-      <c r="AN66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP66" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
       <c r="AQ66" t="s">
         <v>81</v>
       </c>
       <c r="AR66" t="s">
+        <v>999</v>
+      </c>
+      <c r="AS66" t="s">
         <v>1000</v>
       </c>
-      <c r="AS66" t="s">
+      <c r="AT66" t="s">
         <v>1001</v>
       </c>
-      <c r="AT66" t="s">
+      <c r="AU66" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
     </row>
     <row r="67" spans="1:57">
       <c r="A67" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B67" t="s">
         <v>1004</v>
-      </c>
-[...1 lines deleted...]
-        <v>1005</v>
       </c>
       <c r="L67" t="s">
         <v>62</v>
       </c>
       <c r="M67" t="s">
         <v>63</v>
       </c>
       <c r="N67" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P67" t="s">
         <v>65</v>
       </c>
       <c r="R67" t="s">
+        <v>1005</v>
+      </c>
+      <c r="S67" t="s">
+        <v>1005</v>
+      </c>
+      <c r="T67" t="s">
         <v>1006</v>
       </c>
-      <c r="S67" t="s">
-[...2 lines deleted...]
-      <c r="T67" t="s">
+      <c r="U67" t="s">
         <v>1007</v>
       </c>
-      <c r="U67" t="s">
+      <c r="V67" t="s">
         <v>1008</v>
       </c>
-      <c r="V67" t="s">
+      <c r="W67" t="s">
         <v>1009</v>
       </c>
-      <c r="W67" t="s">
+      <c r="X67" t="s">
         <v>1010</v>
       </c>
-      <c r="X67" t="s">
+      <c r="AA67" t="s">
         <v>1011</v>
       </c>
-      <c r="AA67" t="s">
+      <c r="AB67" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>1013</v>
       </c>
       <c r="AC67" t="s">
         <v>77</v>
       </c>
       <c r="AD67" t="s">
         <v>62</v>
       </c>
       <c r="AE67" t="s">
         <v>78</v>
       </c>
       <c r="AF67" t="s">
         <v>79</v>
       </c>
       <c r="AG67" t="s">
-        <v>1006</v>
+        <v>1005</v>
       </c>
       <c r="AH67" t="s">
-        <v>1014</v>
+        <v>1013</v>
       </c>
       <c r="AI67" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ67" t="s">
         <v>62</v>
       </c>
       <c r="AK67" t="s">
         <v>75</v>
       </c>
       <c r="AL67" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM67" t="s">
+        <v>1005</v>
+      </c>
+      <c r="AN67" t="s">
         <v>1006</v>
       </c>
-      <c r="AN67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP67" t="s">
-        <v>1015</v>
+        <v>1014</v>
       </c>
       <c r="AQ67" t="s">
         <v>81</v>
       </c>
       <c r="AR67" t="s">
+        <v>1015</v>
+      </c>
+      <c r="AS67" t="s">
         <v>1016</v>
       </c>
-      <c r="AS67" t="s">
+      <c r="AT67" t="s">
         <v>1017</v>
       </c>
-      <c r="AT67" t="s">
+      <c r="AU67" t="s">
         <v>1018</v>
-      </c>
-[...1 lines deleted...]
-        <v>1019</v>
       </c>
     </row>
     <row r="68" spans="1:57">
       <c r="A68" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B68" t="s">
         <v>1020</v>
-      </c>
-[...1 lines deleted...]
-        <v>1021</v>
       </c>
       <c r="L68" t="s">
         <v>62</v>
       </c>
       <c r="M68" t="s">
         <v>89</v>
       </c>
       <c r="N68" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P68" t="s">
         <v>65</v>
       </c>
       <c r="R68" t="s">
+        <v>1021</v>
+      </c>
+      <c r="S68" t="s">
+        <v>1021</v>
+      </c>
+      <c r="T68" t="s">
+        <v>825</v>
+      </c>
+      <c r="U68" t="s">
         <v>1022</v>
       </c>
-      <c r="S68" t="s">
-[...5 lines deleted...]
-      <c r="U68" t="s">
+      <c r="V68" t="s">
+        <v>591</v>
+      </c>
+      <c r="W68" t="s">
+        <v>592</v>
+      </c>
+      <c r="X68" t="s">
         <v>1023</v>
       </c>
-      <c r="V68" t="s">
-[...5 lines deleted...]
-      <c r="X68" t="s">
+      <c r="AA68" t="s">
         <v>1024</v>
-      </c>
-[...1 lines deleted...]
-        <v>1025</v>
       </c>
       <c r="AC68" t="s">
         <v>77</v>
       </c>
       <c r="AD68" t="s">
         <v>62</v>
       </c>
       <c r="AE68" t="s">
         <v>78</v>
       </c>
       <c r="AF68" t="s">
         <v>79</v>
       </c>
       <c r="AG68" t="s">
-        <v>1022</v>
+        <v>1021</v>
       </c>
       <c r="AH68" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
       <c r="AI68" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ68" t="s">
         <v>62</v>
       </c>
       <c r="AK68" t="s">
         <v>75</v>
       </c>
       <c r="AL68" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM68" t="s">
-        <v>1022</v>
+        <v>1021</v>
       </c>
       <c r="AN68" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
       <c r="AP68" t="s">
-        <v>1026</v>
+        <v>1025</v>
       </c>
       <c r="AQ68" t="s">
         <v>81</v>
       </c>
       <c r="AR68" t="s">
+        <v>1026</v>
+      </c>
+      <c r="AS68" t="s">
         <v>1027</v>
       </c>
-      <c r="AS68" t="s">
+      <c r="AT68" t="s">
         <v>1028</v>
       </c>
-      <c r="AT68" t="s">
+      <c r="AU68" t="s">
         <v>1029</v>
-      </c>
-[...1 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
     <row r="69" spans="1:57">
       <c r="A69" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B69" t="s">
         <v>1031</v>
-      </c>
-[...1 lines deleted...]
-        <v>1032</v>
       </c>
       <c r="L69" t="s">
         <v>62</v>
       </c>
       <c r="M69" t="s">
         <v>89</v>
       </c>
       <c r="N69" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P69" t="s">
         <v>65</v>
       </c>
       <c r="R69" t="s">
+        <v>1032</v>
+      </c>
+      <c r="S69" t="s">
+        <v>1032</v>
+      </c>
+      <c r="T69" t="s">
         <v>1033</v>
       </c>
-      <c r="S69" t="s">
-[...2 lines deleted...]
-      <c r="T69" t="s">
+      <c r="U69" t="s">
         <v>1034</v>
       </c>
-      <c r="U69" t="s">
+      <c r="V69" t="s">
+        <v>610</v>
+      </c>
+      <c r="W69" t="s">
+        <v>611</v>
+      </c>
+      <c r="X69" t="s">
         <v>1035</v>
       </c>
-      <c r="V69" t="s">
-[...5 lines deleted...]
-      <c r="X69" t="s">
+      <c r="AA69" t="s">
         <v>1036</v>
-      </c>
-[...1 lines deleted...]
-        <v>1037</v>
       </c>
       <c r="AC69" t="s">
         <v>77</v>
       </c>
       <c r="AD69" t="s">
         <v>62</v>
       </c>
       <c r="AE69" t="s">
         <v>78</v>
       </c>
       <c r="AF69" t="s">
         <v>79</v>
       </c>
       <c r="AG69" t="s">
+        <v>1032</v>
+      </c>
+      <c r="AH69" t="s">
         <v>1033</v>
       </c>
-      <c r="AH69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI69" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ69" t="s">
         <v>62</v>
       </c>
       <c r="AK69" t="s">
         <v>75</v>
       </c>
       <c r="AL69" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM69" t="s">
+        <v>1032</v>
+      </c>
+      <c r="AN69" t="s">
         <v>1033</v>
       </c>
-      <c r="AN69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP69" t="s">
-        <v>1038</v>
+        <v>1037</v>
       </c>
       <c r="AQ69" t="s">
         <v>81</v>
       </c>
       <c r="AR69" t="s">
+        <v>1038</v>
+      </c>
+      <c r="AS69" t="s">
         <v>1039</v>
       </c>
-      <c r="AS69" t="s">
+      <c r="AT69" t="s">
         <v>1040</v>
       </c>
-      <c r="AT69" t="s">
+      <c r="AU69" t="s">
         <v>1041</v>
-      </c>
-[...1 lines deleted...]
-        <v>1042</v>
       </c>
     </row>
     <row r="70" spans="1:57">
       <c r="A70" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B70" t="s">
         <v>1043</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
       <c r="L70" t="s">
         <v>62</v>
       </c>
       <c r="M70" t="s">
         <v>63</v>
       </c>
       <c r="N70" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P70" t="s">
         <v>65</v>
       </c>
       <c r="R70" t="s">
+        <v>1044</v>
+      </c>
+      <c r="S70" t="s">
+        <v>1044</v>
+      </c>
+      <c r="T70" t="s">
+        <v>825</v>
+      </c>
+      <c r="U70" t="s">
+        <v>777</v>
+      </c>
+      <c r="V70" t="s">
+        <v>778</v>
+      </c>
+      <c r="W70" t="s">
+        <v>626</v>
+      </c>
+      <c r="X70" t="s">
+        <v>779</v>
+      </c>
+      <c r="AA70" t="s">
         <v>1045</v>
-      </c>
-[...19 lines deleted...]
-        <v>1046</v>
       </c>
       <c r="AC70" t="s">
         <v>77</v>
       </c>
       <c r="AD70" t="s">
         <v>62</v>
       </c>
       <c r="AE70" t="s">
         <v>78</v>
       </c>
       <c r="AF70" t="s">
         <v>79</v>
       </c>
       <c r="AG70" t="s">
-        <v>1045</v>
+        <v>1044</v>
       </c>
       <c r="AH70" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
       <c r="AI70" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ70" t="s">
         <v>62</v>
       </c>
       <c r="AK70" t="s">
         <v>75</v>
       </c>
       <c r="AL70" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM70" t="s">
-        <v>1045</v>
+        <v>1044</v>
       </c>
       <c r="AN70" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
       <c r="AP70" t="s">
-        <v>1047</v>
+        <v>1046</v>
       </c>
       <c r="AQ70" t="s">
         <v>81</v>
       </c>
       <c r="AR70" t="s">
+        <v>1047</v>
+      </c>
+      <c r="AS70" t="s">
         <v>1048</v>
       </c>
-      <c r="AS70" t="s">
+      <c r="AT70" t="s">
         <v>1049</v>
       </c>
-      <c r="AT70" t="s">
+      <c r="AU70" t="s">
         <v>1050</v>
-      </c>
-[...1 lines deleted...]
-        <v>1051</v>
       </c>
     </row>
     <row r="71" spans="1:57">
       <c r="A71" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B71" t="s">
         <v>1052</v>
-      </c>
-[...1 lines deleted...]
-        <v>1053</v>
       </c>
       <c r="L71" t="s">
         <v>62</v>
       </c>
       <c r="M71" t="s">
         <v>89</v>
       </c>
       <c r="N71" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P71" t="s">
         <v>65</v>
       </c>
       <c r="R71" t="s">
+        <v>1053</v>
+      </c>
+      <c r="S71" t="s">
+        <v>1053</v>
+      </c>
+      <c r="T71" t="s">
         <v>1054</v>
       </c>
-      <c r="S71" t="s">
-[...2 lines deleted...]
-      <c r="T71" t="s">
+      <c r="U71" t="s">
         <v>1055</v>
       </c>
-      <c r="U71" t="s">
+      <c r="V71" t="s">
+        <v>315</v>
+      </c>
+      <c r="W71" t="s">
+        <v>316</v>
+      </c>
+      <c r="X71" t="s">
+        <v>333</v>
+      </c>
+      <c r="AA71" t="s">
         <v>1056</v>
-      </c>
-[...10 lines deleted...]
-        <v>1057</v>
       </c>
       <c r="AC71" t="s">
         <v>77</v>
       </c>
       <c r="AD71" t="s">
         <v>62</v>
       </c>
       <c r="AE71" t="s">
         <v>78</v>
       </c>
       <c r="AF71" t="s">
         <v>79</v>
       </c>
       <c r="AG71" t="s">
-        <v>1058</v>
+        <v>1057</v>
       </c>
       <c r="AH71" t="s">
-        <v>1055</v>
+        <v>1054</v>
       </c>
       <c r="AI71" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ71" t="s">
         <v>62</v>
       </c>
       <c r="AK71" t="s">
         <v>75</v>
       </c>
       <c r="AL71" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM71" t="s">
+        <v>1053</v>
+      </c>
+      <c r="AN71" t="s">
         <v>1054</v>
       </c>
-      <c r="AN71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP71" t="s">
-        <v>1059</v>
+        <v>1058</v>
       </c>
       <c r="AQ71" t="s">
         <v>81</v>
       </c>
       <c r="AR71" t="s">
+        <v>1059</v>
+      </c>
+      <c r="AS71" t="s">
         <v>1060</v>
       </c>
-      <c r="AS71" t="s">
+      <c r="AT71" t="s">
         <v>1061</v>
       </c>
-      <c r="AT71" t="s">
+      <c r="AU71" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
     </row>
     <row r="72" spans="1:57">
       <c r="A72" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B72" t="s">
         <v>1064</v>
-      </c>
-[...1 lines deleted...]
-        <v>1065</v>
       </c>
       <c r="L72" t="s">
         <v>62</v>
       </c>
       <c r="M72" t="s">
         <v>63</v>
       </c>
       <c r="N72" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P72" t="s">
         <v>65</v>
       </c>
       <c r="R72" t="s">
+        <v>1065</v>
+      </c>
+      <c r="S72" t="s">
+        <v>1065</v>
+      </c>
+      <c r="T72" t="s">
+        <v>812</v>
+      </c>
+      <c r="U72" t="s">
         <v>1066</v>
-      </c>
-[...7 lines deleted...]
-        <v>1067</v>
       </c>
       <c r="V72" t="s">
         <v>110</v>
       </c>
       <c r="W72" t="s">
         <v>111</v>
       </c>
       <c r="X72" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="AA72" t="s">
+        <v>1067</v>
+      </c>
+      <c r="AB72" t="s">
         <v>1068</v>
-      </c>
-[...1 lines deleted...]
-        <v>1069</v>
       </c>
       <c r="AC72" t="s">
         <v>77</v>
       </c>
       <c r="AD72" t="s">
         <v>62</v>
       </c>
       <c r="AE72" t="s">
         <v>78</v>
       </c>
       <c r="AF72" t="s">
         <v>79</v>
       </c>
       <c r="AG72" t="s">
-        <v>1066</v>
+        <v>1065</v>
       </c>
       <c r="AH72" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="AI72" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ72" t="s">
         <v>62</v>
       </c>
       <c r="AK72" t="s">
         <v>75</v>
       </c>
       <c r="AL72" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM72" t="s">
-        <v>1066</v>
+        <v>1065</v>
       </c>
       <c r="AN72" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="AP72" t="s">
-        <v>1070</v>
+        <v>1069</v>
       </c>
       <c r="AQ72" t="s">
         <v>81</v>
       </c>
       <c r="AR72" t="s">
+        <v>1070</v>
+      </c>
+      <c r="AS72" t="s">
         <v>1071</v>
       </c>
-      <c r="AS72" t="s">
+      <c r="AT72" t="s">
         <v>1072</v>
       </c>
-      <c r="AT72" t="s">
+      <c r="AU72" t="s">
         <v>1073</v>
-      </c>
-[...1 lines deleted...]
-        <v>1074</v>
       </c>
     </row>
     <row r="73" spans="1:57">
       <c r="A73" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B73" t="s">
         <v>1075</v>
-      </c>
-[...1 lines deleted...]
-        <v>1076</v>
       </c>
       <c r="L73" t="s">
         <v>62</v>
       </c>
       <c r="M73" t="s">
         <v>63</v>
       </c>
       <c r="N73" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P73" t="s">
         <v>65</v>
       </c>
       <c r="R73" t="s">
+        <v>1076</v>
+      </c>
+      <c r="S73" t="s">
+        <v>1076</v>
+      </c>
+      <c r="T73" t="s">
+        <v>991</v>
+      </c>
+      <c r="U73" t="s">
+        <v>827</v>
+      </c>
+      <c r="V73" t="s">
         <v>1077</v>
       </c>
-      <c r="S73" t="s">
-[...8 lines deleted...]
-      <c r="V73" t="s">
+      <c r="W73" t="s">
+        <v>829</v>
+      </c>
+      <c r="X73" t="s">
+        <v>830</v>
+      </c>
+      <c r="AA73" t="s">
         <v>1078</v>
       </c>
-      <c r="W73" t="s">
-[...5 lines deleted...]
-      <c r="AA73" t="s">
+      <c r="AB73" t="s">
         <v>1079</v>
-      </c>
-[...1 lines deleted...]
-        <v>1080</v>
       </c>
       <c r="AC73" t="s">
         <v>77</v>
       </c>
       <c r="AD73" t="s">
         <v>62</v>
       </c>
       <c r="AE73" t="s">
         <v>78</v>
       </c>
       <c r="AF73" t="s">
         <v>79</v>
       </c>
       <c r="AG73" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="AH73" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="AI73" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ73" t="s">
         <v>62</v>
       </c>
       <c r="AK73" t="s">
         <v>75</v>
       </c>
       <c r="AL73" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM73" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="AN73" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="AP73" t="s">
-        <v>1081</v>
+        <v>1080</v>
       </c>
       <c r="AQ73" t="s">
         <v>81</v>
       </c>
       <c r="AR73" t="s">
+        <v>1081</v>
+      </c>
+      <c r="AS73" t="s">
         <v>1082</v>
       </c>
-      <c r="AS73" t="s">
+      <c r="AT73" t="s">
         <v>1083</v>
       </c>
-      <c r="AT73" t="s">
+      <c r="AU73" t="s">
         <v>1084</v>
-      </c>
-[...1 lines deleted...]
-        <v>1085</v>
       </c>
     </row>
     <row r="74" spans="1:57">
       <c r="A74" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B74" t="s">
         <v>1086</v>
-      </c>
-[...1 lines deleted...]
-        <v>1087</v>
       </c>
       <c r="L74" t="s">
         <v>62</v>
       </c>
       <c r="M74" t="s">
         <v>63</v>
       </c>
       <c r="N74" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P74" t="s">
         <v>65</v>
       </c>
       <c r="R74" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="S74" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="T74" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="U74" t="s">
+        <v>841</v>
+      </c>
+      <c r="V74" t="s">
         <v>842</v>
-      </c>
-[...1 lines deleted...]
-        <v>843</v>
       </c>
       <c r="W74" t="s">
         <v>158</v>
       </c>
       <c r="X74" t="s">
-        <v>1088</v>
+        <v>1087</v>
       </c>
       <c r="AA74" t="s">
-        <v>1079</v>
+        <v>1078</v>
       </c>
       <c r="AC74" t="s">
         <v>77</v>
       </c>
       <c r="AD74" t="s">
         <v>62</v>
       </c>
       <c r="AE74" t="s">
         <v>78</v>
       </c>
       <c r="AF74" t="s">
         <v>79</v>
       </c>
       <c r="AG74" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="AH74" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="AI74" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ74" t="s">
         <v>62</v>
       </c>
       <c r="AK74" t="s">
         <v>75</v>
       </c>
       <c r="AL74" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM74" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="AN74" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="AP74" t="s">
-        <v>1089</v>
+        <v>1088</v>
       </c>
       <c r="AQ74" t="s">
         <v>81</v>
       </c>
       <c r="AR74" t="s">
+        <v>1089</v>
+      </c>
+      <c r="AS74" t="s">
         <v>1090</v>
       </c>
-      <c r="AS74" t="s">
+      <c r="AT74" t="s">
         <v>1091</v>
       </c>
-      <c r="AT74" t="s">
+      <c r="AU74" t="s">
         <v>1092</v>
-      </c>
-[...1 lines deleted...]
-        <v>1093</v>
       </c>
     </row>
     <row r="75" spans="1:57">
       <c r="A75" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B75" t="s">
         <v>1094</v>
-      </c>
-[...1 lines deleted...]
-        <v>1095</v>
       </c>
       <c r="L75" t="s">
         <v>62</v>
       </c>
       <c r="M75" t="s">
         <v>89</v>
       </c>
       <c r="N75" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P75" t="s">
         <v>65</v>
       </c>
       <c r="R75" t="s">
+        <v>1095</v>
+      </c>
+      <c r="S75" t="s">
+        <v>1095</v>
+      </c>
+      <c r="T75" t="s">
+        <v>991</v>
+      </c>
+      <c r="U75" t="s">
+        <v>852</v>
+      </c>
+      <c r="V75" t="s">
+        <v>540</v>
+      </c>
+      <c r="W75" t="s">
+        <v>541</v>
+      </c>
+      <c r="X75" t="s">
         <v>1096</v>
       </c>
-      <c r="S75" t="s">
-[...14 lines deleted...]
-      <c r="X75" t="s">
+      <c r="AA75" t="s">
         <v>1097</v>
-      </c>
-[...1 lines deleted...]
-        <v>1098</v>
       </c>
       <c r="AC75" t="s">
         <v>74</v>
       </c>
       <c r="AD75" t="s">
         <v>62</v>
       </c>
       <c r="AE75" t="s">
         <v>75</v>
       </c>
       <c r="AF75" t="s">
         <v>76</v>
       </c>
       <c r="AG75" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="AH75" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="AI75" t="s">
         <v>77</v>
       </c>
       <c r="AJ75" t="s">
         <v>62</v>
       </c>
       <c r="AK75" t="s">
         <v>78</v>
       </c>
       <c r="AL75" t="s">
         <v>79</v>
       </c>
       <c r="AM75" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="AN75" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="AP75" t="s">
-        <v>1099</v>
+        <v>1098</v>
       </c>
       <c r="AQ75" t="s">
         <v>81</v>
       </c>
       <c r="AR75" t="s">
+        <v>1099</v>
+      </c>
+      <c r="AS75" t="s">
         <v>1100</v>
       </c>
-      <c r="AS75" t="s">
+      <c r="AT75" t="s">
         <v>1101</v>
       </c>
-      <c r="AT75" t="s">
+      <c r="AU75" t="s">
         <v>1102</v>
-      </c>
-[...1 lines deleted...]
-        <v>1103</v>
       </c>
     </row>
     <row r="76" spans="1:57">
       <c r="A76" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B76" t="s">
         <v>1104</v>
-      </c>
-[...1 lines deleted...]
-        <v>1105</v>
       </c>
       <c r="L76" t="s">
         <v>62</v>
       </c>
       <c r="M76" t="s">
         <v>63</v>
       </c>
       <c r="N76" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P76" t="s">
         <v>65</v>
       </c>
       <c r="R76" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="S76" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="T76" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="U76" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="V76" t="s">
         <v>226</v>
       </c>
       <c r="W76" t="s">
         <v>227</v>
       </c>
       <c r="X76" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="AA76" t="s">
-        <v>1098</v>
+        <v>1097</v>
       </c>
       <c r="AC76" t="s">
         <v>77</v>
       </c>
       <c r="AD76" t="s">
         <v>62</v>
       </c>
       <c r="AE76" t="s">
         <v>78</v>
       </c>
       <c r="AF76" t="s">
         <v>79</v>
       </c>
       <c r="AG76" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="AH76" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="AI76" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ76" t="s">
         <v>62</v>
       </c>
       <c r="AK76" t="s">
         <v>75</v>
       </c>
       <c r="AL76" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM76" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="AN76" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="AP76" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="AQ76" t="s">
         <v>81</v>
       </c>
       <c r="AR76" t="s">
+        <v>1106</v>
+      </c>
+      <c r="AS76" t="s">
         <v>1107</v>
       </c>
-      <c r="AS76" t="s">
+      <c r="AT76" t="s">
         <v>1108</v>
       </c>
-      <c r="AT76" t="s">
+      <c r="AU76" t="s">
         <v>1109</v>
-      </c>
-[...1 lines deleted...]
-        <v>1110</v>
       </c>
     </row>
     <row r="77" spans="1:57">
       <c r="A77" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B77" t="s">
         <v>1111</v>
-      </c>
-[...1 lines deleted...]
-        <v>1112</v>
       </c>
       <c r="L77" t="s">
         <v>62</v>
       </c>
       <c r="M77" t="s">
         <v>63</v>
       </c>
       <c r="N77" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P77" t="s">
         <v>65</v>
       </c>
       <c r="R77" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="S77" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="T77" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="U77" t="s">
-        <v>1113</v>
+        <v>1112</v>
       </c>
       <c r="V77" t="s">
+        <v>641</v>
+      </c>
+      <c r="W77" t="s">
         <v>642</v>
       </c>
-      <c r="W77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X77" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="AA77" t="s">
-        <v>1098</v>
+        <v>1097</v>
       </c>
       <c r="AC77" t="s">
         <v>77</v>
       </c>
       <c r="AD77" t="s">
         <v>62</v>
       </c>
       <c r="AE77" t="s">
         <v>78</v>
       </c>
       <c r="AF77" t="s">
         <v>79</v>
       </c>
       <c r="AG77" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="AH77" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="AI77" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ77" t="s">
         <v>62</v>
       </c>
       <c r="AK77" t="s">
         <v>75</v>
       </c>
       <c r="AL77" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM77" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="AN77" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="AP77" t="s">
-        <v>1114</v>
+        <v>1113</v>
       </c>
       <c r="AQ77" t="s">
         <v>81</v>
       </c>
       <c r="AR77" t="s">
+        <v>1114</v>
+      </c>
+      <c r="AS77" t="s">
         <v>1115</v>
       </c>
-      <c r="AS77" t="s">
+      <c r="AT77" t="s">
         <v>1116</v>
       </c>
-      <c r="AT77" t="s">
+      <c r="AU77" t="s">
         <v>1117</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="78" spans="1:57">
       <c r="A78" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B78" t="s">
         <v>1119</v>
-      </c>
-[...1 lines deleted...]
-        <v>1120</v>
       </c>
       <c r="L78" t="s">
         <v>62</v>
       </c>
       <c r="M78" t="s">
         <v>63</v>
       </c>
       <c r="N78" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P78" t="s">
         <v>65</v>
       </c>
       <c r="R78" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="S78" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="T78" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="U78" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="X78" t="s">
-        <v>1121</v>
+        <v>1120</v>
       </c>
       <c r="AA78" t="s">
-        <v>1098</v>
+        <v>1097</v>
       </c>
       <c r="AC78" t="s">
         <v>77</v>
       </c>
       <c r="AD78" t="s">
         <v>62</v>
       </c>
       <c r="AE78" t="s">
         <v>78</v>
       </c>
       <c r="AF78" t="s">
         <v>79</v>
       </c>
       <c r="AG78" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="AH78" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="AI78" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ78" t="s">
         <v>62</v>
       </c>
       <c r="AK78" t="s">
         <v>75</v>
       </c>
       <c r="AL78" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM78" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="AN78" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="AP78" t="s">
-        <v>1122</v>
+        <v>1121</v>
       </c>
       <c r="AQ78" t="s">
         <v>81</v>
       </c>
       <c r="AR78" t="s">
+        <v>1122</v>
+      </c>
+      <c r="AS78" t="s">
         <v>1123</v>
       </c>
-      <c r="AS78" t="s">
+      <c r="AT78" t="s">
         <v>1124</v>
       </c>
-      <c r="AT78" t="s">
+      <c r="AU78" t="s">
         <v>1125</v>
-      </c>
-[...1 lines deleted...]
-        <v>1126</v>
       </c>
     </row>
     <row r="79" spans="1:57">
       <c r="A79" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B79" t="s">
         <v>1127</v>
-      </c>
-[...1 lines deleted...]
-        <v>1128</v>
       </c>
       <c r="L79" t="s">
         <v>62</v>
       </c>
       <c r="M79" t="s">
         <v>89</v>
       </c>
       <c r="N79" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P79" t="s">
         <v>65</v>
       </c>
       <c r="R79" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="S79" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="T79" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="U79" t="s">
+        <v>893</v>
+      </c>
+      <c r="V79" t="s">
         <v>894</v>
       </c>
-      <c r="V79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W79" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
       <c r="X79" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="AA79" t="s">
-        <v>1098</v>
+        <v>1097</v>
       </c>
       <c r="AB79" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="AC79" t="s">
         <v>77</v>
       </c>
       <c r="AD79" t="s">
         <v>62</v>
       </c>
       <c r="AE79" t="s">
         <v>78</v>
       </c>
       <c r="AF79" t="s">
         <v>79</v>
       </c>
       <c r="AG79" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="AH79" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="AI79" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ79" t="s">
         <v>62</v>
       </c>
       <c r="AK79" t="s">
         <v>75</v>
       </c>
       <c r="AL79" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM79" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="AN79" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="AP79" t="s">
-        <v>1130</v>
+        <v>1129</v>
       </c>
       <c r="AQ79" t="s">
         <v>81</v>
       </c>
       <c r="AR79" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AS79" t="s">
         <v>1131</v>
       </c>
-      <c r="AS79" t="s">
+      <c r="AT79" t="s">
         <v>1132</v>
       </c>
-      <c r="AT79" t="s">
+      <c r="AU79" t="s">
         <v>1133</v>
-      </c>
-[...1 lines deleted...]
-        <v>1134</v>
       </c>
     </row>
     <row r="80" spans="1:57">
       <c r="A80" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B80" t="s">
         <v>1135</v>
-      </c>
-[...1 lines deleted...]
-        <v>1136</v>
       </c>
       <c r="L80" t="s">
         <v>62</v>
       </c>
       <c r="M80" t="s">
         <v>89</v>
       </c>
       <c r="N80" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P80" t="s">
         <v>65</v>
       </c>
       <c r="R80" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="S80" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="T80" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="U80" t="s">
+        <v>1136</v>
+      </c>
+      <c r="V80" t="s">
+        <v>658</v>
+      </c>
+      <c r="W80" t="s">
+        <v>659</v>
+      </c>
+      <c r="X80" t="s">
+        <v>904</v>
+      </c>
+      <c r="AA80" t="s">
+        <v>1097</v>
+      </c>
+      <c r="AB80" t="s">
         <v>1137</v>
-      </c>
-[...13 lines deleted...]
-        <v>1138</v>
       </c>
       <c r="AC80" t="s">
         <v>77</v>
       </c>
       <c r="AD80" t="s">
         <v>62</v>
       </c>
       <c r="AE80" t="s">
         <v>78</v>
       </c>
       <c r="AF80" t="s">
         <v>79</v>
       </c>
       <c r="AG80" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="AH80" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="AI80" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ80" t="s">
         <v>62</v>
       </c>
       <c r="AK80" t="s">
         <v>75</v>
       </c>
       <c r="AL80" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM80" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="AN80" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="AP80" t="s">
-        <v>1139</v>
+        <v>1138</v>
       </c>
       <c r="AQ80" t="s">
         <v>81</v>
       </c>
       <c r="AR80" t="s">
+        <v>1139</v>
+      </c>
+      <c r="AS80" t="s">
         <v>1140</v>
       </c>
-      <c r="AS80" t="s">
+      <c r="AT80" t="s">
         <v>1141</v>
       </c>
-      <c r="AT80" t="s">
+      <c r="AU80" t="s">
         <v>1142</v>
-      </c>
-[...1 lines deleted...]
-        <v>1143</v>
       </c>
     </row>
     <row r="81" spans="1:57">
       <c r="A81" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B81" t="s">
         <v>1144</v>
-      </c>
-[...1 lines deleted...]
-        <v>1145</v>
       </c>
       <c r="L81" t="s">
         <v>62</v>
       </c>
       <c r="M81" t="s">
         <v>89</v>
       </c>
       <c r="N81" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P81" t="s">
         <v>65</v>
       </c>
       <c r="R81" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="S81" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="T81" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="U81" t="s">
-        <v>1146</v>
+        <v>1145</v>
       </c>
       <c r="V81" t="s">
+        <v>914</v>
+      </c>
+      <c r="W81" t="s">
         <v>915</v>
       </c>
-      <c r="W81" t="s">
+      <c r="X81" t="s">
         <v>916</v>
       </c>
-      <c r="X81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA81" t="s">
-        <v>1098</v>
+        <v>1097</v>
       </c>
       <c r="AC81" t="s">
         <v>77</v>
       </c>
       <c r="AD81" t="s">
         <v>62</v>
       </c>
       <c r="AE81" t="s">
         <v>78</v>
       </c>
       <c r="AF81" t="s">
         <v>79</v>
       </c>
       <c r="AG81" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="AH81" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="AI81" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ81" t="s">
         <v>62</v>
       </c>
       <c r="AK81" t="s">
         <v>75</v>
       </c>
       <c r="AL81" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM81" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="AN81" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="AP81" t="s">
-        <v>1147</v>
+        <v>1146</v>
       </c>
       <c r="AQ81" t="s">
         <v>81</v>
       </c>
       <c r="AR81" t="s">
+        <v>1147</v>
+      </c>
+      <c r="AS81" t="s">
         <v>1148</v>
       </c>
-      <c r="AS81" t="s">
+      <c r="AT81" t="s">
         <v>1149</v>
       </c>
-      <c r="AT81" t="s">
+      <c r="AU81" t="s">
         <v>1150</v>
-      </c>
-[...1 lines deleted...]
-        <v>1151</v>
       </c>
     </row>
     <row r="82" spans="1:57">
       <c r="A82" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B82" t="s">
         <v>1152</v>
-      </c>
-[...1 lines deleted...]
-        <v>1153</v>
       </c>
       <c r="L82" t="s">
         <v>62</v>
       </c>
       <c r="M82" t="s">
         <v>89</v>
       </c>
       <c r="N82" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P82" t="s">
         <v>65</v>
       </c>
       <c r="R82" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="S82" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="T82" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="U82" t="s">
+        <v>926</v>
+      </c>
+      <c r="V82" t="s">
+        <v>686</v>
+      </c>
+      <c r="W82" t="s">
         <v>927</v>
       </c>
-      <c r="V82" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="X82" t="s">
-        <v>1154</v>
+        <v>1153</v>
       </c>
       <c r="AA82" t="s">
-        <v>1098</v>
+        <v>1097</v>
       </c>
       <c r="AC82" t="s">
         <v>77</v>
       </c>
       <c r="AD82" t="s">
         <v>62</v>
       </c>
       <c r="AE82" t="s">
         <v>78</v>
       </c>
       <c r="AF82" t="s">
         <v>79</v>
       </c>
       <c r="AG82" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="AH82" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="AI82" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="AJ82" t="s">
         <v>62</v>
       </c>
       <c r="AK82" t="s">
         <v>75</v>
       </c>
       <c r="AL82" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="AM82" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="AN82" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="AP82" t="s">
-        <v>1155</v>
+        <v>1154</v>
       </c>
       <c r="AQ82" t="s">
         <v>81</v>
       </c>
       <c r="AR82" t="s">
+        <v>1155</v>
+      </c>
+      <c r="AS82" t="s">
         <v>1156</v>
       </c>
-      <c r="AS82" t="s">
+      <c r="AT82" t="s">
         <v>1157</v>
       </c>
-      <c r="AT82" t="s">
+      <c r="AU82" t="s">
         <v>1158</v>
-      </c>
-[...1 lines deleted...]
-        <v>1159</v>
       </c>
     </row>
     <row r="83" spans="1:57">
       <c r="A83" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B83" t="s">
         <v>1160</v>
-      </c>
-[...1 lines deleted...]
-        <v>1161</v>
       </c>
       <c r="L83" t="s">
         <v>62</v>
       </c>
       <c r="M83" t="s">
         <v>63</v>
       </c>
       <c r="N83" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P83" t="s">
         <v>65</v>
       </c>
       <c r="R83" t="s">
+        <v>1161</v>
+      </c>
+      <c r="S83" t="s">
+        <v>1161</v>
+      </c>
+      <c r="T83" t="s">
         <v>1162</v>
       </c>
-      <c r="S83" t="s">
-[...2 lines deleted...]
-      <c r="T83" t="s">
+      <c r="U83" t="s">
         <v>1163</v>
       </c>
-      <c r="U83" t="s">
+      <c r="V83" t="s">
         <v>1164</v>
       </c>
-      <c r="V83" t="s">
+      <c r="W83" t="s">
         <v>1165</v>
       </c>
-      <c r="W83" t="s">
+      <c r="X83" t="s">
         <v>1166</v>
       </c>
-      <c r="X83" t="s">
+      <c r="AA83" t="s">
         <v>1167</v>
       </c>
-      <c r="AA83" t="s">
+      <c r="AB83" t="s">
         <v>1168</v>
-      </c>
-[...1 lines deleted...]
-        <v>1169</v>
       </c>
       <c r="AC83" t="s">
         <v>74</v>
       </c>
       <c r="AD83" t="s">
         <v>62</v>
       </c>
       <c r="AE83" t="s">
         <v>75</v>
       </c>
       <c r="AF83" t="s">
         <v>76</v>
       </c>
       <c r="AG83" t="s">
+        <v>1161</v>
+      </c>
+      <c r="AH83" t="s">
         <v>1162</v>
-      </c>
-[...1 lines deleted...]
-        <v>1163</v>
       </c>
       <c r="AI83" t="s">
         <v>77</v>
       </c>
       <c r="AJ83" t="s">
         <v>62</v>
       </c>
       <c r="AK83" t="s">
         <v>78</v>
       </c>
       <c r="AL83" t="s">
         <v>79</v>
       </c>
       <c r="AM83" t="s">
+        <v>1161</v>
+      </c>
+      <c r="AN83" t="s">
         <v>1162</v>
       </c>
-      <c r="AN83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP83" t="s">
-        <v>1170</v>
+        <v>1169</v>
       </c>
       <c r="AQ83" t="s">
         <v>81</v>
       </c>
       <c r="AR83" t="s">
+        <v>1170</v>
+      </c>
+      <c r="AS83" t="s">
         <v>1171</v>
       </c>
-      <c r="AS83" t="s">
+      <c r="AT83" t="s">
         <v>1172</v>
       </c>
-      <c r="AT83" t="s">
+      <c r="AU83" t="s">
         <v>1173</v>
-      </c>
-[...1 lines deleted...]
-        <v>1174</v>
       </c>
       <c r="AX83" t="s">
         <v>220</v>
       </c>
       <c r="AY83" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="AZ83" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="BA83" t="s">
+        <v>1174</v>
+      </c>
+      <c r="BB83" t="s">
+        <v>1166</v>
+      </c>
+      <c r="BC83" t="s">
+        <v>437</v>
+      </c>
+      <c r="BE83" t="s">
         <v>1175</v>
-      </c>
-[...7 lines deleted...]
-        <v>1176</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>