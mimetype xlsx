--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -12,51 +12,3192 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="0"/>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1046">
+  <si>
+    <t>numero</t>
+  </si>
+  <si>
+    <t>url</t>
+  </si>
+  <si>
+    <t>url_contrato_arquivo</t>
+  </si>
+  <si>
+    <t>contrato_uuid_ref</t>
+  </si>
+  <si>
+    <t>contrato_numero_ref</t>
+  </si>
+  <si>
+    <t>url_contrato_ref</t>
+  </si>
+  <si>
+    <t>licitacao_numero</t>
+  </si>
+  <si>
+    <t>licitacao_titulo</t>
+  </si>
+  <si>
+    <t>licitacao_url</t>
+  </si>
+  <si>
+    <t>obra_titulo</t>
+  </si>
+  <si>
+    <t>obra_url</t>
+  </si>
+  <si>
+    <t>orgao</t>
+  </si>
+  <si>
+    <t>modalidade</t>
+  </si>
+  <si>
+    <t>situacao</t>
+  </si>
+  <si>
+    <t>natureza</t>
+  </si>
+  <si>
+    <t>is_aditivo</t>
+  </si>
+  <si>
+    <t>tipo</t>
+  </si>
+  <si>
+    <t>assinatura</t>
+  </si>
+  <si>
+    <t>inicio</t>
+  </si>
+  <si>
+    <t>fim</t>
+  </si>
+  <si>
+    <t>objeto</t>
+  </si>
+  <si>
+    <t>contratado</t>
+  </si>
+  <si>
+    <t>cnpj</t>
+  </si>
+  <si>
+    <t>valor</t>
+  </si>
+  <si>
+    <t>base_legal</t>
+  </si>
+  <si>
+    <t>parecer_juridico</t>
+  </si>
+  <si>
+    <t>criado</t>
+  </si>
+  <si>
+    <t>alterado</t>
+  </si>
+  <si>
+    <t>fiscais_0_nome</t>
+  </si>
+  <si>
+    <t>fiscais_0_orgao</t>
+  </si>
+  <si>
+    <t>fiscais_0_cargo</t>
+  </si>
+  <si>
+    <t>fiscais_0_cpf</t>
+  </si>
+  <si>
+    <t>fiscais_0_inicio</t>
+  </si>
+  <si>
+    <t>fiscais_0_fim</t>
+  </si>
+  <si>
+    <t>fiscais_1_nome</t>
+  </si>
+  <si>
+    <t>fiscais_1_orgao</t>
+  </si>
+  <si>
+    <t>fiscais_1_cargo</t>
+  </si>
+  <si>
+    <t>fiscais_1_cpf</t>
+  </si>
+  <si>
+    <t>fiscais_1_inicio</t>
+  </si>
+  <si>
+    <t>fiscais_1_fim</t>
+  </si>
+  <si>
+    <t>aditivos</t>
+  </si>
+  <si>
+    <t>arquivos_0_nome</t>
+  </si>
+  <si>
+    <t>arquivos_0_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_0_url</t>
+  </si>
+  <si>
+    <t>arquivos_0_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_0_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_0_criado</t>
+  </si>
+  <si>
+    <t>arquivos_0_alterado</t>
+  </si>
+  <si>
+    <t>fiscais</t>
+  </si>
+  <si>
+    <t>12/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019f228f-1879-70f7-91ea-3b956c9dcb4c</t>
+  </si>
+  <si>
+    <t>Consórcio Público do Agreste Central Segipano</t>
+  </si>
+  <si>
+    <t>Dispensa de Licitação</t>
+  </si>
+  <si>
+    <t>Vigente</t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>22/05/2026</t>
+  </si>
+  <si>
+    <t>22/05/2027</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada na área de tecnologia da informação, visando à prestação de serviços técnicos contínuos de desenvolvimento, hospedagem, manutenção, suporte, migração de dados, treinamento e gerenciamento do portal institucional do Consórcio Público do Agreste Central Sergipano – CPAC.</t>
+  </si>
+  <si>
+    <t>ITWEB Publicidade e Propaganda LTDA</t>
+  </si>
+  <si>
+    <t>12.115.918/0001-65</t>
+  </si>
+  <si>
+    <t>12.000,00</t>
+  </si>
+  <si>
+    <t>22/05/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>02/07/2026 08:22:59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Evanilson Santana Santos </t>
+  </si>
+  <si>
+    <t>Gestor</t>
+  </si>
+  <si>
+    <t>000.***.***-44</t>
+  </si>
+  <si>
+    <t>Mariana Costa Barbosa</t>
+  </si>
+  <si>
+    <t>Fiscal</t>
+  </si>
+  <si>
+    <t>072.***.***-99</t>
+  </si>
+  <si>
+    <t>CONTRATO N 12_2026 ITWEB .pdf</t>
+  </si>
+  <si>
+    <t>Anexo</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019f228f-1879-70f7-91ea-3b956c9dcb4c/contrato-n-12-2026-itweb_7e03f027-b682-43cf-bdf8-2bbafcb029e7.pdf</t>
+  </si>
+  <si>
+    <t>f6ac29ec6e0e7edba407ca8f197a978084954650</t>
+  </si>
+  <si>
+    <t>d146d5e6029c07e7b14083270e02bf0d</t>
+  </si>
+  <si>
+    <t>02/07/2026 08:23:32</t>
+  </si>
+  <si>
+    <t>11/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacbb-f08b-7310-9a42-707cc901fa99</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eacbb-f08b-7310-9a42-707cc901fa99/contrato-no-11-2026-supermercado-barreto_0b210983-745e-438c-830b-bef081034c3e.pdf</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>31/12/2026</t>
+  </si>
+  <si>
+    <t>O presente contrato tem por objeto a contratação de empresa para o fornecimento de materiais de limpeza e gêneros alimentícios , para atender ás necessidades do consórcio público do agreste central sergipano - cpac</t>
+  </si>
+  <si>
+    <t>Supermercado Barreto</t>
+  </si>
+  <si>
+    <t>15.585.565/0001-55</t>
+  </si>
+  <si>
+    <t>3.399,74</t>
+  </si>
+  <si>
+    <t>07/05/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>12/06/2026 11:17:24</t>
+  </si>
+  <si>
+    <t>Leandro Roque Souza Andrade</t>
+  </si>
+  <si>
+    <t>044.***.***-67</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 11_2026  SUPERMERCADO BARRETO.pdf</t>
+  </si>
+  <si>
+    <t>ffec37729c51a5b53c3fd2baebf0ea55dcef47f2</t>
+  </si>
+  <si>
+    <t>d90fe6cc54b5bcfa779df38d4acd4efd</t>
+  </si>
+  <si>
+    <t>09/06/2026 13:05:23</t>
+  </si>
+  <si>
+    <t>09/06/2026 13:06:10</t>
+  </si>
+  <si>
+    <t>10/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc1c-71c4-73cc-8f24-ea401107742d</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebc1c-71c4-73cc-8f24-ea401107742d/contrato-no-10-2026-multy-plante-ltda_07a39719-5358-4a03-bd84-de3a6c6ee3be.pdf</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>29/04/2027</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fornecimento de mudas e insumos (incluindo mudas de árvores nativas, frutíferas, substratos e sementes) </t>
+  </si>
+  <si>
+    <t>Multy Plante LTDA</t>
+  </si>
+  <si>
+    <t>02.546.291/0001-43</t>
+  </si>
+  <si>
+    <t>39.050,00</t>
+  </si>
+  <si>
+    <t>29/04/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>12/06/2026 11:00:29</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 10_2026 MULTY PLANTE LTDA.pdf</t>
+  </si>
+  <si>
+    <t>f12d9e0fce4d7d09dd20b70ddf32f25bd84db23d</t>
+  </si>
+  <si>
+    <t>363533a73e848c6b070b3f0ee0bb1c07</t>
+  </si>
+  <si>
+    <t>12/06/2026 10:54:52</t>
+  </si>
+  <si>
+    <t>12/06/2026 10:55:06</t>
+  </si>
+  <si>
+    <t>09/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc29-9aed-732b-a0b2-036ee39b738d</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebc29-9aed-732b-a0b2-036ee39b738d/contrato-no-09-2026-auto-posto-barreto_7256022b-9330-4539-90b7-2ce646bbf5f6.pdf</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>07/04/2027</t>
+  </si>
+  <si>
+    <t>Contratação de empresa para o fornecimento parcelado de combustíveis (gasolina comum e óleo diesel S-10)</t>
+  </si>
+  <si>
+    <t>Auto Posto Barreto I LTDA</t>
+  </si>
+  <si>
+    <t>17.158.720/0001-82</t>
+  </si>
+  <si>
+    <t>125.290,00</t>
+  </si>
+  <si>
+    <t>07/04/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>12/06/2026 11:26:04</t>
+  </si>
+  <si>
+    <t>Contrato Nº 09_2026 Auto Posto Barreto.pdf</t>
+  </si>
+  <si>
+    <t>84a85347a4f238fb7f55f4f6429e3862ab06f7b4</t>
+  </si>
+  <si>
+    <t>b8a38b5c989c8d02f281361296d7b92b</t>
+  </si>
+  <si>
+    <t>12/06/2026 11:13:27</t>
+  </si>
+  <si>
+    <t>12/06/2026 11:13:36</t>
+  </si>
+  <si>
+    <t>08/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacaf-84d1-72f6-8f1c-9e4c37655b39</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eacaf-84d1-72f6-8f1c-9e4c37655b39/contrato-no-07-2026-bat-auto-ltda_46057af3-5a0b-4d74-91af-d11d39bda3cc.pdf</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>31/03/2027</t>
+  </si>
+  <si>
+    <t xml:space="preserve">O presente contrato tem por objeto a contratação de empresa especializada para o fornecimento parcelado, sob demanda, de peças, componentes, acessórios e insumos correlatos destinados à manutenção preventiva e corretiva da frota de veículos pesados e máquinas pesadas.
+</t>
+  </si>
+  <si>
+    <t>Bat Auto LTDA  (Contrato 07/2026)</t>
+  </si>
+  <si>
+    <t>04.217.440/0001-56</t>
+  </si>
+  <si>
+    <t>100.000,00</t>
+  </si>
+  <si>
+    <t>31/03/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:33:55</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 07_2026  BAT AUTO LTDA.pdf</t>
+  </si>
+  <si>
+    <t>05c00601ffc0643a3fe6339dfbe9ee79a6fbd42f</t>
+  </si>
+  <si>
+    <t>e1b9900b8d0201fa8f11f08793c89cce</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:27:05</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:27:13</t>
+  </si>
+  <si>
+    <t>07/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eaca6-a1d5-70d3-8588-000244a90fb9</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eaca6-a1d5-70d3-8588-000244a90fb9/contrato-no-07-2026-bat-auto-ltda_dba36ec4-4c63-440c-b8db-7755bf951769.pdf</t>
+  </si>
+  <si>
+    <t>A contratação de empresa especializada para a prestação, sob demanda, de serviços de manutenção preventiva e corretiva de veículos automotivos (mecânica especializada) em veículos pesados e máquinas pesadas</t>
+  </si>
+  <si>
+    <t>119.700,00</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:33:05</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:24:03</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:26:17</t>
+  </si>
+  <si>
+    <t>06/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eac87-6c6a-7199-af6a-a6d4c4d7b4af</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eac87-6c6a-7199-af6a-a6d4c4d7b4af/contrato-no-06-2026-termoclave-ambiental-ltda_51e53032-63c0-4f78-a3a5-9e660c1b8cef.pdf</t>
+  </si>
+  <si>
+    <t>Inexigibilidade</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de recebimentos, tratamento e destinação final ambientalmente adequada de resíduos sólidos Classe II-A(não inertes) e Classe II-B (inertes), provenientes dos municípios consorciados do CPAC.</t>
+  </si>
+  <si>
+    <t>Termoclave Ambiental LTDA</t>
+  </si>
+  <si>
+    <t>10.395.362/0001-82</t>
+  </si>
+  <si>
+    <t>2.718.256,32</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:36:37</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 06_2026 TERMOCLAVE AMBIENTAL LTDA.pdf</t>
+  </si>
+  <si>
+    <t>7fd6bf1e35fabd70727d0a11ef6b8ef81687f7d5</t>
+  </si>
+  <si>
+    <t>515943088f2b508e7839776b633a5dbc</t>
+  </si>
+  <si>
+    <t>09/06/2026 10:18:35</t>
+  </si>
+  <si>
+    <t>09/06/2026 11:46:15</t>
+  </si>
+  <si>
+    <t>05/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eac71-3079-70f6-976d-de01ff4986e2</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eac71-3079-70f6-976d-de01ff4986e2/contrato-no-05-2026-tharlem-souza-nascimento_ba18c828-58de-4d69-8fae-39ad0d6c236c.pdf</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>25/03/2027</t>
+  </si>
+  <si>
+    <t>O presente contrato tem por objeto a contratação de empresa especializada para a prestação de serviços técnicos contínuos de comunicação institucional e produção de conteúdo</t>
+  </si>
+  <si>
+    <t>Tharlem Souza Nascimento</t>
+  </si>
+  <si>
+    <t>65.192.560/0001-30</t>
+  </si>
+  <si>
+    <t>70.800,00</t>
+  </si>
+  <si>
+    <t>25/03/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>12/06/2026 10:20:01</t>
+  </si>
+  <si>
+    <t>25/10/2026</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 05_2026 THARLEM SOUZA NASCIMENTO.pdf</t>
+  </si>
+  <si>
+    <t>de4b6bf73079ab55a4dddd4ae59eec0abdbef3f3</t>
+  </si>
+  <si>
+    <t>8ab2bbb74e32199da8a7afc12a5f1e95</t>
+  </si>
+  <si>
+    <t>09/06/2026 09:54:04</t>
+  </si>
+  <si>
+    <t>04/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eac58-cb0a-700b-8bf8-f04c134d2876</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eac58-cb0a-700b-8bf8-f04c134d2876/contrato-nao-04-2026-fastnet-telecom_08251a55-21e8-44d9-a8bb-0ae6507cd873.pdf</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>09/03/2027</t>
+  </si>
+  <si>
+    <t>Prestação continuada de acesso à internet banda larga para a sede do CPAC.</t>
+  </si>
+  <si>
+    <t>Fastnet Telecom</t>
+  </si>
+  <si>
+    <t>07.465.986/0001-14</t>
+  </si>
+  <si>
+    <t>1.918,80</t>
+  </si>
+  <si>
+    <t>09/03/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>CONTRATO NÂº 04_2026 FASTNET TELECOM .pdf</t>
+  </si>
+  <si>
+    <t>802dea8248946d1dd61070a5fb605c8e61794526</t>
+  </si>
+  <si>
+    <t>1b441f23c98392827fe694bf043d5e9d</t>
+  </si>
+  <si>
+    <t>09/06/2026 10:00:42</t>
+  </si>
+  <si>
+    <t>03/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eac54-58c9-725d-84b9-44ad3fd7a97f</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eac54-58c9-725d-84b9-44ad3fd7a97f/contrato-nao-03-2026-samuel-santos-de-moraes-me-gf-climatizaa-a-o-e-recargas_aaee2e17-3b67-4476-8b7e-6b6d431e3622.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção preventiva e corretiva, instalação, desinstalação e remanejamento de aparelhos de ar-condicionado tipo Split.</t>
+  </si>
+  <si>
+    <t>GF Climatização e Recargas</t>
+  </si>
+  <si>
+    <t>14.828.973/0001-28</t>
+  </si>
+  <si>
+    <t>18.350,00</t>
+  </si>
+  <si>
+    <t>CONTRATO NÂº 03_2026 SAMUEL SANTOS DE MORAES - ME (GF CLIMATIZAÃÃO E RECARGAS).pdf</t>
+  </si>
+  <si>
+    <t>792a3ccdfd32281e366bf8904ec824d35f6d8355</t>
+  </si>
+  <si>
+    <t>8089b668309a52cbffefbbab21d6ece4</t>
+  </si>
+  <si>
+    <t>09/06/2026 10:03:16</t>
+  </si>
+  <si>
+    <t>02/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eac29-4c58-718d-833a-7ea90c629e88</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eac29-4c58-718d-833a-7ea90c629e88/contrato-nao-02-2026-np-tecnologia-e-gesta-o-de-dados_153378ea-f98c-4b20-b351-76a58d6daa9e.pdf</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>13/02/2027</t>
+  </si>
+  <si>
+    <t>Serviços de pesquisa e comparação de preços no sistema online &amp;quot;BANCO DE PREÇOS&amp;quot; (versão Plus 50)</t>
+  </si>
+  <si>
+    <t>Banco de Preços</t>
+  </si>
+  <si>
+    <t>07.797.967/0001-95</t>
+  </si>
+  <si>
+    <t>5.520,50</t>
+  </si>
+  <si>
+    <t>13/02/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>09/06/2026 08:48:55</t>
+  </si>
+  <si>
+    <t>CONTRATO NÂº 02_2026 NP TECNOLOGIA E GESTÃO DE DADOS .pdf</t>
+  </si>
+  <si>
+    <t>74c913995cc449247d18365382d656c103084c1a</t>
+  </si>
+  <si>
+    <t>4f88b48fb7ac009a6b0f22f98c321bc2</t>
+  </si>
+  <si>
+    <t>09/06/2026 08:58:03</t>
+  </si>
+  <si>
+    <t>01/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ea783-cd96-71ae-9c6c-3ca2efad6f68</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ea783-cd96-71ae-9c6c-3ca2efad6f68/contrato-no-01-2026-ana-lucia-dos-santos-assessoria-tecnica-licitar-me_3bb858f3-b05e-4b97-81d0-7437ed804142.pdf</t>
+  </si>
+  <si>
+    <t>06/02/2026</t>
+  </si>
+  <si>
+    <t>06/02/2027</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de consultoria técnica e assessoria em licitações e contratações diretas, incluindo suporte na estruturação de procedimentos e apoio na elaboração ou revisão de documentos preparatórios (DFD, ETP, Termo de Referência).</t>
+  </si>
+  <si>
+    <t>Licitar Me</t>
+  </si>
+  <si>
+    <t>41.113.445/0001-65</t>
+  </si>
+  <si>
+    <t>6.500,00</t>
+  </si>
+  <si>
+    <t>06/02/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>08/06/2026 10:59:27</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 01_2026 ANA LUCIA DOS SANTOS ASSESSORIA TÉCNICA LICITAR ME .pdf</t>
+  </si>
+  <si>
+    <t>79dfcee3e0da209d0c9f13f861e3d95a77a49114</t>
+  </si>
+  <si>
+    <t>08855d2f39f145b5b2d700760bb68940</t>
+  </si>
+  <si>
+    <t>08/06/2026 11:00:18</t>
+  </si>
+  <si>
+    <t>28/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb1c5-3288-7139-a003-3fb56ac39142</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb1c5-3288-7139-a003-3fb56ac39142/contrato-no-028-2025-rc-construcoes-e-servicos-ltda_f855d695-0554-4f83-a92f-395caa8ed4c7.pdf</t>
+  </si>
+  <si>
+    <t>Concorrência Pública</t>
+  </si>
+  <si>
+    <t>Encerrado</t>
+  </si>
+  <si>
+    <t>24/11/2025</t>
+  </si>
+  <si>
+    <t>24/05/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para a execução de obras e serviços de engenharia de reforma e adequação do imóvel conhecido como &amp;quot;antigo matadouro&amp;quot;, visando à instalação da central de triagem no município de Frei Paulo/SE.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RC Construções Serviços e LTDA </t>
+  </si>
+  <si>
+    <t>41.937.197/0001-77</t>
+  </si>
+  <si>
+    <t>68.083,46</t>
+  </si>
+  <si>
+    <t>24/11/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 028_2025 RC CONSTRUÇÕES E SERVIÇOS LTDA.pdf</t>
+  </si>
+  <si>
+    <t>72c8f8a81b121916c0c3b737cc8d515e91c41f44</t>
+  </si>
+  <si>
+    <t>65f1ea4e475ed6a669fc016ae2a5f929</t>
+  </si>
+  <si>
+    <t>10/06/2026 10:43:16</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:11:30</t>
+  </si>
+  <si>
+    <t>27/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb1b8-e941-739f-aa42-15eadc816ab1</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb1b8-e941-739f-aa42-15eadc816ab1/contrato-no-027-2025-francisco-gomes-de-moraes-neto-1_aaedc371-210a-4294-8bf8-fe773d9de98c.pdf</t>
+  </si>
+  <si>
+    <t>19/11/2025</t>
+  </si>
+  <si>
+    <t>19/11/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para a execução de serviços de lavagem, higienização e lubrificação de veículos leves e pesados pertencentes ou a serviço do CPAC.</t>
+  </si>
+  <si>
+    <t>Francisco Gomes de Moraes Neto</t>
+  </si>
+  <si>
+    <t>13.547.061/0001-15</t>
+  </si>
+  <si>
+    <t>22.245,00</t>
+  </si>
+  <si>
+    <t>19/11/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>10/06/2026 10:32:13</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 027_2025 FRANCISCO GOMES DE MORAES NETO  (1).pdf</t>
+  </si>
+  <si>
+    <t>06b115172ea9769bd4d3aa6f730f4ab5f49fa429</t>
+  </si>
+  <si>
+    <t>5f5bd67ea10a62b8d13ae0811178da68</t>
+  </si>
+  <si>
+    <t>10/06/2026 10:30:27</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:11:42</t>
+  </si>
+  <si>
+    <t>26/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb1fb-6397-70e7-b4eb-341def9257c9</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb1fb-6397-70e7-b4eb-341def9257c9/contrato-26-2025-competsan_b92a0341-5215-4ec1-ba6c-3b1345a65431.pdf</t>
+  </si>
+  <si>
+    <t>03/11/2025</t>
+  </si>
+  <si>
+    <t>03/12/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prestação de Serviços de Consultoria técnica especializada para cooperativas de catadores de materiais recicláveis do CPAC. </t>
+  </si>
+  <si>
+    <t>Conpetsan Consultoria de Projetos Meio Ambiente LTDA</t>
+  </si>
+  <si>
+    <t>04.496.673/0001-35</t>
+  </si>
+  <si>
+    <t>84.000,00</t>
+  </si>
+  <si>
+    <t>03/11/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>03/11/2026</t>
+  </si>
+  <si>
+    <t>CONTRATO 26_2025 COMPETSAN.pdf</t>
+  </si>
+  <si>
+    <t>9072de164aa9c4b9e20dfa25e7ba700ba98699ba</t>
+  </si>
+  <si>
+    <t>fb7f4cd3808011b8361d009bfddd9d5b</t>
+  </si>
+  <si>
+    <t>10/06/2026 11:42:22</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:10:52</t>
+  </si>
+  <si>
+    <t>25/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb1b1-5172-7358-a573-f3e8e77731a3</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb1b1-5172-7358-a573-f3e8e77731a3/contrato-no-25-2025-m-r-consultoria_9d341925-de6a-4c74-95af-a2e11f6b1f0a.pdf</t>
+  </si>
+  <si>
+    <t>22/10/2025</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE ASSESSORIA E CONSULTORIA TÉCNICA E ESPECIALIZADA EM GESTÃO E APOIO ADMINISTRATIVO NO ÂMBITO DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL, EM CONFORMIDADE A LEGISLAÇÃO E COM AS DIRETRIZES DA GOVERNANÇA E CONTROLE INTERNO.</t>
+  </si>
+  <si>
+    <t>M R Consultoria e Assessoria LTDA</t>
+  </si>
+  <si>
+    <t>35.899.845/0001-45</t>
+  </si>
+  <si>
+    <t>60.000,00</t>
+  </si>
+  <si>
+    <t>22/10/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>10/06/2026 10:32:44</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 25_2025 M R CONSULTORIA.pdf</t>
+  </si>
+  <si>
+    <t>3a8a61e3721299ba8a0544e2b2a91d7db904f109</t>
+  </si>
+  <si>
+    <t>ba5d8aa55156fd46e57808c3636ee6ce</t>
+  </si>
+  <si>
+    <t>10/06/2026 10:21:38</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:11:04</t>
+  </si>
+  <si>
+    <t>24/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb206-ab98-73fd-b935-3e1cba3f82ae</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb206-ab98-73fd-b935-3e1cba3f82ae/contrato-no-24-2025-gilson_1fa3b249-67e2-41f9-ba6c-70b91b3d7a4b.pdf</t>
+  </si>
+  <si>
+    <t>10/10/2025</t>
+  </si>
+  <si>
+    <t>10/11/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contratação de empresa especializada para realização de serviço de captura de imagens com câmara profissional, reportagem e edição de vídeo institucional para redes sociais. </t>
+  </si>
+  <si>
+    <t>Gilson da Silva Barreto</t>
+  </si>
+  <si>
+    <t>01.728.920/0001-93</t>
+  </si>
+  <si>
+    <t>2.600,00</t>
+  </si>
+  <si>
+    <t>10/10/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>11/06/2026 11:10:13</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 24_2025 GILSON.pdf</t>
+  </si>
+  <si>
+    <t>57a8c90600cc5afcbe63bfe7d99825b6289e75e5</t>
+  </si>
+  <si>
+    <t>6c32a23a6892b311559ab911b8a9595d</t>
+  </si>
+  <si>
+    <t>10/06/2026 11:54:26</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:10:38</t>
+  </si>
+  <si>
+    <t>21/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb196-f6ed-7391-9cf0-2a97e498da48</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb196-f6ed-7391-9cf0-2a97e498da48/contrato-no-21-2025-nordeste-boquilha-1_15a776f6-e7fe-4030-935a-db23d79d69ac.pdf</t>
+  </si>
+  <si>
+    <t>19/08/2025</t>
+  </si>
+  <si>
+    <t>19/08/2026</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESAS ESPECIALIZADA PARA REALIZAÇÃO DE MANUNTENÇÃO PREVENTIVA E CORRETIVA</t>
+  </si>
+  <si>
+    <t>14.000,00</t>
+  </si>
+  <si>
+    <t>19/08/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 21_2025 NORDESTE BOQUILHA (1).pdf</t>
+  </si>
+  <si>
+    <t>23db8316876470f56f66f6d3e45a818dbf7e1d37</t>
+  </si>
+  <si>
+    <t>494cafe1bf53bbb7ed5954ef3bee03b9</t>
+  </si>
+  <si>
+    <t>10/06/2026 09:53:48</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:12:20</t>
+  </si>
+  <si>
+    <t>20/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb191-b2a2-73b5-80f0-3f7bd3d2cc48</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb191-b2a2-73b5-80f0-3f7bd3d2cc48/contrato-no-20-2025-lucio-marcos-1_dd4372c9-69f7-49ce-bf5a-2de41b79137c.pdf</t>
+  </si>
+  <si>
+    <t>13/08/2025</t>
+  </si>
+  <si>
+    <t>13/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA OBJETIVANDO A AQUISIÇÃO DE RECIPIENTES DE GRANDE CAPACIDADE. </t>
+  </si>
+  <si>
+    <t>Lúcio Marcos</t>
+  </si>
+  <si>
+    <t>927.724.715-00</t>
+  </si>
+  <si>
+    <t>51.000,00</t>
+  </si>
+  <si>
+    <t>13/08/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 20_2025 LÚCIO MARCOS (1).pdf</t>
+  </si>
+  <si>
+    <t>a19e8bf349140850b83a647b58f4f89dbd20175a</t>
+  </si>
+  <si>
+    <t>a2f53f06a70d68e570797dd7d15d327f</t>
+  </si>
+  <si>
+    <t>10/06/2026 09:46:51</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:13:17</t>
+  </si>
+  <si>
+    <t>19/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb17c-b22c-73e2-8dfc-c483c71767ea</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb17c-b22c-73e2-8dfc-c483c71767ea/contrato-n0-19-2025-world-ambiental-1_d8b2e740-e353-46b3-85d9-0e9f4ec6bfda.pdf</t>
+  </si>
+  <si>
+    <t>08/08/2025</t>
+  </si>
+  <si>
+    <t>08/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DE COLETA ,TRANSPORTE , TRATAMENTO E DESTINAÇÃO FINAL AMBIENTAL CORRETA, DE RESÍDUOS DE SERVIÇOS DE SAÚDE </t>
+  </si>
+  <si>
+    <t>World Ambiental</t>
+  </si>
+  <si>
+    <t>43.438.187/0001-12</t>
+  </si>
+  <si>
+    <t>34.500,00</t>
+  </si>
+  <si>
+    <t>08/08/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 19_2025 WORLD AMBIENTAL (1).pdf</t>
+  </si>
+  <si>
+    <t>23d6a2140e94332ddebe5b9ac554747f320a7b17</t>
+  </si>
+  <si>
+    <t>e34ec5ed96a7a925fb2a14f2bc68cfd8</t>
+  </si>
+  <si>
+    <t>10/06/2026 09:24:59</t>
+  </si>
+  <si>
+    <t>16/06/2026 11:58:30</t>
+  </si>
+  <si>
+    <t>18/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb176-e088-7322-a652-0ce50e887784</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb176-e088-7322-a652-0ce50e887784/contrato-n0-18-2025-willames-dos-santos-1_392a3a8b-4027-4cf7-957d-cd5a097eef15.pdf</t>
+  </si>
+  <si>
+    <t>04/08/2025</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO  DE EMPRESA ESPECIALIZADA PARA LOCAÇÃO COM MONTAGEM E DESMONTAGEM DE TENDAS.</t>
+  </si>
+  <si>
+    <t>18.000,00</t>
+  </si>
+  <si>
+    <t>04/08/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 18_2025 WILLAMES DOS SANTOS (1).pdf</t>
+  </si>
+  <si>
+    <t>b95db0701648d2c32e7121684277ac04d14de4d8</t>
+  </si>
+  <si>
+    <t>28982daab1b477029f885f2c20b9fc24</t>
+  </si>
+  <si>
+    <t>10/06/2026 09:18:27</t>
+  </si>
+  <si>
+    <t>16/06/2026 11:58:11</t>
+  </si>
+  <si>
+    <t>17/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb16f-3ce6-7060-aefe-46dc457af550</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb16f-3ce6-7060-aefe-46dc457af550/contrato-n0-17-2025-valtemiro_28c7cdba-745d-4be6-ade7-93c67f1ca939.pdf</t>
+  </si>
+  <si>
+    <t>16/07/2025</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA OBJETIVANDO O FORNECIMENTO DE FARDAMENTOS E EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL</t>
+  </si>
+  <si>
+    <t>Valtemiro Vieira do Amaral ME</t>
+  </si>
+  <si>
+    <t>17.509.848/0001-43</t>
+  </si>
+  <si>
+    <t>69.718,00</t>
+  </si>
+  <si>
+    <t>16/07/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:18:13</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 17_2025 VALTEMIRO.pdf</t>
+  </si>
+  <si>
+    <t>b2651f8403b4d6beaeea63fc5e136796f9fe8f44</t>
+  </si>
+  <si>
+    <t>f4e51d22ae10eb17591a50f27845fb84</t>
+  </si>
+  <si>
+    <t>10/06/2026 09:10:01</t>
+  </si>
+  <si>
+    <t>16/06/2026 11:57:51</t>
+  </si>
+  <si>
+    <t>16/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb15a-582e-7063-9004-24e6bb558ba3</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb15a-582e-7063-9004-24e6bb558ba3/contrato-n0-16-2025-adaelson-francisco-1_e56e4d12-938f-4d33-b2fc-915c54368740.pdf</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>03/02/2026</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS CONTÁBEIS, DE FORMALIZAÇÃO.</t>
+  </si>
+  <si>
+    <t>Adaelson Francisco do Nascimento</t>
+  </si>
+  <si>
+    <t>53.614.464/0001-54</t>
+  </si>
+  <si>
+    <t>24.500,00</t>
+  </si>
+  <si>
+    <t>03/07/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>Ligiana Alves Silva</t>
+  </si>
+  <si>
+    <t>929.***.***-34</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 16_2025 ADAELSON FRANCISCO (1).pdf</t>
+  </si>
+  <si>
+    <t>903fabd64001f9047fbecec2814595cb4673d217</t>
+  </si>
+  <si>
+    <t>aa715786366eda774669e2b695698a37</t>
+  </si>
+  <si>
+    <t>10/06/2026 08:47:10</t>
+  </si>
+  <si>
+    <t>16/06/2026 13:06:49</t>
+  </si>
+  <si>
+    <t>15/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb14e-f2a5-71d4-a7c2-acc8979fd9e5</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb14e-f2a5-71d4-a7c2-acc8979fd9e5/contrato-n0-15-2025-fastnet_e5a6ca58-b38d-4f7a-8fb2-a07fe6130e61.pdf</t>
+  </si>
+  <si>
+    <t>12/05/2025</t>
+  </si>
+  <si>
+    <t>12/01/2026</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE INTERNET.</t>
+  </si>
+  <si>
+    <t>1.192,00</t>
+  </si>
+  <si>
+    <t>12/05/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 15_2025 FASTNET.pdf</t>
+  </si>
+  <si>
+    <t>cc4c05e82ef6de1ebf52fef75e3f5f21ed6294af</t>
+  </si>
+  <si>
+    <t>10a246d35e202b8c43dc9607d86b7f40</t>
+  </si>
+  <si>
+    <t>10/06/2026 08:36:30</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:17:01</t>
+  </si>
+  <si>
+    <t>14/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ead3a-38ac-709d-985f-9230f49a80d9</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ead3a-38ac-709d-985f-9230f49a80d9/contrato-n0-14-2025-k-v-transportes_d9fdfdfe-eb84-4b93-9f6c-68a8b0036212.pdf</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>09/01/2026</t>
+  </si>
+  <si>
+    <t>LOCAÇÃO DE CAMINHÃO TIPO TRATOR (6X2), PARA PRESTAR SERVICOS DE TRANSPORTE DE MÁQUINAS E EQUIPAMENTOS</t>
+  </si>
+  <si>
+    <t>K&amp;V TRANSPORTES LTDA</t>
+  </si>
+  <si>
+    <t>51.577.844/0001-30</t>
+  </si>
+  <si>
+    <t>83.920,00</t>
+  </si>
+  <si>
+    <t>09/05/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>10/06/2026 08:28:43</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 14_2025 K&amp;V TRANSPORTES.pdf</t>
+  </si>
+  <si>
+    <t>c32d116a5a5d69b877d4326dd0e983f1b9db8d99</t>
+  </si>
+  <si>
+    <t>5bcca18f38a8d13cb832b7c991b7961e</t>
+  </si>
+  <si>
+    <t>16/06/2026 13:02:18</t>
+  </si>
+  <si>
+    <t>16/06/2026 13:02:25</t>
+  </si>
+  <si>
+    <t>13/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ead32-db77-70f2-8a52-6165b15f8442</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ead32-db77-70f2-8a52-6165b15f8442/contrato-n0-13-2025-rafael-nascimento-barreto_92020c21-bccb-4ef8-be3e-2228251efda9.pdf</t>
+  </si>
+  <si>
+    <t>16/04/2025</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA OBJETIVANDO O FORNECIMENTO PARCELADO DE COMBUSTÍVEIS (GASOLINA COMUM E ÓLEO DIESEL) E LUBRIFICANTES (FLUA, GRAXAS, ÓLEOS HIDRÁULICOS E DE MOTOR)</t>
+  </si>
+  <si>
+    <t>Rafael Nascimento Barreto EPP</t>
+  </si>
+  <si>
+    <t>117.230,00</t>
+  </si>
+  <si>
+    <t>16/04/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>10/06/2026 08:28:24</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 13_2025 RAFAEL NASCIMENTO BARRETO.pdf</t>
+  </si>
+  <si>
+    <t>80936f93f16cca4df153968de153f9e0d3bff839</t>
+  </si>
+  <si>
+    <t>3600cc3956dd59c01a68457cb58baac3</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:20:59</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:21:20</t>
+  </si>
+  <si>
+    <t>12/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ead23-8447-7034-9ced-99c605d4f7ad</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ead23-8447-7034-9ced-99c605d4f7ad/contrato-n0-12-2025-agsistemas_67bac9fc-ef94-4b9b-a208-0492e4e61846.pdf</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS NA LICENÇA DE USO MENSAL DE SOFTWARES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AG SISTEMAS </t>
+  </si>
+  <si>
+    <t>04.497.198.0001/11</t>
+  </si>
+  <si>
+    <t>01/04/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 12_2025 AGSISTEMAS.pdf</t>
+  </si>
+  <si>
+    <t>5f3d59bb7a5be6eeaef26c8cd5e1eb7beb0754e9</t>
+  </si>
+  <si>
+    <t>b9ec0708fbf1678c71e9ebcea306c0fb</t>
+  </si>
+  <si>
+    <t>09/06/2026 13:08:37</t>
+  </si>
+  <si>
+    <t>16/06/2026 13:00:13</t>
+  </si>
+  <si>
+    <t>11/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ead0e-bfff-7348-b192-ebfa808cbfef</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ead0e-bfff-7348-b192-ebfa808cbfef/contrato-n0-11-2025-regina-cruz_672801a8-ddbe-49cf-9110-67b90fc4f424.pdf</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>Locação de Imóvel Comercial (Galpão São Domingos)</t>
+  </si>
+  <si>
+    <t>Regina Cruz Fraga</t>
+  </si>
+  <si>
+    <t>15.314.802/0001-43</t>
+  </si>
+  <si>
+    <t>13/03/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>09/06/2026 13:09:37</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 11_2025  REGINA CRUZ.pdf</t>
+  </si>
+  <si>
+    <t>3818f7ef63d067dfd31a6d1d02c87d7da6b3362e</t>
+  </si>
+  <si>
+    <t>2d84c175e8260bea2a32ffc7897c8c8a</t>
+  </si>
+  <si>
+    <t>09/06/2026 12:48:40</t>
+  </si>
+  <si>
+    <t>09/06/2026 13:02:21</t>
+  </si>
+  <si>
+    <t>10/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ead06-957a-7199-afda-713a3496d761</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ead06-957a-7199-afda-713a3496d761/contrato-n0-10-2025-itweb_edac307f-9ac4-42e4-8fe0-49de086ac45d.pdf</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>Hospedagem e Gerenciamento de Site.</t>
+  </si>
+  <si>
+    <t>1.798,80</t>
+  </si>
+  <si>
+    <t>12/03/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>09/06/2026 13:34:07</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 10_2025  ITWEB.pdf</t>
+  </si>
+  <si>
+    <t>d99e4dea00094b6d3a4d557d7e2ae2a5ea3a6354</t>
+  </si>
+  <si>
+    <t>56e40c5e0ab46c64186d95046c71f41a</t>
+  </si>
+  <si>
+    <t>09/06/2026 12:36:23</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:59:39</t>
+  </si>
+  <si>
+    <t>09/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacff-369e-7005-ba13-8a65b219aefa</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eacff-369e-7005-ba13-8a65b219aefa/contrato-n0-09-2025-lucas-cardinali-pacheco_57d4d8f6-48b7-4a23-b1b2-da71e34e8ec9.pdf</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>03/01/2026</t>
+  </si>
+  <si>
+    <t>Consultoria e Assessoria em Assessoria e Consultoria jurídica Manifesto de Interesse Privado (MIP) e à Gestão Consorciada de Resíduos Sólidos</t>
+  </si>
+  <si>
+    <t>Lucas Cardinali Pacheco Sociedade Individual De Advocacia</t>
+  </si>
+  <si>
+    <t>27.896.712/0001-97</t>
+  </si>
+  <si>
+    <t>55.000,00</t>
+  </si>
+  <si>
+    <t>03/03/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>09/06/2026 12:36:02</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 09_2025 LUCAS CARDINALI PACHECO .pdf</t>
+  </si>
+  <si>
+    <t>90421d9f34a10a1ad98be4aef7fc25c1b483abfd</t>
+  </si>
+  <si>
+    <t>645b23c5b37fbc44d998ff7b6cb2453b</t>
+  </si>
+  <si>
+    <t>09/06/2026 12:28:09</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:59:01</t>
+  </si>
+  <si>
+    <t>08/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacf9-d08b-736f-8837-e277bc8226e3</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eacf9-d08b-736f-8837-e277bc8226e3/contrato-no-08-2025-rosario-catete-ambiental_74b8a4e1-acd2-4973-834f-5f08380ba539.pdf</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>28/05/2025</t>
+  </si>
+  <si>
+    <t>Recebimento de Resíduos Sólidos Urb. (RSU)</t>
+  </si>
+  <si>
+    <t>Rosário Catete Ambiental</t>
+  </si>
+  <si>
+    <t>43.061.782/0001-81</t>
+  </si>
+  <si>
+    <t>131.600,00</t>
+  </si>
+  <si>
+    <t>28/02/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:26:29</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 08_2025 ROSÁRIO CATETE AMBIENTAL.pdf</t>
+  </si>
+  <si>
+    <t>8fd33de6a0ae1d7d3424b9573ba209f083be393c</t>
+  </si>
+  <si>
+    <t>438a006f9dae08b66c9df1dafb932908</t>
+  </si>
+  <si>
+    <t>09/06/2026 12:30:09</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:16:37</t>
+  </si>
+  <si>
+    <t>07/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacf2-97a2-7111-93e1-5612c5386e38</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eacf2-97a2-7111-93e1-5612c5386e38/contrato-n0-07-2025-jh-servicos-administrativos_507a856c-6c08-4c66-9f67-9c8109e6c471.pdf</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>Assessoria em Coordenação e Gerenciamento RH</t>
+  </si>
+  <si>
+    <t>JH Serviços Administrativo</t>
+  </si>
+  <si>
+    <t>41.398.210/0001-67</t>
+  </si>
+  <si>
+    <t>33.000,00</t>
+  </si>
+  <si>
+    <t>12/02/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 07_2025 JH SERVIÇOS ADMINISTRATIVOS.pdf</t>
+  </si>
+  <si>
+    <t>efef246b04cd662532cbe0a0d408b5b639277d5e</t>
+  </si>
+  <si>
+    <t>f143b6e4046ca1e6b6cb9d799c67839f</t>
+  </si>
+  <si>
+    <t>09/06/2026 12:14:35</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:58:30</t>
+  </si>
+  <si>
+    <t>06/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacec-5013-7311-b748-26f37c9efa38</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eacec-5013-7311-b748-26f37c9efa38/contrato-n0-06-2025-geovane_30ac4642-85f2-4c4c-8142-9f686dc3851c.pdf</t>
+  </si>
+  <si>
+    <t>Locação de Imóvel (Galpão Moita Bonita)</t>
+  </si>
+  <si>
+    <t>Geovane Alves de Lima</t>
+  </si>
+  <si>
+    <t>059.815.285-75</t>
+  </si>
+  <si>
+    <t>7.200,00</t>
+  </si>
+  <si>
+    <t>03/02/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 06_2025 GEOVANE.pdf</t>
+  </si>
+  <si>
+    <t>587b6ceaff325ac1d6a27744a3f59454f0ddf9d8</t>
+  </si>
+  <si>
+    <t>137f31df335e3eec632f6e17bae2e16c</t>
+  </si>
+  <si>
+    <t>09/06/2026 12:07:45</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:58:03</t>
+  </si>
+  <si>
+    <t>05/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacda-47d5-7264-9711-41dbf83b9c8e</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eacda-47d5-7264-9711-41dbf83b9c8e/contrato-n0-05-2025-ac-consultoria-e-assessoria_f40dc4ae-6147-4711-9ed0-1b5aeee5e57c.pdf</t>
+  </si>
+  <si>
+    <t>Consultoria e Assessoria em Gestão de Convênios e Contratos de Repasse</t>
+  </si>
+  <si>
+    <t>AC Consultoria</t>
+  </si>
+  <si>
+    <t>26.774.490/0001-77</t>
+  </si>
+  <si>
+    <t>66.000,00</t>
+  </si>
+  <si>
+    <t>09/06/2026 11:58:11</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 05_2025 AC CONSULTORIA E ASSESSORIA.pdf</t>
+  </si>
+  <si>
+    <t>1f8fddeca66c71efb2b49f5229ca6b2ee28becd0</t>
+  </si>
+  <si>
+    <t>26d4ab724f15c5e6a13d9fff51b13607</t>
+  </si>
+  <si>
+    <t>09/06/2026 12:08:17</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:22:38</t>
+  </si>
+  <si>
+    <t>04/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacd5-9fd2-7167-aa00-5e0d038d0b8f</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eacd5-9fd2-7167-aa00-5e0d038d0b8f/contrato-n0-04-2025-rinaldo-silva_8c50175e-4c69-4728-b9da-d1abfaa49a3f.pdf</t>
+  </si>
+  <si>
+    <t>Locação de Imóvel (Sede CPAC)</t>
+  </si>
+  <si>
+    <t>Rinaldo Silva</t>
+  </si>
+  <si>
+    <t>590.286.885-87</t>
+  </si>
+  <si>
+    <t>09/06/2026 11:58:01</t>
+  </si>
+  <si>
+    <t>02/02/2026</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 04_2025 RINALDO SILVA .pdf</t>
+  </si>
+  <si>
+    <t>d48ba6e3aba072121b5a5fdafcc5ba40f74acaa0</t>
+  </si>
+  <si>
+    <t>9db15dc3935041c5c58bf6348f08206f</t>
+  </si>
+  <si>
+    <t>09/06/2026 11:44:10</t>
+  </si>
+  <si>
+    <t>03/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacd1-18ee-7012-ba45-dfc15ae4f1af</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eacd1-18ee-7012-ba45-dfc15ae4f1af/contrato-n0-03-2025-portallicita_d2753776-1fe0-4d5e-ac0e-28249d560b36.pdf</t>
+  </si>
+  <si>
+    <t>Assessoria e Consultoria Técnica em Licitações e Contratos Admin.</t>
+  </si>
+  <si>
+    <t>David G Santos Advocacia</t>
+  </si>
+  <si>
+    <t>34.464.850/0001-62</t>
+  </si>
+  <si>
+    <t>49.500,00</t>
+  </si>
+  <si>
+    <t>09/06/2026 11:57:52</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 03_2025  PORTALLICITA.pdf</t>
+  </si>
+  <si>
+    <t>b3cb11951768aff27ed2338269e82e0fa48b8266</t>
+  </si>
+  <si>
+    <t>3a3af7b53bdad32ecdce7bc605485537</t>
+  </si>
+  <si>
+    <t>09/06/2026 11:38:15</t>
+  </si>
+  <si>
+    <t>09/06/2026 11:41:59</t>
+  </si>
+  <si>
+    <t>02/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eaccb-9de7-700c-a776-bbd6d4e50e50</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eaccb-9de7-700c-a776-bbd6d4e50e50/contrato-n0-02-2025-david-g-santos-sociedade-individual-de-advocacia-ltda_49a16740-d1b4-4c1e-b5cd-182d5bfc8dcf.pdf</t>
+  </si>
+  <si>
+    <t>Consultoria Jurídica Interna, Repres. e Defesa</t>
+  </si>
+  <si>
+    <t>62.700,00</t>
+  </si>
+  <si>
+    <t>09/06/2026 11:56:53</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 02_2025 DAVID G SANTOS SOCIEDADE INDIVIDUAL DE ADVOCACIA LTDA.pdf</t>
+  </si>
+  <si>
+    <t>c1414572d6cd4b25ab21cfb979efd93448e043d3</t>
+  </si>
+  <si>
+    <t>d36cffc27ab4212e838b293b0bbc8b64</t>
+  </si>
+  <si>
+    <t>09/06/2026 11:32:31</t>
+  </si>
+  <si>
+    <t>01/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eac6a-1851-7078-bace-a28ca6a07542</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eac6a-1851-7078-bace-a28ca6a07542/contrato-n0-01-2025-atec-consultoria_1726372f-e91e-462c-8fd9-419beec570bd.pdf</t>
+  </si>
+  <si>
+    <t>Assessoria e Consultoria em Contabilidade Pública.</t>
+  </si>
+  <si>
+    <t>AT Consultoria</t>
+  </si>
+  <si>
+    <t>07.795.793/0001-21</t>
+  </si>
+  <si>
+    <t>50.400,00</t>
+  </si>
+  <si>
+    <t>09/06/2026 10:31:04</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 01_2025 ATEC CONSULTORIA .pdf</t>
+  </si>
+  <si>
+    <t>ed2747f0868b9d7cec81a3abe2a8fdd2206596ac</t>
+  </si>
+  <si>
+    <t>a08707284a250567e5d0125241a64a89</t>
+  </si>
+  <si>
+    <t>09/06/2026 09:45:18</t>
+  </si>
+  <si>
+    <t>18/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebbaf-2c7d-730e-9b81-531b5f59f9c4</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebbaf-2c7d-730e-9b81-531b5f59f9c4/contrato-no-18-2024_63e69961-8b73-4495-9999-78cf72ea2295.pdf</t>
+  </si>
+  <si>
+    <t>27/03/2024</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS PARA RECEBIMENTO DOS RESÍDUOS SÓLIDOS URBANOS (RSU), CLASSE II A E II B, OS RESÍDUOS DA CONSTRUÇÃO E DA DEMOLIÇÃO  (RCD) ENTULHOS E OS VOLUMOSOS, PROVENIENTES DA COLETA DOMICILIAR, COMERCIAL E PÚBLICA DOS MUNICÍPIOS ABRANGIDOS PELO CPAC.</t>
+  </si>
+  <si>
+    <t>4.771.200,00</t>
+  </si>
+  <si>
+    <t>27/03/2024 00:00:00</t>
+  </si>
+  <si>
+    <t>José Edigar Santos de Araujo</t>
+  </si>
+  <si>
+    <t>068.***.***-09</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 18_2024.pdf</t>
+  </si>
+  <si>
+    <t>2998e8410fc68d52c4a519deec4d286f2d069569</t>
+  </si>
+  <si>
+    <t>0e8bfe5110466674cea43fdd8d524068</t>
+  </si>
+  <si>
+    <t>12/06/2026 08:55:04</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:04:24</t>
+  </si>
+  <si>
+    <t>17/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebba0-6daf-7045-b160-0805a28d4194</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebba0-6daf-7045-b160-0805a28d4194/contrato-no-17-2024_4499c9eb-3227-48f2-90dd-ede2decbc291.pdf</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE SERVIÇOS DE OPERADOR DE MÁQUINAS.</t>
+  </si>
+  <si>
+    <t>José Ronaldo Feitosa dos Santos</t>
+  </si>
+  <si>
+    <t>003.692.065-76</t>
+  </si>
+  <si>
+    <t>15/02/2024 00:00:00</t>
+  </si>
+  <si>
+    <t>12/06/2026 08:40:35</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 17_2024.pdf</t>
+  </si>
+  <si>
+    <t>bde9396ee84e292ce3ff4c9c0bcefddd995421e2</t>
+  </si>
+  <si>
+    <t>9af327e582edb78b94ea6b0eed601a27</t>
+  </si>
+  <si>
+    <t>12/06/2026 08:40:59</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:05:02</t>
+  </si>
+  <si>
+    <t>16/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebb98-aaa0-718e-aa8d-8497745cbe15</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebb98-aaa0-718e-aa8d-8497745cbe15/contrato-no-16-2024_cc5a6c20-a4d0-456f-86db-4681c5037fbe.pdf</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA TÉCNICA AMBIENTAL ESPECIALIZADA AO CPAC, PARA EXECUTAR AÇÕES DE EDUCAÇÃO AMBIENTAL NA MOBILIZAÇÃO E SENSIBILIZAÇÃO DOS CATADORES DE MATERIAIS RECICLÁVEIS</t>
+  </si>
+  <si>
+    <t>06/02/2024 00:00:00</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 16_2024.pdf</t>
+  </si>
+  <si>
+    <t>f9c5a5889084457140e77eb0490acea9bc344111</t>
+  </si>
+  <si>
+    <t>1f645f4c33ea9db38e3033b424226cda</t>
+  </si>
+  <si>
+    <t>12/06/2026 08:30:27</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:05:30</t>
+  </si>
+  <si>
+    <t>15/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebb92-c543-72c2-9034-2434325fb3a3</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebb92-c543-72c2-9034-2434325fb3a3/contrato-no-15-2024_398aaa34-2e71-414c-9e49-0ab6d32e5e54.pdf</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ASSESSORIA E CONSULTORIA JURÍDICA DO CPAC.</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 15_2024.pdf</t>
+  </si>
+  <si>
+    <t>1eb0db217816f7baafa478261cb771d089c343a1</t>
+  </si>
+  <si>
+    <t>ff5d828b1a2a7791dcb275350141ec9a</t>
+  </si>
+  <si>
+    <t>12/06/2026 08:24:12</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:05:43</t>
+  </si>
+  <si>
+    <t>14/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb768-7f89-7142-8791-5a79068736b5</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb768-7f89-7142-8791-5a79068736b5/contrato-no-14-2024_c37fc59f-b895-4997-8ecf-690ec52e7330.pdf</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>05/01/2025</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS TÉCNICOS NO DESENVOLVIMENTO DO E-SOCIAL COM EXCEÇÃO DA PARTE DE SEGURANÇA DO TRABALHO</t>
+  </si>
+  <si>
+    <t>JH Serviços</t>
+  </si>
+  <si>
+    <t>16.060,00</t>
+  </si>
+  <si>
+    <t>05/02/2024 00:00:00</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 14_2024.pdf</t>
+  </si>
+  <si>
+    <t>e745c9d51c89afb919cf7656151fcfcc45bd67a2</t>
+  </si>
+  <si>
+    <t>4f7861849fefb933c41a7b29b9010bd5</t>
+  </si>
+  <si>
+    <t>11/06/2026 12:59:24</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:05:53</t>
+  </si>
+  <si>
+    <t>13/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb763-d073-72db-9652-54eba2a96b04</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb763-d073-72db-9652-54eba2a96b04/contrato-no-13-2024_15e5bff2-72ec-4b66-97b1-b783bf95a325.pdf</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS CONTÁBEIS, COM ACOMPANHAMENTO EM ASSEMBLÉIA, PREPARAÇÃO DE REGISTRO, ATA, ESTATUTO E ACOMPANHAMENTOS FISCAIS, TRIBUTÁRIOS E SETOR PESSOAL, PARA AS ASSOCIAÇÕES E COOPERATIVAS DE RECICLAGEM DOS MUNICÍPIOS CONSORCIADOS AO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC</t>
+  </si>
+  <si>
+    <t>35.200,00</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 13_2024.pdf</t>
+  </si>
+  <si>
+    <t>3c9c85e9e1f82335a6374a910a2b9bd6341d7e1e</t>
+  </si>
+  <si>
+    <t>4a65b6a5070004e4648aec7acb11ddf4</t>
+  </si>
+  <si>
+    <t>11/06/2026 12:54:14</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:06:03</t>
+  </si>
+  <si>
+    <t>12/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb75c-547c-7166-bbd9-683ccfaac63a</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb75c-547c-7166-bbd9-683ccfaac63a/contrato-no-12-2024_1cda8f84-c087-4d7f-b07e-debc48714de3.pdf</t>
+  </si>
+  <si>
+    <t>LOCAÇÃO DE CAMINHÃO TIPO TRATOR (6 x 2) COM PRANCHA CONFECCIONADA EM FERRO/METAL COM DOIS (02) EIXOS, CAPACIDADE DE ARRASTO MÍNIMO DE 28.000 Kg, PARA PRESTAR SERVIÇOS DE TRANSPORTE DE MÁQUINAS E EQUIPAMENTOS DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO - CPAC</t>
+  </si>
+  <si>
+    <t>Viamax Locações LTDA</t>
+  </si>
+  <si>
+    <t>05.405.723/0001-94</t>
+  </si>
+  <si>
+    <t>73.370,00</t>
+  </si>
+  <si>
+    <t>11/06/2026 12:47:07</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 12_2024.pdf</t>
+  </si>
+  <si>
+    <t>f2706e12a3538298a6c6ed4f8442c889fda0bbef</t>
+  </si>
+  <si>
+    <t>f3e910519c40d82113d79d024d8bcc45</t>
+  </si>
+  <si>
+    <t>11/06/2026 12:46:11</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:06:26</t>
+  </si>
+  <si>
+    <t>11/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb741-10d9-7075-87b4-1621228d0d2f</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb741-10d9-7075-87b4-1621228d0d2f/contrato-no-11-2024_ada0b05c-06e5-4769-911a-41e8bdd79f15.pdf</t>
+  </si>
+  <si>
+    <t>04/01/2024</t>
+  </si>
+  <si>
+    <t>04/01/2025</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO REFERENTE A HOSPEDAGEM  E GERENCIAMENTO DE CONTEÚDO DO SITE DO CPAC.</t>
+  </si>
+  <si>
+    <t>1.198,80</t>
+  </si>
+  <si>
+    <t>04/01/2024 00:00:00</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 11_2024.pdf</t>
+  </si>
+  <si>
+    <t>f67886a83d825570917f95a1d449498579db2d77</t>
+  </si>
+  <si>
+    <t>25ea9a472e742b4a3658a0b535d8b65b</t>
+  </si>
+  <si>
+    <t>11/06/2026 12:16:21</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:06:54</t>
+  </si>
+  <si>
+    <t>10/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb738-887f-7264-81cc-ad4442537133</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb738-887f-7264-81cc-ad4442537133/contrato-no-10-2024_6ee54fbf-f390-4d7a-b0bd-e81efd9e89d2.pdf</t>
+  </si>
+  <si>
+    <t>02/01/2024</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA COLETA, TRANSPORTE, TRATAMENTO E DESTINAÇÃO FINAL DE RESÍDUOS INFECTANTES DE SAÚDE DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO - CPAC</t>
+  </si>
+  <si>
+    <t>Inove Soluções em Resíduos LTDA</t>
+  </si>
+  <si>
+    <t>12.065.201/0001-56</t>
+  </si>
+  <si>
+    <t>36.000,00</t>
+  </si>
+  <si>
+    <t>02/01/2024 00:00:00</t>
+  </si>
+  <si>
+    <t>11/06/2026 12:06:57</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 10_2024.pdf</t>
+  </si>
+  <si>
+    <t>8ff7076672d9e3b0af052cf47130df182265f099</t>
+  </si>
+  <si>
+    <t>5f9db42268cfb8327d5d7cd586120ea7</t>
+  </si>
+  <si>
+    <t>11/06/2026 12:07:21</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:07:05</t>
+  </si>
+  <si>
+    <t>09/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb724-1759-73cd-a9df-87e0c8a09001</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb724-1759-73cd-a9df-87e0c8a09001/contrato-no-09-2024_54369913-6904-449b-8d0a-66fa67171456.pdf</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA OBJETIVANDO O FORNECIMENTO DE COMBUSTÍVEIS DERIVADOS DE PETRÓLEO TIPO GASOLINA COMUM, ÓLEO DIESEL E FLUA, PARA ENTREGA, CONFORME DEMANDA, PARA ATENDER AS NECESSIDADES DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL - CPAC</t>
+  </si>
+  <si>
+    <t>78.326,00</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 09_2024.pdf</t>
+  </si>
+  <si>
+    <t>78094bf2e75c5d812b715b48ff5634bc1ece652e</t>
+  </si>
+  <si>
+    <t>a0f7f3effac07fb306430d214c558171</t>
+  </si>
+  <si>
+    <t>11/06/2026 11:44:46</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:07:32</t>
+  </si>
+  <si>
+    <t>08/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb71f-418f-723b-a752-e3a60f690e04</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb71f-418f-723b-a752-e3a60f690e04/contrato-no-08-2024_ea2f3cbf-1e8d-4901-9047-78fe5f9dfacc.pdf</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS NA LICENÇA DE USO MENSAL DOS SOFTWARES AGPORTAL E SEUS RESPECTIVOS MÓDULOS: PARA CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO - CPAC.</t>
+  </si>
+  <si>
+    <t>42.600,00</t>
+  </si>
+  <si>
+    <t>16/06/2026 11:04:46</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 08_2024.pdf</t>
+  </si>
+  <si>
+    <t>b56c9154000b9c7c2c53dcb7310e5fe6faab6888</t>
+  </si>
+  <si>
+    <t>cbdffa6e7f4230eb97891ca167ba7c8f</t>
+  </si>
+  <si>
+    <t>11/06/2026 11:39:35</t>
+  </si>
+  <si>
+    <t>16/06/2026 11:50:19</t>
+  </si>
+  <si>
+    <t>07/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb719-2389-7053-bed2-55b2b4c3d3c9</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb719-2389-7053-bed2-55b2b4c3d3c9/contrato-no-07-2024_f27c7c8d-0544-49c4-8ea4-89f1830b5fc5.pdf</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE INTERNET BANDA LARGA FTTH PARA ATENDER AS NECESSIDADES DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC</t>
+  </si>
+  <si>
+    <t>1.438,80</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 07_2024.pdf</t>
+  </si>
+  <si>
+    <t>20a099d744d5fc0346db6eba0c28ec9810ebc594</t>
+  </si>
+  <si>
+    <t>6b0d03bc9cafcfa50b0e20be91100355</t>
+  </si>
+  <si>
+    <t>11/06/2026 11:32:43</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:07:44</t>
+  </si>
+  <si>
+    <t>06/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb715-3686-7131-b149-f6790bbda745</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb715-3686-7131-b149-f6790bbda745/contrato-no-06-2024_7c64dbc7-232d-4e5f-ac97-602de6521050.pdf</t>
+  </si>
+  <si>
+    <t>LOCAÇÃO DE IMÓVEL, SITUADO A RUA FILADELFO DÓREA Nº 419, BAIRRO CENTRO, MOITA BONITA - SE, PARA O FUNCIONAMENTO DO GALPÃO DE TRIAGEM DE MATERIAIS RECICLÁVEIS DE MOITA BONITA/SE.</t>
+  </si>
+  <si>
+    <t>6.000,00</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 06_2024.pdf</t>
+  </si>
+  <si>
+    <t>15a65a159b0b555133b7826bc8b4769c5eed3ef5</t>
+  </si>
+  <si>
+    <t>ee7d9f816387e8494732d61c0dad669d</t>
+  </si>
+  <si>
+    <t>11/06/2026 11:28:21</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:08:00</t>
+  </si>
+  <si>
+    <t>05/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb70b-adf0-703b-81f8-6283edaec189</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb70b-adf0-703b-81f8-6283edaec189/contrato-no-05-2024_b28bcde8-407a-4f16-bc84-9123d1c033a8.pdf</t>
+  </si>
+  <si>
+    <t>LOCAÇÃO DE IMÓVEL, SITUADO A PRAÇA DA BANDEIRA Nº 109, BAIRRO CENTRO, RIBEIRÓPOLIS - SE, PARA O FUNCIONAMENTO DA SEDE DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL – CPAC</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:20:28</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 05_2024.pdf</t>
+  </si>
+  <si>
+    <t>75d84f4680af5df671153b291c8942760766c5a7</t>
+  </si>
+  <si>
+    <t>e36deda0ef3f45140743742f4622f041</t>
+  </si>
+  <si>
+    <t>11/06/2026 11:18:05</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:08:11</t>
+  </si>
+  <si>
+    <t>04/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb706-6509-708d-8744-cdde363726a4</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb706-6509-708d-8744-cdde363726a4/contrato-no-04-2024_c7717227-c88c-4500-9a0a-2e828a81f8a2.pdf</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE ASSESSÓRIA E CONSULTORIA TÉCNICA EM LICITAÇÕES E CONTRATOS ADMINISTRATIVOS PARA O CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC</t>
+  </si>
+  <si>
+    <t>Portallicita</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 04_2024.pdf</t>
+  </si>
+  <si>
+    <t>15bcdb3441b86c172869712b76a0ed0d68ad0dc0</t>
+  </si>
+  <si>
+    <t>eb9831dce65a0e544b60abc1e63b9977</t>
+  </si>
+  <si>
+    <t>11/06/2026 11:12:10</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:08:30</t>
+  </si>
+  <si>
+    <t>03/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb6fd-81b2-727d-a1e3-00a8b364ef6c</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb6fd-81b2-727d-a1e3-00a8b364ef6c/contrato-no-03-2024_a1a1c6b5-d38b-4161-a1d5-28df866b0063.pdf</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA E ASSESSÓRIA AO CONSÓRCIO NA GESTÃO DE CONVÊNIOS E CONTRATOS DE REPASSE FIRMADOS COM O GOVERNO FEDERAL E ESTADUAL ATRAVÉS DE SEUS ÓRGÃOS, MINISTÉRIO E SECRETARIAS ESTADUAIS.</t>
+  </si>
+  <si>
+    <t>38.400,00</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 03_2024.pdf</t>
+  </si>
+  <si>
+    <t>f5354efa8ec08c654035f5613cd993c8afbf2259</t>
+  </si>
+  <si>
+    <t>2c420f62de337f09f710f225ae081872</t>
+  </si>
+  <si>
+    <t>11/06/2026 11:03:33</t>
+  </si>
+  <si>
+    <t>16/06/2026 13:04:37</t>
+  </si>
+  <si>
+    <t>02/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb6f9-3bba-73a2-8d91-3a6772072896</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb6f9-3bba-73a2-8d91-3a6772072896/contrato-no-02-2024_ac11c8b5-f30d-40ad-934b-39fb914b16eb.pdf</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇO ESPECIALIZADO EM CONTABILIDADE PÚBLICA.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jailson Trindade Oliveira </t>
+  </si>
+  <si>
+    <t>32.720.872/0001-10</t>
+  </si>
+  <si>
+    <t>47.190,00</t>
+  </si>
+  <si>
+    <t>11/06/2026 10:57:44</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 02_2024.pdf</t>
+  </si>
+  <si>
+    <t>5bf4789a668de90107152401ad572e4fa9dd720e</t>
+  </si>
+  <si>
+    <t>f2c03cc3942f5e17fe7812dd4c88151d</t>
+  </si>
+  <si>
+    <t>11/06/2026 11:02:36</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:10:06</t>
+  </si>
+  <si>
+    <t>01/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb6ee-8801-72cc-8e56-e92bf11c904a</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb6ee-8801-72cc-8e56-e92bf11c904a/contrato-no-01-2024_ae166b82-4bec-48a9-af58-a5d8da55c40b.pdf</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA JURÍDICA INTERNA, BEM COMO, REPRESENTAÇÃO E DEFESA NAS VIAS ADMINISTRATIVA E JUDICIAL, NAS MAIS DIVERSAS ÁREAS DE DIREITO ADMINISTRATIVO, CÍVEL, CONSUMIDOR E CONSTITUCIONAL PARA O CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO - CPAC</t>
+  </si>
+  <si>
+    <t>40.772.021/0001-40</t>
+  </si>
+  <si>
+    <t>54.000,00</t>
+  </si>
+  <si>
+    <t>11/06/2026 10:49:13</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 01_2024.pdf</t>
+  </si>
+  <si>
+    <t>a6bd2c7872ea37bc1c8c054f30e63cff6b5c35c7</t>
+  </si>
+  <si>
+    <t>6ae3041a8ef46c18f3b5e3c67b3893f7</t>
+  </si>
+  <si>
+    <t>11/06/2026 10:46:14</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:10:19</t>
+  </si>
+  <si>
+    <t>21/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc7f-2941-7244-9f7b-f167790d6b92</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>26/12/2023</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS PARA RECEBIMENTO DOS RESÍDUOS SÓLIDOS URBANOS (RSU), CLASSE IIA E I1B, OS RESÍDUOS DA CONSTRUÇÃO E DA DEMOLIÇÃO (ROD)ENTULHOS E VOLUMOSOS, PROVENIENTES DA COLETA DOMICILIAR, COMERCIAL E PÚBLICA DOS MUNICÍPIOS ABRANGIDOS PELO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO-СРАС</t>
+  </si>
+  <si>
+    <t>331.500,00</t>
+  </si>
+  <si>
+    <t>26/09/2023 00:00:00</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 21_2023.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebc7f-2941-7244-9f7b-f167790d6b92/contrato-no-21-2023_013d6178-2264-44a6-be82-357d430f9bce.pdf</t>
+  </si>
+  <si>
+    <t>3e97219872445b7d790cd0600eb95c8dd46edc45</t>
+  </si>
+  <si>
+    <t>76cf4fb365cf3697664333165b0b4b37</t>
+  </si>
+  <si>
+    <t>12/06/2026 12:42:22</t>
+  </si>
+  <si>
+    <t>20/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc77-0a19-73fd-abdc-2e85efad641a</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>20/01/2024</t>
+  </si>
+  <si>
+    <t>40.020,00</t>
+  </si>
+  <si>
+    <t>20/07/2023 00:00:00</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 20_2023.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebc77-0a19-73fd-abdc-2e85efad641a/contrato-no-20-2023_c01237a9-6433-490c-8502-baab1dec2da8.pdf</t>
+  </si>
+  <si>
+    <t>e51085847aeb7edf7d67f4e40d42deda7cfafaff</t>
+  </si>
+  <si>
+    <t>59316721dca47e5cb4cd8e5cb1927dd1</t>
+  </si>
+  <si>
+    <t>12/06/2026 12:33:28</t>
+  </si>
+  <si>
+    <t>19/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc68-4876-727c-a79c-aa6cca9da02a</t>
+  </si>
+  <si>
+    <t>06/04/2023</t>
+  </si>
+  <si>
+    <t>06/01/2024</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE OPERADOR DE MÁQUINAS</t>
+  </si>
+  <si>
+    <t>27.000,00</t>
+  </si>
+  <si>
+    <t>06/04/2023 00:00:00</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 19_2023.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebc68-4876-727c-a79c-aa6cca9da02a/contrato-no-19-2023_9d7a0c23-915b-4826-b05a-74d516300a43.pdf</t>
+  </si>
+  <si>
+    <t>932d48a9d8fbb7e8326d30779f58158b1e21fd9e</t>
+  </si>
+  <si>
+    <t>ccc0dac54a4214ad3f1c2f9820c48c1a</t>
+  </si>
+  <si>
+    <t>12/06/2026 12:17:06</t>
+  </si>
+  <si>
+    <t>18/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc5e-b294-71a9-b958-6396c437c59f</t>
+  </si>
+  <si>
+    <t>03/04/2023</t>
+  </si>
+  <si>
+    <t>03/04/2024</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS JURÍDICOS PARA EXECUÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS DE AUDITORIA E CONSULTORIA ENERGÉTICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Recupera Consultoria e Assessoria LTDA </t>
+  </si>
+  <si>
+    <t>02.465.913/0001-19</t>
+  </si>
+  <si>
+    <t>0,00</t>
+  </si>
+  <si>
+    <t>03/04/2023 00:00:00</t>
+  </si>
+  <si>
+    <t>12/06/2026 12:14:06</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 18_2023.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebc5e-b294-71a9-b958-6396c437c59f/contrato-no-18-2023_6e5c6250-1e8f-4365-ae47-69bdac265660.pdf</t>
+  </si>
+  <si>
+    <t>32dac80759976cf4350d7f1dc1007f025c9cb267</t>
+  </si>
+  <si>
+    <t>df65977cc1bd3e66f3212a36c6da3cbd</t>
+  </si>
+  <si>
+    <t>12/06/2026 12:08:35</t>
+  </si>
+  <si>
+    <t>17/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc52-b4e4-73ef-bed2-6a957ae0dc55</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>31/12/2023</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA SERVIÇOS DE CONSTRUÇÃO DE CENTRAL DE TRIAGEM DE RESÍDUOS SÓLIDOS NO POVOADO SAPÉ - NOSSA SENHORA DAS DORES/SE</t>
+  </si>
+  <si>
+    <t>KRM Multiservice LTDA</t>
+  </si>
+  <si>
+    <t>37.650.794/0001-49</t>
+  </si>
+  <si>
+    <t>178.904,57</t>
+  </si>
+  <si>
+    <t>14/03/2023 00:00:00</t>
+  </si>
+  <si>
+    <t>12/06/2026 11:56:45</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 17_2023.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebc52-b4e4-73ef-bed2-6a957ae0dc55/contrato-no-17-2023_ab7fb14b-489d-4c70-b571-95fcbb60a495.pdf</t>
+  </si>
+  <si>
+    <t>dc8a89f0413585d8bca9dcf9e0e0dff5734868d6</t>
+  </si>
+  <si>
+    <t>bcf529609262fac137c42b410d2007c6</t>
+  </si>
+  <si>
+    <t>12/06/2026 11:56:12</t>
+  </si>
+  <si>
+    <t>16/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc45-8436-712d-aadc-15415cdf620c</t>
+  </si>
+  <si>
+    <t>07/03/2023</t>
+  </si>
+  <si>
+    <t>07/01/2024</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS CONTÁBEIS, COM ACOMPANHAMENTO EM ASSEMBLÉIA, PREPARAÇÃO DE REGISTRO, ATA, ESTATUTO E ACOMPANHAMENTOS FISCAIS, TRIBUTÁRIOS E SETOR PESSOAL, PARA AS ASSOCIAÇÕES E COOPERATIVAS DE RECCICLAGEM DOS MUNICÍPIOS CONSORCIADOS AO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC</t>
+  </si>
+  <si>
+    <t>Auge Assessoria Empresarial LTDA</t>
+  </si>
+  <si>
+    <t>46.438.773/0001-55</t>
+  </si>
+  <si>
+    <t>44.000,00</t>
+  </si>
+  <si>
+    <t>07/03/2023 00:00:00</t>
+  </si>
+  <si>
+    <t>12/06/2026 11:42:00</t>
+  </si>
+  <si>
+    <t>01/01/2024</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 16_2023.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebc45-8436-712d-aadc-15415cdf620c/contrato-no-16-2023_021c2f8b-1950-4d5f-b2ab-369d255e0549.pdf</t>
+  </si>
+  <si>
+    <t>9997854a53ee86a2ec9395b5f12eb7ad00160be0</t>
+  </si>
+  <si>
+    <t>9a792f12a3b90c4d7678617662293dce</t>
+  </si>
+  <si>
+    <t>12/06/2026 11:41:47</t>
+  </si>
+  <si>
+    <t>15/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc3e-7724-7230-8f67-4239c2fe9de3</t>
+  </si>
+  <si>
+    <t>02/03/2023</t>
+  </si>
+  <si>
+    <t>REFERENTE A PRESTAÇÃO DE SERVIÇOS DE ASSESSORIA E/OU CONSULTORIA JURÍDICA AO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO - CPAC ATRAVÉS DE ACOMPANHAMENTO MENSAL DE ROTINAS ADMINISTRATIVAS LIGADAS AO MEIO AMBIENTE, INCLUINDO A CONSULTORIA NO ACOMPANHAMENTO DO PROCEDIMENTO DE MANIFESTAÇÃO DE INTERESSE (PMI) VIGENTE OU OUTRO PROCEDIMENTO QUE ENVOLVA ANÁLISE DE PARCERIAS PUBLICO-PRIVADAS E CONCESSÕES, EM TODAS SUAS FASES, MEDIANTE CONCESSÃO ADMINISTRATIVA DOS SERVIÇOS DE TRANSBORDO, TRATAMENTO E DESTINAÇÃO FINAL DOS RESÍDUOS SÓLIDOS URBANOS NOS MUNICÍPIOS CONSORCIADOS AO CPAC</t>
+  </si>
+  <si>
+    <t>38.000,00</t>
+  </si>
+  <si>
+    <t>02/03/2023 00:00:00</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 15_2023.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebc3e-7724-7230-8f67-4239c2fe9de3/contrato-no-15-2023_ae087581-9baf-4932-94e4-b19263d9b346.pdf</t>
+  </si>
+  <si>
+    <t>847ac573af8654e2c50a5e65f1b8137872963488</t>
+  </si>
+  <si>
+    <t>67354a7cfbd0281854fde6bab3288e9b</t>
+  </si>
+  <si>
+    <t>12/06/2026 11:31:57</t>
+  </si>
+  <si>
+    <t>14/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc37-1cfb-7245-9eae-090f91083c5d</t>
+  </si>
+  <si>
+    <t>03/02/2023</t>
+  </si>
+  <si>
+    <t>03/01/2024</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE RECEBIMENTO E DESTINAÇÃO FINAL DE RESÍDUOS SÓLIDOS CLASSE II A PROVENIENTES DOS MUNICÍPIOS CONSORCIADOS AO CPAC.</t>
+  </si>
+  <si>
+    <t>757.504,00</t>
+  </si>
+  <si>
+    <t>03/02/2023 00:00:00</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 14_2023.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebc37-1cfb-7245-9eae-090f91083c5d/contrato-no-14-2023_dec953f2-69b2-488b-ae5a-0da314c55ef0.pdf</t>
+  </si>
+  <si>
+    <t>1094a867daca85d784c20367dee7bef9ca123d97</t>
+  </si>
+  <si>
+    <t>7c7e31aa00c902a1a93ed10a2f657a56</t>
+  </si>
+  <si>
+    <t>12/06/2026 11:23:37</t>
+  </si>
+  <si>
+    <t>13/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc32-fca8-7213-ae1a-62abaeee68cd</t>
+  </si>
+  <si>
+    <t>02/02/2023</t>
+  </si>
+  <si>
+    <t>02/02/2023 00:00:00</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 13_2023.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebc32-fca8-7213-ae1a-62abaeee68cd/contrato-no-13-2023_6d8fbfec-5ee7-4dd1-b705-8b8bdbc9a901.pdf</t>
+  </si>
+  <si>
+    <t>cfcfa779d99d04f3f02917678ed7a45c8ba53d44</t>
+  </si>
+  <si>
+    <t>f3a1cb8d0a9b792b35b10c2f918f3341</t>
+  </si>
+  <si>
+    <t>12/06/2026 11:18:58</t>
+  </si>
+  <si>
+    <t>12/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc2d-ff51-7232-a706-ca9ecb85c339</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA TÉCNICA AMBIENTAL ESPECIALIZADA AO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC, PARA EXECUTAR AÇÕES DE EDUCAÇÃO AMBIENTAL NA MOBILIZAÇÃO, SENSIBILIZAÇÃO DOS CATADORES DE MATERIAIS RECICLÁVEIS.</t>
+  </si>
+  <si>
+    <t>01/02/2023 00:00:00</t>
+  </si>
+  <si>
+    <t>01/01/2023</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 12_2023.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebc2d-ff51-7232-a706-ca9ecb85c339/contrato-no-12-2023_e57067cf-4588-4d43-be3b-f65fb4cbc3a5.pdf</t>
+  </si>
+  <si>
+    <t>93a5b6ecb4d3f14bfffc42fac29551e6d2577c42</t>
+  </si>
+  <si>
+    <t>b5d9154d53446f4a926915cafeda83c9</t>
+  </si>
+  <si>
+    <t>12/06/2026 11:13:45</t>
+  </si>
+  <si>
+    <t>11/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc1e-c668-7218-b7fa-4a5158687b37</t>
+  </si>
+  <si>
+    <t>04/01/2023</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para a prestação de serviços de hospedagem e gerenciamento de conteúdo do site do cpac</t>
+  </si>
+  <si>
+    <t>04/01/2023 00:00:00</t>
+  </si>
+  <si>
+    <t>12/06/2026 11:15:31</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 11_2023.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebc1e-c668-7218-b7fa-4a5158687b37/contrato-no-11-2023_2d5a25b5-eca8-4286-8717-cb7ca359dcaa.pdf</t>
+  </si>
+  <si>
+    <t>a3fbeb38090afdff82d2bb5dfee78ebd49fb8ffd</t>
+  </si>
+  <si>
+    <t>c1b5f2013c05570ba7e9e48649be2973</t>
+  </si>
+  <si>
+    <t>12/06/2026 10:57:06</t>
+  </si>
+  <si>
+    <t>10/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc17-ed20-710d-993a-5f00b8287c0a</t>
+  </si>
+  <si>
+    <t>03/01/2023</t>
+  </si>
+  <si>
+    <t>Brascon Gestão Ambiental LTDA</t>
+  </si>
+  <si>
+    <t>03/01/2023 00:00:00</t>
+  </si>
+  <si>
+    <t>12/06/2026 10:51:01</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 10_2023.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebc17-ed20-710d-993a-5f00b8287c0a/contrato-no-10-2023_9bcb1dc3-63d1-438e-a6c0-235c51a2df22.pdf</t>
+  </si>
+  <si>
+    <t>2d648d5a7d06d6007ceb940e002627f7193c862a</t>
+  </si>
+  <si>
+    <t>5b4bde346f28ab77940f99bf8f68c07c</t>
+  </si>
+  <si>
+    <t>12/06/2026 10:51:17</t>
+  </si>
+  <si>
+    <t>09/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc14-0155-738e-9fdf-f09a672e77d8</t>
+  </si>
+  <si>
+    <t>70.860,00</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 09_2023.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebc14-0155-738e-9fdf-f09a672e77d8/contrato-no-09-2023_f910e420-0274-4e41-8915-90eaae9d8f5a.pdf</t>
+  </si>
+  <si>
+    <t>3ed278bccee7dbff8f70d011bb81c25296aa5bae</t>
+  </si>
+  <si>
+    <t>b5a67ae05b1259e14b50a6b6bf383a3b</t>
+  </si>
+  <si>
+    <t>12/06/2026 10:45:06</t>
+  </si>
+  <si>
+    <t>08/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc0a-8493-702a-bf41-32d069c263c5</t>
+  </si>
+  <si>
+    <t>02/01/2023</t>
+  </si>
+  <si>
+    <t>38.712,00</t>
+  </si>
+  <si>
+    <t>02/01/2023 00:00:00</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 08_2023.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebc0a-8493-702a-bf41-32d069c263c5/contrato-no-08-2023_6e3b466e-aafa-406b-95e5-02fc9a0c2993.pdf</t>
+  </si>
+  <si>
+    <t>b7fa34985a051f5ae95c895b3954a1a5c90a9e46</t>
+  </si>
+  <si>
+    <t>9312035a5be5fd5b4eb7d63dc6cea176</t>
+  </si>
+  <si>
+    <t>12/06/2026 10:34:43</t>
+  </si>
+  <si>
+    <t>07/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc05-b608-7289-b366-ee0c544283dd</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 07_2023.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebc05-b608-7289-b366-ee0c544283dd/contrato-no-07-2023_ddba9e4c-10b2-4135-93d5-7a17e3a4bb3c.pdf</t>
+  </si>
+  <si>
+    <t>41725e8f36bf6705db0fb799979fc1e4515a85b3</t>
+  </si>
+  <si>
+    <t>9d379d583d26be2dfa6213ad5be256f4</t>
+  </si>
+  <si>
+    <t>12/06/2026 10:29:37</t>
+  </si>
+  <si>
+    <t>06/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc01-5eea-731b-9d93-4882378801f5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LOCAÇÃO DE IMÓVEL, SITUADO A RUA FILADELFO DÓREA Nº 419, BAIRRO CENTRO, MOITA BONITA - SE, PARA O FUNCIONAMENTO DO GALPÃO DE TRIAGEM DE MATERIAIS RECICLÁVEIS DE MOITA BONITA/SE
+</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 06_2023.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebc01-5eea-731b-9d93-4882378801f5/contrato-no-06-2023_4201218a-ce05-4ca9-81e9-6b728ea39fbd.pdf</t>
+  </si>
+  <si>
+    <t>e1c147c032ee688016ef1be7b700ed57153a239c</t>
+  </si>
+  <si>
+    <t>417f577a475a27be82502394ee6cd5db</t>
+  </si>
+  <si>
+    <t>12/06/2026 10:24:47</t>
+  </si>
+  <si>
+    <t>05/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebbee-43c9-718b-aae8-fceeeee2cf06</t>
+  </si>
+  <si>
+    <t>15.600,00</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 05_2023.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebbee-43c9-718b-aae8-fceeeee2cf06/contrato-no-05-2023_977348bd-0a1d-4275-a028-a477dd22e97e.pdf</t>
+  </si>
+  <si>
+    <t>e5b5f5f1752acd63bdb9d28c371d962fe8e6c846</t>
+  </si>
+  <si>
+    <t>1ddf35bf0385a742e6d197bc4fff06f7</t>
+  </si>
+  <si>
+    <t>12/06/2026 10:03:49</t>
+  </si>
+  <si>
+    <t>04/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebbea-ff3f-73d3-bc3d-6ee24d1cc352</t>
+  </si>
+  <si>
+    <t>12/06/2026 10:01:05</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 04_2023.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebbea-ff3f-73d3-bc3d-6ee24d1cc352/contrato-no-04-2023_6608f631-f56d-4fc0-8b72-fdbacefda9f1.pdf</t>
+  </si>
+  <si>
+    <t>c5f308b7af2fb1f04733980d8c477ac6ff108a0a</t>
+  </si>
+  <si>
+    <t>831fa31ebda896c9f242c8390661fec5</t>
+  </si>
+  <si>
+    <t>12/06/2026 10:00:53</t>
+  </si>
+  <si>
+    <t>03/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebbe6-3396-7347-9d5d-aafe8f91ba85</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA E ASSESSÓRIA AO CONSÓRCIO NA GESTÃO DE CONVÊNIOS E CONTRATOS DE REPASSE FIRMADOS COM O GOVERNO FEDERAL E ESTADUAL ATRAVÉS DE SEUS ÓRGÃOS, MINISTÉRIO E SECRETARIAS ESTADUAIS</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:55:04</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 03_2023.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebbe6-3396-7347-9d5d-aafe8f91ba85/contrato-no-03-2023_9c23e7b1-0299-434e-88c4-c0945b11f653.pdf</t>
+  </si>
+  <si>
+    <t>cf5453bb328dbab5000a26850c8af90da5c5ee23</t>
+  </si>
+  <si>
+    <t>da17769d5a96df4f432f739d215bfd5d</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:55:26</t>
+  </si>
+  <si>
+    <t>02/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebbe3-3f2d-736e-96dc-7c79d2c92de7</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇO ESPECIALIZADO EM CONTABILIDADE PÚBLICA ABAIXO ESPECIFICADA: • PRESTAÇÃO DE SERVIÇOS DE ASSESSORIA E CONSULTORIA TÉCNICA ESPECIALIZADA NAS ÁREAS DE CONTABILIDADE PÚBLICA. • ASSESSORIA NOS SERVIÇOS CONTÁBEIS, NO ATENDIMENTO E ACOMPANHAMENTO DE TODAS MATÉRIAS ORIUNDAS DO TRIBUNAL DE CONTAS DE ESTADO DE SERGIPE. • ASSESSORIA NA ELABORAÇÃO DA PRESTAÇÃO DE CONTAS GERAL DESTA ENTIDADE. • ASSESSSORIA NA ELEBORAÇÃO DOS INFORMES ATÉ O DIA 30 DO MÊS SEGUINTES.</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 02_2023.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebbe3-3f2d-736e-96dc-7c79d2c92de7/contrato-no-02-2023_3457a3e1-0945-444e-ae01-a35c83795ced.pdf</t>
+  </si>
+  <si>
+    <t>eee3607fc844e092b6b9d55733f9ac973f35156a</t>
+  </si>
+  <si>
+    <t>99978882b88d00b4b135b3903942c38e</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:51:48</t>
+  </si>
+  <si>
+    <t>01/2023</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebbd5-1126-7313-9cc2-b78b1a6cf3ef</t>
+  </si>
+  <si>
+    <t>51.600,00</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 01_2023.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebbd5-1126-7313-9cc2-b78b1a6cf3ef/contrato-no-01-2023_c22787d5-f2ee-4c3c-8156-31ef57c55b6a.pdf</t>
+  </si>
+  <si>
+    <t>a1fc54675531bb3f5c4501452290470ac86aaadd</t>
+  </si>
+  <si>
+    <t>2419c67f686ad96ba4d315d3a9d6757c</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:36:18</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -358,58 +3499,7919 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A1"/>
+  <dimension ref="A1:AW78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
-  <sheetData/>
+  <sheetData>
+    <row r="1" spans="1:49">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>32</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>35</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="2" spans="1:49">
+      <c r="A2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B2" t="s">
+        <v>50</v>
+      </c>
+      <c r="L2" t="s">
+        <v>51</v>
+      </c>
+      <c r="M2" t="s">
+        <v>52</v>
+      </c>
+      <c r="N2" t="s">
+        <v>53</v>
+      </c>
+      <c r="P2" t="s">
+        <v>54</v>
+      </c>
+      <c r="R2" t="s">
+        <v>55</v>
+      </c>
+      <c r="S2" t="s">
+        <v>55</v>
+      </c>
+      <c r="T2" t="s">
+        <v>56</v>
+      </c>
+      <c r="U2" t="s">
+        <v>57</v>
+      </c>
+      <c r="V2" t="s">
+        <v>58</v>
+      </c>
+      <c r="W2" t="s">
+        <v>59</v>
+      </c>
+      <c r="X2" t="s">
+        <v>60</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>61</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>66</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>68</v>
+      </c>
+      <c r="AM2" t="s">
+        <v>55</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>69</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>71</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>72</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>73</v>
+      </c>
+      <c r="AU2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="3" spans="1:49">
+      <c r="A3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C3" t="s">
+        <v>77</v>
+      </c>
+      <c r="L3" t="s">
+        <v>51</v>
+      </c>
+      <c r="M3" t="s">
+        <v>52</v>
+      </c>
+      <c r="N3" t="s">
+        <v>53</v>
+      </c>
+      <c r="P3" t="s">
+        <v>54</v>
+      </c>
+      <c r="R3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T3" t="s">
+        <v>79</v>
+      </c>
+      <c r="U3" t="s">
+        <v>80</v>
+      </c>
+      <c r="V3" t="s">
+        <v>81</v>
+      </c>
+      <c r="W3" t="s">
+        <v>82</v>
+      </c>
+      <c r="X3" t="s">
+        <v>83</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>84</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>85</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>78</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>79</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK3" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL3" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM3" t="s">
+        <v>78</v>
+      </c>
+      <c r="AN3" t="s">
+        <v>79</v>
+      </c>
+      <c r="AP3" t="s">
+        <v>88</v>
+      </c>
+      <c r="AQ3" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>77</v>
+      </c>
+      <c r="AS3" t="s">
+        <v>89</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>90</v>
+      </c>
+      <c r="AU3" t="s">
+        <v>91</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="4" spans="1:49">
+      <c r="A4" t="s">
+        <v>93</v>
+      </c>
+      <c r="B4" t="s">
+        <v>94</v>
+      </c>
+      <c r="C4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P4" t="s">
+        <v>54</v>
+      </c>
+      <c r="R4" t="s">
+        <v>96</v>
+      </c>
+      <c r="S4" t="s">
+        <v>96</v>
+      </c>
+      <c r="T4" t="s">
+        <v>97</v>
+      </c>
+      <c r="U4" t="s">
+        <v>98</v>
+      </c>
+      <c r="V4" t="s">
+        <v>99</v>
+      </c>
+      <c r="W4" t="s">
+        <v>100</v>
+      </c>
+      <c r="X4" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>103</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>96</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK4" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL4" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM4" t="s">
+        <v>96</v>
+      </c>
+      <c r="AN4" t="s">
+        <v>97</v>
+      </c>
+      <c r="AP4" t="s">
+        <v>104</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>95</v>
+      </c>
+      <c r="AS4" t="s">
+        <v>105</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>106</v>
+      </c>
+      <c r="AU4" t="s">
+        <v>107</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="5" spans="1:49">
+      <c r="A5" t="s">
+        <v>109</v>
+      </c>
+      <c r="B5" t="s">
+        <v>110</v>
+      </c>
+      <c r="C5" t="s">
+        <v>111</v>
+      </c>
+      <c r="L5" t="s">
+        <v>51</v>
+      </c>
+      <c r="M5" t="s">
+        <v>52</v>
+      </c>
+      <c r="N5" t="s">
+        <v>53</v>
+      </c>
+      <c r="P5" t="s">
+        <v>54</v>
+      </c>
+      <c r="R5" t="s">
+        <v>112</v>
+      </c>
+      <c r="S5" t="s">
+        <v>112</v>
+      </c>
+      <c r="T5" t="s">
+        <v>113</v>
+      </c>
+      <c r="U5" t="s">
+        <v>114</v>
+      </c>
+      <c r="V5" t="s">
+        <v>115</v>
+      </c>
+      <c r="W5" t="s">
+        <v>116</v>
+      </c>
+      <c r="X5" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>118</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>119</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>112</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK5" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM5" t="s">
+        <v>112</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>111</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>121</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>123</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="6" spans="1:49">
+      <c r="A6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B6" t="s">
+        <v>126</v>
+      </c>
+      <c r="C6" t="s">
+        <v>127</v>
+      </c>
+      <c r="L6" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" t="s">
+        <v>52</v>
+      </c>
+      <c r="N6" t="s">
+        <v>53</v>
+      </c>
+      <c r="P6" t="s">
+        <v>54</v>
+      </c>
+      <c r="R6" t="s">
+        <v>128</v>
+      </c>
+      <c r="S6" t="s">
+        <v>128</v>
+      </c>
+      <c r="T6" t="s">
+        <v>129</v>
+      </c>
+      <c r="U6" t="s">
+        <v>130</v>
+      </c>
+      <c r="V6" t="s">
+        <v>131</v>
+      </c>
+      <c r="W6" t="s">
+        <v>132</v>
+      </c>
+      <c r="X6" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>134</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>135</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>129</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK6" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM6" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>129</v>
+      </c>
+      <c r="AP6" t="s">
+        <v>136</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>127</v>
+      </c>
+      <c r="AS6" t="s">
+        <v>137</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>138</v>
+      </c>
+      <c r="AU6" t="s">
+        <v>139</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="7" spans="1:49">
+      <c r="A7" t="s">
+        <v>141</v>
+      </c>
+      <c r="B7" t="s">
+        <v>142</v>
+      </c>
+      <c r="C7" t="s">
+        <v>143</v>
+      </c>
+      <c r="L7" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" t="s">
+        <v>53</v>
+      </c>
+      <c r="P7" t="s">
+        <v>54</v>
+      </c>
+      <c r="R7" t="s">
+        <v>128</v>
+      </c>
+      <c r="S7" t="s">
+        <v>128</v>
+      </c>
+      <c r="T7" t="s">
+        <v>129</v>
+      </c>
+      <c r="U7" t="s">
+        <v>144</v>
+      </c>
+      <c r="V7" t="s">
+        <v>131</v>
+      </c>
+      <c r="W7" t="s">
+        <v>132</v>
+      </c>
+      <c r="X7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>134</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>146</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>129</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK7" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM7" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN7" t="s">
+        <v>129</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>136</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>143</v>
+      </c>
+      <c r="AS7" t="s">
+        <v>137</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>138</v>
+      </c>
+      <c r="AU7" t="s">
+        <v>147</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="8" spans="1:49">
+      <c r="A8" t="s">
+        <v>149</v>
+      </c>
+      <c r="B8" t="s">
+        <v>150</v>
+      </c>
+      <c r="C8" t="s">
+        <v>151</v>
+      </c>
+      <c r="L8" t="s">
+        <v>51</v>
+      </c>
+      <c r="M8" t="s">
+        <v>152</v>
+      </c>
+      <c r="N8" t="s">
+        <v>53</v>
+      </c>
+      <c r="P8" t="s">
+        <v>54</v>
+      </c>
+      <c r="R8" t="s">
+        <v>128</v>
+      </c>
+      <c r="S8" t="s">
+        <v>128</v>
+      </c>
+      <c r="T8" t="s">
+        <v>79</v>
+      </c>
+      <c r="U8" t="s">
+        <v>153</v>
+      </c>
+      <c r="V8" t="s">
+        <v>154</v>
+      </c>
+      <c r="W8" t="s">
+        <v>155</v>
+      </c>
+      <c r="X8" t="s">
+        <v>156</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>134</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>157</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>79</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>158</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>151</v>
+      </c>
+      <c r="AS8" t="s">
+        <v>159</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>160</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>161</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="9" spans="1:49">
+      <c r="A9" t="s">
+        <v>163</v>
+      </c>
+      <c r="B9" t="s">
+        <v>164</v>
+      </c>
+      <c r="C9" t="s">
+        <v>165</v>
+      </c>
+      <c r="L9" t="s">
+        <v>51</v>
+      </c>
+      <c r="M9" t="s">
+        <v>52</v>
+      </c>
+      <c r="N9" t="s">
+        <v>53</v>
+      </c>
+      <c r="P9" t="s">
+        <v>54</v>
+      </c>
+      <c r="R9" t="s">
+        <v>166</v>
+      </c>
+      <c r="S9" t="s">
+        <v>166</v>
+      </c>
+      <c r="T9" t="s">
+        <v>167</v>
+      </c>
+      <c r="U9" t="s">
+        <v>168</v>
+      </c>
+      <c r="V9" t="s">
+        <v>169</v>
+      </c>
+      <c r="W9" t="s">
+        <v>170</v>
+      </c>
+      <c r="X9" t="s">
+        <v>171</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>172</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>173</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>166</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>167</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK9" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL9" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM9" t="s">
+        <v>166</v>
+      </c>
+      <c r="AN9" t="s">
+        <v>174</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>175</v>
+      </c>
+      <c r="AQ9" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>165</v>
+      </c>
+      <c r="AS9" t="s">
+        <v>176</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>177</v>
+      </c>
+      <c r="AU9" t="s">
+        <v>178</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="10" spans="1:49">
+      <c r="A10" t="s">
+        <v>179</v>
+      </c>
+      <c r="B10" t="s">
+        <v>180</v>
+      </c>
+      <c r="C10" t="s">
+        <v>181</v>
+      </c>
+      <c r="L10" t="s">
+        <v>51</v>
+      </c>
+      <c r="M10" t="s">
+        <v>52</v>
+      </c>
+      <c r="N10" t="s">
+        <v>53</v>
+      </c>
+      <c r="P10" t="s">
+        <v>54</v>
+      </c>
+      <c r="R10" t="s">
+        <v>182</v>
+      </c>
+      <c r="S10" t="s">
+        <v>182</v>
+      </c>
+      <c r="T10" t="s">
+        <v>183</v>
+      </c>
+      <c r="U10" t="s">
+        <v>184</v>
+      </c>
+      <c r="V10" t="s">
+        <v>185</v>
+      </c>
+      <c r="W10" t="s">
+        <v>186</v>
+      </c>
+      <c r="X10" t="s">
+        <v>187</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>188</v>
+      </c>
+      <c r="AP10" t="s">
+        <v>189</v>
+      </c>
+      <c r="AQ10" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>181</v>
+      </c>
+      <c r="AS10" t="s">
+        <v>190</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>191</v>
+      </c>
+      <c r="AU10" t="s">
+        <v>192</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="11" spans="1:49">
+      <c r="A11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B11" t="s">
+        <v>194</v>
+      </c>
+      <c r="C11" t="s">
+        <v>195</v>
+      </c>
+      <c r="L11" t="s">
+        <v>51</v>
+      </c>
+      <c r="M11" t="s">
+        <v>52</v>
+      </c>
+      <c r="N11" t="s">
+        <v>53</v>
+      </c>
+      <c r="P11" t="s">
+        <v>54</v>
+      </c>
+      <c r="R11" t="s">
+        <v>182</v>
+      </c>
+      <c r="S11" t="s">
+        <v>182</v>
+      </c>
+      <c r="T11" t="s">
+        <v>183</v>
+      </c>
+      <c r="U11" t="s">
+        <v>196</v>
+      </c>
+      <c r="V11" t="s">
+        <v>197</v>
+      </c>
+      <c r="W11" t="s">
+        <v>198</v>
+      </c>
+      <c r="X11" t="s">
+        <v>199</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>188</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>200</v>
+      </c>
+      <c r="AQ11" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>195</v>
+      </c>
+      <c r="AS11" t="s">
+        <v>201</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>202</v>
+      </c>
+      <c r="AU11" t="s">
+        <v>203</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="12" spans="1:49">
+      <c r="A12" t="s">
+        <v>204</v>
+      </c>
+      <c r="B12" t="s">
+        <v>205</v>
+      </c>
+      <c r="C12" t="s">
+        <v>206</v>
+      </c>
+      <c r="L12" t="s">
+        <v>51</v>
+      </c>
+      <c r="M12" t="s">
+        <v>152</v>
+      </c>
+      <c r="N12" t="s">
+        <v>53</v>
+      </c>
+      <c r="P12" t="s">
+        <v>54</v>
+      </c>
+      <c r="R12" t="s">
+        <v>207</v>
+      </c>
+      <c r="S12" t="s">
+        <v>207</v>
+      </c>
+      <c r="T12" t="s">
+        <v>208</v>
+      </c>
+      <c r="U12" t="s">
+        <v>209</v>
+      </c>
+      <c r="V12" t="s">
+        <v>210</v>
+      </c>
+      <c r="W12" t="s">
+        <v>211</v>
+      </c>
+      <c r="X12" t="s">
+        <v>212</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>213</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>214</v>
+      </c>
+      <c r="AP12" t="s">
+        <v>215</v>
+      </c>
+      <c r="AQ12" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR12" t="s">
+        <v>206</v>
+      </c>
+      <c r="AS12" t="s">
+        <v>216</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>217</v>
+      </c>
+      <c r="AU12" t="s">
+        <v>218</v>
+      </c>
+      <c r="AV12" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="13" spans="1:49">
+      <c r="A13" t="s">
+        <v>219</v>
+      </c>
+      <c r="B13" t="s">
+        <v>220</v>
+      </c>
+      <c r="C13" t="s">
+        <v>221</v>
+      </c>
+      <c r="L13" t="s">
+        <v>51</v>
+      </c>
+      <c r="M13" t="s">
+        <v>152</v>
+      </c>
+      <c r="N13" t="s">
+        <v>53</v>
+      </c>
+      <c r="P13" t="s">
+        <v>54</v>
+      </c>
+      <c r="R13" t="s">
+        <v>222</v>
+      </c>
+      <c r="S13" t="s">
+        <v>222</v>
+      </c>
+      <c r="T13" t="s">
+        <v>223</v>
+      </c>
+      <c r="U13" t="s">
+        <v>224</v>
+      </c>
+      <c r="V13" t="s">
+        <v>225</v>
+      </c>
+      <c r="W13" t="s">
+        <v>226</v>
+      </c>
+      <c r="X13" t="s">
+        <v>227</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>228</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>229</v>
+      </c>
+      <c r="AP13" t="s">
+        <v>230</v>
+      </c>
+      <c r="AQ13" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR13" t="s">
+        <v>221</v>
+      </c>
+      <c r="AS13" t="s">
+        <v>231</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>232</v>
+      </c>
+      <c r="AU13" t="s">
+        <v>233</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="14" spans="1:49">
+      <c r="A14" t="s">
+        <v>234</v>
+      </c>
+      <c r="B14" t="s">
+        <v>235</v>
+      </c>
+      <c r="C14" t="s">
+        <v>236</v>
+      </c>
+      <c r="L14" t="s">
+        <v>51</v>
+      </c>
+      <c r="M14" t="s">
+        <v>237</v>
+      </c>
+      <c r="N14" t="s">
+        <v>238</v>
+      </c>
+      <c r="P14" t="s">
+        <v>54</v>
+      </c>
+      <c r="R14" t="s">
+        <v>239</v>
+      </c>
+      <c r="S14" t="s">
+        <v>239</v>
+      </c>
+      <c r="T14" t="s">
+        <v>240</v>
+      </c>
+      <c r="U14" t="s">
+        <v>241</v>
+      </c>
+      <c r="V14" t="s">
+        <v>242</v>
+      </c>
+      <c r="W14" t="s">
+        <v>243</v>
+      </c>
+      <c r="X14" t="s">
+        <v>244</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>245</v>
+      </c>
+      <c r="AP14" t="s">
+        <v>246</v>
+      </c>
+      <c r="AQ14" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR14" t="s">
+        <v>236</v>
+      </c>
+      <c r="AS14" t="s">
+        <v>247</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>248</v>
+      </c>
+      <c r="AU14" t="s">
+        <v>249</v>
+      </c>
+      <c r="AV14" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="15" spans="1:49">
+      <c r="A15" t="s">
+        <v>251</v>
+      </c>
+      <c r="B15" t="s">
+        <v>252</v>
+      </c>
+      <c r="C15" t="s">
+        <v>253</v>
+      </c>
+      <c r="L15" t="s">
+        <v>51</v>
+      </c>
+      <c r="M15" t="s">
+        <v>52</v>
+      </c>
+      <c r="N15" t="s">
+        <v>53</v>
+      </c>
+      <c r="P15" t="s">
+        <v>54</v>
+      </c>
+      <c r="R15" t="s">
+        <v>254</v>
+      </c>
+      <c r="S15" t="s">
+        <v>254</v>
+      </c>
+      <c r="T15" t="s">
+        <v>255</v>
+      </c>
+      <c r="U15" t="s">
+        <v>256</v>
+      </c>
+      <c r="V15" t="s">
+        <v>257</v>
+      </c>
+      <c r="W15" t="s">
+        <v>258</v>
+      </c>
+      <c r="X15" t="s">
+        <v>259</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>260</v>
+      </c>
+      <c r="AB15" t="s">
+        <v>261</v>
+      </c>
+      <c r="AC15" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF15" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG15" t="s">
+        <v>254</v>
+      </c>
+      <c r="AH15" t="s">
+        <v>255</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ15" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK15" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL15" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM15" t="s">
+        <v>254</v>
+      </c>
+      <c r="AN15" t="s">
+        <v>255</v>
+      </c>
+      <c r="AP15" t="s">
+        <v>262</v>
+      </c>
+      <c r="AQ15" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR15" t="s">
+        <v>253</v>
+      </c>
+      <c r="AS15" t="s">
+        <v>263</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>264</v>
+      </c>
+      <c r="AU15" t="s">
+        <v>265</v>
+      </c>
+      <c r="AV15" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="16" spans="1:49">
+      <c r="A16" t="s">
+        <v>267</v>
+      </c>
+      <c r="B16" t="s">
+        <v>268</v>
+      </c>
+      <c r="C16" t="s">
+        <v>269</v>
+      </c>
+      <c r="L16" t="s">
+        <v>51</v>
+      </c>
+      <c r="M16" t="s">
+        <v>152</v>
+      </c>
+      <c r="N16" t="s">
+        <v>53</v>
+      </c>
+      <c r="P16" t="s">
+        <v>54</v>
+      </c>
+      <c r="R16" t="s">
+        <v>270</v>
+      </c>
+      <c r="S16" t="s">
+        <v>270</v>
+      </c>
+      <c r="T16" t="s">
+        <v>271</v>
+      </c>
+      <c r="U16" t="s">
+        <v>272</v>
+      </c>
+      <c r="V16" t="s">
+        <v>273</v>
+      </c>
+      <c r="W16" t="s">
+        <v>274</v>
+      </c>
+      <c r="X16" t="s">
+        <v>275</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>276</v>
+      </c>
+      <c r="AC16" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>270</v>
+      </c>
+      <c r="AH16" t="s">
+        <v>277</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ16" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK16" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL16" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM16" t="s">
+        <v>270</v>
+      </c>
+      <c r="AN16" t="s">
+        <v>277</v>
+      </c>
+      <c r="AP16" t="s">
+        <v>278</v>
+      </c>
+      <c r="AQ16" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR16" t="s">
+        <v>269</v>
+      </c>
+      <c r="AS16" t="s">
+        <v>279</v>
+      </c>
+      <c r="AT16" t="s">
+        <v>280</v>
+      </c>
+      <c r="AU16" t="s">
+        <v>281</v>
+      </c>
+      <c r="AV16" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="17" spans="1:49">
+      <c r="A17" t="s">
+        <v>283</v>
+      </c>
+      <c r="B17" t="s">
+        <v>284</v>
+      </c>
+      <c r="C17" t="s">
+        <v>285</v>
+      </c>
+      <c r="L17" t="s">
+        <v>51</v>
+      </c>
+      <c r="M17" t="s">
+        <v>152</v>
+      </c>
+      <c r="N17" t="s">
+        <v>238</v>
+      </c>
+      <c r="P17" t="s">
+        <v>54</v>
+      </c>
+      <c r="R17" t="s">
+        <v>286</v>
+      </c>
+      <c r="S17" t="s">
+        <v>286</v>
+      </c>
+      <c r="T17" t="s">
+        <v>287</v>
+      </c>
+      <c r="U17" t="s">
+        <v>288</v>
+      </c>
+      <c r="V17" t="s">
+        <v>289</v>
+      </c>
+      <c r="W17" t="s">
+        <v>290</v>
+      </c>
+      <c r="X17" t="s">
+        <v>291</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>292</v>
+      </c>
+      <c r="AB17" t="s">
+        <v>293</v>
+      </c>
+      <c r="AC17" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD17" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE17" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF17" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG17" t="s">
+        <v>286</v>
+      </c>
+      <c r="AH17" t="s">
+        <v>287</v>
+      </c>
+      <c r="AI17" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ17" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK17" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL17" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM17" t="s">
+        <v>286</v>
+      </c>
+      <c r="AN17" t="s">
+        <v>287</v>
+      </c>
+      <c r="AP17" t="s">
+        <v>294</v>
+      </c>
+      <c r="AQ17" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR17" t="s">
+        <v>285</v>
+      </c>
+      <c r="AS17" t="s">
+        <v>295</v>
+      </c>
+      <c r="AT17" t="s">
+        <v>296</v>
+      </c>
+      <c r="AU17" t="s">
+        <v>297</v>
+      </c>
+      <c r="AV17" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="18" spans="1:49">
+      <c r="A18" t="s">
+        <v>299</v>
+      </c>
+      <c r="B18" t="s">
+        <v>300</v>
+      </c>
+      <c r="C18" t="s">
+        <v>301</v>
+      </c>
+      <c r="L18" t="s">
+        <v>51</v>
+      </c>
+      <c r="M18" t="s">
+        <v>52</v>
+      </c>
+      <c r="N18" t="s">
+        <v>238</v>
+      </c>
+      <c r="P18" t="s">
+        <v>54</v>
+      </c>
+      <c r="R18" t="s">
+        <v>302</v>
+      </c>
+      <c r="S18" t="s">
+        <v>302</v>
+      </c>
+      <c r="T18" t="s">
+        <v>303</v>
+      </c>
+      <c r="U18" t="s">
+        <v>304</v>
+      </c>
+      <c r="V18" t="s">
+        <v>305</v>
+      </c>
+      <c r="W18" t="s">
+        <v>306</v>
+      </c>
+      <c r="X18" t="s">
+        <v>307</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>308</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>309</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>302</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>303</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ18" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK18" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL18" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM18" t="s">
+        <v>302</v>
+      </c>
+      <c r="AN18" t="s">
+        <v>303</v>
+      </c>
+      <c r="AP18" t="s">
+        <v>310</v>
+      </c>
+      <c r="AQ18" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR18" t="s">
+        <v>301</v>
+      </c>
+      <c r="AS18" t="s">
+        <v>311</v>
+      </c>
+      <c r="AT18" t="s">
+        <v>312</v>
+      </c>
+      <c r="AU18" t="s">
+        <v>313</v>
+      </c>
+      <c r="AV18" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="19" spans="1:49">
+      <c r="A19" t="s">
+        <v>315</v>
+      </c>
+      <c r="B19" t="s">
+        <v>316</v>
+      </c>
+      <c r="C19" t="s">
+        <v>317</v>
+      </c>
+      <c r="L19" t="s">
+        <v>51</v>
+      </c>
+      <c r="M19" t="s">
+        <v>52</v>
+      </c>
+      <c r="N19" t="s">
+        <v>53</v>
+      </c>
+      <c r="P19" t="s">
+        <v>54</v>
+      </c>
+      <c r="R19" t="s">
+        <v>318</v>
+      </c>
+      <c r="S19" t="s">
+        <v>318</v>
+      </c>
+      <c r="T19" t="s">
+        <v>319</v>
+      </c>
+      <c r="U19" t="s">
+        <v>320</v>
+      </c>
+      <c r="X19" t="s">
+        <v>321</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>322</v>
+      </c>
+      <c r="AC19" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>318</v>
+      </c>
+      <c r="AH19" t="s">
+        <v>319</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ19" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK19" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL19" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM19" t="s">
+        <v>318</v>
+      </c>
+      <c r="AN19" t="s">
+        <v>319</v>
+      </c>
+      <c r="AP19" t="s">
+        <v>323</v>
+      </c>
+      <c r="AQ19" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR19" t="s">
+        <v>317</v>
+      </c>
+      <c r="AS19" t="s">
+        <v>324</v>
+      </c>
+      <c r="AT19" t="s">
+        <v>325</v>
+      </c>
+      <c r="AU19" t="s">
+        <v>326</v>
+      </c>
+      <c r="AV19" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="20" spans="1:49">
+      <c r="A20" t="s">
+        <v>328</v>
+      </c>
+      <c r="B20" t="s">
+        <v>329</v>
+      </c>
+      <c r="C20" t="s">
+        <v>330</v>
+      </c>
+      <c r="L20" t="s">
+        <v>51</v>
+      </c>
+      <c r="M20" t="s">
+        <v>52</v>
+      </c>
+      <c r="N20" t="s">
+        <v>53</v>
+      </c>
+      <c r="P20" t="s">
+        <v>54</v>
+      </c>
+      <c r="R20" t="s">
+        <v>331</v>
+      </c>
+      <c r="S20" t="s">
+        <v>331</v>
+      </c>
+      <c r="T20" t="s">
+        <v>332</v>
+      </c>
+      <c r="U20" t="s">
+        <v>333</v>
+      </c>
+      <c r="V20" t="s">
+        <v>334</v>
+      </c>
+      <c r="W20" t="s">
+        <v>335</v>
+      </c>
+      <c r="X20" t="s">
+        <v>336</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>337</v>
+      </c>
+      <c r="AC20" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE20" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF20" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG20" t="s">
+        <v>331</v>
+      </c>
+      <c r="AH20" t="s">
+        <v>332</v>
+      </c>
+      <c r="AI20" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ20" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK20" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL20" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM20" t="s">
+        <v>331</v>
+      </c>
+      <c r="AN20" t="s">
+        <v>332</v>
+      </c>
+      <c r="AP20" t="s">
+        <v>338</v>
+      </c>
+      <c r="AQ20" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR20" t="s">
+        <v>330</v>
+      </c>
+      <c r="AS20" t="s">
+        <v>339</v>
+      </c>
+      <c r="AT20" t="s">
+        <v>340</v>
+      </c>
+      <c r="AU20" t="s">
+        <v>341</v>
+      </c>
+      <c r="AV20" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="21" spans="1:49">
+      <c r="A21" t="s">
+        <v>343</v>
+      </c>
+      <c r="B21" t="s">
+        <v>344</v>
+      </c>
+      <c r="C21" t="s">
+        <v>345</v>
+      </c>
+      <c r="L21" t="s">
+        <v>51</v>
+      </c>
+      <c r="M21" t="s">
+        <v>52</v>
+      </c>
+      <c r="N21" t="s">
+        <v>53</v>
+      </c>
+      <c r="P21" t="s">
+        <v>54</v>
+      </c>
+      <c r="R21" t="s">
+        <v>346</v>
+      </c>
+      <c r="S21" t="s">
+        <v>346</v>
+      </c>
+      <c r="T21" t="s">
+        <v>347</v>
+      </c>
+      <c r="U21" t="s">
+        <v>348</v>
+      </c>
+      <c r="V21" t="s">
+        <v>349</v>
+      </c>
+      <c r="W21" t="s">
+        <v>350</v>
+      </c>
+      <c r="X21" t="s">
+        <v>351</v>
+      </c>
+      <c r="AA21" t="s">
+        <v>352</v>
+      </c>
+      <c r="AC21" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG21" t="s">
+        <v>346</v>
+      </c>
+      <c r="AH21" t="s">
+        <v>347</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ21" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK21" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL21" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM21" t="s">
+        <v>346</v>
+      </c>
+      <c r="AN21" t="s">
+        <v>347</v>
+      </c>
+      <c r="AP21" t="s">
+        <v>353</v>
+      </c>
+      <c r="AQ21" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR21" t="s">
+        <v>345</v>
+      </c>
+      <c r="AS21" t="s">
+        <v>354</v>
+      </c>
+      <c r="AT21" t="s">
+        <v>355</v>
+      </c>
+      <c r="AU21" t="s">
+        <v>356</v>
+      </c>
+      <c r="AV21" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="22" spans="1:49">
+      <c r="A22" t="s">
+        <v>358</v>
+      </c>
+      <c r="B22" t="s">
+        <v>359</v>
+      </c>
+      <c r="C22" t="s">
+        <v>360</v>
+      </c>
+      <c r="L22" t="s">
+        <v>51</v>
+      </c>
+      <c r="M22" t="s">
+        <v>52</v>
+      </c>
+      <c r="N22" t="s">
+        <v>53</v>
+      </c>
+      <c r="P22" t="s">
+        <v>54</v>
+      </c>
+      <c r="R22" t="s">
+        <v>361</v>
+      </c>
+      <c r="S22" t="s">
+        <v>361</v>
+      </c>
+      <c r="T22" t="s">
+        <v>362</v>
+      </c>
+      <c r="U22" t="s">
+        <v>363</v>
+      </c>
+      <c r="X22" t="s">
+        <v>364</v>
+      </c>
+      <c r="AA22" t="s">
+        <v>365</v>
+      </c>
+      <c r="AC22" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE22" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF22" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG22" t="s">
+        <v>361</v>
+      </c>
+      <c r="AH22" t="s">
+        <v>362</v>
+      </c>
+      <c r="AI22" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ22" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK22" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL22" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM22" t="s">
+        <v>361</v>
+      </c>
+      <c r="AN22" t="s">
+        <v>362</v>
+      </c>
+      <c r="AP22" t="s">
+        <v>366</v>
+      </c>
+      <c r="AQ22" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR22" t="s">
+        <v>360</v>
+      </c>
+      <c r="AS22" t="s">
+        <v>367</v>
+      </c>
+      <c r="AT22" t="s">
+        <v>368</v>
+      </c>
+      <c r="AU22" t="s">
+        <v>369</v>
+      </c>
+      <c r="AV22" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="23" spans="1:49">
+      <c r="A23" t="s">
+        <v>371</v>
+      </c>
+      <c r="B23" t="s">
+        <v>372</v>
+      </c>
+      <c r="C23" t="s">
+        <v>373</v>
+      </c>
+      <c r="L23" t="s">
+        <v>51</v>
+      </c>
+      <c r="M23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N23" t="s">
+        <v>238</v>
+      </c>
+      <c r="P23" t="s">
+        <v>54</v>
+      </c>
+      <c r="R23" t="s">
+        <v>374</v>
+      </c>
+      <c r="S23" t="s">
+        <v>374</v>
+      </c>
+      <c r="T23" t="s">
+        <v>375</v>
+      </c>
+      <c r="U23" t="s">
+        <v>376</v>
+      </c>
+      <c r="V23" t="s">
+        <v>377</v>
+      </c>
+      <c r="W23" t="s">
+        <v>378</v>
+      </c>
+      <c r="X23" t="s">
+        <v>379</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>380</v>
+      </c>
+      <c r="AB23" t="s">
+        <v>381</v>
+      </c>
+      <c r="AC23" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF23" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG23" t="s">
+        <v>374</v>
+      </c>
+      <c r="AH23" t="s">
+        <v>375</v>
+      </c>
+      <c r="AI23" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ23" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK23" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL23" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM23" t="s">
+        <v>374</v>
+      </c>
+      <c r="AN23" t="s">
+        <v>375</v>
+      </c>
+      <c r="AP23" t="s">
+        <v>382</v>
+      </c>
+      <c r="AQ23" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR23" t="s">
+        <v>373</v>
+      </c>
+      <c r="AS23" t="s">
+        <v>383</v>
+      </c>
+      <c r="AT23" t="s">
+        <v>384</v>
+      </c>
+      <c r="AU23" t="s">
+        <v>385</v>
+      </c>
+      <c r="AV23" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="24" spans="1:49">
+      <c r="A24" t="s">
+        <v>387</v>
+      </c>
+      <c r="B24" t="s">
+        <v>388</v>
+      </c>
+      <c r="C24" t="s">
+        <v>389</v>
+      </c>
+      <c r="L24" t="s">
+        <v>51</v>
+      </c>
+      <c r="M24" t="s">
+        <v>52</v>
+      </c>
+      <c r="N24" t="s">
+        <v>238</v>
+      </c>
+      <c r="P24" t="s">
+        <v>54</v>
+      </c>
+      <c r="R24" t="s">
+        <v>390</v>
+      </c>
+      <c r="S24" t="s">
+        <v>390</v>
+      </c>
+      <c r="T24" t="s">
+        <v>391</v>
+      </c>
+      <c r="U24" t="s">
+        <v>392</v>
+      </c>
+      <c r="V24" t="s">
+        <v>393</v>
+      </c>
+      <c r="W24" t="s">
+        <v>394</v>
+      </c>
+      <c r="X24" t="s">
+        <v>395</v>
+      </c>
+      <c r="AA24" t="s">
+        <v>396</v>
+      </c>
+      <c r="AC24" t="s">
+        <v>397</v>
+      </c>
+      <c r="AD24" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE24" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF24" t="s">
+        <v>398</v>
+      </c>
+      <c r="AG24" t="s">
+        <v>390</v>
+      </c>
+      <c r="AH24" t="s">
+        <v>391</v>
+      </c>
+      <c r="AI24" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ24" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK24" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL24" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM24" t="s">
+        <v>390</v>
+      </c>
+      <c r="AN24" t="s">
+        <v>391</v>
+      </c>
+      <c r="AP24" t="s">
+        <v>399</v>
+      </c>
+      <c r="AQ24" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR24" t="s">
+        <v>389</v>
+      </c>
+      <c r="AS24" t="s">
+        <v>400</v>
+      </c>
+      <c r="AT24" t="s">
+        <v>401</v>
+      </c>
+      <c r="AU24" t="s">
+        <v>402</v>
+      </c>
+      <c r="AV24" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="25" spans="1:49">
+      <c r="A25" t="s">
+        <v>404</v>
+      </c>
+      <c r="B25" t="s">
+        <v>405</v>
+      </c>
+      <c r="C25" t="s">
+        <v>406</v>
+      </c>
+      <c r="L25" t="s">
+        <v>51</v>
+      </c>
+      <c r="M25" t="s">
+        <v>52</v>
+      </c>
+      <c r="N25" t="s">
+        <v>238</v>
+      </c>
+      <c r="P25" t="s">
+        <v>54</v>
+      </c>
+      <c r="R25" t="s">
+        <v>407</v>
+      </c>
+      <c r="S25" t="s">
+        <v>407</v>
+      </c>
+      <c r="T25" t="s">
+        <v>408</v>
+      </c>
+      <c r="U25" t="s">
+        <v>409</v>
+      </c>
+      <c r="V25" t="s">
+        <v>185</v>
+      </c>
+      <c r="W25" t="s">
+        <v>186</v>
+      </c>
+      <c r="X25" t="s">
+        <v>410</v>
+      </c>
+      <c r="AA25" t="s">
+        <v>411</v>
+      </c>
+      <c r="AC25" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD25" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE25" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF25" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG25" t="s">
+        <v>407</v>
+      </c>
+      <c r="AH25" t="s">
+        <v>408</v>
+      </c>
+      <c r="AI25" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ25" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK25" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL25" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM25" t="s">
+        <v>407</v>
+      </c>
+      <c r="AN25" t="s">
+        <v>408</v>
+      </c>
+      <c r="AP25" t="s">
+        <v>412</v>
+      </c>
+      <c r="AQ25" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR25" t="s">
+        <v>406</v>
+      </c>
+      <c r="AS25" t="s">
+        <v>413</v>
+      </c>
+      <c r="AT25" t="s">
+        <v>414</v>
+      </c>
+      <c r="AU25" t="s">
+        <v>415</v>
+      </c>
+      <c r="AV25" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="26" spans="1:49">
+      <c r="A26" t="s">
+        <v>417</v>
+      </c>
+      <c r="B26" t="s">
+        <v>418</v>
+      </c>
+      <c r="C26" t="s">
+        <v>419</v>
+      </c>
+      <c r="L26" t="s">
+        <v>51</v>
+      </c>
+      <c r="M26" t="s">
+        <v>52</v>
+      </c>
+      <c r="N26" t="s">
+        <v>238</v>
+      </c>
+      <c r="P26" t="s">
+        <v>54</v>
+      </c>
+      <c r="R26" t="s">
+        <v>420</v>
+      </c>
+      <c r="S26" t="s">
+        <v>420</v>
+      </c>
+      <c r="T26" t="s">
+        <v>421</v>
+      </c>
+      <c r="U26" t="s">
+        <v>422</v>
+      </c>
+      <c r="V26" t="s">
+        <v>423</v>
+      </c>
+      <c r="W26" t="s">
+        <v>424</v>
+      </c>
+      <c r="X26" t="s">
+        <v>425</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>426</v>
+      </c>
+      <c r="AB26" t="s">
+        <v>427</v>
+      </c>
+      <c r="AC26" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD26" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE26" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF26" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG26" t="s">
+        <v>420</v>
+      </c>
+      <c r="AH26" t="s">
+        <v>421</v>
+      </c>
+      <c r="AI26" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ26" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK26" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL26" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM26" t="s">
+        <v>420</v>
+      </c>
+      <c r="AN26" t="s">
+        <v>421</v>
+      </c>
+      <c r="AP26" t="s">
+        <v>428</v>
+      </c>
+      <c r="AQ26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR26" t="s">
+        <v>419</v>
+      </c>
+      <c r="AS26" t="s">
+        <v>429</v>
+      </c>
+      <c r="AT26" t="s">
+        <v>430</v>
+      </c>
+      <c r="AU26" t="s">
+        <v>431</v>
+      </c>
+      <c r="AV26" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="27" spans="1:49">
+      <c r="A27" t="s">
+        <v>433</v>
+      </c>
+      <c r="B27" t="s">
+        <v>434</v>
+      </c>
+      <c r="C27" t="s">
+        <v>435</v>
+      </c>
+      <c r="L27" t="s">
+        <v>51</v>
+      </c>
+      <c r="M27" t="s">
+        <v>52</v>
+      </c>
+      <c r="N27" t="s">
+        <v>238</v>
+      </c>
+      <c r="P27" t="s">
+        <v>54</v>
+      </c>
+      <c r="R27" t="s">
+        <v>436</v>
+      </c>
+      <c r="S27" t="s">
+        <v>436</v>
+      </c>
+      <c r="T27" t="s">
+        <v>375</v>
+      </c>
+      <c r="U27" t="s">
+        <v>437</v>
+      </c>
+      <c r="V27" t="s">
+        <v>438</v>
+      </c>
+      <c r="W27" t="s">
+        <v>116</v>
+      </c>
+      <c r="X27" t="s">
+        <v>439</v>
+      </c>
+      <c r="AA27" t="s">
+        <v>440</v>
+      </c>
+      <c r="AB27" t="s">
+        <v>441</v>
+      </c>
+      <c r="AC27" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD27" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE27" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF27" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG27" t="s">
+        <v>436</v>
+      </c>
+      <c r="AH27" t="s">
+        <v>375</v>
+      </c>
+      <c r="AI27" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ27" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK27" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL27" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM27" t="s">
+        <v>436</v>
+      </c>
+      <c r="AN27" t="s">
+        <v>375</v>
+      </c>
+      <c r="AP27" t="s">
+        <v>442</v>
+      </c>
+      <c r="AQ27" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR27" t="s">
+        <v>435</v>
+      </c>
+      <c r="AS27" t="s">
+        <v>443</v>
+      </c>
+      <c r="AT27" t="s">
+        <v>444</v>
+      </c>
+      <c r="AU27" t="s">
+        <v>445</v>
+      </c>
+      <c r="AV27" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="28" spans="1:49">
+      <c r="A28" t="s">
+        <v>447</v>
+      </c>
+      <c r="B28" t="s">
+        <v>448</v>
+      </c>
+      <c r="C28" t="s">
+        <v>449</v>
+      </c>
+      <c r="L28" t="s">
+        <v>51</v>
+      </c>
+      <c r="M28" t="s">
+        <v>52</v>
+      </c>
+      <c r="N28" t="s">
+        <v>238</v>
+      </c>
+      <c r="P28" t="s">
+        <v>54</v>
+      </c>
+      <c r="R28" t="s">
+        <v>450</v>
+      </c>
+      <c r="S28" t="s">
+        <v>450</v>
+      </c>
+      <c r="T28" t="s">
+        <v>451</v>
+      </c>
+      <c r="U28" t="s">
+        <v>452</v>
+      </c>
+      <c r="V28" t="s">
+        <v>453</v>
+      </c>
+      <c r="W28" t="s">
+        <v>454</v>
+      </c>
+      <c r="X28" t="s">
+        <v>291</v>
+      </c>
+      <c r="AA28" t="s">
+        <v>455</v>
+      </c>
+      <c r="AC28" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD28" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE28" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF28" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG28" t="s">
+        <v>450</v>
+      </c>
+      <c r="AH28" t="s">
+        <v>451</v>
+      </c>
+      <c r="AI28" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ28" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK28" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL28" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM28" t="s">
+        <v>450</v>
+      </c>
+      <c r="AN28" t="s">
+        <v>451</v>
+      </c>
+      <c r="AP28" t="s">
+        <v>456</v>
+      </c>
+      <c r="AQ28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR28" t="s">
+        <v>449</v>
+      </c>
+      <c r="AS28" t="s">
+        <v>457</v>
+      </c>
+      <c r="AT28" t="s">
+        <v>458</v>
+      </c>
+      <c r="AU28" t="s">
+        <v>459</v>
+      </c>
+      <c r="AV28" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="29" spans="1:49">
+      <c r="A29" t="s">
+        <v>461</v>
+      </c>
+      <c r="B29" t="s">
+        <v>462</v>
+      </c>
+      <c r="C29" t="s">
+        <v>463</v>
+      </c>
+      <c r="L29" t="s">
+        <v>51</v>
+      </c>
+      <c r="M29" t="s">
+        <v>152</v>
+      </c>
+      <c r="N29" t="s">
+        <v>238</v>
+      </c>
+      <c r="P29" t="s">
+        <v>54</v>
+      </c>
+      <c r="R29" t="s">
+        <v>464</v>
+      </c>
+      <c r="S29" t="s">
+        <v>464</v>
+      </c>
+      <c r="T29" t="s">
+        <v>465</v>
+      </c>
+      <c r="U29" t="s">
+        <v>466</v>
+      </c>
+      <c r="V29" t="s">
+        <v>467</v>
+      </c>
+      <c r="W29" t="s">
+        <v>468</v>
+      </c>
+      <c r="X29" t="s">
+        <v>60</v>
+      </c>
+      <c r="AA29" t="s">
+        <v>469</v>
+      </c>
+      <c r="AB29" t="s">
+        <v>470</v>
+      </c>
+      <c r="AC29" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD29" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF29" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG29" t="s">
+        <v>464</v>
+      </c>
+      <c r="AH29" t="s">
+        <v>465</v>
+      </c>
+      <c r="AI29" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ29" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK29" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL29" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM29" t="s">
+        <v>464</v>
+      </c>
+      <c r="AN29" t="s">
+        <v>465</v>
+      </c>
+      <c r="AP29" t="s">
+        <v>471</v>
+      </c>
+      <c r="AQ29" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR29" t="s">
+        <v>463</v>
+      </c>
+      <c r="AS29" t="s">
+        <v>472</v>
+      </c>
+      <c r="AT29" t="s">
+        <v>473</v>
+      </c>
+      <c r="AU29" t="s">
+        <v>474</v>
+      </c>
+      <c r="AV29" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="30" spans="1:49">
+      <c r="A30" t="s">
+        <v>476</v>
+      </c>
+      <c r="B30" t="s">
+        <v>477</v>
+      </c>
+      <c r="C30" t="s">
+        <v>478</v>
+      </c>
+      <c r="L30" t="s">
+        <v>51</v>
+      </c>
+      <c r="M30" t="s">
+        <v>152</v>
+      </c>
+      <c r="N30" t="s">
+        <v>238</v>
+      </c>
+      <c r="P30" t="s">
+        <v>54</v>
+      </c>
+      <c r="R30" t="s">
+        <v>479</v>
+      </c>
+      <c r="S30" t="s">
+        <v>479</v>
+      </c>
+      <c r="T30" t="s">
+        <v>480</v>
+      </c>
+      <c r="U30" t="s">
+        <v>481</v>
+      </c>
+      <c r="V30" t="s">
+        <v>58</v>
+      </c>
+      <c r="W30" t="s">
+        <v>59</v>
+      </c>
+      <c r="X30" t="s">
+        <v>482</v>
+      </c>
+      <c r="AA30" t="s">
+        <v>483</v>
+      </c>
+      <c r="AB30" t="s">
+        <v>484</v>
+      </c>
+      <c r="AC30" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD30" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE30" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF30" t="s">
+        <v>87</v>
+      </c>
+      <c r="AI30" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ30" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK30" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL30" t="s">
+        <v>65</v>
+      </c>
+      <c r="AP30" t="s">
+        <v>485</v>
+      </c>
+      <c r="AQ30" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR30" t="s">
+        <v>478</v>
+      </c>
+      <c r="AS30" t="s">
+        <v>486</v>
+      </c>
+      <c r="AT30" t="s">
+        <v>487</v>
+      </c>
+      <c r="AU30" t="s">
+        <v>488</v>
+      </c>
+      <c r="AV30" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="31" spans="1:49">
+      <c r="A31" t="s">
+        <v>490</v>
+      </c>
+      <c r="B31" t="s">
+        <v>491</v>
+      </c>
+      <c r="C31" t="s">
+        <v>492</v>
+      </c>
+      <c r="L31" t="s">
+        <v>51</v>
+      </c>
+      <c r="M31" t="s">
+        <v>152</v>
+      </c>
+      <c r="N31" t="s">
+        <v>238</v>
+      </c>
+      <c r="P31" t="s">
+        <v>54</v>
+      </c>
+      <c r="R31" t="s">
+        <v>493</v>
+      </c>
+      <c r="S31" t="s">
+        <v>493</v>
+      </c>
+      <c r="T31" t="s">
+        <v>494</v>
+      </c>
+      <c r="U31" t="s">
+        <v>495</v>
+      </c>
+      <c r="V31" t="s">
+        <v>496</v>
+      </c>
+      <c r="W31" t="s">
+        <v>497</v>
+      </c>
+      <c r="X31" t="s">
+        <v>498</v>
+      </c>
+      <c r="AA31" t="s">
+        <v>499</v>
+      </c>
+      <c r="AB31" t="s">
+        <v>500</v>
+      </c>
+      <c r="AC31" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD31" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE31" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF31" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG31" t="s">
+        <v>501</v>
+      </c>
+      <c r="AH31" t="s">
+        <v>494</v>
+      </c>
+      <c r="AI31" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ31" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK31" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL31" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM31" t="s">
+        <v>493</v>
+      </c>
+      <c r="AN31" t="s">
+        <v>494</v>
+      </c>
+      <c r="AP31" t="s">
+        <v>502</v>
+      </c>
+      <c r="AQ31" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR31" t="s">
+        <v>492</v>
+      </c>
+      <c r="AS31" t="s">
+        <v>503</v>
+      </c>
+      <c r="AT31" t="s">
+        <v>504</v>
+      </c>
+      <c r="AU31" t="s">
+        <v>505</v>
+      </c>
+      <c r="AV31" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="32" spans="1:49">
+      <c r="A32" t="s">
+        <v>507</v>
+      </c>
+      <c r="B32" t="s">
+        <v>508</v>
+      </c>
+      <c r="C32" t="s">
+        <v>509</v>
+      </c>
+      <c r="L32" t="s">
+        <v>51</v>
+      </c>
+      <c r="M32" t="s">
+        <v>52</v>
+      </c>
+      <c r="N32" t="s">
+        <v>238</v>
+      </c>
+      <c r="P32" t="s">
+        <v>54</v>
+      </c>
+      <c r="R32" t="s">
+        <v>510</v>
+      </c>
+      <c r="S32" t="s">
+        <v>510</v>
+      </c>
+      <c r="T32" t="s">
+        <v>511</v>
+      </c>
+      <c r="U32" t="s">
+        <v>512</v>
+      </c>
+      <c r="V32" t="s">
+        <v>513</v>
+      </c>
+      <c r="W32" t="s">
+        <v>514</v>
+      </c>
+      <c r="X32" t="s">
+        <v>515</v>
+      </c>
+      <c r="AA32" t="s">
+        <v>516</v>
+      </c>
+      <c r="AB32" t="s">
+        <v>517</v>
+      </c>
+      <c r="AC32" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD32" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE32" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF32" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG32" t="s">
+        <v>510</v>
+      </c>
+      <c r="AH32" t="s">
+        <v>511</v>
+      </c>
+      <c r="AI32" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ32" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK32" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL32" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM32" t="s">
+        <v>510</v>
+      </c>
+      <c r="AN32" t="s">
+        <v>511</v>
+      </c>
+      <c r="AP32" t="s">
+        <v>518</v>
+      </c>
+      <c r="AQ32" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR32" t="s">
+        <v>509</v>
+      </c>
+      <c r="AS32" t="s">
+        <v>519</v>
+      </c>
+      <c r="AT32" t="s">
+        <v>520</v>
+      </c>
+      <c r="AU32" t="s">
+        <v>521</v>
+      </c>
+      <c r="AV32" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="33" spans="1:49">
+      <c r="A33" t="s">
+        <v>523</v>
+      </c>
+      <c r="B33" t="s">
+        <v>524</v>
+      </c>
+      <c r="C33" t="s">
+        <v>525</v>
+      </c>
+      <c r="L33" t="s">
+        <v>51</v>
+      </c>
+      <c r="M33" t="s">
+        <v>152</v>
+      </c>
+      <c r="N33" t="s">
+        <v>238</v>
+      </c>
+      <c r="P33" t="s">
+        <v>54</v>
+      </c>
+      <c r="R33" t="s">
+        <v>526</v>
+      </c>
+      <c r="S33" t="s">
+        <v>526</v>
+      </c>
+      <c r="T33" t="s">
+        <v>408</v>
+      </c>
+      <c r="U33" t="s">
+        <v>527</v>
+      </c>
+      <c r="V33" t="s">
+        <v>528</v>
+      </c>
+      <c r="W33" t="s">
+        <v>529</v>
+      </c>
+      <c r="X33" t="s">
+        <v>530</v>
+      </c>
+      <c r="AA33" t="s">
+        <v>531</v>
+      </c>
+      <c r="AC33" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD33" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE33" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF33" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG33" t="s">
+        <v>526</v>
+      </c>
+      <c r="AH33" t="s">
+        <v>408</v>
+      </c>
+      <c r="AI33" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ33" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK33" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL33" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM33" t="s">
+        <v>526</v>
+      </c>
+      <c r="AN33" t="s">
+        <v>408</v>
+      </c>
+      <c r="AP33" t="s">
+        <v>532</v>
+      </c>
+      <c r="AQ33" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR33" t="s">
+        <v>525</v>
+      </c>
+      <c r="AS33" t="s">
+        <v>533</v>
+      </c>
+      <c r="AT33" t="s">
+        <v>534</v>
+      </c>
+      <c r="AU33" t="s">
+        <v>535</v>
+      </c>
+      <c r="AV33" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="34" spans="1:49">
+      <c r="A34" t="s">
+        <v>537</v>
+      </c>
+      <c r="B34" t="s">
+        <v>538</v>
+      </c>
+      <c r="C34" t="s">
+        <v>539</v>
+      </c>
+      <c r="L34" t="s">
+        <v>51</v>
+      </c>
+      <c r="M34" t="s">
+        <v>152</v>
+      </c>
+      <c r="N34" t="s">
+        <v>238</v>
+      </c>
+      <c r="P34" t="s">
+        <v>54</v>
+      </c>
+      <c r="R34" t="s">
+        <v>501</v>
+      </c>
+      <c r="S34" t="s">
+        <v>501</v>
+      </c>
+      <c r="T34" t="s">
+        <v>391</v>
+      </c>
+      <c r="U34" t="s">
+        <v>540</v>
+      </c>
+      <c r="V34" t="s">
+        <v>541</v>
+      </c>
+      <c r="W34" t="s">
+        <v>542</v>
+      </c>
+      <c r="X34" t="s">
+        <v>543</v>
+      </c>
+      <c r="AA34" t="s">
+        <v>544</v>
+      </c>
+      <c r="AC34" t="s">
+        <v>397</v>
+      </c>
+      <c r="AD34" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE34" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF34" t="s">
+        <v>398</v>
+      </c>
+      <c r="AG34" t="s">
+        <v>501</v>
+      </c>
+      <c r="AH34" t="s">
+        <v>391</v>
+      </c>
+      <c r="AI34" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ34" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK34" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL34" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM34" t="s">
+        <v>501</v>
+      </c>
+      <c r="AN34" t="s">
+        <v>391</v>
+      </c>
+      <c r="AP34" t="s">
+        <v>545</v>
+      </c>
+      <c r="AQ34" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR34" t="s">
+        <v>539</v>
+      </c>
+      <c r="AS34" t="s">
+        <v>546</v>
+      </c>
+      <c r="AT34" t="s">
+        <v>547</v>
+      </c>
+      <c r="AU34" t="s">
+        <v>548</v>
+      </c>
+      <c r="AV34" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="35" spans="1:49">
+      <c r="A35" t="s">
+        <v>550</v>
+      </c>
+      <c r="B35" t="s">
+        <v>551</v>
+      </c>
+      <c r="C35" t="s">
+        <v>552</v>
+      </c>
+      <c r="L35" t="s">
+        <v>51</v>
+      </c>
+      <c r="M35" t="s">
+        <v>152</v>
+      </c>
+      <c r="N35" t="s">
+        <v>238</v>
+      </c>
+      <c r="P35" t="s">
+        <v>54</v>
+      </c>
+      <c r="R35" t="s">
+        <v>501</v>
+      </c>
+      <c r="S35" t="s">
+        <v>501</v>
+      </c>
+      <c r="T35" t="s">
+        <v>494</v>
+      </c>
+      <c r="U35" t="s">
+        <v>553</v>
+      </c>
+      <c r="V35" t="s">
+        <v>554</v>
+      </c>
+      <c r="W35" t="s">
+        <v>555</v>
+      </c>
+      <c r="X35" t="s">
+        <v>556</v>
+      </c>
+      <c r="AA35" t="s">
+        <v>544</v>
+      </c>
+      <c r="AB35" t="s">
+        <v>557</v>
+      </c>
+      <c r="AC35" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD35" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE35" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF35" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG35" t="s">
+        <v>501</v>
+      </c>
+      <c r="AH35" t="s">
+        <v>494</v>
+      </c>
+      <c r="AI35" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ35" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK35" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL35" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM35" t="s">
+        <v>501</v>
+      </c>
+      <c r="AN35" t="s">
+        <v>494</v>
+      </c>
+      <c r="AP35" t="s">
+        <v>558</v>
+      </c>
+      <c r="AQ35" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR35" t="s">
+        <v>552</v>
+      </c>
+      <c r="AS35" t="s">
+        <v>559</v>
+      </c>
+      <c r="AT35" t="s">
+        <v>560</v>
+      </c>
+      <c r="AU35" t="s">
+        <v>561</v>
+      </c>
+      <c r="AV35" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="36" spans="1:49">
+      <c r="A36" t="s">
+        <v>563</v>
+      </c>
+      <c r="B36" t="s">
+        <v>564</v>
+      </c>
+      <c r="C36" t="s">
+        <v>565</v>
+      </c>
+      <c r="L36" t="s">
+        <v>51</v>
+      </c>
+      <c r="M36" t="s">
+        <v>152</v>
+      </c>
+      <c r="N36" t="s">
+        <v>238</v>
+      </c>
+      <c r="P36" t="s">
+        <v>54</v>
+      </c>
+      <c r="R36" t="s">
+        <v>501</v>
+      </c>
+      <c r="S36" t="s">
+        <v>501</v>
+      </c>
+      <c r="T36" t="s">
+        <v>391</v>
+      </c>
+      <c r="U36" t="s">
+        <v>566</v>
+      </c>
+      <c r="V36" t="s">
+        <v>567</v>
+      </c>
+      <c r="W36" t="s">
+        <v>568</v>
+      </c>
+      <c r="X36" t="s">
+        <v>364</v>
+      </c>
+      <c r="AA36" t="s">
+        <v>544</v>
+      </c>
+      <c r="AB36" t="s">
+        <v>569</v>
+      </c>
+      <c r="AC36" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD36" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE36" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF36" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG36" t="s">
+        <v>501</v>
+      </c>
+      <c r="AH36" t="s">
+        <v>570</v>
+      </c>
+      <c r="AI36" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ36" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK36" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL36" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM36" t="s">
+        <v>501</v>
+      </c>
+      <c r="AN36" t="s">
+        <v>391</v>
+      </c>
+      <c r="AP36" t="s">
+        <v>571</v>
+      </c>
+      <c r="AQ36" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR36" t="s">
+        <v>565</v>
+      </c>
+      <c r="AS36" t="s">
+        <v>572</v>
+      </c>
+      <c r="AT36" t="s">
+        <v>573</v>
+      </c>
+      <c r="AU36" t="s">
+        <v>574</v>
+      </c>
+      <c r="AV36" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="37" spans="1:49">
+      <c r="A37" t="s">
+        <v>575</v>
+      </c>
+      <c r="B37" t="s">
+        <v>576</v>
+      </c>
+      <c r="C37" t="s">
+        <v>577</v>
+      </c>
+      <c r="L37" t="s">
+        <v>51</v>
+      </c>
+      <c r="M37" t="s">
+        <v>152</v>
+      </c>
+      <c r="N37" t="s">
+        <v>238</v>
+      </c>
+      <c r="P37" t="s">
+        <v>54</v>
+      </c>
+      <c r="R37" t="s">
+        <v>501</v>
+      </c>
+      <c r="S37" t="s">
+        <v>501</v>
+      </c>
+      <c r="T37" t="s">
+        <v>391</v>
+      </c>
+      <c r="U37" t="s">
+        <v>578</v>
+      </c>
+      <c r="V37" t="s">
+        <v>579</v>
+      </c>
+      <c r="W37" t="s">
+        <v>580</v>
+      </c>
+      <c r="X37" t="s">
+        <v>581</v>
+      </c>
+      <c r="AA37" t="s">
+        <v>544</v>
+      </c>
+      <c r="AB37" t="s">
+        <v>582</v>
+      </c>
+      <c r="AC37" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD37" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE37" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF37" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG37" t="s">
+        <v>501</v>
+      </c>
+      <c r="AH37" t="s">
+        <v>391</v>
+      </c>
+      <c r="AI37" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ37" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK37" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL37" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM37" t="s">
+        <v>501</v>
+      </c>
+      <c r="AN37" t="s">
+        <v>391</v>
+      </c>
+      <c r="AP37" t="s">
+        <v>583</v>
+      </c>
+      <c r="AQ37" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR37" t="s">
+        <v>577</v>
+      </c>
+      <c r="AS37" t="s">
+        <v>584</v>
+      </c>
+      <c r="AT37" t="s">
+        <v>585</v>
+      </c>
+      <c r="AU37" t="s">
+        <v>586</v>
+      </c>
+      <c r="AV37" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="38" spans="1:49">
+      <c r="A38" t="s">
+        <v>588</v>
+      </c>
+      <c r="B38" t="s">
+        <v>589</v>
+      </c>
+      <c r="C38" t="s">
+        <v>590</v>
+      </c>
+      <c r="L38" t="s">
+        <v>51</v>
+      </c>
+      <c r="M38" t="s">
+        <v>152</v>
+      </c>
+      <c r="N38" t="s">
+        <v>238</v>
+      </c>
+      <c r="P38" t="s">
+        <v>54</v>
+      </c>
+      <c r="R38" t="s">
+        <v>501</v>
+      </c>
+      <c r="S38" t="s">
+        <v>501</v>
+      </c>
+      <c r="T38" t="s">
+        <v>494</v>
+      </c>
+      <c r="U38" t="s">
+        <v>591</v>
+      </c>
+      <c r="V38" t="s">
+        <v>579</v>
+      </c>
+      <c r="W38" t="s">
+        <v>580</v>
+      </c>
+      <c r="X38" t="s">
+        <v>592</v>
+      </c>
+      <c r="AA38" t="s">
+        <v>544</v>
+      </c>
+      <c r="AB38" t="s">
+        <v>593</v>
+      </c>
+      <c r="AC38" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD38" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE38" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF38" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG38" t="s">
+        <v>501</v>
+      </c>
+      <c r="AH38" t="s">
+        <v>494</v>
+      </c>
+      <c r="AI38" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ38" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK38" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL38" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM38" t="s">
+        <v>501</v>
+      </c>
+      <c r="AN38" t="s">
+        <v>494</v>
+      </c>
+      <c r="AP38" t="s">
+        <v>594</v>
+      </c>
+      <c r="AQ38" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR38" t="s">
+        <v>590</v>
+      </c>
+      <c r="AS38" t="s">
+        <v>595</v>
+      </c>
+      <c r="AT38" t="s">
+        <v>596</v>
+      </c>
+      <c r="AU38" t="s">
+        <v>597</v>
+      </c>
+      <c r="AV38" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="39" spans="1:49">
+      <c r="A39" t="s">
+        <v>598</v>
+      </c>
+      <c r="B39" t="s">
+        <v>599</v>
+      </c>
+      <c r="C39" t="s">
+        <v>600</v>
+      </c>
+      <c r="L39" t="s">
+        <v>51</v>
+      </c>
+      <c r="M39" t="s">
+        <v>152</v>
+      </c>
+      <c r="N39" t="s">
+        <v>238</v>
+      </c>
+      <c r="P39" t="s">
+        <v>54</v>
+      </c>
+      <c r="R39" t="s">
+        <v>501</v>
+      </c>
+      <c r="S39" t="s">
+        <v>501</v>
+      </c>
+      <c r="T39" t="s">
+        <v>391</v>
+      </c>
+      <c r="U39" t="s">
+        <v>601</v>
+      </c>
+      <c r="V39" t="s">
+        <v>602</v>
+      </c>
+      <c r="W39" t="s">
+        <v>603</v>
+      </c>
+      <c r="X39" t="s">
+        <v>604</v>
+      </c>
+      <c r="AA39" t="s">
+        <v>544</v>
+      </c>
+      <c r="AB39" t="s">
+        <v>605</v>
+      </c>
+      <c r="AC39" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD39" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE39" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF39" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG39" t="s">
+        <v>501</v>
+      </c>
+      <c r="AH39" t="s">
+        <v>391</v>
+      </c>
+      <c r="AP39" t="s">
+        <v>606</v>
+      </c>
+      <c r="AQ39" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR39" t="s">
+        <v>600</v>
+      </c>
+      <c r="AS39" t="s">
+        <v>607</v>
+      </c>
+      <c r="AT39" t="s">
+        <v>608</v>
+      </c>
+      <c r="AU39" t="s">
+        <v>609</v>
+      </c>
+      <c r="AV39" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="40" spans="1:49">
+      <c r="A40" t="s">
+        <v>610</v>
+      </c>
+      <c r="B40" t="s">
+        <v>611</v>
+      </c>
+      <c r="C40" t="s">
+        <v>612</v>
+      </c>
+      <c r="L40" t="s">
+        <v>51</v>
+      </c>
+      <c r="M40" t="s">
+        <v>152</v>
+      </c>
+      <c r="N40" t="s">
+        <v>238</v>
+      </c>
+      <c r="P40" t="s">
+        <v>54</v>
+      </c>
+      <c r="R40" t="s">
+        <v>613</v>
+      </c>
+      <c r="S40" t="s">
+        <v>613</v>
+      </c>
+      <c r="T40" t="s">
+        <v>614</v>
+      </c>
+      <c r="U40" t="s">
+        <v>615</v>
+      </c>
+      <c r="V40" t="s">
+        <v>154</v>
+      </c>
+      <c r="W40" t="s">
+        <v>155</v>
+      </c>
+      <c r="X40" t="s">
+        <v>616</v>
+      </c>
+      <c r="AA40" t="s">
+        <v>617</v>
+      </c>
+      <c r="AC40" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD40" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE40" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF40" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG40" t="s">
+        <v>613</v>
+      </c>
+      <c r="AH40" t="s">
+        <v>614</v>
+      </c>
+      <c r="AI40" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ40" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK40" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL40" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM40" t="s">
+        <v>613</v>
+      </c>
+      <c r="AN40" t="s">
+        <v>614</v>
+      </c>
+      <c r="AP40" t="s">
+        <v>620</v>
+      </c>
+      <c r="AQ40" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR40" t="s">
+        <v>612</v>
+      </c>
+      <c r="AS40" t="s">
+        <v>621</v>
+      </c>
+      <c r="AT40" t="s">
+        <v>622</v>
+      </c>
+      <c r="AU40" t="s">
+        <v>623</v>
+      </c>
+      <c r="AV40" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="41" spans="1:49">
+      <c r="A41" t="s">
+        <v>625</v>
+      </c>
+      <c r="B41" t="s">
+        <v>626</v>
+      </c>
+      <c r="C41" t="s">
+        <v>627</v>
+      </c>
+      <c r="L41" t="s">
+        <v>51</v>
+      </c>
+      <c r="M41" t="s">
+        <v>52</v>
+      </c>
+      <c r="N41" t="s">
+        <v>238</v>
+      </c>
+      <c r="P41" t="s">
+        <v>54</v>
+      </c>
+      <c r="R41" t="s">
+        <v>628</v>
+      </c>
+      <c r="S41" t="s">
+        <v>628</v>
+      </c>
+      <c r="T41" t="s">
+        <v>629</v>
+      </c>
+      <c r="U41" t="s">
+        <v>630</v>
+      </c>
+      <c r="V41" t="s">
+        <v>631</v>
+      </c>
+      <c r="W41" t="s">
+        <v>632</v>
+      </c>
+      <c r="X41" t="s">
+        <v>530</v>
+      </c>
+      <c r="AA41" t="s">
+        <v>633</v>
+      </c>
+      <c r="AB41" t="s">
+        <v>634</v>
+      </c>
+      <c r="AC41" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD41" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE41" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF41" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG41" t="s">
+        <v>628</v>
+      </c>
+      <c r="AH41" t="s">
+        <v>629</v>
+      </c>
+      <c r="AI41" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ41" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK41" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL41" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM41" t="s">
+        <v>628</v>
+      </c>
+      <c r="AN41" t="s">
+        <v>629</v>
+      </c>
+      <c r="AP41" t="s">
+        <v>635</v>
+      </c>
+      <c r="AQ41" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR41" t="s">
+        <v>627</v>
+      </c>
+      <c r="AS41" t="s">
+        <v>636</v>
+      </c>
+      <c r="AT41" t="s">
+        <v>637</v>
+      </c>
+      <c r="AU41" t="s">
+        <v>638</v>
+      </c>
+      <c r="AV41" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="42" spans="1:49">
+      <c r="A42" t="s">
+        <v>640</v>
+      </c>
+      <c r="B42" t="s">
+        <v>641</v>
+      </c>
+      <c r="C42" t="s">
+        <v>642</v>
+      </c>
+      <c r="L42" t="s">
+        <v>51</v>
+      </c>
+      <c r="M42" t="s">
+        <v>152</v>
+      </c>
+      <c r="N42" t="s">
+        <v>238</v>
+      </c>
+      <c r="P42" t="s">
+        <v>54</v>
+      </c>
+      <c r="R42" t="s">
+        <v>643</v>
+      </c>
+      <c r="S42" t="s">
+        <v>643</v>
+      </c>
+      <c r="T42" t="s">
+        <v>644</v>
+      </c>
+      <c r="U42" t="s">
+        <v>645</v>
+      </c>
+      <c r="V42" t="s">
+        <v>273</v>
+      </c>
+      <c r="W42" t="s">
+        <v>274</v>
+      </c>
+      <c r="X42" t="s">
+        <v>556</v>
+      </c>
+      <c r="AA42" t="s">
+        <v>646</v>
+      </c>
+      <c r="AC42" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD42" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE42" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF42" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG42" t="s">
+        <v>643</v>
+      </c>
+      <c r="AH42" t="s">
+        <v>644</v>
+      </c>
+      <c r="AI42" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ42" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK42" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL42" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM42" t="s">
+        <v>643</v>
+      </c>
+      <c r="AN42" t="s">
+        <v>644</v>
+      </c>
+      <c r="AP42" t="s">
+        <v>647</v>
+      </c>
+      <c r="AQ42" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR42" t="s">
+        <v>642</v>
+      </c>
+      <c r="AS42" t="s">
+        <v>648</v>
+      </c>
+      <c r="AT42" t="s">
+        <v>649</v>
+      </c>
+      <c r="AU42" t="s">
+        <v>650</v>
+      </c>
+      <c r="AV42" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="43" spans="1:49">
+      <c r="A43" t="s">
+        <v>652</v>
+      </c>
+      <c r="B43" t="s">
+        <v>653</v>
+      </c>
+      <c r="C43" t="s">
+        <v>654</v>
+      </c>
+      <c r="L43" t="s">
+        <v>51</v>
+      </c>
+      <c r="M43" t="s">
+        <v>152</v>
+      </c>
+      <c r="N43" t="s">
+        <v>238</v>
+      </c>
+      <c r="P43" t="s">
+        <v>54</v>
+      </c>
+      <c r="R43" t="s">
+        <v>643</v>
+      </c>
+      <c r="S43" t="s">
+        <v>643</v>
+      </c>
+      <c r="T43" t="s">
+        <v>655</v>
+      </c>
+      <c r="U43" t="s">
+        <v>656</v>
+      </c>
+      <c r="V43" t="s">
+        <v>496</v>
+      </c>
+      <c r="W43" t="s">
+        <v>497</v>
+      </c>
+      <c r="X43" t="s">
+        <v>530</v>
+      </c>
+      <c r="AA43" t="s">
+        <v>646</v>
+      </c>
+      <c r="AC43" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD43" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE43" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF43" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG43" t="s">
+        <v>643</v>
+      </c>
+      <c r="AH43" t="s">
+        <v>655</v>
+      </c>
+      <c r="AI43" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ43" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK43" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL43" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM43" t="s">
+        <v>643</v>
+      </c>
+      <c r="AN43" t="s">
+        <v>655</v>
+      </c>
+      <c r="AP43" t="s">
+        <v>657</v>
+      </c>
+      <c r="AQ43" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR43" t="s">
+        <v>654</v>
+      </c>
+      <c r="AS43" t="s">
+        <v>658</v>
+      </c>
+      <c r="AT43" t="s">
+        <v>659</v>
+      </c>
+      <c r="AU43" t="s">
+        <v>660</v>
+      </c>
+      <c r="AV43" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="44" spans="1:49">
+      <c r="A44" t="s">
+        <v>662</v>
+      </c>
+      <c r="B44" t="s">
+        <v>663</v>
+      </c>
+      <c r="C44" t="s">
+        <v>664</v>
+      </c>
+      <c r="L44" t="s">
+        <v>51</v>
+      </c>
+      <c r="M44" t="s">
+        <v>52</v>
+      </c>
+      <c r="N44" t="s">
+        <v>238</v>
+      </c>
+      <c r="P44" t="s">
+        <v>54</v>
+      </c>
+      <c r="R44" t="s">
+        <v>665</v>
+      </c>
+      <c r="S44" t="s">
+        <v>665</v>
+      </c>
+      <c r="T44" t="s">
+        <v>666</v>
+      </c>
+      <c r="U44" t="s">
+        <v>667</v>
+      </c>
+      <c r="V44" t="s">
+        <v>668</v>
+      </c>
+      <c r="W44" t="s">
+        <v>529</v>
+      </c>
+      <c r="X44" t="s">
+        <v>669</v>
+      </c>
+      <c r="AA44" t="s">
+        <v>670</v>
+      </c>
+      <c r="AC44" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD44" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE44" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF44" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG44" t="s">
+        <v>665</v>
+      </c>
+      <c r="AH44" t="s">
+        <v>666</v>
+      </c>
+      <c r="AI44" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ44" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK44" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL44" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM44" t="s">
+        <v>665</v>
+      </c>
+      <c r="AN44" t="s">
+        <v>666</v>
+      </c>
+      <c r="AP44" t="s">
+        <v>671</v>
+      </c>
+      <c r="AQ44" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR44" t="s">
+        <v>664</v>
+      </c>
+      <c r="AS44" t="s">
+        <v>672</v>
+      </c>
+      <c r="AT44" t="s">
+        <v>673</v>
+      </c>
+      <c r="AU44" t="s">
+        <v>674</v>
+      </c>
+      <c r="AV44" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="45" spans="1:49">
+      <c r="A45" t="s">
+        <v>676</v>
+      </c>
+      <c r="B45" t="s">
+        <v>677</v>
+      </c>
+      <c r="C45" t="s">
+        <v>678</v>
+      </c>
+      <c r="L45" t="s">
+        <v>51</v>
+      </c>
+      <c r="M45" t="s">
+        <v>52</v>
+      </c>
+      <c r="N45" t="s">
+        <v>238</v>
+      </c>
+      <c r="P45" t="s">
+        <v>54</v>
+      </c>
+      <c r="R45" t="s">
+        <v>665</v>
+      </c>
+      <c r="S45" t="s">
+        <v>665</v>
+      </c>
+      <c r="T45" t="s">
+        <v>666</v>
+      </c>
+      <c r="U45" t="s">
+        <v>679</v>
+      </c>
+      <c r="V45" t="s">
+        <v>393</v>
+      </c>
+      <c r="W45" t="s">
+        <v>394</v>
+      </c>
+      <c r="X45" t="s">
+        <v>680</v>
+      </c>
+      <c r="AA45" t="s">
+        <v>670</v>
+      </c>
+      <c r="AC45" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD45" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE45" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF45" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG45" t="s">
+        <v>665</v>
+      </c>
+      <c r="AH45" t="s">
+        <v>666</v>
+      </c>
+      <c r="AI45" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ45" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK45" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL45" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM45" t="s">
+        <v>665</v>
+      </c>
+      <c r="AN45" t="s">
+        <v>666</v>
+      </c>
+      <c r="AP45" t="s">
+        <v>681</v>
+      </c>
+      <c r="AQ45" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR45" t="s">
+        <v>678</v>
+      </c>
+      <c r="AS45" t="s">
+        <v>682</v>
+      </c>
+      <c r="AT45" t="s">
+        <v>683</v>
+      </c>
+      <c r="AU45" t="s">
+        <v>684</v>
+      </c>
+      <c r="AV45" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="46" spans="1:49">
+      <c r="A46" t="s">
+        <v>686</v>
+      </c>
+      <c r="B46" t="s">
+        <v>687</v>
+      </c>
+      <c r="C46" t="s">
+        <v>688</v>
+      </c>
+      <c r="L46" t="s">
+        <v>51</v>
+      </c>
+      <c r="M46" t="s">
+        <v>52</v>
+      </c>
+      <c r="N46" t="s">
+        <v>238</v>
+      </c>
+      <c r="P46" t="s">
+        <v>54</v>
+      </c>
+      <c r="R46" t="s">
+        <v>665</v>
+      </c>
+      <c r="S46" t="s">
+        <v>665</v>
+      </c>
+      <c r="T46" t="s">
+        <v>666</v>
+      </c>
+      <c r="U46" t="s">
+        <v>689</v>
+      </c>
+      <c r="V46" t="s">
+        <v>690</v>
+      </c>
+      <c r="W46" t="s">
+        <v>691</v>
+      </c>
+      <c r="X46" t="s">
+        <v>692</v>
+      </c>
+      <c r="AA46" t="s">
+        <v>670</v>
+      </c>
+      <c r="AB46" t="s">
+        <v>693</v>
+      </c>
+      <c r="AC46" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD46" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE46" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF46" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG46" t="s">
+        <v>665</v>
+      </c>
+      <c r="AH46" t="s">
+        <v>666</v>
+      </c>
+      <c r="AI46" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ46" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK46" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL46" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM46" t="s">
+        <v>665</v>
+      </c>
+      <c r="AN46" t="s">
+        <v>666</v>
+      </c>
+      <c r="AP46" t="s">
+        <v>694</v>
+      </c>
+      <c r="AQ46" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR46" t="s">
+        <v>688</v>
+      </c>
+      <c r="AS46" t="s">
+        <v>695</v>
+      </c>
+      <c r="AT46" t="s">
+        <v>696</v>
+      </c>
+      <c r="AU46" t="s">
+        <v>697</v>
+      </c>
+      <c r="AV46" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="47" spans="1:49">
+      <c r="A47" t="s">
+        <v>699</v>
+      </c>
+      <c r="B47" t="s">
+        <v>700</v>
+      </c>
+      <c r="C47" t="s">
+        <v>701</v>
+      </c>
+      <c r="L47" t="s">
+        <v>51</v>
+      </c>
+      <c r="M47" t="s">
+        <v>52</v>
+      </c>
+      <c r="N47" t="s">
+        <v>238</v>
+      </c>
+      <c r="P47" t="s">
+        <v>54</v>
+      </c>
+      <c r="R47" t="s">
+        <v>702</v>
+      </c>
+      <c r="S47" t="s">
+        <v>702</v>
+      </c>
+      <c r="T47" t="s">
+        <v>703</v>
+      </c>
+      <c r="U47" t="s">
+        <v>704</v>
+      </c>
+      <c r="V47" t="s">
+        <v>58</v>
+      </c>
+      <c r="W47" t="s">
+        <v>59</v>
+      </c>
+      <c r="X47" t="s">
+        <v>705</v>
+      </c>
+      <c r="AA47" t="s">
+        <v>706</v>
+      </c>
+      <c r="AC47" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD47" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE47" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF47" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG47" t="s">
+        <v>702</v>
+      </c>
+      <c r="AH47" t="s">
+        <v>703</v>
+      </c>
+      <c r="AI47" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ47" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK47" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL47" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM47" t="s">
+        <v>702</v>
+      </c>
+      <c r="AN47" t="s">
+        <v>703</v>
+      </c>
+      <c r="AP47" t="s">
+        <v>707</v>
+      </c>
+      <c r="AQ47" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR47" t="s">
+        <v>701</v>
+      </c>
+      <c r="AS47" t="s">
+        <v>708</v>
+      </c>
+      <c r="AT47" t="s">
+        <v>709</v>
+      </c>
+      <c r="AU47" t="s">
+        <v>710</v>
+      </c>
+      <c r="AV47" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="48" spans="1:49">
+      <c r="A48" t="s">
+        <v>712</v>
+      </c>
+      <c r="B48" t="s">
+        <v>713</v>
+      </c>
+      <c r="C48" t="s">
+        <v>714</v>
+      </c>
+      <c r="L48" t="s">
+        <v>51</v>
+      </c>
+      <c r="M48" t="s">
+        <v>52</v>
+      </c>
+      <c r="N48" t="s">
+        <v>238</v>
+      </c>
+      <c r="P48" t="s">
+        <v>54</v>
+      </c>
+      <c r="R48" t="s">
+        <v>715</v>
+      </c>
+      <c r="S48" t="s">
+        <v>715</v>
+      </c>
+      <c r="T48" t="s">
+        <v>716</v>
+      </c>
+      <c r="U48" t="s">
+        <v>717</v>
+      </c>
+      <c r="V48" t="s">
+        <v>718</v>
+      </c>
+      <c r="W48" t="s">
+        <v>719</v>
+      </c>
+      <c r="X48" t="s">
+        <v>720</v>
+      </c>
+      <c r="AA48" t="s">
+        <v>721</v>
+      </c>
+      <c r="AB48" t="s">
+        <v>722</v>
+      </c>
+      <c r="AC48" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD48" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE48" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF48" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG48" t="s">
+        <v>715</v>
+      </c>
+      <c r="AH48" t="s">
+        <v>716</v>
+      </c>
+      <c r="AI48" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ48" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK48" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL48" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM48" t="s">
+        <v>715</v>
+      </c>
+      <c r="AN48" t="s">
+        <v>716</v>
+      </c>
+      <c r="AP48" t="s">
+        <v>723</v>
+      </c>
+      <c r="AQ48" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR48" t="s">
+        <v>714</v>
+      </c>
+      <c r="AS48" t="s">
+        <v>724</v>
+      </c>
+      <c r="AT48" t="s">
+        <v>725</v>
+      </c>
+      <c r="AU48" t="s">
+        <v>726</v>
+      </c>
+      <c r="AV48" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="49" spans="1:49">
+      <c r="A49" t="s">
+        <v>728</v>
+      </c>
+      <c r="B49" t="s">
+        <v>729</v>
+      </c>
+      <c r="C49" t="s">
+        <v>730</v>
+      </c>
+      <c r="L49" t="s">
+        <v>51</v>
+      </c>
+      <c r="M49" t="s">
+        <v>52</v>
+      </c>
+      <c r="N49" t="s">
+        <v>238</v>
+      </c>
+      <c r="P49" t="s">
+        <v>54</v>
+      </c>
+      <c r="R49" t="s">
+        <v>715</v>
+      </c>
+      <c r="S49" t="s">
+        <v>715</v>
+      </c>
+      <c r="T49" t="s">
+        <v>716</v>
+      </c>
+      <c r="U49" t="s">
+        <v>731</v>
+      </c>
+      <c r="V49" t="s">
+        <v>438</v>
+      </c>
+      <c r="W49" t="s">
+        <v>116</v>
+      </c>
+      <c r="X49" t="s">
+        <v>732</v>
+      </c>
+      <c r="AA49" t="s">
+        <v>721</v>
+      </c>
+      <c r="AC49" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD49" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE49" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF49" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG49" t="s">
+        <v>715</v>
+      </c>
+      <c r="AH49" t="s">
+        <v>716</v>
+      </c>
+      <c r="AI49" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ49" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK49" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL49" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM49" t="s">
+        <v>715</v>
+      </c>
+      <c r="AN49" t="s">
+        <v>716</v>
+      </c>
+      <c r="AP49" t="s">
+        <v>733</v>
+      </c>
+      <c r="AQ49" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR49" t="s">
+        <v>730</v>
+      </c>
+      <c r="AS49" t="s">
+        <v>734</v>
+      </c>
+      <c r="AT49" t="s">
+        <v>735</v>
+      </c>
+      <c r="AU49" t="s">
+        <v>736</v>
+      </c>
+      <c r="AV49" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="50" spans="1:49">
+      <c r="A50" t="s">
+        <v>738</v>
+      </c>
+      <c r="B50" t="s">
+        <v>739</v>
+      </c>
+      <c r="C50" t="s">
+        <v>740</v>
+      </c>
+      <c r="L50" t="s">
+        <v>51</v>
+      </c>
+      <c r="M50" t="s">
+        <v>52</v>
+      </c>
+      <c r="N50" t="s">
+        <v>238</v>
+      </c>
+      <c r="P50" t="s">
+        <v>54</v>
+      </c>
+      <c r="R50" t="s">
+        <v>715</v>
+      </c>
+      <c r="S50" t="s">
+        <v>715</v>
+      </c>
+      <c r="T50" t="s">
+        <v>716</v>
+      </c>
+      <c r="U50" t="s">
+        <v>741</v>
+      </c>
+      <c r="V50" t="s">
+        <v>453</v>
+      </c>
+      <c r="W50" t="s">
+        <v>454</v>
+      </c>
+      <c r="X50" t="s">
+        <v>742</v>
+      </c>
+      <c r="AA50" t="s">
+        <v>721</v>
+      </c>
+      <c r="AB50" t="s">
+        <v>743</v>
+      </c>
+      <c r="AC50" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD50" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE50" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF50" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG50" t="s">
+        <v>715</v>
+      </c>
+      <c r="AH50" t="s">
+        <v>716</v>
+      </c>
+      <c r="AI50" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ50" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK50" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL50" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM50" t="s">
+        <v>715</v>
+      </c>
+      <c r="AN50" t="s">
+        <v>716</v>
+      </c>
+      <c r="AP50" t="s">
+        <v>744</v>
+      </c>
+      <c r="AQ50" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR50" t="s">
+        <v>740</v>
+      </c>
+      <c r="AS50" t="s">
+        <v>745</v>
+      </c>
+      <c r="AT50" t="s">
+        <v>746</v>
+      </c>
+      <c r="AU50" t="s">
+        <v>747</v>
+      </c>
+      <c r="AV50" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="51" spans="1:49">
+      <c r="A51" t="s">
+        <v>749</v>
+      </c>
+      <c r="B51" t="s">
+        <v>750</v>
+      </c>
+      <c r="C51" t="s">
+        <v>751</v>
+      </c>
+      <c r="L51" t="s">
+        <v>51</v>
+      </c>
+      <c r="M51" t="s">
+        <v>52</v>
+      </c>
+      <c r="N51" t="s">
+        <v>238</v>
+      </c>
+      <c r="P51" t="s">
+        <v>54</v>
+      </c>
+      <c r="R51" t="s">
+        <v>715</v>
+      </c>
+      <c r="S51" t="s">
+        <v>715</v>
+      </c>
+      <c r="T51" t="s">
+        <v>716</v>
+      </c>
+      <c r="U51" t="s">
+        <v>752</v>
+      </c>
+      <c r="V51" t="s">
+        <v>185</v>
+      </c>
+      <c r="W51" t="s">
+        <v>186</v>
+      </c>
+      <c r="X51" t="s">
+        <v>753</v>
+      </c>
+      <c r="AA51" t="s">
+        <v>721</v>
+      </c>
+      <c r="AC51" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD51" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE51" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF51" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG51" t="s">
+        <v>715</v>
+      </c>
+      <c r="AH51" t="s">
+        <v>754</v>
+      </c>
+      <c r="AI51" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ51" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK51" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL51" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM51" t="s">
+        <v>715</v>
+      </c>
+      <c r="AN51" t="s">
+        <v>716</v>
+      </c>
+      <c r="AP51" t="s">
+        <v>755</v>
+      </c>
+      <c r="AQ51" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR51" t="s">
+        <v>751</v>
+      </c>
+      <c r="AS51" t="s">
+        <v>756</v>
+      </c>
+      <c r="AT51" t="s">
+        <v>757</v>
+      </c>
+      <c r="AU51" t="s">
+        <v>758</v>
+      </c>
+      <c r="AV51" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="52" spans="1:49">
+      <c r="A52" t="s">
+        <v>760</v>
+      </c>
+      <c r="B52" t="s">
+        <v>761</v>
+      </c>
+      <c r="C52" t="s">
+        <v>762</v>
+      </c>
+      <c r="L52" t="s">
+        <v>51</v>
+      </c>
+      <c r="M52" t="s">
+        <v>52</v>
+      </c>
+      <c r="N52" t="s">
+        <v>238</v>
+      </c>
+      <c r="P52" t="s">
+        <v>54</v>
+      </c>
+      <c r="R52" t="s">
+        <v>715</v>
+      </c>
+      <c r="S52" t="s">
+        <v>715</v>
+      </c>
+      <c r="T52" t="s">
+        <v>716</v>
+      </c>
+      <c r="U52" t="s">
+        <v>763</v>
+      </c>
+      <c r="V52" t="s">
+        <v>541</v>
+      </c>
+      <c r="W52" t="s">
+        <v>542</v>
+      </c>
+      <c r="X52" t="s">
+        <v>764</v>
+      </c>
+      <c r="AA52" t="s">
+        <v>721</v>
+      </c>
+      <c r="AC52" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD52" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE52" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF52" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG52" t="s">
+        <v>715</v>
+      </c>
+      <c r="AH52" t="s">
+        <v>716</v>
+      </c>
+      <c r="AI52" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ52" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK52" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL52" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM52" t="s">
+        <v>715</v>
+      </c>
+      <c r="AN52" t="s">
+        <v>716</v>
+      </c>
+      <c r="AP52" t="s">
+        <v>765</v>
+      </c>
+      <c r="AQ52" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR52" t="s">
+        <v>762</v>
+      </c>
+      <c r="AS52" t="s">
+        <v>766</v>
+      </c>
+      <c r="AT52" t="s">
+        <v>767</v>
+      </c>
+      <c r="AU52" t="s">
+        <v>768</v>
+      </c>
+      <c r="AV52" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="53" spans="1:49">
+      <c r="A53" t="s">
+        <v>770</v>
+      </c>
+      <c r="B53" t="s">
+        <v>771</v>
+      </c>
+      <c r="C53" t="s">
+        <v>772</v>
+      </c>
+      <c r="L53" t="s">
+        <v>51</v>
+      </c>
+      <c r="M53" t="s">
+        <v>52</v>
+      </c>
+      <c r="N53" t="s">
+        <v>238</v>
+      </c>
+      <c r="P53" t="s">
+        <v>54</v>
+      </c>
+      <c r="R53" t="s">
+        <v>715</v>
+      </c>
+      <c r="S53" t="s">
+        <v>715</v>
+      </c>
+      <c r="T53" t="s">
+        <v>716</v>
+      </c>
+      <c r="U53" t="s">
+        <v>773</v>
+      </c>
+      <c r="V53" t="s">
+        <v>567</v>
+      </c>
+      <c r="W53" t="s">
+        <v>568</v>
+      </c>
+      <c r="X53" t="s">
+        <v>364</v>
+      </c>
+      <c r="AA53" t="s">
+        <v>721</v>
+      </c>
+      <c r="AB53" t="s">
+        <v>774</v>
+      </c>
+      <c r="AC53" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD53" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE53" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF53" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG53" t="s">
+        <v>715</v>
+      </c>
+      <c r="AH53" t="s">
+        <v>716</v>
+      </c>
+      <c r="AI53" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ53" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK53" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL53" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM53" t="s">
+        <v>715</v>
+      </c>
+      <c r="AN53" t="s">
+        <v>716</v>
+      </c>
+      <c r="AP53" t="s">
+        <v>775</v>
+      </c>
+      <c r="AQ53" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR53" t="s">
+        <v>772</v>
+      </c>
+      <c r="AS53" t="s">
+        <v>776</v>
+      </c>
+      <c r="AT53" t="s">
+        <v>777</v>
+      </c>
+      <c r="AU53" t="s">
+        <v>778</v>
+      </c>
+      <c r="AV53" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="54" spans="1:49">
+      <c r="A54" t="s">
+        <v>780</v>
+      </c>
+      <c r="B54" t="s">
+        <v>781</v>
+      </c>
+      <c r="C54" t="s">
+        <v>782</v>
+      </c>
+      <c r="L54" t="s">
+        <v>51</v>
+      </c>
+      <c r="M54" t="s">
+        <v>52</v>
+      </c>
+      <c r="N54" t="s">
+        <v>238</v>
+      </c>
+      <c r="P54" t="s">
+        <v>54</v>
+      </c>
+      <c r="R54" t="s">
+        <v>715</v>
+      </c>
+      <c r="S54" t="s">
+        <v>715</v>
+      </c>
+      <c r="T54" t="s">
+        <v>716</v>
+      </c>
+      <c r="U54" t="s">
+        <v>783</v>
+      </c>
+      <c r="V54" t="s">
+        <v>784</v>
+      </c>
+      <c r="W54" t="s">
+        <v>580</v>
+      </c>
+      <c r="X54" t="s">
+        <v>720</v>
+      </c>
+      <c r="AA54" t="s">
+        <v>721</v>
+      </c>
+      <c r="AC54" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD54" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE54" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF54" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG54" t="s">
+        <v>715</v>
+      </c>
+      <c r="AH54" t="s">
+        <v>716</v>
+      </c>
+      <c r="AI54" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ54" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK54" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL54" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM54" t="s">
+        <v>715</v>
+      </c>
+      <c r="AN54" t="s">
+        <v>716</v>
+      </c>
+      <c r="AP54" t="s">
+        <v>785</v>
+      </c>
+      <c r="AQ54" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR54" t="s">
+        <v>782</v>
+      </c>
+      <c r="AS54" t="s">
+        <v>786</v>
+      </c>
+      <c r="AT54" t="s">
+        <v>787</v>
+      </c>
+      <c r="AU54" t="s">
+        <v>788</v>
+      </c>
+      <c r="AV54" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="55" spans="1:49">
+      <c r="A55" t="s">
+        <v>790</v>
+      </c>
+      <c r="B55" t="s">
+        <v>791</v>
+      </c>
+      <c r="C55" t="s">
+        <v>792</v>
+      </c>
+      <c r="L55" t="s">
+        <v>51</v>
+      </c>
+      <c r="M55" t="s">
+        <v>152</v>
+      </c>
+      <c r="N55" t="s">
+        <v>238</v>
+      </c>
+      <c r="P55" t="s">
+        <v>54</v>
+      </c>
+      <c r="R55" t="s">
+        <v>715</v>
+      </c>
+      <c r="S55" t="s">
+        <v>715</v>
+      </c>
+      <c r="T55" t="s">
+        <v>716</v>
+      </c>
+      <c r="U55" t="s">
+        <v>793</v>
+      </c>
+      <c r="V55" t="s">
+        <v>554</v>
+      </c>
+      <c r="W55" t="s">
+        <v>555</v>
+      </c>
+      <c r="X55" t="s">
+        <v>794</v>
+      </c>
+      <c r="AA55" t="s">
+        <v>721</v>
+      </c>
+      <c r="AC55" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD55" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE55" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF55" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG55" t="s">
+        <v>715</v>
+      </c>
+      <c r="AH55" t="s">
+        <v>716</v>
+      </c>
+      <c r="AI55" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ55" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK55" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL55" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM55" t="s">
+        <v>715</v>
+      </c>
+      <c r="AN55" t="s">
+        <v>716</v>
+      </c>
+      <c r="AP55" t="s">
+        <v>795</v>
+      </c>
+      <c r="AQ55" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR55" t="s">
+        <v>792</v>
+      </c>
+      <c r="AS55" t="s">
+        <v>796</v>
+      </c>
+      <c r="AT55" t="s">
+        <v>797</v>
+      </c>
+      <c r="AU55" t="s">
+        <v>798</v>
+      </c>
+      <c r="AV55" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="56" spans="1:49">
+      <c r="A56" t="s">
+        <v>800</v>
+      </c>
+      <c r="B56" t="s">
+        <v>801</v>
+      </c>
+      <c r="C56" t="s">
+        <v>802</v>
+      </c>
+      <c r="L56" t="s">
+        <v>51</v>
+      </c>
+      <c r="M56" t="s">
+        <v>152</v>
+      </c>
+      <c r="N56" t="s">
+        <v>238</v>
+      </c>
+      <c r="P56" t="s">
+        <v>54</v>
+      </c>
+      <c r="R56" t="s">
+        <v>715</v>
+      </c>
+      <c r="S56" t="s">
+        <v>715</v>
+      </c>
+      <c r="T56" t="s">
+        <v>716</v>
+      </c>
+      <c r="U56" t="s">
+        <v>803</v>
+      </c>
+      <c r="V56" t="s">
+        <v>804</v>
+      </c>
+      <c r="W56" t="s">
+        <v>805</v>
+      </c>
+      <c r="X56" t="s">
+        <v>806</v>
+      </c>
+      <c r="AA56" t="s">
+        <v>721</v>
+      </c>
+      <c r="AB56" t="s">
+        <v>807</v>
+      </c>
+      <c r="AC56" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD56" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE56" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF56" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG56" t="s">
+        <v>715</v>
+      </c>
+      <c r="AH56" t="s">
+        <v>754</v>
+      </c>
+      <c r="AI56" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ56" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK56" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL56" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM56" t="s">
+        <v>715</v>
+      </c>
+      <c r="AN56" t="s">
+        <v>754</v>
+      </c>
+      <c r="AP56" t="s">
+        <v>808</v>
+      </c>
+      <c r="AQ56" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR56" t="s">
+        <v>802</v>
+      </c>
+      <c r="AS56" t="s">
+        <v>809</v>
+      </c>
+      <c r="AT56" t="s">
+        <v>810</v>
+      </c>
+      <c r="AU56" t="s">
+        <v>811</v>
+      </c>
+      <c r="AV56" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="57" spans="1:49">
+      <c r="A57" t="s">
+        <v>813</v>
+      </c>
+      <c r="B57" t="s">
+        <v>814</v>
+      </c>
+      <c r="C57" t="s">
+        <v>815</v>
+      </c>
+      <c r="L57" t="s">
+        <v>51</v>
+      </c>
+      <c r="M57" t="s">
+        <v>152</v>
+      </c>
+      <c r="N57" t="s">
+        <v>238</v>
+      </c>
+      <c r="P57" t="s">
+        <v>54</v>
+      </c>
+      <c r="R57" t="s">
+        <v>715</v>
+      </c>
+      <c r="S57" t="s">
+        <v>715</v>
+      </c>
+      <c r="T57" t="s">
+        <v>716</v>
+      </c>
+      <c r="U57" t="s">
+        <v>816</v>
+      </c>
+      <c r="V57" t="s">
+        <v>579</v>
+      </c>
+      <c r="W57" t="s">
+        <v>817</v>
+      </c>
+      <c r="X57" t="s">
+        <v>818</v>
+      </c>
+      <c r="AA57" t="s">
+        <v>721</v>
+      </c>
+      <c r="AB57" t="s">
+        <v>819</v>
+      </c>
+      <c r="AC57" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD57" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE57" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF57" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG57" t="s">
+        <v>715</v>
+      </c>
+      <c r="AH57" t="s">
+        <v>716</v>
+      </c>
+      <c r="AI57" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ57" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK57" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL57" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM57" t="s">
+        <v>715</v>
+      </c>
+      <c r="AN57" t="s">
+        <v>716</v>
+      </c>
+      <c r="AP57" t="s">
+        <v>820</v>
+      </c>
+      <c r="AQ57" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR57" t="s">
+        <v>815</v>
+      </c>
+      <c r="AS57" t="s">
+        <v>821</v>
+      </c>
+      <c r="AT57" t="s">
+        <v>822</v>
+      </c>
+      <c r="AU57" t="s">
+        <v>823</v>
+      </c>
+      <c r="AV57" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="58" spans="1:49">
+      <c r="A58" t="s">
+        <v>825</v>
+      </c>
+      <c r="B58" t="s">
+        <v>826</v>
+      </c>
+      <c r="L58" t="s">
+        <v>51</v>
+      </c>
+      <c r="M58" t="s">
+        <v>52</v>
+      </c>
+      <c r="N58" t="s">
+        <v>238</v>
+      </c>
+      <c r="P58" t="s">
+        <v>54</v>
+      </c>
+      <c r="R58" t="s">
+        <v>827</v>
+      </c>
+      <c r="S58" t="s">
+        <v>827</v>
+      </c>
+      <c r="T58" t="s">
+        <v>828</v>
+      </c>
+      <c r="U58" t="s">
+        <v>829</v>
+      </c>
+      <c r="V58" t="s">
+        <v>154</v>
+      </c>
+      <c r="W58" t="s">
+        <v>155</v>
+      </c>
+      <c r="X58" t="s">
+        <v>830</v>
+      </c>
+      <c r="AA58" t="s">
+        <v>831</v>
+      </c>
+      <c r="AP58" t="s">
+        <v>832</v>
+      </c>
+      <c r="AQ58" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR58" t="s">
+        <v>833</v>
+      </c>
+      <c r="AS58" t="s">
+        <v>834</v>
+      </c>
+      <c r="AT58" t="s">
+        <v>835</v>
+      </c>
+      <c r="AU58" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="59" spans="1:49">
+      <c r="A59" t="s">
+        <v>837</v>
+      </c>
+      <c r="B59" t="s">
+        <v>838</v>
+      </c>
+      <c r="L59" t="s">
+        <v>51</v>
+      </c>
+      <c r="M59" t="s">
+        <v>52</v>
+      </c>
+      <c r="N59" t="s">
+        <v>238</v>
+      </c>
+      <c r="P59" t="s">
+        <v>54</v>
+      </c>
+      <c r="R59" t="s">
+        <v>839</v>
+      </c>
+      <c r="S59" t="s">
+        <v>839</v>
+      </c>
+      <c r="T59" t="s">
+        <v>840</v>
+      </c>
+      <c r="U59" t="s">
+        <v>689</v>
+      </c>
+      <c r="V59" t="s">
+        <v>690</v>
+      </c>
+      <c r="W59" t="s">
+        <v>691</v>
+      </c>
+      <c r="X59" t="s">
+        <v>841</v>
+      </c>
+      <c r="AA59" t="s">
+        <v>842</v>
+      </c>
+      <c r="AC59" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD59" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE59" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF59" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG59" t="s">
+        <v>839</v>
+      </c>
+      <c r="AH59" t="s">
+        <v>840</v>
+      </c>
+      <c r="AI59" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ59" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK59" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL59" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM59" t="s">
+        <v>839</v>
+      </c>
+      <c r="AN59" t="s">
+        <v>840</v>
+      </c>
+      <c r="AP59" t="s">
+        <v>843</v>
+      </c>
+      <c r="AQ59" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR59" t="s">
+        <v>844</v>
+      </c>
+      <c r="AS59" t="s">
+        <v>845</v>
+      </c>
+      <c r="AT59" t="s">
+        <v>846</v>
+      </c>
+      <c r="AU59" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="60" spans="1:49">
+      <c r="A60" t="s">
+        <v>848</v>
+      </c>
+      <c r="B60" t="s">
+        <v>849</v>
+      </c>
+      <c r="L60" t="s">
+        <v>51</v>
+      </c>
+      <c r="M60" t="s">
+        <v>52</v>
+      </c>
+      <c r="N60" t="s">
+        <v>238</v>
+      </c>
+      <c r="P60" t="s">
+        <v>54</v>
+      </c>
+      <c r="R60" t="s">
+        <v>850</v>
+      </c>
+      <c r="S60" t="s">
+        <v>850</v>
+      </c>
+      <c r="T60" t="s">
+        <v>851</v>
+      </c>
+      <c r="U60" t="s">
+        <v>852</v>
+      </c>
+      <c r="V60" t="s">
+        <v>631</v>
+      </c>
+      <c r="W60" t="s">
+        <v>632</v>
+      </c>
+      <c r="X60" t="s">
+        <v>853</v>
+      </c>
+      <c r="AA60" t="s">
+        <v>854</v>
+      </c>
+      <c r="AC60" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD60" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE60" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF60" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG60" t="s">
+        <v>850</v>
+      </c>
+      <c r="AH60" t="s">
+        <v>851</v>
+      </c>
+      <c r="AI60" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ60" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK60" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL60" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM60" t="s">
+        <v>850</v>
+      </c>
+      <c r="AN60" t="s">
+        <v>851</v>
+      </c>
+      <c r="AP60" t="s">
+        <v>855</v>
+      </c>
+      <c r="AQ60" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR60" t="s">
+        <v>856</v>
+      </c>
+      <c r="AS60" t="s">
+        <v>857</v>
+      </c>
+      <c r="AT60" t="s">
+        <v>858</v>
+      </c>
+      <c r="AU60" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="61" spans="1:49">
+      <c r="A61" t="s">
+        <v>860</v>
+      </c>
+      <c r="B61" t="s">
+        <v>861</v>
+      </c>
+      <c r="L61" t="s">
+        <v>51</v>
+      </c>
+      <c r="M61" t="s">
+        <v>152</v>
+      </c>
+      <c r="N61" t="s">
+        <v>238</v>
+      </c>
+      <c r="P61" t="s">
+        <v>54</v>
+      </c>
+      <c r="R61" t="s">
+        <v>862</v>
+      </c>
+      <c r="S61" t="s">
+        <v>862</v>
+      </c>
+      <c r="T61" t="s">
+        <v>863</v>
+      </c>
+      <c r="U61" t="s">
+        <v>864</v>
+      </c>
+      <c r="V61" t="s">
+        <v>865</v>
+      </c>
+      <c r="W61" t="s">
+        <v>866</v>
+      </c>
+      <c r="X61" t="s">
+        <v>867</v>
+      </c>
+      <c r="AA61" t="s">
+        <v>868</v>
+      </c>
+      <c r="AB61" t="s">
+        <v>869</v>
+      </c>
+      <c r="AC61" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD61" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE61" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF61" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG61" t="s">
+        <v>862</v>
+      </c>
+      <c r="AH61" t="s">
+        <v>863</v>
+      </c>
+      <c r="AI61" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ61" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK61" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL61" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM61" t="s">
+        <v>862</v>
+      </c>
+      <c r="AN61" t="s">
+        <v>863</v>
+      </c>
+      <c r="AP61" t="s">
+        <v>870</v>
+      </c>
+      <c r="AQ61" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR61" t="s">
+        <v>871</v>
+      </c>
+      <c r="AS61" t="s">
+        <v>872</v>
+      </c>
+      <c r="AT61" t="s">
+        <v>873</v>
+      </c>
+      <c r="AU61" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="62" spans="1:49">
+      <c r="A62" t="s">
+        <v>875</v>
+      </c>
+      <c r="B62" t="s">
+        <v>876</v>
+      </c>
+      <c r="L62" t="s">
+        <v>51</v>
+      </c>
+      <c r="M62" t="s">
+        <v>52</v>
+      </c>
+      <c r="N62" t="s">
+        <v>238</v>
+      </c>
+      <c r="P62" t="s">
+        <v>54</v>
+      </c>
+      <c r="R62" t="s">
+        <v>877</v>
+      </c>
+      <c r="S62" t="s">
+        <v>877</v>
+      </c>
+      <c r="T62" t="s">
+        <v>878</v>
+      </c>
+      <c r="U62" t="s">
+        <v>879</v>
+      </c>
+      <c r="V62" t="s">
+        <v>880</v>
+      </c>
+      <c r="W62" t="s">
+        <v>881</v>
+      </c>
+      <c r="X62" t="s">
+        <v>882</v>
+      </c>
+      <c r="AA62" t="s">
+        <v>883</v>
+      </c>
+      <c r="AB62" t="s">
+        <v>884</v>
+      </c>
+      <c r="AC62" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD62" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE62" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF62" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG62" t="s">
+        <v>877</v>
+      </c>
+      <c r="AH62" t="s">
+        <v>878</v>
+      </c>
+      <c r="AI62" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ62" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK62" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL62" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM62" t="s">
+        <v>877</v>
+      </c>
+      <c r="AN62" t="s">
+        <v>878</v>
+      </c>
+      <c r="AP62" t="s">
+        <v>885</v>
+      </c>
+      <c r="AQ62" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR62" t="s">
+        <v>886</v>
+      </c>
+      <c r="AS62" t="s">
+        <v>887</v>
+      </c>
+      <c r="AT62" t="s">
+        <v>888</v>
+      </c>
+      <c r="AU62" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="63" spans="1:49">
+      <c r="A63" t="s">
+        <v>890</v>
+      </c>
+      <c r="B63" t="s">
+        <v>891</v>
+      </c>
+      <c r="L63" t="s">
+        <v>51</v>
+      </c>
+      <c r="M63" t="s">
+        <v>52</v>
+      </c>
+      <c r="N63" t="s">
+        <v>238</v>
+      </c>
+      <c r="P63" t="s">
+        <v>54</v>
+      </c>
+      <c r="R63" t="s">
+        <v>892</v>
+      </c>
+      <c r="S63" t="s">
+        <v>892</v>
+      </c>
+      <c r="T63" t="s">
+        <v>893</v>
+      </c>
+      <c r="U63" t="s">
+        <v>894</v>
+      </c>
+      <c r="V63" t="s">
+        <v>895</v>
+      </c>
+      <c r="W63" t="s">
+        <v>896</v>
+      </c>
+      <c r="X63" t="s">
+        <v>897</v>
+      </c>
+      <c r="AA63" t="s">
+        <v>898</v>
+      </c>
+      <c r="AB63" t="s">
+        <v>899</v>
+      </c>
+      <c r="AC63" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD63" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE63" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF63" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG63" t="s">
+        <v>892</v>
+      </c>
+      <c r="AH63" t="s">
+        <v>900</v>
+      </c>
+      <c r="AI63" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ63" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK63" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL63" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM63" t="s">
+        <v>892</v>
+      </c>
+      <c r="AN63" t="s">
+        <v>893</v>
+      </c>
+      <c r="AP63" t="s">
+        <v>901</v>
+      </c>
+      <c r="AQ63" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR63" t="s">
+        <v>902</v>
+      </c>
+      <c r="AS63" t="s">
+        <v>903</v>
+      </c>
+      <c r="AT63" t="s">
+        <v>904</v>
+      </c>
+      <c r="AU63" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="64" spans="1:49">
+      <c r="A64" t="s">
+        <v>906</v>
+      </c>
+      <c r="B64" t="s">
+        <v>907</v>
+      </c>
+      <c r="L64" t="s">
+        <v>51</v>
+      </c>
+      <c r="M64" t="s">
+        <v>152</v>
+      </c>
+      <c r="N64" t="s">
+        <v>238</v>
+      </c>
+      <c r="P64" t="s">
+        <v>54</v>
+      </c>
+      <c r="R64" t="s">
+        <v>908</v>
+      </c>
+      <c r="S64" t="s">
+        <v>908</v>
+      </c>
+      <c r="T64" t="s">
+        <v>715</v>
+      </c>
+      <c r="U64" t="s">
+        <v>909</v>
+      </c>
+      <c r="V64" t="s">
+        <v>496</v>
+      </c>
+      <c r="W64" t="s">
+        <v>497</v>
+      </c>
+      <c r="X64" t="s">
+        <v>910</v>
+      </c>
+      <c r="AA64" t="s">
+        <v>911</v>
+      </c>
+      <c r="AC64" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD64" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE64" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF64" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG64" t="s">
+        <v>908</v>
+      </c>
+      <c r="AH64" t="s">
+        <v>715</v>
+      </c>
+      <c r="AI64" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ64" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL64" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM64" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN64" t="s">
+        <v>715</v>
+      </c>
+      <c r="AP64" t="s">
+        <v>912</v>
+      </c>
+      <c r="AQ64" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR64" t="s">
+        <v>913</v>
+      </c>
+      <c r="AS64" t="s">
+        <v>914</v>
+      </c>
+      <c r="AT64" t="s">
+        <v>915</v>
+      </c>
+      <c r="AU64" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="65" spans="1:49">
+      <c r="A65" t="s">
+        <v>917</v>
+      </c>
+      <c r="B65" t="s">
+        <v>918</v>
+      </c>
+      <c r="L65" t="s">
+        <v>51</v>
+      </c>
+      <c r="M65" t="s">
+        <v>152</v>
+      </c>
+      <c r="N65" t="s">
+        <v>238</v>
+      </c>
+      <c r="P65" t="s">
+        <v>54</v>
+      </c>
+      <c r="R65" t="s">
+        <v>919</v>
+      </c>
+      <c r="S65" t="s">
+        <v>919</v>
+      </c>
+      <c r="T65" t="s">
+        <v>920</v>
+      </c>
+      <c r="U65" t="s">
+        <v>921</v>
+      </c>
+      <c r="V65" t="s">
+        <v>513</v>
+      </c>
+      <c r="W65" t="s">
+        <v>514</v>
+      </c>
+      <c r="X65" t="s">
+        <v>922</v>
+      </c>
+      <c r="AA65" t="s">
+        <v>923</v>
+      </c>
+      <c r="AC65" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD65" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE65" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF65" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG65" t="s">
+        <v>919</v>
+      </c>
+      <c r="AH65" t="s">
+        <v>920</v>
+      </c>
+      <c r="AI65" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ65" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK65" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL65" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM65" t="s">
+        <v>919</v>
+      </c>
+      <c r="AN65" t="s">
+        <v>920</v>
+      </c>
+      <c r="AP65" t="s">
+        <v>924</v>
+      </c>
+      <c r="AQ65" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR65" t="s">
+        <v>925</v>
+      </c>
+      <c r="AS65" t="s">
+        <v>926</v>
+      </c>
+      <c r="AT65" t="s">
+        <v>927</v>
+      </c>
+      <c r="AU65" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="66" spans="1:49">
+      <c r="A66" t="s">
+        <v>929</v>
+      </c>
+      <c r="B66" t="s">
+        <v>930</v>
+      </c>
+      <c r="L66" t="s">
+        <v>51</v>
+      </c>
+      <c r="M66" t="s">
+        <v>52</v>
+      </c>
+      <c r="N66" t="s">
+        <v>238</v>
+      </c>
+      <c r="P66" t="s">
+        <v>54</v>
+      </c>
+      <c r="R66" t="s">
+        <v>931</v>
+      </c>
+      <c r="S66" t="s">
+        <v>931</v>
+      </c>
+      <c r="T66" t="s">
+        <v>715</v>
+      </c>
+      <c r="U66" t="s">
+        <v>667</v>
+      </c>
+      <c r="V66" t="s">
+        <v>668</v>
+      </c>
+      <c r="W66" t="s">
+        <v>529</v>
+      </c>
+      <c r="X66" t="s">
+        <v>669</v>
+      </c>
+      <c r="AA66" t="s">
+        <v>932</v>
+      </c>
+      <c r="AC66" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD66" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE66" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF66" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG66" t="s">
+        <v>931</v>
+      </c>
+      <c r="AH66" t="s">
+        <v>715</v>
+      </c>
+      <c r="AI66" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ66" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK66" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL66" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM66" t="s">
+        <v>931</v>
+      </c>
+      <c r="AN66" t="s">
+        <v>715</v>
+      </c>
+      <c r="AP66" t="s">
+        <v>933</v>
+      </c>
+      <c r="AQ66" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR66" t="s">
+        <v>934</v>
+      </c>
+      <c r="AS66" t="s">
+        <v>935</v>
+      </c>
+      <c r="AT66" t="s">
+        <v>936</v>
+      </c>
+      <c r="AU66" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="67" spans="1:49">
+      <c r="A67" t="s">
+        <v>938</v>
+      </c>
+      <c r="B67" t="s">
+        <v>939</v>
+      </c>
+      <c r="L67" t="s">
+        <v>51</v>
+      </c>
+      <c r="M67" t="s">
+        <v>152</v>
+      </c>
+      <c r="N67" t="s">
+        <v>238</v>
+      </c>
+      <c r="P67" t="s">
+        <v>54</v>
+      </c>
+      <c r="R67" t="s">
+        <v>940</v>
+      </c>
+      <c r="S67" t="s">
+        <v>940</v>
+      </c>
+      <c r="T67" t="s">
+        <v>941</v>
+      </c>
+      <c r="U67" t="s">
+        <v>942</v>
+      </c>
+      <c r="V67" t="s">
+        <v>273</v>
+      </c>
+      <c r="W67" t="s">
+        <v>274</v>
+      </c>
+      <c r="X67" t="s">
+        <v>291</v>
+      </c>
+      <c r="AA67" t="s">
+        <v>943</v>
+      </c>
+      <c r="AC67" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD67" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE67" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF67" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG67" t="s">
+        <v>944</v>
+      </c>
+      <c r="AH67" t="s">
+        <v>941</v>
+      </c>
+      <c r="AI67" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ67" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK67" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL67" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM67" t="s">
+        <v>940</v>
+      </c>
+      <c r="AN67" t="s">
+        <v>941</v>
+      </c>
+      <c r="AP67" t="s">
+        <v>945</v>
+      </c>
+      <c r="AQ67" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR67" t="s">
+        <v>946</v>
+      </c>
+      <c r="AS67" t="s">
+        <v>947</v>
+      </c>
+      <c r="AT67" t="s">
+        <v>948</v>
+      </c>
+      <c r="AU67" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="68" spans="1:49">
+      <c r="A68" t="s">
+        <v>950</v>
+      </c>
+      <c r="B68" t="s">
+        <v>951</v>
+      </c>
+      <c r="L68" t="s">
+        <v>51</v>
+      </c>
+      <c r="M68" t="s">
+        <v>52</v>
+      </c>
+      <c r="N68" t="s">
+        <v>238</v>
+      </c>
+      <c r="P68" t="s">
+        <v>54</v>
+      </c>
+      <c r="R68" t="s">
+        <v>952</v>
+      </c>
+      <c r="S68" t="s">
+        <v>952</v>
+      </c>
+      <c r="T68" t="s">
+        <v>702</v>
+      </c>
+      <c r="U68" t="s">
+        <v>953</v>
+      </c>
+      <c r="V68" t="s">
+        <v>58</v>
+      </c>
+      <c r="W68" t="s">
+        <v>59</v>
+      </c>
+      <c r="X68" t="s">
+        <v>705</v>
+      </c>
+      <c r="AA68" t="s">
+        <v>954</v>
+      </c>
+      <c r="AB68" t="s">
+        <v>955</v>
+      </c>
+      <c r="AC68" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD68" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE68" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF68" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG68" t="s">
+        <v>952</v>
+      </c>
+      <c r="AH68" t="s">
+        <v>702</v>
+      </c>
+      <c r="AI68" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ68" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK68" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL68" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM68" t="s">
+        <v>952</v>
+      </c>
+      <c r="AN68" t="s">
+        <v>702</v>
+      </c>
+      <c r="AP68" t="s">
+        <v>956</v>
+      </c>
+      <c r="AQ68" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR68" t="s">
+        <v>957</v>
+      </c>
+      <c r="AS68" t="s">
+        <v>958</v>
+      </c>
+      <c r="AT68" t="s">
+        <v>959</v>
+      </c>
+      <c r="AU68" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="69" spans="1:49">
+      <c r="A69" t="s">
+        <v>961</v>
+      </c>
+      <c r="B69" t="s">
+        <v>962</v>
+      </c>
+      <c r="L69" t="s">
+        <v>51</v>
+      </c>
+      <c r="M69" t="s">
+        <v>52</v>
+      </c>
+      <c r="N69" t="s">
+        <v>238</v>
+      </c>
+      <c r="P69" t="s">
+        <v>54</v>
+      </c>
+      <c r="R69" t="s">
+        <v>963</v>
+      </c>
+      <c r="S69" t="s">
+        <v>963</v>
+      </c>
+      <c r="T69" t="s">
+        <v>878</v>
+      </c>
+      <c r="U69" t="s">
+        <v>717</v>
+      </c>
+      <c r="V69" t="s">
+        <v>964</v>
+      </c>
+      <c r="W69" t="s">
+        <v>719</v>
+      </c>
+      <c r="X69" t="s">
+        <v>720</v>
+      </c>
+      <c r="AA69" t="s">
+        <v>965</v>
+      </c>
+      <c r="AB69" t="s">
+        <v>966</v>
+      </c>
+      <c r="AC69" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD69" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE69" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF69" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG69" t="s">
+        <v>963</v>
+      </c>
+      <c r="AH69" t="s">
+        <v>878</v>
+      </c>
+      <c r="AI69" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ69" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK69" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL69" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM69" t="s">
+        <v>963</v>
+      </c>
+      <c r="AN69" t="s">
+        <v>878</v>
+      </c>
+      <c r="AP69" t="s">
+        <v>967</v>
+      </c>
+      <c r="AQ69" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR69" t="s">
+        <v>968</v>
+      </c>
+      <c r="AS69" t="s">
+        <v>969</v>
+      </c>
+      <c r="AT69" t="s">
+        <v>970</v>
+      </c>
+      <c r="AU69" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="70" spans="1:49">
+      <c r="A70" t="s">
+        <v>972</v>
+      </c>
+      <c r="B70" t="s">
+        <v>973</v>
+      </c>
+      <c r="L70" t="s">
+        <v>51</v>
+      </c>
+      <c r="M70" t="s">
+        <v>52</v>
+      </c>
+      <c r="N70" t="s">
+        <v>238</v>
+      </c>
+      <c r="P70" t="s">
+        <v>54</v>
+      </c>
+      <c r="R70" t="s">
+        <v>963</v>
+      </c>
+      <c r="S70" t="s">
+        <v>963</v>
+      </c>
+      <c r="T70" t="s">
+        <v>878</v>
+      </c>
+      <c r="U70" t="s">
+        <v>731</v>
+      </c>
+      <c r="V70" t="s">
+        <v>438</v>
+      </c>
+      <c r="W70" t="s">
+        <v>116</v>
+      </c>
+      <c r="X70" t="s">
+        <v>974</v>
+      </c>
+      <c r="AA70" t="s">
+        <v>965</v>
+      </c>
+      <c r="AC70" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD70" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE70" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF70" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG70" t="s">
+        <v>963</v>
+      </c>
+      <c r="AH70" t="s">
+        <v>878</v>
+      </c>
+      <c r="AI70" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ70" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK70" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL70" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM70" t="s">
+        <v>963</v>
+      </c>
+      <c r="AN70" t="s">
+        <v>878</v>
+      </c>
+      <c r="AP70" t="s">
+        <v>975</v>
+      </c>
+      <c r="AQ70" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR70" t="s">
+        <v>976</v>
+      </c>
+      <c r="AS70" t="s">
+        <v>977</v>
+      </c>
+      <c r="AT70" t="s">
+        <v>978</v>
+      </c>
+      <c r="AU70" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="71" spans="1:49">
+      <c r="A71" t="s">
+        <v>980</v>
+      </c>
+      <c r="B71" t="s">
+        <v>981</v>
+      </c>
+      <c r="L71" t="s">
+        <v>51</v>
+      </c>
+      <c r="M71" t="s">
+        <v>152</v>
+      </c>
+      <c r="N71" t="s">
+        <v>238</v>
+      </c>
+      <c r="P71" t="s">
+        <v>54</v>
+      </c>
+      <c r="R71" t="s">
+        <v>982</v>
+      </c>
+      <c r="S71" t="s">
+        <v>982</v>
+      </c>
+      <c r="T71" t="s">
+        <v>878</v>
+      </c>
+      <c r="U71" t="s">
+        <v>741</v>
+      </c>
+      <c r="V71" t="s">
+        <v>453</v>
+      </c>
+      <c r="W71" t="s">
+        <v>454</v>
+      </c>
+      <c r="X71" t="s">
+        <v>983</v>
+      </c>
+      <c r="AA71" t="s">
+        <v>984</v>
+      </c>
+      <c r="AC71" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD71" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE71" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF71" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG71" t="s">
+        <v>982</v>
+      </c>
+      <c r="AH71" t="s">
+        <v>878</v>
+      </c>
+      <c r="AI71" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ71" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK71" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL71" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM71" t="s">
+        <v>982</v>
+      </c>
+      <c r="AN71" t="s">
+        <v>878</v>
+      </c>
+      <c r="AP71" t="s">
+        <v>985</v>
+      </c>
+      <c r="AQ71" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR71" t="s">
+        <v>986</v>
+      </c>
+      <c r="AS71" t="s">
+        <v>987</v>
+      </c>
+      <c r="AT71" t="s">
+        <v>988</v>
+      </c>
+      <c r="AU71" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="72" spans="1:49">
+      <c r="A72" t="s">
+        <v>990</v>
+      </c>
+      <c r="B72" t="s">
+        <v>991</v>
+      </c>
+      <c r="L72" t="s">
+        <v>51</v>
+      </c>
+      <c r="M72" t="s">
+        <v>52</v>
+      </c>
+      <c r="N72" t="s">
+        <v>238</v>
+      </c>
+      <c r="P72" t="s">
+        <v>54</v>
+      </c>
+      <c r="R72" t="s">
+        <v>982</v>
+      </c>
+      <c r="S72" t="s">
+        <v>982</v>
+      </c>
+      <c r="T72" t="s">
+        <v>878</v>
+      </c>
+      <c r="U72" t="s">
+        <v>752</v>
+      </c>
+      <c r="V72" t="s">
+        <v>185</v>
+      </c>
+      <c r="W72" t="s">
+        <v>186</v>
+      </c>
+      <c r="X72" t="s">
+        <v>753</v>
+      </c>
+      <c r="AA72" t="s">
+        <v>984</v>
+      </c>
+      <c r="AC72" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD72" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE72" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF72" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG72" t="s">
+        <v>982</v>
+      </c>
+      <c r="AH72" t="s">
+        <v>878</v>
+      </c>
+      <c r="AI72" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ72" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK72" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL72" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM72" t="s">
+        <v>982</v>
+      </c>
+      <c r="AN72" t="s">
+        <v>878</v>
+      </c>
+      <c r="AP72" t="s">
+        <v>992</v>
+      </c>
+      <c r="AQ72" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR72" t="s">
+        <v>993</v>
+      </c>
+      <c r="AS72" t="s">
+        <v>994</v>
+      </c>
+      <c r="AT72" t="s">
+        <v>995</v>
+      </c>
+      <c r="AU72" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="73" spans="1:49">
+      <c r="A73" t="s">
+        <v>997</v>
+      </c>
+      <c r="B73" t="s">
+        <v>998</v>
+      </c>
+      <c r="L73" t="s">
+        <v>51</v>
+      </c>
+      <c r="M73" t="s">
+        <v>52</v>
+      </c>
+      <c r="N73" t="s">
+        <v>238</v>
+      </c>
+      <c r="P73" t="s">
+        <v>54</v>
+      </c>
+      <c r="R73" t="s">
+        <v>982</v>
+      </c>
+      <c r="S73" t="s">
+        <v>982</v>
+      </c>
+      <c r="T73" t="s">
+        <v>878</v>
+      </c>
+      <c r="U73" t="s">
+        <v>999</v>
+      </c>
+      <c r="V73" t="s">
+        <v>541</v>
+      </c>
+      <c r="W73" t="s">
+        <v>542</v>
+      </c>
+      <c r="X73" t="s">
+        <v>764</v>
+      </c>
+      <c r="AA73" t="s">
+        <v>984</v>
+      </c>
+      <c r="AC73" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD73" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE73" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF73" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG73" t="s">
+        <v>982</v>
+      </c>
+      <c r="AH73" t="s">
+        <v>878</v>
+      </c>
+      <c r="AI73" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ73" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK73" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL73" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM73" t="s">
+        <v>982</v>
+      </c>
+      <c r="AN73" t="s">
+        <v>878</v>
+      </c>
+      <c r="AP73" t="s">
+        <v>1000</v>
+      </c>
+      <c r="AQ73" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR73" t="s">
+        <v>1001</v>
+      </c>
+      <c r="AS73" t="s">
+        <v>1002</v>
+      </c>
+      <c r="AT73" t="s">
+        <v>1003</v>
+      </c>
+      <c r="AU73" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="74" spans="1:49">
+      <c r="A74" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B74" t="s">
+        <v>1006</v>
+      </c>
+      <c r="L74" t="s">
+        <v>51</v>
+      </c>
+      <c r="M74" t="s">
+        <v>52</v>
+      </c>
+      <c r="N74" t="s">
+        <v>238</v>
+      </c>
+      <c r="P74" t="s">
+        <v>54</v>
+      </c>
+      <c r="R74" t="s">
+        <v>982</v>
+      </c>
+      <c r="S74" t="s">
+        <v>982</v>
+      </c>
+      <c r="T74" t="s">
+        <v>878</v>
+      </c>
+      <c r="U74" t="s">
+        <v>773</v>
+      </c>
+      <c r="X74" t="s">
+        <v>1007</v>
+      </c>
+      <c r="AA74" t="s">
+        <v>984</v>
+      </c>
+      <c r="AC74" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD74" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE74" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF74" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG74" t="s">
+        <v>982</v>
+      </c>
+      <c r="AH74" t="s">
+        <v>878</v>
+      </c>
+      <c r="AI74" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ74" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK74" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL74" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM74" t="s">
+        <v>982</v>
+      </c>
+      <c r="AN74" t="s">
+        <v>878</v>
+      </c>
+      <c r="AP74" t="s">
+        <v>1008</v>
+      </c>
+      <c r="AQ74" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR74" t="s">
+        <v>1009</v>
+      </c>
+      <c r="AS74" t="s">
+        <v>1010</v>
+      </c>
+      <c r="AT74" t="s">
+        <v>1011</v>
+      </c>
+      <c r="AU74" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="75" spans="1:49">
+      <c r="A75" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B75" t="s">
+        <v>1014</v>
+      </c>
+      <c r="L75" t="s">
+        <v>51</v>
+      </c>
+      <c r="M75" t="s">
+        <v>152</v>
+      </c>
+      <c r="N75" t="s">
+        <v>238</v>
+      </c>
+      <c r="P75" t="s">
+        <v>54</v>
+      </c>
+      <c r="R75" t="s">
+        <v>982</v>
+      </c>
+      <c r="S75" t="s">
+        <v>982</v>
+      </c>
+      <c r="T75" t="s">
+        <v>878</v>
+      </c>
+      <c r="U75" t="s">
+        <v>783</v>
+      </c>
+      <c r="V75" t="s">
+        <v>784</v>
+      </c>
+      <c r="W75" t="s">
+        <v>580</v>
+      </c>
+      <c r="X75" t="s">
+        <v>720</v>
+      </c>
+      <c r="AA75" t="s">
+        <v>984</v>
+      </c>
+      <c r="AB75" t="s">
+        <v>1015</v>
+      </c>
+      <c r="AC75" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD75" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE75" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF75" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG75" t="s">
+        <v>982</v>
+      </c>
+      <c r="AH75" t="s">
+        <v>878</v>
+      </c>
+      <c r="AI75" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ75" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK75" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL75" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM75" t="s">
+        <v>982</v>
+      </c>
+      <c r="AN75" t="s">
+        <v>878</v>
+      </c>
+      <c r="AP75" t="s">
+        <v>1016</v>
+      </c>
+      <c r="AQ75" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR75" t="s">
+        <v>1017</v>
+      </c>
+      <c r="AS75" t="s">
+        <v>1018</v>
+      </c>
+      <c r="AT75" t="s">
+        <v>1019</v>
+      </c>
+      <c r="AU75" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="76" spans="1:49">
+      <c r="A76" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B76" t="s">
+        <v>1022</v>
+      </c>
+      <c r="L76" t="s">
+        <v>51</v>
+      </c>
+      <c r="M76" t="s">
+        <v>152</v>
+      </c>
+      <c r="N76" t="s">
+        <v>238</v>
+      </c>
+      <c r="P76" t="s">
+        <v>54</v>
+      </c>
+      <c r="R76" t="s">
+        <v>982</v>
+      </c>
+      <c r="S76" t="s">
+        <v>982</v>
+      </c>
+      <c r="T76" t="s">
+        <v>878</v>
+      </c>
+      <c r="U76" t="s">
+        <v>1023</v>
+      </c>
+      <c r="V76" t="s">
+        <v>554</v>
+      </c>
+      <c r="W76" t="s">
+        <v>555</v>
+      </c>
+      <c r="X76" t="s">
+        <v>794</v>
+      </c>
+      <c r="AA76" t="s">
+        <v>984</v>
+      </c>
+      <c r="AB76" t="s">
+        <v>1024</v>
+      </c>
+      <c r="AC76" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD76" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE76" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF76" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG76" t="s">
+        <v>982</v>
+      </c>
+      <c r="AH76" t="s">
+        <v>878</v>
+      </c>
+      <c r="AI76" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ76" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK76" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL76" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM76" t="s">
+        <v>982</v>
+      </c>
+      <c r="AN76" t="s">
+        <v>878</v>
+      </c>
+      <c r="AP76" t="s">
+        <v>1025</v>
+      </c>
+      <c r="AQ76" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR76" t="s">
+        <v>1026</v>
+      </c>
+      <c r="AS76" t="s">
+        <v>1027</v>
+      </c>
+      <c r="AT76" t="s">
+        <v>1028</v>
+      </c>
+      <c r="AU76" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="77" spans="1:49">
+      <c r="A77" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B77" t="s">
+        <v>1031</v>
+      </c>
+      <c r="L77" t="s">
+        <v>51</v>
+      </c>
+      <c r="M77" t="s">
+        <v>152</v>
+      </c>
+      <c r="N77" t="s">
+        <v>238</v>
+      </c>
+      <c r="P77" t="s">
+        <v>54</v>
+      </c>
+      <c r="R77" t="s">
+        <v>982</v>
+      </c>
+      <c r="S77" t="s">
+        <v>982</v>
+      </c>
+      <c r="T77" t="s">
+        <v>878</v>
+      </c>
+      <c r="U77" t="s">
+        <v>1032</v>
+      </c>
+      <c r="V77" t="s">
+        <v>804</v>
+      </c>
+      <c r="W77" t="s">
+        <v>805</v>
+      </c>
+      <c r="X77" t="s">
+        <v>806</v>
+      </c>
+      <c r="AA77" t="s">
+        <v>984</v>
+      </c>
+      <c r="AC77" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD77" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE77" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF77" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG77" t="s">
+        <v>982</v>
+      </c>
+      <c r="AH77" t="s">
+        <v>878</v>
+      </c>
+      <c r="AI77" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ77" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK77" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL77" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM77" t="s">
+        <v>982</v>
+      </c>
+      <c r="AN77" t="s">
+        <v>878</v>
+      </c>
+      <c r="AP77" t="s">
+        <v>1033</v>
+      </c>
+      <c r="AQ77" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR77" t="s">
+        <v>1034</v>
+      </c>
+      <c r="AS77" t="s">
+        <v>1035</v>
+      </c>
+      <c r="AT77" t="s">
+        <v>1036</v>
+      </c>
+      <c r="AU77" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="78" spans="1:49">
+      <c r="A78" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B78" t="s">
+        <v>1039</v>
+      </c>
+      <c r="L78" t="s">
+        <v>51</v>
+      </c>
+      <c r="M78" t="s">
+        <v>152</v>
+      </c>
+      <c r="N78" t="s">
+        <v>238</v>
+      </c>
+      <c r="P78" t="s">
+        <v>54</v>
+      </c>
+      <c r="R78" t="s">
+        <v>982</v>
+      </c>
+      <c r="S78" t="s">
+        <v>982</v>
+      </c>
+      <c r="T78" t="s">
+        <v>878</v>
+      </c>
+      <c r="U78" t="s">
+        <v>816</v>
+      </c>
+      <c r="V78" t="s">
+        <v>579</v>
+      </c>
+      <c r="W78" t="s">
+        <v>817</v>
+      </c>
+      <c r="X78" t="s">
+        <v>1040</v>
+      </c>
+      <c r="AA78" t="s">
+        <v>984</v>
+      </c>
+      <c r="AC78" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD78" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE78" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF78" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG78" t="s">
+        <v>982</v>
+      </c>
+      <c r="AH78" t="s">
+        <v>878</v>
+      </c>
+      <c r="AI78" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ78" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK78" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL78" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM78" t="s">
+        <v>982</v>
+      </c>
+      <c r="AN78" t="s">
+        <v>878</v>
+      </c>
+      <c r="AP78" t="s">
+        <v>1041</v>
+      </c>
+      <c r="AQ78" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR78" t="s">
+        <v>1042</v>
+      </c>
+      <c r="AS78" t="s">
+        <v>1043</v>
+      </c>
+      <c r="AT78" t="s">
+        <v>1044</v>
+      </c>
+      <c r="AU78" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+  </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>