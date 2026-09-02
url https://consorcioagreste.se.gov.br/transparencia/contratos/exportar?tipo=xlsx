--- v1 (2026-07-10)
+++ v2 (2026-09-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1046">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
   <si>
     <t>numero</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>url_contrato_arquivo</t>
   </si>
   <si>
     <t>contrato_uuid_ref</t>
   </si>
   <si>
     <t>contrato_numero_ref</t>
   </si>
   <si>
     <t>url_contrato_ref</t>
   </si>
   <si>
     <t>licitacao_numero</t>
   </si>
   <si>
     <t>licitacao_titulo</t>
   </si>
   <si>
@@ -161,165 +161,291 @@
   <si>
     <t>arquivos_0_nome</t>
   </si>
   <si>
     <t>arquivos_0_categoria</t>
   </si>
   <si>
     <t>arquivos_0_url</t>
   </si>
   <si>
     <t>arquivos_0_hash_sha1</t>
   </si>
   <si>
     <t>arquivos_0_hash_md5</t>
   </si>
   <si>
     <t>arquivos_0_criado</t>
   </si>
   <si>
     <t>arquivos_0_alterado</t>
   </si>
   <si>
     <t>fiscais</t>
   </si>
   <si>
+    <t>aditivos_0_numero</t>
+  </si>
+  <si>
+    <t>aditivos_0_assinatura</t>
+  </si>
+  <si>
+    <t>aditivos_0_inicio</t>
+  </si>
+  <si>
+    <t>aditivos_0_fim</t>
+  </si>
+  <si>
+    <t>aditivos_0_valor</t>
+  </si>
+  <si>
+    <t>aditivos_0_natureza</t>
+  </si>
+  <si>
+    <t>aditivos_0_tipo</t>
+  </si>
+  <si>
+    <t>aditivos_0_url</t>
+  </si>
+  <si>
+    <t>14/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/01a014c5-1e02-72b1-8cf2-91fc44b54698</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/01a014c5-1e02-72b1-8cf2-91fc44b54698/contrato-no-14-2026-info-master-tecnologia-e-informatica-ltda_55897af7-800f-4aeb-bf68-6af01bfecc84.pdf</t>
+  </si>
+  <si>
     <t>12/2026</t>
   </si>
   <si>
+    <t xml:space="preserve">DISPENSA DE LICITAÇÃO Nº 12/2026 – CPAC </t>
+  </si>
+  <si>
+    <t>Consórcio Público do Agreste Central Segipano</t>
+  </si>
+  <si>
+    <t>Dispensa de Licitação</t>
+  </si>
+  <si>
+    <t>Vigente</t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>31/12/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de equipamentos de informática, compreendendo computadores tipo desktop, acompanhados de acessórios e periféricos necessários ao funcionamento, monitores LED 19,5” e filtros de linha, destinados ao atendimento das necessidades operacionais e administrativas do Consórcio Público do Agreste Central Sergipano – CPAC.</t>
+  </si>
+  <si>
+    <t>Info Master Tecnologia e Informática LTDA</t>
+  </si>
+  <si>
+    <t>08.749.547/0001-04</t>
+  </si>
+  <si>
+    <t>15.205,00</t>
+  </si>
+  <si>
+    <t>04/08/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>25/08/2026 13:55:54</t>
+  </si>
+  <si>
+    <t>Leandro Roque Souza Andrade</t>
+  </si>
+  <si>
+    <t>Fiscal</t>
+  </si>
+  <si>
+    <t>044.***.***-67</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Evanilson Santana Santos </t>
+  </si>
+  <si>
+    <t>Gestor</t>
+  </si>
+  <si>
+    <t>000.***.***-44</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 14_2026 INFO MASTER TECNOLOGIA E INFORMÁTICA LTDA,.pdf</t>
+  </si>
+  <si>
+    <t>Anexo</t>
+  </si>
+  <si>
+    <t>88d81c9992416c8c1071959485e09974ee977de4</t>
+  </si>
+  <si>
+    <t>089e4f8c62b971184c70122eb3226834</t>
+  </si>
+  <si>
+    <t>18/08/2026 09:08:03</t>
+  </si>
+  <si>
+    <t>18/08/2026 09:08:24</t>
+  </si>
+  <si>
+    <t>13/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/01a014bd-3769-7009-8026-71a65a9ec868</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/01a014bd-3769-7009-8026-71a65a9ec868/contrato-no-13-2026-redival-silva_ec4e4d54-271c-498d-be87-2cbee406cff3.pdf</t>
+  </si>
+  <si>
+    <t>Inexigibilidade</t>
+  </si>
+  <si>
+    <t>12/06/2026</t>
+  </si>
+  <si>
+    <t>12/06/2027</t>
+  </si>
+  <si>
+    <t>Locação de imóvel urbano não residencial, do tipo galpão operacional, situado na Rodovia SE-206, nº 1810, município de Siriri/SE.</t>
+  </si>
+  <si>
+    <t>Redival da Silva</t>
+  </si>
+  <si>
+    <t>265.846.975-68</t>
+  </si>
+  <si>
+    <t>12.000,00</t>
+  </si>
+  <si>
+    <t>12/06/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>18/08/2026 09:09:56</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 13_2026 REDIVAL SILVA.pdf</t>
+  </si>
+  <si>
+    <t>40b34482235f2fc36ca8236f87af77fa1d08fc9a</t>
+  </si>
+  <si>
+    <t>26897a9d56c9d3930410e56fc63d4436</t>
+  </si>
+  <si>
+    <t>18/08/2026 08:59:23</t>
+  </si>
+  <si>
+    <t>18/08/2026 09:00:25</t>
+  </si>
+  <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019f228f-1879-70f7-91ea-3b956c9dcb4c</t>
   </si>
   <si>
-    <t>Consórcio Público do Agreste Central Segipano</t>
-[...8 lines deleted...]
-    <t>N</t>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019f228f-1879-70f7-91ea-3b956c9dcb4c/contrato-n-12-2026-itweb_7e03f027-b682-43cf-bdf8-2bbafcb029e7.pdf</t>
+  </si>
+  <si>
+    <t>11/2026</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 11/2026 – CPAC</t>
   </si>
   <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>22/05/2027</t>
   </si>
   <si>
     <t>Contratação de empresa especializada na área de tecnologia da informação, visando à prestação de serviços técnicos contínuos de desenvolvimento, hospedagem, manutenção, suporte, migração de dados, treinamento e gerenciamento do portal institucional do Consórcio Público do Agreste Central Sergipano – CPAC.</t>
   </si>
   <si>
     <t>ITWEB Publicidade e Propaganda LTDA</t>
   </si>
   <si>
     <t>12.115.918/0001-65</t>
   </si>
   <si>
-    <t>12.000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>22/05/2026 00:00:00</t>
   </si>
   <si>
-    <t>02/07/2026 08:22:59</t>
-[...8 lines deleted...]
-    <t>000.***.***-44</t>
+    <t>25/08/2026 14:12:32</t>
   </si>
   <si>
     <t>Mariana Costa Barbosa</t>
   </si>
   <si>
-    <t>Fiscal</t>
-[...1 lines deleted...]
-  <si>
     <t>072.***.***-99</t>
   </si>
   <si>
     <t>CONTRATO N 12_2026 ITWEB .pdf</t>
   </si>
   <si>
-    <t>Anexo</t>
-[...4 lines deleted...]
-  <si>
     <t>f6ac29ec6e0e7edba407ca8f197a978084954650</t>
   </si>
   <si>
     <t>d146d5e6029c07e7b14083270e02bf0d</t>
   </si>
   <si>
     <t>02/07/2026 08:23:32</t>
   </si>
   <si>
-    <t>11/2026</t>
+    <t>18/08/2026 08:43:18</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacbb-f08b-7310-9a42-707cc901fa99</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/contrato/019eacbb-f08b-7310-9a42-707cc901fa99/contrato-no-11-2026-supermercado-barreto_0b210983-745e-438c-830b-bef081034c3e.pdf</t>
   </si>
   <si>
     <t>07/05/2026</t>
   </si>
   <si>
-    <t>31/12/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>O presente contrato tem por objeto a contratação de empresa para o fornecimento de materiais de limpeza e gêneros alimentícios , para atender ás necessidades do consórcio público do agreste central sergipano - cpac</t>
   </si>
   <si>
     <t>Supermercado Barreto</t>
   </si>
   <si>
     <t>15.585.565/0001-55</t>
   </si>
   <si>
     <t>3.399,74</t>
   </si>
   <si>
     <t>07/05/2026 00:00:00</t>
   </si>
   <si>
     <t>12/06/2026 11:17:24</t>
-  </si>
-[...4 lines deleted...]
-    <t>044.***.***-67</t>
   </si>
   <si>
     <t>CONTRATO Nº 11_2026  SUPERMERCADO BARRETO.pdf</t>
   </si>
   <si>
     <t>ffec37729c51a5b53c3fd2baebf0ea55dcef47f2</t>
   </si>
   <si>
     <t>d90fe6cc54b5bcfa779df38d4acd4efd</t>
   </si>
   <si>
     <t>09/06/2026 13:05:23</t>
   </si>
   <si>
     <t>09/06/2026 13:06:10</t>
   </si>
   <si>
     <t>10/2026</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc1c-71c4-73cc-8f24-ea401107742d</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebc1c-71c4-73cc-8f24-ea401107742d/contrato-no-10-2026-multy-plante-ltda_07a39719-5358-4a03-bd84-de3a6c6ee3be.pdf</t>
   </si>
@@ -471,53 +597,50 @@
   <si>
     <t>A contratação de empresa especializada para a prestação, sob demanda, de serviços de manutenção preventiva e corretiva de veículos automotivos (mecânica especializada) em veículos pesados e máquinas pesadas</t>
   </si>
   <si>
     <t>119.700,00</t>
   </si>
   <si>
     <t>12/06/2026 09:33:05</t>
   </si>
   <si>
     <t>12/06/2026 09:24:03</t>
   </si>
   <si>
     <t>12/06/2026 09:26:17</t>
   </si>
   <si>
     <t>06/2026</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eac87-6c6a-7199-af6a-a6d4c4d7b4af</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/contrato/019eac87-6c6a-7199-af6a-a6d4c4d7b4af/contrato-no-06-2026-termoclave-ambiental-ltda_51e53032-63c0-4f78-a3a5-9e660c1b8cef.pdf</t>
   </si>
   <si>
-    <t>Inexigibilidade</t>
-[...1 lines deleted...]
-  <si>
     <t>Prestação de serviços de recebimentos, tratamento e destinação final ambientalmente adequada de resíduos sólidos Classe II-A(não inertes) e Classe II-B (inertes), provenientes dos municípios consorciados do CPAC.</t>
   </si>
   <si>
     <t>Termoclave Ambiental LTDA</t>
   </si>
   <si>
     <t>10.395.362/0001-82</t>
   </si>
   <si>
     <t>2.718.256,32</t>
   </si>
   <si>
     <t>12/06/2026 09:36:37</t>
   </si>
   <si>
     <t>CONTRATO Nº 06_2026 TERMOCLAVE AMBIENTAL LTDA.pdf</t>
   </si>
   <si>
     <t>7fd6bf1e35fabd70727d0a11ef6b8ef81687f7d5</t>
   </si>
   <si>
     <t>515943088f2b508e7839776b633a5dbc</t>
   </si>
   <si>
     <t>09/06/2026 10:18:35</t>
@@ -603,62 +726,71 @@
   <si>
     <t>09/03/2026 00:00:00</t>
   </si>
   <si>
     <t>CONTRATO NÂº 04_2026 FASTNET TELECOM .pdf</t>
   </si>
   <si>
     <t>802dea8248946d1dd61070a5fb605c8e61794526</t>
   </si>
   <si>
     <t>1b441f23c98392827fe694bf043d5e9d</t>
   </si>
   <si>
     <t>09/06/2026 10:00:42</t>
   </si>
   <si>
     <t>03/2026</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eac54-58c9-725d-84b9-44ad3fd7a97f</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/contrato/019eac54-58c9-725d-84b9-44ad3fd7a97f/contrato-nao-03-2026-samuel-santos-de-moraes-me-gf-climatizaa-a-o-e-recargas_aaee2e17-3b67-4476-8b7e-6b6d431e3622.pdf</t>
   </si>
   <si>
+    <t>01/2026</t>
+  </si>
+  <si>
+    <t>NÃO ADESÃO A ATA DE REGISTRO DE PREÇOS</t>
+  </si>
+  <si>
     <t>Manutenção preventiva e corretiva, instalação, desinstalação e remanejamento de aparelhos de ar-condicionado tipo Split.</t>
   </si>
   <si>
     <t>GF Climatização e Recargas</t>
   </si>
   <si>
     <t>14.828.973/0001-28</t>
   </si>
   <si>
     <t>18.350,00</t>
   </si>
   <si>
+    <t>27/08/2026 10:17:58</t>
+  </si>
+  <si>
     <t>CONTRATO NÂº 03_2026 SAMUEL SANTOS DE MORAES - ME (GF CLIMATIZAÃÃO E RECARGAS).pdf</t>
   </si>
   <si>
     <t>792a3ccdfd32281e366bf8904ec824d35f6d8355</t>
   </si>
   <si>
     <t>8089b668309a52cbffefbbab21d6ece4</t>
   </si>
   <si>
     <t>09/06/2026 10:03:16</t>
   </si>
   <si>
     <t>02/2026</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eac29-4c58-718d-833a-7ea90c629e88</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/contrato/019eac29-4c58-718d-833a-7ea90c629e88/contrato-nao-02-2026-np-tecnologia-e-gesta-o-de-dados_153378ea-f98c-4b20-b351-76a58d6daa9e.pdf</t>
   </si>
   <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>13/02/2027</t>
@@ -672,53 +804,50 @@
   <si>
     <t>07.797.967/0001-95</t>
   </si>
   <si>
     <t>5.520,50</t>
   </si>
   <si>
     <t>13/02/2026 00:00:00</t>
   </si>
   <si>
     <t>09/06/2026 08:48:55</t>
   </si>
   <si>
     <t>CONTRATO NÂº 02_2026 NP TECNOLOGIA E GESTÃO DE DADOS .pdf</t>
   </si>
   <si>
     <t>74c913995cc449247d18365382d656c103084c1a</t>
   </si>
   <si>
     <t>4f88b48fb7ac009a6b0f22f98c321bc2</t>
   </si>
   <si>
     <t>09/06/2026 08:58:03</t>
   </si>
   <si>
-    <t>01/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ea783-cd96-71ae-9c6c-3ca2efad6f68</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/contrato/019ea783-cd96-71ae-9c6c-3ca2efad6f68/contrato-no-01-2026-ana-lucia-dos-santos-assessoria-tecnica-licitar-me_3bb858f3-b05e-4b97-81d0-7437ed804142.pdf</t>
   </si>
   <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>06/02/2027</t>
   </si>
   <si>
     <t>Prestação de serviços de consultoria técnica e assessoria em licitações e contratações diretas, incluindo suporte na estruturação de procedimentos e apoio na elaboração ou revisão de documentos preparatórios (DFD, ETP, Termo de Referência).</t>
   </si>
   <si>
     <t>Licitar Me</t>
   </si>
   <si>
     <t>41.113.445/0001-65</t>
   </si>
   <si>
     <t>6.500,00</t>
   </si>
   <si>
     <t>06/02/2026 00:00:00</t>
@@ -921,111 +1050,213 @@
   <si>
     <t>CONTRATO Nº 25_2025 M R CONSULTORIA.pdf</t>
   </si>
   <si>
     <t>3a8a61e3721299ba8a0544e2b2a91d7db904f109</t>
   </si>
   <si>
     <t>ba5d8aa55156fd46e57808c3636ee6ce</t>
   </si>
   <si>
     <t>10/06/2026 10:21:38</t>
   </si>
   <si>
     <t>12/06/2026 09:11:04</t>
   </si>
   <si>
     <t>24/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb206-ab98-73fd-b935-3e1cba3f82ae</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb206-ab98-73fd-b935-3e1cba3f82ae/contrato-no-24-2025-gilson_1fa3b249-67e2-41f9-ba6c-70b91b3d7a4b.pdf</t>
   </si>
   <si>
+    <t>13/2025</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO N° 13/2025</t>
+  </si>
+  <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Contratação de empresa especializada para realização de serviço de captura de imagens com câmara profissional, reportagem e edição de vídeo institucional para redes sociais. </t>
   </si>
   <si>
     <t>Gilson da Silva Barreto</t>
   </si>
   <si>
     <t>01.728.920/0001-93</t>
   </si>
   <si>
     <t>2.600,00</t>
   </si>
   <si>
     <t>10/10/2025 00:00:00</t>
   </si>
   <si>
-    <t>11/06/2026 11:10:13</t>
+    <t>13/08/2026 12:39:52</t>
   </si>
   <si>
     <t>CONTRATO Nº 24_2025 GILSON.pdf</t>
   </si>
   <si>
     <t>57a8c90600cc5afcbe63bfe7d99825b6289e75e5</t>
   </si>
   <si>
     <t>6c32a23a6892b311559ab911b8a9595d</t>
   </si>
   <si>
     <t>10/06/2026 11:54:26</t>
   </si>
   <si>
     <t>12/06/2026 09:10:38</t>
   </si>
   <si>
+    <t>23/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/01a0149c-33c5-7323-bcc7-ee1cf7ea3b75</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/01a0149c-33c5-7323-bcc7-ee1cf7ea3b75/contrato-no-23-2025-inex-10-2025_a47297f7-fc5e-4f55-a5a8-54bdf09acc9b.pdf</t>
+  </si>
+  <si>
+    <t>06/10/2025</t>
+  </si>
+  <si>
+    <t>05/11/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Realização de 5 (cinco) inscrições no curso de desmontagem de resíduos eletroeletrônicos para cooperativas de catadores de materiais recicláveis. </t>
+  </si>
+  <si>
+    <t>Instituto GEA - Ética e Meio Ambiente</t>
+  </si>
+  <si>
+    <t>03.562.070/0001-21</t>
+  </si>
+  <si>
+    <t>4.400,00</t>
+  </si>
+  <si>
+    <t>06/10/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>18/08/2026 08:30:40</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 23_2025 - INEX 10_2025.pdf</t>
+  </si>
+  <si>
+    <t>3fdedb344aff12631878f87e12a20fb08233dbe8</t>
+  </si>
+  <si>
+    <t>116c70707bd97aba99f84f7cedb51651</t>
+  </si>
+  <si>
+    <t>18/08/2026 08:23:35</t>
+  </si>
+  <si>
+    <t>18/08/2026 08:25:16</t>
+  </si>
+  <si>
+    <t>22/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb1a6-a969-7137-bfbc-ecaf164845cb</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb1a6-a969-7137-bfbc-ecaf164845cb/contrato-no-22-2025-nutrivan-comercio-ltda-1_f8f6c5d4-df94-4998-a914-12c04c87a053.pdf</t>
+  </si>
+  <si>
+    <t>19/08/2025</t>
+  </si>
+  <si>
+    <t>19/08/2026</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DE MANUNTENÇÃO PREVENTIVA E CORRETIVA.</t>
+  </si>
+  <si>
+    <t>Nutrivan Comércio LTDA</t>
+  </si>
+  <si>
+    <t>32.729.667/0001-16</t>
+  </si>
+  <si>
+    <t>6.000,00</t>
+  </si>
+  <si>
+    <t>19/08/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>18/08/2026 08:36:45</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 22_2025 NUTRIVAN COMERCIO LTDA (1).pdf</t>
+  </si>
+  <si>
+    <t>c7d97d5643cdba7abfd4fbb761bf490e21ddcbd5</t>
+  </si>
+  <si>
+    <t>1911c93efb782b1154e6e3b4b285299b</t>
+  </si>
+  <si>
+    <t>10/06/2026 10:09:47</t>
+  </si>
+  <si>
+    <t>16/06/2026 11:59:10</t>
+  </si>
+  <si>
     <t>21/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb196-f6ed-7391-9cf0-2a97e498da48</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb196-f6ed-7391-9cf0-2a97e498da48/contrato-no-21-2025-nordeste-boquilha-1_15a776f6-e7fe-4030-935a-db23d79d69ac.pdf</t>
   </si>
   <si>
-    <t>19/08/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>CONTRATAÇÃO DE EMPRESAS ESPECIALIZADA PARA REALIZAÇÃO DE MANUNTENÇÃO PREVENTIVA E CORRETIVA</t>
   </si>
   <si>
+    <t>Nordeste Boquilha LTDA</t>
+  </si>
+  <si>
+    <t>61.129.475/0001-77</t>
+  </si>
+  <si>
     <t>14.000,00</t>
   </si>
   <si>
-    <t>19/08/2025 00:00:00</t>
+    <t>18/08/2026 08:34:13</t>
   </si>
   <si>
     <t>CONTRATO Nº 21_2025 NORDESTE BOQUILHA (1).pdf</t>
   </si>
   <si>
     <t>23db8316876470f56f66f6d3e45a818dbf7e1d37</t>
   </si>
   <si>
     <t>494cafe1bf53bbb7ed5954ef3bee03b9</t>
   </si>
   <si>
     <t>10/06/2026 09:53:48</t>
   </si>
   <si>
     <t>12/06/2026 09:12:20</t>
   </si>
   <si>
     <t>20/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb191-b2a2-73b5-80f0-3f7bd3d2cc48</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb191-b2a2-73b5-80f0-3f7bd3d2cc48/contrato-no-20-2025-lucio-marcos-1_dd4372c9-69f7-49ce-bf5a-2de41b79137c.pdf</t>
   </si>
@@ -1089,89 +1320,116 @@
   <si>
     <t>43.438.187/0001-12</t>
   </si>
   <si>
     <t>34.500,00</t>
   </si>
   <si>
     <t>08/08/2025 00:00:00</t>
   </si>
   <si>
     <t>CONTRATO N° 19_2025 WORLD AMBIENTAL (1).pdf</t>
   </si>
   <si>
     <t>23d6a2140e94332ddebe5b9ac554747f320a7b17</t>
   </si>
   <si>
     <t>e34ec5ed96a7a925fb2a14f2bc68cfd8</t>
   </si>
   <si>
     <t>10/06/2026 09:24:59</t>
   </si>
   <si>
     <t>16/06/2026 11:58:30</t>
   </si>
   <si>
+    <t>1/2026</t>
+  </si>
+  <si>
+    <t>06/08/2026</t>
+  </si>
+  <si>
+    <t>08/08/2027</t>
+  </si>
+  <si>
+    <t>Acréscimo de prazo</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019fdc4f-770f-71dc-8968-81331c4d2b4b</t>
+  </si>
+  <si>
     <t>18/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb176-e088-7322-a652-0ce50e887784</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb176-e088-7322-a652-0ce50e887784/contrato-n0-18-2025-willames-dos-santos-1_392a3a8b-4027-4cf7-957d-cd5a097eef15.pdf</t>
   </si>
   <si>
     <t>04/08/2025</t>
   </si>
   <si>
-    <t>04/08/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>CONTRATAÇÃO  DE EMPRESA ESPECIALIZADA PARA LOCAÇÃO COM MONTAGEM E DESMONTAGEM DE TENDAS.</t>
   </si>
   <si>
+    <t>Willames dos Santos - ME</t>
+  </si>
+  <si>
+    <t>04.576.324/0001-23</t>
+  </si>
+  <si>
     <t>18.000,00</t>
   </si>
   <si>
     <t>04/08/2025 00:00:00</t>
   </si>
   <si>
+    <t>18/08/2026 08:37:54</t>
+  </si>
+  <si>
     <t>CONTRATO N° 18_2025 WILLAMES DOS SANTOS (1).pdf</t>
   </si>
   <si>
     <t>b95db0701648d2c32e7121684277ac04d14de4d8</t>
   </si>
   <si>
     <t>28982daab1b477029f885f2c20b9fc24</t>
   </si>
   <si>
     <t>10/06/2026 09:18:27</t>
   </si>
   <si>
     <t>16/06/2026 11:58:11</t>
   </si>
   <si>
+    <t>04/08/2027</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ff62a-29ef-7041-a93f-4437bceed7f3</t>
+  </si>
+  <si>
     <t>17/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb16f-3ce6-7060-aefe-46dc457af550</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb16f-3ce6-7060-aefe-46dc457af550/contrato-n0-17-2025-valtemiro_28c7cdba-745d-4be6-ade7-93c67f1ca939.pdf</t>
   </si>
   <si>
     <t>16/07/2025</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA OBJETIVANDO O FORNECIMENTO DE FARDAMENTOS E EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL</t>
   </si>
   <si>
     <t>Valtemiro Vieira do Amaral ME</t>
   </si>
   <si>
     <t>17.509.848/0001-43</t>
   </si>
   <si>
     <t>69.718,00</t>
@@ -1227,50 +1485,56 @@
   <si>
     <t>03/07/2025 00:00:00</t>
   </si>
   <si>
     <t>Ligiana Alves Silva</t>
   </si>
   <si>
     <t>929.***.***-34</t>
   </si>
   <si>
     <t>CONTRATO N° 16_2025 ADAELSON FRANCISCO (1).pdf</t>
   </si>
   <si>
     <t>903fabd64001f9047fbecec2814595cb4673d217</t>
   </si>
   <si>
     <t>aa715786366eda774669e2b695698a37</t>
   </si>
   <si>
     <t>10/06/2026 08:47:10</t>
   </si>
   <si>
     <t>16/06/2026 13:06:49</t>
   </si>
   <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019fb306-f468-70a1-985a-51868b608d21</t>
+  </si>
+  <si>
     <t>15/2025</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb14e-f2a5-71d4-a7c2-acc8979fd9e5</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb14e-f2a5-71d4-a7c2-acc8979fd9e5/contrato-n0-15-2025-fastnet_e5a6ca58-b38d-4f7a-8fb2-a07fe6130e61.pdf</t>
   </si>
   <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE INTERNET.</t>
   </si>
   <si>
     <t>1.192,00</t>
   </si>
   <si>
     <t>12/05/2025 00:00:00</t>
   </si>
   <si>
     <t>CONTRATO N° 15_2025 FASTNET.pdf</t>
@@ -1314,947 +1578,1019 @@
   <si>
     <t>83.920,00</t>
   </si>
   <si>
     <t>09/05/2025 00:00:00</t>
   </si>
   <si>
     <t>10/06/2026 08:28:43</t>
   </si>
   <si>
     <t>CONTRATO N° 14_2025 K&amp;V TRANSPORTES.pdf</t>
   </si>
   <si>
     <t>c32d116a5a5d69b877d4326dd0e983f1b9db8d99</t>
   </si>
   <si>
     <t>5bcca18f38a8d13cb832b7c991b7961e</t>
   </si>
   <si>
     <t>16/06/2026 13:02:18</t>
   </si>
   <si>
     <t>16/06/2026 13:02:25</t>
   </si>
   <si>
-    <t>13/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ead32-db77-70f2-8a52-6165b15f8442</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/contrato/019ead32-db77-70f2-8a52-6165b15f8442/contrato-n0-13-2025-rafael-nascimento-barreto_92020c21-bccb-4ef8-be3e-2228251efda9.pdf</t>
   </si>
   <si>
+    <t>04/2025</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO N° 04/2025</t>
+  </si>
+  <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA OBJETIVANDO O FORNECIMENTO PARCELADO DE COMBUSTÍVEIS (GASOLINA COMUM E ÓLEO DIESEL) E LUBRIFICANTES (FLUA, GRAXAS, ÓLEOS HIDRÁULICOS E DE MOTOR)</t>
   </si>
   <si>
+    <t>117.230,00</t>
+  </si>
+  <si>
+    <t>16/04/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>13/08/2026 11:42:13</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 13_2025 RAFAEL NASCIMENTO BARRETO.pdf</t>
+  </si>
+  <si>
+    <t>80936f93f16cca4df153968de153f9e0d3bff839</t>
+  </si>
+  <si>
+    <t>3600cc3956dd59c01a68457cb58baac3</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:20:59</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:21:20</t>
+  </si>
+  <si>
+    <t>12/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ead23-8447-7034-9ced-99c605d4f7ad</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ead23-8447-7034-9ced-99c605d4f7ad/contrato-n0-12-2025-agsistemas_67bac9fc-ef94-4b9b-a208-0492e4e61846.pdf</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS NA LICENÇA DE USO MENSAL DE SOFTWARES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AG SISTEMAS </t>
+  </si>
+  <si>
+    <t>04.497.198.0001/11</t>
+  </si>
+  <si>
+    <t>01/04/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 12_2025 AGSISTEMAS.pdf</t>
+  </si>
+  <si>
+    <t>5f3d59bb7a5be6eeaef26c8cd5e1eb7beb0754e9</t>
+  </si>
+  <si>
+    <t>b9ec0708fbf1678c71e9ebcea306c0fb</t>
+  </si>
+  <si>
+    <t>09/06/2026 13:08:37</t>
+  </si>
+  <si>
+    <t>16/06/2026 13:00:13</t>
+  </si>
+  <si>
+    <t>01/04/2027</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ff625-e39e-72e9-b324-3970dea06471</t>
+  </si>
+  <si>
+    <t>11/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ead0e-bfff-7348-b192-ebfa808cbfef</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ead0e-bfff-7348-b192-ebfa808cbfef/contrato-n0-11-2025-regina-cruz_672801a8-ddbe-49cf-9110-67b90fc4f424.pdf</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>Locação de Imóvel Comercial (Galpão São Domingos)</t>
+  </si>
+  <si>
+    <t>Regina Cruz Fraga</t>
+  </si>
+  <si>
+    <t>15.314.802/0001-43</t>
+  </si>
+  <si>
+    <t>13/03/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>09/06/2026 13:09:37</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 11_2025  REGINA CRUZ.pdf</t>
+  </si>
+  <si>
+    <t>3818f7ef63d067dfd31a6d1d02c87d7da6b3362e</t>
+  </si>
+  <si>
+    <t>2d84c175e8260bea2a32ffc7897c8c8a</t>
+  </si>
+  <si>
+    <t>09/06/2026 12:48:40</t>
+  </si>
+  <si>
+    <t>09/06/2026 13:02:21</t>
+  </si>
+  <si>
+    <t>13/03/2027</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019fd74d-3ab0-7311-82e6-60f9eb3faaf3</t>
+  </si>
+  <si>
+    <t>10/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ead06-957a-7199-afda-713a3496d761</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ead06-957a-7199-afda-713a3496d761/contrato-n0-10-2025-itweb_edac307f-9ac4-42e4-8fe0-49de086ac45d.pdf</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>Hospedagem e Gerenciamento de Site.</t>
+  </si>
+  <si>
+    <t>1.798,80</t>
+  </si>
+  <si>
+    <t>12/03/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>09/06/2026 13:34:07</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 10_2025  ITWEB.pdf</t>
+  </si>
+  <si>
+    <t>d99e4dea00094b6d3a4d557d7e2ae2a5ea3a6354</t>
+  </si>
+  <si>
+    <t>56e40c5e0ab46c64186d95046c71f41a</t>
+  </si>
+  <si>
+    <t>09/06/2026 12:36:23</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:59:39</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>12/03/2027</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019fb83b-f9b7-737c-80aa-5c0d426aec86</t>
+  </si>
+  <si>
+    <t>09/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacff-369e-7005-ba13-8a65b219aefa</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eacff-369e-7005-ba13-8a65b219aefa/contrato-n0-09-2025-lucas-cardinali-pacheco_57d4d8f6-48b7-4a23-b1b2-da71e34e8ec9.pdf</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO 09/2025</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>03/01/2026</t>
+  </si>
+  <si>
+    <t>Consultoria e Assessoria em Assessoria e Consultoria jurídica Manifesto de Interesse Privado (MIP) e à Gestão Consorciada de Resíduos Sólidos</t>
+  </si>
+  <si>
+    <t>Lucas Cardinali Pacheco Sociedade Individual De Advocacia</t>
+  </si>
+  <si>
+    <t>27.896.712/0001-97</t>
+  </si>
+  <si>
+    <t>55.000,00</t>
+  </si>
+  <si>
+    <t>03/03/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>13/08/2026 12:07:15</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 09_2025 LUCAS CARDINALI PACHECO .pdf</t>
+  </si>
+  <si>
+    <t>90421d9f34a10a1ad98be4aef7fc25c1b483abfd</t>
+  </si>
+  <si>
+    <t>645b23c5b37fbc44d998ff7b6cb2453b</t>
+  </si>
+  <si>
+    <t>09/06/2026 12:28:09</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:59:01</t>
+  </si>
+  <si>
+    <t>30/12/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ff60f-e9c0-7098-b414-86ef766384b8</t>
+  </si>
+  <si>
+    <t>08/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacf9-d08b-736f-8837-e277bc8226e3</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eacf9-d08b-736f-8837-e277bc8226e3/contrato-no-08-2025-rosario-catete-ambiental_74b8a4e1-acd2-4973-834f-5f08380ba539.pdf</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>28/05/2025</t>
+  </si>
+  <si>
+    <t>Recebimento de Resíduos Sólidos Urb. (RSU)</t>
+  </si>
+  <si>
+    <t>Rosário Catete Ambiental</t>
+  </si>
+  <si>
+    <t>43.061.782/0001-81</t>
+  </si>
+  <si>
+    <t>131.600,00</t>
+  </si>
+  <si>
+    <t>28/02/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:26:29</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 08_2025 ROSÁRIO CATETE AMBIENTAL.pdf</t>
+  </si>
+  <si>
+    <t>8fd33de6a0ae1d7d3424b9573ba209f083be393c</t>
+  </si>
+  <si>
+    <t>438a006f9dae08b66c9df1dafb932908</t>
+  </si>
+  <si>
+    <t>09/06/2026 12:30:09</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:16:37</t>
+  </si>
+  <si>
+    <t>07/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacf2-97a2-7111-93e1-5612c5386e38</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eacf2-97a2-7111-93e1-5612c5386e38/contrato-n0-07-2025-jh-servicos-administrativos_507a856c-6c08-4c66-9f67-9c8109e6c471.pdf</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>Assessoria em Coordenação e Gerenciamento RH</t>
+  </si>
+  <si>
+    <t>JH Serviços Administrativo</t>
+  </si>
+  <si>
+    <t>41.398.210/0001-67</t>
+  </si>
+  <si>
+    <t>33.000,00</t>
+  </si>
+  <si>
+    <t>12/02/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 07_2025 JH SERVIÇOS ADMINISTRATIVOS.pdf</t>
+  </si>
+  <si>
+    <t>efef246b04cd662532cbe0a0d408b5b639277d5e</t>
+  </si>
+  <si>
+    <t>f143b6e4046ca1e6b6cb9d799c67839f</t>
+  </si>
+  <si>
+    <t>09/06/2026 12:14:35</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:58:30</t>
+  </si>
+  <si>
+    <t>12/12/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019fa91d-1927-71ee-99be-a70037839edf</t>
+  </si>
+  <si>
+    <t>06/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacec-5013-7311-b748-26f37c9efa38</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eacec-5013-7311-b748-26f37c9efa38/contrato-n0-06-2025-geovane_30ac4642-85f2-4c4c-8142-9f686dc3851c.pdf</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 08/2025</t>
+  </si>
+  <si>
+    <t>Locação de Imóvel (Galpão Moita Bonita)</t>
+  </si>
+  <si>
+    <t>Geovane Alves de Lima</t>
+  </si>
+  <si>
+    <t>059.815.285-75</t>
+  </si>
+  <si>
+    <t>7.200,00</t>
+  </si>
+  <si>
+    <t>03/02/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>13/08/2026 11:49:18</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 06_2025 GEOVANE.pdf</t>
+  </si>
+  <si>
+    <t>587b6ceaff325ac1d6a27744a3f59454f0ddf9d8</t>
+  </si>
+  <si>
+    <t>137f31df335e3eec632f6e17bae2e16c</t>
+  </si>
+  <si>
+    <t>09/06/2026 12:07:45</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:58:03</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t>03/01/2027</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019fae7c-d5dd-719f-b048-add070c68143</t>
+  </si>
+  <si>
+    <t>05/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacda-47d5-7264-9711-41dbf83b9c8e</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eacda-47d5-7264-9711-41dbf83b9c8e/contrato-n0-05-2025-ac-consultoria-e-assessoria_f40dc4ae-6147-4711-9ed0-1b5aeee5e57c.pdf</t>
+  </si>
+  <si>
+    <t>Consultoria e Assessoria em Gestão de Convênios e Contratos de Repasse</t>
+  </si>
+  <si>
+    <t>AC Consultoria</t>
+  </si>
+  <si>
+    <t>26.774.490/0001-77</t>
+  </si>
+  <si>
+    <t>66.000,00</t>
+  </si>
+  <si>
+    <t>09/06/2026 11:58:11</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 05_2025 AC CONSULTORIA E ASSESSORIA.pdf</t>
+  </si>
+  <si>
+    <t>1f8fddeca66c71efb2b49f5229ca6b2ee28becd0</t>
+  </si>
+  <si>
+    <t>26d4ab724f15c5e6a13d9fff51b13607</t>
+  </si>
+  <si>
+    <t>09/06/2026 12:08:17</t>
+  </si>
+  <si>
+    <t>16/06/2026 12:22:38</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacd5-9fd2-7167-aa00-5e0d038d0b8f</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eacd5-9fd2-7167-aa00-5e0d038d0b8f/contrato-n0-04-2025-rinaldo-silva_8c50175e-4c69-4728-b9da-d1abfaa49a3f.pdf</t>
+  </si>
+  <si>
+    <t>Locação de Imóvel (Sede CPAC)</t>
+  </si>
+  <si>
+    <t>Rinaldo Silva</t>
+  </si>
+  <si>
+    <t>590.286.885-87</t>
+  </si>
+  <si>
+    <t>09/06/2026 11:58:01</t>
+  </si>
+  <si>
+    <t>02/02/2026</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 04_2025 RINALDO SILVA .pdf</t>
+  </si>
+  <si>
+    <t>d48ba6e3aba072121b5a5fdafcc5ba40f74acaa0</t>
+  </si>
+  <si>
+    <t>9db15dc3935041c5c58bf6348f08206f</t>
+  </si>
+  <si>
+    <t>09/06/2026 11:44:10</t>
+  </si>
+  <si>
+    <t>03/02/2027</t>
+  </si>
+  <si>
+    <t>18.799,20</t>
+  </si>
+  <si>
+    <t>Acréscimo de valor e prazo</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019fa965-2f47-734e-967a-82f8f83ee631</t>
+  </si>
+  <si>
+    <t>03/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacd1-18ee-7012-ba45-dfc15ae4f1af</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eacd1-18ee-7012-ba45-dfc15ae4f1af/contrato-n0-03-2025-portallicita_d2753776-1fe0-4d5e-ac0e-28249d560b36.pdf</t>
+  </si>
+  <si>
+    <t>Assessoria e Consultoria Técnica em Licitações e Contratos Admin.</t>
+  </si>
+  <si>
+    <t>David G Santos Advocacia</t>
+  </si>
+  <si>
+    <t>34.464.850/0001-62</t>
+  </si>
+  <si>
+    <t>49.500,00</t>
+  </si>
+  <si>
+    <t>09/06/2026 11:57:52</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 03_2025  PORTALLICITA.pdf</t>
+  </si>
+  <si>
+    <t>b3cb11951768aff27ed2338269e82e0fa48b8266</t>
+  </si>
+  <si>
+    <t>3a3af7b53bdad32ecdce7bc605485537</t>
+  </si>
+  <si>
+    <t>09/06/2026 11:38:15</t>
+  </si>
+  <si>
+    <t>09/06/2026 11:41:59</t>
+  </si>
+  <si>
+    <t>02/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eaccb-9de7-700c-a776-bbd6d4e50e50</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eaccb-9de7-700c-a776-bbd6d4e50e50/contrato-n0-02-2025-david-g-santos-sociedade-individual-de-advocacia-ltda_49a16740-d1b4-4c1e-b5cd-182d5bfc8dcf.pdf</t>
+  </si>
+  <si>
+    <t>Consultoria Jurídica Interna, Repres. e Defesa</t>
+  </si>
+  <si>
+    <t>62.700,00</t>
+  </si>
+  <si>
+    <t>09/06/2026 11:56:53</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 02_2025 DAVID G SANTOS SOCIEDADE INDIVIDUAL DE ADVOCACIA LTDA.pdf</t>
+  </si>
+  <si>
+    <t>c1414572d6cd4b25ab21cfb979efd93448e043d3</t>
+  </si>
+  <si>
+    <t>d36cffc27ab4212e838b293b0bbc8b64</t>
+  </si>
+  <si>
+    <t>09/06/2026 11:32:31</t>
+  </si>
+  <si>
+    <t>01/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eac6a-1851-7078-bace-a28ca6a07542</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eac6a-1851-7078-bace-a28ca6a07542/contrato-n0-01-2025-atec-consultoria_1726372f-e91e-462c-8fd9-419beec570bd.pdf</t>
+  </si>
+  <si>
+    <t>Assessoria e Consultoria em Contabilidade Pública.</t>
+  </si>
+  <si>
+    <t>AT Consultoria</t>
+  </si>
+  <si>
+    <t>07.795.793/0001-21</t>
+  </si>
+  <si>
+    <t>50.400,00</t>
+  </si>
+  <si>
+    <t>09/06/2026 10:31:04</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 01_2025 ATEC CONSULTORIA .pdf</t>
+  </si>
+  <si>
+    <t>ed2747f0868b9d7cec81a3abe2a8fdd2206596ac</t>
+  </si>
+  <si>
+    <t>a08707284a250567e5d0125241a64a89</t>
+  </si>
+  <si>
+    <t>09/06/2026 09:45:18</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>52.637,76</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ff617-f655-7234-95e8-63fe52c582cf</t>
+  </si>
+  <si>
+    <t>18/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebbaf-2c7d-730e-9b81-531b5f59f9c4</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebbaf-2c7d-730e-9b81-531b5f59f9c4/contrato-no-18-2024_63e69961-8b73-4495-9999-78cf72ea2295.pdf</t>
+  </si>
+  <si>
+    <t>27/03/2024</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS PARA RECEBIMENTO DOS RESÍDUOS SÓLIDOS URBANOS (RSU), CLASSE II A E II B, OS RESÍDUOS DA CONSTRUÇÃO E DA DEMOLIÇÃO  (RCD) ENTULHOS E OS VOLUMOSOS, PROVENIENTES DA COLETA DOMICILIAR, COMERCIAL E PÚBLICA DOS MUNICÍPIOS ABRANGIDOS PELO CPAC.</t>
+  </si>
+  <si>
+    <t>4.771.200,00</t>
+  </si>
+  <si>
+    <t>27/03/2024 00:00:00</t>
+  </si>
+  <si>
+    <t>José Edigar Santos de Araujo</t>
+  </si>
+  <si>
+    <t>068.***.***-09</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 18_2024.pdf</t>
+  </si>
+  <si>
+    <t>2998e8410fc68d52c4a519deec4d286f2d069569</t>
+  </si>
+  <si>
+    <t>0e8bfe5110466674cea43fdd8d524068</t>
+  </si>
+  <si>
+    <t>12/06/2026 08:55:04</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:04:24</t>
+  </si>
+  <si>
+    <t>17/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebba0-6daf-7045-b160-0805a28d4194</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebba0-6daf-7045-b160-0805a28d4194/contrato-no-17-2024_4499c9eb-3227-48f2-90dd-ede2decbc291.pdf</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE SERVIÇOS DE OPERADOR DE MÁQUINAS.</t>
+  </si>
+  <si>
+    <t>José Ronaldo Feitosa dos Santos</t>
+  </si>
+  <si>
+    <t>003.692.065-76</t>
+  </si>
+  <si>
+    <t>15/02/2024 00:00:00</t>
+  </si>
+  <si>
+    <t>12/06/2026 08:40:35</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 17_2024.pdf</t>
+  </si>
+  <si>
+    <t>bde9396ee84e292ce3ff4c9c0bcefddd995421e2</t>
+  </si>
+  <si>
+    <t>9af327e582edb78b94ea6b0eed601a27</t>
+  </si>
+  <si>
+    <t>12/06/2026 08:40:59</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:05:02</t>
+  </si>
+  <si>
+    <t>16/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebb98-aaa0-718e-aa8d-8497745cbe15</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebb98-aaa0-718e-aa8d-8497745cbe15/contrato-no-16-2024_cc5a6c20-a4d0-456f-86db-4681c5037fbe.pdf</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA TÉCNICA AMBIENTAL ESPECIALIZADA AO CPAC, PARA EXECUTAR AÇÕES DE EDUCAÇÃO AMBIENTAL NA MOBILIZAÇÃO E SENSIBILIZAÇÃO DOS CATADORES DE MATERIAIS RECICLÁVEIS</t>
+  </si>
+  <si>
+    <t>06/02/2024 00:00:00</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 16_2024.pdf</t>
+  </si>
+  <si>
+    <t>f9c5a5889084457140e77eb0490acea9bc344111</t>
+  </si>
+  <si>
+    <t>1f645f4c33ea9db38e3033b424226cda</t>
+  </si>
+  <si>
+    <t>12/06/2026 08:30:27</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:05:30</t>
+  </si>
+  <si>
+    <t>15/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebb92-c543-72c2-9034-2434325fb3a3</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebb92-c543-72c2-9034-2434325fb3a3/contrato-no-15-2024_398aaa34-2e71-414c-9e49-0ab6d32e5e54.pdf</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ASSESSORIA E CONSULTORIA JURÍDICA DO CPAC.</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 15_2024.pdf</t>
+  </si>
+  <si>
+    <t>1eb0db217816f7baafa478261cb771d089c343a1</t>
+  </si>
+  <si>
+    <t>ff5d828b1a2a7791dcb275350141ec9a</t>
+  </si>
+  <si>
+    <t>12/06/2026 08:24:12</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:05:43</t>
+  </si>
+  <si>
+    <t>14/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb768-7f89-7142-8791-5a79068736b5</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb768-7f89-7142-8791-5a79068736b5/contrato-no-14-2024_c37fc59f-b895-4997-8ecf-690ec52e7330.pdf</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>05/01/2025</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS TÉCNICOS NO DESENVOLVIMENTO DO E-SOCIAL COM EXCEÇÃO DA PARTE DE SEGURANÇA DO TRABALHO</t>
+  </si>
+  <si>
+    <t>JH Serviços</t>
+  </si>
+  <si>
+    <t>16.060,00</t>
+  </si>
+  <si>
+    <t>05/02/2024 00:00:00</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 14_2024.pdf</t>
+  </si>
+  <si>
+    <t>e745c9d51c89afb919cf7656151fcfcc45bd67a2</t>
+  </si>
+  <si>
+    <t>4f7861849fefb933c41a7b29b9010bd5</t>
+  </si>
+  <si>
+    <t>11/06/2026 12:59:24</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:05:53</t>
+  </si>
+  <si>
+    <t>13/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb763-d073-72db-9652-54eba2a96b04</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb763-d073-72db-9652-54eba2a96b04/contrato-no-13-2024_15e5bff2-72ec-4b66-97b1-b783bf95a325.pdf</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS CONTÁBEIS, COM ACOMPANHAMENTO EM ASSEMBLÉIA, PREPARAÇÃO DE REGISTRO, ATA, ESTATUTO E ACOMPANHAMENTOS FISCAIS, TRIBUTÁRIOS E SETOR PESSOAL, PARA AS ASSOCIAÇÕES E COOPERATIVAS DE RECICLAGEM DOS MUNICÍPIOS CONSORCIADOS AO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO – CPAC</t>
+  </si>
+  <si>
+    <t>35.200,00</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 13_2024.pdf</t>
+  </si>
+  <si>
+    <t>3c9c85e9e1f82335a6374a910a2b9bd6341d7e1e</t>
+  </si>
+  <si>
+    <t>4a65b6a5070004e4648aec7acb11ddf4</t>
+  </si>
+  <si>
+    <t>11/06/2026 12:54:14</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:06:03</t>
+  </si>
+  <si>
+    <t>12/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb75c-547c-7166-bbd9-683ccfaac63a</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb75c-547c-7166-bbd9-683ccfaac63a/contrato-no-12-2024_1cda8f84-c087-4d7f-b07e-debc48714de3.pdf</t>
+  </si>
+  <si>
+    <t>LOCAÇÃO DE CAMINHÃO TIPO TRATOR (6 x 2) COM PRANCHA CONFECCIONADA EM FERRO/METAL COM DOIS (02) EIXOS, CAPACIDADE DE ARRASTO MÍNIMO DE 28.000 Kg, PARA PRESTAR SERVIÇOS DE TRANSPORTE DE MÁQUINAS E EQUIPAMENTOS DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO - CPAC</t>
+  </si>
+  <si>
+    <t>Viamax Locações LTDA</t>
+  </si>
+  <si>
+    <t>05.405.723/0001-94</t>
+  </si>
+  <si>
+    <t>73.370,00</t>
+  </si>
+  <si>
+    <t>25/08/2026 14:10:09</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 12_2024.pdf</t>
+  </si>
+  <si>
+    <t>f2706e12a3538298a6c6ed4f8442c889fda0bbef</t>
+  </si>
+  <si>
+    <t>f3e910519c40d82113d79d024d8bcc45</t>
+  </si>
+  <si>
+    <t>11/06/2026 12:46:11</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:06:26</t>
+  </si>
+  <si>
+    <t>11/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb741-10d9-7075-87b4-1621228d0d2f</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb741-10d9-7075-87b4-1621228d0d2f/contrato-no-11-2024_ada0b05c-06e5-4769-911a-41e8bdd79f15.pdf</t>
+  </si>
+  <si>
+    <t>04/01/2024</t>
+  </si>
+  <si>
+    <t>04/01/2025</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO REFERENTE A HOSPEDAGEM  E GERENCIAMENTO DE CONTEÚDO DO SITE DO CPAC.</t>
+  </si>
+  <si>
+    <t>1.198,80</t>
+  </si>
+  <si>
+    <t>04/01/2024 00:00:00</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 11_2024.pdf</t>
+  </si>
+  <si>
+    <t>f67886a83d825570917f95a1d449498579db2d77</t>
+  </si>
+  <si>
+    <t>25ea9a472e742b4a3658a0b535d8b65b</t>
+  </si>
+  <si>
+    <t>11/06/2026 12:16:21</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:06:54</t>
+  </si>
+  <si>
+    <t>10/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb738-887f-7264-81cc-ad4442537133</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb738-887f-7264-81cc-ad4442537133/contrato-no-10-2024_6ee54fbf-f390-4d7a-b0bd-e81efd9e89d2.pdf</t>
+  </si>
+  <si>
+    <t>02/01/2024</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA COLETA, TRANSPORTE, TRATAMENTO E DESTINAÇÃO FINAL DE RESÍDUOS INFECTANTES DE SAÚDE DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO - CPAC</t>
+  </si>
+  <si>
+    <t>Inove Soluções em Resíduos LTDA</t>
+  </si>
+  <si>
+    <t>12.065.201/0001-56</t>
+  </si>
+  <si>
+    <t>36.000,00</t>
+  </si>
+  <si>
+    <t>02/01/2024 00:00:00</t>
+  </si>
+  <si>
+    <t>11/06/2026 12:06:57</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 10_2024.pdf</t>
+  </si>
+  <si>
+    <t>8ff7076672d9e3b0af052cf47130df182265f099</t>
+  </si>
+  <si>
+    <t>5f9db42268cfb8327d5d7cd586120ea7</t>
+  </si>
+  <si>
+    <t>11/06/2026 12:07:21</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:07:05</t>
+  </si>
+  <si>
+    <t>09/2024</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb724-1759-73cd-a9df-87e0c8a09001</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb724-1759-73cd-a9df-87e0c8a09001/contrato-no-09-2024_54369913-6904-449b-8d0a-66fa67171456.pdf</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA OBJETIVANDO O FORNECIMENTO DE COMBUSTÍVEIS DERIVADOS DE PETRÓLEO TIPO GASOLINA COMUM, ÓLEO DIESEL E FLUA, PARA ENTREGA, CONFORME DEMANDA, PARA ATENDER AS NECESSIDADES DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL - CPAC</t>
+  </si>
+  <si>
     <t>Rafael Nascimento Barreto EPP</t>
   </si>
   <si>
-    <t>117.230,00</t>
-[...877 lines deleted...]
-  <si>
     <t>78.326,00</t>
   </si>
   <si>
     <t>CONTRATO Nº 09_2024.pdf</t>
   </si>
   <si>
     <t>78094bf2e75c5d812b715b48ff5634bc1ece652e</t>
   </si>
   <si>
     <t>a0f7f3effac07fb306430d214c558171</t>
   </si>
   <si>
     <t>11/06/2026 11:44:46</t>
   </si>
   <si>
     <t>12/06/2026 09:07:32</t>
   </si>
   <si>
     <t>08/2024</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb71f-418f-723b-a752-e3a60f690e04</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb71f-418f-723b-a752-e3a60f690e04/contrato-no-08-2024_ea2f3cbf-1e8d-4901-9047-78fe5f9dfacc.pdf</t>
@@ -2307,53 +2643,50 @@
   <si>
     <t>20a099d744d5fc0346db6eba0c28ec9810ebc594</t>
   </si>
   <si>
     <t>6b0d03bc9cafcfa50b0e20be91100355</t>
   </si>
   <si>
     <t>11/06/2026 11:32:43</t>
   </si>
   <si>
     <t>12/06/2026 09:07:44</t>
   </si>
   <si>
     <t>06/2024</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb715-3686-7131-b149-f6790bbda745</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb715-3686-7131-b149-f6790bbda745/contrato-no-06-2024_7c64dbc7-232d-4e5f-ac97-602de6521050.pdf</t>
   </si>
   <si>
     <t>LOCAÇÃO DE IMÓVEL, SITUADO A RUA FILADELFO DÓREA Nº 419, BAIRRO CENTRO, MOITA BONITA - SE, PARA O FUNCIONAMENTO DO GALPÃO DE TRIAGEM DE MATERIAIS RECICLÁVEIS DE MOITA BONITA/SE.</t>
   </si>
   <si>
-    <t>6.000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>CONTRATO Nº 06_2024.pdf</t>
   </si>
   <si>
     <t>15a65a159b0b555133b7826bc8b4769c5eed3ef5</t>
   </si>
   <si>
     <t>ee7d9f816387e8494732d61c0dad669d</t>
   </si>
   <si>
     <t>11/06/2026 11:28:21</t>
   </si>
   <si>
     <t>12/06/2026 09:08:00</t>
   </si>
   <si>
     <t>05/2024</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb70b-adf0-703b-81f8-6283edaec189</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb70b-adf0-703b-81f8-6283edaec189/contrato-no-05-2024_b28bcde8-407a-4f16-bc84-9123d1c033a8.pdf</t>
   </si>
   <si>
     <t>LOCAÇÃO DE IMÓVEL, SITUADO A PRAÇA DA BANDEIRA Nº 109, BAIRRO CENTRO, RIBEIRÓPOLIS - SE, PARA O FUNCIONAMENTO DA SEDE DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL – CPAC</t>
@@ -2511,117 +2844,126 @@
   <si>
     <t>12/06/2026 09:10:19</t>
   </si>
   <si>
     <t>21/2023</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc7f-2941-7244-9f7b-f167790d6b92</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>26/12/2023</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE SERVIÇOS PARA RECEBIMENTO DOS RESÍDUOS SÓLIDOS URBANOS (RSU), CLASSE IIA E I1B, OS RESÍDUOS DA CONSTRUÇÃO E DA DEMOLIÇÃO (ROD)ENTULHOS E VOLUMOSOS, PROVENIENTES DA COLETA DOMICILIAR, COMERCIAL E PÚBLICA DOS MUNICÍPIOS ABRANGIDOS PELO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO-СРАС</t>
   </si>
   <si>
     <t>331.500,00</t>
   </si>
   <si>
     <t>26/09/2023 00:00:00</t>
   </si>
   <si>
+    <t>13/07/2026 16:41:06</t>
+  </si>
+  <si>
     <t>CONTRATO Nº 21_2023.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebc7f-2941-7244-9f7b-f167790d6b92/contrato-no-21-2023_013d6178-2264-44a6-be82-357d430f9bce.pdf</t>
   </si>
   <si>
     <t>3e97219872445b7d790cd0600eb95c8dd46edc45</t>
   </si>
   <si>
     <t>76cf4fb365cf3697664333165b0b4b37</t>
   </si>
   <si>
     <t>12/06/2026 12:42:22</t>
   </si>
   <si>
     <t>20/2023</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc77-0a19-73fd-abdc-2e85efad641a</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>20/01/2024</t>
   </si>
   <si>
     <t>40.020,00</t>
   </si>
   <si>
     <t>20/07/2023 00:00:00</t>
   </si>
   <si>
+    <t>13/07/2026 16:41:09</t>
+  </si>
+  <si>
     <t>CONTRATO Nº 20_2023.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebc77-0a19-73fd-abdc-2e85efad641a/contrato-no-20-2023_c01237a9-6433-490c-8502-baab1dec2da8.pdf</t>
   </si>
   <si>
     <t>e51085847aeb7edf7d67f4e40d42deda7cfafaff</t>
   </si>
   <si>
     <t>59316721dca47e5cb4cd8e5cb1927dd1</t>
   </si>
   <si>
     <t>12/06/2026 12:33:28</t>
   </si>
   <si>
     <t>19/2023</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc68-4876-727c-a79c-aa6cca9da02a</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>06/01/2024</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE SERVIÇOS DE OPERADOR DE MÁQUINAS</t>
   </si>
   <si>
     <t>27.000,00</t>
   </si>
   <si>
     <t>06/04/2023 00:00:00</t>
+  </si>
+  <si>
+    <t>13/07/2026 16:41:12</t>
   </si>
   <si>
     <t>CONTRATO Nº 19_2023.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebc68-4876-727c-a79c-aa6cca9da02a/contrato-no-19-2023_9d7a0c23-915b-4826-b05a-74d516300a43.pdf</t>
   </si>
   <si>
     <t>932d48a9d8fbb7e8326d30779f58158b1e21fd9e</t>
   </si>
   <si>
     <t>ccc0dac54a4214ad3f1c2f9820c48c1a</t>
   </si>
   <si>
     <t>12/06/2026 12:17:06</t>
   </si>
   <si>
     <t>18/2023</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebc5e-b294-71a9-b958-6396c437c59f</t>
   </si>
   <si>
     <t>03/04/2023</t>
   </si>
@@ -3152,50 +3494,101 @@
     <t>12/06/2026 09:51:48</t>
   </si>
   <si>
     <t>01/2023</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ebbd5-1126-7313-9cc2-b78b1a6cf3ef</t>
   </si>
   <si>
     <t>51.600,00</t>
   </si>
   <si>
     <t>CONTRATO Nº 01_2023.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebbd5-1126-7313-9cc2-b78b1a6cf3ef/contrato-no-01-2023_c22787d5-f2ee-4c3c-8156-31ef57c55b6a.pdf</t>
   </si>
   <si>
     <t>a1fc54675531bb3f5c4501452290470ac86aaadd</t>
   </si>
   <si>
     <t>2419c67f686ad96ba4d315d3a9d6757c</t>
   </si>
   <si>
     <t>12/06/2026 09:36:18</t>
+  </si>
+  <si>
+    <t>09/2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ff105-a272-7000-805b-6b01dd9aeaf3</t>
+  </si>
+  <si>
+    <t>05/01/2022</t>
+  </si>
+  <si>
+    <t>05/01/2023</t>
+  </si>
+  <si>
+    <t>LOCAÇÃO DE VEÍCULOS TIPO, PASSEIO E PICK-UP PEQUENO PORTE, PARA ATENDER AS NECESSIDADES DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL - CPAC</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Locação De Veículos, Maquinas E Implementos Agrícolas Eireli - Me</t>
+  </si>
+  <si>
+    <t>10.459.567/0001-84</t>
+  </si>
+  <si>
+    <t>79.680,00</t>
+  </si>
+  <si>
+    <t>05/01/2022 00:00:00</t>
+  </si>
+  <si>
+    <t>12/08/2026 09:49:03</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 9_2022.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ff105-a272-7000-805b-6b01dd9aeaf3/contrato-no-9-2022_076568c2-eb27-4460-8e30-890490fa129e.pdf</t>
+  </si>
+  <si>
+    <t>241cb746f9d2ba517f2ccc67fa680a4eb6bab693</t>
+  </si>
+  <si>
+    <t>25ff1b209ecf3883a8de417e2c483765</t>
+  </si>
+  <si>
+    <t>11/08/2026 10:32:33</t>
+  </si>
+  <si>
+    <t>09/01/2027</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ff0fd-f18e-71ea-b222-01edbc8274f1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3499,59 +3892,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AW78"/>
+  <dimension ref="A1:BE83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:49">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -3655,7760 +4048,8616 @@
       </c>
       <c r="AP1" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" t="s">
         <v>42</v>
       </c>
       <c r="AR1" t="s">
         <v>43</v>
       </c>
       <c r="AS1" t="s">
         <v>44</v>
       </c>
       <c r="AT1" t="s">
         <v>45</v>
       </c>
       <c r="AU1" t="s">
         <v>46</v>
       </c>
       <c r="AV1" t="s">
         <v>47</v>
       </c>
       <c r="AW1" t="s">
         <v>48</v>
       </c>
+      <c r="AX1" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>56</v>
+      </c>
     </row>
-    <row r="2" spans="1:49">
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="B2" t="s">
-        <v>50</v>
+        <v>58</v>
+      </c>
+      <c r="C2" t="s">
+        <v>59</v>
+      </c>
+      <c r="G2" t="s">
+        <v>60</v>
+      </c>
+      <c r="H2" t="s">
+        <v>61</v>
       </c>
       <c r="L2" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="M2" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="N2" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="P2" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="R2" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="S2" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="T2" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="U2" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="V2" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="W2" t="s">
+        <v>70</v>
+      </c>
+      <c r="X2" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>72</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>66</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>67</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM2" t="s">
+        <v>66</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>67</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>80</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR2" t="s">
         <v>59</v>
       </c>
-      <c r="X2" t="s">
+      <c r="AS2" t="s">
+        <v>82</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU2" t="s">
+        <v>84</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="3" spans="1:57">
+      <c r="A3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B3" t="s">
+        <v>87</v>
+      </c>
+      <c r="C3" t="s">
+        <v>88</v>
+      </c>
+      <c r="L3" t="s">
+        <v>62</v>
+      </c>
+      <c r="M3" t="s">
+        <v>89</v>
+      </c>
+      <c r="N3" t="s">
+        <v>64</v>
+      </c>
+      <c r="P3" t="s">
+        <v>65</v>
+      </c>
+      <c r="R3" t="s">
+        <v>90</v>
+      </c>
+      <c r="S3" t="s">
+        <v>90</v>
+      </c>
+      <c r="T3" t="s">
+        <v>91</v>
+      </c>
+      <c r="U3" t="s">
+        <v>92</v>
+      </c>
+      <c r="V3" t="s">
+        <v>93</v>
+      </c>
+      <c r="W3" t="s">
+        <v>94</v>
+      </c>
+      <c r="X3" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>97</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>90</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>91</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK3" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL3" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM3" t="s">
+        <v>90</v>
+      </c>
+      <c r="AN3" t="s">
+        <v>91</v>
+      </c>
+      <c r="AP3" t="s">
+        <v>98</v>
+      </c>
+      <c r="AQ3" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>88</v>
+      </c>
+      <c r="AS3" t="s">
+        <v>99</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>100</v>
+      </c>
+      <c r="AU3" t="s">
+        <v>101</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="4" spans="1:57">
+      <c r="A4" t="s">
         <v>60</v>
       </c>
-      <c r="AA2" t="s">
-[...5 lines deleted...]
-      <c r="AC2" t="s">
+      <c r="B4" t="s">
+        <v>103</v>
+      </c>
+      <c r="C4" t="s">
+        <v>104</v>
+      </c>
+      <c r="G4" t="s">
+        <v>105</v>
+      </c>
+      <c r="H4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M4" t="s">
         <v>63</v>
       </c>
-      <c r="AD2" t="s">
-[...2 lines deleted...]
-      <c r="AE2" t="s">
+      <c r="N4" t="s">
         <v>64</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="P4" t="s">
         <v>65</v>
       </c>
-      <c r="AG2" t="s">
-[...5 lines deleted...]
-      <c r="AI2" t="s">
+      <c r="R4" t="s">
+        <v>107</v>
+      </c>
+      <c r="S4" t="s">
+        <v>107</v>
+      </c>
+      <c r="T4" t="s">
+        <v>108</v>
+      </c>
+      <c r="U4" t="s">
+        <v>109</v>
+      </c>
+      <c r="V4" t="s">
+        <v>110</v>
+      </c>
+      <c r="W4" t="s">
+        <v>111</v>
+      </c>
+      <c r="X4" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>113</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>107</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK4" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL4" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM4" t="s">
+        <v>107</v>
+      </c>
+      <c r="AN4" t="s">
+        <v>108</v>
+      </c>
+      <c r="AP4" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>104</v>
+      </c>
+      <c r="AS4" t="s">
+        <v>117</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU4" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="5" spans="1:57">
+      <c r="A5" t="s">
+        <v>105</v>
+      </c>
+      <c r="B5" t="s">
+        <v>121</v>
+      </c>
+      <c r="C5" t="s">
+        <v>122</v>
+      </c>
+      <c r="L5" t="s">
+        <v>62</v>
+      </c>
+      <c r="M5" t="s">
+        <v>63</v>
+      </c>
+      <c r="N5" t="s">
+        <v>64</v>
+      </c>
+      <c r="P5" t="s">
+        <v>65</v>
+      </c>
+      <c r="R5" t="s">
+        <v>123</v>
+      </c>
+      <c r="S5" t="s">
+        <v>123</v>
+      </c>
+      <c r="T5" t="s">
+        <v>67</v>
+      </c>
+      <c r="U5" t="s">
+        <v>124</v>
+      </c>
+      <c r="V5" t="s">
+        <v>125</v>
+      </c>
+      <c r="W5" t="s">
+        <v>126</v>
+      </c>
+      <c r="X5" t="s">
+        <v>127</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>129</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>123</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>67</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK5" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM5" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>67</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>130</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>122</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>131</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>132</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="6" spans="1:57">
+      <c r="A6" t="s">
+        <v>135</v>
+      </c>
+      <c r="B6" t="s">
+        <v>136</v>
+      </c>
+      <c r="C6" t="s">
+        <v>137</v>
+      </c>
+      <c r="L6" t="s">
+        <v>62</v>
+      </c>
+      <c r="M6" t="s">
+        <v>63</v>
+      </c>
+      <c r="N6" t="s">
+        <v>64</v>
+      </c>
+      <c r="P6" t="s">
+        <v>65</v>
+      </c>
+      <c r="R6" t="s">
+        <v>138</v>
+      </c>
+      <c r="S6" t="s">
+        <v>138</v>
+      </c>
+      <c r="T6" t="s">
+        <v>139</v>
+      </c>
+      <c r="U6" t="s">
+        <v>140</v>
+      </c>
+      <c r="V6" t="s">
+        <v>141</v>
+      </c>
+      <c r="W6" t="s">
+        <v>142</v>
+      </c>
+      <c r="X6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>144</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>145</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>138</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>139</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK6" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM6" t="s">
+        <v>138</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP6" t="s">
+        <v>146</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>137</v>
+      </c>
+      <c r="AS6" t="s">
+        <v>147</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>148</v>
+      </c>
+      <c r="AU6" t="s">
+        <v>149</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="7" spans="1:57">
+      <c r="A7" t="s">
+        <v>151</v>
+      </c>
+      <c r="B7" t="s">
+        <v>152</v>
+      </c>
+      <c r="C7" t="s">
+        <v>153</v>
+      </c>
+      <c r="L7" t="s">
+        <v>62</v>
+      </c>
+      <c r="M7" t="s">
+        <v>63</v>
+      </c>
+      <c r="N7" t="s">
+        <v>64</v>
+      </c>
+      <c r="P7" t="s">
+        <v>65</v>
+      </c>
+      <c r="R7" t="s">
+        <v>154</v>
+      </c>
+      <c r="S7" t="s">
+        <v>154</v>
+      </c>
+      <c r="T7" t="s">
+        <v>155</v>
+      </c>
+      <c r="U7" t="s">
+        <v>156</v>
+      </c>
+      <c r="V7" t="s">
+        <v>157</v>
+      </c>
+      <c r="W7" t="s">
+        <v>158</v>
+      </c>
+      <c r="X7" t="s">
+        <v>159</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>160</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>161</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>154</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>155</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK7" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM7" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN7" t="s">
+        <v>155</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>162</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>153</v>
+      </c>
+      <c r="AS7" t="s">
+        <v>163</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>164</v>
+      </c>
+      <c r="AU7" t="s">
+        <v>165</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="8" spans="1:57">
+      <c r="A8" t="s">
+        <v>167</v>
+      </c>
+      <c r="B8" t="s">
+        <v>168</v>
+      </c>
+      <c r="C8" t="s">
+        <v>169</v>
+      </c>
+      <c r="L8" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" t="s">
+        <v>63</v>
+      </c>
+      <c r="N8" t="s">
+        <v>64</v>
+      </c>
+      <c r="P8" t="s">
+        <v>65</v>
+      </c>
+      <c r="R8" t="s">
+        <v>170</v>
+      </c>
+      <c r="S8" t="s">
+        <v>170</v>
+      </c>
+      <c r="T8" t="s">
+        <v>171</v>
+      </c>
+      <c r="U8" t="s">
+        <v>172</v>
+      </c>
+      <c r="V8" t="s">
+        <v>173</v>
+      </c>
+      <c r="W8" t="s">
+        <v>174</v>
+      </c>
+      <c r="X8" t="s">
+        <v>175</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>176</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>177</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>170</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK8" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM8" t="s">
+        <v>170</v>
+      </c>
+      <c r="AN8" t="s">
+        <v>171</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>178</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>169</v>
+      </c>
+      <c r="AS8" t="s">
+        <v>179</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>180</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>181</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="9" spans="1:57">
+      <c r="A9" t="s">
+        <v>183</v>
+      </c>
+      <c r="B9" t="s">
+        <v>184</v>
+      </c>
+      <c r="C9" t="s">
+        <v>185</v>
+      </c>
+      <c r="L9" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" t="s">
+        <v>64</v>
+      </c>
+      <c r="P9" t="s">
+        <v>65</v>
+      </c>
+      <c r="R9" t="s">
+        <v>170</v>
+      </c>
+      <c r="S9" t="s">
+        <v>170</v>
+      </c>
+      <c r="T9" t="s">
+        <v>171</v>
+      </c>
+      <c r="U9" t="s">
+        <v>186</v>
+      </c>
+      <c r="V9" t="s">
+        <v>173</v>
+      </c>
+      <c r="W9" t="s">
+        <v>174</v>
+      </c>
+      <c r="X9" t="s">
+        <v>187</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>176</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>188</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>170</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK9" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL9" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM9" t="s">
+        <v>170</v>
+      </c>
+      <c r="AN9" t="s">
+        <v>171</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>178</v>
+      </c>
+      <c r="AQ9" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>185</v>
+      </c>
+      <c r="AS9" t="s">
+        <v>179</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>180</v>
+      </c>
+      <c r="AU9" t="s">
+        <v>189</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="10" spans="1:57">
+      <c r="A10" t="s">
+        <v>191</v>
+      </c>
+      <c r="B10" t="s">
+        <v>192</v>
+      </c>
+      <c r="C10" t="s">
+        <v>193</v>
+      </c>
+      <c r="L10" t="s">
+        <v>62</v>
+      </c>
+      <c r="M10" t="s">
+        <v>89</v>
+      </c>
+      <c r="N10" t="s">
+        <v>64</v>
+      </c>
+      <c r="P10" t="s">
+        <v>65</v>
+      </c>
+      <c r="R10" t="s">
+        <v>170</v>
+      </c>
+      <c r="S10" t="s">
+        <v>170</v>
+      </c>
+      <c r="T10" t="s">
+        <v>67</v>
+      </c>
+      <c r="U10" t="s">
+        <v>194</v>
+      </c>
+      <c r="V10" t="s">
+        <v>195</v>
+      </c>
+      <c r="W10" t="s">
+        <v>196</v>
+      </c>
+      <c r="X10" t="s">
+        <v>197</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>176</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>198</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>170</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>67</v>
+      </c>
+      <c r="AP10" t="s">
+        <v>199</v>
+      </c>
+      <c r="AQ10" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>193</v>
+      </c>
+      <c r="AS10" t="s">
+        <v>200</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>201</v>
+      </c>
+      <c r="AU10" t="s">
+        <v>202</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="11" spans="1:57">
+      <c r="A11" t="s">
+        <v>204</v>
+      </c>
+      <c r="B11" t="s">
+        <v>205</v>
+      </c>
+      <c r="C11" t="s">
+        <v>206</v>
+      </c>
+      <c r="L11" t="s">
+        <v>62</v>
+      </c>
+      <c r="M11" t="s">
+        <v>63</v>
+      </c>
+      <c r="N11" t="s">
+        <v>64</v>
+      </c>
+      <c r="P11" t="s">
+        <v>65</v>
+      </c>
+      <c r="R11" t="s">
+        <v>207</v>
+      </c>
+      <c r="S11" t="s">
+        <v>207</v>
+      </c>
+      <c r="T11" t="s">
+        <v>208</v>
+      </c>
+      <c r="U11" t="s">
+        <v>209</v>
+      </c>
+      <c r="V11" t="s">
+        <v>210</v>
+      </c>
+      <c r="W11" t="s">
+        <v>211</v>
+      </c>
+      <c r="X11" t="s">
+        <v>212</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>213</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>214</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>207</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>208</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK11" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM11" t="s">
+        <v>207</v>
+      </c>
+      <c r="AN11" t="s">
+        <v>215</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>216</v>
+      </c>
+      <c r="AQ11" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>206</v>
+      </c>
+      <c r="AS11" t="s">
+        <v>217</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>218</v>
+      </c>
+      <c r="AU11" t="s">
+        <v>219</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="12" spans="1:57">
+      <c r="A12" t="s">
+        <v>220</v>
+      </c>
+      <c r="B12" t="s">
+        <v>221</v>
+      </c>
+      <c r="C12" t="s">
+        <v>222</v>
+      </c>
+      <c r="L12" t="s">
+        <v>62</v>
+      </c>
+      <c r="M12" t="s">
+        <v>63</v>
+      </c>
+      <c r="N12" t="s">
+        <v>64</v>
+      </c>
+      <c r="P12" t="s">
+        <v>65</v>
+      </c>
+      <c r="R12" t="s">
+        <v>223</v>
+      </c>
+      <c r="S12" t="s">
+        <v>223</v>
+      </c>
+      <c r="T12" t="s">
+        <v>224</v>
+      </c>
+      <c r="U12" t="s">
+        <v>225</v>
+      </c>
+      <c r="V12" t="s">
+        <v>226</v>
+      </c>
+      <c r="W12" t="s">
+        <v>227</v>
+      </c>
+      <c r="X12" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>229</v>
+      </c>
+      <c r="AP12" t="s">
+        <v>230</v>
+      </c>
+      <c r="AQ12" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR12" t="s">
+        <v>222</v>
+      </c>
+      <c r="AS12" t="s">
+        <v>231</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>232</v>
+      </c>
+      <c r="AU12" t="s">
+        <v>233</v>
+      </c>
+      <c r="AV12" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="13" spans="1:57">
+      <c r="A13" t="s">
+        <v>234</v>
+      </c>
+      <c r="B13" t="s">
+        <v>235</v>
+      </c>
+      <c r="C13" t="s">
+        <v>236</v>
+      </c>
+      <c r="G13" t="s">
+        <v>237</v>
+      </c>
+      <c r="H13" t="s">
+        <v>238</v>
+      </c>
+      <c r="L13" t="s">
+        <v>62</v>
+      </c>
+      <c r="M13" t="s">
+        <v>63</v>
+      </c>
+      <c r="N13" t="s">
+        <v>64</v>
+      </c>
+      <c r="P13" t="s">
+        <v>65</v>
+      </c>
+      <c r="R13" t="s">
+        <v>223</v>
+      </c>
+      <c r="S13" t="s">
+        <v>223</v>
+      </c>
+      <c r="T13" t="s">
+        <v>224</v>
+      </c>
+      <c r="U13" t="s">
+        <v>239</v>
+      </c>
+      <c r="V13" t="s">
+        <v>240</v>
+      </c>
+      <c r="W13" t="s">
+        <v>241</v>
+      </c>
+      <c r="X13" t="s">
+        <v>242</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>229</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>243</v>
+      </c>
+      <c r="AP13" t="s">
+        <v>244</v>
+      </c>
+      <c r="AQ13" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR13" t="s">
+        <v>236</v>
+      </c>
+      <c r="AS13" t="s">
+        <v>245</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>246</v>
+      </c>
+      <c r="AU13" t="s">
+        <v>247</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="14" spans="1:57">
+      <c r="A14" t="s">
+        <v>248</v>
+      </c>
+      <c r="B14" t="s">
+        <v>249</v>
+      </c>
+      <c r="C14" t="s">
+        <v>250</v>
+      </c>
+      <c r="L14" t="s">
+        <v>62</v>
+      </c>
+      <c r="M14" t="s">
+        <v>89</v>
+      </c>
+      <c r="N14" t="s">
+        <v>64</v>
+      </c>
+      <c r="P14" t="s">
+        <v>65</v>
+      </c>
+      <c r="R14" t="s">
+        <v>251</v>
+      </c>
+      <c r="S14" t="s">
+        <v>251</v>
+      </c>
+      <c r="T14" t="s">
+        <v>252</v>
+      </c>
+      <c r="U14" t="s">
+        <v>253</v>
+      </c>
+      <c r="V14" t="s">
+        <v>254</v>
+      </c>
+      <c r="W14" t="s">
+        <v>255</v>
+      </c>
+      <c r="X14" t="s">
+        <v>256</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>257</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>258</v>
+      </c>
+      <c r="AP14" t="s">
+        <v>259</v>
+      </c>
+      <c r="AQ14" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR14" t="s">
+        <v>250</v>
+      </c>
+      <c r="AS14" t="s">
+        <v>260</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>261</v>
+      </c>
+      <c r="AU14" t="s">
+        <v>262</v>
+      </c>
+      <c r="AV14" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="15" spans="1:57">
+      <c r="A15" t="s">
+        <v>237</v>
+      </c>
+      <c r="B15" t="s">
+        <v>263</v>
+      </c>
+      <c r="C15" t="s">
+        <v>264</v>
+      </c>
+      <c r="L15" t="s">
+        <v>62</v>
+      </c>
+      <c r="M15" t="s">
+        <v>89</v>
+      </c>
+      <c r="N15" t="s">
+        <v>64</v>
+      </c>
+      <c r="P15" t="s">
+        <v>65</v>
+      </c>
+      <c r="R15" t="s">
+        <v>265</v>
+      </c>
+      <c r="S15" t="s">
+        <v>265</v>
+      </c>
+      <c r="T15" t="s">
+        <v>266</v>
+      </c>
+      <c r="U15" t="s">
+        <v>267</v>
+      </c>
+      <c r="V15" t="s">
+        <v>268</v>
+      </c>
+      <c r="W15" t="s">
+        <v>269</v>
+      </c>
+      <c r="X15" t="s">
+        <v>270</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>271</v>
+      </c>
+      <c r="AB15" t="s">
+        <v>272</v>
+      </c>
+      <c r="AP15" t="s">
+        <v>273</v>
+      </c>
+      <c r="AQ15" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR15" t="s">
+        <v>264</v>
+      </c>
+      <c r="AS15" t="s">
+        <v>274</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>275</v>
+      </c>
+      <c r="AU15" t="s">
+        <v>276</v>
+      </c>
+      <c r="AV15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="16" spans="1:57">
+      <c r="A16" t="s">
+        <v>277</v>
+      </c>
+      <c r="B16" t="s">
+        <v>278</v>
+      </c>
+      <c r="C16" t="s">
+        <v>279</v>
+      </c>
+      <c r="L16" t="s">
+        <v>62</v>
+      </c>
+      <c r="M16" t="s">
+        <v>280</v>
+      </c>
+      <c r="N16" t="s">
+        <v>281</v>
+      </c>
+      <c r="P16" t="s">
+        <v>65</v>
+      </c>
+      <c r="R16" t="s">
+        <v>282</v>
+      </c>
+      <c r="S16" t="s">
+        <v>282</v>
+      </c>
+      <c r="T16" t="s">
+        <v>283</v>
+      </c>
+      <c r="U16" t="s">
+        <v>284</v>
+      </c>
+      <c r="V16" t="s">
+        <v>285</v>
+      </c>
+      <c r="W16" t="s">
+        <v>286</v>
+      </c>
+      <c r="X16" t="s">
+        <v>287</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>288</v>
+      </c>
+      <c r="AP16" t="s">
+        <v>289</v>
+      </c>
+      <c r="AQ16" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR16" t="s">
+        <v>279</v>
+      </c>
+      <c r="AS16" t="s">
+        <v>290</v>
+      </c>
+      <c r="AT16" t="s">
+        <v>291</v>
+      </c>
+      <c r="AU16" t="s">
+        <v>292</v>
+      </c>
+      <c r="AV16" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="17" spans="1:57">
+      <c r="A17" t="s">
+        <v>294</v>
+      </c>
+      <c r="B17" t="s">
+        <v>295</v>
+      </c>
+      <c r="C17" t="s">
+        <v>296</v>
+      </c>
+      <c r="L17" t="s">
+        <v>62</v>
+      </c>
+      <c r="M17" t="s">
+        <v>63</v>
+      </c>
+      <c r="N17" t="s">
+        <v>64</v>
+      </c>
+      <c r="P17" t="s">
+        <v>65</v>
+      </c>
+      <c r="R17" t="s">
+        <v>297</v>
+      </c>
+      <c r="S17" t="s">
+        <v>297</v>
+      </c>
+      <c r="T17" t="s">
+        <v>298</v>
+      </c>
+      <c r="U17" t="s">
+        <v>299</v>
+      </c>
+      <c r="V17" t="s">
+        <v>300</v>
+      </c>
+      <c r="W17" t="s">
+        <v>301</v>
+      </c>
+      <c r="X17" t="s">
+        <v>302</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>303</v>
+      </c>
+      <c r="AB17" t="s">
+        <v>304</v>
+      </c>
+      <c r="AC17" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD17" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE17" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF17" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG17" t="s">
+        <v>297</v>
+      </c>
+      <c r="AH17" t="s">
+        <v>298</v>
+      </c>
+      <c r="AI17" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ17" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK17" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL17" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM17" t="s">
+        <v>297</v>
+      </c>
+      <c r="AN17" t="s">
+        <v>298</v>
+      </c>
+      <c r="AP17" t="s">
+        <v>305</v>
+      </c>
+      <c r="AQ17" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR17" t="s">
+        <v>296</v>
+      </c>
+      <c r="AS17" t="s">
+        <v>306</v>
+      </c>
+      <c r="AT17" t="s">
+        <v>307</v>
+      </c>
+      <c r="AU17" t="s">
+        <v>308</v>
+      </c>
+      <c r="AV17" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="18" spans="1:57">
+      <c r="A18" t="s">
+        <v>310</v>
+      </c>
+      <c r="B18" t="s">
+        <v>311</v>
+      </c>
+      <c r="C18" t="s">
+        <v>312</v>
+      </c>
+      <c r="L18" t="s">
+        <v>62</v>
+      </c>
+      <c r="M18" t="s">
+        <v>89</v>
+      </c>
+      <c r="N18" t="s">
+        <v>64</v>
+      </c>
+      <c r="P18" t="s">
+        <v>65</v>
+      </c>
+      <c r="R18" t="s">
+        <v>313</v>
+      </c>
+      <c r="S18" t="s">
+        <v>313</v>
+      </c>
+      <c r="T18" t="s">
+        <v>314</v>
+      </c>
+      <c r="U18" t="s">
+        <v>315</v>
+      </c>
+      <c r="V18" t="s">
+        <v>316</v>
+      </c>
+      <c r="W18" t="s">
+        <v>317</v>
+      </c>
+      <c r="X18" t="s">
+        <v>318</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>319</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>313</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>320</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ18" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK18" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL18" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM18" t="s">
+        <v>313</v>
+      </c>
+      <c r="AN18" t="s">
+        <v>320</v>
+      </c>
+      <c r="AP18" t="s">
+        <v>321</v>
+      </c>
+      <c r="AQ18" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR18" t="s">
+        <v>312</v>
+      </c>
+      <c r="AS18" t="s">
+        <v>322</v>
+      </c>
+      <c r="AT18" t="s">
+        <v>323</v>
+      </c>
+      <c r="AU18" t="s">
+        <v>324</v>
+      </c>
+      <c r="AV18" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="19" spans="1:57">
+      <c r="A19" t="s">
+        <v>326</v>
+      </c>
+      <c r="B19" t="s">
+        <v>327</v>
+      </c>
+      <c r="C19" t="s">
+        <v>328</v>
+      </c>
+      <c r="L19" t="s">
+        <v>62</v>
+      </c>
+      <c r="M19" t="s">
+        <v>89</v>
+      </c>
+      <c r="N19" t="s">
+        <v>281</v>
+      </c>
+      <c r="P19" t="s">
+        <v>65</v>
+      </c>
+      <c r="R19" t="s">
+        <v>329</v>
+      </c>
+      <c r="S19" t="s">
+        <v>329</v>
+      </c>
+      <c r="T19" t="s">
+        <v>330</v>
+      </c>
+      <c r="U19" t="s">
+        <v>331</v>
+      </c>
+      <c r="V19" t="s">
+        <v>332</v>
+      </c>
+      <c r="W19" t="s">
+        <v>333</v>
+      </c>
+      <c r="X19" t="s">
+        <v>334</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>335</v>
+      </c>
+      <c r="AB19" t="s">
+        <v>336</v>
+      </c>
+      <c r="AC19" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>329</v>
+      </c>
+      <c r="AH19" t="s">
+        <v>330</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ19" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK19" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL19" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM19" t="s">
+        <v>329</v>
+      </c>
+      <c r="AN19" t="s">
+        <v>330</v>
+      </c>
+      <c r="AP19" t="s">
+        <v>337</v>
+      </c>
+      <c r="AQ19" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR19" t="s">
+        <v>328</v>
+      </c>
+      <c r="AS19" t="s">
+        <v>338</v>
+      </c>
+      <c r="AT19" t="s">
+        <v>339</v>
+      </c>
+      <c r="AU19" t="s">
+        <v>340</v>
+      </c>
+      <c r="AV19" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="20" spans="1:57">
+      <c r="A20" t="s">
+        <v>342</v>
+      </c>
+      <c r="B20" t="s">
+        <v>343</v>
+      </c>
+      <c r="C20" t="s">
+        <v>344</v>
+      </c>
+      <c r="G20" t="s">
+        <v>345</v>
+      </c>
+      <c r="H20" t="s">
+        <v>346</v>
+      </c>
+      <c r="L20" t="s">
+        <v>62</v>
+      </c>
+      <c r="M20" t="s">
+        <v>63</v>
+      </c>
+      <c r="N20" t="s">
+        <v>281</v>
+      </c>
+      <c r="P20" t="s">
+        <v>65</v>
+      </c>
+      <c r="R20" t="s">
+        <v>347</v>
+      </c>
+      <c r="S20" t="s">
+        <v>347</v>
+      </c>
+      <c r="T20" t="s">
+        <v>348</v>
+      </c>
+      <c r="U20" t="s">
+        <v>349</v>
+      </c>
+      <c r="V20" t="s">
+        <v>350</v>
+      </c>
+      <c r="W20" t="s">
+        <v>351</v>
+      </c>
+      <c r="X20" t="s">
+        <v>352</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>353</v>
+      </c>
+      <c r="AB20" t="s">
+        <v>354</v>
+      </c>
+      <c r="AC20" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF20" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG20" t="s">
+        <v>347</v>
+      </c>
+      <c r="AH20" t="s">
+        <v>348</v>
+      </c>
+      <c r="AI20" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ20" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK20" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL20" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM20" t="s">
+        <v>347</v>
+      </c>
+      <c r="AN20" t="s">
+        <v>348</v>
+      </c>
+      <c r="AP20" t="s">
+        <v>355</v>
+      </c>
+      <c r="AQ20" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR20" t="s">
+        <v>344</v>
+      </c>
+      <c r="AS20" t="s">
+        <v>356</v>
+      </c>
+      <c r="AT20" t="s">
+        <v>357</v>
+      </c>
+      <c r="AU20" t="s">
+        <v>358</v>
+      </c>
+      <c r="AV20" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="21" spans="1:57">
+      <c r="A21" t="s">
+        <v>360</v>
+      </c>
+      <c r="B21" t="s">
+        <v>361</v>
+      </c>
+      <c r="C21" t="s">
+        <v>362</v>
+      </c>
+      <c r="L21" t="s">
+        <v>62</v>
+      </c>
+      <c r="M21" t="s">
+        <v>89</v>
+      </c>
+      <c r="N21" t="s">
+        <v>281</v>
+      </c>
+      <c r="P21" t="s">
+        <v>65</v>
+      </c>
+      <c r="R21" t="s">
+        <v>363</v>
+      </c>
+      <c r="S21" t="s">
+        <v>363</v>
+      </c>
+      <c r="T21" t="s">
+        <v>364</v>
+      </c>
+      <c r="U21" t="s">
+        <v>365</v>
+      </c>
+      <c r="V21" t="s">
+        <v>366</v>
+      </c>
+      <c r="W21" t="s">
+        <v>367</v>
+      </c>
+      <c r="X21" t="s">
+        <v>368</v>
+      </c>
+      <c r="AA21" t="s">
+        <v>369</v>
+      </c>
+      <c r="AB21" t="s">
+        <v>370</v>
+      </c>
+      <c r="AP21" t="s">
+        <v>371</v>
+      </c>
+      <c r="AQ21" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR21" t="s">
+        <v>362</v>
+      </c>
+      <c r="AS21" t="s">
+        <v>372</v>
+      </c>
+      <c r="AT21" t="s">
+        <v>373</v>
+      </c>
+      <c r="AU21" t="s">
+        <v>374</v>
+      </c>
+      <c r="AV21" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="22" spans="1:57">
+      <c r="A22" t="s">
+        <v>376</v>
+      </c>
+      <c r="B22" t="s">
+        <v>377</v>
+      </c>
+      <c r="C22" t="s">
+        <v>378</v>
+      </c>
+      <c r="L22" t="s">
+        <v>62</v>
+      </c>
+      <c r="M22" t="s">
+        <v>63</v>
+      </c>
+      <c r="N22" t="s">
+        <v>64</v>
+      </c>
+      <c r="P22" t="s">
+        <v>65</v>
+      </c>
+      <c r="R22" t="s">
+        <v>379</v>
+      </c>
+      <c r="S22" t="s">
+        <v>379</v>
+      </c>
+      <c r="T22" t="s">
+        <v>380</v>
+      </c>
+      <c r="U22" t="s">
+        <v>381</v>
+      </c>
+      <c r="V22" t="s">
+        <v>382</v>
+      </c>
+      <c r="W22" t="s">
+        <v>383</v>
+      </c>
+      <c r="X22" t="s">
+        <v>384</v>
+      </c>
+      <c r="AA22" t="s">
+        <v>385</v>
+      </c>
+      <c r="AB22" t="s">
+        <v>386</v>
+      </c>
+      <c r="AC22" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF22" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG22" t="s">
+        <v>379</v>
+      </c>
+      <c r="AH22" t="s">
+        <v>380</v>
+      </c>
+      <c r="AI22" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ22" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK22" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL22" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM22" t="s">
+        <v>379</v>
+      </c>
+      <c r="AN22" t="s">
+        <v>380</v>
+      </c>
+      <c r="AP22" t="s">
+        <v>387</v>
+      </c>
+      <c r="AQ22" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR22" t="s">
+        <v>378</v>
+      </c>
+      <c r="AS22" t="s">
+        <v>388</v>
+      </c>
+      <c r="AT22" t="s">
+        <v>389</v>
+      </c>
+      <c r="AU22" t="s">
+        <v>390</v>
+      </c>
+      <c r="AV22" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="23" spans="1:57">
+      <c r="A23" t="s">
+        <v>392</v>
+      </c>
+      <c r="B23" t="s">
+        <v>393</v>
+      </c>
+      <c r="C23" t="s">
+        <v>394</v>
+      </c>
+      <c r="L23" t="s">
+        <v>62</v>
+      </c>
+      <c r="M23" t="s">
+        <v>63</v>
+      </c>
+      <c r="N23" t="s">
+        <v>64</v>
+      </c>
+      <c r="P23" t="s">
+        <v>65</v>
+      </c>
+      <c r="R23" t="s">
+        <v>379</v>
+      </c>
+      <c r="S23" t="s">
+        <v>379</v>
+      </c>
+      <c r="T23" t="s">
+        <v>380</v>
+      </c>
+      <c r="U23" t="s">
+        <v>395</v>
+      </c>
+      <c r="V23" t="s">
+        <v>396</v>
+      </c>
+      <c r="W23" t="s">
+        <v>397</v>
+      </c>
+      <c r="X23" t="s">
+        <v>398</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>385</v>
+      </c>
+      <c r="AB23" t="s">
+        <v>399</v>
+      </c>
+      <c r="AC23" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF23" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG23" t="s">
+        <v>379</v>
+      </c>
+      <c r="AH23" t="s">
+        <v>380</v>
+      </c>
+      <c r="AI23" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ23" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK23" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL23" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM23" t="s">
+        <v>379</v>
+      </c>
+      <c r="AN23" t="s">
+        <v>380</v>
+      </c>
+      <c r="AP23" t="s">
+        <v>400</v>
+      </c>
+      <c r="AQ23" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR23" t="s">
+        <v>394</v>
+      </c>
+      <c r="AS23" t="s">
+        <v>401</v>
+      </c>
+      <c r="AT23" t="s">
+        <v>402</v>
+      </c>
+      <c r="AU23" t="s">
+        <v>403</v>
+      </c>
+      <c r="AV23" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="24" spans="1:57">
+      <c r="A24" t="s">
+        <v>405</v>
+      </c>
+      <c r="B24" t="s">
+        <v>406</v>
+      </c>
+      <c r="C24" t="s">
+        <v>407</v>
+      </c>
+      <c r="L24" t="s">
+        <v>62</v>
+      </c>
+      <c r="M24" t="s">
+        <v>63</v>
+      </c>
+      <c r="N24" t="s">
+        <v>64</v>
+      </c>
+      <c r="P24" t="s">
+        <v>65</v>
+      </c>
+      <c r="R24" t="s">
+        <v>408</v>
+      </c>
+      <c r="S24" t="s">
+        <v>408</v>
+      </c>
+      <c r="T24" t="s">
+        <v>409</v>
+      </c>
+      <c r="U24" t="s">
+        <v>410</v>
+      </c>
+      <c r="V24" t="s">
+        <v>411</v>
+      </c>
+      <c r="W24" t="s">
+        <v>412</v>
+      </c>
+      <c r="X24" t="s">
+        <v>413</v>
+      </c>
+      <c r="AA24" t="s">
+        <v>414</v>
+      </c>
+      <c r="AC24" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD24" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE24" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF24" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG24" t="s">
+        <v>408</v>
+      </c>
+      <c r="AH24" t="s">
+        <v>409</v>
+      </c>
+      <c r="AI24" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ24" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK24" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL24" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM24" t="s">
+        <v>408</v>
+      </c>
+      <c r="AN24" t="s">
+        <v>409</v>
+      </c>
+      <c r="AP24" t="s">
+        <v>415</v>
+      </c>
+      <c r="AQ24" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR24" t="s">
+        <v>407</v>
+      </c>
+      <c r="AS24" t="s">
+        <v>416</v>
+      </c>
+      <c r="AT24" t="s">
+        <v>417</v>
+      </c>
+      <c r="AU24" t="s">
+        <v>418</v>
+      </c>
+      <c r="AV24" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="25" spans="1:57">
+      <c r="A25" t="s">
+        <v>420</v>
+      </c>
+      <c r="B25" t="s">
+        <v>421</v>
+      </c>
+      <c r="C25" t="s">
+        <v>422</v>
+      </c>
+      <c r="L25" t="s">
+        <v>62</v>
+      </c>
+      <c r="M25" t="s">
+        <v>63</v>
+      </c>
+      <c r="N25" t="s">
+        <v>64</v>
+      </c>
+      <c r="P25" t="s">
+        <v>65</v>
+      </c>
+      <c r="R25" t="s">
+        <v>423</v>
+      </c>
+      <c r="S25" t="s">
+        <v>423</v>
+      </c>
+      <c r="T25" t="s">
+        <v>424</v>
+      </c>
+      <c r="U25" t="s">
+        <v>425</v>
+      </c>
+      <c r="V25" t="s">
+        <v>426</v>
+      </c>
+      <c r="W25" t="s">
+        <v>427</v>
+      </c>
+      <c r="X25" t="s">
+        <v>428</v>
+      </c>
+      <c r="AA25" t="s">
+        <v>429</v>
+      </c>
+      <c r="AC25" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD25" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE25" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF25" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG25" t="s">
+        <v>423</v>
+      </c>
+      <c r="AH25" t="s">
+        <v>424</v>
+      </c>
+      <c r="AI25" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ25" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK25" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL25" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM25" t="s">
+        <v>423</v>
+      </c>
+      <c r="AN25" t="s">
+        <v>424</v>
+      </c>
+      <c r="AP25" t="s">
+        <v>430</v>
+      </c>
+      <c r="AQ25" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR25" t="s">
+        <v>422</v>
+      </c>
+      <c r="AS25" t="s">
+        <v>431</v>
+      </c>
+      <c r="AT25" t="s">
+        <v>432</v>
+      </c>
+      <c r="AU25" t="s">
+        <v>433</v>
+      </c>
+      <c r="AV25" t="s">
+        <v>434</v>
+      </c>
+      <c r="AX25" t="s">
+        <v>435</v>
+      </c>
+      <c r="AY25" t="s">
+        <v>436</v>
+      </c>
+      <c r="AZ25" t="s">
+        <v>424</v>
+      </c>
+      <c r="BA25" t="s">
+        <v>437</v>
+      </c>
+      <c r="BB25" t="s">
+        <v>428</v>
+      </c>
+      <c r="BC25" t="s">
+        <v>438</v>
+      </c>
+      <c r="BE25" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="26" spans="1:57">
+      <c r="A26" t="s">
+        <v>440</v>
+      </c>
+      <c r="B26" t="s">
+        <v>441</v>
+      </c>
+      <c r="C26" t="s">
+        <v>442</v>
+      </c>
+      <c r="L26" t="s">
+        <v>62</v>
+      </c>
+      <c r="M26" t="s">
+        <v>63</v>
+      </c>
+      <c r="N26" t="s">
+        <v>64</v>
+      </c>
+      <c r="P26" t="s">
+        <v>65</v>
+      </c>
+      <c r="R26" t="s">
+        <v>443</v>
+      </c>
+      <c r="S26" t="s">
+        <v>443</v>
+      </c>
+      <c r="T26" t="s">
         <v>66</v>
       </c>
-      <c r="AJ2" t="s">
-[...29 lines deleted...]
-      <c r="AU2" t="s">
+      <c r="U26" t="s">
+        <v>444</v>
+      </c>
+      <c r="V26" t="s">
+        <v>445</v>
+      </c>
+      <c r="W26" t="s">
+        <v>446</v>
+      </c>
+      <c r="X26" t="s">
+        <v>447</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>448</v>
+      </c>
+      <c r="AB26" t="s">
+        <v>449</v>
+      </c>
+      <c r="AC26" t="s">
         <v>74</v>
       </c>
+      <c r="AD26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE26" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF26" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG26" t="s">
+        <v>443</v>
+      </c>
+      <c r="AH26" t="s">
+        <v>66</v>
+      </c>
+      <c r="AI26" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK26" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL26" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM26" t="s">
+        <v>443</v>
+      </c>
+      <c r="AN26" t="s">
+        <v>66</v>
+      </c>
+      <c r="AP26" t="s">
+        <v>450</v>
+      </c>
+      <c r="AQ26" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR26" t="s">
+        <v>442</v>
+      </c>
+      <c r="AS26" t="s">
+        <v>451</v>
+      </c>
+      <c r="AT26" t="s">
+        <v>452</v>
+      </c>
+      <c r="AU26" t="s">
+        <v>453</v>
+      </c>
+      <c r="AV26" t="s">
+        <v>454</v>
+      </c>
+      <c r="AX26" t="s">
+        <v>237</v>
+      </c>
+      <c r="AY26" t="s">
+        <v>66</v>
+      </c>
+      <c r="AZ26" t="s">
+        <v>66</v>
+      </c>
+      <c r="BA26" t="s">
+        <v>455</v>
+      </c>
+      <c r="BB26" t="s">
+        <v>447</v>
+      </c>
+      <c r="BC26" t="s">
+        <v>438</v>
+      </c>
+      <c r="BE26" t="s">
+        <v>456</v>
+      </c>
     </row>
-    <row r="3" spans="1:49">
-      <c r="A3" t="s">
+    <row r="27" spans="1:57">
+      <c r="A27" t="s">
+        <v>457</v>
+      </c>
+      <c r="B27" t="s">
+        <v>458</v>
+      </c>
+      <c r="C27" t="s">
+        <v>459</v>
+      </c>
+      <c r="L27" t="s">
+        <v>62</v>
+      </c>
+      <c r="M27" t="s">
+        <v>63</v>
+      </c>
+      <c r="N27" t="s">
+        <v>281</v>
+      </c>
+      <c r="P27" t="s">
+        <v>65</v>
+      </c>
+      <c r="R27" t="s">
+        <v>460</v>
+      </c>
+      <c r="S27" t="s">
+        <v>460</v>
+      </c>
+      <c r="T27" t="s">
+        <v>461</v>
+      </c>
+      <c r="U27" t="s">
+        <v>462</v>
+      </c>
+      <c r="V27" t="s">
+        <v>463</v>
+      </c>
+      <c r="W27" t="s">
+        <v>464</v>
+      </c>
+      <c r="X27" t="s">
+        <v>465</v>
+      </c>
+      <c r="AA27" t="s">
+        <v>466</v>
+      </c>
+      <c r="AB27" t="s">
+        <v>467</v>
+      </c>
+      <c r="AC27" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD27" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE27" t="s">
         <v>75</v>
       </c>
-      <c r="B3" t="s">
+      <c r="AF27" t="s">
         <v>76</v>
       </c>
-      <c r="C3" t="s">
+      <c r="AG27" t="s">
+        <v>460</v>
+      </c>
+      <c r="AH27" t="s">
+        <v>461</v>
+      </c>
+      <c r="AI27" t="s">
         <v>77</v>
       </c>
-      <c r="L3" t="s">
-[...11 lines deleted...]
-      <c r="R3" t="s">
+      <c r="AJ27" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK27" t="s">
         <v>78</v>
       </c>
-      <c r="S3" t="s">
+      <c r="AL27" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM27" t="s">
+        <v>460</v>
+      </c>
+      <c r="AN27" t="s">
+        <v>461</v>
+      </c>
+      <c r="AP27" t="s">
+        <v>468</v>
+      </c>
+      <c r="AQ27" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR27" t="s">
+        <v>459</v>
+      </c>
+      <c r="AS27" t="s">
+        <v>469</v>
+      </c>
+      <c r="AT27" t="s">
+        <v>470</v>
+      </c>
+      <c r="AU27" t="s">
+        <v>471</v>
+      </c>
+      <c r="AV27" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="28" spans="1:57">
+      <c r="A28" t="s">
+        <v>473</v>
+      </c>
+      <c r="B28" t="s">
+        <v>474</v>
+      </c>
+      <c r="C28" t="s">
+        <v>475</v>
+      </c>
+      <c r="L28" t="s">
+        <v>62</v>
+      </c>
+      <c r="M28" t="s">
+        <v>63</v>
+      </c>
+      <c r="N28" t="s">
+        <v>281</v>
+      </c>
+      <c r="P28" t="s">
+        <v>65</v>
+      </c>
+      <c r="R28" t="s">
+        <v>476</v>
+      </c>
+      <c r="S28" t="s">
+        <v>476</v>
+      </c>
+      <c r="T28" t="s">
+        <v>477</v>
+      </c>
+      <c r="U28" t="s">
+        <v>478</v>
+      </c>
+      <c r="V28" t="s">
+        <v>479</v>
+      </c>
+      <c r="W28" t="s">
+        <v>480</v>
+      </c>
+      <c r="X28" t="s">
+        <v>481</v>
+      </c>
+      <c r="AA28" t="s">
+        <v>482</v>
+      </c>
+      <c r="AC28" t="s">
+        <v>483</v>
+      </c>
+      <c r="AD28" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE28" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF28" t="s">
+        <v>484</v>
+      </c>
+      <c r="AG28" t="s">
+        <v>476</v>
+      </c>
+      <c r="AH28" t="s">
+        <v>477</v>
+      </c>
+      <c r="AI28" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ28" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK28" t="s">
         <v>78</v>
       </c>
-      <c r="T3" t="s">
+      <c r="AL28" t="s">
         <v>79</v>
       </c>
-      <c r="U3" t="s">
-[...2 lines deleted...]
-      <c r="V3" t="s">
+      <c r="AM28" t="s">
+        <v>476</v>
+      </c>
+      <c r="AN28" t="s">
+        <v>477</v>
+      </c>
+      <c r="AP28" t="s">
+        <v>485</v>
+      </c>
+      <c r="AQ28" t="s">
         <v>81</v>
       </c>
-      <c r="W3" t="s">
-[...23 lines deleted...]
-      <c r="AG3" t="s">
+      <c r="AR28" t="s">
+        <v>475</v>
+      </c>
+      <c r="AS28" t="s">
+        <v>486</v>
+      </c>
+      <c r="AT28" t="s">
+        <v>487</v>
+      </c>
+      <c r="AU28" t="s">
+        <v>488</v>
+      </c>
+      <c r="AV28" t="s">
+        <v>489</v>
+      </c>
+      <c r="AX28" t="s">
+        <v>435</v>
+      </c>
+      <c r="AY28" t="s">
+        <v>477</v>
+      </c>
+      <c r="AZ28" t="s">
+        <v>477</v>
+      </c>
+      <c r="BA28" t="s">
+        <v>490</v>
+      </c>
+      <c r="BB28" t="s">
+        <v>481</v>
+      </c>
+      <c r="BC28" t="s">
+        <v>438</v>
+      </c>
+      <c r="BE28" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="29" spans="1:57">
+      <c r="A29" t="s">
+        <v>492</v>
+      </c>
+      <c r="B29" t="s">
+        <v>493</v>
+      </c>
+      <c r="C29" t="s">
+        <v>494</v>
+      </c>
+      <c r="L29" t="s">
+        <v>62</v>
+      </c>
+      <c r="M29" t="s">
+        <v>63</v>
+      </c>
+      <c r="N29" t="s">
+        <v>281</v>
+      </c>
+      <c r="P29" t="s">
+        <v>65</v>
+      </c>
+      <c r="R29" t="s">
+        <v>495</v>
+      </c>
+      <c r="S29" t="s">
+        <v>495</v>
+      </c>
+      <c r="T29" t="s">
+        <v>496</v>
+      </c>
+      <c r="U29" t="s">
+        <v>497</v>
+      </c>
+      <c r="V29" t="s">
+        <v>226</v>
+      </c>
+      <c r="W29" t="s">
+        <v>227</v>
+      </c>
+      <c r="X29" t="s">
+        <v>498</v>
+      </c>
+      <c r="AA29" t="s">
+        <v>499</v>
+      </c>
+      <c r="AC29" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD29" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE29" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF29" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG29" t="s">
+        <v>495</v>
+      </c>
+      <c r="AH29" t="s">
+        <v>496</v>
+      </c>
+      <c r="AI29" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ29" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK29" t="s">
         <v>78</v>
       </c>
-      <c r="AH3" t="s">
+      <c r="AL29" t="s">
         <v>79</v>
       </c>
-      <c r="AI3" t="s">
+      <c r="AM29" t="s">
+        <v>495</v>
+      </c>
+      <c r="AN29" t="s">
+        <v>496</v>
+      </c>
+      <c r="AP29" t="s">
+        <v>500</v>
+      </c>
+      <c r="AQ29" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR29" t="s">
+        <v>494</v>
+      </c>
+      <c r="AS29" t="s">
+        <v>501</v>
+      </c>
+      <c r="AT29" t="s">
+        <v>502</v>
+      </c>
+      <c r="AU29" t="s">
+        <v>503</v>
+      </c>
+      <c r="AV29" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="30" spans="1:57">
+      <c r="A30" t="s">
+        <v>505</v>
+      </c>
+      <c r="B30" t="s">
+        <v>506</v>
+      </c>
+      <c r="C30" t="s">
+        <v>507</v>
+      </c>
+      <c r="L30" t="s">
+        <v>62</v>
+      </c>
+      <c r="M30" t="s">
         <v>63</v>
       </c>
-      <c r="AJ3" t="s">
-[...5 lines deleted...]
-      <c r="AL3" t="s">
+      <c r="N30" t="s">
+        <v>281</v>
+      </c>
+      <c r="P30" t="s">
         <v>65</v>
       </c>
-      <c r="AM3" t="s">
+      <c r="R30" t="s">
+        <v>508</v>
+      </c>
+      <c r="S30" t="s">
+        <v>508</v>
+      </c>
+      <c r="T30" t="s">
+        <v>509</v>
+      </c>
+      <c r="U30" t="s">
+        <v>510</v>
+      </c>
+      <c r="V30" t="s">
+        <v>511</v>
+      </c>
+      <c r="W30" t="s">
+        <v>512</v>
+      </c>
+      <c r="X30" t="s">
+        <v>513</v>
+      </c>
+      <c r="AA30" t="s">
+        <v>514</v>
+      </c>
+      <c r="AB30" t="s">
+        <v>515</v>
+      </c>
+      <c r="AC30" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD30" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE30" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF30" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG30" t="s">
+        <v>508</v>
+      </c>
+      <c r="AH30" t="s">
+        <v>509</v>
+      </c>
+      <c r="AI30" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ30" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK30" t="s">
         <v>78</v>
       </c>
-      <c r="AN3" t="s">
+      <c r="AL30" t="s">
         <v>79</v>
       </c>
-      <c r="AP3" t="s">
-[...5 lines deleted...]
-      <c r="AR3" t="s">
+      <c r="AM30" t="s">
+        <v>508</v>
+      </c>
+      <c r="AN30" t="s">
+        <v>509</v>
+      </c>
+      <c r="AP30" t="s">
+        <v>516</v>
+      </c>
+      <c r="AQ30" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR30" t="s">
+        <v>507</v>
+      </c>
+      <c r="AS30" t="s">
+        <v>517</v>
+      </c>
+      <c r="AT30" t="s">
+        <v>518</v>
+      </c>
+      <c r="AU30" t="s">
+        <v>519</v>
+      </c>
+      <c r="AV30" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="31" spans="1:57">
+      <c r="A31" t="s">
+        <v>345</v>
+      </c>
+      <c r="B31" t="s">
+        <v>521</v>
+      </c>
+      <c r="C31" t="s">
+        <v>522</v>
+      </c>
+      <c r="G31" t="s">
+        <v>523</v>
+      </c>
+      <c r="H31" t="s">
+        <v>524</v>
+      </c>
+      <c r="L31" t="s">
+        <v>62</v>
+      </c>
+      <c r="M31" t="s">
+        <v>63</v>
+      </c>
+      <c r="N31" t="s">
+        <v>281</v>
+      </c>
+      <c r="P31" t="s">
+        <v>65</v>
+      </c>
+      <c r="R31" t="s">
+        <v>525</v>
+      </c>
+      <c r="S31" t="s">
+        <v>525</v>
+      </c>
+      <c r="T31" t="s">
+        <v>461</v>
+      </c>
+      <c r="U31" t="s">
+        <v>526</v>
+      </c>
+      <c r="V31" t="s">
+        <v>157</v>
+      </c>
+      <c r="W31" t="s">
+        <v>158</v>
+      </c>
+      <c r="X31" t="s">
+        <v>527</v>
+      </c>
+      <c r="AA31" t="s">
+        <v>528</v>
+      </c>
+      <c r="AB31" t="s">
+        <v>529</v>
+      </c>
+      <c r="AC31" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD31" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE31" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF31" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG31" t="s">
+        <v>525</v>
+      </c>
+      <c r="AH31" t="s">
+        <v>461</v>
+      </c>
+      <c r="AI31" t="s">
         <v>77</v>
       </c>
-      <c r="AS3" t="s">
+      <c r="AJ31" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL31" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM31" t="s">
+        <v>525</v>
+      </c>
+      <c r="AN31" t="s">
+        <v>461</v>
+      </c>
+      <c r="AP31" t="s">
+        <v>530</v>
+      </c>
+      <c r="AQ31" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR31" t="s">
+        <v>522</v>
+      </c>
+      <c r="AS31" t="s">
+        <v>531</v>
+      </c>
+      <c r="AT31" t="s">
+        <v>532</v>
+      </c>
+      <c r="AU31" t="s">
+        <v>533</v>
+      </c>
+      <c r="AV31" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="32" spans="1:57">
+      <c r="A32" t="s">
+        <v>535</v>
+      </c>
+      <c r="B32" t="s">
+        <v>536</v>
+      </c>
+      <c r="C32" t="s">
+        <v>537</v>
+      </c>
+      <c r="L32" t="s">
+        <v>62</v>
+      </c>
+      <c r="M32" t="s">
+        <v>63</v>
+      </c>
+      <c r="N32" t="s">
+        <v>281</v>
+      </c>
+      <c r="P32" t="s">
+        <v>65</v>
+      </c>
+      <c r="R32" t="s">
+        <v>538</v>
+      </c>
+      <c r="S32" t="s">
+        <v>538</v>
+      </c>
+      <c r="T32" t="s">
+        <v>539</v>
+      </c>
+      <c r="U32" t="s">
+        <v>540</v>
+      </c>
+      <c r="V32" t="s">
+        <v>541</v>
+      </c>
+      <c r="W32" t="s">
+        <v>542</v>
+      </c>
+      <c r="X32" t="s">
+        <v>334</v>
+      </c>
+      <c r="AA32" t="s">
+        <v>543</v>
+      </c>
+      <c r="AC32" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD32" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE32" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF32" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG32" t="s">
+        <v>538</v>
+      </c>
+      <c r="AH32" t="s">
+        <v>539</v>
+      </c>
+      <c r="AI32" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ32" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK32" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL32" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM32" t="s">
+        <v>538</v>
+      </c>
+      <c r="AN32" t="s">
+        <v>539</v>
+      </c>
+      <c r="AP32" t="s">
+        <v>544</v>
+      </c>
+      <c r="AQ32" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR32" t="s">
+        <v>537</v>
+      </c>
+      <c r="AS32" t="s">
+        <v>545</v>
+      </c>
+      <c r="AT32" t="s">
+        <v>546</v>
+      </c>
+      <c r="AU32" t="s">
+        <v>547</v>
+      </c>
+      <c r="AV32" t="s">
+        <v>548</v>
+      </c>
+      <c r="AX32" t="s">
+        <v>237</v>
+      </c>
+      <c r="AY32" t="s">
+        <v>539</v>
+      </c>
+      <c r="AZ32" t="s">
+        <v>539</v>
+      </c>
+      <c r="BA32" t="s">
+        <v>549</v>
+      </c>
+      <c r="BB32" t="s">
+        <v>334</v>
+      </c>
+      <c r="BC32" t="s">
+        <v>438</v>
+      </c>
+      <c r="BE32" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="33" spans="1:57">
+      <c r="A33" t="s">
+        <v>551</v>
+      </c>
+      <c r="B33" t="s">
+        <v>552</v>
+      </c>
+      <c r="C33" t="s">
+        <v>553</v>
+      </c>
+      <c r="L33" t="s">
+        <v>62</v>
+      </c>
+      <c r="M33" t="s">
         <v>89</v>
       </c>
-      <c r="AT3" t="s">
-[...6 lines deleted...]
-        <v>92</v>
+      <c r="N33" t="s">
+        <v>281</v>
+      </c>
+      <c r="P33" t="s">
+        <v>65</v>
+      </c>
+      <c r="R33" t="s">
+        <v>554</v>
+      </c>
+      <c r="S33" t="s">
+        <v>554</v>
+      </c>
+      <c r="T33" t="s">
+        <v>555</v>
+      </c>
+      <c r="U33" t="s">
+        <v>556</v>
+      </c>
+      <c r="V33" t="s">
+        <v>557</v>
+      </c>
+      <c r="W33" t="s">
+        <v>558</v>
+      </c>
+      <c r="X33" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA33" t="s">
+        <v>559</v>
+      </c>
+      <c r="AB33" t="s">
+        <v>560</v>
+      </c>
+      <c r="AC33" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD33" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE33" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF33" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG33" t="s">
+        <v>554</v>
+      </c>
+      <c r="AH33" t="s">
+        <v>555</v>
+      </c>
+      <c r="AI33" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ33" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK33" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL33" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM33" t="s">
+        <v>554</v>
+      </c>
+      <c r="AN33" t="s">
+        <v>555</v>
+      </c>
+      <c r="AP33" t="s">
+        <v>561</v>
+      </c>
+      <c r="AQ33" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR33" t="s">
+        <v>553</v>
+      </c>
+      <c r="AS33" t="s">
+        <v>562</v>
+      </c>
+      <c r="AT33" t="s">
+        <v>563</v>
+      </c>
+      <c r="AU33" t="s">
+        <v>564</v>
+      </c>
+      <c r="AV33" t="s">
+        <v>565</v>
+      </c>
+      <c r="AX33" t="s">
+        <v>435</v>
+      </c>
+      <c r="AY33" t="s">
+        <v>555</v>
+      </c>
+      <c r="AZ33" t="s">
+        <v>555</v>
+      </c>
+      <c r="BA33" t="s">
+        <v>566</v>
+      </c>
+      <c r="BB33" t="s">
+        <v>95</v>
+      </c>
+      <c r="BC33" t="s">
+        <v>438</v>
+      </c>
+      <c r="BE33" t="s">
+        <v>567</v>
       </c>
     </row>
-    <row r="4" spans="1:49">
-[...66 lines deleted...]
-      <c r="AI4" t="s">
+    <row r="34" spans="1:57">
+      <c r="A34" t="s">
+        <v>568</v>
+      </c>
+      <c r="B34" t="s">
+        <v>569</v>
+      </c>
+      <c r="C34" t="s">
+        <v>570</v>
+      </c>
+      <c r="L34" t="s">
+        <v>62</v>
+      </c>
+      <c r="M34" t="s">
+        <v>89</v>
+      </c>
+      <c r="N34" t="s">
+        <v>281</v>
+      </c>
+      <c r="P34" t="s">
+        <v>65</v>
+      </c>
+      <c r="R34" t="s">
+        <v>571</v>
+      </c>
+      <c r="S34" t="s">
+        <v>571</v>
+      </c>
+      <c r="T34" t="s">
+        <v>572</v>
+      </c>
+      <c r="U34" t="s">
+        <v>573</v>
+      </c>
+      <c r="V34" t="s">
+        <v>110</v>
+      </c>
+      <c r="W34" t="s">
+        <v>111</v>
+      </c>
+      <c r="X34" t="s">
+        <v>574</v>
+      </c>
+      <c r="AA34" t="s">
+        <v>575</v>
+      </c>
+      <c r="AB34" t="s">
+        <v>576</v>
+      </c>
+      <c r="AC34" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD34" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE34" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF34" t="s">
+        <v>76</v>
+      </c>
+      <c r="AI34" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ34" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK34" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL34" t="s">
+        <v>79</v>
+      </c>
+      <c r="AP34" t="s">
+        <v>577</v>
+      </c>
+      <c r="AQ34" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR34" t="s">
+        <v>570</v>
+      </c>
+      <c r="AS34" t="s">
+        <v>578</v>
+      </c>
+      <c r="AT34" t="s">
+        <v>579</v>
+      </c>
+      <c r="AU34" t="s">
+        <v>580</v>
+      </c>
+      <c r="AV34" t="s">
+        <v>581</v>
+      </c>
+      <c r="AX34" t="s">
+        <v>435</v>
+      </c>
+      <c r="AY34" t="s">
+        <v>582</v>
+      </c>
+      <c r="AZ34" t="s">
+        <v>572</v>
+      </c>
+      <c r="BA34" t="s">
+        <v>583</v>
+      </c>
+      <c r="BB34" t="s">
+        <v>574</v>
+      </c>
+      <c r="BC34" t="s">
+        <v>438</v>
+      </c>
+      <c r="BE34" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="35" spans="1:57">
+      <c r="A35" t="s">
+        <v>585</v>
+      </c>
+      <c r="B35" t="s">
+        <v>586</v>
+      </c>
+      <c r="C35" t="s">
+        <v>587</v>
+      </c>
+      <c r="G35" t="s">
+        <v>585</v>
+      </c>
+      <c r="H35" t="s">
+        <v>588</v>
+      </c>
+      <c r="L35" t="s">
+        <v>62</v>
+      </c>
+      <c r="M35" t="s">
+        <v>89</v>
+      </c>
+      <c r="N35" t="s">
+        <v>281</v>
+      </c>
+      <c r="P35" t="s">
+        <v>65</v>
+      </c>
+      <c r="R35" t="s">
+        <v>589</v>
+      </c>
+      <c r="S35" t="s">
+        <v>589</v>
+      </c>
+      <c r="T35" t="s">
+        <v>590</v>
+      </c>
+      <c r="U35" t="s">
+        <v>591</v>
+      </c>
+      <c r="V35" t="s">
+        <v>592</v>
+      </c>
+      <c r="W35" t="s">
+        <v>593</v>
+      </c>
+      <c r="X35" t="s">
+        <v>594</v>
+      </c>
+      <c r="AA35" t="s">
+        <v>595</v>
+      </c>
+      <c r="AB35" t="s">
+        <v>596</v>
+      </c>
+      <c r="AC35" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD35" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE35" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF35" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG35" t="s">
+        <v>597</v>
+      </c>
+      <c r="AH35" t="s">
+        <v>590</v>
+      </c>
+      <c r="AI35" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ35" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK35" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL35" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM35" t="s">
+        <v>589</v>
+      </c>
+      <c r="AN35" t="s">
+        <v>590</v>
+      </c>
+      <c r="AP35" t="s">
+        <v>598</v>
+      </c>
+      <c r="AQ35" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR35" t="s">
+        <v>587</v>
+      </c>
+      <c r="AS35" t="s">
+        <v>599</v>
+      </c>
+      <c r="AT35" t="s">
+        <v>600</v>
+      </c>
+      <c r="AU35" t="s">
+        <v>601</v>
+      </c>
+      <c r="AV35" t="s">
+        <v>602</v>
+      </c>
+      <c r="AX35" t="s">
+        <v>237</v>
+      </c>
+      <c r="AY35" t="s">
+        <v>603</v>
+      </c>
+      <c r="AZ35" t="s">
+        <v>590</v>
+      </c>
+      <c r="BA35" t="s">
+        <v>320</v>
+      </c>
+      <c r="BB35" t="s">
+        <v>594</v>
+      </c>
+      <c r="BC35" t="s">
+        <v>438</v>
+      </c>
+      <c r="BE35" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="36" spans="1:57">
+      <c r="A36" t="s">
+        <v>605</v>
+      </c>
+      <c r="B36" t="s">
+        <v>606</v>
+      </c>
+      <c r="C36" t="s">
+        <v>607</v>
+      </c>
+      <c r="L36" t="s">
+        <v>62</v>
+      </c>
+      <c r="M36" t="s">
         <v>63</v>
       </c>
-      <c r="AJ4" t="s">
-[...5 lines deleted...]
-      <c r="AL4" t="s">
+      <c r="N36" t="s">
+        <v>281</v>
+      </c>
+      <c r="P36" t="s">
         <v>65</v>
       </c>
-      <c r="AM4" t="s">
-[...14 lines deleted...]
-      <c r="AS4" t="s">
+      <c r="R36" t="s">
+        <v>608</v>
+      </c>
+      <c r="S36" t="s">
+        <v>608</v>
+      </c>
+      <c r="T36" t="s">
+        <v>609</v>
+      </c>
+      <c r="U36" t="s">
+        <v>610</v>
+      </c>
+      <c r="V36" t="s">
+        <v>611</v>
+      </c>
+      <c r="W36" t="s">
+        <v>612</v>
+      </c>
+      <c r="X36" t="s">
+        <v>613</v>
+      </c>
+      <c r="AA36" t="s">
+        <v>614</v>
+      </c>
+      <c r="AB36" t="s">
+        <v>615</v>
+      </c>
+      <c r="AC36" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD36" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE36" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF36" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG36" t="s">
+        <v>608</v>
+      </c>
+      <c r="AH36" t="s">
+        <v>609</v>
+      </c>
+      <c r="AI36" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ36" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK36" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL36" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM36" t="s">
+        <v>608</v>
+      </c>
+      <c r="AN36" t="s">
+        <v>609</v>
+      </c>
+      <c r="AP36" t="s">
+        <v>616</v>
+      </c>
+      <c r="AQ36" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR36" t="s">
+        <v>607</v>
+      </c>
+      <c r="AS36" t="s">
+        <v>617</v>
+      </c>
+      <c r="AT36" t="s">
+        <v>618</v>
+      </c>
+      <c r="AU36" t="s">
+        <v>619</v>
+      </c>
+      <c r="AV36" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="37" spans="1:57">
+      <c r="A37" t="s">
+        <v>621</v>
+      </c>
+      <c r="B37" t="s">
+        <v>622</v>
+      </c>
+      <c r="C37" t="s">
+        <v>623</v>
+      </c>
+      <c r="L37" t="s">
+        <v>62</v>
+      </c>
+      <c r="M37" t="s">
+        <v>89</v>
+      </c>
+      <c r="N37" t="s">
+        <v>281</v>
+      </c>
+      <c r="P37" t="s">
+        <v>65</v>
+      </c>
+      <c r="R37" t="s">
+        <v>624</v>
+      </c>
+      <c r="S37" t="s">
+        <v>624</v>
+      </c>
+      <c r="T37" t="s">
+        <v>496</v>
+      </c>
+      <c r="U37" t="s">
+        <v>625</v>
+      </c>
+      <c r="V37" t="s">
+        <v>626</v>
+      </c>
+      <c r="W37" t="s">
+        <v>627</v>
+      </c>
+      <c r="X37" t="s">
+        <v>628</v>
+      </c>
+      <c r="AA37" t="s">
+        <v>629</v>
+      </c>
+      <c r="AC37" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD37" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE37" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF37" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG37" t="s">
+        <v>624</v>
+      </c>
+      <c r="AH37" t="s">
+        <v>496</v>
+      </c>
+      <c r="AI37" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ37" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK37" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL37" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM37" t="s">
+        <v>624</v>
+      </c>
+      <c r="AN37" t="s">
+        <v>496</v>
+      </c>
+      <c r="AP37" t="s">
+        <v>630</v>
+      </c>
+      <c r="AQ37" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR37" t="s">
+        <v>623</v>
+      </c>
+      <c r="AS37" t="s">
+        <v>631</v>
+      </c>
+      <c r="AT37" t="s">
+        <v>632</v>
+      </c>
+      <c r="AU37" t="s">
+        <v>633</v>
+      </c>
+      <c r="AV37" t="s">
+        <v>634</v>
+      </c>
+      <c r="AX37" t="s">
+        <v>435</v>
+      </c>
+      <c r="AY37" t="s">
+        <v>496</v>
+      </c>
+      <c r="AZ37" t="s">
+        <v>496</v>
+      </c>
+      <c r="BA37" t="s">
+        <v>635</v>
+      </c>
+      <c r="BB37" t="s">
+        <v>628</v>
+      </c>
+      <c r="BC37" t="s">
+        <v>438</v>
+      </c>
+      <c r="BE37" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="38" spans="1:57">
+      <c r="A38" t="s">
+        <v>637</v>
+      </c>
+      <c r="B38" t="s">
+        <v>638</v>
+      </c>
+      <c r="C38" t="s">
+        <v>639</v>
+      </c>
+      <c r="G38" t="s">
+        <v>605</v>
+      </c>
+      <c r="H38" t="s">
+        <v>640</v>
+      </c>
+      <c r="L38" t="s">
+        <v>62</v>
+      </c>
+      <c r="M38" t="s">
+        <v>89</v>
+      </c>
+      <c r="N38" t="s">
+        <v>281</v>
+      </c>
+      <c r="P38" t="s">
+        <v>65</v>
+      </c>
+      <c r="R38" t="s">
+        <v>597</v>
+      </c>
+      <c r="S38" t="s">
+        <v>597</v>
+      </c>
+      <c r="T38" t="s">
+        <v>477</v>
+      </c>
+      <c r="U38" t="s">
+        <v>641</v>
+      </c>
+      <c r="V38" t="s">
+        <v>642</v>
+      </c>
+      <c r="W38" t="s">
+        <v>643</v>
+      </c>
+      <c r="X38" t="s">
+        <v>644</v>
+      </c>
+      <c r="AA38" t="s">
+        <v>645</v>
+      </c>
+      <c r="AB38" t="s">
+        <v>646</v>
+      </c>
+      <c r="AC38" t="s">
+        <v>483</v>
+      </c>
+      <c r="AD38" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE38" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF38" t="s">
+        <v>484</v>
+      </c>
+      <c r="AG38" t="s">
+        <v>597</v>
+      </c>
+      <c r="AH38" t="s">
+        <v>477</v>
+      </c>
+      <c r="AI38" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ38" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK38" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL38" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM38" t="s">
+        <v>597</v>
+      </c>
+      <c r="AN38" t="s">
+        <v>477</v>
+      </c>
+      <c r="AP38" t="s">
+        <v>647</v>
+      </c>
+      <c r="AQ38" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR38" t="s">
+        <v>639</v>
+      </c>
+      <c r="AS38" t="s">
+        <v>648</v>
+      </c>
+      <c r="AT38" t="s">
+        <v>649</v>
+      </c>
+      <c r="AU38" t="s">
+        <v>650</v>
+      </c>
+      <c r="AV38" t="s">
+        <v>651</v>
+      </c>
+      <c r="AX38" t="s">
+        <v>435</v>
+      </c>
+      <c r="AY38" t="s">
+        <v>652</v>
+      </c>
+      <c r="AZ38" t="s">
+        <v>477</v>
+      </c>
+      <c r="BA38" t="s">
+        <v>653</v>
+      </c>
+      <c r="BB38" t="s">
+        <v>644</v>
+      </c>
+      <c r="BC38" t="s">
+        <v>438</v>
+      </c>
+      <c r="BE38" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="39" spans="1:57">
+      <c r="A39" t="s">
+        <v>655</v>
+      </c>
+      <c r="B39" t="s">
+        <v>656</v>
+      </c>
+      <c r="C39" t="s">
+        <v>657</v>
+      </c>
+      <c r="L39" t="s">
+        <v>62</v>
+      </c>
+      <c r="M39" t="s">
+        <v>89</v>
+      </c>
+      <c r="N39" t="s">
+        <v>281</v>
+      </c>
+      <c r="P39" t="s">
+        <v>65</v>
+      </c>
+      <c r="R39" t="s">
+        <v>597</v>
+      </c>
+      <c r="S39" t="s">
+        <v>597</v>
+      </c>
+      <c r="T39" t="s">
+        <v>590</v>
+      </c>
+      <c r="U39" t="s">
+        <v>658</v>
+      </c>
+      <c r="V39" t="s">
+        <v>659</v>
+      </c>
+      <c r="W39" t="s">
+        <v>660</v>
+      </c>
+      <c r="X39" t="s">
+        <v>661</v>
+      </c>
+      <c r="AA39" t="s">
+        <v>645</v>
+      </c>
+      <c r="AB39" t="s">
+        <v>662</v>
+      </c>
+      <c r="AC39" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD39" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE39" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF39" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG39" t="s">
+        <v>597</v>
+      </c>
+      <c r="AH39" t="s">
+        <v>590</v>
+      </c>
+      <c r="AI39" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ39" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK39" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL39" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM39" t="s">
+        <v>597</v>
+      </c>
+      <c r="AN39" t="s">
+        <v>590</v>
+      </c>
+      <c r="AP39" t="s">
+        <v>663</v>
+      </c>
+      <c r="AQ39" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR39" t="s">
+        <v>657</v>
+      </c>
+      <c r="AS39" t="s">
+        <v>664</v>
+      </c>
+      <c r="AT39" t="s">
+        <v>665</v>
+      </c>
+      <c r="AU39" t="s">
+        <v>666</v>
+      </c>
+      <c r="AV39" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="40" spans="1:57">
+      <c r="A40" t="s">
+        <v>523</v>
+      </c>
+      <c r="B40" t="s">
+        <v>668</v>
+      </c>
+      <c r="C40" t="s">
+        <v>669</v>
+      </c>
+      <c r="L40" t="s">
+        <v>62</v>
+      </c>
+      <c r="M40" t="s">
+        <v>89</v>
+      </c>
+      <c r="N40" t="s">
+        <v>281</v>
+      </c>
+      <c r="P40" t="s">
+        <v>65</v>
+      </c>
+      <c r="R40" t="s">
+        <v>597</v>
+      </c>
+      <c r="S40" t="s">
+        <v>597</v>
+      </c>
+      <c r="T40" t="s">
+        <v>477</v>
+      </c>
+      <c r="U40" t="s">
+        <v>670</v>
+      </c>
+      <c r="V40" t="s">
+        <v>671</v>
+      </c>
+      <c r="W40" t="s">
+        <v>672</v>
+      </c>
+      <c r="X40" t="s">
+        <v>447</v>
+      </c>
+      <c r="AA40" t="s">
+        <v>645</v>
+      </c>
+      <c r="AB40" t="s">
+        <v>673</v>
+      </c>
+      <c r="AC40" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD40" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE40" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF40" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG40" t="s">
+        <v>597</v>
+      </c>
+      <c r="AH40" t="s">
+        <v>674</v>
+      </c>
+      <c r="AI40" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ40" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK40" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL40" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM40" t="s">
+        <v>597</v>
+      </c>
+      <c r="AN40" t="s">
+        <v>477</v>
+      </c>
+      <c r="AP40" t="s">
+        <v>675</v>
+      </c>
+      <c r="AQ40" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR40" t="s">
+        <v>669</v>
+      </c>
+      <c r="AS40" t="s">
+        <v>676</v>
+      </c>
+      <c r="AT40" t="s">
+        <v>677</v>
+      </c>
+      <c r="AU40" t="s">
+        <v>678</v>
+      </c>
+      <c r="AV40" t="s">
+        <v>203</v>
+      </c>
+      <c r="AX40" t="s">
+        <v>435</v>
+      </c>
+      <c r="AY40" t="s">
+        <v>652</v>
+      </c>
+      <c r="AZ40" t="s">
+        <v>477</v>
+      </c>
+      <c r="BA40" t="s">
+        <v>679</v>
+      </c>
+      <c r="BB40" t="s">
+        <v>680</v>
+      </c>
+      <c r="BC40" t="s">
+        <v>681</v>
+      </c>
+      <c r="BE40" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="41" spans="1:57">
+      <c r="A41" t="s">
+        <v>683</v>
+      </c>
+      <c r="B41" t="s">
+        <v>684</v>
+      </c>
+      <c r="C41" t="s">
+        <v>685</v>
+      </c>
+      <c r="L41" t="s">
+        <v>62</v>
+      </c>
+      <c r="M41" t="s">
+        <v>89</v>
+      </c>
+      <c r="N41" t="s">
+        <v>281</v>
+      </c>
+      <c r="P41" t="s">
+        <v>65</v>
+      </c>
+      <c r="R41" t="s">
+        <v>597</v>
+      </c>
+      <c r="S41" t="s">
+        <v>597</v>
+      </c>
+      <c r="T41" t="s">
+        <v>477</v>
+      </c>
+      <c r="U41" t="s">
+        <v>686</v>
+      </c>
+      <c r="V41" t="s">
+        <v>687</v>
+      </c>
+      <c r="W41" t="s">
+        <v>688</v>
+      </c>
+      <c r="X41" t="s">
+        <v>689</v>
+      </c>
+      <c r="AA41" t="s">
+        <v>645</v>
+      </c>
+      <c r="AB41" t="s">
+        <v>690</v>
+      </c>
+      <c r="AC41" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD41" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE41" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF41" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG41" t="s">
+        <v>597</v>
+      </c>
+      <c r="AH41" t="s">
+        <v>477</v>
+      </c>
+      <c r="AI41" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ41" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK41" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL41" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM41" t="s">
+        <v>597</v>
+      </c>
+      <c r="AN41" t="s">
+        <v>477</v>
+      </c>
+      <c r="AP41" t="s">
+        <v>691</v>
+      </c>
+      <c r="AQ41" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR41" t="s">
+        <v>685</v>
+      </c>
+      <c r="AS41" t="s">
+        <v>692</v>
+      </c>
+      <c r="AT41" t="s">
+        <v>693</v>
+      </c>
+      <c r="AU41" t="s">
+        <v>694</v>
+      </c>
+      <c r="AV41" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="42" spans="1:57">
+      <c r="A42" t="s">
+        <v>696</v>
+      </c>
+      <c r="B42" t="s">
+        <v>697</v>
+      </c>
+      <c r="C42" t="s">
+        <v>698</v>
+      </c>
+      <c r="L42" t="s">
+        <v>62</v>
+      </c>
+      <c r="M42" t="s">
+        <v>89</v>
+      </c>
+      <c r="N42" t="s">
+        <v>281</v>
+      </c>
+      <c r="P42" t="s">
+        <v>65</v>
+      </c>
+      <c r="R42" t="s">
+        <v>597</v>
+      </c>
+      <c r="S42" t="s">
+        <v>597</v>
+      </c>
+      <c r="T42" t="s">
+        <v>590</v>
+      </c>
+      <c r="U42" t="s">
+        <v>699</v>
+      </c>
+      <c r="V42" t="s">
+        <v>687</v>
+      </c>
+      <c r="W42" t="s">
+        <v>688</v>
+      </c>
+      <c r="X42" t="s">
+        <v>700</v>
+      </c>
+      <c r="AA42" t="s">
+        <v>645</v>
+      </c>
+      <c r="AB42" t="s">
+        <v>701</v>
+      </c>
+      <c r="AC42" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD42" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE42" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF42" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG42" t="s">
+        <v>597</v>
+      </c>
+      <c r="AH42" t="s">
+        <v>590</v>
+      </c>
+      <c r="AI42" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ42" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL42" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM42" t="s">
+        <v>597</v>
+      </c>
+      <c r="AN42" t="s">
+        <v>590</v>
+      </c>
+      <c r="AP42" t="s">
+        <v>702</v>
+      </c>
+      <c r="AQ42" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR42" t="s">
+        <v>698</v>
+      </c>
+      <c r="AS42" t="s">
+        <v>703</v>
+      </c>
+      <c r="AT42" t="s">
+        <v>704</v>
+      </c>
+      <c r="AU42" t="s">
+        <v>705</v>
+      </c>
+      <c r="AV42" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="43" spans="1:57">
+      <c r="A43" t="s">
+        <v>706</v>
+      </c>
+      <c r="B43" t="s">
+        <v>707</v>
+      </c>
+      <c r="C43" t="s">
+        <v>708</v>
+      </c>
+      <c r="L43" t="s">
+        <v>62</v>
+      </c>
+      <c r="M43" t="s">
+        <v>89</v>
+      </c>
+      <c r="N43" t="s">
+        <v>281</v>
+      </c>
+      <c r="P43" t="s">
+        <v>65</v>
+      </c>
+      <c r="R43" t="s">
+        <v>597</v>
+      </c>
+      <c r="S43" t="s">
+        <v>597</v>
+      </c>
+      <c r="T43" t="s">
+        <v>477</v>
+      </c>
+      <c r="U43" t="s">
+        <v>709</v>
+      </c>
+      <c r="V43" t="s">
+        <v>710</v>
+      </c>
+      <c r="W43" t="s">
+        <v>711</v>
+      </c>
+      <c r="X43" t="s">
+        <v>712</v>
+      </c>
+      <c r="AA43" t="s">
+        <v>645</v>
+      </c>
+      <c r="AB43" t="s">
+        <v>713</v>
+      </c>
+      <c r="AC43" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD43" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE43" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF43" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG43" t="s">
+        <v>597</v>
+      </c>
+      <c r="AH43" t="s">
+        <v>477</v>
+      </c>
+      <c r="AP43" t="s">
+        <v>714</v>
+      </c>
+      <c r="AQ43" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR43" t="s">
+        <v>708</v>
+      </c>
+      <c r="AS43" t="s">
+        <v>715</v>
+      </c>
+      <c r="AT43" t="s">
+        <v>716</v>
+      </c>
+      <c r="AU43" t="s">
+        <v>717</v>
+      </c>
+      <c r="AV43" t="s">
+        <v>203</v>
+      </c>
+      <c r="AX43" t="s">
+        <v>237</v>
+      </c>
+      <c r="AY43" t="s">
+        <v>718</v>
+      </c>
+      <c r="AZ43" t="s">
+        <v>590</v>
+      </c>
+      <c r="BA43" t="s">
+        <v>314</v>
+      </c>
+      <c r="BB43" t="s">
+        <v>719</v>
+      </c>
+      <c r="BC43" t="s">
+        <v>681</v>
+      </c>
+      <c r="BE43" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="44" spans="1:57">
+      <c r="A44" t="s">
+        <v>721</v>
+      </c>
+      <c r="B44" t="s">
+        <v>722</v>
+      </c>
+      <c r="C44" t="s">
+        <v>723</v>
+      </c>
+      <c r="L44" t="s">
+        <v>62</v>
+      </c>
+      <c r="M44" t="s">
+        <v>89</v>
+      </c>
+      <c r="N44" t="s">
+        <v>281</v>
+      </c>
+      <c r="P44" t="s">
+        <v>65</v>
+      </c>
+      <c r="R44" t="s">
+        <v>724</v>
+      </c>
+      <c r="S44" t="s">
+        <v>724</v>
+      </c>
+      <c r="T44" t="s">
+        <v>725</v>
+      </c>
+      <c r="U44" t="s">
+        <v>726</v>
+      </c>
+      <c r="V44" t="s">
+        <v>195</v>
+      </c>
+      <c r="W44" t="s">
+        <v>196</v>
+      </c>
+      <c r="X44" t="s">
+        <v>727</v>
+      </c>
+      <c r="AA44" t="s">
+        <v>728</v>
+      </c>
+      <c r="AC44" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD44" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE44" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF44" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG44" t="s">
+        <v>724</v>
+      </c>
+      <c r="AH44" t="s">
+        <v>725</v>
+      </c>
+      <c r="AI44" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ44" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK44" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL44" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM44" t="s">
+        <v>724</v>
+      </c>
+      <c r="AN44" t="s">
+        <v>725</v>
+      </c>
+      <c r="AP44" t="s">
+        <v>731</v>
+      </c>
+      <c r="AQ44" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR44" t="s">
+        <v>723</v>
+      </c>
+      <c r="AS44" t="s">
+        <v>732</v>
+      </c>
+      <c r="AT44" t="s">
+        <v>733</v>
+      </c>
+      <c r="AU44" t="s">
+        <v>734</v>
+      </c>
+      <c r="AV44" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="45" spans="1:57">
+      <c r="A45" t="s">
+        <v>736</v>
+      </c>
+      <c r="B45" t="s">
+        <v>737</v>
+      </c>
+      <c r="C45" t="s">
+        <v>738</v>
+      </c>
+      <c r="L45" t="s">
+        <v>62</v>
+      </c>
+      <c r="M45" t="s">
+        <v>63</v>
+      </c>
+      <c r="N45" t="s">
+        <v>281</v>
+      </c>
+      <c r="P45" t="s">
+        <v>65</v>
+      </c>
+      <c r="R45" t="s">
+        <v>739</v>
+      </c>
+      <c r="S45" t="s">
+        <v>739</v>
+      </c>
+      <c r="T45" t="s">
+        <v>740</v>
+      </c>
+      <c r="U45" t="s">
+        <v>741</v>
+      </c>
+      <c r="V45" t="s">
+        <v>742</v>
+      </c>
+      <c r="W45" t="s">
+        <v>743</v>
+      </c>
+      <c r="X45" t="s">
+        <v>628</v>
+      </c>
+      <c r="AA45" t="s">
+        <v>744</v>
+      </c>
+      <c r="AB45" t="s">
+        <v>745</v>
+      </c>
+      <c r="AC45" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD45" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE45" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF45" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG45" t="s">
+        <v>739</v>
+      </c>
+      <c r="AH45" t="s">
+        <v>740</v>
+      </c>
+      <c r="AI45" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ45" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK45" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL45" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM45" t="s">
+        <v>739</v>
+      </c>
+      <c r="AN45" t="s">
+        <v>740</v>
+      </c>
+      <c r="AP45" t="s">
+        <v>746</v>
+      </c>
+      <c r="AQ45" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR45" t="s">
+        <v>738</v>
+      </c>
+      <c r="AS45" t="s">
+        <v>747</v>
+      </c>
+      <c r="AT45" t="s">
+        <v>748</v>
+      </c>
+      <c r="AU45" t="s">
+        <v>749</v>
+      </c>
+      <c r="AV45" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="46" spans="1:57">
+      <c r="A46" t="s">
+        <v>751</v>
+      </c>
+      <c r="B46" t="s">
+        <v>752</v>
+      </c>
+      <c r="C46" t="s">
+        <v>753</v>
+      </c>
+      <c r="L46" t="s">
+        <v>62</v>
+      </c>
+      <c r="M46" t="s">
+        <v>89</v>
+      </c>
+      <c r="N46" t="s">
+        <v>281</v>
+      </c>
+      <c r="P46" t="s">
+        <v>65</v>
+      </c>
+      <c r="R46" t="s">
+        <v>754</v>
+      </c>
+      <c r="S46" t="s">
+        <v>754</v>
+      </c>
+      <c r="T46" t="s">
+        <v>755</v>
+      </c>
+      <c r="U46" t="s">
+        <v>756</v>
+      </c>
+      <c r="V46" t="s">
+        <v>316</v>
+      </c>
+      <c r="W46" t="s">
+        <v>317</v>
+      </c>
+      <c r="X46" t="s">
+        <v>661</v>
+      </c>
+      <c r="AA46" t="s">
+        <v>757</v>
+      </c>
+      <c r="AC46" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD46" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE46" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF46" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG46" t="s">
+        <v>754</v>
+      </c>
+      <c r="AH46" t="s">
+        <v>755</v>
+      </c>
+      <c r="AI46" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ46" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK46" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL46" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM46" t="s">
+        <v>754</v>
+      </c>
+      <c r="AN46" t="s">
+        <v>755</v>
+      </c>
+      <c r="AP46" t="s">
+        <v>758</v>
+      </c>
+      <c r="AQ46" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR46" t="s">
+        <v>753</v>
+      </c>
+      <c r="AS46" t="s">
+        <v>759</v>
+      </c>
+      <c r="AT46" t="s">
+        <v>760</v>
+      </c>
+      <c r="AU46" t="s">
+        <v>761</v>
+      </c>
+      <c r="AV46" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="47" spans="1:57">
+      <c r="A47" t="s">
+        <v>763</v>
+      </c>
+      <c r="B47" t="s">
+        <v>764</v>
+      </c>
+      <c r="C47" t="s">
+        <v>765</v>
+      </c>
+      <c r="L47" t="s">
+        <v>62</v>
+      </c>
+      <c r="M47" t="s">
+        <v>89</v>
+      </c>
+      <c r="N47" t="s">
+        <v>281</v>
+      </c>
+      <c r="P47" t="s">
+        <v>65</v>
+      </c>
+      <c r="R47" t="s">
+        <v>754</v>
+      </c>
+      <c r="S47" t="s">
+        <v>754</v>
+      </c>
+      <c r="T47" t="s">
+        <v>766</v>
+      </c>
+      <c r="U47" t="s">
+        <v>767</v>
+      </c>
+      <c r="V47" t="s">
+        <v>592</v>
+      </c>
+      <c r="W47" t="s">
+        <v>593</v>
+      </c>
+      <c r="X47" t="s">
+        <v>628</v>
+      </c>
+      <c r="AA47" t="s">
+        <v>757</v>
+      </c>
+      <c r="AC47" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD47" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE47" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF47" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG47" t="s">
+        <v>754</v>
+      </c>
+      <c r="AH47" t="s">
+        <v>766</v>
+      </c>
+      <c r="AI47" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ47" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL47" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM47" t="s">
+        <v>754</v>
+      </c>
+      <c r="AN47" t="s">
+        <v>766</v>
+      </c>
+      <c r="AP47" t="s">
+        <v>768</v>
+      </c>
+      <c r="AQ47" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR47" t="s">
+        <v>765</v>
+      </c>
+      <c r="AS47" t="s">
+        <v>769</v>
+      </c>
+      <c r="AT47" t="s">
+        <v>770</v>
+      </c>
+      <c r="AU47" t="s">
+        <v>771</v>
+      </c>
+      <c r="AV47" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="48" spans="1:57">
+      <c r="A48" t="s">
+        <v>773</v>
+      </c>
+      <c r="B48" t="s">
+        <v>774</v>
+      </c>
+      <c r="C48" t="s">
+        <v>775</v>
+      </c>
+      <c r="L48" t="s">
+        <v>62</v>
+      </c>
+      <c r="M48" t="s">
+        <v>63</v>
+      </c>
+      <c r="N48" t="s">
+        <v>281</v>
+      </c>
+      <c r="P48" t="s">
+        <v>65</v>
+      </c>
+      <c r="R48" t="s">
+        <v>776</v>
+      </c>
+      <c r="S48" t="s">
+        <v>776</v>
+      </c>
+      <c r="T48" t="s">
+        <v>777</v>
+      </c>
+      <c r="U48" t="s">
+        <v>778</v>
+      </c>
+      <c r="V48" t="s">
+        <v>779</v>
+      </c>
+      <c r="W48" t="s">
+        <v>627</v>
+      </c>
+      <c r="X48" t="s">
+        <v>780</v>
+      </c>
+      <c r="AA48" t="s">
+        <v>781</v>
+      </c>
+      <c r="AC48" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD48" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE48" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF48" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG48" t="s">
+        <v>776</v>
+      </c>
+      <c r="AH48" t="s">
+        <v>777</v>
+      </c>
+      <c r="AI48" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ48" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK48" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL48" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM48" t="s">
+        <v>776</v>
+      </c>
+      <c r="AN48" t="s">
+        <v>777</v>
+      </c>
+      <c r="AP48" t="s">
+        <v>782</v>
+      </c>
+      <c r="AQ48" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR48" t="s">
+        <v>775</v>
+      </c>
+      <c r="AS48" t="s">
+        <v>783</v>
+      </c>
+      <c r="AT48" t="s">
+        <v>784</v>
+      </c>
+      <c r="AU48" t="s">
+        <v>785</v>
+      </c>
+      <c r="AV48" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="49" spans="1:57">
+      <c r="A49" t="s">
+        <v>787</v>
+      </c>
+      <c r="B49" t="s">
+        <v>788</v>
+      </c>
+      <c r="C49" t="s">
+        <v>789</v>
+      </c>
+      <c r="L49" t="s">
+        <v>62</v>
+      </c>
+      <c r="M49" t="s">
+        <v>63</v>
+      </c>
+      <c r="N49" t="s">
+        <v>281</v>
+      </c>
+      <c r="P49" t="s">
+        <v>65</v>
+      </c>
+      <c r="R49" t="s">
+        <v>776</v>
+      </c>
+      <c r="S49" t="s">
+        <v>776</v>
+      </c>
+      <c r="T49" t="s">
+        <v>777</v>
+      </c>
+      <c r="U49" t="s">
+        <v>790</v>
+      </c>
+      <c r="V49" t="s">
+        <v>479</v>
+      </c>
+      <c r="W49" t="s">
+        <v>480</v>
+      </c>
+      <c r="X49" t="s">
+        <v>791</v>
+      </c>
+      <c r="AA49" t="s">
+        <v>781</v>
+      </c>
+      <c r="AC49" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD49" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE49" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF49" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG49" t="s">
+        <v>776</v>
+      </c>
+      <c r="AH49" t="s">
+        <v>777</v>
+      </c>
+      <c r="AI49" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ49" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK49" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL49" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM49" t="s">
+        <v>776</v>
+      </c>
+      <c r="AN49" t="s">
+        <v>777</v>
+      </c>
+      <c r="AP49" t="s">
+        <v>792</v>
+      </c>
+      <c r="AQ49" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR49" t="s">
+        <v>789</v>
+      </c>
+      <c r="AS49" t="s">
+        <v>793</v>
+      </c>
+      <c r="AT49" t="s">
+        <v>794</v>
+      </c>
+      <c r="AU49" t="s">
+        <v>795</v>
+      </c>
+      <c r="AV49" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="50" spans="1:57">
+      <c r="A50" t="s">
+        <v>797</v>
+      </c>
+      <c r="B50" t="s">
+        <v>798</v>
+      </c>
+      <c r="C50" t="s">
+        <v>799</v>
+      </c>
+      <c r="G50" t="s">
         <v>105</v>
       </c>
-      <c r="AT4" t="s">
+      <c r="H50" t="s">
         <v>106</v>
       </c>
-      <c r="AU4" t="s">
-[...3 lines deleted...]
-        <v>108</v>
+      <c r="L50" t="s">
+        <v>62</v>
+      </c>
+      <c r="M50" t="s">
+        <v>63</v>
+      </c>
+      <c r="N50" t="s">
+        <v>281</v>
+      </c>
+      <c r="P50" t="s">
+        <v>65</v>
+      </c>
+      <c r="R50" t="s">
+        <v>776</v>
+      </c>
+      <c r="S50" t="s">
+        <v>776</v>
+      </c>
+      <c r="T50" t="s">
+        <v>777</v>
+      </c>
+      <c r="U50" t="s">
+        <v>800</v>
+      </c>
+      <c r="V50" t="s">
+        <v>801</v>
+      </c>
+      <c r="W50" t="s">
+        <v>802</v>
+      </c>
+      <c r="X50" t="s">
+        <v>803</v>
+      </c>
+      <c r="AA50" t="s">
+        <v>781</v>
+      </c>
+      <c r="AB50" t="s">
+        <v>804</v>
+      </c>
+      <c r="AC50" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD50" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE50" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF50" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG50" t="s">
+        <v>776</v>
+      </c>
+      <c r="AH50" t="s">
+        <v>777</v>
+      </c>
+      <c r="AI50" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ50" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK50" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL50" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM50" t="s">
+        <v>776</v>
+      </c>
+      <c r="AN50" t="s">
+        <v>777</v>
+      </c>
+      <c r="AP50" t="s">
+        <v>805</v>
+      </c>
+      <c r="AQ50" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR50" t="s">
+        <v>799</v>
+      </c>
+      <c r="AS50" t="s">
+        <v>806</v>
+      </c>
+      <c r="AT50" t="s">
+        <v>807</v>
+      </c>
+      <c r="AU50" t="s">
+        <v>808</v>
+      </c>
+      <c r="AV50" t="s">
+        <v>809</v>
       </c>
     </row>
-    <row r="5" spans="1:49">
-[...3 lines deleted...]
-      <c r="B5" t="s">
+    <row r="51" spans="1:57">
+      <c r="A51" t="s">
+        <v>810</v>
+      </c>
+      <c r="B51" t="s">
+        <v>811</v>
+      </c>
+      <c r="C51" t="s">
+        <v>812</v>
+      </c>
+      <c r="L51" t="s">
+        <v>62</v>
+      </c>
+      <c r="M51" t="s">
+        <v>63</v>
+      </c>
+      <c r="N51" t="s">
+        <v>281</v>
+      </c>
+      <c r="P51" t="s">
+        <v>65</v>
+      </c>
+      <c r="R51" t="s">
+        <v>813</v>
+      </c>
+      <c r="S51" t="s">
+        <v>813</v>
+      </c>
+      <c r="T51" t="s">
+        <v>814</v>
+      </c>
+      <c r="U51" t="s">
+        <v>815</v>
+      </c>
+      <c r="V51" t="s">
         <v>110</v>
       </c>
-      <c r="C5" t="s">
+      <c r="W51" t="s">
         <v>111</v>
       </c>
-      <c r="L5" t="s">
-[...56 lines deleted...]
-      <c r="AI5" t="s">
+      <c r="X51" t="s">
+        <v>816</v>
+      </c>
+      <c r="AA51" t="s">
+        <v>817</v>
+      </c>
+      <c r="AC51" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD51" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE51" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF51" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG51" t="s">
+        <v>813</v>
+      </c>
+      <c r="AH51" t="s">
+        <v>814</v>
+      </c>
+      <c r="AI51" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ51" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK51" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL51" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM51" t="s">
+        <v>813</v>
+      </c>
+      <c r="AN51" t="s">
+        <v>814</v>
+      </c>
+      <c r="AP51" t="s">
+        <v>818</v>
+      </c>
+      <c r="AQ51" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR51" t="s">
+        <v>812</v>
+      </c>
+      <c r="AS51" t="s">
+        <v>819</v>
+      </c>
+      <c r="AT51" t="s">
+        <v>820</v>
+      </c>
+      <c r="AU51" t="s">
+        <v>821</v>
+      </c>
+      <c r="AV51" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="52" spans="1:57">
+      <c r="A52" t="s">
+        <v>823</v>
+      </c>
+      <c r="B52" t="s">
+        <v>824</v>
+      </c>
+      <c r="C52" t="s">
+        <v>825</v>
+      </c>
+      <c r="L52" t="s">
+        <v>62</v>
+      </c>
+      <c r="M52" t="s">
         <v>63</v>
       </c>
-      <c r="AJ5" t="s">
-[...5 lines deleted...]
-      <c r="AL5" t="s">
+      <c r="N52" t="s">
+        <v>281</v>
+      </c>
+      <c r="P52" t="s">
         <v>65</v>
       </c>
-      <c r="AM5" t="s">
-[...11 lines deleted...]
-      <c r="AR5" t="s">
+      <c r="R52" t="s">
+        <v>826</v>
+      </c>
+      <c r="S52" t="s">
+        <v>826</v>
+      </c>
+      <c r="T52" t="s">
+        <v>827</v>
+      </c>
+      <c r="U52" t="s">
+        <v>828</v>
+      </c>
+      <c r="V52" t="s">
+        <v>829</v>
+      </c>
+      <c r="W52" t="s">
+        <v>830</v>
+      </c>
+      <c r="X52" t="s">
+        <v>831</v>
+      </c>
+      <c r="AA52" t="s">
+        <v>832</v>
+      </c>
+      <c r="AB52" t="s">
+        <v>833</v>
+      </c>
+      <c r="AC52" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD52" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE52" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF52" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG52" t="s">
+        <v>826</v>
+      </c>
+      <c r="AH52" t="s">
+        <v>827</v>
+      </c>
+      <c r="AI52" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ52" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK52" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL52" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM52" t="s">
+        <v>826</v>
+      </c>
+      <c r="AN52" t="s">
+        <v>827</v>
+      </c>
+      <c r="AP52" t="s">
+        <v>834</v>
+      </c>
+      <c r="AQ52" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR52" t="s">
+        <v>825</v>
+      </c>
+      <c r="AS52" t="s">
+        <v>835</v>
+      </c>
+      <c r="AT52" t="s">
+        <v>836</v>
+      </c>
+      <c r="AU52" t="s">
+        <v>837</v>
+      </c>
+      <c r="AV52" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="53" spans="1:57">
+      <c r="A53" t="s">
+        <v>839</v>
+      </c>
+      <c r="B53" t="s">
+        <v>840</v>
+      </c>
+      <c r="C53" t="s">
+        <v>841</v>
+      </c>
+      <c r="L53" t="s">
+        <v>62</v>
+      </c>
+      <c r="M53" t="s">
+        <v>63</v>
+      </c>
+      <c r="N53" t="s">
+        <v>281</v>
+      </c>
+      <c r="P53" t="s">
+        <v>65</v>
+      </c>
+      <c r="R53" t="s">
+        <v>826</v>
+      </c>
+      <c r="S53" t="s">
+        <v>826</v>
+      </c>
+      <c r="T53" t="s">
+        <v>827</v>
+      </c>
+      <c r="U53" t="s">
+        <v>842</v>
+      </c>
+      <c r="V53" t="s">
+        <v>843</v>
+      </c>
+      <c r="W53" t="s">
+        <v>158</v>
+      </c>
+      <c r="X53" t="s">
+        <v>844</v>
+      </c>
+      <c r="AA53" t="s">
+        <v>832</v>
+      </c>
+      <c r="AC53" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD53" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE53" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF53" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG53" t="s">
+        <v>826</v>
+      </c>
+      <c r="AH53" t="s">
+        <v>827</v>
+      </c>
+      <c r="AI53" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ53" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK53" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL53" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM53" t="s">
+        <v>826</v>
+      </c>
+      <c r="AN53" t="s">
+        <v>827</v>
+      </c>
+      <c r="AP53" t="s">
+        <v>845</v>
+      </c>
+      <c r="AQ53" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR53" t="s">
+        <v>841</v>
+      </c>
+      <c r="AS53" t="s">
+        <v>846</v>
+      </c>
+      <c r="AT53" t="s">
+        <v>847</v>
+      </c>
+      <c r="AU53" t="s">
+        <v>848</v>
+      </c>
+      <c r="AV53" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="54" spans="1:57">
+      <c r="A54" t="s">
+        <v>850</v>
+      </c>
+      <c r="B54" t="s">
+        <v>851</v>
+      </c>
+      <c r="C54" t="s">
+        <v>852</v>
+      </c>
+      <c r="L54" t="s">
+        <v>62</v>
+      </c>
+      <c r="M54" t="s">
+        <v>63</v>
+      </c>
+      <c r="N54" t="s">
+        <v>281</v>
+      </c>
+      <c r="P54" t="s">
+        <v>65</v>
+      </c>
+      <c r="R54" t="s">
+        <v>826</v>
+      </c>
+      <c r="S54" t="s">
+        <v>826</v>
+      </c>
+      <c r="T54" t="s">
+        <v>827</v>
+      </c>
+      <c r="U54" t="s">
+        <v>853</v>
+      </c>
+      <c r="V54" t="s">
+        <v>541</v>
+      </c>
+      <c r="W54" t="s">
+        <v>542</v>
+      </c>
+      <c r="X54" t="s">
+        <v>854</v>
+      </c>
+      <c r="AA54" t="s">
+        <v>832</v>
+      </c>
+      <c r="AB54" t="s">
+        <v>855</v>
+      </c>
+      <c r="AC54" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD54" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE54" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF54" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG54" t="s">
+        <v>826</v>
+      </c>
+      <c r="AH54" t="s">
+        <v>827</v>
+      </c>
+      <c r="AI54" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ54" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK54" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL54" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM54" t="s">
+        <v>826</v>
+      </c>
+      <c r="AN54" t="s">
+        <v>827</v>
+      </c>
+      <c r="AP54" t="s">
+        <v>856</v>
+      </c>
+      <c r="AQ54" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR54" t="s">
+        <v>852</v>
+      </c>
+      <c r="AS54" t="s">
+        <v>857</v>
+      </c>
+      <c r="AT54" t="s">
+        <v>858</v>
+      </c>
+      <c r="AU54" t="s">
+        <v>859</v>
+      </c>
+      <c r="AV54" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="55" spans="1:57">
+      <c r="A55" t="s">
+        <v>861</v>
+      </c>
+      <c r="B55" t="s">
+        <v>862</v>
+      </c>
+      <c r="C55" t="s">
+        <v>863</v>
+      </c>
+      <c r="L55" t="s">
+        <v>62</v>
+      </c>
+      <c r="M55" t="s">
+        <v>63</v>
+      </c>
+      <c r="N55" t="s">
+        <v>281</v>
+      </c>
+      <c r="P55" t="s">
+        <v>65</v>
+      </c>
+      <c r="R55" t="s">
+        <v>826</v>
+      </c>
+      <c r="S55" t="s">
+        <v>826</v>
+      </c>
+      <c r="T55" t="s">
+        <v>827</v>
+      </c>
+      <c r="U55" t="s">
+        <v>864</v>
+      </c>
+      <c r="V55" t="s">
+        <v>226</v>
+      </c>
+      <c r="W55" t="s">
+        <v>227</v>
+      </c>
+      <c r="X55" t="s">
+        <v>865</v>
+      </c>
+      <c r="AA55" t="s">
+        <v>832</v>
+      </c>
+      <c r="AC55" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD55" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE55" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF55" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG55" t="s">
+        <v>826</v>
+      </c>
+      <c r="AH55" t="s">
+        <v>866</v>
+      </c>
+      <c r="AI55" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ55" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK55" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL55" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM55" t="s">
+        <v>826</v>
+      </c>
+      <c r="AN55" t="s">
+        <v>827</v>
+      </c>
+      <c r="AP55" t="s">
+        <v>867</v>
+      </c>
+      <c r="AQ55" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR55" t="s">
+        <v>863</v>
+      </c>
+      <c r="AS55" t="s">
+        <v>868</v>
+      </c>
+      <c r="AT55" t="s">
+        <v>869</v>
+      </c>
+      <c r="AU55" t="s">
+        <v>870</v>
+      </c>
+      <c r="AV55" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="56" spans="1:57">
+      <c r="A56" t="s">
+        <v>872</v>
+      </c>
+      <c r="B56" t="s">
+        <v>873</v>
+      </c>
+      <c r="C56" t="s">
+        <v>874</v>
+      </c>
+      <c r="L56" t="s">
+        <v>62</v>
+      </c>
+      <c r="M56" t="s">
+        <v>63</v>
+      </c>
+      <c r="N56" t="s">
+        <v>281</v>
+      </c>
+      <c r="P56" t="s">
+        <v>65</v>
+      </c>
+      <c r="R56" t="s">
+        <v>826</v>
+      </c>
+      <c r="S56" t="s">
+        <v>826</v>
+      </c>
+      <c r="T56" t="s">
+        <v>827</v>
+      </c>
+      <c r="U56" t="s">
+        <v>875</v>
+      </c>
+      <c r="V56" t="s">
+        <v>642</v>
+      </c>
+      <c r="W56" t="s">
+        <v>643</v>
+      </c>
+      <c r="X56" t="s">
+        <v>384</v>
+      </c>
+      <c r="AA56" t="s">
+        <v>832</v>
+      </c>
+      <c r="AC56" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD56" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE56" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF56" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG56" t="s">
+        <v>826</v>
+      </c>
+      <c r="AH56" t="s">
+        <v>827</v>
+      </c>
+      <c r="AI56" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ56" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK56" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL56" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM56" t="s">
+        <v>826</v>
+      </c>
+      <c r="AN56" t="s">
+        <v>827</v>
+      </c>
+      <c r="AP56" t="s">
+        <v>876</v>
+      </c>
+      <c r="AQ56" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR56" t="s">
+        <v>874</v>
+      </c>
+      <c r="AS56" t="s">
+        <v>877</v>
+      </c>
+      <c r="AT56" t="s">
+        <v>878</v>
+      </c>
+      <c r="AU56" t="s">
+        <v>879</v>
+      </c>
+      <c r="AV56" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="57" spans="1:57">
+      <c r="A57" t="s">
+        <v>881</v>
+      </c>
+      <c r="B57" t="s">
+        <v>882</v>
+      </c>
+      <c r="C57" t="s">
+        <v>883</v>
+      </c>
+      <c r="L57" t="s">
+        <v>62</v>
+      </c>
+      <c r="M57" t="s">
+        <v>63</v>
+      </c>
+      <c r="N57" t="s">
+        <v>281</v>
+      </c>
+      <c r="P57" t="s">
+        <v>65</v>
+      </c>
+      <c r="R57" t="s">
+        <v>826</v>
+      </c>
+      <c r="S57" t="s">
+        <v>826</v>
+      </c>
+      <c r="T57" t="s">
+        <v>827</v>
+      </c>
+      <c r="U57" t="s">
+        <v>884</v>
+      </c>
+      <c r="V57" t="s">
+        <v>671</v>
+      </c>
+      <c r="W57" t="s">
+        <v>672</v>
+      </c>
+      <c r="X57" t="s">
+        <v>447</v>
+      </c>
+      <c r="AA57" t="s">
+        <v>832</v>
+      </c>
+      <c r="AB57" t="s">
+        <v>885</v>
+      </c>
+      <c r="AC57" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD57" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE57" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF57" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG57" t="s">
+        <v>826</v>
+      </c>
+      <c r="AH57" t="s">
+        <v>827</v>
+      </c>
+      <c r="AI57" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ57" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK57" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL57" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM57" t="s">
+        <v>826</v>
+      </c>
+      <c r="AN57" t="s">
+        <v>827</v>
+      </c>
+      <c r="AP57" t="s">
+        <v>886</v>
+      </c>
+      <c r="AQ57" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR57" t="s">
+        <v>883</v>
+      </c>
+      <c r="AS57" t="s">
+        <v>887</v>
+      </c>
+      <c r="AT57" t="s">
+        <v>888</v>
+      </c>
+      <c r="AU57" t="s">
+        <v>889</v>
+      </c>
+      <c r="AV57" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="58" spans="1:57">
+      <c r="A58" t="s">
+        <v>891</v>
+      </c>
+      <c r="B58" t="s">
+        <v>892</v>
+      </c>
+      <c r="C58" t="s">
+        <v>893</v>
+      </c>
+      <c r="L58" t="s">
+        <v>62</v>
+      </c>
+      <c r="M58" t="s">
+        <v>63</v>
+      </c>
+      <c r="N58" t="s">
+        <v>281</v>
+      </c>
+      <c r="P58" t="s">
+        <v>65</v>
+      </c>
+      <c r="R58" t="s">
+        <v>826</v>
+      </c>
+      <c r="S58" t="s">
+        <v>826</v>
+      </c>
+      <c r="T58" t="s">
+        <v>827</v>
+      </c>
+      <c r="U58" t="s">
+        <v>894</v>
+      </c>
+      <c r="V58" t="s">
+        <v>895</v>
+      </c>
+      <c r="W58" t="s">
+        <v>688</v>
+      </c>
+      <c r="X58" t="s">
+        <v>831</v>
+      </c>
+      <c r="AA58" t="s">
+        <v>832</v>
+      </c>
+      <c r="AC58" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD58" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE58" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF58" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG58" t="s">
+        <v>826</v>
+      </c>
+      <c r="AH58" t="s">
+        <v>827</v>
+      </c>
+      <c r="AI58" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ58" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK58" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL58" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM58" t="s">
+        <v>826</v>
+      </c>
+      <c r="AN58" t="s">
+        <v>827</v>
+      </c>
+      <c r="AP58" t="s">
+        <v>896</v>
+      </c>
+      <c r="AQ58" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR58" t="s">
+        <v>893</v>
+      </c>
+      <c r="AS58" t="s">
+        <v>897</v>
+      </c>
+      <c r="AT58" t="s">
+        <v>898</v>
+      </c>
+      <c r="AU58" t="s">
+        <v>899</v>
+      </c>
+      <c r="AV58" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="59" spans="1:57">
+      <c r="A59" t="s">
+        <v>901</v>
+      </c>
+      <c r="B59" t="s">
+        <v>902</v>
+      </c>
+      <c r="C59" t="s">
+        <v>903</v>
+      </c>
+      <c r="L59" t="s">
+        <v>62</v>
+      </c>
+      <c r="M59" t="s">
+        <v>89</v>
+      </c>
+      <c r="N59" t="s">
+        <v>281</v>
+      </c>
+      <c r="P59" t="s">
+        <v>65</v>
+      </c>
+      <c r="R59" t="s">
+        <v>826</v>
+      </c>
+      <c r="S59" t="s">
+        <v>826</v>
+      </c>
+      <c r="T59" t="s">
+        <v>827</v>
+      </c>
+      <c r="U59" t="s">
+        <v>904</v>
+      </c>
+      <c r="V59" t="s">
+        <v>659</v>
+      </c>
+      <c r="W59" t="s">
+        <v>660</v>
+      </c>
+      <c r="X59" t="s">
+        <v>905</v>
+      </c>
+      <c r="AA59" t="s">
+        <v>832</v>
+      </c>
+      <c r="AC59" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD59" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE59" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF59" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG59" t="s">
+        <v>826</v>
+      </c>
+      <c r="AH59" t="s">
+        <v>827</v>
+      </c>
+      <c r="AI59" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ59" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK59" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL59" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM59" t="s">
+        <v>826</v>
+      </c>
+      <c r="AN59" t="s">
+        <v>827</v>
+      </c>
+      <c r="AP59" t="s">
+        <v>906</v>
+      </c>
+      <c r="AQ59" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR59" t="s">
+        <v>903</v>
+      </c>
+      <c r="AS59" t="s">
+        <v>907</v>
+      </c>
+      <c r="AT59" t="s">
+        <v>908</v>
+      </c>
+      <c r="AU59" t="s">
+        <v>909</v>
+      </c>
+      <c r="AV59" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="60" spans="1:57">
+      <c r="A60" t="s">
+        <v>911</v>
+      </c>
+      <c r="B60" t="s">
+        <v>912</v>
+      </c>
+      <c r="C60" t="s">
+        <v>913</v>
+      </c>
+      <c r="L60" t="s">
+        <v>62</v>
+      </c>
+      <c r="M60" t="s">
+        <v>89</v>
+      </c>
+      <c r="N60" t="s">
+        <v>281</v>
+      </c>
+      <c r="P60" t="s">
+        <v>65</v>
+      </c>
+      <c r="R60" t="s">
+        <v>826</v>
+      </c>
+      <c r="S60" t="s">
+        <v>826</v>
+      </c>
+      <c r="T60" t="s">
+        <v>827</v>
+      </c>
+      <c r="U60" t="s">
+        <v>914</v>
+      </c>
+      <c r="V60" t="s">
+        <v>915</v>
+      </c>
+      <c r="W60" t="s">
+        <v>916</v>
+      </c>
+      <c r="X60" t="s">
+        <v>917</v>
+      </c>
+      <c r="AA60" t="s">
+        <v>832</v>
+      </c>
+      <c r="AB60" t="s">
+        <v>918</v>
+      </c>
+      <c r="AC60" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD60" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE60" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF60" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG60" t="s">
+        <v>826</v>
+      </c>
+      <c r="AH60" t="s">
+        <v>866</v>
+      </c>
+      <c r="AI60" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ60" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK60" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL60" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM60" t="s">
+        <v>826</v>
+      </c>
+      <c r="AN60" t="s">
+        <v>866</v>
+      </c>
+      <c r="AP60" t="s">
+        <v>919</v>
+      </c>
+      <c r="AQ60" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR60" t="s">
+        <v>913</v>
+      </c>
+      <c r="AS60" t="s">
+        <v>920</v>
+      </c>
+      <c r="AT60" t="s">
+        <v>921</v>
+      </c>
+      <c r="AU60" t="s">
+        <v>922</v>
+      </c>
+      <c r="AV60" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="61" spans="1:57">
+      <c r="A61" t="s">
+        <v>924</v>
+      </c>
+      <c r="B61" t="s">
+        <v>925</v>
+      </c>
+      <c r="C61" t="s">
+        <v>926</v>
+      </c>
+      <c r="L61" t="s">
+        <v>62</v>
+      </c>
+      <c r="M61" t="s">
+        <v>89</v>
+      </c>
+      <c r="N61" t="s">
+        <v>281</v>
+      </c>
+      <c r="P61" t="s">
+        <v>65</v>
+      </c>
+      <c r="R61" t="s">
+        <v>826</v>
+      </c>
+      <c r="S61" t="s">
+        <v>826</v>
+      </c>
+      <c r="T61" t="s">
+        <v>827</v>
+      </c>
+      <c r="U61" t="s">
+        <v>927</v>
+      </c>
+      <c r="V61" t="s">
+        <v>687</v>
+      </c>
+      <c r="W61" t="s">
+        <v>928</v>
+      </c>
+      <c r="X61" t="s">
+        <v>929</v>
+      </c>
+      <c r="AA61" t="s">
+        <v>832</v>
+      </c>
+      <c r="AB61" t="s">
+        <v>930</v>
+      </c>
+      <c r="AC61" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD61" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE61" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF61" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG61" t="s">
+        <v>826</v>
+      </c>
+      <c r="AH61" t="s">
+        <v>827</v>
+      </c>
+      <c r="AI61" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ61" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK61" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL61" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM61" t="s">
+        <v>826</v>
+      </c>
+      <c r="AN61" t="s">
+        <v>827</v>
+      </c>
+      <c r="AP61" t="s">
+        <v>931</v>
+      </c>
+      <c r="AQ61" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR61" t="s">
+        <v>926</v>
+      </c>
+      <c r="AS61" t="s">
+        <v>932</v>
+      </c>
+      <c r="AT61" t="s">
+        <v>933</v>
+      </c>
+      <c r="AU61" t="s">
+        <v>934</v>
+      </c>
+      <c r="AV61" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="62" spans="1:57">
+      <c r="A62" t="s">
+        <v>936</v>
+      </c>
+      <c r="B62" t="s">
+        <v>937</v>
+      </c>
+      <c r="L62" t="s">
+        <v>62</v>
+      </c>
+      <c r="M62" t="s">
+        <v>63</v>
+      </c>
+      <c r="N62" t="s">
+        <v>281</v>
+      </c>
+      <c r="P62" t="s">
+        <v>65</v>
+      </c>
+      <c r="R62" t="s">
+        <v>938</v>
+      </c>
+      <c r="S62" t="s">
+        <v>938</v>
+      </c>
+      <c r="T62" t="s">
+        <v>939</v>
+      </c>
+      <c r="U62" t="s">
+        <v>940</v>
+      </c>
+      <c r="V62" t="s">
+        <v>195</v>
+      </c>
+      <c r="W62" t="s">
+        <v>196</v>
+      </c>
+      <c r="X62" t="s">
+        <v>941</v>
+      </c>
+      <c r="AA62" t="s">
+        <v>942</v>
+      </c>
+      <c r="AB62" t="s">
+        <v>943</v>
+      </c>
+      <c r="AP62" t="s">
+        <v>944</v>
+      </c>
+      <c r="AQ62" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR62" t="s">
+        <v>945</v>
+      </c>
+      <c r="AS62" t="s">
+        <v>946</v>
+      </c>
+      <c r="AT62" t="s">
+        <v>947</v>
+      </c>
+      <c r="AU62" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="63" spans="1:57">
+      <c r="A63" t="s">
+        <v>949</v>
+      </c>
+      <c r="B63" t="s">
+        <v>950</v>
+      </c>
+      <c r="L63" t="s">
+        <v>62</v>
+      </c>
+      <c r="M63" t="s">
+        <v>63</v>
+      </c>
+      <c r="N63" t="s">
+        <v>281</v>
+      </c>
+      <c r="P63" t="s">
+        <v>65</v>
+      </c>
+      <c r="R63" t="s">
+        <v>951</v>
+      </c>
+      <c r="S63" t="s">
+        <v>951</v>
+      </c>
+      <c r="T63" t="s">
+        <v>952</v>
+      </c>
+      <c r="U63" t="s">
+        <v>800</v>
+      </c>
+      <c r="V63" t="s">
+        <v>801</v>
+      </c>
+      <c r="W63" t="s">
+        <v>802</v>
+      </c>
+      <c r="X63" t="s">
+        <v>953</v>
+      </c>
+      <c r="AA63" t="s">
+        <v>954</v>
+      </c>
+      <c r="AB63" t="s">
+        <v>955</v>
+      </c>
+      <c r="AC63" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD63" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE63" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF63" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG63" t="s">
+        <v>951</v>
+      </c>
+      <c r="AH63" t="s">
+        <v>952</v>
+      </c>
+      <c r="AI63" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ63" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK63" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL63" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM63" t="s">
+        <v>951</v>
+      </c>
+      <c r="AN63" t="s">
+        <v>952</v>
+      </c>
+      <c r="AP63" t="s">
+        <v>956</v>
+      </c>
+      <c r="AQ63" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR63" t="s">
+        <v>957</v>
+      </c>
+      <c r="AS63" t="s">
+        <v>958</v>
+      </c>
+      <c r="AT63" t="s">
+        <v>959</v>
+      </c>
+      <c r="AU63" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="64" spans="1:57">
+      <c r="A64" t="s">
+        <v>961</v>
+      </c>
+      <c r="B64" t="s">
+        <v>962</v>
+      </c>
+      <c r="L64" t="s">
+        <v>62</v>
+      </c>
+      <c r="M64" t="s">
+        <v>63</v>
+      </c>
+      <c r="N64" t="s">
+        <v>281</v>
+      </c>
+      <c r="P64" t="s">
+        <v>65</v>
+      </c>
+      <c r="R64" t="s">
+        <v>963</v>
+      </c>
+      <c r="S64" t="s">
+        <v>963</v>
+      </c>
+      <c r="T64" t="s">
+        <v>964</v>
+      </c>
+      <c r="U64" t="s">
+        <v>965</v>
+      </c>
+      <c r="V64" t="s">
+        <v>742</v>
+      </c>
+      <c r="W64" t="s">
+        <v>743</v>
+      </c>
+      <c r="X64" t="s">
+        <v>966</v>
+      </c>
+      <c r="AA64" t="s">
+        <v>967</v>
+      </c>
+      <c r="AB64" t="s">
+        <v>968</v>
+      </c>
+      <c r="AC64" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD64" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE64" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF64" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG64" t="s">
+        <v>963</v>
+      </c>
+      <c r="AH64" t="s">
+        <v>964</v>
+      </c>
+      <c r="AI64" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ64" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK64" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL64" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM64" t="s">
+        <v>963</v>
+      </c>
+      <c r="AN64" t="s">
+        <v>964</v>
+      </c>
+      <c r="AP64" t="s">
+        <v>969</v>
+      </c>
+      <c r="AQ64" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR64" t="s">
+        <v>970</v>
+      </c>
+      <c r="AS64" t="s">
+        <v>971</v>
+      </c>
+      <c r="AT64" t="s">
+        <v>972</v>
+      </c>
+      <c r="AU64" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="65" spans="1:57">
+      <c r="A65" t="s">
+        <v>974</v>
+      </c>
+      <c r="B65" t="s">
+        <v>975</v>
+      </c>
+      <c r="L65" t="s">
+        <v>62</v>
+      </c>
+      <c r="M65" t="s">
+        <v>89</v>
+      </c>
+      <c r="N65" t="s">
+        <v>281</v>
+      </c>
+      <c r="P65" t="s">
+        <v>65</v>
+      </c>
+      <c r="R65" t="s">
+        <v>976</v>
+      </c>
+      <c r="S65" t="s">
+        <v>976</v>
+      </c>
+      <c r="T65" t="s">
+        <v>977</v>
+      </c>
+      <c r="U65" t="s">
+        <v>978</v>
+      </c>
+      <c r="V65" t="s">
+        <v>979</v>
+      </c>
+      <c r="W65" t="s">
+        <v>980</v>
+      </c>
+      <c r="X65" t="s">
+        <v>981</v>
+      </c>
+      <c r="AA65" t="s">
+        <v>982</v>
+      </c>
+      <c r="AB65" t="s">
+        <v>983</v>
+      </c>
+      <c r="AC65" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD65" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE65" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF65" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG65" t="s">
+        <v>976</v>
+      </c>
+      <c r="AH65" t="s">
+        <v>977</v>
+      </c>
+      <c r="AI65" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ65" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK65" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL65" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM65" t="s">
+        <v>976</v>
+      </c>
+      <c r="AN65" t="s">
+        <v>977</v>
+      </c>
+      <c r="AP65" t="s">
+        <v>984</v>
+      </c>
+      <c r="AQ65" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR65" t="s">
+        <v>985</v>
+      </c>
+      <c r="AS65" t="s">
+        <v>986</v>
+      </c>
+      <c r="AT65" t="s">
+        <v>987</v>
+      </c>
+      <c r="AU65" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="66" spans="1:57">
+      <c r="A66" t="s">
+        <v>989</v>
+      </c>
+      <c r="B66" t="s">
+        <v>990</v>
+      </c>
+      <c r="L66" t="s">
+        <v>62</v>
+      </c>
+      <c r="M66" t="s">
+        <v>63</v>
+      </c>
+      <c r="N66" t="s">
+        <v>281</v>
+      </c>
+      <c r="P66" t="s">
+        <v>65</v>
+      </c>
+      <c r="R66" t="s">
+        <v>991</v>
+      </c>
+      <c r="S66" t="s">
+        <v>991</v>
+      </c>
+      <c r="T66" t="s">
+        <v>992</v>
+      </c>
+      <c r="U66" t="s">
+        <v>993</v>
+      </c>
+      <c r="V66" t="s">
+        <v>994</v>
+      </c>
+      <c r="W66" t="s">
+        <v>995</v>
+      </c>
+      <c r="X66" t="s">
+        <v>996</v>
+      </c>
+      <c r="AA66" t="s">
+        <v>997</v>
+      </c>
+      <c r="AB66" t="s">
+        <v>998</v>
+      </c>
+      <c r="AC66" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD66" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE66" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF66" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG66" t="s">
+        <v>991</v>
+      </c>
+      <c r="AH66" t="s">
+        <v>992</v>
+      </c>
+      <c r="AI66" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ66" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK66" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL66" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM66" t="s">
+        <v>991</v>
+      </c>
+      <c r="AN66" t="s">
+        <v>992</v>
+      </c>
+      <c r="AP66" t="s">
+        <v>999</v>
+      </c>
+      <c r="AQ66" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR66" t="s">
+        <v>1000</v>
+      </c>
+      <c r="AS66" t="s">
+        <v>1001</v>
+      </c>
+      <c r="AT66" t="s">
+        <v>1002</v>
+      </c>
+      <c r="AU66" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="67" spans="1:57">
+      <c r="A67" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B67" t="s">
+        <v>1005</v>
+      </c>
+      <c r="L67" t="s">
+        <v>62</v>
+      </c>
+      <c r="M67" t="s">
+        <v>63</v>
+      </c>
+      <c r="N67" t="s">
+        <v>281</v>
+      </c>
+      <c r="P67" t="s">
+        <v>65</v>
+      </c>
+      <c r="R67" t="s">
+        <v>1006</v>
+      </c>
+      <c r="S67" t="s">
+        <v>1006</v>
+      </c>
+      <c r="T67" t="s">
+        <v>1007</v>
+      </c>
+      <c r="U67" t="s">
+        <v>1008</v>
+      </c>
+      <c r="V67" t="s">
+        <v>1009</v>
+      </c>
+      <c r="W67" t="s">
+        <v>1010</v>
+      </c>
+      <c r="X67" t="s">
+        <v>1011</v>
+      </c>
+      <c r="AA67" t="s">
+        <v>1012</v>
+      </c>
+      <c r="AB67" t="s">
+        <v>1013</v>
+      </c>
+      <c r="AC67" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD67" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE67" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF67" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG67" t="s">
+        <v>1006</v>
+      </c>
+      <c r="AH67" t="s">
+        <v>1014</v>
+      </c>
+      <c r="AI67" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ67" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK67" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL67" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM67" t="s">
+        <v>1006</v>
+      </c>
+      <c r="AN67" t="s">
+        <v>1007</v>
+      </c>
+      <c r="AP67" t="s">
+        <v>1015</v>
+      </c>
+      <c r="AQ67" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR67" t="s">
+        <v>1016</v>
+      </c>
+      <c r="AS67" t="s">
+        <v>1017</v>
+      </c>
+      <c r="AT67" t="s">
+        <v>1018</v>
+      </c>
+      <c r="AU67" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="68" spans="1:57">
+      <c r="A68" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B68" t="s">
+        <v>1021</v>
+      </c>
+      <c r="L68" t="s">
+        <v>62</v>
+      </c>
+      <c r="M68" t="s">
+        <v>89</v>
+      </c>
+      <c r="N68" t="s">
+        <v>281</v>
+      </c>
+      <c r="P68" t="s">
+        <v>65</v>
+      </c>
+      <c r="R68" t="s">
+        <v>1022</v>
+      </c>
+      <c r="S68" t="s">
+        <v>1022</v>
+      </c>
+      <c r="T68" t="s">
+        <v>826</v>
+      </c>
+      <c r="U68" t="s">
+        <v>1023</v>
+      </c>
+      <c r="V68" t="s">
+        <v>592</v>
+      </c>
+      <c r="W68" t="s">
+        <v>593</v>
+      </c>
+      <c r="X68" t="s">
+        <v>1024</v>
+      </c>
+      <c r="AA68" t="s">
+        <v>1025</v>
+      </c>
+      <c r="AC68" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD68" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE68" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF68" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG68" t="s">
+        <v>1022</v>
+      </c>
+      <c r="AH68" t="s">
+        <v>826</v>
+      </c>
+      <c r="AI68" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ68" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK68" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL68" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM68" t="s">
+        <v>1022</v>
+      </c>
+      <c r="AN68" t="s">
+        <v>826</v>
+      </c>
+      <c r="AP68" t="s">
+        <v>1026</v>
+      </c>
+      <c r="AQ68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR68" t="s">
+        <v>1027</v>
+      </c>
+      <c r="AS68" t="s">
+        <v>1028</v>
+      </c>
+      <c r="AT68" t="s">
+        <v>1029</v>
+      </c>
+      <c r="AU68" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="69" spans="1:57">
+      <c r="A69" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B69" t="s">
+        <v>1032</v>
+      </c>
+      <c r="L69" t="s">
+        <v>62</v>
+      </c>
+      <c r="M69" t="s">
+        <v>89</v>
+      </c>
+      <c r="N69" t="s">
+        <v>281</v>
+      </c>
+      <c r="P69" t="s">
+        <v>65</v>
+      </c>
+      <c r="R69" t="s">
+        <v>1033</v>
+      </c>
+      <c r="S69" t="s">
+        <v>1033</v>
+      </c>
+      <c r="T69" t="s">
+        <v>1034</v>
+      </c>
+      <c r="U69" t="s">
+        <v>1035</v>
+      </c>
+      <c r="V69" t="s">
+        <v>611</v>
+      </c>
+      <c r="W69" t="s">
+        <v>612</v>
+      </c>
+      <c r="X69" t="s">
+        <v>1036</v>
+      </c>
+      <c r="AA69" t="s">
+        <v>1037</v>
+      </c>
+      <c r="AC69" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD69" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE69" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF69" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG69" t="s">
+        <v>1033</v>
+      </c>
+      <c r="AH69" t="s">
+        <v>1034</v>
+      </c>
+      <c r="AI69" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ69" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK69" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL69" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM69" t="s">
+        <v>1033</v>
+      </c>
+      <c r="AN69" t="s">
+        <v>1034</v>
+      </c>
+      <c r="AP69" t="s">
+        <v>1038</v>
+      </c>
+      <c r="AQ69" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR69" t="s">
+        <v>1039</v>
+      </c>
+      <c r="AS69" t="s">
+        <v>1040</v>
+      </c>
+      <c r="AT69" t="s">
+        <v>1041</v>
+      </c>
+      <c r="AU69" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="70" spans="1:57">
+      <c r="A70" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B70" t="s">
+        <v>1044</v>
+      </c>
+      <c r="L70" t="s">
+        <v>62</v>
+      </c>
+      <c r="M70" t="s">
+        <v>63</v>
+      </c>
+      <c r="N70" t="s">
+        <v>281</v>
+      </c>
+      <c r="P70" t="s">
+        <v>65</v>
+      </c>
+      <c r="R70" t="s">
+        <v>1045</v>
+      </c>
+      <c r="S70" t="s">
+        <v>1045</v>
+      </c>
+      <c r="T70" t="s">
+        <v>826</v>
+      </c>
+      <c r="U70" t="s">
+        <v>778</v>
+      </c>
+      <c r="V70" t="s">
+        <v>779</v>
+      </c>
+      <c r="W70" t="s">
+        <v>627</v>
+      </c>
+      <c r="X70" t="s">
+        <v>780</v>
+      </c>
+      <c r="AA70" t="s">
+        <v>1046</v>
+      </c>
+      <c r="AC70" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD70" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE70" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF70" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG70" t="s">
+        <v>1045</v>
+      </c>
+      <c r="AH70" t="s">
+        <v>826</v>
+      </c>
+      <c r="AI70" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ70" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK70" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL70" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM70" t="s">
+        <v>1045</v>
+      </c>
+      <c r="AN70" t="s">
+        <v>826</v>
+      </c>
+      <c r="AP70" t="s">
+        <v>1047</v>
+      </c>
+      <c r="AQ70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR70" t="s">
+        <v>1048</v>
+      </c>
+      <c r="AS70" t="s">
+        <v>1049</v>
+      </c>
+      <c r="AT70" t="s">
+        <v>1050</v>
+      </c>
+      <c r="AU70" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="71" spans="1:57">
+      <c r="A71" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B71" t="s">
+        <v>1053</v>
+      </c>
+      <c r="L71" t="s">
+        <v>62</v>
+      </c>
+      <c r="M71" t="s">
+        <v>89</v>
+      </c>
+      <c r="N71" t="s">
+        <v>281</v>
+      </c>
+      <c r="P71" t="s">
+        <v>65</v>
+      </c>
+      <c r="R71" t="s">
+        <v>1054</v>
+      </c>
+      <c r="S71" t="s">
+        <v>1054</v>
+      </c>
+      <c r="T71" t="s">
+        <v>1055</v>
+      </c>
+      <c r="U71" t="s">
+        <v>1056</v>
+      </c>
+      <c r="V71" t="s">
+        <v>316</v>
+      </c>
+      <c r="W71" t="s">
+        <v>317</v>
+      </c>
+      <c r="X71" t="s">
+        <v>334</v>
+      </c>
+      <c r="AA71" t="s">
+        <v>1057</v>
+      </c>
+      <c r="AC71" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD71" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE71" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF71" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG71" t="s">
+        <v>1058</v>
+      </c>
+      <c r="AH71" t="s">
+        <v>1055</v>
+      </c>
+      <c r="AI71" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ71" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK71" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL71" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM71" t="s">
+        <v>1054</v>
+      </c>
+      <c r="AN71" t="s">
+        <v>1055</v>
+      </c>
+      <c r="AP71" t="s">
+        <v>1059</v>
+      </c>
+      <c r="AQ71" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR71" t="s">
+        <v>1060</v>
+      </c>
+      <c r="AS71" t="s">
+        <v>1061</v>
+      </c>
+      <c r="AT71" t="s">
+        <v>1062</v>
+      </c>
+      <c r="AU71" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="72" spans="1:57">
+      <c r="A72" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B72" t="s">
+        <v>1065</v>
+      </c>
+      <c r="L72" t="s">
+        <v>62</v>
+      </c>
+      <c r="M72" t="s">
+        <v>63</v>
+      </c>
+      <c r="N72" t="s">
+        <v>281</v>
+      </c>
+      <c r="P72" t="s">
+        <v>65</v>
+      </c>
+      <c r="R72" t="s">
+        <v>1066</v>
+      </c>
+      <c r="S72" t="s">
+        <v>1066</v>
+      </c>
+      <c r="T72" t="s">
+        <v>813</v>
+      </c>
+      <c r="U72" t="s">
+        <v>1067</v>
+      </c>
+      <c r="V72" t="s">
+        <v>110</v>
+      </c>
+      <c r="W72" t="s">
         <v>111</v>
       </c>
-      <c r="AS5" t="s">
-[...9 lines deleted...]
-        <v>124</v>
+      <c r="X72" t="s">
+        <v>816</v>
+      </c>
+      <c r="AA72" t="s">
+        <v>1068</v>
+      </c>
+      <c r="AB72" t="s">
+        <v>1069</v>
+      </c>
+      <c r="AC72" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD72" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE72" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF72" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG72" t="s">
+        <v>1066</v>
+      </c>
+      <c r="AH72" t="s">
+        <v>813</v>
+      </c>
+      <c r="AI72" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ72" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK72" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL72" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM72" t="s">
+        <v>1066</v>
+      </c>
+      <c r="AN72" t="s">
+        <v>813</v>
+      </c>
+      <c r="AP72" t="s">
+        <v>1070</v>
+      </c>
+      <c r="AQ72" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR72" t="s">
+        <v>1071</v>
+      </c>
+      <c r="AS72" t="s">
+        <v>1072</v>
+      </c>
+      <c r="AT72" t="s">
+        <v>1073</v>
+      </c>
+      <c r="AU72" t="s">
+        <v>1074</v>
       </c>
     </row>
-    <row r="6" spans="1:49">
-[...66 lines deleted...]
-      <c r="AI6" t="s">
+    <row r="73" spans="1:57">
+      <c r="A73" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B73" t="s">
+        <v>1076</v>
+      </c>
+      <c r="L73" t="s">
+        <v>62</v>
+      </c>
+      <c r="M73" t="s">
         <v>63</v>
       </c>
-      <c r="AJ6" t="s">
-[...5 lines deleted...]
-      <c r="AL6" t="s">
+      <c r="N73" t="s">
+        <v>281</v>
+      </c>
+      <c r="P73" t="s">
         <v>65</v>
       </c>
-      <c r="AM6" t="s">
-[...24 lines deleted...]
-        <v>140</v>
+      <c r="R73" t="s">
+        <v>1077</v>
+      </c>
+      <c r="S73" t="s">
+        <v>1077</v>
+      </c>
+      <c r="T73" t="s">
+        <v>992</v>
+      </c>
+      <c r="U73" t="s">
+        <v>828</v>
+      </c>
+      <c r="V73" t="s">
+        <v>1078</v>
+      </c>
+      <c r="W73" t="s">
+        <v>830</v>
+      </c>
+      <c r="X73" t="s">
+        <v>831</v>
+      </c>
+      <c r="AA73" t="s">
+        <v>1079</v>
+      </c>
+      <c r="AB73" t="s">
+        <v>1080</v>
+      </c>
+      <c r="AC73" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD73" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE73" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF73" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG73" t="s">
+        <v>1077</v>
+      </c>
+      <c r="AH73" t="s">
+        <v>992</v>
+      </c>
+      <c r="AI73" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ73" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK73" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL73" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM73" t="s">
+        <v>1077</v>
+      </c>
+      <c r="AN73" t="s">
+        <v>992</v>
+      </c>
+      <c r="AP73" t="s">
+        <v>1081</v>
+      </c>
+      <c r="AQ73" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR73" t="s">
+        <v>1082</v>
+      </c>
+      <c r="AS73" t="s">
+        <v>1083</v>
+      </c>
+      <c r="AT73" t="s">
+        <v>1084</v>
+      </c>
+      <c r="AU73" t="s">
+        <v>1085</v>
       </c>
     </row>
-    <row r="7" spans="1:49">
-[...66 lines deleted...]
-      <c r="AI7" t="s">
+    <row r="74" spans="1:57">
+      <c r="A74" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B74" t="s">
+        <v>1087</v>
+      </c>
+      <c r="L74" t="s">
+        <v>62</v>
+      </c>
+      <c r="M74" t="s">
         <v>63</v>
       </c>
-      <c r="AJ7" t="s">
-[...5 lines deleted...]
-      <c r="AL7" t="s">
+      <c r="N74" t="s">
+        <v>281</v>
+      </c>
+      <c r="P74" t="s">
         <v>65</v>
       </c>
-      <c r="AM7" t="s">
-[...24 lines deleted...]
-        <v>148</v>
+      <c r="R74" t="s">
+        <v>1077</v>
+      </c>
+      <c r="S74" t="s">
+        <v>1077</v>
+      </c>
+      <c r="T74" t="s">
+        <v>992</v>
+      </c>
+      <c r="U74" t="s">
+        <v>842</v>
+      </c>
+      <c r="V74" t="s">
+        <v>843</v>
+      </c>
+      <c r="W74" t="s">
+        <v>158</v>
+      </c>
+      <c r="X74" t="s">
+        <v>1088</v>
+      </c>
+      <c r="AA74" t="s">
+        <v>1079</v>
+      </c>
+      <c r="AC74" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD74" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE74" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF74" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG74" t="s">
+        <v>1077</v>
+      </c>
+      <c r="AH74" t="s">
+        <v>992</v>
+      </c>
+      <c r="AI74" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ74" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK74" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL74" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM74" t="s">
+        <v>1077</v>
+      </c>
+      <c r="AN74" t="s">
+        <v>992</v>
+      </c>
+      <c r="AP74" t="s">
+        <v>1089</v>
+      </c>
+      <c r="AQ74" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR74" t="s">
+        <v>1090</v>
+      </c>
+      <c r="AS74" t="s">
+        <v>1091</v>
+      </c>
+      <c r="AT74" t="s">
+        <v>1092</v>
+      </c>
+      <c r="AU74" t="s">
+        <v>1093</v>
       </c>
     </row>
-    <row r="8" spans="1:49">
-[...27 lines deleted...]
-      <c r="T8" t="s">
+    <row r="75" spans="1:57">
+      <c r="A75" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B75" t="s">
+        <v>1095</v>
+      </c>
+      <c r="L75" t="s">
+        <v>62</v>
+      </c>
+      <c r="M75" t="s">
+        <v>89</v>
+      </c>
+      <c r="N75" t="s">
+        <v>281</v>
+      </c>
+      <c r="P75" t="s">
+        <v>65</v>
+      </c>
+      <c r="R75" t="s">
+        <v>1096</v>
+      </c>
+      <c r="S75" t="s">
+        <v>1096</v>
+      </c>
+      <c r="T75" t="s">
+        <v>992</v>
+      </c>
+      <c r="U75" t="s">
+        <v>853</v>
+      </c>
+      <c r="V75" t="s">
+        <v>541</v>
+      </c>
+      <c r="W75" t="s">
+        <v>542</v>
+      </c>
+      <c r="X75" t="s">
+        <v>1097</v>
+      </c>
+      <c r="AA75" t="s">
+        <v>1098</v>
+      </c>
+      <c r="AC75" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD75" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE75" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF75" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG75" t="s">
+        <v>1096</v>
+      </c>
+      <c r="AH75" t="s">
+        <v>992</v>
+      </c>
+      <c r="AI75" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ75" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK75" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL75" t="s">
         <v>79</v>
       </c>
-      <c r="U8" t="s">
-[...17 lines deleted...]
-      <c r="AC8" t="s">
+      <c r="AM75" t="s">
+        <v>1096</v>
+      </c>
+      <c r="AN75" t="s">
+        <v>992</v>
+      </c>
+      <c r="AP75" t="s">
+        <v>1099</v>
+      </c>
+      <c r="AQ75" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR75" t="s">
+        <v>1100</v>
+      </c>
+      <c r="AS75" t="s">
+        <v>1101</v>
+      </c>
+      <c r="AT75" t="s">
+        <v>1102</v>
+      </c>
+      <c r="AU75" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="76" spans="1:57">
+      <c r="A76" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B76" t="s">
+        <v>1105</v>
+      </c>
+      <c r="L76" t="s">
+        <v>62</v>
+      </c>
+      <c r="M76" t="s">
         <v>63</v>
       </c>
-      <c r="AD8" t="s">
-[...5 lines deleted...]
-      <c r="AF8" t="s">
+      <c r="N76" t="s">
+        <v>281</v>
+      </c>
+      <c r="P76" t="s">
         <v>65</v>
       </c>
-      <c r="AG8" t="s">
-[...2 lines deleted...]
-      <c r="AH8" t="s">
+      <c r="R76" t="s">
+        <v>1096</v>
+      </c>
+      <c r="S76" t="s">
+        <v>1096</v>
+      </c>
+      <c r="T76" t="s">
+        <v>992</v>
+      </c>
+      <c r="U76" t="s">
+        <v>864</v>
+      </c>
+      <c r="V76" t="s">
+        <v>226</v>
+      </c>
+      <c r="W76" t="s">
+        <v>227</v>
+      </c>
+      <c r="X76" t="s">
+        <v>865</v>
+      </c>
+      <c r="AA76" t="s">
+        <v>1098</v>
+      </c>
+      <c r="AC76" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD76" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE76" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF76" t="s">
         <v>79</v>
       </c>
-      <c r="AP8" t="s">
-[...18 lines deleted...]
-        <v>162</v>
+      <c r="AG76" t="s">
+        <v>1096</v>
+      </c>
+      <c r="AH76" t="s">
+        <v>992</v>
+      </c>
+      <c r="AI76" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ76" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK76" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL76" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM76" t="s">
+        <v>1096</v>
+      </c>
+      <c r="AN76" t="s">
+        <v>992</v>
+      </c>
+      <c r="AP76" t="s">
+        <v>1106</v>
+      </c>
+      <c r="AQ76" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR76" t="s">
+        <v>1107</v>
+      </c>
+      <c r="AS76" t="s">
+        <v>1108</v>
+      </c>
+      <c r="AT76" t="s">
+        <v>1109</v>
+      </c>
+      <c r="AU76" t="s">
+        <v>1110</v>
       </c>
     </row>
-    <row r="9" spans="1:49">
-[...66 lines deleted...]
-      <c r="AI9" t="s">
+    <row r="77" spans="1:57">
+      <c r="A77" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B77" t="s">
+        <v>1112</v>
+      </c>
+      <c r="L77" t="s">
+        <v>62</v>
+      </c>
+      <c r="M77" t="s">
         <v>63</v>
       </c>
-      <c r="AJ9" t="s">
-[...5 lines deleted...]
-      <c r="AL9" t="s">
+      <c r="N77" t="s">
+        <v>281</v>
+      </c>
+      <c r="P77" t="s">
         <v>65</v>
       </c>
-      <c r="AM9" t="s">
-[...24 lines deleted...]
-        <v>162</v>
+      <c r="R77" t="s">
+        <v>1096</v>
+      </c>
+      <c r="S77" t="s">
+        <v>1096</v>
+      </c>
+      <c r="T77" t="s">
+        <v>992</v>
+      </c>
+      <c r="U77" t="s">
+        <v>1113</v>
+      </c>
+      <c r="V77" t="s">
+        <v>642</v>
+      </c>
+      <c r="W77" t="s">
+        <v>643</v>
+      </c>
+      <c r="X77" t="s">
+        <v>384</v>
+      </c>
+      <c r="AA77" t="s">
+        <v>1098</v>
+      </c>
+      <c r="AC77" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD77" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE77" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF77" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG77" t="s">
+        <v>1096</v>
+      </c>
+      <c r="AH77" t="s">
+        <v>992</v>
+      </c>
+      <c r="AI77" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ77" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK77" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL77" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM77" t="s">
+        <v>1096</v>
+      </c>
+      <c r="AN77" t="s">
+        <v>992</v>
+      </c>
+      <c r="AP77" t="s">
+        <v>1114</v>
+      </c>
+      <c r="AQ77" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR77" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AS77" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AT77" t="s">
+        <v>1117</v>
+      </c>
+      <c r="AU77" t="s">
+        <v>1118</v>
       </c>
     </row>
-    <row r="10" spans="1:49">
-[...64 lines deleted...]
-        <v>162</v>
+    <row r="78" spans="1:57">
+      <c r="A78" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B78" t="s">
+        <v>1120</v>
+      </c>
+      <c r="L78" t="s">
+        <v>62</v>
+      </c>
+      <c r="M78" t="s">
+        <v>63</v>
+      </c>
+      <c r="N78" t="s">
+        <v>281</v>
+      </c>
+      <c r="P78" t="s">
+        <v>65</v>
+      </c>
+      <c r="R78" t="s">
+        <v>1096</v>
+      </c>
+      <c r="S78" t="s">
+        <v>1096</v>
+      </c>
+      <c r="T78" t="s">
+        <v>992</v>
+      </c>
+      <c r="U78" t="s">
+        <v>884</v>
+      </c>
+      <c r="X78" t="s">
+        <v>1121</v>
+      </c>
+      <c r="AA78" t="s">
+        <v>1098</v>
+      </c>
+      <c r="AC78" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD78" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE78" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF78" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG78" t="s">
+        <v>1096</v>
+      </c>
+      <c r="AH78" t="s">
+        <v>992</v>
+      </c>
+      <c r="AI78" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ78" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK78" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL78" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM78" t="s">
+        <v>1096</v>
+      </c>
+      <c r="AN78" t="s">
+        <v>992</v>
+      </c>
+      <c r="AP78" t="s">
+        <v>1122</v>
+      </c>
+      <c r="AQ78" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR78" t="s">
+        <v>1123</v>
+      </c>
+      <c r="AS78" t="s">
+        <v>1124</v>
+      </c>
+      <c r="AT78" t="s">
+        <v>1125</v>
+      </c>
+      <c r="AU78" t="s">
+        <v>1126</v>
       </c>
     </row>
-    <row r="11" spans="1:49">
-[...64 lines deleted...]
-        <v>162</v>
+    <row r="79" spans="1:57">
+      <c r="A79" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B79" t="s">
+        <v>1128</v>
+      </c>
+      <c r="L79" t="s">
+        <v>62</v>
+      </c>
+      <c r="M79" t="s">
+        <v>89</v>
+      </c>
+      <c r="N79" t="s">
+        <v>281</v>
+      </c>
+      <c r="P79" t="s">
+        <v>65</v>
+      </c>
+      <c r="R79" t="s">
+        <v>1096</v>
+      </c>
+      <c r="S79" t="s">
+        <v>1096</v>
+      </c>
+      <c r="T79" t="s">
+        <v>992</v>
+      </c>
+      <c r="U79" t="s">
+        <v>894</v>
+      </c>
+      <c r="V79" t="s">
+        <v>895</v>
+      </c>
+      <c r="W79" t="s">
+        <v>688</v>
+      </c>
+      <c r="X79" t="s">
+        <v>831</v>
+      </c>
+      <c r="AA79" t="s">
+        <v>1098</v>
+      </c>
+      <c r="AB79" t="s">
+        <v>1129</v>
+      </c>
+      <c r="AC79" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD79" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE79" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF79" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG79" t="s">
+        <v>1096</v>
+      </c>
+      <c r="AH79" t="s">
+        <v>992</v>
+      </c>
+      <c r="AI79" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ79" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK79" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL79" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM79" t="s">
+        <v>1096</v>
+      </c>
+      <c r="AN79" t="s">
+        <v>992</v>
+      </c>
+      <c r="AP79" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AQ79" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR79" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AS79" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AT79" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AU79" t="s">
+        <v>1134</v>
       </c>
     </row>
-    <row r="12" spans="1:49">
-[...67 lines deleted...]
-        <v>162</v>
+    <row r="80" spans="1:57">
+      <c r="A80" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B80" t="s">
+        <v>1136</v>
+      </c>
+      <c r="L80" t="s">
+        <v>62</v>
+      </c>
+      <c r="M80" t="s">
+        <v>89</v>
+      </c>
+      <c r="N80" t="s">
+        <v>281</v>
+      </c>
+      <c r="P80" t="s">
+        <v>65</v>
+      </c>
+      <c r="R80" t="s">
+        <v>1096</v>
+      </c>
+      <c r="S80" t="s">
+        <v>1096</v>
+      </c>
+      <c r="T80" t="s">
+        <v>992</v>
+      </c>
+      <c r="U80" t="s">
+        <v>1137</v>
+      </c>
+      <c r="V80" t="s">
+        <v>659</v>
+      </c>
+      <c r="W80" t="s">
+        <v>660</v>
+      </c>
+      <c r="X80" t="s">
+        <v>905</v>
+      </c>
+      <c r="AA80" t="s">
+        <v>1098</v>
+      </c>
+      <c r="AB80" t="s">
+        <v>1138</v>
+      </c>
+      <c r="AC80" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD80" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE80" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF80" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG80" t="s">
+        <v>1096</v>
+      </c>
+      <c r="AH80" t="s">
+        <v>992</v>
+      </c>
+      <c r="AI80" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ80" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK80" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL80" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM80" t="s">
+        <v>1096</v>
+      </c>
+      <c r="AN80" t="s">
+        <v>992</v>
+      </c>
+      <c r="AP80" t="s">
+        <v>1139</v>
+      </c>
+      <c r="AQ80" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR80" t="s">
+        <v>1140</v>
+      </c>
+      <c r="AS80" t="s">
+        <v>1141</v>
+      </c>
+      <c r="AT80" t="s">
+        <v>1142</v>
+      </c>
+      <c r="AU80" t="s">
+        <v>1143</v>
       </c>
     </row>
-    <row r="13" spans="1:49">
-[...3 lines deleted...]
-      <c r="B13" t="s">
+    <row r="81" spans="1:57">
+      <c r="A81" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B81" t="s">
+        <v>1145</v>
+      </c>
+      <c r="L81" t="s">
+        <v>62</v>
+      </c>
+      <c r="M81" t="s">
+        <v>89</v>
+      </c>
+      <c r="N81" t="s">
+        <v>281</v>
+      </c>
+      <c r="P81" t="s">
+        <v>65</v>
+      </c>
+      <c r="R81" t="s">
+        <v>1096</v>
+      </c>
+      <c r="S81" t="s">
+        <v>1096</v>
+      </c>
+      <c r="T81" t="s">
+        <v>992</v>
+      </c>
+      <c r="U81" t="s">
+        <v>1146</v>
+      </c>
+      <c r="V81" t="s">
+        <v>915</v>
+      </c>
+      <c r="W81" t="s">
+        <v>916</v>
+      </c>
+      <c r="X81" t="s">
+        <v>917</v>
+      </c>
+      <c r="AA81" t="s">
+        <v>1098</v>
+      </c>
+      <c r="AC81" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD81" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE81" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF81" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG81" t="s">
+        <v>1096</v>
+      </c>
+      <c r="AH81" t="s">
+        <v>992</v>
+      </c>
+      <c r="AI81" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ81" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK81" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL81" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM81" t="s">
+        <v>1096</v>
+      </c>
+      <c r="AN81" t="s">
+        <v>992</v>
+      </c>
+      <c r="AP81" t="s">
+        <v>1147</v>
+      </c>
+      <c r="AQ81" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR81" t="s">
+        <v>1148</v>
+      </c>
+      <c r="AS81" t="s">
+        <v>1149</v>
+      </c>
+      <c r="AT81" t="s">
+        <v>1150</v>
+      </c>
+      <c r="AU81" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="82" spans="1:57">
+      <c r="A82" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B82" t="s">
+        <v>1153</v>
+      </c>
+      <c r="L82" t="s">
+        <v>62</v>
+      </c>
+      <c r="M82" t="s">
+        <v>89</v>
+      </c>
+      <c r="N82" t="s">
+        <v>281</v>
+      </c>
+      <c r="P82" t="s">
+        <v>65</v>
+      </c>
+      <c r="R82" t="s">
+        <v>1096</v>
+      </c>
+      <c r="S82" t="s">
+        <v>1096</v>
+      </c>
+      <c r="T82" t="s">
+        <v>992</v>
+      </c>
+      <c r="U82" t="s">
+        <v>927</v>
+      </c>
+      <c r="V82" t="s">
+        <v>687</v>
+      </c>
+      <c r="W82" t="s">
+        <v>928</v>
+      </c>
+      <c r="X82" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AA82" t="s">
+        <v>1098</v>
+      </c>
+      <c r="AC82" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD82" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE82" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF82" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG82" t="s">
+        <v>1096</v>
+      </c>
+      <c r="AH82" t="s">
+        <v>992</v>
+      </c>
+      <c r="AI82" t="s">
+        <v>729</v>
+      </c>
+      <c r="AJ82" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK82" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL82" t="s">
+        <v>730</v>
+      </c>
+      <c r="AM82" t="s">
+        <v>1096</v>
+      </c>
+      <c r="AN82" t="s">
+        <v>992</v>
+      </c>
+      <c r="AP82" t="s">
+        <v>1155</v>
+      </c>
+      <c r="AQ82" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR82" t="s">
+        <v>1156</v>
+      </c>
+      <c r="AS82" t="s">
+        <v>1157</v>
+      </c>
+      <c r="AT82" t="s">
+        <v>1158</v>
+      </c>
+      <c r="AU82" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="83" spans="1:57">
+      <c r="A83" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B83" t="s">
+        <v>1161</v>
+      </c>
+      <c r="L83" t="s">
+        <v>62</v>
+      </c>
+      <c r="M83" t="s">
+        <v>63</v>
+      </c>
+      <c r="N83" t="s">
+        <v>281</v>
+      </c>
+      <c r="P83" t="s">
+        <v>65</v>
+      </c>
+      <c r="R83" t="s">
+        <v>1162</v>
+      </c>
+      <c r="S83" t="s">
+        <v>1162</v>
+      </c>
+      <c r="T83" t="s">
+        <v>1163</v>
+      </c>
+      <c r="U83" t="s">
+        <v>1164</v>
+      </c>
+      <c r="V83" t="s">
+        <v>1165</v>
+      </c>
+      <c r="W83" t="s">
+        <v>1166</v>
+      </c>
+      <c r="X83" t="s">
+        <v>1167</v>
+      </c>
+      <c r="AA83" t="s">
+        <v>1168</v>
+      </c>
+      <c r="AB83" t="s">
+        <v>1169</v>
+      </c>
+      <c r="AC83" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD83" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE83" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF83" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG83" t="s">
+        <v>1162</v>
+      </c>
+      <c r="AH83" t="s">
+        <v>1163</v>
+      </c>
+      <c r="AI83" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ83" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK83" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL83" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM83" t="s">
+        <v>1162</v>
+      </c>
+      <c r="AN83" t="s">
+        <v>1163</v>
+      </c>
+      <c r="AP83" t="s">
+        <v>1170</v>
+      </c>
+      <c r="AQ83" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR83" t="s">
+        <v>1171</v>
+      </c>
+      <c r="AS83" t="s">
+        <v>1172</v>
+      </c>
+      <c r="AT83" t="s">
+        <v>1173</v>
+      </c>
+      <c r="AU83" t="s">
+        <v>1174</v>
+      </c>
+      <c r="AX83" t="s">
         <v>220</v>
       </c>
-      <c r="C13" t="s">
-[...1416 lines deleted...]
-      <c r="V27" t="s">
+      <c r="AY83" t="s">
+        <v>461</v>
+      </c>
+      <c r="AZ83" t="s">
+        <v>509</v>
+      </c>
+      <c r="BA83" t="s">
+        <v>1175</v>
+      </c>
+      <c r="BB83" t="s">
+        <v>1167</v>
+      </c>
+      <c r="BC83" t="s">
         <v>438</v>
       </c>
-      <c r="W27" t="s">
-[...5241 lines deleted...]
-        <v>1045</v>
+      <c r="BE83" t="s">
+        <v>1176</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>