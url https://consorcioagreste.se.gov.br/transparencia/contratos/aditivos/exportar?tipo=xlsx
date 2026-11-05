--- v1 (2026-08-25)
+++ v2 (2026-11-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="421">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="426">
   <si>
     <t>numero</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>url_contrato_arquivo</t>
   </si>
   <si>
     <t>contrato_uuid_ref</t>
   </si>
   <si>
     <t>contrato_numero_ref</t>
   </si>
   <si>
     <t>url_contrato_ref</t>
   </si>
   <si>
     <t>licitacao_numero</t>
   </si>
   <si>
     <t>licitacao_titulo</t>
   </si>
   <si>
@@ -412,50 +412,65 @@
     <t>92f483ba0c719fde53385a29d91dfab385da9ef8</t>
   </si>
   <si>
     <t>21328d2f3d14f128dd16c152c7137a01</t>
   </si>
   <si>
     <t>07/08/2026 10:03:38</t>
   </si>
   <si>
     <t>07/08/2026 10:04:02</t>
   </si>
   <si>
     <t>8_-_Extrato_do_Termo_aditivo.docx_assinado.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/contrato/019fdc4f-770f-71dc-8968-81331c4d2b4b/8-extrato-do-termo-aditivo-docx-assinado_d9c4e904-2f48-4b9e-b491-d45af4a81942.pdf</t>
   </si>
   <si>
     <t>1f37e2dda2bce848b1e3ed389917b77323b2922b</t>
   </si>
   <si>
     <t>9134af51b7e00446743c6fb47a80a980</t>
   </si>
   <si>
     <t>07/08/2026 10:02:55</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - TERMO ADITIVO AO CONTRATO 19-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fdc4f-770f-71dc-8968-81331c4d2b4b/justificativa-termo-aditivo-ao-contrato-19-2025_1454269b-2da8-4f9a-a822-0c3ee88f0f0b.pdf</t>
+  </si>
+  <si>
+    <t>d70065575ea1db17bb070f770d548519e3fc56cb</t>
+  </si>
+  <si>
+    <t>ffd067fa58f81325b7f782ab985c9eb3</t>
+  </si>
+  <si>
+    <t>08/09/2026 08:25:20</t>
   </si>
   <si>
     <t>PARECER JURÍDICO - TERMO ADITIVO AO CONTRATO 19-2025.pdf</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/contrato/019fdc4f-770f-71dc-8968-81331c4d2b4b/parecer-juridico-termo-aditivo-ao-contrato-19-2025_fdb94bef-413b-4ed6-9b3c-826d382db8d9.pdf</t>
   </si>
   <si>
     <t>04dc11a0e624f436c8c26dd2ed0e3def64e7cfe9</t>
   </si>
   <si>
     <t>6b41b90deaca587dfc778ed0e2c14713</t>
   </si>
   <si>
     <t>21/08/2026 11:41:58</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/aditivos/019ff625-e39e-72e9-b324-3970dea06471</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/contrato/019ff625-e39e-72e9-b324-3970dea06471/1o-termo-aditivo-contrato-no-012-2025-agsistemas_7b751dd0-b322-4f38-a57f-6a73a094c85a.pdf</t>
   </si>
   <si>
     <t>019ead23-8447-7034-9ced-99c605d4f7ad</t>
   </si>
@@ -2092,1266 +2107,1284 @@
       </c>
       <c r="AN3" t="s">
         <v>131</v>
       </c>
       <c r="AO3" t="s">
         <v>132</v>
       </c>
       <c r="AQ3" t="s">
         <v>133</v>
       </c>
       <c r="AR3" t="s">
         <v>89</v>
       </c>
       <c r="AS3" t="s">
         <v>134</v>
       </c>
       <c r="AT3" t="s">
         <v>135</v>
       </c>
       <c r="AU3" t="s">
         <v>136</v>
       </c>
       <c r="AV3" t="s">
         <v>137</v>
       </c>
+      <c r="AX3" t="s">
+        <v>138</v>
+      </c>
+      <c r="AY3" t="s">
+        <v>89</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>139</v>
+      </c>
+      <c r="BA3" t="s">
+        <v>140</v>
+      </c>
+      <c r="BB3" t="s">
+        <v>141</v>
+      </c>
+      <c r="BC3" t="s">
+        <v>142</v>
+      </c>
     </row>
     <row r="4" spans="1:70">
       <c r="A4" t="s">
         <v>70</v>
       </c>
       <c r="B4" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="C4" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="D4" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="E4" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="F4" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="L4" t="s">
         <v>76</v>
       </c>
       <c r="M4" t="s">
         <v>77</v>
       </c>
       <c r="N4" t="s">
         <v>78</v>
       </c>
       <c r="O4" t="s">
         <v>79</v>
       </c>
       <c r="P4" t="s">
         <v>80</v>
       </c>
       <c r="R4" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="S4" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="T4" t="s">
+        <v>149</v>
+      </c>
+      <c r="U4" t="s">
+        <v>150</v>
+      </c>
+      <c r="V4" t="s">
+        <v>151</v>
+      </c>
+      <c r="W4" t="s">
+        <v>152</v>
+      </c>
+      <c r="X4" t="s">
+        <v>153</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>154</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>155</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE4" t="s">
         <v>144</v>
       </c>
-      <c r="U4" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AF4" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="AG4" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="AH4" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="AI4" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
     </row>
     <row r="5" spans="1:70">
       <c r="A5" t="s">
         <v>109</v>
       </c>
       <c r="B5" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="C5" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="D5" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="E5" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="F5" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="L5" t="s">
         <v>76</v>
       </c>
       <c r="M5" t="s">
         <v>77</v>
       </c>
       <c r="N5" t="s">
         <v>78</v>
       </c>
       <c r="O5" t="s">
         <v>79</v>
       </c>
       <c r="P5" t="s">
         <v>80</v>
       </c>
       <c r="R5" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="S5" t="s">
+        <v>166</v>
+      </c>
+      <c r="T5" t="s">
+        <v>167</v>
+      </c>
+      <c r="U5" t="s">
+        <v>168</v>
+      </c>
+      <c r="V5" t="s">
+        <v>169</v>
+      </c>
+      <c r="W5" t="s">
+        <v>170</v>
+      </c>
+      <c r="X5" t="s">
+        <v>171</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>172</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>173</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>174</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE5" t="s">
         <v>161</v>
       </c>
-      <c r="T5" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="AF5" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="AG5" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="AH5" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="AI5" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="AJ5" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="AK5" t="s">
         <v>89</v>
       </c>
       <c r="AL5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="AM5" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="AN5" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="AO5" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AQ5" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="AR5" t="s">
         <v>89</v>
       </c>
       <c r="AS5" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="AT5" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="AU5" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="AV5" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="AX5" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="AY5" t="s">
         <v>89</v>
       </c>
       <c r="AZ5" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="BA5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="BB5" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="BC5" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="BE5" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="BF5" t="s">
         <v>89</v>
       </c>
       <c r="BG5" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="BH5" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="BI5" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="BJ5" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="BL5" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="BM5" t="s">
         <v>89</v>
       </c>
       <c r="BN5" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="BO5" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="BP5" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="BQ5" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
     </row>
     <row r="6" spans="1:70">
       <c r="A6" t="s">
         <v>109</v>
       </c>
       <c r="B6" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="C6" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="D6" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="E6" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="F6" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="L6" t="s">
         <v>76</v>
       </c>
       <c r="M6" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="N6" t="s">
         <v>78</v>
       </c>
       <c r="O6" t="s">
         <v>79</v>
       </c>
       <c r="P6" t="s">
         <v>80</v>
       </c>
       <c r="R6" t="s">
+        <v>210</v>
+      </c>
+      <c r="S6" t="s">
+        <v>210</v>
+      </c>
+      <c r="T6" t="s">
+        <v>211</v>
+      </c>
+      <c r="U6" t="s">
+        <v>212</v>
+      </c>
+      <c r="V6" t="s">
+        <v>213</v>
+      </c>
+      <c r="W6" t="s">
+        <v>214</v>
+      </c>
+      <c r="X6" t="s">
+        <v>215</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>216</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>217</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>218</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE6" t="s">
         <v>205</v>
       </c>
-      <c r="S6" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="AF6" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="AG6" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="AH6" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="AI6" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="AJ6" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="AK6" t="s">
         <v>89</v>
       </c>
       <c r="AL6" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="AM6" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="AN6" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="AO6" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="AQ6" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="AR6" t="s">
         <v>89</v>
       </c>
       <c r="AS6" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="AT6" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="AU6" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="AV6" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="AX6" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="AY6" t="s">
         <v>89</v>
       </c>
       <c r="AZ6" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="BA6" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="BB6" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="BC6" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
     </row>
     <row r="7" spans="1:70">
       <c r="A7" t="s">
         <v>109</v>
       </c>
       <c r="B7" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="C7" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="D7" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="E7" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="F7" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="L7" t="s">
         <v>76</v>
       </c>
       <c r="M7" t="s">
         <v>77</v>
       </c>
       <c r="N7" t="s">
         <v>78</v>
       </c>
       <c r="O7" t="s">
         <v>79</v>
       </c>
       <c r="P7" t="s">
         <v>80</v>
       </c>
       <c r="R7" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="S7" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="T7" t="s">
+        <v>244</v>
+      </c>
+      <c r="U7" t="s">
+        <v>245</v>
+      </c>
+      <c r="V7" t="s">
+        <v>246</v>
+      </c>
+      <c r="W7" t="s">
+        <v>247</v>
+      </c>
+      <c r="X7" t="s">
+        <v>248</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>249</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>250</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>251</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE7" t="s">
         <v>239</v>
       </c>
-      <c r="U7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AF7" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="AG7" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="AH7" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="AI7" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="AJ7" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="AK7" t="s">
         <v>89</v>
       </c>
       <c r="AL7" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="AM7" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="AN7" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="AO7" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="AQ7" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="AR7" t="s">
         <v>89</v>
       </c>
       <c r="AS7" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="AT7" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="AU7" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="AV7" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="AX7" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="AY7" t="s">
         <v>89</v>
       </c>
       <c r="AZ7" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="BA7" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="BB7" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="BC7" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
     </row>
     <row r="8" spans="1:70">
       <c r="A8" t="s">
         <v>109</v>
       </c>
       <c r="B8" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="C8" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="D8" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="E8" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="F8" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="L8" t="s">
         <v>76</v>
       </c>
       <c r="M8" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="N8" t="s">
         <v>78</v>
       </c>
       <c r="O8" t="s">
         <v>79</v>
       </c>
       <c r="P8" t="s">
         <v>80</v>
       </c>
       <c r="R8" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="S8" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="T8" t="s">
+        <v>275</v>
+      </c>
+      <c r="U8" t="s">
+        <v>276</v>
+      </c>
+      <c r="V8" t="s">
+        <v>277</v>
+      </c>
+      <c r="W8" t="s">
+        <v>278</v>
+      </c>
+      <c r="X8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>280</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>281</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>282</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE8" t="s">
         <v>270</v>
       </c>
-      <c r="U8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AF8" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="AG8" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="AH8" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="AI8" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="AJ8" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="AK8" t="s">
         <v>89</v>
       </c>
       <c r="AL8" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="AM8" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="AN8" t="s">
+        <v>290</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>291</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>189</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>89</v>
+      </c>
+      <c r="AS8" t="s">
+        <v>292</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>293</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>294</v>
+      </c>
+      <c r="AV8" t="s">
         <v>285</v>
       </c>
-      <c r="AO8" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AX8" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="AY8" t="s">
         <v>89</v>
       </c>
       <c r="AZ8" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="BA8" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="BB8" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="BC8" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
     </row>
     <row r="9" spans="1:70">
       <c r="A9" t="s">
         <v>109</v>
       </c>
       <c r="B9" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="C9" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="D9" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="E9" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="F9" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="L9" t="s">
         <v>76</v>
       </c>
       <c r="M9" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="N9" t="s">
         <v>78</v>
       </c>
       <c r="O9" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="P9" t="s">
         <v>80</v>
       </c>
       <c r="R9" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="S9" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="T9" t="s">
+        <v>306</v>
+      </c>
+      <c r="U9" t="s">
+        <v>307</v>
+      </c>
+      <c r="V9" t="s">
+        <v>308</v>
+      </c>
+      <c r="W9" t="s">
+        <v>309</v>
+      </c>
+      <c r="X9" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>280</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>311</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE9" t="s">
         <v>301</v>
       </c>
-      <c r="U9" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AF9" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="AG9" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="AH9" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="AI9" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="AJ9" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="AK9" t="s">
         <v>89</v>
       </c>
       <c r="AL9" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="AM9" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="AN9" t="s">
+        <v>319</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>320</v>
+      </c>
+      <c r="AQ9" t="s">
+        <v>321</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>89</v>
+      </c>
+      <c r="AS9" t="s">
+        <v>322</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>323</v>
+      </c>
+      <c r="AU9" t="s">
+        <v>324</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>325</v>
+      </c>
+      <c r="AX9" t="s">
+        <v>326</v>
+      </c>
+      <c r="AY9" t="s">
+        <v>89</v>
+      </c>
+      <c r="AZ9" t="s">
+        <v>327</v>
+      </c>
+      <c r="BA9" t="s">
+        <v>328</v>
+      </c>
+      <c r="BB9" t="s">
+        <v>329</v>
+      </c>
+      <c r="BC9" t="s">
         <v>314</v>
       </c>
-      <c r="AO9" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="BE9" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="BF9" t="s">
         <v>89</v>
       </c>
       <c r="BG9" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="BH9" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="BI9" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="BJ9" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="BL9" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="BM9" t="s">
         <v>89</v>
       </c>
       <c r="BN9" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="BO9" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="BP9" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="BQ9" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
     </row>
     <row r="10" spans="1:70">
       <c r="A10" t="s">
         <v>109</v>
       </c>
       <c r="B10" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="C10" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="D10" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="E10" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="F10" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="L10" t="s">
         <v>76</v>
       </c>
       <c r="M10" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="N10" t="s">
         <v>78</v>
       </c>
       <c r="O10" t="s">
         <v>79</v>
       </c>
       <c r="P10" t="s">
         <v>80</v>
       </c>
       <c r="R10" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="S10" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="T10" t="s">
+        <v>345</v>
+      </c>
+      <c r="U10" t="s">
+        <v>346</v>
+      </c>
+      <c r="V10" t="s">
+        <v>347</v>
+      </c>
+      <c r="W10" t="s">
+        <v>348</v>
+      </c>
+      <c r="X10" t="s">
+        <v>349</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>350</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>351</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>352</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE10" t="s">
         <v>340</v>
       </c>
-      <c r="U10" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AF10" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="AG10" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="AH10" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="AI10" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="AJ10" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="AK10" t="s">
         <v>89</v>
       </c>
       <c r="AL10" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="AM10" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="AN10" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="AO10" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="AQ10" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="AR10" t="s">
         <v>89</v>
       </c>
       <c r="AS10" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="AT10" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="AU10" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="AV10" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="AX10" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="AY10" t="s">
         <v>89</v>
       </c>
       <c r="AZ10" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="BA10" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="BB10" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="BC10" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
     </row>
     <row r="11" spans="1:70">
       <c r="A11" t="s">
         <v>70</v>
       </c>
       <c r="B11" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="C11" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="D11" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="E11" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="F11" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="L11" t="s">
         <v>76</v>
       </c>
       <c r="M11" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="N11" t="s">
         <v>78</v>
       </c>
       <c r="O11" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="P11" t="s">
         <v>80</v>
       </c>
       <c r="R11" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="S11" t="s">
+        <v>376</v>
+      </c>
+      <c r="T11" t="s">
+        <v>377</v>
+      </c>
+      <c r="U11" t="s">
+        <v>378</v>
+      </c>
+      <c r="V11" t="s">
+        <v>379</v>
+      </c>
+      <c r="W11" t="s">
+        <v>380</v>
+      </c>
+      <c r="X11" t="s">
+        <v>381</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>382</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>383</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE11" t="s">
         <v>371</v>
       </c>
-      <c r="T11" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AF11" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="AG11" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="AH11" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="AI11" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
     </row>
     <row r="12" spans="1:70">
       <c r="A12" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="B12" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="C12" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="D12" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="E12" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="F12" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="L12" t="s">
         <v>76</v>
       </c>
       <c r="M12" t="s">
         <v>77</v>
       </c>
       <c r="N12" t="s">
         <v>78</v>
       </c>
       <c r="O12" t="s">
         <v>79</v>
       </c>
       <c r="P12" t="s">
         <v>80</v>
       </c>
       <c r="R12" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="S12" t="s">
+        <v>395</v>
+      </c>
+      <c r="T12" t="s">
+        <v>396</v>
+      </c>
+      <c r="U12" t="s">
+        <v>397</v>
+      </c>
+      <c r="V12" t="s">
+        <v>398</v>
+      </c>
+      <c r="W12" t="s">
+        <v>399</v>
+      </c>
+      <c r="X12" t="s">
+        <v>400</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>401</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>402</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>403</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE12" t="s">
         <v>390</v>
       </c>
-      <c r="T12" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="AF12" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="AG12" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="AH12" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="AI12" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
     </row>
     <row r="13" spans="1:70">
       <c r="A13" t="s">
         <v>70</v>
       </c>
       <c r="B13" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="C13" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="D13" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="E13" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="F13" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="L13" t="s">
         <v>76</v>
       </c>
       <c r="M13" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="N13" t="s">
         <v>78</v>
       </c>
       <c r="O13" t="s">
         <v>79</v>
       </c>
       <c r="P13" t="s">
         <v>80</v>
       </c>
       <c r="R13" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="S13" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="T13" t="s">
+        <v>414</v>
+      </c>
+      <c r="U13" t="s">
+        <v>415</v>
+      </c>
+      <c r="V13" t="s">
+        <v>416</v>
+      </c>
+      <c r="W13" t="s">
+        <v>417</v>
+      </c>
+      <c r="X13" t="s">
+        <v>418</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>419</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>420</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>421</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE13" t="s">
         <v>409</v>
       </c>
-      <c r="U13" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AF13" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="AG13" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="AH13" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="AI13" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>