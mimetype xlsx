--- v0 (2026-05-26)
+++ v1 (2026-08-25)
@@ -12,51 +12,1316 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="0"/>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="421">
+  <si>
+    <t>numero</t>
+  </si>
+  <si>
+    <t>url</t>
+  </si>
+  <si>
+    <t>url_contrato_arquivo</t>
+  </si>
+  <si>
+    <t>contrato_uuid_ref</t>
+  </si>
+  <si>
+    <t>contrato_numero_ref</t>
+  </si>
+  <si>
+    <t>url_contrato_ref</t>
+  </si>
+  <si>
+    <t>licitacao_numero</t>
+  </si>
+  <si>
+    <t>licitacao_titulo</t>
+  </si>
+  <si>
+    <t>licitacao_url</t>
+  </si>
+  <si>
+    <t>obra_titulo</t>
+  </si>
+  <si>
+    <t>obra_url</t>
+  </si>
+  <si>
+    <t>orgao</t>
+  </si>
+  <si>
+    <t>modalidade</t>
+  </si>
+  <si>
+    <t>situacao</t>
+  </si>
+  <si>
+    <t>natureza</t>
+  </si>
+  <si>
+    <t>is_aditivo</t>
+  </si>
+  <si>
+    <t>tipo</t>
+  </si>
+  <si>
+    <t>assinatura</t>
+  </si>
+  <si>
+    <t>inicio</t>
+  </si>
+  <si>
+    <t>fim</t>
+  </si>
+  <si>
+    <t>objeto</t>
+  </si>
+  <si>
+    <t>contratado</t>
+  </si>
+  <si>
+    <t>cnpj</t>
+  </si>
+  <si>
+    <t>valor</t>
+  </si>
+  <si>
+    <t>base_legal</t>
+  </si>
+  <si>
+    <t>parecer_juridico</t>
+  </si>
+  <si>
+    <t>criado</t>
+  </si>
+  <si>
+    <t>alterado</t>
+  </si>
+  <si>
+    <t>arquivos_0_nome</t>
+  </si>
+  <si>
+    <t>arquivos_0_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_0_url</t>
+  </si>
+  <si>
+    <t>arquivos_0_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_0_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_0_criado</t>
+  </si>
+  <si>
+    <t>arquivos_0_alterado</t>
+  </si>
+  <si>
+    <t>arquivos_1_nome</t>
+  </si>
+  <si>
+    <t>arquivos_1_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_1_url</t>
+  </si>
+  <si>
+    <t>arquivos_1_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_1_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_1_criado</t>
+  </si>
+  <si>
+    <t>arquivos_1_alterado</t>
+  </si>
+  <si>
+    <t>arquivos_2_nome</t>
+  </si>
+  <si>
+    <t>arquivos_2_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_2_url</t>
+  </si>
+  <si>
+    <t>arquivos_2_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_2_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_2_criado</t>
+  </si>
+  <si>
+    <t>arquivos_2_alterado</t>
+  </si>
+  <si>
+    <t>arquivos_3_nome</t>
+  </si>
+  <si>
+    <t>arquivos_3_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_3_url</t>
+  </si>
+  <si>
+    <t>arquivos_3_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_3_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_3_criado</t>
+  </si>
+  <si>
+    <t>arquivos_3_alterado</t>
+  </si>
+  <si>
+    <t>arquivos_4_nome</t>
+  </si>
+  <si>
+    <t>arquivos_4_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_4_url</t>
+  </si>
+  <si>
+    <t>arquivos_4_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_4_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_4_criado</t>
+  </si>
+  <si>
+    <t>arquivos_4_alterado</t>
+  </si>
+  <si>
+    <t>arquivos_5_nome</t>
+  </si>
+  <si>
+    <t>arquivos_5_categoria</t>
+  </si>
+  <si>
+    <t>arquivos_5_url</t>
+  </si>
+  <si>
+    <t>arquivos_5_hash_sha1</t>
+  </si>
+  <si>
+    <t>arquivos_5_hash_md5</t>
+  </si>
+  <si>
+    <t>arquivos_5_criado</t>
+  </si>
+  <si>
+    <t>arquivos_5_alterado</t>
+  </si>
+  <si>
+    <t>01/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/aditivos/019ff62a-29ef-7041-a93f-4437bceed7f3</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ff62a-29ef-7041-a93f-4437bceed7f3/1o-termo-aditivo-ao-contrato-no-018-2025_0453a911-1476-4b39-a178-c3459cf536da.pdf</t>
+  </si>
+  <si>
+    <t>019eb176-e088-7322-a652-0ce50e887784</t>
+  </si>
+  <si>
+    <t>18/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb176-e088-7322-a652-0ce50e887784</t>
+  </si>
+  <si>
+    <t>Consórcio Público do Agreste Central Segipano</t>
+  </si>
+  <si>
+    <t>Dispensa de Licitação</t>
+  </si>
+  <si>
+    <t>Vigente</t>
+  </si>
+  <si>
+    <t>Acréscimo de prazo</t>
+  </si>
+  <si>
+    <t>S</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>04/08/2027</t>
+  </si>
+  <si>
+    <t>a prorrogação do prazo de vigência do Contrato no 018/2025 por mais 12 (doze) meses, sem
+alteração do objeto contratado e mantidas as demais condições não modificadas por este instrumento.</t>
+  </si>
+  <si>
+    <t>Willames dos Santos - ME</t>
+  </si>
+  <si>
+    <t>04.576.324/0001-23</t>
+  </si>
+  <si>
+    <t>18.000,00</t>
+  </si>
+  <si>
+    <t>12/08/2026 10:29:46</t>
+  </si>
+  <si>
+    <t>1º TERMO ADITIVO AO CONTRATO Nº 018_2025.pdf</t>
+  </si>
+  <si>
+    <t>Anexo</t>
+  </si>
+  <si>
+    <t>064916fdc52f780d2a7f64ec893066669d57b55e</t>
+  </si>
+  <si>
+    <t>a2c286ed7c72fd5f44b1e058840277ee</t>
+  </si>
+  <si>
+    <t>12/08/2026 10:30:15</t>
+  </si>
+  <si>
+    <t>12/08/2026 10:30:28</t>
+  </si>
+  <si>
+    <t>EXTRATO - TERMO ADITIVO AO CONTRATO 18_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ff62a-29ef-7041-a93f-4437bceed7f3/extrato-termo-aditivo-ao-contrato-18-2025_d9e5e042-d2e8-409c-8340-7aafd335d439.pdf</t>
+  </si>
+  <si>
+    <t>972e614246725390239830ab548172f3a22d58e8</t>
+  </si>
+  <si>
+    <t>f78def4b1f971e2e32efaae326ebafc7</t>
+  </si>
+  <si>
+    <t>21/08/2026 11:31:01</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - TERMO ADITIVO AO CONTRATO 18_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ff62a-29ef-7041-a93f-4437bceed7f3/justificativa-termo-aditivo-ao-contrato-18-2025_910b0f92-d1e4-4cb0-8ec5-d34eda3702dc.pdf</t>
+  </si>
+  <si>
+    <t>05839c5553ed21a727004dc72883c3d6851eb922</t>
+  </si>
+  <si>
+    <t>ce8e3c8d9070a43ea5c22b303394ee4c</t>
+  </si>
+  <si>
+    <t>21/08/2026 11:31:08</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - TERMO ADITIVO AO CONTRATO 18_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ff62a-29ef-7041-a93f-4437bceed7f3/parecer-juridico-termo-aditivo-ao-contrato-18-2025_b8c3b257-58c4-431c-874a-26c338a77fac.pdf</t>
+  </si>
+  <si>
+    <t>49a2e5a098536252847ac5a3a89a627ad9124bec</t>
+  </si>
+  <si>
+    <t>1c9d31e824d6ec7fac1865ae1c804e7f</t>
+  </si>
+  <si>
+    <t>21/08/2026 11:31:18</t>
+  </si>
+  <si>
+    <t>1/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/aditivos/019fdc4f-770f-71dc-8968-81331c4d2b4b</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fdc4f-770f-71dc-8968-81331c4d2b4b/7-termo-aditivo-docx-assinado_56526602-11de-4af6-9208-db638528b84f.pdf</t>
+  </si>
+  <si>
+    <t>019eb17c-b22c-73e2-8dfc-c483c71767ea</t>
+  </si>
+  <si>
+    <t>19/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb17c-b22c-73e2-8dfc-c483c71767ea</t>
+  </si>
+  <si>
+    <t>06/08/2026</t>
+  </si>
+  <si>
+    <t>08/08/2026</t>
+  </si>
+  <si>
+    <t>08/08/2027</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo de vigência do contrato nº 19/2025 por mais 12 (doze) meses, mantendo-se o objeto e as demais condições de ajuste.</t>
+  </si>
+  <si>
+    <t>World Ambiental</t>
+  </si>
+  <si>
+    <t>43.438.187/0001-12</t>
+  </si>
+  <si>
+    <t>34.500,00</t>
+  </si>
+  <si>
+    <t>06/08/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>7_-_Termo_aditivo.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>92f483ba0c719fde53385a29d91dfab385da9ef8</t>
+  </si>
+  <si>
+    <t>21328d2f3d14f128dd16c152c7137a01</t>
+  </si>
+  <si>
+    <t>07/08/2026 10:03:38</t>
+  </si>
+  <si>
+    <t>07/08/2026 10:04:02</t>
+  </si>
+  <si>
+    <t>8_-_Extrato_do_Termo_aditivo.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fdc4f-770f-71dc-8968-81331c4d2b4b/8-extrato-do-termo-aditivo-docx-assinado_d9c4e904-2f48-4b9e-b491-d45af4a81942.pdf</t>
+  </si>
+  <si>
+    <t>1f37e2dda2bce848b1e3ed389917b77323b2922b</t>
+  </si>
+  <si>
+    <t>9134af51b7e00446743c6fb47a80a980</t>
+  </si>
+  <si>
+    <t>07/08/2026 10:02:55</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - TERMO ADITIVO AO CONTRATO 19-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fdc4f-770f-71dc-8968-81331c4d2b4b/parecer-juridico-termo-aditivo-ao-contrato-19-2025_fdb94bef-413b-4ed6-9b3c-826d382db8d9.pdf</t>
+  </si>
+  <si>
+    <t>04dc11a0e624f436c8c26dd2ed0e3def64e7cfe9</t>
+  </si>
+  <si>
+    <t>6b41b90deaca587dfc778ed0e2c14713</t>
+  </si>
+  <si>
+    <t>21/08/2026 11:41:58</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/aditivos/019ff625-e39e-72e9-b324-3970dea06471</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ff625-e39e-72e9-b324-3970dea06471/1o-termo-aditivo-contrato-no-012-2025-agsistemas_7b751dd0-b322-4f38-a57f-6a73a094c85a.pdf</t>
+  </si>
+  <si>
+    <t>019ead23-8447-7034-9ced-99c605d4f7ad</t>
+  </si>
+  <si>
+    <t>12/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ead23-8447-7034-9ced-99c605d4f7ad</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>01/04/2027</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo de vigência do contrato nº 12/2025 por mais 12 (doze) meses, mantendo-se o objeto e as demais condições de ajuste.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AG SISTEMAS </t>
+  </si>
+  <si>
+    <t>04.497.198.0001/11</t>
+  </si>
+  <si>
+    <t>60.000,00</t>
+  </si>
+  <si>
+    <t>01/04/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>1º TERMO ADITIVO - CONTRATO Nº 012_2025 - AGSISTEMAS.pdf</t>
+  </si>
+  <si>
+    <t>fd993243eac3764ea75255544f82aaa482cc2633</t>
+  </si>
+  <si>
+    <t>58f48066511d014000ef38a883392deb</t>
+  </si>
+  <si>
+    <t>12/08/2026 10:25:28</t>
+  </si>
+  <si>
+    <t>12/08/2026 10:25:40</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/aditivos/019fb83b-f9b7-737c-80aa-5c0d426aec86</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fb83b-f9b7-737c-80aa-5c0d426aec86/1o-termo-aditivo-ao-contrato-no-10-2025_f2fe90ae-fe5b-4c82-a352-7166c7737bb2.pdf</t>
+  </si>
+  <si>
+    <t>019ead06-957a-7199-afda-713a3496d761</t>
+  </si>
+  <si>
+    <t>10/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ead06-957a-7199-afda-713a3496d761</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>12/03/2027</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo de vigência do contrato nº 10/2025 por mais 12 (doze) meses, mantendo-se o objeto e as demais condições de ajuste.</t>
+  </si>
+  <si>
+    <t>ITWEB Publicidade e Propaganda LTDA</t>
+  </si>
+  <si>
+    <t>12.115.918/0001-65</t>
+  </si>
+  <si>
+    <t>1.798,80</t>
+  </si>
+  <si>
+    <t>11/03/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>12/08/2026 10:32:19</t>
+  </si>
+  <si>
+    <t>1º TERMO ADITIVO AO CONTRATO Nº 10-2025.pdf</t>
+  </si>
+  <si>
+    <t>4180be3cb26e0e4e049867246b476b2606e30afc</t>
+  </si>
+  <si>
+    <t>0b909bf9ac916f929cc6191051cafcb0</t>
+  </si>
+  <si>
+    <t>31/07/2026 09:53:11</t>
+  </si>
+  <si>
+    <t>31/07/2026 09:53:50</t>
+  </si>
+  <si>
+    <t>EXTRATO DO 1º TERMO ADITIVO AO CONTRATO Nº 10-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fb83b-f9b7-737c-80aa-5c0d426aec86/extrato-do-1o-termo-aditivo-ao-contrato-no-10-2025_cd3ae826-6b41-4b00-b05a-126ae3dac25c.pdf</t>
+  </si>
+  <si>
+    <t>028b524ec2904f5b6e3e2659d05458e37296fda7</t>
+  </si>
+  <si>
+    <t>43114cf3357f586ebe3d347415b088de</t>
+  </si>
+  <si>
+    <t>31/07/2026 09:53:05</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - RESCISÃO AO CONTRATO 10_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fb83b-f9b7-737c-80aa-5c0d426aec86/justificativa-rescisao-ao-contrato-10-2025_e225d857-c78a-4eb7-96f0-b98d75c3ea19.pdf</t>
+  </si>
+  <si>
+    <t>2b3c139c6556ea9659d5d1f60d9754b06e5a2215</t>
+  </si>
+  <si>
+    <t>da075ab14d65fca61687cee2f60a51b6</t>
+  </si>
+  <si>
+    <t>21/08/2026 11:23:07</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA DO TERMO ADITIVO.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fb83b-f9b7-737c-80aa-5c0d426aec86/justificativa-do-termo-aditivo_453ebaf6-b2a1-429c-b79d-2ea277603dc5.pdf</t>
+  </si>
+  <si>
+    <t>7fdf9cd9cad20df60ded03c7b35047b8cdbe7d39</t>
+  </si>
+  <si>
+    <t>71ca67122a7e76cce54d0df3b4f1a4cb</t>
+  </si>
+  <si>
+    <t>31/07/2026 09:53:12</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO DO TERMO ADITIVO.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fb83b-f9b7-737c-80aa-5c0d426aec86/parecer-juridico-do-termo-aditivo_2b0d2220-9773-4d45-ba57-5766ac434151.pdf</t>
+  </si>
+  <si>
+    <t>7d62dce8dd493d5914ad24d3e0989b480d2cee0b</t>
+  </si>
+  <si>
+    <t>ff79c4bdfc89977928ae673ca9ca8b76</t>
+  </si>
+  <si>
+    <t>21/08/2026 11:19:30</t>
+  </si>
+  <si>
+    <t>TERMO - RESCISÃO AO CONTRATO 10_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fb83b-f9b7-737c-80aa-5c0d426aec86/termo-rescisao-ao-contrato-10-2025_9d149f6f-e5ad-4f8f-87fc-fbfe904141da.pdf</t>
+  </si>
+  <si>
+    <t>71cc13b6c3a652635518e9505f9ff1901d163e63</t>
+  </si>
+  <si>
+    <t>fa2bd92ea13ed6a9ec494e1f0fd06579</t>
+  </si>
+  <si>
+    <t>21/08/2026 11:23:11</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/aditivos/019fd74d-3ab0-7311-82e6-60f9eb3faaf3</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fd74d-3ab0-7311-82e6-60f9eb3faaf3/1o-termo-aditivo-ao-contrato-no-11-2025_b70f8e9c-2ba4-4d2c-844f-98a8999b596a.pdf</t>
+  </si>
+  <si>
+    <t>019ead0e-bfff-7348-b192-ebfa808cbfef</t>
+  </si>
+  <si>
+    <t>11/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ead0e-bfff-7348-b192-ebfa808cbfef</t>
+  </si>
+  <si>
+    <t>Inexigibilidade</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>13/03/2027</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo de vigência do contrato nº 11/2025 por mais 12 (doze) meses, mantendo-se o objeto e as demais condições de ajuste.</t>
+  </si>
+  <si>
+    <t>Regina Cruz Fraga</t>
+  </si>
+  <si>
+    <t>15.314.802/0001-43</t>
+  </si>
+  <si>
+    <t>12.000,00</t>
+  </si>
+  <si>
+    <t>03/03/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>07/08/2026 10:01:05</t>
+  </si>
+  <si>
+    <t>1º TERMO ADITIVO AO CONTRATO Nº 11-2025.pdf</t>
+  </si>
+  <si>
+    <t>d8ac7d5ec67b39ec63216a399bbdc959207dc817</t>
+  </si>
+  <si>
+    <t>de09dac63d679e2dff11ffbac7daa24c</t>
+  </si>
+  <si>
+    <t>06/08/2026 10:40:16</t>
+  </si>
+  <si>
+    <t>06/08/2026 10:40:33</t>
+  </si>
+  <si>
+    <t>EXTRATO DO 1º TERMO ADITIVO AO CONTRATO Nº 11-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fd74d-3ab0-7311-82e6-60f9eb3faaf3/extrato-do-1o-termo-aditivo-ao-contrato-no-11-2025_1c88c379-5df8-40c8-a1cb-17e54671bc6c.pdf</t>
+  </si>
+  <si>
+    <t>53f715a5bc871c4caa4a5d947e3490629482cadb</t>
+  </si>
+  <si>
+    <t>f75249f508e16e13ed9202a612762097</t>
+  </si>
+  <si>
+    <t>06/08/2026 10:40:09</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA - TERMO ADITIVO AO CONTRATO Nº 11-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fd74d-3ab0-7311-82e6-60f9eb3faaf3/justificativa-termo-aditivo-ao-contrato-no-11-2025_3abc17f2-d9eb-4f5d-a7ec-d69518393a39.pdf</t>
+  </si>
+  <si>
+    <t>4c4bdeb31f398d121930713b83e099130842026c</t>
+  </si>
+  <si>
+    <t>73fa824bf5eca08467c10e58cf2ffb63</t>
+  </si>
+  <si>
+    <t>21/08/2026 11:36:52</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO - TERMO ADITIVO AO CONTRATO Nº 11-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fd74d-3ab0-7311-82e6-60f9eb3faaf3/parecer-juridico-termo-aditivo-ao-contrato-no-11-2025_a992cd87-357d-4f11-97a4-e798ba9e6796.pdf</t>
+  </si>
+  <si>
+    <t>8b9dbe8efa52eae5464d14ba305a907315e46dfe</t>
+  </si>
+  <si>
+    <t>47c2102b37dc7d36917155b5eba67ff6</t>
+  </si>
+  <si>
+    <t>21/08/2026 11:37:03</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/aditivos/019fb306-f468-70a1-985a-51868b608d21</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fb306-f468-70a1-985a-51868b608d21/1o-termo-aditivo-ao-contrato-no-16-2025_bc69e08e-6253-4a63-b910-7f5cfaddc25f.pdf</t>
+  </si>
+  <si>
+    <t>019eb15a-582e-7063-9004-24e6bb558ba3</t>
+  </si>
+  <si>
+    <t>16/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb15a-582e-7063-9004-24e6bb558ba3</t>
+  </si>
+  <si>
+    <t>03/02/2026</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo de vigência do contrato nº 16/2025 por mais 7 (sete) meses, mantendo-se o objeto e as demais condições de ajuste.</t>
+  </si>
+  <si>
+    <t>Adaelson Francisco do Nascimento</t>
+  </si>
+  <si>
+    <t>53.614.464/0001-54</t>
+  </si>
+  <si>
+    <t>24.500,00</t>
+  </si>
+  <si>
+    <t>03/02/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>06/08/2026 10:43:28</t>
+  </si>
+  <si>
+    <t>1º TERMO ADITIVO AO CONTRATO Nº 16-2025.pdf</t>
+  </si>
+  <si>
+    <t>34307958d8fafcb7a921720cabd690acf4aaea17</t>
+  </si>
+  <si>
+    <t>7362c1aa09f446aa8aa892760c23c188</t>
+  </si>
+  <si>
+    <t>30/07/2026 09:37:05</t>
+  </si>
+  <si>
+    <t>30/07/2026 09:37:26</t>
+  </si>
+  <si>
+    <t>EXTRATO DO 1º TERMO ADITIVO AO CONTRATO Nº 16-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fb306-f468-70a1-985a-51868b608d21/extrato-do-1o-termo-aditivo-ao-contrato-no-16-2025_15319832-7c2d-4cbb-b56e-393754f42500.pdf</t>
+  </si>
+  <si>
+    <t>4f0af4d21553485a28cae8505f67e14da1cecf17</t>
+  </si>
+  <si>
+    <t>addef0967e27cd8f620c5ec509ccc901</t>
+  </si>
+  <si>
+    <t>30/07/2026 09:36:59</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fb306-f468-70a1-985a-51868b608d21/justificativa-do-termo-aditivo_914927c4-a0c0-4c3a-bd5f-f6bee9117952.pdf</t>
+  </si>
+  <si>
+    <t>507cf279524d68a42a671bfd6a0a19ec96eb85e9</t>
+  </si>
+  <si>
+    <t>fa261817c45f1605a1c70f048f0c0631</t>
+  </si>
+  <si>
+    <t>30/07/2026 09:37:06</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fb306-f468-70a1-985a-51868b608d21/parecer-juridico-do-termo-aditivo_289b0f4a-a5c3-4884-b0ee-b6522e2f62b2.pdf</t>
+  </si>
+  <si>
+    <t>ac70fa36b421b1d74b144ae63d59790d3bea8caa</t>
+  </si>
+  <si>
+    <t>2feaa0868d24b300530b47f5480dcf6e</t>
+  </si>
+  <si>
+    <t>21/08/2026 11:16:02</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/aditivos/019fae7c-d5dd-719f-b048-add070c68143</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fae7c-d5dd-719f-b048-add070c68143/1o-termo-aditivo-ao-contrato-no-006-2025_5e70ce43-6cfe-41ef-a5a8-e59690eee739.pdf</t>
+  </si>
+  <si>
+    <t>019eacec-5013-7311-b748-26f37c9efa38</t>
+  </si>
+  <si>
+    <t>06/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacec-5013-7311-b748-26f37c9efa38</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t>03/01/2027</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo de vigência do contrato nº 006/2025 por mais 12 (doze) meses, mantendo-se o objeto e as demais condições de ajuste.</t>
+  </si>
+  <si>
+    <t>Geovane Alves de Lima</t>
+  </si>
+  <si>
+    <t>059.815.285-75</t>
+  </si>
+  <si>
+    <t>7.200,00</t>
+  </si>
+  <si>
+    <t>30/01/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>29/07/2026 12:29:20</t>
+  </si>
+  <si>
+    <t>1º TERMO ADITIVO AO CONTRATO Nº 006-2025.pdf</t>
+  </si>
+  <si>
+    <t>cb4b09dc3afc896b46c850b6e8504d6f59498961</t>
+  </si>
+  <si>
+    <t>a6bd38fb445c41d7702a3c6cee245f51</t>
+  </si>
+  <si>
+    <t>29/07/2026 12:27:53</t>
+  </si>
+  <si>
+    <t>29/07/2026 12:28:17</t>
+  </si>
+  <si>
+    <t>EXTRATO DO 1º TERMO ADITIVO AO CONTRATO Nº 006-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fae7c-d5dd-719f-b048-add070c68143/extrato-do-1o-termo-aditivo-ao-contrato-no-006-2025_c7c18e32-0c78-49da-a556-968756b6365d.pdf</t>
+  </si>
+  <si>
+    <t>e4597f46bf56c29e6e67a9ddc9d0f1c154c0c873</t>
+  </si>
+  <si>
+    <t>d152333115e0eac100211d7402bac22b</t>
+  </si>
+  <si>
+    <t>29/07/2026 12:27:40</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fae7c-d5dd-719f-b048-add070c68143/justificativa-do-termo-aditivo_38c4faa2-8351-4d3a-9ab3-a43ad60e65aa.pdf</t>
+  </si>
+  <si>
+    <t>f28fb62607ac3fc4f966f708b00038e2d6f18f0c</t>
+  </si>
+  <si>
+    <t>e6bec236784e42406a0b25c921ca4840</t>
+  </si>
+  <si>
+    <t>PARECER JURÍDICO AO TERMO ADITIVO.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fae7c-d5dd-719f-b048-add070c68143/parecer-juridico-ao-termo-aditivo_b43d5662-ba71-4d28-ba53-2b48955eee5e.pdf</t>
+  </si>
+  <si>
+    <t>d303bec8eb67c66cd8f51a4a4788dde72b1d598e</t>
+  </si>
+  <si>
+    <t>e79889618fb1bb0ee6a9e735037421b9</t>
+  </si>
+  <si>
+    <t>21/08/2026 11:13:18</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/aditivos/019fa965-2f47-734e-967a-82f8f83ee631</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fa965-2f47-734e-967a-82f8f83ee631/1o-termo-aditivo-ao-contrato-no-004-2025_4acfd47c-22c8-45ae-a0c6-ce38a9c3ed42.pdf</t>
+  </si>
+  <si>
+    <t>019eacd5-9fd2-7167-aa00-5e0d038d0b8f</t>
+  </si>
+  <si>
+    <t>04/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacd5-9fd2-7167-aa00-5e0d038d0b8f</t>
+  </si>
+  <si>
+    <t>Acréscimo de valor e prazo</t>
+  </si>
+  <si>
+    <t>03/02/2027</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo de vigência do contrato nº 004/2025 por mais 12 (doze) meses, mantendo-se o objeto e as demais condições de ajuste.</t>
+  </si>
+  <si>
+    <t>Rinaldo Silva</t>
+  </si>
+  <si>
+    <t>590.286.885-87</t>
+  </si>
+  <si>
+    <t>18.799,20</t>
+  </si>
+  <si>
+    <t>1º TERMO ADITIVO AO CONTRATO Nº 004-2025.pdf</t>
+  </si>
+  <si>
+    <t>75bf7083e42e1dc4cfc10701a6674fcd7f1565b5</t>
+  </si>
+  <si>
+    <t>9fbe5e416522fd05a0e05533bc91142e</t>
+  </si>
+  <si>
+    <t>28/07/2026 12:43:53</t>
+  </si>
+  <si>
+    <t>28/07/2026 12:44:22</t>
+  </si>
+  <si>
+    <t>EXTRATO DO 1º TERMO ADITIVO AO CONTRATO Nº 004-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fa965-2f47-734e-967a-82f8f83ee631/extrato-do-1o-termo-aditivo-ao-contrato-no-004-2025_ec5ea91e-9f72-49cb-a3f3-e1b3a688e7c3.pdf</t>
+  </si>
+  <si>
+    <t>8dd39d85d4087a771df31a366d9339483329707b</t>
+  </si>
+  <si>
+    <t>2e4113f45846a48e72912ca3266c2205</t>
+  </si>
+  <si>
+    <t>28/07/2026 12:43:46</t>
+  </si>
+  <si>
+    <t>EXTRATO DO TERMO DE APOSTILAMENTO Nº 01-2026 AO CONTRATO Nº 04-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fa965-2f47-734e-967a-82f8f83ee631/extrato-do-termo-de-apostilamento-no-01-2026-ao-contrato-no-04-2025_2e6cf60f-f0f5-479d-8b66-0df607a428c0.pdf</t>
+  </si>
+  <si>
+    <t>a9f14ce43e7df85f36a9000d06aac4f2e19b2ca9</t>
+  </si>
+  <si>
+    <t>a8b22463c871222a7d0b8deec71f793e</t>
+  </si>
+  <si>
+    <t>28/07/2026 13:02:58</t>
+  </si>
+  <si>
+    <t>JUSTIFICATIVA AO TERMO ADITIVO.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fa965-2f47-734e-967a-82f8f83ee631/justificativa-ao-termo-aditivo_61e31c9c-a65b-40d9-90dc-97ec8f602acd.pdf</t>
+  </si>
+  <si>
+    <t>4bf7385e623995cb352e6bfc947ed471a1e430d2</t>
+  </si>
+  <si>
+    <t>7459892f2bec5f07afacba0f994a7949</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fa965-2f47-734e-967a-82f8f83ee631/parecer-juridico-ao-termo-aditivo_4d1cec50-18fa-4cf7-9c39-078ae37a63e8.pdf</t>
+  </si>
+  <si>
+    <t>249ea7843b78367b60f985ba7dac903bcd9d4524</t>
+  </si>
+  <si>
+    <t>cfd8c80a865adbd23c392f8d1432830c</t>
+  </si>
+  <si>
+    <t>21/08/2026 11:09:10</t>
+  </si>
+  <si>
+    <t>TERMO DE APOSTILAMENTO Nº 01-2026 AO CONTRATO Nº 04-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fa965-2f47-734e-967a-82f8f83ee631/termo-de-apostilamento-no-01-2026-ao-contrato-no-04-2025_fd3b1f52-4411-473e-b21d-f48a07a6c6e8.pdf</t>
+  </si>
+  <si>
+    <t>0375d638fbfa27f7ef6b3179f45a8756a9aa4c96</t>
+  </si>
+  <si>
+    <t>8ca1470fb2d107c8e8d187e88abc56fd</t>
+  </si>
+  <si>
+    <t>28/07/2026 12:49:28</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/aditivos/019fa91d-1927-71ee-99be-a70037839edf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fa91d-1927-71ee-99be-a70037839edf/1o-termo-aditivo-ao-contrato-n0-007-2025-sras_e6523c9c-d1ed-4834-8825-614185def768.pdf</t>
+  </si>
+  <si>
+    <t>019eacf2-97a2-7111-93e1-5612c5386e38</t>
+  </si>
+  <si>
+    <t>07/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacf2-97a2-7111-93e1-5612c5386e38</t>
+  </si>
+  <si>
+    <t>12/01/2026</t>
+  </si>
+  <si>
+    <t>12/12/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prorrogação do prazo de vigência do contrato nº 007/2025 por mais 11 (onze) meses, mantendo-se o objeto e as demais condições de ajuste. </t>
+  </si>
+  <si>
+    <t>JH Serviços</t>
+  </si>
+  <si>
+    <t>41.398.210/0001-67</t>
+  </si>
+  <si>
+    <t>33.000,00</t>
+  </si>
+  <si>
+    <t>12/01/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>28/07/2026 12:07:09</t>
+  </si>
+  <si>
+    <t>1º TERMO ADITIVO AO CONTRATO N° 007-2025 – СРАС.pdf</t>
+  </si>
+  <si>
+    <t>04503c49bc2fd9fc661cd038eae2c81557cfaa8d</t>
+  </si>
+  <si>
+    <t>58bea5999c40e786fab94a7313a39ee2</t>
+  </si>
+  <si>
+    <t>28/07/2026 11:30:00</t>
+  </si>
+  <si>
+    <t>28/07/2026 11:44:55</t>
+  </si>
+  <si>
+    <t>EXTRATO DO 1º TERMO ADITIVO AO CONTRATO N° 007-2025 – СРАС.pdf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fa91d-1927-71ee-99be-a70037839edf/extrato-do-1o-termo-aditivo-ao-contrato-n0-007-2025-sras_2629a017-f2bc-4c84-96a6-732b6d6470a9.pdf</t>
+  </si>
+  <si>
+    <t>50c1b4d5ab5d369ebf88b621c590076062e9e6ae</t>
+  </si>
+  <si>
+    <t>22ce9f65f57bb944699efcfe5c048c88</t>
+  </si>
+  <si>
+    <t>28/07/2026 11:29:54</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fa91d-1927-71ee-99be-a70037839edf/justificativa-do-termo-aditivo_c14392ef-a68f-4160-90fa-684744202356.pdf</t>
+  </si>
+  <si>
+    <t>8cf5391bc3cc2d97729d6a51730976af80c771bc</t>
+  </si>
+  <si>
+    <t>bf48aa94e3829eeb28d7dc96633ffa06</t>
+  </si>
+  <si>
+    <t>28/07/2026 11:29:59</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019fa91d-1927-71ee-99be-a70037839edf/parecer-juridico-do-termo-aditivo_5d61ac49-a63a-4748-b2e1-1d1a93cae3a2.pdf</t>
+  </si>
+  <si>
+    <t>ddbb91cc93881dc15335bb393b78f7285b23845f</t>
+  </si>
+  <si>
+    <t>62558a86b63033e8d4800e230b6685fd</t>
+  </si>
+  <si>
+    <t>21/08/2026 11:05:59</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/aditivos/019ff617-f655-7234-95e8-63fe52c582cf</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ff617-f655-7234-95e8-63fe52c582cf/1o-termo-aditivo-contrato-001-2025-at-consultoria-ltda-cpac_022897a2-f11e-45d3-a75d-75802c420eb4.pdf</t>
+  </si>
+  <si>
+    <t>019eac6a-1851-7078-bace-a28ca6a07542</t>
+  </si>
+  <si>
+    <t>01/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eac6a-1851-7078-bace-a28ca6a07542</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>03/01/2026</t>
+  </si>
+  <si>
+    <t>03/12/2026</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo de vigência do contrato nº 01/2025 por mais 11 (onze) meses, mantendo-se o objeto e as demais condições de ajuste.</t>
+  </si>
+  <si>
+    <t>AT Consultoria</t>
+  </si>
+  <si>
+    <t>07.795.793/0001-21</t>
+  </si>
+  <si>
+    <t>52.637,76</t>
+  </si>
+  <si>
+    <t>02/01/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>1º TERMO ADITIVO CONTRATO 001_2025 - AT CONSULTORIA LTDA- CPAC.pdf</t>
+  </si>
+  <si>
+    <t>9462e7112eba95bd5d329d72f6fe110618756805</t>
+  </si>
+  <si>
+    <t>25aba23b5ef4c364ed48524eac87a354</t>
+  </si>
+  <si>
+    <t>12/08/2026 10:10:17</t>
+  </si>
+  <si>
+    <t>12/08/2026 10:21:42</t>
+  </si>
+  <si>
+    <t>04/2026</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/aditivos/019ff0fd-f18e-71ea-b222-01edbc8274f1</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ff0fd-f18e-71ea-b222-01edbc8274f1/4o-termo-aditivo-contrato-09-2022-locacao-de-veiculos-maquinas-e-implementos-agricolas-eireli-me-cpac_fbba8d3f-c83b-4bad-8d62-1a5d5653945f.pdf</t>
+  </si>
+  <si>
+    <t>019ff105-a272-7000-805b-6b01dd9aeaf3</t>
+  </si>
+  <si>
+    <t>09/2022</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019ff105-a272-7000-805b-6b01dd9aeaf3</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>09/01/2026</t>
+  </si>
+  <si>
+    <t>09/01/2027</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo de vigência do contrato nº 09/2022 por mais 12 (doze) meses, mantendo-se o objeto e as demais condições de ajuste.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Locação De Veículos, Maquinas E Implementos Agrícolas Eireli - Me</t>
+  </si>
+  <si>
+    <t>10.459.567/0001-84</t>
+  </si>
+  <si>
+    <t>79.680,00</t>
+  </si>
+  <si>
+    <t>31/12/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>11/08/2026 10:33:55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4º TERMO ADITIVO CONTRATO 09_2022 - LOCAÇÃO DE VEICULOS, MAQUINAS E IMPLEMENTOS AGRICOLAS EIRELI </t>
+  </si>
+  <si>
+    <t>8ab772100eeb8fa986e527c1315f5f61cb049651</t>
+  </si>
+  <si>
+    <t>010fa64271447e9c4a99f52be85612c9</t>
+  </si>
+  <si>
+    <t>11/08/2026 10:24:22</t>
+  </si>
+  <si>
+    <t>11/08/2026 10:25:08</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/aditivos/019ff60f-e9c0-7098-b414-86ef766384b8</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019ff60f-e9c0-7098-b414-86ef766384b8/1o-termo-aditivo-contrato-009-2025-lucas-carinali-cpac_1cce8ba8-ffd5-4188-a69f-7d633c8d348a.pdf</t>
+  </si>
+  <si>
+    <t>019eacff-369e-7005-ba13-8a65b219aefa</t>
+  </si>
+  <si>
+    <t>09/2025</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eacff-369e-7005-ba13-8a65b219aefa</t>
+  </si>
+  <si>
+    <t>30/12/2025</t>
+  </si>
+  <si>
+    <t>03/11/2026</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo de vigência do contrato nº 09/2025 por mais 10 (dez) meses, mantendo-se o objeto e as demais condições de ajuste.</t>
+  </si>
+  <si>
+    <t>Lucas Cardinali Pacheco Sociedade Individual De Advocacia</t>
+  </si>
+  <si>
+    <t>27.896.712/0001-97</t>
+  </si>
+  <si>
+    <t>55.000,00</t>
+  </si>
+  <si>
+    <t>30/12/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>12/08/2026 10:01:58</t>
+  </si>
+  <si>
+    <t>1º TERMO ADITIVO CONTRATO 009_2025 - LUCAS CARINALI - CPAC.pdf</t>
+  </si>
+  <si>
+    <t>e93abbc437626ccfaadf5d1860d2cd3cf51e177f</t>
+  </si>
+  <si>
+    <t>9ac65d2deca5b92f10991a95b4851067</t>
+  </si>
+  <si>
+    <t>12/08/2026 10:01:45</t>
+  </si>
+  <si>
+    <t>12/08/2026 10:02:05</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -358,58 +1623,1738 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A1"/>
+  <dimension ref="A1:BR13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
-  <sheetData/>
+  <sheetData>
+    <row r="1" spans="1:70">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>32</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>35</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="2" spans="1:70">
+      <c r="A2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C2" t="s">
+        <v>72</v>
+      </c>
+      <c r="D2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E2" t="s">
+        <v>74</v>
+      </c>
+      <c r="F2" t="s">
+        <v>75</v>
+      </c>
+      <c r="L2" t="s">
+        <v>76</v>
+      </c>
+      <c r="M2" t="s">
+        <v>77</v>
+      </c>
+      <c r="N2" t="s">
+        <v>78</v>
+      </c>
+      <c r="O2" t="s">
+        <v>79</v>
+      </c>
+      <c r="P2" t="s">
+        <v>80</v>
+      </c>
+      <c r="R2" t="s">
+        <v>81</v>
+      </c>
+      <c r="S2" t="s">
+        <v>81</v>
+      </c>
+      <c r="T2" t="s">
+        <v>82</v>
+      </c>
+      <c r="U2" t="s">
+        <v>83</v>
+      </c>
+      <c r="V2" t="s">
+        <v>84</v>
+      </c>
+      <c r="W2" t="s">
+        <v>85</v>
+      </c>
+      <c r="X2" t="s">
+        <v>86</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>88</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>72</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>90</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>91</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>92</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>93</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>94</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>89</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>95</v>
+      </c>
+      <c r="AM2" t="s">
+        <v>96</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>97</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>98</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>99</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>89</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>100</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>101</v>
+      </c>
+      <c r="AU2" t="s">
+        <v>102</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>103</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>89</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>105</v>
+      </c>
+      <c r="BA2" t="s">
+        <v>106</v>
+      </c>
+      <c r="BB2" t="s">
+        <v>107</v>
+      </c>
+      <c r="BC2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="3" spans="1:70">
+      <c r="A3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B3" t="s">
+        <v>110</v>
+      </c>
+      <c r="C3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D3" t="s">
+        <v>112</v>
+      </c>
+      <c r="E3" t="s">
+        <v>113</v>
+      </c>
+      <c r="F3" t="s">
+        <v>114</v>
+      </c>
+      <c r="L3" t="s">
+        <v>76</v>
+      </c>
+      <c r="M3" t="s">
+        <v>77</v>
+      </c>
+      <c r="N3" t="s">
+        <v>78</v>
+      </c>
+      <c r="O3" t="s">
+        <v>79</v>
+      </c>
+      <c r="P3" t="s">
+        <v>80</v>
+      </c>
+      <c r="R3" t="s">
+        <v>115</v>
+      </c>
+      <c r="S3" t="s">
+        <v>116</v>
+      </c>
+      <c r="T3" t="s">
+        <v>117</v>
+      </c>
+      <c r="U3" t="s">
+        <v>118</v>
+      </c>
+      <c r="V3" t="s">
+        <v>119</v>
+      </c>
+      <c r="W3" t="s">
+        <v>120</v>
+      </c>
+      <c r="X3" t="s">
+        <v>121</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>122</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>123</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>111</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>124</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>125</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>126</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>127</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK3" t="s">
+        <v>89</v>
+      </c>
+      <c r="AL3" t="s">
+        <v>129</v>
+      </c>
+      <c r="AM3" t="s">
+        <v>130</v>
+      </c>
+      <c r="AN3" t="s">
+        <v>131</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>132</v>
+      </c>
+      <c r="AQ3" t="s">
+        <v>133</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>89</v>
+      </c>
+      <c r="AS3" t="s">
+        <v>134</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>135</v>
+      </c>
+      <c r="AU3" t="s">
+        <v>136</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="4" spans="1:70">
+      <c r="A4" t="s">
+        <v>70</v>
+      </c>
+      <c r="B4" t="s">
+        <v>138</v>
+      </c>
+      <c r="C4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D4" t="s">
+        <v>140</v>
+      </c>
+      <c r="E4" t="s">
+        <v>141</v>
+      </c>
+      <c r="F4" t="s">
+        <v>142</v>
+      </c>
+      <c r="L4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P4" t="s">
+        <v>80</v>
+      </c>
+      <c r="R4" t="s">
+        <v>143</v>
+      </c>
+      <c r="S4" t="s">
+        <v>143</v>
+      </c>
+      <c r="T4" t="s">
+        <v>144</v>
+      </c>
+      <c r="U4" t="s">
+        <v>145</v>
+      </c>
+      <c r="V4" t="s">
+        <v>146</v>
+      </c>
+      <c r="W4" t="s">
+        <v>147</v>
+      </c>
+      <c r="X4" t="s">
+        <v>148</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>149</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>150</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>151</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>152</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>153</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="5" spans="1:70">
+      <c r="A5" t="s">
+        <v>109</v>
+      </c>
+      <c r="B5" t="s">
+        <v>155</v>
+      </c>
+      <c r="C5" t="s">
+        <v>156</v>
+      </c>
+      <c r="D5" t="s">
+        <v>157</v>
+      </c>
+      <c r="E5" t="s">
+        <v>158</v>
+      </c>
+      <c r="F5" t="s">
+        <v>159</v>
+      </c>
+      <c r="L5" t="s">
+        <v>76</v>
+      </c>
+      <c r="M5" t="s">
+        <v>77</v>
+      </c>
+      <c r="N5" t="s">
+        <v>78</v>
+      </c>
+      <c r="O5" t="s">
+        <v>79</v>
+      </c>
+      <c r="P5" t="s">
+        <v>80</v>
+      </c>
+      <c r="R5" t="s">
+        <v>160</v>
+      </c>
+      <c r="S5" t="s">
+        <v>161</v>
+      </c>
+      <c r="T5" t="s">
+        <v>162</v>
+      </c>
+      <c r="U5" t="s">
+        <v>163</v>
+      </c>
+      <c r="V5" t="s">
+        <v>164</v>
+      </c>
+      <c r="W5" t="s">
+        <v>165</v>
+      </c>
+      <c r="X5" t="s">
+        <v>166</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>167</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>168</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>169</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>156</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>170</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>172</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>173</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>174</v>
+      </c>
+      <c r="AK5" t="s">
+        <v>89</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>175</v>
+      </c>
+      <c r="AM5" t="s">
+        <v>176</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>177</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>178</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>89</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>180</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>181</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>182</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>183</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>184</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>89</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>185</v>
+      </c>
+      <c r="BA5" t="s">
+        <v>186</v>
+      </c>
+      <c r="BB5" t="s">
+        <v>187</v>
+      </c>
+      <c r="BC5" t="s">
+        <v>188</v>
+      </c>
+      <c r="BE5" t="s">
+        <v>189</v>
+      </c>
+      <c r="BF5" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG5" t="s">
+        <v>190</v>
+      </c>
+      <c r="BH5" t="s">
+        <v>191</v>
+      </c>
+      <c r="BI5" t="s">
+        <v>192</v>
+      </c>
+      <c r="BJ5" t="s">
+        <v>193</v>
+      </c>
+      <c r="BL5" t="s">
+        <v>194</v>
+      </c>
+      <c r="BM5" t="s">
+        <v>89</v>
+      </c>
+      <c r="BN5" t="s">
+        <v>195</v>
+      </c>
+      <c r="BO5" t="s">
+        <v>196</v>
+      </c>
+      <c r="BP5" t="s">
+        <v>197</v>
+      </c>
+      <c r="BQ5" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="6" spans="1:70">
+      <c r="A6" t="s">
+        <v>109</v>
+      </c>
+      <c r="B6" t="s">
+        <v>199</v>
+      </c>
+      <c r="C6" t="s">
+        <v>200</v>
+      </c>
+      <c r="D6" t="s">
+        <v>201</v>
+      </c>
+      <c r="E6" t="s">
+        <v>202</v>
+      </c>
+      <c r="F6" t="s">
+        <v>203</v>
+      </c>
+      <c r="L6" t="s">
+        <v>76</v>
+      </c>
+      <c r="M6" t="s">
+        <v>204</v>
+      </c>
+      <c r="N6" t="s">
+        <v>78</v>
+      </c>
+      <c r="O6" t="s">
+        <v>79</v>
+      </c>
+      <c r="P6" t="s">
+        <v>80</v>
+      </c>
+      <c r="R6" t="s">
+        <v>205</v>
+      </c>
+      <c r="S6" t="s">
+        <v>205</v>
+      </c>
+      <c r="T6" t="s">
+        <v>206</v>
+      </c>
+      <c r="U6" t="s">
+        <v>207</v>
+      </c>
+      <c r="V6" t="s">
+        <v>208</v>
+      </c>
+      <c r="W6" t="s">
+        <v>209</v>
+      </c>
+      <c r="X6" t="s">
+        <v>210</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>211</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>213</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>200</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>214</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>215</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>216</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>217</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>218</v>
+      </c>
+      <c r="AK6" t="s">
+        <v>89</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>219</v>
+      </c>
+      <c r="AM6" t="s">
+        <v>220</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>221</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>222</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>223</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>89</v>
+      </c>
+      <c r="AS6" t="s">
+        <v>224</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>225</v>
+      </c>
+      <c r="AU6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>227</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY6" t="s">
+        <v>89</v>
+      </c>
+      <c r="AZ6" t="s">
+        <v>229</v>
+      </c>
+      <c r="BA6" t="s">
+        <v>230</v>
+      </c>
+      <c r="BB6" t="s">
+        <v>231</v>
+      </c>
+      <c r="BC6" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="7" spans="1:70">
+      <c r="A7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B7" t="s">
+        <v>233</v>
+      </c>
+      <c r="C7" t="s">
+        <v>234</v>
+      </c>
+      <c r="D7" t="s">
+        <v>235</v>
+      </c>
+      <c r="E7" t="s">
+        <v>236</v>
+      </c>
+      <c r="F7" t="s">
+        <v>237</v>
+      </c>
+      <c r="L7" t="s">
+        <v>76</v>
+      </c>
+      <c r="M7" t="s">
+        <v>77</v>
+      </c>
+      <c r="N7" t="s">
+        <v>78</v>
+      </c>
+      <c r="O7" t="s">
+        <v>79</v>
+      </c>
+      <c r="P7" t="s">
+        <v>80</v>
+      </c>
+      <c r="R7" t="s">
+        <v>238</v>
+      </c>
+      <c r="S7" t="s">
+        <v>238</v>
+      </c>
+      <c r="T7" t="s">
+        <v>239</v>
+      </c>
+      <c r="U7" t="s">
+        <v>240</v>
+      </c>
+      <c r="V7" t="s">
+        <v>241</v>
+      </c>
+      <c r="W7" t="s">
+        <v>242</v>
+      </c>
+      <c r="X7" t="s">
+        <v>243</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>244</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>245</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>246</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>234</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>247</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>248</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>249</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>250</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>251</v>
+      </c>
+      <c r="AK7" t="s">
+        <v>89</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>252</v>
+      </c>
+      <c r="AM7" t="s">
+        <v>253</v>
+      </c>
+      <c r="AN7" t="s">
+        <v>254</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>255</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>184</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>89</v>
+      </c>
+      <c r="AS7" t="s">
+        <v>256</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>257</v>
+      </c>
+      <c r="AU7" t="s">
+        <v>258</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>259</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>189</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>89</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>260</v>
+      </c>
+      <c r="BA7" t="s">
+        <v>261</v>
+      </c>
+      <c r="BB7" t="s">
+        <v>262</v>
+      </c>
+      <c r="BC7" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="8" spans="1:70">
+      <c r="A8" t="s">
+        <v>109</v>
+      </c>
+      <c r="B8" t="s">
+        <v>264</v>
+      </c>
+      <c r="C8" t="s">
+        <v>265</v>
+      </c>
+      <c r="D8" t="s">
+        <v>266</v>
+      </c>
+      <c r="E8" t="s">
+        <v>267</v>
+      </c>
+      <c r="F8" t="s">
+        <v>268</v>
+      </c>
+      <c r="L8" t="s">
+        <v>76</v>
+      </c>
+      <c r="M8" t="s">
+        <v>204</v>
+      </c>
+      <c r="N8" t="s">
+        <v>78</v>
+      </c>
+      <c r="O8" t="s">
+        <v>79</v>
+      </c>
+      <c r="P8" t="s">
+        <v>80</v>
+      </c>
+      <c r="R8" t="s">
+        <v>269</v>
+      </c>
+      <c r="S8" t="s">
+        <v>238</v>
+      </c>
+      <c r="T8" t="s">
+        <v>270</v>
+      </c>
+      <c r="U8" t="s">
+        <v>271</v>
+      </c>
+      <c r="V8" t="s">
+        <v>272</v>
+      </c>
+      <c r="W8" t="s">
+        <v>273</v>
+      </c>
+      <c r="X8" t="s">
+        <v>274</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>276</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>277</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>265</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>280</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>281</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>282</v>
+      </c>
+      <c r="AK8" t="s">
+        <v>89</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>283</v>
+      </c>
+      <c r="AM8" t="s">
+        <v>284</v>
+      </c>
+      <c r="AN8" t="s">
+        <v>285</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>286</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>184</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>89</v>
+      </c>
+      <c r="AS8" t="s">
+        <v>287</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>288</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>289</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>280</v>
+      </c>
+      <c r="AX8" t="s">
+        <v>290</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>89</v>
+      </c>
+      <c r="AZ8" t="s">
+        <v>291</v>
+      </c>
+      <c r="BA8" t="s">
+        <v>292</v>
+      </c>
+      <c r="BB8" t="s">
+        <v>293</v>
+      </c>
+      <c r="BC8" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="9" spans="1:70">
+      <c r="A9" t="s">
+        <v>109</v>
+      </c>
+      <c r="B9" t="s">
+        <v>295</v>
+      </c>
+      <c r="C9" t="s">
+        <v>296</v>
+      </c>
+      <c r="D9" t="s">
+        <v>297</v>
+      </c>
+      <c r="E9" t="s">
+        <v>298</v>
+      </c>
+      <c r="F9" t="s">
+        <v>299</v>
+      </c>
+      <c r="L9" t="s">
+        <v>76</v>
+      </c>
+      <c r="M9" t="s">
+        <v>204</v>
+      </c>
+      <c r="N9" t="s">
+        <v>78</v>
+      </c>
+      <c r="O9" t="s">
+        <v>300</v>
+      </c>
+      <c r="P9" t="s">
+        <v>80</v>
+      </c>
+      <c r="R9" t="s">
+        <v>269</v>
+      </c>
+      <c r="S9" t="s">
+        <v>238</v>
+      </c>
+      <c r="T9" t="s">
+        <v>301</v>
+      </c>
+      <c r="U9" t="s">
+        <v>302</v>
+      </c>
+      <c r="V9" t="s">
+        <v>303</v>
+      </c>
+      <c r="W9" t="s">
+        <v>304</v>
+      </c>
+      <c r="X9" t="s">
+        <v>305</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>275</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>306</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>296</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>307</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>308</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>309</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>310</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>311</v>
+      </c>
+      <c r="AK9" t="s">
+        <v>89</v>
+      </c>
+      <c r="AL9" t="s">
+        <v>312</v>
+      </c>
+      <c r="AM9" t="s">
+        <v>313</v>
+      </c>
+      <c r="AN9" t="s">
+        <v>314</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>315</v>
+      </c>
+      <c r="AQ9" t="s">
+        <v>316</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>89</v>
+      </c>
+      <c r="AS9" t="s">
+        <v>317</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>318</v>
+      </c>
+      <c r="AU9" t="s">
+        <v>319</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>320</v>
+      </c>
+      <c r="AX9" t="s">
+        <v>321</v>
+      </c>
+      <c r="AY9" t="s">
+        <v>89</v>
+      </c>
+      <c r="AZ9" t="s">
+        <v>322</v>
+      </c>
+      <c r="BA9" t="s">
+        <v>323</v>
+      </c>
+      <c r="BB9" t="s">
+        <v>324</v>
+      </c>
+      <c r="BC9" t="s">
+        <v>309</v>
+      </c>
+      <c r="BE9" t="s">
+        <v>290</v>
+      </c>
+      <c r="BF9" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG9" t="s">
+        <v>325</v>
+      </c>
+      <c r="BH9" t="s">
+        <v>326</v>
+      </c>
+      <c r="BI9" t="s">
+        <v>327</v>
+      </c>
+      <c r="BJ9" t="s">
+        <v>328</v>
+      </c>
+      <c r="BL9" t="s">
+        <v>329</v>
+      </c>
+      <c r="BM9" t="s">
+        <v>89</v>
+      </c>
+      <c r="BN9" t="s">
+        <v>330</v>
+      </c>
+      <c r="BO9" t="s">
+        <v>331</v>
+      </c>
+      <c r="BP9" t="s">
+        <v>332</v>
+      </c>
+      <c r="BQ9" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="10" spans="1:70">
+      <c r="A10" t="s">
+        <v>109</v>
+      </c>
+      <c r="B10" t="s">
+        <v>334</v>
+      </c>
+      <c r="C10" t="s">
+        <v>335</v>
+      </c>
+      <c r="D10" t="s">
+        <v>336</v>
+      </c>
+      <c r="E10" t="s">
+        <v>337</v>
+      </c>
+      <c r="F10" t="s">
+        <v>338</v>
+      </c>
+      <c r="L10" t="s">
+        <v>76</v>
+      </c>
+      <c r="M10" t="s">
+        <v>204</v>
+      </c>
+      <c r="N10" t="s">
+        <v>78</v>
+      </c>
+      <c r="O10" t="s">
+        <v>79</v>
+      </c>
+      <c r="P10" t="s">
+        <v>80</v>
+      </c>
+      <c r="R10" t="s">
+        <v>339</v>
+      </c>
+      <c r="S10" t="s">
+        <v>339</v>
+      </c>
+      <c r="T10" t="s">
+        <v>340</v>
+      </c>
+      <c r="U10" t="s">
+        <v>341</v>
+      </c>
+      <c r="V10" t="s">
+        <v>342</v>
+      </c>
+      <c r="W10" t="s">
+        <v>343</v>
+      </c>
+      <c r="X10" t="s">
+        <v>344</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>345</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>346</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>347</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>335</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>348</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>349</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>350</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>351</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>352</v>
+      </c>
+      <c r="AK10" t="s">
+        <v>89</v>
+      </c>
+      <c r="AL10" t="s">
+        <v>353</v>
+      </c>
+      <c r="AM10" t="s">
+        <v>354</v>
+      </c>
+      <c r="AN10" t="s">
+        <v>355</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>356</v>
+      </c>
+      <c r="AQ10" t="s">
+        <v>184</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>89</v>
+      </c>
+      <c r="AS10" t="s">
+        <v>357</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>358</v>
+      </c>
+      <c r="AU10" t="s">
+        <v>359</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>360</v>
+      </c>
+      <c r="AX10" t="s">
+        <v>189</v>
+      </c>
+      <c r="AY10" t="s">
+        <v>89</v>
+      </c>
+      <c r="AZ10" t="s">
+        <v>361</v>
+      </c>
+      <c r="BA10" t="s">
+        <v>362</v>
+      </c>
+      <c r="BB10" t="s">
+        <v>363</v>
+      </c>
+      <c r="BC10" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="11" spans="1:70">
+      <c r="A11" t="s">
+        <v>70</v>
+      </c>
+      <c r="B11" t="s">
+        <v>365</v>
+      </c>
+      <c r="C11" t="s">
+        <v>366</v>
+      </c>
+      <c r="D11" t="s">
+        <v>367</v>
+      </c>
+      <c r="E11" t="s">
+        <v>368</v>
+      </c>
+      <c r="F11" t="s">
+        <v>369</v>
+      </c>
+      <c r="L11" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" t="s">
+        <v>204</v>
+      </c>
+      <c r="N11" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" t="s">
+        <v>300</v>
+      </c>
+      <c r="P11" t="s">
+        <v>80</v>
+      </c>
+      <c r="R11" t="s">
+        <v>370</v>
+      </c>
+      <c r="S11" t="s">
+        <v>371</v>
+      </c>
+      <c r="T11" t="s">
+        <v>372</v>
+      </c>
+      <c r="U11" t="s">
+        <v>373</v>
+      </c>
+      <c r="V11" t="s">
+        <v>374</v>
+      </c>
+      <c r="W11" t="s">
+        <v>375</v>
+      </c>
+      <c r="X11" t="s">
+        <v>376</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>377</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>378</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>366</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>379</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>380</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>381</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="12" spans="1:70">
+      <c r="A12" t="s">
+        <v>383</v>
+      </c>
+      <c r="B12" t="s">
+        <v>384</v>
+      </c>
+      <c r="C12" t="s">
+        <v>385</v>
+      </c>
+      <c r="D12" t="s">
+        <v>386</v>
+      </c>
+      <c r="E12" t="s">
+        <v>387</v>
+      </c>
+      <c r="F12" t="s">
+        <v>388</v>
+      </c>
+      <c r="L12" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" t="s">
+        <v>78</v>
+      </c>
+      <c r="O12" t="s">
+        <v>79</v>
+      </c>
+      <c r="P12" t="s">
+        <v>80</v>
+      </c>
+      <c r="R12" t="s">
+        <v>389</v>
+      </c>
+      <c r="S12" t="s">
+        <v>390</v>
+      </c>
+      <c r="T12" t="s">
+        <v>391</v>
+      </c>
+      <c r="U12" t="s">
+        <v>392</v>
+      </c>
+      <c r="V12" t="s">
+        <v>393</v>
+      </c>
+      <c r="W12" t="s">
+        <v>394</v>
+      </c>
+      <c r="X12" t="s">
+        <v>395</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>396</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>397</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>398</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>385</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>399</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>400</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>401</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="13" spans="1:70">
+      <c r="A13" t="s">
+        <v>70</v>
+      </c>
+      <c r="B13" t="s">
+        <v>403</v>
+      </c>
+      <c r="C13" t="s">
+        <v>404</v>
+      </c>
+      <c r="D13" t="s">
+        <v>405</v>
+      </c>
+      <c r="E13" t="s">
+        <v>406</v>
+      </c>
+      <c r="F13" t="s">
+        <v>407</v>
+      </c>
+      <c r="L13" t="s">
+        <v>76</v>
+      </c>
+      <c r="M13" t="s">
+        <v>204</v>
+      </c>
+      <c r="N13" t="s">
+        <v>78</v>
+      </c>
+      <c r="O13" t="s">
+        <v>79</v>
+      </c>
+      <c r="P13" t="s">
+        <v>80</v>
+      </c>
+      <c r="R13" t="s">
+        <v>408</v>
+      </c>
+      <c r="S13" t="s">
+        <v>371</v>
+      </c>
+      <c r="T13" t="s">
+        <v>409</v>
+      </c>
+      <c r="U13" t="s">
+        <v>410</v>
+      </c>
+      <c r="V13" t="s">
+        <v>411</v>
+      </c>
+      <c r="W13" t="s">
+        <v>412</v>
+      </c>
+      <c r="X13" t="s">
+        <v>413</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>414</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>415</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>416</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE13" t="s">
+        <v>404</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>417</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>418</v>
+      </c>
+      <c r="AH13" t="s">
+        <v>419</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>420</v>
+      </c>
+    </row>
+  </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>