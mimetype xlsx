--- v0 (2026-07-11)
+++ v1 (2026-08-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>numero</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>url_contrato_arquivo</t>
   </si>
   <si>
     <t>contrato_uuid_ref</t>
   </si>
   <si>
     <t>contrato_numero_ref</t>
   </si>
   <si>
     <t>url_contrato_ref</t>
   </si>
   <si>
     <t>licitacao_numero</t>
   </si>
   <si>
     <t>licitacao_titulo</t>
   </si>
   <si>
@@ -162,50 +162,53 @@
     <t>Encerrado</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>26/12/2023</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE SERVIÇOS PARA RECEBIMENTO DOS RESÍDUOS SÓLIDOS URBANOS (RSU), CLASSE IIA E I1B, OS RESÍDUOS DA CONSTRUÇÃO E DA DEMOLIÇÃO (ROD)ENTULHOS E VOLUMOSOS, PROVENIENTES DA COLETA DOMICILIAR, COMERCIAL E PÚBLICA DOS MUNICÍPIOS ABRANGIDOS PELO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO-СРАС</t>
   </si>
   <si>
     <t>Termoclave Ambiental LTDA</t>
   </si>
   <si>
     <t>10.395.362/0001-82</t>
   </si>
   <si>
     <t>331.500,00</t>
   </si>
   <si>
     <t>26/09/2023 00:00:00</t>
+  </si>
+  <si>
+    <t>13/07/2026 16:41:06</t>
   </si>
   <si>
     <t>CONTRATO Nº 21_2023.pdf</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/contrato/019ebc7f-2941-7244-9f7b-f167790d6b92/contrato-no-21-2023_013d6178-2264-44a6-be82-357d430f9bce.pdf</t>
   </si>
   <si>
     <t>3e97219872445b7d790cd0600eb95c8dd46edc45</t>
   </si>
   <si>
     <t>76cf4fb365cf3697664333165b0b4b37</t>
   </si>
   <si>
     <t>12/06/2026 12:42:22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -691,67 +694,70 @@
       </c>
       <c r="R2" t="s">
         <v>43</v>
       </c>
       <c r="S2" t="s">
         <v>43</v>
       </c>
       <c r="T2" t="s">
         <v>44</v>
       </c>
       <c r="U2" t="s">
         <v>45</v>
       </c>
       <c r="V2" t="s">
         <v>46</v>
       </c>
       <c r="W2" t="s">
         <v>47</v>
       </c>
       <c r="X2" t="s">
         <v>48</v>
       </c>
       <c r="AA2" t="s">
         <v>49</v>
       </c>
+      <c r="AB2" t="s">
+        <v>50</v>
+      </c>
       <c r="AE2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AG2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AH2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AI2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>