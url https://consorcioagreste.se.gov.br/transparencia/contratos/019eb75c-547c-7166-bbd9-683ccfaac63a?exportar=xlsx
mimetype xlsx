--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>numero</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>url_contrato_arquivo</t>
   </si>
   <si>
     <t>contrato_uuid_ref</t>
   </si>
   <si>
     <t>contrato_numero_ref</t>
   </si>
   <si>
     <t>url_contrato_ref</t>
   </si>
   <si>
     <t>licitacao_numero</t>
   </si>
   <si>
     <t>licitacao_titulo</t>
   </si>
   <si>
@@ -167,84 +167,93 @@
   <si>
     <t>arquivos_0_url</t>
   </si>
   <si>
     <t>arquivos_0_hash_sha1</t>
   </si>
   <si>
     <t>arquivos_0_hash_md5</t>
   </si>
   <si>
     <t>arquivos_0_criado</t>
   </si>
   <si>
     <t>arquivos_0_alterado</t>
   </si>
   <si>
     <t>12/2024</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019eb75c-547c-7166-bbd9-683ccfaac63a</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb75c-547c-7166-bbd9-683ccfaac63a/contrato-no-12-2024_1cda8f84-c087-4d7f-b07e-debc48714de3.pdf</t>
   </si>
   <si>
+    <t>11/2026</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 11/2026 – CPAC</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/licitacoes/dispensa-de-licitacao-no-11-2026-cpac/019e41dd-4f94-73ec-9914-5942d9183eba</t>
+  </si>
+  <si>
     <t>Consórcio Público do Agreste Central Segipano</t>
   </si>
   <si>
     <t>Dispensa de Licitação</t>
   </si>
   <si>
     <t>Encerrado</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>05/01/2025</t>
   </si>
   <si>
     <t>LOCAÇÃO DE CAMINHÃO TIPO TRATOR (6 x 2) COM PRANCHA CONFECCIONADA EM FERRO/METAL COM DOIS (02) EIXOS, CAPACIDADE DE ARRASTO MÍNIMO DE 28.000 Kg, PARA PRESTAR SERVIÇOS DE TRANSPORTE DE MÁQUINAS E EQUIPAMENTOS DO CONSÓRCIO PÚBLICO DO AGRESTE CENTRAL SERGIPANO - CPAC</t>
   </si>
   <si>
     <t>Viamax Locações LTDA</t>
   </si>
   <si>
     <t>05.405.723/0001-94</t>
   </si>
   <si>
     <t>73.370,00</t>
   </si>
   <si>
     <t>05/02/2024 00:00:00</t>
   </si>
   <si>
-    <t>11/06/2026 12:47:07</t>
+    <t>25/08/2026 14:10:09</t>
   </si>
   <si>
     <t xml:space="preserve">Evanilson Santana Santos </t>
   </si>
   <si>
     <t>Gestor</t>
   </si>
   <si>
     <t>000.***.***-44</t>
   </si>
   <si>
     <t>José Edigar Santos de Araujo</t>
   </si>
   <si>
     <t>Fiscal</t>
   </si>
   <si>
     <t>068.***.***-09</t>
   </si>
   <si>
     <t>CONTRATO Nº 12_2024.pdf</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
@@ -748,145 +757,154 @@
         <v>43</v>
       </c>
       <c r="AS1" t="s">
         <v>44</v>
       </c>
       <c r="AT1" t="s">
         <v>45</v>
       </c>
       <c r="AU1" t="s">
         <v>46</v>
       </c>
       <c r="AV1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="2" spans="1:48">
       <c r="A2" t="s">
         <v>48</v>
       </c>
       <c r="B2" t="s">
         <v>49</v>
       </c>
       <c r="C2" t="s">
         <v>50</v>
       </c>
+      <c r="G2" t="s">
+        <v>51</v>
+      </c>
+      <c r="H2" t="s">
+        <v>52</v>
+      </c>
+      <c r="I2" t="s">
+        <v>53</v>
+      </c>
       <c r="L2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="P2" t="s">
+        <v>57</v>
+      </c>
+      <c r="R2" t="s">
+        <v>58</v>
+      </c>
+      <c r="S2" t="s">
+        <v>58</v>
+      </c>
+      <c r="T2" t="s">
+        <v>59</v>
+      </c>
+      <c r="U2" t="s">
+        <v>60</v>
+      </c>
+      <c r="V2" t="s">
+        <v>61</v>
+      </c>
+      <c r="W2" t="s">
+        <v>62</v>
+      </c>
+      <c r="X2" t="s">
+        <v>63</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>64</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD2" t="s">
         <v>54</v>
       </c>
-      <c r="R2" t="s">
-[...11 lines deleted...]
-      <c r="V2" t="s">
+      <c r="AE2" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG2" t="s">
         <v>58</v>
       </c>
-      <c r="W2" t="s">
+      <c r="AH2" t="s">
         <v>59</v>
       </c>
-      <c r="X2" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AI2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="AJ2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AK2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="AL2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="AM2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="AN2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="AP2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="AQ2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="AR2" t="s">
         <v>50</v>
       </c>
       <c r="AS2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="AT2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="AU2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="AV2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>