--- v0 (2026-07-10)
+++ v1 (2026-10-09)
@@ -227,60 +227,60 @@
   <si>
     <t>Fiscal</t>
   </si>
   <si>
     <t>044.***.***-67</t>
   </si>
   <si>
     <t>03/11/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Evanilson Santana Santos </t>
   </si>
   <si>
     <t>Gestor</t>
   </si>
   <si>
     <t>000.***.***-44</t>
   </si>
   <si>
     <t>CONTRATO 26_2025 COMPETSAN.pdf</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
-    <t>9072de164aa9c4b9e20dfa25e7ba700ba98699ba</t>
-[...8 lines deleted...]
-    <t>12/06/2026 09:10:52</t>
+    <t>https://consorcioagreste.se.gov.br/assets/contrato/019eb1fb-6397-70e7-b4eb-341def9257c9/contrato-26-2025-competsan_c710d761-f896-431e-a287-208034d6d331.pdf</t>
+  </si>
+  <si>
+    <t>d84ff73106c78d980d9d22feb57d5501671379b6</t>
+  </si>
+  <si>
+    <t>dc6970b9a44e4c3afdbda41d3b0e76a9</t>
+  </si>
+  <si>
+    <t>08/09/2026 07:58:53</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -827,62 +827,59 @@
       <c r="AI2" t="s">
         <v>66</v>
       </c>
       <c r="AJ2" t="s">
         <v>51</v>
       </c>
       <c r="AK2" t="s">
         <v>67</v>
       </c>
       <c r="AL2" t="s">
         <v>68</v>
       </c>
       <c r="AM2" t="s">
         <v>55</v>
       </c>
       <c r="AN2" t="s">
         <v>65</v>
       </c>
       <c r="AP2" t="s">
         <v>69</v>
       </c>
       <c r="AQ2" t="s">
         <v>70</v>
       </c>
       <c r="AR2" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="AS2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AT2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AU2" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="AV2" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>