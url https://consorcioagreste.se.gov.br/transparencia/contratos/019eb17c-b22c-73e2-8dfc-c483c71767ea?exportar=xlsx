--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>numero</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>url_contrato_arquivo</t>
   </si>
   <si>
     <t>contrato_uuid_ref</t>
   </si>
   <si>
     <t>contrato_numero_ref</t>
   </si>
   <si>
     <t>url_contrato_ref</t>
   </si>
   <si>
     <t>licitacao_numero</t>
   </si>
   <si>
     <t>licitacao_titulo</t>
   </si>
   <si>
@@ -134,51 +134,72 @@
   <si>
     <t>fiscais_0_inicio</t>
   </si>
   <si>
     <t>fiscais_0_fim</t>
   </si>
   <si>
     <t>fiscais_1_nome</t>
   </si>
   <si>
     <t>fiscais_1_orgao</t>
   </si>
   <si>
     <t>fiscais_1_cargo</t>
   </si>
   <si>
     <t>fiscais_1_cpf</t>
   </si>
   <si>
     <t>fiscais_1_inicio</t>
   </si>
   <si>
     <t>fiscais_1_fim</t>
   </si>
   <si>
-    <t>aditivos</t>
+    <t>aditivos_0_numero</t>
+  </si>
+  <si>
+    <t>aditivos_0_assinatura</t>
+  </si>
+  <si>
+    <t>aditivos_0_inicio</t>
+  </si>
+  <si>
+    <t>aditivos_0_fim</t>
+  </si>
+  <si>
+    <t>aditivos_0_valor</t>
+  </si>
+  <si>
+    <t>aditivos_0_natureza</t>
+  </si>
+  <si>
+    <t>aditivos_0_tipo</t>
+  </si>
+  <si>
+    <t>aditivos_0_url</t>
   </si>
   <si>
     <t>arquivos_0_nome</t>
   </si>
   <si>
     <t>arquivos_0_categoria</t>
   </si>
   <si>
     <t>arquivos_0_url</t>
   </si>
   <si>
     <t>arquivos_0_hash_sha1</t>
   </si>
   <si>
     <t>arquivos_0_hash_md5</t>
   </si>
   <si>
     <t>arquivos_0_criado</t>
   </si>
   <si>
     <t>arquivos_0_alterado</t>
   </si>
   <si>
     <t>19/2025</t>
   </si>
@@ -216,50 +237,65 @@
     <t>43.438.187/0001-12</t>
   </si>
   <si>
     <t>34.500,00</t>
   </si>
   <si>
     <t>08/08/2025 00:00:00</t>
   </si>
   <si>
     <t>Leandro Roque Souza Andrade</t>
   </si>
   <si>
     <t>Fiscal</t>
   </si>
   <si>
     <t>044.***.***-67</t>
   </si>
   <si>
     <t xml:space="preserve">Evanilson Santana Santos </t>
   </si>
   <si>
     <t>Gestor</t>
   </si>
   <si>
     <t>000.***.***-44</t>
+  </si>
+  <si>
+    <t>1/2026</t>
+  </si>
+  <si>
+    <t>06/08/2026</t>
+  </si>
+  <si>
+    <t>08/08/2027</t>
+  </si>
+  <si>
+    <t>Acréscimo de prazo</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/transparencia/contratos/019fdc4f-770f-71dc-8968-81331c4d2b4b</t>
   </si>
   <si>
     <t>CONTRATO N° 19_2025 WORLD AMBIENTAL (1).pdf</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
     <t>23d6a2140e94332ddebe5b9ac554747f320a7b17</t>
   </si>
   <si>
     <t>e34ec5ed96a7a925fb2a14f2bc68cfd8</t>
   </si>
   <si>
     <t>10/06/2026 09:24:59</t>
   </si>
   <si>
     <t>16/06/2026 11:58:30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -581,59 +617,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AV2"/>
+  <dimension ref="A1:BC2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:48">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -734,153 +770,195 @@
       </c>
       <c r="AO1" t="s">
         <v>40</v>
       </c>
       <c r="AP1" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" t="s">
         <v>42</v>
       </c>
       <c r="AR1" t="s">
         <v>43</v>
       </c>
       <c r="AS1" t="s">
         <v>44</v>
       </c>
       <c r="AT1" t="s">
         <v>45</v>
       </c>
       <c r="AU1" t="s">
         <v>46</v>
       </c>
       <c r="AV1" t="s">
         <v>47</v>
       </c>
+      <c r="AW1" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="2" spans="1:48">
+    <row r="2" spans="1:55">
       <c r="A2" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B2" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C2" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="L2" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="M2" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="N2" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="P2" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="R2" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="S2" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="T2" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="U2" t="s">
+        <v>64</v>
+      </c>
+      <c r="V2" t="s">
+        <v>65</v>
+      </c>
+      <c r="W2" t="s">
+        <v>66</v>
+      </c>
+      <c r="X2" t="s">
+        <v>67</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>68</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>69</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>63</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>72</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>73</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>74</v>
+      </c>
+      <c r="AM2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>63</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>75</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>76</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>63</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>77</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>67</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>78</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>79</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>80</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>81</v>
+      </c>
+      <c r="AY2" t="s">
         <v>57</v>
       </c>
-      <c r="V2" t="s">
-[...66 lines deleted...]
-        <v>73</v>
+      <c r="AZ2" t="s">
+        <v>82</v>
+      </c>
+      <c r="BA2" t="s">
+        <v>83</v>
+      </c>
+      <c r="BB2" t="s">
+        <v>84</v>
+      </c>
+      <c r="BC2" t="s">
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>