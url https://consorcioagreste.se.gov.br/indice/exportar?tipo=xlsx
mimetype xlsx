--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -12,86 +12,104 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>titulo</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t xml:space="preserve">Atividades Finalísticas </t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/indice/atividades-finalisticas/019e642a-c6c0-7391-9862-990f6e9da247</t>
   </si>
   <si>
+    <t xml:space="preserve">Carta de Serviços ao Usuario </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/indice/carta-de-servicos-ao-usuario/019e7499-18de-7201-8f65-dd77fdc4038b</t>
+  </si>
+  <si>
     <t>Despesas</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/indice/despesas/019e4c2a-0bad-7053-aa84-2b847d66003a</t>
   </si>
   <si>
     <t xml:space="preserve">Diárias </t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/indice/diarias/019e4b81-3f3b-72a4-a9d9-0b7d8c41268f</t>
   </si>
   <si>
     <t>LAI - Lei de Acesso à Informação</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/indice/lai-lei-de-acesso-a-informacao/019e4fb7-2edc-73f5-9078-9a5e90cf3cf9</t>
   </si>
   <si>
     <t>Licitações e Contratos</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/indice/licitacoes-e-contratos/019e4fe1-4088-723c-9686-08a50d6127cb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Obras </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/indice/obras/019e6f96-ec23-7019-8296-7cb27d5cb82e</t>
+  </si>
+  <si>
+    <t>Ordem Cronológica</t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/indice/ordem-cronologica/019e4b87-9b5d-71c7-8b7f-faaed8740f2e</t>
   </si>
   <si>
     <t>Planejamento e Prestações de Conta</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/indice/planejamento-e-prestacoes-de-conta/019e500f-6790-705c-b208-1cae707efb0e</t>
   </si>
   <si>
     <t>Receitas</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/indice/receitas/019e4b89-add9-734d-ace7-6ce15e1a0dd5</t>
   </si>
   <si>
     <t xml:space="preserve">Recursos Humanos </t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/indice/recursos-humanos/019e64c7-b060-731d-823d-4c06b2342f1f</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -413,51 +431,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B9"/>
+  <dimension ref="A1:B12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
@@ -491,50 +509,74 @@
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9" t="s">
         <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" t="s">
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>