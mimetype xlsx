--- v1 (2026-07-10)
+++ v2 (2026-09-02)
@@ -50,54 +50,54 @@
   <si>
     <t xml:space="preserve">Carta de Serviços ao Usuario </t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/indice/carta-de-servicos-ao-usuario/019e7499-18de-7201-8f65-dd77fdc4038b</t>
   </si>
   <si>
     <t>Despesas</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/indice/despesas/019e4c2a-0bad-7053-aa84-2b847d66003a</t>
   </si>
   <si>
     <t xml:space="preserve">Diárias </t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/indice/diarias/019e4b81-3f3b-72a4-a9d9-0b7d8c41268f</t>
   </si>
   <si>
     <t>LAI - Lei de Acesso à Informação</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/indice/lai-lei-de-acesso-a-informacao/019e4fb7-2edc-73f5-9078-9a5e90cf3cf9</t>
   </si>
   <si>
-    <t>Licitações e Contratos</t>
-[...2 lines deleted...]
-    <t>https://consorcioagreste.se.gov.br/indice/licitacoes-e-contratos/019e4fe1-4088-723c-9686-08a50d6127cb</t>
+    <t xml:space="preserve">Licitações </t>
+  </si>
+  <si>
+    <t>https://consorcioagreste.se.gov.br/indice/licitacoes/019e4fe1-4088-723c-9686-08a50d6127cb</t>
   </si>
   <si>
     <t xml:space="preserve">Obras </t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/indice/obras/019e6f96-ec23-7019-8296-7cb27d5cb82e</t>
   </si>
   <si>
     <t>Ordem Cronológica</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/indice/ordem-cronologica/019e4b87-9b5d-71c7-8b7f-faaed8740f2e</t>
   </si>
   <si>
     <t>Planejamento e Prestações de Conta</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/indice/planejamento-e-prestacoes-de-conta/019e500f-6790-705c-b208-1cae707efb0e</t>
   </si>
   <si>
     <t>Receitas</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/indice/receitas/019e4b89-add9-734d-ace7-6ce15e1a0dd5</t>
   </si>