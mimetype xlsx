--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -62,51 +62,51 @@
   <si>
     <t>https://consorcioagreste.se.gov.br/download/termo-de-posse-mesa-diretora-2025_31ddceb9c99a1a5eacb3.pdf</t>
   </si>
   <si>
     <t>pdf</t>
   </si>
   <si>
     <t>TERMO DE POSSE DO SUPERINTENDENTE</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/termo-de-posse-superintendente-23-12-2024_92cefc9e7fd700d60ed0.pdf</t>
   </si>
   <si>
     <t>ATA DE REUNIÃO DA MESA DIRETORA</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/reuniao-da-mesa-de-03-12-2024_01b1102e440a97fa66b46dd196f04.pdf</t>
   </si>
   <si>
     <t>ATA DE HOMOLOGAÇÃO DO SUPERINTENDENTE</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/ata-homologacao-superintendente-23-12-2024_3877d4f152dfed9fe55d14.pdf</t>
   </si>
   <si>
-    <t>ELEIÇÃO DA MESA DIRETORA 2025-2028</t>
+    <t>ATA DOS ATUAIS DIGIRENTES - MESA DIRETORA 2025-2028</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/ata-eleicao-mesa-diretora-2025_72dc3ad372957c67e621eff2.pdf</t>
   </si>
   <si>
     <t>ATA DA ASSEMBLEIA EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/ata-da-assembleia-extraordinaria-do-cpac-08-09-2021_e81e60fdb854c8a8d3d21dfe0.pdf</t>
   </si>
   <si>
     <t>ATA DA ASSEMBLEIA ORDINARÁRIA</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/ata-da-assembleia-ordinararia-do-cpac-17-08-2021_e7d5cb9cb0d0d8b2e33974d6ca22.pdf</t>
   </si>
   <si>
     <t>DECRETO RESOLUTIVO  01/2017 DIARIAS</t>
   </si>
   <si>
     <t>https://consorcioagreste.se.gov.br/download/decreto-diaria-cpac_f25fedfa5b8d7a7fdf4198e.pdf</t>
   </si>
   <si>
     <t>ATA E TERMO DE POSSE 2021 - PRESIDENTE</t>
   </si>